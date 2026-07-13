--- v0 (2026-04-15)
+++ v1 (2026-07-13)
@@ -5,51 +5,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-240" yWindow="105" windowWidth="29040" windowHeight="6030" activeTab="1"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="6390" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="2003-2022" sheetId="1" r:id="rId1"/>
     <sheet name="2023-2024" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="27">
   <si>
     <t>mln.tenge</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Investments in residential construction </t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>2022*</t>
@@ -289,108 +289,112 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...5 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -682,1861 +686,1901 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A47" sqref="A47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="1" customWidth="1"/>
     <col min="2" max="21" width="9.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="10.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="11" style="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A1" s="4" t="s">
+      <c r="A1" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="4"/>
-[...17 lines deleted...]
-      <c r="T1" s="5"/>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
+      <c r="K1" s="24"/>
+      <c r="L1" s="24"/>
+      <c r="M1" s="24"/>
+      <c r="N1" s="24"/>
+      <c r="O1" s="25"/>
+      <c r="P1" s="25"/>
+      <c r="Q1" s="25"/>
+      <c r="R1" s="25"/>
+      <c r="S1" s="25"/>
+      <c r="T1" s="25"/>
     </row>
     <row r="2" spans="1:21" ht="13.5" thickBot="1">
-      <c r="A2" s="7"/>
-[...18 lines deleted...]
-      <c r="T2" s="7"/>
+      <c r="A2" s="4"/>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+      <c r="L2" s="4"/>
+      <c r="M2" s="4"/>
+      <c r="N2" s="4"/>
+      <c r="O2" s="4"/>
+      <c r="P2" s="4"/>
+      <c r="Q2" s="4"/>
+      <c r="R2" s="4"/>
+      <c r="S2" s="4"/>
+      <c r="T2" s="4"/>
       <c r="U2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:21" ht="13.5" thickBot="1">
-      <c r="A3" s="8"/>
-      <c r="B3" s="9">
+      <c r="A3" s="5"/>
+      <c r="B3" s="6">
         <v>2003</v>
       </c>
-      <c r="C3" s="9">
+      <c r="C3" s="6">
         <v>2004</v>
       </c>
-      <c r="D3" s="9">
+      <c r="D3" s="6">
         <v>2005</v>
       </c>
-      <c r="E3" s="9">
+      <c r="E3" s="6">
         <v>2006</v>
       </c>
-      <c r="F3" s="9">
+      <c r="F3" s="6">
         <v>2007</v>
       </c>
-      <c r="G3" s="9">
+      <c r="G3" s="6">
         <v>2008</v>
       </c>
-      <c r="H3" s="9">
+      <c r="H3" s="6">
         <v>2009</v>
       </c>
-      <c r="I3" s="9">
+      <c r="I3" s="6">
         <v>2010</v>
       </c>
-      <c r="J3" s="9">
+      <c r="J3" s="6">
         <v>2011</v>
       </c>
-      <c r="K3" s="9">
+      <c r="K3" s="6">
         <v>2012</v>
       </c>
-      <c r="L3" s="9">
+      <c r="L3" s="6">
         <v>2013</v>
       </c>
-      <c r="M3" s="9">
+      <c r="M3" s="6">
         <v>2014</v>
       </c>
-      <c r="N3" s="9">
+      <c r="N3" s="6">
         <v>2015</v>
       </c>
-      <c r="O3" s="9">
+      <c r="O3" s="6">
         <v>2016</v>
       </c>
-      <c r="P3" s="9">
+      <c r="P3" s="6">
         <v>2017</v>
       </c>
-      <c r="Q3" s="9">
+      <c r="Q3" s="6">
         <v>2018</v>
       </c>
-      <c r="R3" s="9">
+      <c r="R3" s="6">
         <v>2019</v>
       </c>
-      <c r="S3" s="9">
+      <c r="S3" s="6">
         <v>2020</v>
       </c>
-      <c r="T3" s="10">
+      <c r="T3" s="7">
         <v>2021</v>
       </c>
-      <c r="U3" s="9" t="s">
+      <c r="U3" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:21">
-      <c r="A4" s="11" t="s">
+      <c r="A4" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="12">
+      <c r="B4" s="9">
         <v>3368</v>
       </c>
-      <c r="C4" s="12">
+      <c r="C4" s="9">
         <v>5768</v>
       </c>
-      <c r="D4" s="12">
+      <c r="D4" s="9">
         <v>13077</v>
       </c>
-      <c r="E4" s="12">
+      <c r="E4" s="9">
         <v>18923</v>
       </c>
-      <c r="F4" s="12">
+      <c r="F4" s="9">
         <v>34820</v>
       </c>
-      <c r="G4" s="12">
+      <c r="G4" s="9">
         <v>42432</v>
       </c>
-      <c r="H4" s="12">
+      <c r="H4" s="9">
         <v>47783</v>
       </c>
-      <c r="I4" s="12">
+      <c r="I4" s="9">
         <v>69176</v>
       </c>
-      <c r="J4" s="12">
+      <c r="J4" s="9">
         <v>82151</v>
       </c>
-      <c r="K4" s="12">
+      <c r="K4" s="9">
         <v>74002</v>
       </c>
-      <c r="L4" s="12">
+      <c r="L4" s="9">
         <v>91558</v>
       </c>
-      <c r="M4" s="12">
+      <c r="M4" s="9">
         <v>82909</v>
       </c>
-      <c r="N4" s="12">
+      <c r="N4" s="9">
         <v>124193</v>
       </c>
-      <c r="O4" s="12">
+      <c r="O4" s="9">
         <v>140863</v>
       </c>
-      <c r="P4" s="12">
+      <c r="P4" s="9">
         <v>77494</v>
       </c>
-      <c r="Q4" s="12">
+      <c r="Q4" s="9">
         <v>100691</v>
       </c>
-      <c r="R4" s="12">
+      <c r="R4" s="9">
         <v>118771.977</v>
       </c>
-      <c r="S4" s="12">
+      <c r="S4" s="9">
         <v>134546.872</v>
       </c>
-      <c r="T4" s="13">
+      <c r="T4" s="10">
         <v>146239.97099999999</v>
       </c>
-      <c r="U4" s="14">
+      <c r="U4" s="11">
         <v>140055</v>
       </c>
     </row>
     <row r="5" spans="1:21">
-      <c r="A5" s="15" t="s">
+      <c r="A5" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B5" s="16">
+      <c r="B5" s="13">
         <v>44</v>
       </c>
-      <c r="C5" s="16">
+      <c r="C5" s="13">
         <v>890</v>
       </c>
-      <c r="D5" s="16">
+      <c r="D5" s="13">
         <v>2935</v>
       </c>
-      <c r="E5" s="16">
+      <c r="E5" s="13">
         <v>724</v>
       </c>
-      <c r="F5" s="16">
+      <c r="F5" s="13">
         <v>649</v>
       </c>
-      <c r="G5" s="16">
+      <c r="G5" s="13">
         <v>1028</v>
       </c>
-      <c r="H5" s="16">
+      <c r="H5" s="13">
         <v>1225</v>
       </c>
-      <c r="I5" s="16">
+      <c r="I5" s="13">
         <v>1215</v>
       </c>
-      <c r="J5" s="16">
+      <c r="J5" s="13">
         <v>2098</v>
       </c>
-      <c r="K5" s="16">
+      <c r="K5" s="13">
         <v>4107</v>
       </c>
-      <c r="L5" s="16">
+      <c r="L5" s="13">
         <v>5342</v>
       </c>
-      <c r="M5" s="16">
+      <c r="M5" s="13">
         <v>7559</v>
       </c>
-      <c r="N5" s="16">
+      <c r="N5" s="13">
         <v>13993</v>
       </c>
-      <c r="O5" s="16">
+      <c r="O5" s="13">
         <v>15486</v>
       </c>
-      <c r="P5" s="16">
+      <c r="P5" s="13">
         <v>9156.0439999999999</v>
       </c>
-      <c r="Q5" s="16">
+      <c r="Q5" s="13">
         <v>14840.217000000001</v>
       </c>
-      <c r="R5" s="16">
+      <c r="R5" s="13">
         <v>14993.136</v>
       </c>
-      <c r="S5" s="16">
+      <c r="S5" s="13">
         <v>24443.082999999999</v>
       </c>
-      <c r="T5" s="17">
+      <c r="T5" s="14">
         <v>21554.078000000001</v>
       </c>
-      <c r="U5" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="15" t="s">
+      <c r="U5" s="13" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21" s="15" customFormat="1">
+      <c r="A6" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="16">
+      <c r="B6" s="13">
         <v>46</v>
       </c>
-      <c r="C6" s="16">
+      <c r="C6" s="13">
         <v>42</v>
       </c>
-      <c r="D6" s="16">
+      <c r="D6" s="13">
         <v>84</v>
       </c>
-      <c r="E6" s="16">
+      <c r="E6" s="13">
         <v>424</v>
       </c>
-      <c r="F6" s="16">
+      <c r="F6" s="13">
         <v>1971</v>
       </c>
-      <c r="G6" s="16">
+      <c r="G6" s="13">
         <v>2408</v>
       </c>
-      <c r="H6" s="16">
+      <c r="H6" s="13">
         <v>2274</v>
       </c>
-      <c r="I6" s="16">
+      <c r="I6" s="13">
         <v>994</v>
       </c>
-      <c r="J6" s="16">
+      <c r="J6" s="13">
         <v>1681</v>
       </c>
-      <c r="K6" s="16">
+      <c r="K6" s="13">
         <v>2079</v>
       </c>
-      <c r="L6" s="16">
+      <c r="L6" s="13">
         <v>815</v>
       </c>
-      <c r="M6" s="16">
+      <c r="M6" s="13">
         <v>662</v>
       </c>
-      <c r="N6" s="16">
+      <c r="N6" s="13">
         <v>564</v>
       </c>
-      <c r="O6" s="16">
+      <c r="O6" s="13">
         <v>495</v>
       </c>
-      <c r="P6" s="16">
+      <c r="P6" s="13">
         <v>2555.9650000000001</v>
       </c>
-      <c r="Q6" s="16">
+      <c r="Q6" s="13">
         <v>1107.51</v>
       </c>
-      <c r="R6" s="16">
+      <c r="R6" s="13">
         <v>4457.3209999999999</v>
       </c>
-      <c r="S6" s="16">
+      <c r="S6" s="13">
         <v>3279.8290000000002</v>
       </c>
-      <c r="T6" s="17">
+      <c r="T6" s="14">
         <v>3989.788</v>
       </c>
-      <c r="U6" s="16">
+      <c r="U6" s="13">
         <v>10040</v>
       </c>
     </row>
     <row r="7" spans="1:21">
-      <c r="A7" s="15" t="s">
+      <c r="A7" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="16">
-[...2 lines deleted...]
-      <c r="C7" s="16">
+      <c r="B7" s="13">
+        <v>1</v>
+      </c>
+      <c r="C7" s="13">
         <v>2</v>
       </c>
-      <c r="D7" s="16">
+      <c r="D7" s="13">
         <v>3</v>
       </c>
-      <c r="E7" s="16">
+      <c r="E7" s="13">
         <v>57</v>
       </c>
-      <c r="F7" s="16">
+      <c r="F7" s="13">
         <v>7</v>
       </c>
-      <c r="G7" s="16">
+      <c r="G7" s="13">
         <v>92</v>
       </c>
-      <c r="H7" s="16">
+      <c r="H7" s="13">
         <v>43</v>
       </c>
-      <c r="I7" s="16">
+      <c r="I7" s="13">
         <v>50</v>
       </c>
-      <c r="J7" s="16">
+      <c r="J7" s="13">
         <v>40</v>
       </c>
-      <c r="K7" s="16">
+      <c r="K7" s="13">
         <v>135</v>
       </c>
-      <c r="L7" s="16">
+      <c r="L7" s="13">
         <v>18</v>
       </c>
-      <c r="M7" s="16">
+      <c r="M7" s="13">
         <v>583</v>
       </c>
-      <c r="N7" s="16">
+      <c r="N7" s="13">
         <v>95</v>
       </c>
-      <c r="O7" s="16">
+      <c r="O7" s="13">
         <v>102</v>
       </c>
-      <c r="P7" s="16">
+      <c r="P7" s="13">
         <v>488.9</v>
       </c>
-      <c r="Q7" s="16">
+      <c r="Q7" s="13">
         <v>191.524</v>
       </c>
-      <c r="R7" s="16">
+      <c r="R7" s="13">
         <v>523.93200000000002</v>
       </c>
-      <c r="S7" s="16">
+      <c r="S7" s="13">
         <v>227.68600000000001</v>
       </c>
-      <c r="T7" s="17">
+      <c r="T7" s="14">
         <v>1205.6610000000001</v>
       </c>
-      <c r="U7" s="16" t="s">
+      <c r="U7" s="13" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:21">
-      <c r="A8" s="15" t="s">
+      <c r="A8" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B8" s="16">
-[...2 lines deleted...]
-      <c r="C8" s="16">
+      <c r="B8" s="13">
+        <v>1</v>
+      </c>
+      <c r="C8" s="13">
         <v>4</v>
       </c>
-      <c r="D8" s="16">
+      <c r="D8" s="13">
         <v>43</v>
       </c>
-      <c r="E8" s="16">
+      <c r="E8" s="13">
         <v>11</v>
       </c>
-      <c r="F8" s="16">
+      <c r="F8" s="13">
         <v>11</v>
       </c>
-      <c r="G8" s="16">
+      <c r="G8" s="13">
         <v>56</v>
       </c>
-      <c r="H8" s="16">
+      <c r="H8" s="13">
         <v>56</v>
       </c>
-      <c r="I8" s="16">
+      <c r="I8" s="13">
         <v>5564</v>
       </c>
-      <c r="J8" s="16">
+      <c r="J8" s="13">
         <v>64</v>
       </c>
-      <c r="K8" s="16">
+      <c r="K8" s="13">
         <v>144</v>
       </c>
-      <c r="L8" s="16">
+      <c r="L8" s="13">
         <v>129</v>
       </c>
-      <c r="M8" s="16">
+      <c r="M8" s="13">
         <v>180</v>
       </c>
-      <c r="N8" s="16">
+      <c r="N8" s="13">
         <v>223</v>
       </c>
-      <c r="O8" s="16">
+      <c r="O8" s="13">
         <v>321</v>
       </c>
-      <c r="P8" s="16">
+      <c r="P8" s="13">
         <v>200.96100000000001</v>
       </c>
-      <c r="Q8" s="16">
+      <c r="Q8" s="13">
         <v>654.94200000000001</v>
       </c>
-      <c r="R8" s="16">
+      <c r="R8" s="13">
         <v>710.41800000000001</v>
       </c>
-      <c r="S8" s="16">
+      <c r="S8" s="13">
         <v>937.02499999999998</v>
       </c>
-      <c r="T8" s="17">
+      <c r="T8" s="14">
         <v>1378.451</v>
       </c>
-      <c r="U8" s="16" t="s">
+      <c r="U8" s="13" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:21">
-      <c r="A9" s="15" t="s">
+      <c r="A9" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="16">
+      <c r="B9" s="13">
         <v>9</v>
       </c>
-      <c r="C9" s="16">
+      <c r="C9" s="13">
         <v>258</v>
       </c>
-      <c r="D9" s="16">
+      <c r="D9" s="13">
         <v>234</v>
       </c>
-      <c r="E9" s="16">
+      <c r="E9" s="13">
         <v>262</v>
       </c>
-      <c r="F9" s="16">
+      <c r="F9" s="13">
         <v>704</v>
       </c>
-      <c r="G9" s="16">
+      <c r="G9" s="13">
         <v>154</v>
       </c>
-      <c r="H9" s="16">
+      <c r="H9" s="13">
         <v>730</v>
       </c>
-      <c r="I9" s="16">
+      <c r="I9" s="13">
         <v>835</v>
       </c>
-      <c r="J9" s="16">
+      <c r="J9" s="13">
         <v>455</v>
       </c>
-      <c r="K9" s="16">
+      <c r="K9" s="13">
         <v>2906</v>
       </c>
-      <c r="L9" s="16">
+      <c r="L9" s="13">
         <v>536</v>
       </c>
-      <c r="M9" s="16">
+      <c r="M9" s="13">
         <v>1879</v>
       </c>
-      <c r="N9" s="16">
+      <c r="N9" s="13">
         <v>2899</v>
       </c>
-      <c r="O9" s="16">
+      <c r="O9" s="13">
         <v>875</v>
       </c>
-      <c r="P9" s="16">
+      <c r="P9" s="13">
         <v>1247.1780000000001</v>
       </c>
-      <c r="Q9" s="16">
+      <c r="Q9" s="13">
         <v>1502.88</v>
       </c>
-      <c r="R9" s="16">
+      <c r="R9" s="13">
         <v>1401.72</v>
       </c>
-      <c r="S9" s="16">
+      <c r="S9" s="13">
         <v>2795.752</v>
       </c>
-      <c r="T9" s="17">
+      <c r="T9" s="14">
         <v>2686.5010000000002</v>
       </c>
-      <c r="U9" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A10" s="15" t="s">
+      <c r="U9" s="13" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" s="15" customFormat="1">
+      <c r="A10" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="16">
+      <c r="B10" s="13">
         <v>5</v>
       </c>
-      <c r="C10" s="16">
+      <c r="C10" s="13">
         <v>23</v>
       </c>
-      <c r="D10" s="16">
+      <c r="D10" s="13">
         <v>49</v>
       </c>
-      <c r="E10" s="16">
+      <c r="E10" s="13">
         <v>22</v>
       </c>
-      <c r="F10" s="16">
+      <c r="F10" s="13">
         <v>48</v>
       </c>
-      <c r="G10" s="16">
+      <c r="G10" s="13">
         <v>48</v>
       </c>
-      <c r="H10" s="16">
+      <c r="H10" s="13">
         <v>75</v>
       </c>
-      <c r="I10" s="16">
+      <c r="I10" s="13">
         <v>91</v>
       </c>
-      <c r="J10" s="16">
+      <c r="J10" s="13">
         <v>107</v>
       </c>
-      <c r="K10" s="16">
+      <c r="K10" s="13">
         <v>166</v>
       </c>
-      <c r="L10" s="16">
+      <c r="L10" s="13">
         <v>317</v>
       </c>
-      <c r="M10" s="16">
+      <c r="M10" s="13">
         <v>262</v>
       </c>
-      <c r="N10" s="16">
+      <c r="N10" s="13">
         <v>275</v>
       </c>
-      <c r="O10" s="16">
+      <c r="O10" s="13">
         <v>314</v>
       </c>
-      <c r="P10" s="16">
+      <c r="P10" s="13">
         <v>338.78</v>
       </c>
-      <c r="Q10" s="16">
+      <c r="Q10" s="13">
         <v>587.79700000000003</v>
       </c>
-      <c r="R10" s="16">
+      <c r="R10" s="13">
         <v>809.45600000000002</v>
       </c>
-      <c r="S10" s="16">
+      <c r="S10" s="13">
         <v>958.55200000000002</v>
       </c>
-      <c r="T10" s="17">
+      <c r="T10" s="14">
         <v>1036.3900000000001</v>
       </c>
-      <c r="U10" s="16">
+      <c r="U10" s="13">
         <v>1476</v>
       </c>
     </row>
-    <row r="11" spans="1:21" s="18" customFormat="1">
-      <c r="A11" s="15" t="s">
+    <row r="11" spans="1:21" s="15" customFormat="1">
+      <c r="A11" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="16">
+      <c r="B11" s="13">
         <v>90</v>
       </c>
-      <c r="C11" s="16">
+      <c r="C11" s="13">
         <v>154</v>
       </c>
-      <c r="D11" s="16">
+      <c r="D11" s="13">
         <v>348</v>
       </c>
-      <c r="E11" s="16">
+      <c r="E11" s="13">
         <v>480</v>
       </c>
-      <c r="F11" s="16">
+      <c r="F11" s="13">
         <v>755</v>
       </c>
-      <c r="G11" s="16">
+      <c r="G11" s="13">
         <v>2182</v>
       </c>
-      <c r="H11" s="16">
+      <c r="H11" s="13">
         <v>2335</v>
       </c>
-      <c r="I11" s="16">
+      <c r="I11" s="13">
         <v>984</v>
       </c>
-      <c r="J11" s="16">
+      <c r="J11" s="13">
         <v>1272</v>
       </c>
-      <c r="K11" s="16">
+      <c r="K11" s="13">
         <v>692</v>
       </c>
-      <c r="L11" s="16">
+      <c r="L11" s="13">
         <v>853</v>
       </c>
-      <c r="M11" s="16">
+      <c r="M11" s="13">
         <v>930</v>
       </c>
-      <c r="N11" s="16">
+      <c r="N11" s="13">
         <v>1299</v>
       </c>
-      <c r="O11" s="16">
+      <c r="O11" s="13">
         <v>1355</v>
       </c>
-      <c r="P11" s="16">
+      <c r="P11" s="13">
         <v>1193.511</v>
       </c>
-      <c r="Q11" s="16">
+      <c r="Q11" s="13">
         <v>3168.3470000000002</v>
       </c>
-      <c r="R11" s="16">
+      <c r="R11" s="13">
         <v>6916.7629999999999</v>
       </c>
-      <c r="S11" s="16">
+      <c r="S11" s="13">
         <v>7132.9669999999996</v>
       </c>
-      <c r="T11" s="17">
+      <c r="T11" s="14">
         <v>8085.7470000000003</v>
       </c>
-      <c r="U11" s="16">
+      <c r="U11" s="13">
         <v>11654</v>
       </c>
     </row>
-    <row r="12" spans="1:21" s="18" customFormat="1">
-      <c r="A12" s="15" t="s">
+    <row r="12" spans="1:21" s="15" customFormat="1">
+      <c r="A12" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="B12" s="16">
+      <c r="B12" s="13">
         <v>15</v>
       </c>
-      <c r="C12" s="16">
+      <c r="C12" s="13">
         <v>17</v>
       </c>
-      <c r="D12" s="16">
+      <c r="D12" s="13">
         <v>28</v>
       </c>
-      <c r="E12" s="16">
+      <c r="E12" s="13">
         <v>67</v>
       </c>
-      <c r="F12" s="16">
+      <c r="F12" s="13">
         <v>65</v>
       </c>
-      <c r="G12" s="16">
+      <c r="G12" s="13">
         <v>191</v>
       </c>
-      <c r="H12" s="16">
+      <c r="H12" s="13">
         <v>268</v>
       </c>
-      <c r="I12" s="16">
+      <c r="I12" s="13">
         <v>337</v>
       </c>
-      <c r="J12" s="16">
+      <c r="J12" s="13">
         <v>474</v>
       </c>
-      <c r="K12" s="16">
+      <c r="K12" s="13">
         <v>405</v>
       </c>
-      <c r="L12" s="16">
+      <c r="L12" s="13">
         <v>567</v>
       </c>
-      <c r="M12" s="16">
+      <c r="M12" s="13">
         <v>1009</v>
       </c>
-      <c r="N12" s="16">
+      <c r="N12" s="13">
         <v>940</v>
       </c>
-      <c r="O12" s="16">
+      <c r="O12" s="13">
         <v>926</v>
       </c>
-      <c r="P12" s="16">
+      <c r="P12" s="13">
         <v>1125.8489999999999</v>
       </c>
-      <c r="Q12" s="16">
+      <c r="Q12" s="13">
         <v>2207.4670000000001</v>
       </c>
-      <c r="R12" s="16">
+      <c r="R12" s="13">
         <v>2343.3000000000002</v>
       </c>
-      <c r="S12" s="16">
+      <c r="S12" s="13">
         <v>2512.261</v>
       </c>
-      <c r="T12" s="17">
+      <c r="T12" s="14">
         <v>3343.7869999999998</v>
       </c>
-      <c r="U12" s="16">
+      <c r="U12" s="13">
         <v>4617</v>
       </c>
     </row>
-    <row r="13" spans="1:21" s="18" customFormat="1">
-      <c r="A13" s="15" t="s">
+    <row r="13" spans="1:21" s="15" customFormat="1">
+      <c r="A13" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="16" t="s">
-[...44 lines deleted...]
-      <c r="Q13" s="16">
+      <c r="B13" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="C13" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="D13" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="E13" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="F13" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="G13" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="K13" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="L13" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="M13" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="N13" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="O13" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="P13" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q13" s="13">
         <v>697</v>
       </c>
-      <c r="R13" s="16">
+      <c r="R13" s="13">
         <v>610.61699999999996</v>
       </c>
-      <c r="S13" s="16">
+      <c r="S13" s="13">
         <v>471.71800000000002</v>
       </c>
-      <c r="T13" s="17">
+      <c r="T13" s="14">
         <v>1249.3889999999999</v>
       </c>
-      <c r="U13" s="16">
+      <c r="U13" s="13">
         <v>837</v>
       </c>
     </row>
     <row r="14" spans="1:21">
-      <c r="A14" s="15" t="s">
+      <c r="A14" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="16">
+      <c r="B14" s="13">
         <v>3</v>
       </c>
-      <c r="C14" s="16">
+      <c r="C14" s="13">
         <v>3</v>
       </c>
-      <c r="D14" s="16">
+      <c r="D14" s="13">
         <v>5</v>
       </c>
-      <c r="E14" s="16">
+      <c r="E14" s="13">
         <v>8</v>
       </c>
-      <c r="F14" s="16">
+      <c r="F14" s="13">
         <v>37</v>
       </c>
-      <c r="G14" s="16">
+      <c r="G14" s="13">
         <v>49</v>
       </c>
-      <c r="H14" s="16">
+      <c r="H14" s="13">
         <v>44</v>
       </c>
-      <c r="I14" s="16">
+      <c r="I14" s="13">
         <v>114</v>
       </c>
-      <c r="J14" s="16">
+      <c r="J14" s="13">
         <v>112</v>
       </c>
-      <c r="K14" s="16">
+      <c r="K14" s="13">
         <v>110</v>
       </c>
-      <c r="L14" s="16">
+      <c r="L14" s="13">
         <v>70</v>
       </c>
-      <c r="M14" s="16">
+      <c r="M14" s="13">
         <v>207</v>
       </c>
-      <c r="N14" s="16">
+      <c r="N14" s="13">
         <v>224</v>
       </c>
-      <c r="O14" s="16">
+      <c r="O14" s="13">
         <v>537</v>
       </c>
-      <c r="P14" s="16">
+      <c r="P14" s="13">
         <v>435.32</v>
       </c>
-      <c r="Q14" s="16">
+      <c r="Q14" s="13">
         <v>293</v>
       </c>
-      <c r="R14" s="16">
+      <c r="R14" s="13">
         <v>1281.452</v>
       </c>
-      <c r="S14" s="16">
+      <c r="S14" s="13">
         <v>1242.8</v>
       </c>
-      <c r="T14" s="17">
+      <c r="T14" s="14">
         <v>2306.1559999999999</v>
       </c>
-      <c r="U14" s="16" t="s">
+      <c r="U14" s="13" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:21">
-      <c r="A15" s="15" t="s">
+      <c r="A15" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="16">
+      <c r="B15" s="13">
         <v>2</v>
       </c>
-      <c r="C15" s="16">
+      <c r="C15" s="13">
         <v>4</v>
       </c>
-      <c r="D15" s="16">
+      <c r="D15" s="13">
         <v>6</v>
       </c>
-      <c r="E15" s="16">
+      <c r="E15" s="13">
         <v>48</v>
       </c>
-      <c r="F15" s="16">
+      <c r="F15" s="13">
         <v>14</v>
       </c>
-      <c r="G15" s="16">
+      <c r="G15" s="13">
         <v>68</v>
       </c>
-      <c r="H15" s="16">
+      <c r="H15" s="13">
         <v>151</v>
       </c>
-      <c r="I15" s="16">
+      <c r="I15" s="13">
         <v>198</v>
       </c>
-      <c r="J15" s="16">
+      <c r="J15" s="13">
         <v>174</v>
       </c>
-      <c r="K15" s="16">
+      <c r="K15" s="13">
         <v>287</v>
       </c>
-      <c r="L15" s="16">
+      <c r="L15" s="13">
         <v>240</v>
       </c>
-      <c r="M15" s="16">
+      <c r="M15" s="13">
         <v>377</v>
       </c>
-      <c r="N15" s="16">
+      <c r="N15" s="13">
         <v>711</v>
       </c>
-      <c r="O15" s="16">
+      <c r="O15" s="13">
         <v>344</v>
       </c>
-      <c r="P15" s="16">
+      <c r="P15" s="13">
         <v>298.36799999999999</v>
       </c>
-      <c r="Q15" s="16">
+      <c r="Q15" s="13">
         <v>459.69</v>
       </c>
-      <c r="R15" s="16">
+      <c r="R15" s="13">
         <v>1280.9369999999999</v>
       </c>
-      <c r="S15" s="16">
+      <c r="S15" s="13">
         <v>962.71600000000001</v>
       </c>
-      <c r="T15" s="17">
+      <c r="T15" s="14">
         <v>1228.4549999999999</v>
       </c>
-      <c r="U15" s="16" t="s">
+      <c r="U15" s="13" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:21">
-      <c r="A16" s="15" t="s">
+      <c r="A16" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="16">
+      <c r="B16" s="13">
         <v>14</v>
       </c>
-      <c r="C16" s="16">
+      <c r="C16" s="13">
         <v>21</v>
       </c>
-      <c r="D16" s="16">
+      <c r="D16" s="13">
         <v>52</v>
       </c>
-      <c r="E16" s="16">
+      <c r="E16" s="13">
         <v>42</v>
       </c>
-      <c r="F16" s="16">
+      <c r="F16" s="13">
         <v>94</v>
       </c>
-      <c r="G16" s="16">
+      <c r="G16" s="13">
         <v>117</v>
       </c>
-      <c r="H16" s="16">
+      <c r="H16" s="13">
         <v>258</v>
       </c>
-      <c r="I16" s="16">
+      <c r="I16" s="13">
         <v>218</v>
       </c>
-      <c r="J16" s="16">
+      <c r="J16" s="13">
         <v>169</v>
       </c>
-      <c r="K16" s="16">
+      <c r="K16" s="13">
         <v>168</v>
       </c>
-      <c r="L16" s="16">
+      <c r="L16" s="13">
         <v>126</v>
       </c>
-      <c r="M16" s="16">
+      <c r="M16" s="13">
         <v>365</v>
       </c>
-      <c r="N16" s="16">
+      <c r="N16" s="13">
         <v>487</v>
       </c>
-      <c r="O16" s="16">
+      <c r="O16" s="13">
         <v>981</v>
       </c>
-      <c r="P16" s="16">
+      <c r="P16" s="13">
         <v>762.673</v>
       </c>
-      <c r="Q16" s="16">
+      <c r="Q16" s="13">
         <v>1099.317</v>
       </c>
-      <c r="R16" s="16">
+      <c r="R16" s="13">
         <v>1198.2840000000001</v>
       </c>
-      <c r="S16" s="16">
+      <c r="S16" s="13">
         <v>1340.944</v>
       </c>
-      <c r="T16" s="17">
+      <c r="T16" s="14">
         <v>1873.0509999999999</v>
       </c>
-      <c r="U16" s="16" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="1:21" s="18" customFormat="1">
+      <c r="U16" s="13" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21" s="15" customFormat="1">
       <c r="A17" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="16">
+      <c r="B17" s="13">
         <v>1191</v>
       </c>
-      <c r="C17" s="16">
+      <c r="C17" s="13">
         <v>2952</v>
       </c>
-      <c r="D17" s="16">
+      <c r="D17" s="13">
         <v>6817</v>
       </c>
-      <c r="E17" s="16">
+      <c r="E17" s="13">
         <v>12207</v>
       </c>
-      <c r="F17" s="16">
+      <c r="F17" s="13">
         <v>18592</v>
       </c>
-      <c r="G17" s="16">
+      <c r="G17" s="13">
         <v>23140</v>
       </c>
-      <c r="H17" s="16">
+      <c r="H17" s="13">
         <v>27258</v>
       </c>
-      <c r="I17" s="16">
+      <c r="I17" s="13">
         <v>39907</v>
       </c>
-      <c r="J17" s="16">
+      <c r="J17" s="13">
         <v>61642</v>
       </c>
-      <c r="K17" s="16">
+      <c r="K17" s="13">
         <v>46001</v>
       </c>
-      <c r="L17" s="16">
+      <c r="L17" s="13">
         <v>59760</v>
       </c>
-      <c r="M17" s="16">
+      <c r="M17" s="13">
         <v>49985</v>
       </c>
-      <c r="N17" s="16">
+      <c r="N17" s="13">
         <v>65064</v>
       </c>
-      <c r="O17" s="16">
+      <c r="O17" s="13">
         <v>73680</v>
       </c>
-      <c r="P17" s="16">
+      <c r="P17" s="13">
         <v>29966.670999999998</v>
       </c>
-      <c r="Q17" s="16">
+      <c r="Q17" s="13">
         <v>22922.28</v>
       </c>
-      <c r="R17" s="16">
+      <c r="R17" s="13">
         <v>25847.286</v>
       </c>
-      <c r="S17" s="16">
+      <c r="S17" s="13">
         <v>28811.633000000002</v>
       </c>
-      <c r="T17" s="17">
+      <c r="T17" s="14">
         <v>30092.066999999999</v>
       </c>
-      <c r="U17" s="16">
+      <c r="U17" s="13">
         <v>38856</v>
       </c>
     </row>
     <row r="18" spans="1:21">
-      <c r="A18" s="15" t="s">
+      <c r="A18" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="16">
+      <c r="B18" s="13">
         <v>72</v>
       </c>
-      <c r="C18" s="16">
+      <c r="C18" s="13">
         <v>87</v>
       </c>
-      <c r="D18" s="16">
+      <c r="D18" s="13">
         <v>203</v>
       </c>
-      <c r="E18" s="16">
+      <c r="E18" s="13">
         <v>188</v>
       </c>
-      <c r="F18" s="16">
+      <c r="F18" s="13">
         <v>272</v>
       </c>
-      <c r="G18" s="16">
+      <c r="G18" s="13">
         <v>1922</v>
       </c>
-      <c r="H18" s="16">
+      <c r="H18" s="13">
         <v>1084</v>
       </c>
-      <c r="I18" s="16">
+      <c r="I18" s="13">
         <v>1625</v>
       </c>
-      <c r="J18" s="16">
+      <c r="J18" s="13">
         <v>2131</v>
       </c>
-      <c r="K18" s="16">
+      <c r="K18" s="13">
         <v>2363</v>
       </c>
-      <c r="L18" s="16">
+      <c r="L18" s="13">
         <v>2834</v>
       </c>
-      <c r="M18" s="16">
+      <c r="M18" s="13">
         <v>1650</v>
       </c>
-      <c r="N18" s="16">
+      <c r="N18" s="13">
         <v>1984</v>
       </c>
-      <c r="O18" s="16">
+      <c r="O18" s="13">
         <v>2931</v>
       </c>
-      <c r="P18" s="16">
+      <c r="P18" s="13">
         <v>634.54499999999996</v>
       </c>
-      <c r="Q18" s="16">
+      <c r="Q18" s="13">
         <v>2446.0439999999999</v>
       </c>
-      <c r="R18" s="16">
+      <c r="R18" s="13">
         <v>3425.5219999999999</v>
       </c>
-      <c r="S18" s="16">
+      <c r="S18" s="13">
         <v>3696.3</v>
       </c>
-      <c r="T18" s="17">
+      <c r="T18" s="14">
         <v>5982.6679999999997</v>
       </c>
-      <c r="U18" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A19" s="15" t="s">
+      <c r="U18" s="13" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21" s="15" customFormat="1">
+      <c r="A19" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="B19" s="16">
+      <c r="B19" s="13">
         <v>2</v>
       </c>
-      <c r="C19" s="16">
+      <c r="C19" s="13">
         <v>88</v>
       </c>
-      <c r="D19" s="16">
+      <c r="D19" s="13">
         <v>35</v>
       </c>
-      <c r="E19" s="16">
+      <c r="E19" s="13">
         <v>28</v>
       </c>
-      <c r="F19" s="16">
+      <c r="F19" s="13">
         <v>46</v>
       </c>
-      <c r="G19" s="16">
+      <c r="G19" s="13">
         <v>76</v>
       </c>
-      <c r="H19" s="16">
+      <c r="H19" s="13">
         <v>158</v>
       </c>
-      <c r="I19" s="16">
+      <c r="I19" s="13">
         <v>226</v>
       </c>
-      <c r="J19" s="16">
+      <c r="J19" s="13">
         <v>262</v>
       </c>
-      <c r="K19" s="16">
+      <c r="K19" s="13">
         <v>608</v>
       </c>
-      <c r="L19" s="16">
+      <c r="L19" s="13">
         <v>489</v>
       </c>
-      <c r="M19" s="16">
+      <c r="M19" s="13">
         <v>263</v>
       </c>
-      <c r="N19" s="16">
+      <c r="N19" s="13">
         <v>411</v>
       </c>
-      <c r="O19" s="16">
+      <c r="O19" s="13">
         <v>303</v>
       </c>
-      <c r="P19" s="16">
+      <c r="P19" s="13">
         <v>246.078</v>
       </c>
-      <c r="Q19" s="16">
+      <c r="Q19" s="13">
         <v>568.43499999999995</v>
       </c>
-      <c r="R19" s="16">
+      <c r="R19" s="13">
         <v>361.43900000000002</v>
       </c>
-      <c r="S19" s="16">
+      <c r="S19" s="13">
         <v>2105.5659999999998</v>
       </c>
-      <c r="T19" s="17">
+      <c r="T19" s="14">
         <v>582.91300000000001</v>
       </c>
-      <c r="U19" s="16">
+      <c r="U19" s="13">
         <v>549</v>
       </c>
     </row>
     <row r="20" spans="1:21">
-      <c r="A20" s="15" t="s">
+      <c r="A20" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="B20" s="16">
+      <c r="B20" s="13">
         <v>5</v>
       </c>
-      <c r="C20" s="16">
+      <c r="C20" s="13">
         <v>14</v>
       </c>
-      <c r="D20" s="16">
+      <c r="D20" s="13">
         <v>20</v>
       </c>
-      <c r="E20" s="16">
+      <c r="E20" s="13">
         <v>69</v>
       </c>
-      <c r="F20" s="16">
+      <c r="F20" s="13">
         <v>64</v>
       </c>
-      <c r="G20" s="16">
+      <c r="G20" s="13">
         <v>30</v>
       </c>
-      <c r="H20" s="16">
+      <c r="H20" s="13">
         <v>133</v>
       </c>
-      <c r="I20" s="16">
+      <c r="I20" s="13">
         <v>150</v>
       </c>
-      <c r="J20" s="16">
+      <c r="J20" s="13">
         <v>156</v>
       </c>
-      <c r="K20" s="16">
+      <c r="K20" s="13">
         <v>221</v>
       </c>
-      <c r="L20" s="16">
+      <c r="L20" s="13">
         <v>181</v>
       </c>
-      <c r="M20" s="16">
+      <c r="M20" s="13">
         <v>199</v>
       </c>
-      <c r="N20" s="16">
+      <c r="N20" s="13">
         <v>207</v>
       </c>
-      <c r="O20" s="16">
+      <c r="O20" s="13">
         <v>256</v>
       </c>
-      <c r="P20" s="16">
+      <c r="P20" s="13">
         <v>396.06</v>
       </c>
-      <c r="Q20" s="16">
+      <c r="Q20" s="13">
         <v>357.37299999999999</v>
       </c>
-      <c r="R20" s="16">
+      <c r="R20" s="13">
         <v>300.3</v>
       </c>
-      <c r="S20" s="16">
+      <c r="S20" s="13">
         <v>585.45000000000005</v>
       </c>
-      <c r="T20" s="17">
+      <c r="T20" s="14">
         <v>1119.883</v>
       </c>
-      <c r="U20" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A21" s="15" t="s">
+      <c r="U20" s="13" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21" s="15" customFormat="1">
+      <c r="A21" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="B21" s="16">
+      <c r="B21" s="13">
         <v>1691</v>
       </c>
-      <c r="C21" s="16">
+      <c r="C21" s="13">
         <v>790</v>
       </c>
-      <c r="D21" s="16">
+      <c r="D21" s="13">
         <v>1733</v>
       </c>
-      <c r="E21" s="16">
+      <c r="E21" s="13">
         <v>2700</v>
       </c>
-      <c r="F21" s="16">
+      <c r="F21" s="13">
         <v>8841</v>
       </c>
-      <c r="G21" s="16">
+      <c r="G21" s="13">
         <v>6656</v>
       </c>
-      <c r="H21" s="16">
+      <c r="H21" s="13">
         <v>4811</v>
       </c>
-      <c r="I21" s="16">
+      <c r="I21" s="13">
         <v>5410</v>
       </c>
-      <c r="J21" s="16">
+      <c r="J21" s="13">
         <v>5437</v>
       </c>
-      <c r="K21" s="16">
+      <c r="K21" s="13">
         <v>4878</v>
       </c>
-      <c r="L21" s="16">
+      <c r="L21" s="13">
         <v>11273</v>
       </c>
-      <c r="M21" s="16">
+      <c r="M21" s="13">
         <v>11563</v>
       </c>
-      <c r="N21" s="16">
+      <c r="N21" s="13">
         <v>25341</v>
       </c>
-      <c r="O21" s="16">
+      <c r="O21" s="13">
         <v>31793</v>
       </c>
-      <c r="P21" s="16">
+      <c r="P21" s="13">
         <v>21104.311000000002</v>
       </c>
-      <c r="Q21" s="16">
+      <c r="Q21" s="13">
         <v>34140.86</v>
       </c>
-      <c r="R21" s="16">
+      <c r="R21" s="13">
         <v>32211.897000000001</v>
       </c>
-      <c r="S21" s="16">
+      <c r="S21" s="13">
         <v>33555.906000000003</v>
       </c>
-      <c r="T21" s="17">
+      <c r="T21" s="14">
         <v>36027.355000000003</v>
       </c>
-      <c r="U21" s="16">
+      <c r="U21" s="13">
         <v>40357</v>
       </c>
     </row>
     <row r="22" spans="1:21">
-      <c r="A22" s="15" t="s">
+      <c r="A22" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="B22" s="16">
+      <c r="B22" s="13">
         <v>5</v>
       </c>
-      <c r="C22" s="16">
+      <c r="C22" s="13">
         <v>8</v>
       </c>
-      <c r="D22" s="16">
+      <c r="D22" s="13">
         <v>58</v>
       </c>
-      <c r="E22" s="16">
+      <c r="E22" s="13">
         <v>16</v>
       </c>
-      <c r="F22" s="16">
+      <c r="F22" s="13">
         <v>47</v>
       </c>
-      <c r="G22" s="16">
+      <c r="G22" s="13">
         <v>39</v>
       </c>
-      <c r="H22" s="16">
+      <c r="H22" s="13">
         <v>196</v>
       </c>
-      <c r="I22" s="16">
+      <c r="I22" s="13">
         <v>280</v>
       </c>
-      <c r="J22" s="16">
+      <c r="J22" s="13">
         <v>299</v>
       </c>
-      <c r="K22" s="16">
+      <c r="K22" s="13">
         <v>130</v>
       </c>
-      <c r="L22" s="16">
+      <c r="L22" s="13">
         <v>188</v>
       </c>
-      <c r="M22" s="16">
+      <c r="M22" s="13">
         <v>352</v>
       </c>
-      <c r="N22" s="16">
+      <c r="N22" s="13">
         <v>332</v>
       </c>
-      <c r="O22" s="16">
+      <c r="O22" s="13">
         <v>477</v>
       </c>
-      <c r="P22" s="16">
+      <c r="P22" s="13">
         <v>378.37299999999999</v>
       </c>
-      <c r="Q22" s="16">
+      <c r="Q22" s="13">
         <v>584.16</v>
       </c>
-      <c r="R22" s="16">
+      <c r="R22" s="13">
         <v>1549.127</v>
       </c>
-      <c r="S22" s="16">
+      <c r="S22" s="13">
         <v>678.78499999999997</v>
       </c>
-      <c r="T22" s="17">
+      <c r="T22" s="14">
         <v>1476.0440000000001</v>
       </c>
-      <c r="U22" s="16" t="s">
-[...3 lines deleted...]
-    <row r="23" spans="1:21" s="18" customFormat="1">
+      <c r="U22" s="13" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21" s="15" customFormat="1">
       <c r="A23" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B23" s="16">
+      <c r="B23" s="13">
         <v>16</v>
       </c>
-      <c r="C23" s="16">
+      <c r="C23" s="13">
         <v>26</v>
       </c>
-      <c r="D23" s="16">
+      <c r="D23" s="13">
         <v>32</v>
       </c>
-      <c r="E23" s="16">
+      <c r="E23" s="13">
         <v>71</v>
       </c>
-      <c r="F23" s="16">
+      <c r="F23" s="13">
         <v>50</v>
       </c>
-      <c r="G23" s="16">
+      <c r="G23" s="13">
         <v>20</v>
       </c>
-      <c r="H23" s="16">
+      <c r="H23" s="13">
         <v>270</v>
       </c>
-      <c r="I23" s="16">
+      <c r="I23" s="13">
         <v>317</v>
       </c>
-      <c r="J23" s="16">
+      <c r="J23" s="13">
         <v>382</v>
       </c>
-      <c r="K23" s="16">
+      <c r="K23" s="13">
         <v>566</v>
       </c>
-      <c r="L23" s="16">
+      <c r="L23" s="13">
         <v>660</v>
       </c>
-      <c r="M23" s="16">
+      <c r="M23" s="13">
         <v>779</v>
       </c>
-      <c r="N23" s="16">
+      <c r="N23" s="13">
         <v>966</v>
       </c>
-      <c r="O23" s="16">
+      <c r="O23" s="13">
         <v>1442</v>
       </c>
-      <c r="P23" s="16">
+      <c r="P23" s="13">
         <v>244.679</v>
       </c>
-      <c r="Q23" s="16">
+      <c r="Q23" s="13">
         <v>618.69500000000005</v>
       </c>
-      <c r="R23" s="16">
+      <c r="R23" s="13">
         <v>687.50400000000002</v>
       </c>
-      <c r="S23" s="16">
+      <c r="S23" s="13">
         <v>819.7</v>
       </c>
-      <c r="T23" s="17">
+      <c r="T23" s="14">
         <v>1425.6310000000001</v>
       </c>
-      <c r="U23" s="16">
+      <c r="U23" s="13">
         <v>1479</v>
       </c>
     </row>
-    <row r="24" spans="1:21" s="18" customFormat="1">
-      <c r="A24" s="15" t="s">
+    <row r="24" spans="1:21" s="15" customFormat="1">
+      <c r="A24" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="B24" s="16">
+      <c r="B24" s="13">
         <v>156</v>
       </c>
-      <c r="C24" s="16">
+      <c r="C24" s="13">
         <v>385</v>
       </c>
-      <c r="D24" s="16">
+      <c r="D24" s="13">
         <v>392</v>
       </c>
-      <c r="E24" s="16">
+      <c r="E24" s="13">
         <v>1499</v>
       </c>
-      <c r="F24" s="16">
+      <c r="F24" s="13">
         <v>2553</v>
       </c>
-      <c r="G24" s="16">
+      <c r="G24" s="13">
         <v>4156</v>
       </c>
-      <c r="H24" s="16">
+      <c r="H24" s="13">
         <v>6413</v>
       </c>
-      <c r="I24" s="16">
+      <c r="I24" s="13">
         <v>10661</v>
       </c>
-      <c r="J24" s="16">
+      <c r="J24" s="13">
         <v>5195</v>
       </c>
-      <c r="K24" s="16">
+      <c r="K24" s="13">
         <v>8037</v>
       </c>
-      <c r="L24" s="16">
+      <c r="L24" s="13">
         <v>7159</v>
       </c>
-      <c r="M24" s="16">
+      <c r="M24" s="13">
         <v>4104</v>
       </c>
-      <c r="N24" s="16">
+      <c r="N24" s="13">
         <v>8179</v>
       </c>
-      <c r="O24" s="16">
+      <c r="O24" s="13">
         <v>8245</v>
       </c>
-      <c r="P24" s="16">
+      <c r="P24" s="13">
         <v>6719.6620000000003</v>
       </c>
-      <c r="Q24" s="16">
+      <c r="Q24" s="13">
         <v>12242.849</v>
       </c>
-      <c r="R24" s="16">
+      <c r="R24" s="13">
         <v>17861.565999999999</v>
       </c>
-      <c r="S24" s="16">
+      <c r="S24" s="13">
         <v>17988.199000000001</v>
       </c>
-      <c r="T24" s="17">
+      <c r="T24" s="14">
         <v>19595.955999999998</v>
       </c>
-      <c r="U24" s="16">
+      <c r="U24" s="13">
         <v>30190</v>
       </c>
     </row>
     <row r="25" spans="1:21">
-      <c r="A25" s="19" t="s">
+      <c r="A25" s="16" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:21">
-      <c r="A27" s="20"/>
-[...1 lines deleted...]
-      <c r="C27" s="22"/>
+      <c r="A27" s="17"/>
+      <c r="B27" s="18"/>
+      <c r="C27" s="19"/>
     </row>
     <row r="28" spans="1:21">
-      <c r="A28" s="23"/>
-[...1 lines deleted...]
-      <c r="C28" s="22"/>
+      <c r="A28" s="20"/>
+      <c r="B28" s="18"/>
+      <c r="C28" s="19"/>
     </row>
     <row r="29" spans="1:21">
-      <c r="A29" s="23"/>
-[...1 lines deleted...]
-      <c r="C29" s="22"/>
+      <c r="A29" s="20"/>
+      <c r="B29" s="18"/>
+      <c r="C29" s="19"/>
     </row>
     <row r="30" spans="1:21">
-      <c r="A30" s="23"/>
-[...1 lines deleted...]
-      <c r="C30" s="22"/>
+      <c r="A30" s="20"/>
+      <c r="B30" s="18"/>
+      <c r="C30" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:T1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.62992125984251968" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C21"/>
+  <dimension ref="A1:D21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H34" sqref="H34"/>
+      <selection activeCell="B4" sqref="B4:C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="1" customWidth="1"/>
-    <col min="2" max="3" width="9.28515625" style="1" customWidth="1"/>
-    <col min="4" max="4" width="10.7109375" style="1" customWidth="1"/>
+    <col min="2" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
-      <c r="A1" s="6" t="s">
+    <row r="1" spans="1:4">
+      <c r="A1" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="5"/>
-[...5 lines deleted...]
-      <c r="C2" s="2" t="s">
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+    </row>
+    <row r="2" spans="1:4" ht="13.5" thickBot="1">
+      <c r="A2" s="27" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B3" s="9">
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+    </row>
+    <row r="3" spans="1:4" ht="13.5" thickBot="1">
+      <c r="A3" s="5"/>
+      <c r="B3" s="6">
         <v>2023</v>
       </c>
-      <c r="C3" s="9">
+      <c r="C3" s="6">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="11" t="s">
+      <c r="D3" s="6">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="24">
+      <c r="B4" s="28">
         <v>169317</v>
       </c>
-      <c r="C4" s="24">
+      <c r="C4" s="28">
         <v>176554</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="15" t="s">
+      <c r="D4" s="23">
+        <v>238097.27900000001</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" s="15" customFormat="1">
+      <c r="A5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="16">
+      <c r="B5" s="13">
         <v>13153</v>
       </c>
-      <c r="C5" s="16">
+      <c r="C5" s="13">
         <v>12795</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="15" t="s">
+      <c r="D5" s="21">
+        <v>30757</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="16">
+      <c r="B6" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="13">
         <v>16729</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="15" t="s">
+      <c r="D6" s="21">
+        <v>22686</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" s="15" customFormat="1">
+      <c r="A7" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="25">
+      <c r="B7" s="21">
         <v>1458</v>
       </c>
-      <c r="C7" s="25">
+      <c r="C7" s="21">
         <v>1444</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="15" t="s">
+      <c r="D7" s="21">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" s="15" customFormat="1">
+      <c r="A8" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="25">
+      <c r="B8" s="21">
         <v>15307</v>
       </c>
-      <c r="C8" s="25">
+      <c r="C8" s="21">
         <v>14782</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="15" t="s">
+      <c r="D8" s="21">
+        <v>15703</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" s="15" customFormat="1">
+      <c r="A9" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="25">
+      <c r="B9" s="21">
         <v>6939</v>
       </c>
-      <c r="C9" s="25">
+      <c r="C9" s="21">
         <v>8595</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="15" t="s">
+      <c r="D9" s="21">
+        <v>5932</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" s="15" customFormat="1">
+      <c r="A10" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="25">
+      <c r="B10" s="21">
         <v>1156</v>
       </c>
-      <c r="C10" s="25">
+      <c r="C10" s="21">
         <v>2171</v>
       </c>
-    </row>
-    <row r="11" spans="1:3" s="18" customFormat="1">
+      <c r="D10" s="21">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" s="15" customFormat="1">
       <c r="A11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="25">
+      <c r="B11" s="21">
         <v>41593</v>
       </c>
-      <c r="C11" s="25">
+      <c r="C11" s="21">
         <v>49699</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="15" t="s">
+      <c r="D11" s="21">
+        <v>59810</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" s="15" customFormat="1">
+      <c r="A12" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="26">
+      <c r="B12" s="22">
         <v>571</v>
       </c>
-      <c r="C12" s="26">
+      <c r="C12" s="22">
         <v>719</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="15" t="s">
+      <c r="D12" s="21">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" s="15" customFormat="1">
+      <c r="A13" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="25">
+      <c r="B13" s="21">
         <v>51239</v>
       </c>
-      <c r="C13" s="25">
+      <c r="C13" s="21">
         <v>43349</v>
       </c>
-    </row>
-    <row r="14" spans="1:3" s="18" customFormat="1">
+      <c r="D13" s="21">
+        <v>61613</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" s="15" customFormat="1">
       <c r="A14" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="25">
+      <c r="B14" s="21">
         <v>2293</v>
       </c>
-      <c r="C14" s="25">
+      <c r="C14" s="21">
         <v>2897</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="15" t="s">
+      <c r="D14" s="21">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" s="15" customFormat="1">
+      <c r="A15" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="25">
+      <c r="B15" s="21">
         <v>35608</v>
       </c>
-      <c r="C15" s="25">
+      <c r="C15" s="21">
         <v>23374</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="19"/>
+      <c r="D15" s="21">
+        <v>33505</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="16"/>
     </row>
     <row r="18" spans="1:1">
-      <c r="A18" s="20"/>
+      <c r="A18" s="17"/>
     </row>
     <row r="19" spans="1:1">
-      <c r="A19" s="23"/>
+      <c r="A19" s="20"/>
     </row>
     <row r="20" spans="1:1">
-      <c r="A20" s="23"/>
+      <c r="A20" s="20"/>
     </row>
     <row r="21" spans="1:1">
-      <c r="A21" s="23"/>
+      <c r="A21" s="20"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54FFB16D-F599-4915-ADB1-CC8161700BB4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76C29ACB-ED0B-4FFF-B302-898B390F0D1B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEDEB25D-975E-4E3C-9142-15C57C056026}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76C29ACB-ED0B-4FFF-B302-898B390F0D1B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54FFB16D-F599-4915-ADB1-CC8161700BB4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>2003-2022</vt:lpstr>
       <vt:lpstr>2023-2024</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>