--- v0 (2026-04-15)
+++ v1 (2026-07-13)
@@ -5,51 +5,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="2003-2022" sheetId="1" r:id="rId1"/>
     <sheet name="2023-2024" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="26">
   <si>
     <t xml:space="preserve">  mln.tenge</t>
   </si>
   <si>
     <t>Investments in fixed capital</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Almaty region</t>
@@ -297,51 +297,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -370,54 +370,60 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -691,101 +697,101 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:W34"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="E35" sqref="E35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="4" width="10.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="10" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="10" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="12" style="1" customWidth="1"/>
     <col min="18" max="18" width="12.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="13.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="13.28515625" style="1" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="32"/>
-[...17 lines deleted...]
-      <c r="T1" s="33"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
+      <c r="N1" s="33"/>
+      <c r="O1" s="34"/>
+      <c r="P1" s="34"/>
+      <c r="Q1" s="34"/>
+      <c r="R1" s="34"/>
+      <c r="S1" s="34"/>
+      <c r="T1" s="34"/>
     </row>
     <row r="2" spans="1:23" ht="13.5" thickBot="1">
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="10"/>
       <c r="O2" s="10"/>
       <c r="P2" s="10"/>
       <c r="Q2" s="10"/>
       <c r="R2" s="10"/>
       <c r="S2" s="10"/>
       <c r="T2" s="10"/>
       <c r="U2" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:23" ht="13.5" thickBot="1">
@@ -2268,218 +2274,253 @@
     <row r="33" spans="1:13">
       <c r="A33" s="26"/>
       <c r="B33" s="25"/>
       <c r="M33" s="27"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="26"/>
       <c r="B34" s="25"/>
       <c r="M34" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:T1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.47244094488188981" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="52" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D33"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="D18" sqref="D18"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G1" sqref="G1:G1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="21" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="21" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="33"/>
-      <c r="C1" s="33"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
     </row>
     <row r="2" spans="1:4" ht="13.5" thickBot="1">
-      <c r="A2" s="10"/>
-      <c r="C2" s="9" t="s">
+      <c r="A2" s="35" t="s">
         <v>0</v>
       </c>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
     </row>
     <row r="3" spans="1:4" ht="13.5" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="28">
         <v>2023</v>
       </c>
       <c r="C3" s="29">
         <v>2024</v>
       </c>
+      <c r="D3" s="29">
+        <v>2025</v>
+      </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="20">
         <v>737743</v>
       </c>
       <c r="C4" s="20">
         <v>1017661</v>
       </c>
+      <c r="D4" s="32">
+        <v>1356483</v>
+      </c>
     </row>
     <row r="5" spans="1:4" s="23" customFormat="1">
       <c r="A5" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="22">
         <v>91588</v>
       </c>
       <c r="C5" s="22">
         <v>100042</v>
       </c>
-      <c r="D5" s="11"/>
+      <c r="D5" s="22">
+        <v>108476</v>
+      </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="22" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="22">
         <v>37131</v>
       </c>
-      <c r="D6" s="11"/>
+      <c r="D6" s="22">
+        <v>122131</v>
+      </c>
     </row>
     <row r="7" spans="1:4" s="23" customFormat="1">
       <c r="A7" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="22">
         <v>5664</v>
       </c>
       <c r="C7" s="22">
         <v>8134</v>
       </c>
-      <c r="D7" s="11"/>
+      <c r="D7" s="22">
+        <v>16077</v>
+      </c>
     </row>
     <row r="8" spans="1:4" s="23" customFormat="1">
       <c r="A8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="22">
         <v>94446</v>
       </c>
       <c r="C8" s="22">
         <v>114723</v>
       </c>
-      <c r="D8" s="11"/>
+      <c r="D8" s="22">
+        <v>129047</v>
+      </c>
     </row>
     <row r="9" spans="1:4" s="23" customFormat="1">
       <c r="A9" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="22">
         <v>46492</v>
       </c>
       <c r="C9" s="22">
         <v>125958</v>
       </c>
-      <c r="D9" s="11"/>
+      <c r="D9" s="22">
+        <v>121619</v>
+      </c>
     </row>
     <row r="10" spans="1:4" s="23" customFormat="1">
       <c r="A10" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="22">
         <v>10548</v>
       </c>
       <c r="C10" s="22">
         <v>13641</v>
       </c>
-      <c r="D10" s="11"/>
+      <c r="D10" s="22">
+        <v>16901</v>
+      </c>
     </row>
     <row r="11" spans="1:4" s="23" customFormat="1">
       <c r="A11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="22">
         <v>156687</v>
       </c>
       <c r="C11" s="22">
         <v>230172</v>
       </c>
+      <c r="D11" s="22">
+        <v>264725</v>
+      </c>
     </row>
     <row r="12" spans="1:4" s="23" customFormat="1">
       <c r="A12" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="22">
         <v>8044</v>
       </c>
       <c r="C12" s="22">
         <v>8885</v>
       </c>
+      <c r="D12" s="22">
+        <v>10186</v>
+      </c>
     </row>
     <row r="13" spans="1:4" s="23" customFormat="1">
       <c r="A13" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="22">
         <v>114427</v>
       </c>
       <c r="C13" s="22">
         <v>141000</v>
       </c>
+      <c r="D13" s="22">
+        <v>173022</v>
+      </c>
     </row>
     <row r="14" spans="1:4" s="23" customFormat="1">
       <c r="A14" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="22">
         <v>23235</v>
       </c>
       <c r="C14" s="22">
         <v>24545</v>
       </c>
+      <c r="D14" s="22">
+        <v>34201</v>
+      </c>
     </row>
     <row r="15" spans="1:4" s="23" customFormat="1">
       <c r="A15" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="22">
         <v>186612</v>
       </c>
       <c r="C15" s="22">
         <v>213430</v>
       </c>
+      <c r="D15" s="22">
+        <v>360098</v>
+      </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="24"/>
     </row>
     <row r="17" spans="1:1">
       <c r="A17" s="26"/>
     </row>
     <row r="18" spans="1:1">
       <c r="A18" s="26"/>
     </row>
     <row r="19" spans="1:1">
       <c r="A19" s="26"/>
     </row>
     <row r="20" spans="1:1">
       <c r="A20" s="26"/>
     </row>
     <row r="21" spans="1:1">
       <c r="A21" s="26"/>
     </row>
     <row r="22" spans="1:1">
       <c r="A22" s="26"/>
     </row>
     <row r="23" spans="1:1">
       <c r="A23" s="26"/>
     </row>
@@ -2492,52 +2533,53 @@
     <row r="26" spans="1:1">
       <c r="A26" s="26"/>
     </row>
     <row r="27" spans="1:1">
       <c r="A27" s="26"/>
     </row>
     <row r="28" spans="1:1">
       <c r="A28" s="26"/>
     </row>
     <row r="29" spans="1:1">
       <c r="A29" s="26"/>
     </row>
     <row r="30" spans="1:1">
       <c r="A30" s="30"/>
     </row>
     <row r="31" spans="1:1">
       <c r="A31" s="26"/>
     </row>
     <row r="32" spans="1:1">
       <c r="A32" s="26"/>
     </row>
     <row r="33" spans="1:1">
       <c r="A33" s="31"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>