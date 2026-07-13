--- v0 (2026-04-15)
+++ v1 (2026-07-13)
@@ -5,51 +5,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-90" yWindow="-90" windowWidth="28500" windowHeight="7335" activeTab="1"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="2003-2022" sheetId="1" r:id="rId1"/>
     <sheet name="2023-2024" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="26">
   <si>
     <t>% of previous year</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Investments in fixed capital physical volume indices  </t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Almaty region</t>
@@ -276,141 +276,142 @@
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -707,72 +708,72 @@
   <dimension ref="A1:U26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B39" sqref="B39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="6.85546875" style="1" customWidth="1"/>
     <col min="5" max="7" width="7" style="1" customWidth="1"/>
     <col min="8" max="9" width="6.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="9" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="8.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="9.42578125" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="14.25" customHeight="1">
-      <c r="A1" s="12" t="s">
+      <c r="A1" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="12"/>
-[...17 lines deleted...]
-      <c r="T1" s="13"/>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
+      <c r="N1" s="36"/>
+      <c r="O1" s="37"/>
+      <c r="P1" s="37"/>
+      <c r="Q1" s="37"/>
+      <c r="R1" s="37"/>
+      <c r="S1" s="37"/>
+      <c r="T1" s="37"/>
     </row>
     <row r="2" spans="1:21" ht="16.5" customHeight="1" thickBot="1">
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
       <c r="T2" s="8"/>
       <c r="U2" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:21" ht="13.5" thickBot="1">
@@ -817,1660 +818,1702 @@
         <v>2015</v>
       </c>
       <c r="O3" s="5">
         <v>2016</v>
       </c>
       <c r="P3" s="5">
         <v>2017</v>
       </c>
       <c r="Q3" s="5">
         <v>2018</v>
       </c>
       <c r="R3" s="6">
         <v>2019</v>
       </c>
       <c r="S3" s="6">
         <v>2020</v>
       </c>
       <c r="T3" s="6">
         <v>2021</v>
       </c>
       <c r="U3" s="6">
         <v>2022</v>
       </c>
     </row>
     <row r="4" spans="1:21" ht="15" customHeight="1">
-      <c r="A4" s="14" t="s">
+      <c r="A4" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="15">
+      <c r="B4" s="13">
         <v>156.19999999999999</v>
       </c>
-      <c r="C4" s="15">
+      <c r="C4" s="13">
         <v>111.5</v>
       </c>
-      <c r="D4" s="15">
+      <c r="D4" s="13">
         <v>165.4</v>
       </c>
-      <c r="E4" s="15">
+      <c r="E4" s="13">
         <v>108.5</v>
       </c>
-      <c r="F4" s="15">
+      <c r="F4" s="13">
         <v>120.4</v>
       </c>
-      <c r="G4" s="15">
+      <c r="G4" s="13">
         <v>153.80000000000001</v>
       </c>
-      <c r="H4" s="15">
+      <c r="H4" s="13">
         <v>127.2</v>
       </c>
-      <c r="I4" s="16">
+      <c r="I4" s="14">
         <v>92.4</v>
       </c>
-      <c r="J4" s="16">
+      <c r="J4" s="14">
         <v>114.9</v>
       </c>
-      <c r="K4" s="16">
+      <c r="K4" s="14">
         <v>97.8</v>
       </c>
-      <c r="L4" s="16">
+      <c r="L4" s="14">
         <v>107.9</v>
       </c>
-      <c r="M4" s="16">
+      <c r="M4" s="14">
         <v>109.1</v>
       </c>
-      <c r="N4" s="17">
+      <c r="N4" s="15">
         <v>105.4</v>
       </c>
-      <c r="O4" s="17">
+      <c r="O4" s="15">
         <v>101.7</v>
       </c>
-      <c r="P4" s="17">
+      <c r="P4" s="15">
         <v>92.8</v>
       </c>
-      <c r="Q4" s="18">
+      <c r="Q4" s="16">
         <v>103.8</v>
       </c>
-      <c r="R4" s="17">
+      <c r="R4" s="15">
         <v>108.1</v>
       </c>
-      <c r="S4" s="17">
+      <c r="S4" s="15">
         <v>104.4</v>
       </c>
-      <c r="T4" s="17">
+      <c r="T4" s="15">
         <v>102.8</v>
       </c>
-      <c r="U4" s="17">
+      <c r="U4" s="15">
         <v>115.3</v>
       </c>
     </row>
     <row r="5" spans="1:21" ht="15" customHeight="1">
-      <c r="A5" s="19" t="s">
+      <c r="A5" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="20">
+      <c r="B5" s="18">
         <v>109.1</v>
       </c>
-      <c r="C5" s="20">
+      <c r="C5" s="18">
         <v>86.9</v>
       </c>
-      <c r="D5" s="20">
+      <c r="D5" s="18">
         <v>112.9</v>
       </c>
-      <c r="E5" s="20">
+      <c r="E5" s="18">
         <v>113.1</v>
       </c>
-      <c r="F5" s="20">
+      <c r="F5" s="18">
         <v>115.3</v>
       </c>
-      <c r="G5" s="20">
+      <c r="G5" s="18">
         <v>147.4</v>
       </c>
-      <c r="H5" s="20">
+      <c r="H5" s="18">
         <v>72.599999999999994</v>
       </c>
-      <c r="I5" s="21">
+      <c r="I5" s="19">
         <v>145.19999999999999</v>
       </c>
-      <c r="J5" s="21">
+      <c r="J5" s="19">
         <v>110.2</v>
       </c>
-      <c r="K5" s="21">
+      <c r="K5" s="19">
         <v>134.6</v>
       </c>
-      <c r="L5" s="21">
+      <c r="L5" s="19">
         <v>133</v>
       </c>
-      <c r="M5" s="21">
+      <c r="M5" s="19">
         <v>111.4</v>
       </c>
-      <c r="N5" s="21">
+      <c r="N5" s="19">
         <v>103.2</v>
       </c>
-      <c r="O5" s="21">
+      <c r="O5" s="19">
         <v>117.5</v>
       </c>
-      <c r="P5" s="21">
+      <c r="P5" s="19">
         <v>81.8</v>
       </c>
-      <c r="Q5" s="22">
+      <c r="Q5" s="20">
         <v>106</v>
       </c>
-      <c r="R5" s="21">
+      <c r="R5" s="19">
         <v>107.9</v>
       </c>
-      <c r="S5" s="21">
+      <c r="S5" s="19">
         <v>114.6</v>
       </c>
-      <c r="T5" s="21">
+      <c r="T5" s="19">
         <v>74.599999999999994</v>
       </c>
-      <c r="U5" s="23" t="s">
+      <c r="U5" s="21" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:21">
-      <c r="A6" s="19" t="s">
+      <c r="A6" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="20">
+      <c r="B6" s="18">
         <v>247.9</v>
       </c>
-      <c r="C6" s="20">
+      <c r="C6" s="18">
         <v>107.6</v>
       </c>
-      <c r="D6" s="20">
+      <c r="D6" s="18">
         <v>101.3</v>
       </c>
-      <c r="E6" s="20">
+      <c r="E6" s="18">
         <v>265.89999999999998</v>
       </c>
-      <c r="F6" s="20">
+      <c r="F6" s="18">
         <v>93.1</v>
       </c>
-      <c r="G6" s="20">
+      <c r="G6" s="18">
         <v>116</v>
       </c>
-      <c r="H6" s="20">
+      <c r="H6" s="18">
         <v>97.2</v>
       </c>
-      <c r="I6" s="21">
+      <c r="I6" s="19">
         <v>65.900000000000006</v>
       </c>
-      <c r="J6" s="21">
+      <c r="J6" s="19">
         <v>94.3</v>
       </c>
-      <c r="K6" s="21">
+      <c r="K6" s="19">
         <v>137.80000000000001</v>
       </c>
-      <c r="L6" s="21">
+      <c r="L6" s="19">
         <v>78.400000000000006</v>
       </c>
-      <c r="M6" s="21">
+      <c r="M6" s="19">
         <v>285.10000000000002</v>
       </c>
-      <c r="N6" s="21">
+      <c r="N6" s="19">
         <v>71.8</v>
       </c>
-      <c r="O6" s="21">
+      <c r="O6" s="19">
         <v>86.6</v>
       </c>
-      <c r="P6" s="21">
+      <c r="P6" s="19">
         <v>102.5</v>
       </c>
-      <c r="Q6" s="22">
+      <c r="Q6" s="20">
         <v>107.8</v>
       </c>
-      <c r="R6" s="21">
+      <c r="R6" s="19">
         <v>117.2</v>
       </c>
-      <c r="S6" s="21">
+      <c r="S6" s="19">
         <v>115.9</v>
       </c>
-      <c r="T6" s="21">
+      <c r="T6" s="19">
         <v>94.2</v>
       </c>
-      <c r="U6" s="21">
+      <c r="U6" s="19">
         <v>143.4</v>
       </c>
     </row>
     <row r="7" spans="1:21">
-      <c r="A7" s="19" t="s">
+      <c r="A7" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="24">
+      <c r="B7" s="22">
         <v>1236.5</v>
       </c>
-      <c r="C7" s="24">
+      <c r="C7" s="22">
         <v>71.8</v>
       </c>
-      <c r="D7" s="24">
+      <c r="D7" s="22">
         <v>22.9</v>
       </c>
-      <c r="E7" s="24">
+      <c r="E7" s="22">
         <v>122.9</v>
       </c>
-      <c r="F7" s="24">
+      <c r="F7" s="22">
         <v>282.7</v>
       </c>
-      <c r="G7" s="24">
+      <c r="G7" s="22">
         <v>127.7</v>
       </c>
-      <c r="H7" s="24">
+      <c r="H7" s="22">
         <v>127.6</v>
       </c>
-      <c r="I7" s="21">
+      <c r="I7" s="19">
         <v>106.5</v>
       </c>
-      <c r="J7" s="21">
+      <c r="J7" s="19">
         <v>115.5</v>
       </c>
-      <c r="K7" s="21">
+      <c r="K7" s="19">
         <v>53.4</v>
       </c>
-      <c r="L7" s="21">
+      <c r="L7" s="19">
         <v>158</v>
       </c>
-      <c r="M7" s="21">
+      <c r="M7" s="19">
         <v>157.1</v>
       </c>
-      <c r="N7" s="21">
+      <c r="N7" s="19">
         <v>99.5</v>
       </c>
-      <c r="O7" s="21">
+      <c r="O7" s="19">
         <v>103</v>
       </c>
-      <c r="P7" s="21">
+      <c r="P7" s="19">
         <v>104.9</v>
       </c>
-      <c r="Q7" s="22">
+      <c r="Q7" s="20">
         <v>111.2</v>
       </c>
-      <c r="R7" s="21">
+      <c r="R7" s="19">
         <v>91.7</v>
       </c>
-      <c r="S7" s="21">
+      <c r="S7" s="19">
         <v>68.599999999999994</v>
       </c>
-      <c r="T7" s="21">
+      <c r="T7" s="19">
         <v>172.9</v>
       </c>
-      <c r="U7" s="23" t="s">
+      <c r="U7" s="21" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:21">
-      <c r="A8" s="19" t="s">
+      <c r="A8" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="20">
+      <c r="B8" s="18">
         <v>109</v>
       </c>
-      <c r="C8" s="20">
+      <c r="C8" s="18">
         <v>415.5</v>
       </c>
-      <c r="D8" s="20">
+      <c r="D8" s="18">
         <v>31.7</v>
       </c>
-      <c r="E8" s="20">
+      <c r="E8" s="18">
         <v>200.5</v>
       </c>
-      <c r="F8" s="20">
+      <c r="F8" s="18">
         <v>234.4</v>
       </c>
-      <c r="G8" s="20">
+      <c r="G8" s="18">
         <v>96.8</v>
       </c>
-      <c r="H8" s="20">
+      <c r="H8" s="18">
         <v>118.1</v>
       </c>
-      <c r="I8" s="21">
+      <c r="I8" s="19">
         <v>895.6</v>
       </c>
-      <c r="J8" s="21">
+      <c r="J8" s="19">
         <v>13.1</v>
       </c>
-      <c r="K8" s="21">
+      <c r="K8" s="19">
         <v>118.3</v>
       </c>
-      <c r="L8" s="21">
+      <c r="L8" s="19">
         <v>130.5</v>
       </c>
-      <c r="M8" s="21">
+      <c r="M8" s="19">
         <v>159</v>
       </c>
-      <c r="N8" s="21">
+      <c r="N8" s="19">
         <v>109.6</v>
       </c>
-      <c r="O8" s="21">
+      <c r="O8" s="19">
         <v>48.4</v>
       </c>
-      <c r="P8" s="21">
+      <c r="P8" s="19">
         <v>157.5</v>
       </c>
-      <c r="Q8" s="25">
+      <c r="Q8" s="23">
         <v>352.5</v>
       </c>
-      <c r="R8" s="21">
+      <c r="R8" s="19">
         <v>108.2</v>
       </c>
-      <c r="S8" s="21">
+      <c r="S8" s="19">
         <v>112.5</v>
       </c>
-      <c r="T8" s="21">
+      <c r="T8" s="19">
         <v>92.3</v>
       </c>
-      <c r="U8" s="23" t="s">
+      <c r="U8" s="21" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:21">
-      <c r="A9" s="19" t="s">
+      <c r="A9" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="26">
+      <c r="B9" s="24">
         <v>302.39999999999998</v>
       </c>
-      <c r="C9" s="26">
+      <c r="C9" s="24">
         <v>1018.1</v>
       </c>
-      <c r="D9" s="26">
+      <c r="D9" s="24">
         <v>447.3</v>
       </c>
-      <c r="E9" s="26">
+      <c r="E9" s="24">
         <v>42.8</v>
       </c>
-      <c r="F9" s="26">
+      <c r="F9" s="24">
         <v>40.9</v>
       </c>
-      <c r="G9" s="26">
+      <c r="G9" s="24">
         <v>101.7</v>
       </c>
-      <c r="H9" s="26">
+      <c r="H9" s="24">
         <v>86.3</v>
       </c>
-      <c r="I9" s="21">
+      <c r="I9" s="19">
         <v>174.7</v>
       </c>
-      <c r="J9" s="21">
+      <c r="J9" s="19">
         <v>170.5</v>
       </c>
-      <c r="K9" s="21">
+      <c r="K9" s="19">
         <v>100.2</v>
       </c>
-      <c r="L9" s="21">
+      <c r="L9" s="19">
         <v>82</v>
       </c>
-      <c r="M9" s="21">
+      <c r="M9" s="19">
         <v>103.4</v>
       </c>
-      <c r="N9" s="21">
+      <c r="N9" s="19">
         <v>114.1</v>
       </c>
-      <c r="O9" s="21">
+      <c r="O9" s="19">
         <v>92.3</v>
       </c>
-      <c r="P9" s="21">
+      <c r="P9" s="19">
         <v>100.9</v>
       </c>
-      <c r="Q9" s="22">
+      <c r="Q9" s="20">
         <v>117</v>
       </c>
-      <c r="R9" s="21">
+      <c r="R9" s="19">
         <v>122.7</v>
       </c>
-      <c r="S9" s="21">
+      <c r="S9" s="19">
         <v>146.6</v>
       </c>
-      <c r="T9" s="21">
+      <c r="T9" s="19">
         <v>123.4</v>
       </c>
-      <c r="U9" s="23" t="s">
+      <c r="U9" s="21" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:21">
-      <c r="A10" s="19" t="s">
+      <c r="A10" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="20">
+      <c r="B10" s="18">
         <v>726</v>
       </c>
-      <c r="C10" s="20">
+      <c r="C10" s="18">
         <v>68.2</v>
       </c>
-      <c r="D10" s="20">
+      <c r="D10" s="18">
         <v>31.3</v>
       </c>
-      <c r="E10" s="20">
+      <c r="E10" s="18">
         <v>211.3</v>
       </c>
-      <c r="F10" s="20">
+      <c r="F10" s="18">
         <v>113.4</v>
       </c>
-      <c r="G10" s="20">
+      <c r="G10" s="18">
         <v>244.5</v>
       </c>
-      <c r="H10" s="20">
+      <c r="H10" s="18">
         <v>147.19999999999999</v>
       </c>
-      <c r="I10" s="21">
+      <c r="I10" s="19">
         <v>111.8</v>
       </c>
-      <c r="J10" s="21">
+      <c r="J10" s="19">
         <v>43.8</v>
       </c>
-      <c r="K10" s="21">
+      <c r="K10" s="19">
         <v>133.80000000000001</v>
       </c>
-      <c r="L10" s="21">
+      <c r="L10" s="19">
         <v>103.6</v>
       </c>
-      <c r="M10" s="21">
+      <c r="M10" s="19">
         <v>98.5</v>
       </c>
-      <c r="N10" s="21">
+      <c r="N10" s="19">
         <v>103.6</v>
       </c>
-      <c r="O10" s="21">
+      <c r="O10" s="19">
         <v>72.900000000000006</v>
       </c>
-      <c r="P10" s="21">
+      <c r="P10" s="19">
         <v>181.8</v>
       </c>
-      <c r="Q10" s="25">
+      <c r="Q10" s="23">
         <v>208.7</v>
       </c>
-      <c r="R10" s="21">
+      <c r="R10" s="19">
         <v>126.2</v>
       </c>
-      <c r="S10" s="21">
+      <c r="S10" s="19">
         <v>110.3</v>
       </c>
-      <c r="T10" s="21">
+      <c r="T10" s="19">
         <v>111.8</v>
       </c>
-      <c r="U10" s="21">
+      <c r="U10" s="19">
         <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:21">
-      <c r="A11" s="19" t="s">
+      <c r="A11" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="20">
+      <c r="B11" s="18">
         <v>152.1</v>
       </c>
-      <c r="C11" s="20">
+      <c r="C11" s="18">
         <v>154.6</v>
       </c>
-      <c r="D11" s="20">
+      <c r="D11" s="18">
         <v>91.8</v>
       </c>
-      <c r="E11" s="20">
+      <c r="E11" s="18">
         <v>112.5</v>
       </c>
-      <c r="F11" s="20">
+      <c r="F11" s="18">
         <v>92.5</v>
       </c>
-      <c r="G11" s="20">
+      <c r="G11" s="18">
         <v>581.20000000000005</v>
       </c>
-      <c r="H11" s="20">
+      <c r="H11" s="18">
         <v>220.6</v>
       </c>
-      <c r="I11" s="21">
+      <c r="I11" s="19">
         <v>70.7</v>
       </c>
-      <c r="J11" s="21">
+      <c r="J11" s="19">
         <v>204.8</v>
       </c>
-      <c r="K11" s="21">
+      <c r="K11" s="19">
         <v>32.6</v>
       </c>
-      <c r="L11" s="21">
+      <c r="L11" s="19">
         <v>150.19999999999999</v>
       </c>
-      <c r="M11" s="21">
+      <c r="M11" s="19">
         <v>98.3</v>
       </c>
-      <c r="N11" s="21">
+      <c r="N11" s="19">
         <v>78.7</v>
       </c>
-      <c r="O11" s="21">
+      <c r="O11" s="19">
         <v>112.2</v>
       </c>
-      <c r="P11" s="21">
+      <c r="P11" s="19">
         <v>68.599999999999994</v>
       </c>
-      <c r="Q11" s="22">
+      <c r="Q11" s="20">
         <v>94.1</v>
       </c>
-      <c r="R11" s="21">
+      <c r="R11" s="19">
         <v>95.3</v>
       </c>
-      <c r="S11" s="21">
+      <c r="S11" s="19">
         <v>121.6</v>
       </c>
-      <c r="T11" s="21">
+      <c r="T11" s="19">
         <v>119.5</v>
       </c>
-      <c r="U11" s="21">
+      <c r="U11" s="19">
         <v>108</v>
       </c>
     </row>
     <row r="12" spans="1:21">
-      <c r="A12" s="19" t="s">
+      <c r="A12" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="B12" s="20">
+      <c r="B12" s="18">
         <v>19</v>
       </c>
-      <c r="C12" s="20">
+      <c r="C12" s="18">
         <v>97.4</v>
       </c>
-      <c r="D12" s="20">
+      <c r="D12" s="18">
         <v>367.3</v>
       </c>
-      <c r="E12" s="20">
+      <c r="E12" s="18">
         <v>145.30000000000001</v>
       </c>
-      <c r="F12" s="20">
+      <c r="F12" s="18">
         <v>86.3</v>
       </c>
-      <c r="G12" s="20">
+      <c r="G12" s="18">
         <v>496.6</v>
       </c>
-      <c r="H12" s="20">
+      <c r="H12" s="18">
         <v>197.1</v>
       </c>
-      <c r="I12" s="21">
+      <c r="I12" s="19">
         <v>52.5</v>
       </c>
-      <c r="J12" s="21">
+      <c r="J12" s="19">
         <v>165.6</v>
       </c>
-      <c r="K12" s="21">
+      <c r="K12" s="19">
         <v>86.6</v>
       </c>
-      <c r="L12" s="21">
+      <c r="L12" s="19">
         <v>123.2</v>
       </c>
-      <c r="M12" s="21">
+      <c r="M12" s="19">
         <v>106</v>
       </c>
-      <c r="N12" s="21">
+      <c r="N12" s="19">
         <v>68.099999999999994</v>
       </c>
-      <c r="O12" s="21">
+      <c r="O12" s="19">
         <v>80</v>
       </c>
-      <c r="P12" s="21">
+      <c r="P12" s="19">
         <v>98.7</v>
       </c>
-      <c r="Q12" s="22">
+      <c r="Q12" s="20">
         <v>122.4</v>
       </c>
-      <c r="R12" s="21">
+      <c r="R12" s="19">
         <v>108.1</v>
       </c>
-      <c r="S12" s="21">
+      <c r="S12" s="19">
         <v>77.8</v>
       </c>
-      <c r="T12" s="21">
+      <c r="T12" s="19">
         <v>98.2</v>
       </c>
-      <c r="U12" s="21">
+      <c r="U12" s="19">
         <v>138.1</v>
       </c>
     </row>
     <row r="13" spans="1:21">
-      <c r="A13" s="19" t="s">
+      <c r="A13" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="23" t="s">
+      <c r="B13" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="C13" s="23" t="s">
+      <c r="C13" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="D13" s="23" t="s">
+      <c r="D13" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="E13" s="23" t="s">
+      <c r="E13" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="F13" s="23" t="s">
+      <c r="F13" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="G13" s="23" t="s">
+      <c r="G13" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="H13" s="23" t="s">
+      <c r="H13" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="I13" s="23" t="s">
+      <c r="I13" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="J13" s="23" t="s">
+      <c r="J13" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="K13" s="23" t="s">
+      <c r="K13" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="L13" s="23" t="s">
+      <c r="L13" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="M13" s="23" t="s">
+      <c r="M13" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="N13" s="23" t="s">
+      <c r="N13" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="O13" s="23" t="s">
+      <c r="O13" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="P13" s="23" t="s">
+      <c r="P13" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="Q13" s="22">
+      <c r="Q13" s="20">
         <v>134</v>
       </c>
-      <c r="R13" s="21">
+      <c r="R13" s="19">
         <v>137.80000000000001</v>
       </c>
-      <c r="S13" s="21">
+      <c r="S13" s="19">
         <v>100.2</v>
       </c>
-      <c r="T13" s="21">
+      <c r="T13" s="19">
         <v>80.900000000000006</v>
       </c>
-      <c r="U13" s="21">
+      <c r="U13" s="19">
         <v>147.6</v>
       </c>
     </row>
     <row r="14" spans="1:21">
-      <c r="A14" s="19" t="s">
+      <c r="A14" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="20">
+      <c r="B14" s="18">
         <v>126</v>
       </c>
-      <c r="C14" s="20">
+      <c r="C14" s="18">
         <v>15.8</v>
       </c>
-      <c r="D14" s="20">
+      <c r="D14" s="18">
         <v>79.8</v>
       </c>
-      <c r="E14" s="20">
+      <c r="E14" s="18">
         <v>123.7</v>
       </c>
-      <c r="F14" s="20">
+      <c r="F14" s="18">
         <v>216.6</v>
       </c>
-      <c r="G14" s="20">
+      <c r="G14" s="18">
         <v>157.19999999999999</v>
       </c>
-      <c r="H14" s="20">
+      <c r="H14" s="18">
         <v>69.8</v>
       </c>
-      <c r="I14" s="21">
+      <c r="I14" s="19">
         <v>173.6</v>
       </c>
-      <c r="J14" s="21">
+      <c r="J14" s="19">
         <v>118.8</v>
       </c>
-      <c r="K14" s="21">
+      <c r="K14" s="19">
         <v>172.5</v>
       </c>
-      <c r="L14" s="21">
+      <c r="L14" s="19">
         <v>230.8</v>
       </c>
-      <c r="M14" s="21">
+      <c r="M14" s="19">
         <v>136.4</v>
       </c>
-      <c r="N14" s="21">
+      <c r="N14" s="19">
         <v>85.8</v>
       </c>
-      <c r="O14" s="21">
+      <c r="O14" s="19">
         <v>33</v>
       </c>
-      <c r="P14" s="21">
+      <c r="P14" s="19">
         <v>97.7</v>
       </c>
-      <c r="Q14" s="25">
+      <c r="Q14" s="23">
         <v>218.6</v>
       </c>
-      <c r="R14" s="21">
+      <c r="R14" s="19">
         <v>396.1</v>
       </c>
-      <c r="S14" s="21">
+      <c r="S14" s="19">
         <v>29.3</v>
       </c>
-      <c r="T14" s="21">
+      <c r="T14" s="19">
         <v>106.4</v>
       </c>
-      <c r="U14" s="23" t="s">
+      <c r="U14" s="21" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:21">
-      <c r="A15" s="19" t="s">
+      <c r="A15" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="20">
+      <c r="B15" s="18">
         <v>311.10000000000002</v>
       </c>
-      <c r="C15" s="20">
+      <c r="C15" s="18">
         <v>447.4</v>
       </c>
-      <c r="D15" s="20">
+      <c r="D15" s="18">
         <v>75</v>
       </c>
-      <c r="E15" s="20">
+      <c r="E15" s="18">
         <v>296.3</v>
       </c>
-      <c r="F15" s="20">
+      <c r="F15" s="18">
         <v>107.1</v>
       </c>
-      <c r="G15" s="20">
+      <c r="G15" s="18">
         <v>165.9</v>
       </c>
-      <c r="H15" s="20">
+      <c r="H15" s="18">
         <v>82.3</v>
       </c>
-      <c r="I15" s="21">
+      <c r="I15" s="19">
         <v>217.9</v>
       </c>
-      <c r="J15" s="21">
+      <c r="J15" s="19">
         <v>114.5</v>
       </c>
-      <c r="K15" s="21">
+      <c r="K15" s="19">
         <v>113</v>
       </c>
-      <c r="L15" s="21">
+      <c r="L15" s="19">
         <v>129.30000000000001</v>
       </c>
-      <c r="M15" s="21">
+      <c r="M15" s="19">
         <v>189.1</v>
       </c>
-      <c r="N15" s="21">
+      <c r="N15" s="19">
         <v>128.1</v>
       </c>
-      <c r="O15" s="21">
+      <c r="O15" s="19">
         <v>85.3</v>
       </c>
-      <c r="P15" s="21">
+      <c r="P15" s="19">
         <v>170.3</v>
       </c>
-      <c r="Q15" s="22">
+      <c r="Q15" s="20">
         <v>33.4</v>
       </c>
-      <c r="R15" s="21">
+      <c r="R15" s="19">
         <v>76.5</v>
       </c>
-      <c r="S15" s="21">
+      <c r="S15" s="19">
         <v>112</v>
       </c>
-      <c r="T15" s="21">
+      <c r="T15" s="19">
         <v>64.8</v>
       </c>
-      <c r="U15" s="23" t="s">
+      <c r="U15" s="21" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:21">
-      <c r="A16" s="19" t="s">
+      <c r="A16" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="20">
+      <c r="B16" s="18">
         <v>129.9</v>
       </c>
-      <c r="C16" s="20">
+      <c r="C16" s="18">
         <v>166</v>
       </c>
-      <c r="D16" s="20">
+      <c r="D16" s="18">
         <v>101</v>
       </c>
-      <c r="E16" s="20">
+      <c r="E16" s="18">
         <v>294.60000000000002</v>
       </c>
-      <c r="F16" s="20">
+      <c r="F16" s="18">
         <v>105.6</v>
       </c>
-      <c r="G16" s="20">
+      <c r="G16" s="18">
         <v>91.6</v>
       </c>
-      <c r="H16" s="20">
+      <c r="H16" s="18">
         <v>99.1</v>
       </c>
-      <c r="I16" s="21">
+      <c r="I16" s="19">
         <v>103.9</v>
       </c>
-      <c r="J16" s="21">
+      <c r="J16" s="19">
         <v>130.30000000000001</v>
       </c>
-      <c r="K16" s="21">
+      <c r="K16" s="19">
         <v>97.1</v>
       </c>
-      <c r="L16" s="21">
+      <c r="L16" s="19">
         <v>203.7</v>
       </c>
-      <c r="M16" s="21">
+      <c r="M16" s="19">
         <v>80.3</v>
       </c>
-      <c r="N16" s="21">
+      <c r="N16" s="19">
         <v>107.7</v>
       </c>
-      <c r="O16" s="21">
+      <c r="O16" s="19">
         <v>108.6</v>
       </c>
-      <c r="P16" s="21">
+      <c r="P16" s="19">
         <v>118</v>
       </c>
-      <c r="Q16" s="22">
+      <c r="Q16" s="20">
         <v>99.4</v>
       </c>
-      <c r="R16" s="21">
+      <c r="R16" s="19">
         <v>110.4</v>
       </c>
-      <c r="S16" s="21">
+      <c r="S16" s="19">
         <v>112.8</v>
       </c>
-      <c r="T16" s="21">
+      <c r="T16" s="19">
         <v>86.9</v>
       </c>
-      <c r="U16" s="23" t="s">
+      <c r="U16" s="21" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="20">
+      <c r="B17" s="18">
         <v>227.8</v>
       </c>
-      <c r="C17" s="20">
+      <c r="C17" s="18">
         <v>126.2</v>
       </c>
-      <c r="D17" s="20">
+      <c r="D17" s="18">
         <v>158.69999999999999</v>
       </c>
-      <c r="E17" s="20">
+      <c r="E17" s="18">
         <v>109.9</v>
       </c>
-      <c r="F17" s="20">
+      <c r="F17" s="18">
         <v>158.5</v>
       </c>
-      <c r="G17" s="20">
+      <c r="G17" s="18">
         <v>111.2</v>
       </c>
-      <c r="H17" s="20">
+      <c r="H17" s="18">
         <v>88.7</v>
       </c>
-      <c r="I17" s="21">
+      <c r="I17" s="19">
         <v>108.2</v>
       </c>
-      <c r="J17" s="21">
+      <c r="J17" s="19">
         <v>99.2</v>
       </c>
-      <c r="K17" s="21">
+      <c r="K17" s="19">
         <v>113.1</v>
       </c>
-      <c r="L17" s="21">
+      <c r="L17" s="19">
         <v>98.3</v>
       </c>
-      <c r="M17" s="21">
+      <c r="M17" s="19">
         <v>116.3</v>
       </c>
-      <c r="N17" s="21">
+      <c r="N17" s="19">
         <v>102.6</v>
       </c>
-      <c r="O17" s="21">
+      <c r="O17" s="19">
         <v>106.2</v>
       </c>
-      <c r="P17" s="21">
+      <c r="P17" s="19">
         <v>102.2</v>
       </c>
-      <c r="Q17" s="22">
+      <c r="Q17" s="20">
         <v>100.6</v>
       </c>
-      <c r="R17" s="21">
+      <c r="R17" s="19">
         <v>96.9</v>
       </c>
-      <c r="S17" s="21">
+      <c r="S17" s="19">
         <v>104.2</v>
       </c>
-      <c r="T17" s="21">
+      <c r="T17" s="19">
         <v>107.4</v>
       </c>
-      <c r="U17" s="21">
+      <c r="U17" s="19">
         <v>114.5</v>
       </c>
     </row>
     <row r="18" spans="1:21">
-      <c r="A18" s="19" t="s">
+      <c r="A18" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="20">
+      <c r="B18" s="18">
         <v>393</v>
       </c>
-      <c r="C18" s="20">
+      <c r="C18" s="18">
         <v>24.9</v>
       </c>
-      <c r="D18" s="20">
+      <c r="D18" s="18">
         <v>262.8</v>
       </c>
-      <c r="E18" s="20">
+      <c r="E18" s="18">
         <v>201.6</v>
       </c>
-      <c r="F18" s="20">
+      <c r="F18" s="18">
         <v>131.1</v>
       </c>
-      <c r="G18" s="20">
+      <c r="G18" s="18">
         <v>537.5</v>
       </c>
-      <c r="H18" s="20">
+      <c r="H18" s="18">
         <v>182.8</v>
       </c>
-      <c r="I18" s="21">
+      <c r="I18" s="19">
         <v>50.9</v>
       </c>
-      <c r="J18" s="21">
+      <c r="J18" s="19">
         <v>101.7</v>
       </c>
-      <c r="K18" s="21">
+      <c r="K18" s="19">
         <v>339.5</v>
       </c>
-      <c r="L18" s="21">
+      <c r="L18" s="19">
         <v>50.2</v>
       </c>
-      <c r="M18" s="21">
+      <c r="M18" s="19">
         <v>102.8</v>
       </c>
-      <c r="N18" s="21">
+      <c r="N18" s="19">
         <v>153.80000000000001</v>
       </c>
-      <c r="O18" s="21">
+      <c r="O18" s="19">
         <v>168.3</v>
       </c>
-      <c r="P18" s="21">
+      <c r="P18" s="19">
         <v>63.4</v>
       </c>
-      <c r="Q18" s="22">
+      <c r="Q18" s="20">
         <v>100.4</v>
       </c>
-      <c r="R18" s="21">
+      <c r="R18" s="19">
         <v>65.599999999999994</v>
       </c>
-      <c r="S18" s="21">
+      <c r="S18" s="19">
         <v>63.4</v>
       </c>
-      <c r="T18" s="21">
+      <c r="T18" s="19">
         <v>108.2</v>
       </c>
-      <c r="U18" s="23" t="s">
+      <c r="U18" s="21" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:21">
-      <c r="A19" s="19" t="s">
+      <c r="A19" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="20">
+      <c r="B19" s="18">
         <v>1110.5999999999999</v>
       </c>
-      <c r="C19" s="20">
+      <c r="C19" s="18">
         <v>144.19999999999999</v>
       </c>
-      <c r="D19" s="20">
+      <c r="D19" s="18">
         <v>136.1</v>
       </c>
-      <c r="E19" s="20">
+      <c r="E19" s="18">
         <v>433.8</v>
       </c>
-      <c r="F19" s="20">
+      <c r="F19" s="18">
         <v>82.5</v>
       </c>
-      <c r="G19" s="20">
+      <c r="G19" s="18">
         <v>92.8</v>
       </c>
-      <c r="H19" s="20">
+      <c r="H19" s="18">
         <v>318.39999999999998</v>
       </c>
-      <c r="I19" s="21">
+      <c r="I19" s="19">
         <v>280.89999999999998</v>
       </c>
-      <c r="J19" s="21">
+      <c r="J19" s="19">
         <v>181.3</v>
       </c>
-      <c r="K19" s="21">
+      <c r="K19" s="19">
         <v>30.7</v>
       </c>
-      <c r="L19" s="21">
+      <c r="L19" s="19">
         <v>35</v>
       </c>
-      <c r="M19" s="21">
+      <c r="M19" s="19">
         <v>101.2</v>
       </c>
-      <c r="N19" s="21">
+      <c r="N19" s="19">
         <v>137.5</v>
       </c>
-      <c r="O19" s="21">
+      <c r="O19" s="19">
         <v>104.9</v>
       </c>
-      <c r="P19" s="21">
+      <c r="P19" s="19">
         <v>85.2</v>
       </c>
-      <c r="Q19" s="22">
+      <c r="Q19" s="20">
         <v>133.6</v>
       </c>
-      <c r="R19" s="21">
+      <c r="R19" s="19">
         <v>157.19999999999999</v>
       </c>
-      <c r="S19" s="21">
+      <c r="S19" s="19">
         <v>187.3</v>
       </c>
-      <c r="T19" s="21">
+      <c r="T19" s="19">
         <v>57.2</v>
       </c>
-      <c r="U19" s="21">
+      <c r="U19" s="19">
         <v>164.8</v>
       </c>
     </row>
     <row r="20" spans="1:21">
-      <c r="A20" s="19" t="s">
+      <c r="A20" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="20">
+      <c r="B20" s="18">
         <v>1293</v>
       </c>
-      <c r="C20" s="20">
+      <c r="C20" s="18">
         <v>109.3</v>
       </c>
-      <c r="D20" s="20">
+      <c r="D20" s="18">
         <v>80.3</v>
       </c>
-      <c r="E20" s="20">
+      <c r="E20" s="18">
         <v>128.30000000000001</v>
       </c>
-      <c r="F20" s="20">
+      <c r="F20" s="18">
         <v>138.30000000000001</v>
       </c>
-      <c r="G20" s="20">
+      <c r="G20" s="18">
         <v>128.1</v>
       </c>
-      <c r="H20" s="20">
+      <c r="H20" s="18">
         <v>148.5</v>
       </c>
-      <c r="I20" s="21">
+      <c r="I20" s="19">
         <v>130</v>
       </c>
-      <c r="J20" s="21">
+      <c r="J20" s="19">
         <v>160.4</v>
       </c>
-      <c r="K20" s="21">
+      <c r="K20" s="19">
         <v>112.9</v>
       </c>
-      <c r="L20" s="21">
+      <c r="L20" s="19">
         <v>112.5</v>
       </c>
-      <c r="M20" s="21">
+      <c r="M20" s="19">
         <v>77.7</v>
       </c>
-      <c r="N20" s="21">
+      <c r="N20" s="19">
         <v>346.1</v>
       </c>
-      <c r="O20" s="21">
+      <c r="O20" s="19">
         <v>34.700000000000003</v>
       </c>
-      <c r="P20" s="21">
+      <c r="P20" s="19">
         <v>110.9</v>
       </c>
-      <c r="Q20" s="22">
+      <c r="Q20" s="20">
         <v>134.30000000000001</v>
       </c>
-      <c r="R20" s="21">
+      <c r="R20" s="19">
         <v>119.8</v>
       </c>
-      <c r="S20" s="21">
+      <c r="S20" s="19">
         <v>121.7</v>
       </c>
-      <c r="T20" s="21">
+      <c r="T20" s="19">
         <v>127.2</v>
       </c>
-      <c r="U20" s="21"/>
+      <c r="U20" s="19"/>
     </row>
     <row r="21" spans="1:21">
-      <c r="A21" s="19" t="s">
+      <c r="A21" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="20">
+      <c r="B21" s="18">
         <v>165.2</v>
       </c>
-      <c r="C21" s="20">
+      <c r="C21" s="18">
         <v>124.5</v>
       </c>
-      <c r="D21" s="20">
+      <c r="D21" s="18">
         <v>175.7</v>
       </c>
-      <c r="E21" s="20">
+      <c r="E21" s="18">
         <v>108</v>
       </c>
-      <c r="F21" s="20">
+      <c r="F21" s="18">
         <v>147.69999999999999</v>
       </c>
-      <c r="G21" s="20">
+      <c r="G21" s="18">
         <v>105</v>
       </c>
-      <c r="H21" s="20">
+      <c r="H21" s="18">
         <v>86.2</v>
       </c>
-      <c r="I21" s="21">
+      <c r="I21" s="19">
         <v>176.3</v>
       </c>
-      <c r="J21" s="21">
+      <c r="J21" s="19">
         <v>60.4</v>
       </c>
-      <c r="K21" s="21">
+      <c r="K21" s="19">
         <v>133.69999999999999</v>
       </c>
-      <c r="L21" s="21">
+      <c r="L21" s="19">
         <v>136.80000000000001</v>
       </c>
-      <c r="M21" s="21">
+      <c r="M21" s="19">
         <v>106.4</v>
       </c>
-      <c r="N21" s="21">
+      <c r="N21" s="19">
         <v>91.2</v>
       </c>
-      <c r="O21" s="21">
+      <c r="O21" s="19">
         <v>115.2</v>
       </c>
-      <c r="P21" s="21">
+      <c r="P21" s="19">
         <v>100.1</v>
       </c>
-      <c r="Q21" s="22">
+      <c r="Q21" s="20">
         <v>103.6</v>
       </c>
-      <c r="R21" s="21">
+      <c r="R21" s="19">
         <v>104</v>
       </c>
-      <c r="S21" s="21">
+      <c r="S21" s="19">
         <v>114.7</v>
       </c>
-      <c r="T21" s="21">
+      <c r="T21" s="19">
         <v>104</v>
       </c>
-      <c r="U21" s="23" t="s">
+      <c r="U21" s="21" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:21">
-      <c r="A22" s="19" t="s">
+      <c r="A22" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B22" s="20">
+      <c r="B22" s="18">
         <v>57.9</v>
       </c>
-      <c r="C22" s="20">
+      <c r="C22" s="18">
         <v>74.599999999999994</v>
       </c>
-      <c r="D22" s="20">
+      <c r="D22" s="18">
         <v>132.1</v>
       </c>
-      <c r="E22" s="20">
+      <c r="E22" s="18">
         <v>116.9</v>
       </c>
-      <c r="F22" s="20">
+      <c r="F22" s="18">
         <v>136</v>
       </c>
-      <c r="G22" s="20">
+      <c r="G22" s="18">
         <v>267.8</v>
       </c>
-      <c r="H22" s="20">
+      <c r="H22" s="18">
         <v>246.6</v>
       </c>
-      <c r="I22" s="21">
+      <c r="I22" s="19">
         <v>37.1</v>
       </c>
-      <c r="J22" s="21">
+      <c r="J22" s="19">
         <v>202.3</v>
       </c>
-      <c r="K22" s="21">
+      <c r="K22" s="19">
         <v>53.2</v>
       </c>
-      <c r="L22" s="21">
+      <c r="L22" s="19">
         <v>118.1</v>
       </c>
-      <c r="M22" s="21">
+      <c r="M22" s="19">
         <v>104.2</v>
       </c>
-      <c r="N22" s="21">
+      <c r="N22" s="19">
         <v>102.8</v>
       </c>
-      <c r="O22" s="21">
+      <c r="O22" s="19">
         <v>128.5</v>
       </c>
-      <c r="P22" s="21">
+      <c r="P22" s="19">
         <v>129.9</v>
       </c>
-      <c r="Q22" s="22">
+      <c r="Q22" s="20">
         <v>127.6</v>
       </c>
-      <c r="R22" s="21">
+      <c r="R22" s="19">
         <v>178.9</v>
       </c>
-      <c r="S22" s="21">
+      <c r="S22" s="19">
         <v>122</v>
       </c>
-      <c r="T22" s="21">
+      <c r="T22" s="19">
         <v>58.5</v>
       </c>
-      <c r="U22" s="23" t="s">
+      <c r="U22" s="21" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="B23" s="20">
+      <c r="B23" s="18">
         <v>123.7</v>
       </c>
-      <c r="C23" s="20">
+      <c r="C23" s="18">
         <v>107.1</v>
       </c>
-      <c r="D23" s="20">
+      <c r="D23" s="18">
         <v>325.89999999999998</v>
       </c>
-      <c r="E23" s="20">
+      <c r="E23" s="18">
         <v>520.5</v>
       </c>
-      <c r="F23" s="20">
+      <c r="F23" s="18">
         <v>122.6</v>
       </c>
-      <c r="G23" s="20">
+      <c r="G23" s="18">
         <v>315.39999999999998</v>
       </c>
-      <c r="H23" s="20">
+      <c r="H23" s="18">
         <v>162.1</v>
       </c>
-      <c r="I23" s="21">
+      <c r="I23" s="19">
         <v>15.7</v>
       </c>
-      <c r="J23" s="21">
+      <c r="J23" s="19">
         <v>92.2</v>
       </c>
-      <c r="K23" s="21">
+      <c r="K23" s="19">
         <v>90</v>
       </c>
-      <c r="L23" s="21">
+      <c r="L23" s="19">
         <v>562.1</v>
       </c>
-      <c r="M23" s="21">
+      <c r="M23" s="19">
         <v>42.8</v>
       </c>
-      <c r="N23" s="21">
+      <c r="N23" s="19">
         <v>359.8</v>
       </c>
-      <c r="O23" s="21">
+      <c r="O23" s="19">
         <v>52.7</v>
       </c>
-      <c r="P23" s="21">
+      <c r="P23" s="19">
         <v>91.4</v>
       </c>
-      <c r="Q23" s="22">
+      <c r="Q23" s="20">
         <v>57.7</v>
       </c>
-      <c r="R23" s="21">
+      <c r="R23" s="19">
         <v>102.9</v>
       </c>
-      <c r="S23" s="21">
+      <c r="S23" s="19">
         <v>130.6</v>
       </c>
-      <c r="T23" s="21">
+      <c r="T23" s="19">
         <v>78.7</v>
       </c>
-      <c r="U23" s="21">
+      <c r="U23" s="19">
         <v>157.5</v>
       </c>
     </row>
     <row r="24" spans="1:21">
-      <c r="A24" s="19" t="s">
+      <c r="A24" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="20">
+      <c r="B24" s="18">
         <v>132.5</v>
       </c>
-      <c r="C24" s="20">
+      <c r="C24" s="18">
         <v>82.7</v>
       </c>
-      <c r="D24" s="20">
+      <c r="D24" s="18">
         <v>130.5</v>
       </c>
-      <c r="E24" s="20">
+      <c r="E24" s="18">
         <v>128.9</v>
       </c>
-      <c r="F24" s="20">
+      <c r="F24" s="18">
         <v>99.2</v>
       </c>
-      <c r="G24" s="20">
+      <c r="G24" s="18">
         <v>164.7</v>
       </c>
-      <c r="H24" s="20">
+      <c r="H24" s="18">
         <v>134.4</v>
       </c>
-      <c r="I24" s="21">
+      <c r="I24" s="19">
         <v>94.9</v>
       </c>
-      <c r="J24" s="21">
+      <c r="J24" s="19">
         <v>73</v>
       </c>
-      <c r="K24" s="21">
+      <c r="K24" s="19">
         <v>143.1</v>
       </c>
-      <c r="L24" s="21">
+      <c r="L24" s="19">
         <v>99.5</v>
       </c>
-      <c r="M24" s="21">
+      <c r="M24" s="19">
         <v>92</v>
       </c>
-      <c r="N24" s="21">
+      <c r="N24" s="19">
         <v>109.7</v>
       </c>
-      <c r="O24" s="21">
+      <c r="O24" s="19">
         <v>87</v>
       </c>
-      <c r="P24" s="21">
+      <c r="P24" s="19">
         <v>110.6</v>
       </c>
-      <c r="Q24" s="22">
+      <c r="Q24" s="20">
         <v>110.5</v>
       </c>
-      <c r="R24" s="21">
+      <c r="R24" s="19">
         <v>112.6</v>
       </c>
-      <c r="S24" s="21">
+      <c r="S24" s="19">
         <v>117.8</v>
       </c>
-      <c r="T24" s="21">
+      <c r="T24" s="19">
         <v>121.7</v>
       </c>
-      <c r="U24" s="21">
+      <c r="U24" s="19">
         <v>122.6</v>
       </c>
     </row>
     <row r="25" spans="1:21">
-      <c r="A25" s="27" t="s">
+      <c r="A25" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="B25" s="28"/>
-      <c r="C25" s="29"/>
+      <c r="B25" s="26"/>
+      <c r="C25" s="27"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:T1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.55118110236220474" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C33"/>
+  <dimension ref="A1:D33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E19" sqref="E19"/>
+      <selection activeCell="G14" sqref="G14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="18.5703125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="1" customWidth="1"/>
-    <col min="2" max="16384" width="18.5703125" style="1"/>
+    <col min="2" max="3" width="18.5703125" style="1"/>
+    <col min="4" max="4" width="17.140625" style="1" customWidth="1"/>
+    <col min="5" max="16384" width="18.5703125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
-      <c r="A1" s="12" t="s">
+    <row r="1" spans="1:4">
+      <c r="A1" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="13"/>
-[...3 lines deleted...]
-      <c r="A2" s="30" t="s">
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+    </row>
+    <row r="2" spans="1:4" ht="13.5" thickBot="1">
+      <c r="A2" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="30"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:3" ht="13.5" thickBot="1">
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+    </row>
+    <row r="3" spans="1:4" ht="13.5" thickBot="1">
       <c r="A3" s="10"/>
       <c r="B3" s="5">
         <v>2023</v>
       </c>
       <c r="C3" s="5">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="14" t="s">
+      <c r="D3" s="5">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="31">
+      <c r="B4" s="28">
         <v>115.8</v>
       </c>
-      <c r="C4" s="31">
+      <c r="C4" s="28">
         <v>135.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="19" t="s">
+      <c r="D4" s="28">
+        <v>129.5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="32">
+      <c r="B5" s="29">
         <v>148.4</v>
       </c>
-      <c r="C5" s="32">
+      <c r="C5" s="29">
         <v>111.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="19" t="s">
+      <c r="D5" s="35">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="B6" s="33" t="s">
+      <c r="B6" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="33">
+      <c r="C6" s="30">
         <v>47.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="19" t="s">
+      <c r="D6" s="35">
+        <v>322.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="32">
+      <c r="B7" s="29">
         <v>121.1</v>
       </c>
-      <c r="C7" s="32">
+      <c r="C7" s="29">
         <v>141.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="19" t="s">
+      <c r="D7" s="35">
+        <v>193.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="32">
+      <c r="B8" s="29">
         <v>141.80000000000001</v>
       </c>
-      <c r="C8" s="32">
+      <c r="C8" s="29">
         <v>119.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="19" t="s">
+      <c r="D8" s="35">
+        <v>109.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="32">
+      <c r="B9" s="29">
         <v>117.9</v>
       </c>
-      <c r="C9" s="32">
+      <c r="C9" s="29">
         <v>265.60000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="19" t="s">
+      <c r="D9" s="35">
+        <v>93.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="32">
+      <c r="B10" s="29">
         <v>138.80000000000001</v>
       </c>
-      <c r="C10" s="32">
+      <c r="C10" s="29">
         <v>126.8</v>
       </c>
-    </row>
-    <row r="11" spans="1:3">
+      <c r="D10" s="35">
+        <v>121.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
       <c r="A11" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="32">
+      <c r="B11" s="29">
         <v>89.5</v>
       </c>
-      <c r="C11" s="32">
+      <c r="C11" s="29">
         <v>144.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="19" t="s">
+      <c r="D11" s="35">
+        <v>112.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B12" s="32">
+      <c r="B12" s="29">
         <v>83.4</v>
       </c>
-      <c r="C12" s="32">
+      <c r="C12" s="29">
         <v>108.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="19" t="s">
+      <c r="D12" s="35">
+        <v>111.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="32">
+      <c r="B13" s="29">
         <v>142.80000000000001</v>
       </c>
-      <c r="C13" s="32">
+      <c r="C13" s="29">
         <v>124.5</v>
       </c>
-    </row>
-    <row r="14" spans="1:3">
+      <c r="D13" s="35">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
       <c r="A14" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="32">
+      <c r="B14" s="29">
         <v>107.4</v>
       </c>
-      <c r="C14" s="21">
+      <c r="C14" s="19">
         <v>104</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="19" t="s">
+      <c r="D14" s="35">
+        <v>136.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B15" s="32">
+      <c r="B15" s="29">
         <v>109.3</v>
       </c>
-      <c r="C15" s="32">
+      <c r="C15" s="29">
         <v>183.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="27"/>
+      <c r="D15" s="35">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="25"/>
     </row>
     <row r="17" spans="1:1">
-      <c r="A17" s="34"/>
+      <c r="A17" s="31"/>
     </row>
     <row r="18" spans="1:1">
-      <c r="A18" s="34"/>
+      <c r="A18" s="31"/>
     </row>
     <row r="19" spans="1:1">
-      <c r="A19" s="34"/>
+      <c r="A19" s="31"/>
     </row>
     <row r="20" spans="1:1">
-      <c r="A20" s="34"/>
+      <c r="A20" s="31"/>
     </row>
     <row r="21" spans="1:1">
-      <c r="A21" s="34"/>
+      <c r="A21" s="31"/>
     </row>
     <row r="22" spans="1:1">
-      <c r="A22" s="34"/>
+      <c r="A22" s="31"/>
     </row>
     <row r="23" spans="1:1">
-      <c r="A23" s="34"/>
+      <c r="A23" s="31"/>
     </row>
     <row r="24" spans="1:1">
-      <c r="A24" s="34"/>
+      <c r="A24" s="31"/>
     </row>
     <row r="25" spans="1:1">
-      <c r="A25" s="34"/>
+      <c r="A25" s="31"/>
     </row>
     <row r="26" spans="1:1">
-      <c r="A26" s="35"/>
+      <c r="A26" s="32"/>
     </row>
     <row r="27" spans="1:1">
-      <c r="A27" s="35"/>
+      <c r="A27" s="32"/>
     </row>
     <row r="28" spans="1:1">
-      <c r="A28" s="35"/>
+      <c r="A28" s="32"/>
     </row>
     <row r="29" spans="1:1">
-      <c r="A29" s="36"/>
+      <c r="A29" s="33"/>
     </row>
     <row r="30" spans="1:1">
-      <c r="A30" s="35"/>
+      <c r="A30" s="32"/>
     </row>
     <row r="31" spans="1:1">
-      <c r="A31" s="35"/>
+      <c r="A31" s="32"/>
     </row>
     <row r="32" spans="1:1">
-      <c r="A32" s="37"/>
+      <c r="A32" s="34"/>
     </row>
     <row r="33" spans="1:1">
-      <c r="A33" s="37"/>
+      <c r="A33" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
-    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>