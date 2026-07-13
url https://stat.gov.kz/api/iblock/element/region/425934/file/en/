--- v0 (2026-04-15)
+++ v1 (2026-07-13)
@@ -4,61 +4,61 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="4230" windowWidth="28860" windowHeight="4245"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="61">
   <si>
     <t>2003 year</t>
   </si>
   <si>
     <t>2004 year</t>
   </si>
   <si>
     <t>2005 year</t>
   </si>
   <si>
     <t>2006 year</t>
   </si>
   <si>
     <t>2007 year</t>
   </si>
   <si>
     <t>2008 year</t>
   </si>
   <si>
     <t>2009 year</t>
   </si>
   <si>
     <t>2010 year</t>
   </si>
   <si>
@@ -188,50 +188,59 @@
     <t>*as a percentage of the previous year with the division of the Zhetysu region</t>
   </si>
   <si>
     <t>3,1 times</t>
   </si>
   <si>
     <t>3 times</t>
   </si>
   <si>
     <t>2,2 times</t>
   </si>
   <si>
     <t>2,3 times</t>
   </si>
   <si>
     <t>2,1 times</t>
   </si>
   <si>
     <t>6,6 times</t>
   </si>
   <si>
     <t>в 4,5 times</t>
   </si>
   <si>
     <t>в 2 times</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>2025 year</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 3 times</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -355,51 +364,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -457,79 +466,87 @@
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -804,160 +821,164 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AS48"/>
+  <dimension ref="A1:AT48"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="V1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="A4" sqref="A4"/>
+      <pane xSplit="1" topLeftCell="AP1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AW13" sqref="AW13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="39.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.28515625" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" style="3" customWidth="1"/>
     <col min="6" max="6" width="10.42578125" style="3" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="5" customWidth="1"/>
     <col min="8" max="9" width="10.28515625" style="5" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="5" customWidth="1"/>
     <col min="11" max="11" width="10.140625" style="5" customWidth="1"/>
     <col min="12" max="12" width="11.7109375" style="5" customWidth="1"/>
     <col min="13" max="13" width="11.140625" style="3" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" style="3" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="3" customWidth="1"/>
     <col min="16" max="17" width="11.140625" style="3" customWidth="1"/>
     <col min="18" max="18" width="11.28515625" style="3" customWidth="1"/>
     <col min="19" max="19" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.5703125" style="3" customWidth="1"/>
     <col min="21" max="21" width="10.140625" style="3" customWidth="1"/>
     <col min="22" max="22" width="11.140625" style="3" customWidth="1"/>
     <col min="23" max="23" width="10.140625" style="3" customWidth="1"/>
     <col min="24" max="24" width="11" style="3" customWidth="1"/>
     <col min="25" max="25" width="10.5703125" style="3" customWidth="1"/>
     <col min="26" max="26" width="10.85546875" style="3" customWidth="1"/>
     <col min="27" max="27" width="12.140625" style="3" customWidth="1"/>
     <col min="28" max="28" width="11.42578125" style="3" customWidth="1"/>
     <col min="29" max="29" width="10.7109375" style="3" customWidth="1"/>
     <col min="30" max="30" width="11.85546875" style="3" customWidth="1"/>
     <col min="31" max="32" width="12.140625" style="3" customWidth="1"/>
     <col min="33" max="33" width="11.28515625" style="3" customWidth="1"/>
     <col min="34" max="34" width="9.140625" style="3"/>
     <col min="35" max="35" width="11.28515625" style="3" customWidth="1"/>
     <col min="36" max="36" width="9.140625" style="3"/>
     <col min="37" max="37" width="11.5703125" style="3" customWidth="1"/>
     <col min="38" max="38" width="9.140625" style="3"/>
     <col min="39" max="39" width="11.28515625" style="3" customWidth="1"/>
     <col min="40" max="40" width="9.140625" style="3"/>
     <col min="41" max="41" width="11" style="3" customWidth="1"/>
     <col min="42" max="42" width="9.140625" style="3"/>
     <col min="43" max="43" width="11.140625" style="3" customWidth="1"/>
-    <col min="44" max="16384" width="9.140625" style="3"/>
+    <col min="44" max="44" width="9.140625" style="3"/>
+    <col min="45" max="45" width="10.42578125" style="3" customWidth="1"/>
+    <col min="46" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45" ht="15" customHeight="1">
+    <row r="1" spans="1:46" ht="15" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
       <c r="AA1" s="2"/>
       <c r="AB1" s="2"/>
       <c r="AC1" s="2"/>
       <c r="AD1" s="2"/>
-    </row>
-    <row r="2" spans="1:45" ht="12" customHeight="1">
+      <c r="AS1" s="57"/>
+      <c r="AT1" s="57"/>
+    </row>
+    <row r="2" spans="1:46" ht="12" customHeight="1">
       <c r="A2" s="10"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="T2" s="11"/>
       <c r="U2" s="11"/>
       <c r="AB2" s="11"/>
       <c r="AF2" s="11"/>
       <c r="AN2" s="12"/>
-      <c r="AR2" s="3" t="s">
+      <c r="AT2" s="3" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="3" spans="1:45" ht="38.25" customHeight="1">
+    <row r="3" spans="1:46" ht="38.25" customHeight="1">
       <c r="A3" s="13"/>
       <c r="B3" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="14" t="s">
         <v>23</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="14" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="16" t="s">
         <v>3</v>
       </c>
       <c r="H3" s="14" t="s">
         <v>23</v>
       </c>
       <c r="I3" s="14" t="s">
         <v>4</v>
       </c>
@@ -1044,2971 +1065,3108 @@
       </c>
       <c r="AK3" s="15" t="s">
         <v>28</v>
       </c>
       <c r="AL3" s="14" t="s">
         <v>23</v>
       </c>
       <c r="AM3" s="15" t="s">
         <v>29</v>
       </c>
       <c r="AN3" s="14" t="s">
         <v>23</v>
       </c>
       <c r="AO3" s="15" t="s">
         <v>45</v>
       </c>
       <c r="AP3" s="14" t="s">
         <v>23</v>
       </c>
       <c r="AQ3" s="15" t="s">
         <v>46</v>
       </c>
       <c r="AR3" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="AS3" s="43"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:45">
+      <c r="AS3" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="AT3" s="42" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="4" spans="1:46">
       <c r="A4" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="19">
         <v>49020</v>
       </c>
       <c r="C4" s="19">
         <v>56687</v>
       </c>
-      <c r="D4" s="44">
+      <c r="D4" s="43">
         <v>111.51451771992382</v>
       </c>
       <c r="E4" s="19">
         <v>99501</v>
       </c>
-      <c r="F4" s="44">
+      <c r="F4" s="43">
         <v>165.43545407759964</v>
       </c>
       <c r="G4" s="19">
         <v>112414</v>
       </c>
-      <c r="H4" s="44">
+      <c r="H4" s="43">
         <v>108.52810664505027</v>
       </c>
       <c r="I4" s="19">
         <v>142636</v>
       </c>
-      <c r="J4" s="44">
+      <c r="J4" s="43">
         <v>120.38382518617055</v>
       </c>
       <c r="K4" s="19">
         <v>236717</v>
       </c>
-      <c r="L4" s="44">
+      <c r="L4" s="43">
         <v>153.8079742622302</v>
       </c>
       <c r="M4" s="19">
         <v>314673</v>
       </c>
-      <c r="N4" s="44">
+      <c r="N4" s="43">
         <v>125.3</v>
       </c>
       <c r="O4" s="19">
         <v>306605</v>
       </c>
-      <c r="P4" s="44">
+      <c r="P4" s="43">
         <v>92.4</v>
       </c>
       <c r="Q4" s="19">
         <v>372942</v>
       </c>
-      <c r="R4" s="44">
+      <c r="R4" s="43">
         <v>114.9</v>
       </c>
       <c r="S4" s="19">
         <v>383786</v>
       </c>
-      <c r="T4" s="44">
+      <c r="T4" s="43">
         <v>97.8</v>
       </c>
       <c r="U4" s="19">
         <v>431364</v>
       </c>
-      <c r="V4" s="44">
+      <c r="V4" s="43">
         <v>107.9</v>
       </c>
       <c r="W4" s="19">
         <v>453209</v>
       </c>
-      <c r="X4" s="44">
+      <c r="X4" s="43">
         <v>109.1</v>
       </c>
       <c r="Y4" s="19">
         <v>490619</v>
       </c>
-      <c r="Z4" s="44">
+      <c r="Z4" s="43">
         <v>105.4</v>
       </c>
       <c r="AA4" s="19">
         <v>528883</v>
       </c>
-      <c r="AB4" s="44">
+      <c r="AB4" s="43">
         <v>101.7</v>
       </c>
       <c r="AC4" s="19">
         <v>524217</v>
       </c>
-      <c r="AD4" s="44">
+      <c r="AD4" s="43">
         <v>92.8</v>
       </c>
       <c r="AE4" s="19">
         <v>578720</v>
       </c>
-      <c r="AF4" s="44">
+      <c r="AF4" s="43">
         <v>103.8</v>
       </c>
       <c r="AG4" s="19">
         <v>647330.71799999999</v>
       </c>
-      <c r="AH4" s="44">
+      <c r="AH4" s="43">
         <v>108.1</v>
       </c>
       <c r="AI4" s="19">
         <v>682407.15599999996</v>
       </c>
-      <c r="AJ4" s="44">
+      <c r="AJ4" s="43">
         <v>104.4</v>
       </c>
       <c r="AK4" s="19">
         <v>733425.67099999997</v>
       </c>
       <c r="AL4" s="20">
         <v>102.8</v>
       </c>
       <c r="AM4" s="19">
         <v>613940</v>
       </c>
       <c r="AN4" s="20">
         <v>115.3</v>
       </c>
       <c r="AO4" s="19">
         <v>737743</v>
       </c>
       <c r="AP4" s="20">
         <v>115.8</v>
       </c>
-      <c r="AQ4" s="51">
+      <c r="AQ4" s="50">
         <v>1017661.274</v>
       </c>
       <c r="AR4" s="39">
         <v>135.9</v>
       </c>
-    </row>
-    <row r="5" spans="1:45">
+      <c r="AS4" s="50">
+        <v>1356483.2660000001</v>
+      </c>
+      <c r="AT4" s="39">
+        <v>129.5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:46">
       <c r="A5" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B5" s="23"/>
       <c r="C5" s="23"/>
       <c r="D5" s="5"/>
       <c r="E5" s="23"/>
       <c r="G5" s="24"/>
       <c r="H5" s="25"/>
       <c r="I5" s="24"/>
       <c r="J5" s="25"/>
       <c r="K5" s="24"/>
       <c r="L5" s="25"/>
       <c r="M5" s="6"/>
       <c r="N5" s="26"/>
       <c r="O5" s="27"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="27"/>
       <c r="R5" s="23"/>
       <c r="S5" s="24"/>
       <c r="T5" s="23"/>
       <c r="U5" s="24"/>
       <c r="V5" s="23"/>
       <c r="Y5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="28"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="28"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="7"/>
       <c r="AI5" s="6"/>
       <c r="AJ5" s="28"/>
       <c r="AK5" s="6"/>
       <c r="AL5" s="29"/>
       <c r="AM5" s="6"/>
       <c r="AN5" s="29"/>
       <c r="AO5" s="6"/>
       <c r="AP5" s="30"/>
       <c r="AQ5" s="40"/>
       <c r="AR5" s="41"/>
-    </row>
-    <row r="6" spans="1:45">
+      <c r="AS5" s="53" t="s">
+        <v>58</v>
+      </c>
+      <c r="AT5" s="21" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="6" spans="1:46">
       <c r="A6" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="23">
         <v>2904.2710000000002</v>
       </c>
       <c r="C6" s="23">
         <v>5646.607</v>
       </c>
-      <c r="D6" s="45">
+      <c r="D6" s="44">
         <v>187.48721911494863</v>
       </c>
       <c r="E6" s="23">
         <v>6525.1049999999996</v>
       </c>
-      <c r="F6" s="45">
+      <c r="F6" s="44">
         <v>108.91421321125949</v>
       </c>
       <c r="G6" s="24">
         <v>5096.6689999999999</v>
       </c>
-      <c r="H6" s="45">
+      <c r="H6" s="44">
         <v>75.032288964067831</v>
       </c>
       <c r="I6" s="24">
         <v>5150.9179999999997</v>
       </c>
-      <c r="J6" s="45">
+      <c r="J6" s="44">
         <v>95.88652854113279</v>
       </c>
       <c r="K6" s="24">
         <v>3830.55</v>
       </c>
-      <c r="L6" s="45">
+      <c r="L6" s="44">
         <v>68.921552981544878</v>
       </c>
       <c r="M6" s="6">
         <v>5411</v>
       </c>
       <c r="N6" s="7">
         <v>159.4</v>
       </c>
       <c r="O6" s="6">
         <v>6901</v>
       </c>
       <c r="P6" s="7">
         <v>120.9</v>
       </c>
       <c r="Q6" s="6">
         <v>5194</v>
       </c>
       <c r="R6" s="7">
         <v>71.099999999999994</v>
       </c>
       <c r="S6" s="6">
         <v>12044</v>
       </c>
       <c r="T6" s="7">
         <v>220.4</v>
       </c>
       <c r="U6" s="31">
         <v>13163</v>
       </c>
       <c r="V6" s="7">
         <v>104.9</v>
       </c>
       <c r="W6" s="6">
         <v>19064.507000000001</v>
       </c>
       <c r="X6" s="7">
         <v>166.5</v>
       </c>
       <c r="Y6" s="6">
         <v>16951.771000000001</v>
       </c>
-      <c r="Z6" s="52">
+      <c r="Z6" s="51">
         <v>86.6</v>
       </c>
       <c r="AA6" s="6">
         <v>29243.429</v>
       </c>
-      <c r="AB6" s="52">
+      <c r="AB6" s="51">
         <v>111.2</v>
       </c>
-      <c r="AC6" s="53">
+      <c r="AC6" s="52">
         <v>43146</v>
       </c>
-      <c r="AD6" s="52">
+      <c r="AD6" s="51">
         <v>138.1</v>
       </c>
-      <c r="AE6" s="53">
+      <c r="AE6" s="52">
         <v>46744</v>
       </c>
-      <c r="AF6" s="52">
+      <c r="AF6" s="51">
         <v>101.8</v>
       </c>
-      <c r="AG6" s="53">
+      <c r="AG6" s="52">
         <v>54152</v>
       </c>
-      <c r="AH6" s="52">
+      <c r="AH6" s="51">
         <v>111.9</v>
       </c>
-      <c r="AI6" s="53">
+      <c r="AI6" s="52">
         <v>53990</v>
       </c>
-      <c r="AJ6" s="52">
+      <c r="AJ6" s="51">
         <v>98.7</v>
       </c>
-      <c r="AK6" s="53">
+      <c r="AK6" s="52">
         <v>58220</v>
       </c>
       <c r="AL6" s="28">
         <v>103.2</v>
       </c>
-      <c r="AM6" s="53">
+      <c r="AM6" s="52">
         <v>48454.966999999997</v>
       </c>
       <c r="AN6" s="28">
         <v>113.9</v>
       </c>
-      <c r="AO6" s="53">
+      <c r="AO6" s="52">
         <v>60027.618000000002</v>
       </c>
       <c r="AP6" s="28">
         <v>119.3</v>
       </c>
-      <c r="AQ6" s="54">
+      <c r="AQ6" s="53">
         <v>28884.834999999999</v>
       </c>
       <c r="AR6" s="21">
         <v>47.4</v>
       </c>
-    </row>
-    <row r="7" spans="1:45">
+      <c r="AS6" s="53">
+        <v>43599.589</v>
+      </c>
+      <c r="AT6" s="21">
+        <v>146.69999999999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:46">
       <c r="A7" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="23">
         <v>19777.506000000001</v>
       </c>
       <c r="C7" s="23">
         <v>17353.595000000001</v>
       </c>
-      <c r="D7" s="45">
+      <c r="D7" s="44">
         <v>84.613405794984587</v>
       </c>
       <c r="E7" s="23">
         <v>24986.519</v>
       </c>
-      <c r="F7" s="45">
+      <c r="F7" s="44">
         <v>135.70658288545323</v>
       </c>
       <c r="G7" s="24">
         <v>34300.387000000002</v>
       </c>
-      <c r="H7" s="45">
+      <c r="H7" s="44">
         <v>131.86894570576749</v>
       </c>
       <c r="I7" s="24">
         <v>52902.701000000001</v>
       </c>
-      <c r="J7" s="45">
+      <c r="J7" s="44">
         <v>146.33163159144218</v>
       </c>
       <c r="K7" s="24">
         <v>49395.510999999999</v>
       </c>
-      <c r="L7" s="45">
+      <c r="L7" s="44">
         <v>86.534281484943875</v>
       </c>
       <c r="M7" s="6">
         <v>44535</v>
       </c>
       <c r="N7" s="7">
         <v>86.2</v>
       </c>
       <c r="O7" s="6">
         <v>77808</v>
       </c>
       <c r="P7" s="7">
         <v>165.6</v>
       </c>
       <c r="Q7" s="6">
         <v>95137</v>
       </c>
       <c r="R7" s="7">
         <v>115.5</v>
       </c>
       <c r="S7" s="6">
         <v>123547</v>
       </c>
       <c r="T7" s="7">
         <v>123.4</v>
       </c>
       <c r="U7" s="31">
         <v>89202</v>
       </c>
       <c r="V7" s="7">
         <v>69.3</v>
       </c>
       <c r="W7" s="6">
         <v>102990.51</v>
       </c>
       <c r="X7" s="7">
         <v>121.8</v>
       </c>
       <c r="Y7" s="6">
         <v>91157.312999999995</v>
       </c>
-      <c r="Z7" s="52">
+      <c r="Z7" s="51">
         <v>86.2</v>
       </c>
       <c r="AA7" s="6">
         <v>105768.989</v>
       </c>
-      <c r="AB7" s="52">
+      <c r="AB7" s="51">
         <v>32</v>
       </c>
-      <c r="AC7" s="53">
+      <c r="AC7" s="52">
         <v>170543</v>
       </c>
-      <c r="AD7" s="52">
+      <c r="AD7" s="51">
         <v>151</v>
       </c>
-      <c r="AE7" s="53">
+      <c r="AE7" s="52">
         <v>168853</v>
       </c>
-      <c r="AF7" s="52">
+      <c r="AF7" s="51">
         <v>93.1</v>
       </c>
-      <c r="AG7" s="53">
+      <c r="AG7" s="52">
         <v>202971</v>
       </c>
-      <c r="AH7" s="52">
+      <c r="AH7" s="51">
         <v>116.1</v>
       </c>
-      <c r="AI7" s="53">
+      <c r="AI7" s="52">
         <v>194795</v>
       </c>
-      <c r="AJ7" s="52">
+      <c r="AJ7" s="51">
         <v>95</v>
       </c>
-      <c r="AK7" s="53">
+      <c r="AK7" s="52">
         <v>178803</v>
       </c>
       <c r="AL7" s="28">
         <v>87.8</v>
       </c>
-      <c r="AM7" s="53">
+      <c r="AM7" s="52">
         <v>144312.71100000001</v>
       </c>
       <c r="AN7" s="28">
         <v>119.5</v>
       </c>
-      <c r="AO7" s="53">
+      <c r="AO7" s="52">
         <v>257570.74400000001</v>
       </c>
       <c r="AP7" s="28">
         <v>171.9</v>
       </c>
-      <c r="AQ7" s="54">
+      <c r="AQ7" s="53">
         <v>294316.80499999999</v>
       </c>
       <c r="AR7" s="21">
         <v>112.6</v>
       </c>
-    </row>
-    <row r="8" spans="1:45">
+      <c r="AS7" s="53">
+        <v>481783.07400000002</v>
+      </c>
+      <c r="AT7" s="21">
+        <v>159.1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:46">
       <c r="A8" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="23">
         <v>841.52099999999996</v>
       </c>
       <c r="C8" s="23">
         <v>838.29</v>
       </c>
-      <c r="D8" s="45">
+      <c r="D8" s="44">
         <v>96.061766983924443</v>
       </c>
       <c r="E8" s="23">
         <v>459.71499999999997</v>
       </c>
-      <c r="F8" s="45">
+      <c r="F8" s="44">
         <v>51.686723822874967</v>
       </c>
       <c r="G8" s="24">
         <v>2203.998</v>
       </c>
-      <c r="H8" s="45">
+      <c r="H8" s="44">
         <v>460.54470347356232</v>
       </c>
       <c r="I8" s="24">
         <v>2378.6190000000001</v>
       </c>
-      <c r="J8" s="45">
+      <c r="J8" s="44">
         <v>102.3936623104792</v>
       </c>
       <c r="K8" s="24">
         <v>1677.854</v>
       </c>
-      <c r="L8" s="45">
+      <c r="L8" s="44">
         <v>65.374418562053592</v>
       </c>
       <c r="M8" s="6">
         <v>683</v>
       </c>
-      <c r="N8" s="45">
+      <c r="N8" s="44">
         <v>38.5</v>
       </c>
       <c r="O8" s="6">
         <v>384</v>
       </c>
-      <c r="P8" s="45">
+      <c r="P8" s="44">
         <v>53.1</v>
       </c>
       <c r="Q8" s="6">
         <v>1542</v>
       </c>
-      <c r="R8" s="45">
+      <c r="R8" s="44">
         <v>379.4</v>
       </c>
       <c r="S8" s="6">
         <v>711</v>
       </c>
-      <c r="T8" s="45">
+      <c r="T8" s="44">
         <v>43.9</v>
       </c>
       <c r="U8" s="31">
         <v>1038</v>
       </c>
-      <c r="V8" s="45">
+      <c r="V8" s="44">
         <v>140</v>
       </c>
       <c r="W8" s="6">
         <v>2427.3119999999999</v>
       </c>
       <c r="X8" s="7">
         <v>226.5</v>
       </c>
       <c r="Y8" s="6">
         <v>3047.7359999999999</v>
       </c>
-      <c r="Z8" s="52">
+      <c r="Z8" s="51">
         <v>122.3</v>
       </c>
       <c r="AA8" s="6">
         <v>1017.967</v>
       </c>
-      <c r="AB8" s="52">
+      <c r="AB8" s="51">
         <v>135.19999999999999</v>
       </c>
-      <c r="AC8" s="53">
+      <c r="AC8" s="52">
         <v>765</v>
       </c>
-      <c r="AD8" s="52">
+      <c r="AD8" s="51">
         <v>70.400000000000006</v>
       </c>
-      <c r="AE8" s="53">
+      <c r="AE8" s="52">
         <v>2543</v>
       </c>
-      <c r="AF8" s="52" t="s">
+      <c r="AF8" s="51" t="s">
         <v>50</v>
       </c>
-      <c r="AG8" s="53">
+      <c r="AG8" s="52">
         <v>8836</v>
       </c>
-      <c r="AH8" s="52">
+      <c r="AH8" s="51">
         <v>335.7</v>
       </c>
-      <c r="AI8" s="53">
+      <c r="AI8" s="52">
         <v>6932</v>
       </c>
-      <c r="AJ8" s="52">
+      <c r="AJ8" s="51">
         <v>77.7</v>
       </c>
-      <c r="AK8" s="53">
+      <c r="AK8" s="52">
         <v>6320</v>
       </c>
       <c r="AL8" s="28">
         <v>87.2</v>
       </c>
-      <c r="AM8" s="53">
+      <c r="AM8" s="52">
         <v>2704.7310000000002</v>
       </c>
       <c r="AN8" s="28">
         <v>55.3</v>
       </c>
-      <c r="AO8" s="53">
+      <c r="AO8" s="52">
         <v>54553.434000000001</v>
       </c>
       <c r="AP8" s="28">
         <v>1943.1</v>
       </c>
-      <c r="AQ8" s="54">
+      <c r="AQ8" s="53">
         <v>23886.815999999999</v>
       </c>
       <c r="AR8" s="21">
         <v>43.1</v>
       </c>
-    </row>
-    <row r="9" spans="1:45">
+      <c r="AS8" s="53">
+        <v>25138.565999999999</v>
+      </c>
+      <c r="AT8" s="21">
+        <v>102.3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:46">
       <c r="A9" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="23">
         <v>16740.923999999999</v>
       </c>
       <c r="C9" s="23">
         <v>13435.616</v>
       </c>
-      <c r="D9" s="45">
+      <c r="D9" s="44">
         <v>77.392593706999975</v>
       </c>
       <c r="E9" s="23">
         <v>22168.773000000001</v>
       </c>
-      <c r="F9" s="45">
+      <c r="F9" s="44">
         <v>155.51371265142919</v>
       </c>
       <c r="G9" s="24">
         <v>27692.111000000001</v>
       </c>
-      <c r="H9" s="45">
+      <c r="H9" s="44">
         <v>119.99514582495355</v>
       </c>
       <c r="I9" s="24">
         <v>41616.373</v>
       </c>
-      <c r="J9" s="45">
+      <c r="J9" s="44">
         <v>142.58293583210397</v>
       </c>
       <c r="K9" s="24">
         <v>35635.434999999998</v>
       </c>
-      <c r="L9" s="45">
+      <c r="L9" s="44">
         <v>79.359037618983734</v>
       </c>
       <c r="M9" s="6">
         <v>22867</v>
       </c>
       <c r="N9" s="7">
         <v>61.4</v>
       </c>
       <c r="O9" s="6">
         <v>29226</v>
       </c>
       <c r="P9" s="7">
         <v>121.2</v>
       </c>
       <c r="Q9" s="6">
         <v>19083</v>
       </c>
       <c r="R9" s="7">
         <v>61.7</v>
       </c>
       <c r="S9" s="6">
         <v>34298</v>
       </c>
       <c r="T9" s="7">
         <v>170.8</v>
       </c>
       <c r="U9" s="31">
         <v>34783</v>
       </c>
       <c r="V9" s="7">
         <v>97.3</v>
       </c>
       <c r="W9" s="6">
         <v>38651.766000000003</v>
       </c>
       <c r="X9" s="7">
         <v>115.3</v>
       </c>
       <c r="Y9" s="6">
         <v>31495.267</v>
       </c>
-      <c r="Z9" s="52">
+      <c r="Z9" s="51">
         <v>79.3</v>
       </c>
       <c r="AA9" s="6">
         <v>44396.726999999999</v>
       </c>
-      <c r="AB9" s="52">
+      <c r="AB9" s="51">
         <v>112.6</v>
       </c>
-      <c r="AC9" s="53">
+      <c r="AC9" s="52">
         <v>75099</v>
       </c>
-      <c r="AD9" s="52">
+      <c r="AD9" s="51">
         <v>158.4</v>
       </c>
-      <c r="AE9" s="53">
+      <c r="AE9" s="52">
         <v>81521</v>
       </c>
-      <c r="AF9" s="52">
+      <c r="AF9" s="51">
         <v>102</v>
       </c>
-      <c r="AG9" s="53">
+      <c r="AG9" s="52">
         <v>107388</v>
       </c>
-      <c r="AH9" s="52">
+      <c r="AH9" s="51">
         <v>127.3</v>
       </c>
-      <c r="AI9" s="53">
+      <c r="AI9" s="52">
         <v>69462</v>
       </c>
-      <c r="AJ9" s="52">
+      <c r="AJ9" s="51">
         <v>64</v>
       </c>
-      <c r="AK9" s="53">
+      <c r="AK9" s="52">
         <v>79431</v>
       </c>
       <c r="AL9" s="28">
         <v>109.4</v>
       </c>
-      <c r="AM9" s="53">
+      <c r="AM9" s="52">
         <v>62840.731</v>
       </c>
       <c r="AN9" s="28">
         <v>100.9</v>
       </c>
-      <c r="AO9" s="53">
+      <c r="AO9" s="52">
         <v>138003.698</v>
       </c>
       <c r="AP9" s="28">
         <v>211.6</v>
       </c>
-      <c r="AQ9" s="54">
+      <c r="AQ9" s="53">
         <v>191520.15299999999</v>
       </c>
       <c r="AR9" s="21">
         <v>136.69999999999999</v>
       </c>
-    </row>
-    <row r="10" spans="1:45" ht="25.5">
+      <c r="AS9" s="53">
+        <v>284411.71999999997</v>
+      </c>
+      <c r="AT9" s="21">
+        <v>144.30000000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:46" ht="25.5">
       <c r="A10" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="23">
         <v>1931.6659999999999</v>
       </c>
       <c r="C10" s="23">
         <v>1992.318</v>
       </c>
-      <c r="D10" s="45">
+      <c r="D10" s="44">
         <v>99.459865274699879</v>
       </c>
       <c r="E10" s="23">
         <v>480.00900000000001</v>
       </c>
-      <c r="F10" s="45">
+      <c r="F10" s="44">
         <v>22.707814494928371</v>
       </c>
       <c r="G10" s="24">
         <v>2056.0639999999999</v>
       </c>
-      <c r="H10" s="45">
+      <c r="H10" s="44">
         <v>411.46842969957203</v>
       </c>
       <c r="I10" s="24">
         <v>5853.8980000000001</v>
       </c>
-      <c r="J10" s="45">
+      <c r="J10" s="44">
         <v>270.12694751725326</v>
       </c>
       <c r="K10" s="24">
         <v>7505.4780000000001</v>
       </c>
-      <c r="L10" s="45">
+      <c r="L10" s="44">
         <v>118.82607739207739</v>
       </c>
       <c r="M10" s="6">
         <v>12778</v>
       </c>
       <c r="N10" s="7">
         <v>162.9</v>
       </c>
       <c r="O10" s="6">
         <v>38655</v>
       </c>
       <c r="P10" s="7">
         <v>286.8</v>
       </c>
       <c r="Q10" s="6">
         <v>60570</v>
       </c>
       <c r="R10" s="7">
         <v>148</v>
       </c>
       <c r="S10" s="6">
         <v>60980</v>
       </c>
       <c r="T10" s="7">
         <v>95.7</v>
       </c>
       <c r="U10" s="31">
         <v>40926</v>
       </c>
       <c r="V10" s="7">
         <v>64.400000000000006</v>
       </c>
       <c r="W10" s="6">
         <v>39591.834999999999</v>
       </c>
       <c r="X10" s="7">
         <v>107</v>
       </c>
       <c r="Y10" s="6">
         <v>36181.428999999996</v>
       </c>
-      <c r="Z10" s="52">
+      <c r="Z10" s="51">
         <v>89</v>
       </c>
       <c r="AA10" s="6">
         <v>42488.603999999999</v>
       </c>
-      <c r="AB10" s="52">
+      <c r="AB10" s="51">
         <v>83.8</v>
       </c>
-      <c r="AC10" s="53">
+      <c r="AC10" s="52">
         <v>74327</v>
       </c>
-      <c r="AD10" s="52">
+      <c r="AD10" s="51">
         <v>163.80000000000001</v>
       </c>
-      <c r="AE10" s="53">
+      <c r="AE10" s="52">
         <v>56273</v>
       </c>
-      <c r="AF10" s="52">
+      <c r="AF10" s="51">
         <v>71.2</v>
       </c>
-      <c r="AG10" s="53">
+      <c r="AG10" s="52">
         <v>60105</v>
       </c>
-      <c r="AH10" s="52">
+      <c r="AH10" s="51">
         <v>103.2</v>
       </c>
-      <c r="AI10" s="53">
+      <c r="AI10" s="52">
         <v>76645</v>
       </c>
-      <c r="AJ10" s="52">
+      <c r="AJ10" s="51">
         <v>126.3</v>
       </c>
-      <c r="AK10" s="53">
+      <c r="AK10" s="52">
         <v>51407</v>
       </c>
       <c r="AL10" s="28">
         <v>64.2</v>
       </c>
-      <c r="AM10" s="53">
+      <c r="AM10" s="52">
         <v>51834.332000000002</v>
       </c>
       <c r="AN10" s="28">
         <v>153.1</v>
       </c>
-      <c r="AO10" s="53">
+      <c r="AO10" s="52">
         <v>21384.261999999999</v>
       </c>
       <c r="AP10" s="28">
         <v>39.700000000000003</v>
       </c>
-      <c r="AQ10" s="54">
+      <c r="AQ10" s="53">
         <v>38737.652999999998</v>
       </c>
       <c r="AR10" s="21">
         <v>178.5</v>
       </c>
-    </row>
-    <row r="11" spans="1:45" ht="38.25">
+      <c r="AS10" s="53">
+        <v>118472.144</v>
+      </c>
+      <c r="AT10" s="21">
+        <v>297.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:46" ht="38.25">
       <c r="A11" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="23">
         <v>263.39499999999998</v>
       </c>
       <c r="C11" s="23">
         <v>1087.3710000000001</v>
       </c>
-      <c r="D11" s="45">
+      <c r="D11" s="44">
         <v>398.09934527679093</v>
       </c>
       <c r="E11" s="23">
         <v>1878.0219999999999</v>
       </c>
-      <c r="F11" s="45">
+      <c r="F11" s="44">
         <v>162.7824367550337</v>
       </c>
       <c r="G11" s="24">
         <v>2348.2139999999999</v>
       </c>
-      <c r="H11" s="45">
+      <c r="H11" s="44">
         <v>120.11196389756041</v>
       </c>
       <c r="I11" s="24">
         <v>3053.8110000000001</v>
       </c>
-      <c r="J11" s="45">
+      <c r="J11" s="44">
         <v>123.38542781633505</v>
       </c>
       <c r="K11" s="24">
         <v>4576.7439999999997</v>
       </c>
-      <c r="L11" s="45">
+      <c r="L11" s="44">
         <v>138.89704971138735</v>
       </c>
       <c r="M11" s="6">
         <v>8207</v>
       </c>
       <c r="N11" s="7">
         <v>172.5</v>
       </c>
       <c r="O11" s="6">
         <v>9543</v>
       </c>
       <c r="P11" s="7">
         <v>110.2</v>
       </c>
       <c r="Q11" s="6">
         <v>13942</v>
       </c>
       <c r="R11" s="7">
         <v>138</v>
       </c>
       <c r="S11" s="6">
         <v>27558</v>
       </c>
       <c r="T11" s="7">
         <v>187.9</v>
       </c>
       <c r="U11" s="31">
         <v>12455</v>
       </c>
       <c r="V11" s="7">
         <v>43.4</v>
       </c>
       <c r="W11" s="6">
         <v>22319.597000000002</v>
       </c>
       <c r="X11" s="7">
         <v>172.4</v>
       </c>
       <c r="Y11" s="6">
         <v>20432.881000000001</v>
       </c>
-      <c r="Z11" s="52">
+      <c r="Z11" s="51">
         <v>89.1</v>
       </c>
       <c r="AA11" s="6">
         <v>17865.690999999999</v>
       </c>
-      <c r="AB11" s="52">
+      <c r="AB11" s="51">
         <v>106.6</v>
       </c>
-      <c r="AC11" s="53">
+      <c r="AC11" s="52">
         <v>20352</v>
       </c>
-      <c r="AD11" s="52">
+      <c r="AD11" s="51">
         <v>106.7</v>
       </c>
-      <c r="AE11" s="53">
+      <c r="AE11" s="52">
         <v>28516</v>
       </c>
-      <c r="AF11" s="52">
+      <c r="AF11" s="51">
         <v>131.69999999999999</v>
       </c>
-      <c r="AG11" s="53">
+      <c r="AG11" s="52">
         <v>26642</v>
       </c>
-      <c r="AH11" s="52">
+      <c r="AH11" s="51">
         <v>90.3</v>
       </c>
-      <c r="AI11" s="53">
+      <c r="AI11" s="52">
         <v>41756</v>
       </c>
-      <c r="AJ11" s="52">
+      <c r="AJ11" s="51">
         <v>155.19999999999999</v>
       </c>
-      <c r="AK11" s="53">
+      <c r="AK11" s="52">
         <v>41645</v>
       </c>
       <c r="AL11" s="28">
         <v>95.4</v>
       </c>
-      <c r="AM11" s="53">
+      <c r="AM11" s="52">
         <v>26932.917000000001</v>
       </c>
       <c r="AN11" s="28">
         <v>136.1</v>
       </c>
-      <c r="AO11" s="53">
+      <c r="AO11" s="52">
         <v>43629.35</v>
       </c>
       <c r="AP11" s="28">
         <v>156.1</v>
       </c>
-      <c r="AQ11" s="54">
+      <c r="AQ11" s="53">
         <v>40172.182999999997</v>
       </c>
       <c r="AR11" s="21">
         <v>90.7</v>
       </c>
-    </row>
-    <row r="12" spans="1:45">
+      <c r="AS11" s="53">
+        <v>53760.644</v>
+      </c>
+      <c r="AT11" s="21">
+        <v>130.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:46">
       <c r="A12" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="23">
         <v>1041.954</v>
       </c>
       <c r="C12" s="23">
         <v>1045.095</v>
       </c>
-      <c r="D12" s="45">
+      <c r="D12" s="44">
         <v>96.722712485290856</v>
       </c>
       <c r="E12" s="23">
         <v>1595.5530000000001</v>
       </c>
-      <c r="F12" s="45">
+      <c r="F12" s="44">
         <v>143.89313709757093</v>
       </c>
       <c r="G12" s="24">
         <v>5440.9690000000001</v>
       </c>
-      <c r="H12" s="45">
+      <c r="H12" s="44">
         <v>327.5776681940248</v>
       </c>
       <c r="I12" s="24">
         <v>3117.4450000000002</v>
       </c>
-      <c r="J12" s="45">
+      <c r="J12" s="44">
         <v>54.360311628035738</v>
       </c>
       <c r="K12" s="24">
         <v>3278.0680000000002</v>
       </c>
-      <c r="L12" s="45">
+      <c r="L12" s="44">
         <v>97.453561097241973</v>
       </c>
       <c r="M12" s="6">
         <v>5385</v>
       </c>
       <c r="N12" s="7">
         <v>157.19999999999999</v>
       </c>
       <c r="O12" s="6">
         <v>5064</v>
       </c>
       <c r="P12" s="7">
         <v>89.1</v>
       </c>
       <c r="Q12" s="6">
         <v>3361</v>
       </c>
       <c r="R12" s="7">
         <v>62.7</v>
       </c>
       <c r="S12" s="6">
         <v>4886</v>
       </c>
       <c r="T12" s="7">
         <v>138.19999999999999</v>
       </c>
       <c r="U12" s="31">
         <v>3187</v>
       </c>
       <c r="V12" s="7">
         <v>62.6</v>
       </c>
       <c r="W12" s="6">
         <v>3673.8969999999999</v>
       </c>
       <c r="X12" s="7">
         <v>114.1</v>
       </c>
       <c r="Y12" s="6">
         <v>8508.5550000000003</v>
       </c>
-      <c r="Z12" s="52">
+      <c r="Z12" s="51">
         <v>225.5</v>
       </c>
       <c r="AA12" s="6">
         <v>9462.8539999999994</v>
       </c>
-      <c r="AB12" s="52">
+      <c r="AB12" s="51">
         <v>67.2</v>
       </c>
-      <c r="AC12" s="53">
+      <c r="AC12" s="52">
         <v>13291</v>
       </c>
-      <c r="AD12" s="52">
+      <c r="AD12" s="51">
         <v>131.5</v>
       </c>
-      <c r="AE12" s="53">
+      <c r="AE12" s="52">
         <v>14335</v>
       </c>
-      <c r="AF12" s="52">
+      <c r="AF12" s="51">
         <v>101.4</v>
       </c>
-      <c r="AG12" s="53">
+      <c r="AG12" s="52">
         <v>16743</v>
       </c>
-      <c r="AH12" s="52">
+      <c r="AH12" s="51">
         <v>112.8</v>
       </c>
-      <c r="AI12" s="53">
+      <c r="AI12" s="52">
         <v>6813</v>
       </c>
-      <c r="AJ12" s="52">
+      <c r="AJ12" s="51">
         <v>40.299999999999997</v>
       </c>
-      <c r="AK12" s="53">
+      <c r="AK12" s="52">
         <v>7930</v>
       </c>
       <c r="AL12" s="28">
         <v>111.4</v>
       </c>
-      <c r="AM12" s="53">
+      <c r="AM12" s="52">
         <v>4662.1570000000002</v>
       </c>
       <c r="AN12" s="28">
         <v>62.4</v>
       </c>
-      <c r="AO12" s="53">
+      <c r="AO12" s="52">
         <v>3728.5619999999999</v>
       </c>
       <c r="AP12" s="28">
         <v>77</v>
       </c>
-      <c r="AQ12" s="54">
+      <c r="AQ12" s="53">
         <v>4674.1620000000003</v>
       </c>
       <c r="AR12" s="21">
         <v>123.5</v>
       </c>
-    </row>
-    <row r="13" spans="1:45" ht="25.5">
+      <c r="AS12" s="53">
+        <v>8873.9220000000005</v>
+      </c>
+      <c r="AT12" s="21">
+        <v>184.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:46" ht="25.5">
       <c r="A13" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="23">
         <v>1602.037</v>
       </c>
       <c r="C13" s="23">
         <v>2688.0410000000002</v>
       </c>
-      <c r="D13" s="45">
+      <c r="D13" s="44">
         <v>161.80226248589378</v>
       </c>
       <c r="E13" s="23">
         <v>4364.58</v>
       </c>
-      <c r="F13" s="45">
+      <c r="F13" s="44">
         <v>153.03514724501105</v>
       </c>
       <c r="G13" s="24">
         <v>5847.51</v>
       </c>
-      <c r="H13" s="45">
+      <c r="H13" s="44">
         <v>128.69977434142595</v>
       </c>
       <c r="I13" s="24">
         <v>4315.0720000000001</v>
       </c>
-      <c r="J13" s="45">
+      <c r="J13" s="44">
         <v>70.012641362453195</v>
       </c>
       <c r="K13" s="24">
         <v>12891.161</v>
       </c>
-      <c r="L13" s="45">
+      <c r="L13" s="44">
         <v>276.8742334045096</v>
       </c>
       <c r="M13" s="6">
         <v>14643</v>
       </c>
       <c r="N13" s="7">
         <v>104.2</v>
       </c>
       <c r="O13" s="6">
         <v>5120</v>
       </c>
       <c r="P13" s="7">
         <v>33.1</v>
       </c>
       <c r="Q13" s="6">
         <v>4231</v>
       </c>
       <c r="R13" s="7">
         <v>78</v>
       </c>
       <c r="S13" s="6">
         <v>8103</v>
       </c>
       <c r="T13" s="7">
         <v>182</v>
       </c>
       <c r="U13" s="31">
         <v>11033</v>
       </c>
       <c r="V13" s="7">
         <v>130.69999999999999</v>
       </c>
       <c r="W13" s="6">
         <v>17820.606</v>
       </c>
       <c r="X13" s="7">
         <v>171.3</v>
       </c>
       <c r="Y13" s="6">
         <v>10889.51</v>
       </c>
-      <c r="Z13" s="52">
+      <c r="Z13" s="51">
         <v>59.5</v>
       </c>
       <c r="AA13" s="6">
         <v>7627.0069999999996</v>
       </c>
-      <c r="AB13" s="52">
+      <c r="AB13" s="51">
         <v>94.4</v>
       </c>
-      <c r="AC13" s="53">
+      <c r="AC13" s="52">
         <v>23698</v>
       </c>
-      <c r="AD13" s="52" t="s">
+      <c r="AD13" s="51" t="s">
         <v>51</v>
       </c>
-      <c r="AE13" s="53">
+      <c r="AE13" s="52">
         <v>45152</v>
       </c>
-      <c r="AF13" s="52">
+      <c r="AF13" s="51">
         <v>179.1</v>
       </c>
-      <c r="AG13" s="53">
+      <c r="AG13" s="52">
         <v>31900</v>
       </c>
-      <c r="AH13" s="52">
+      <c r="AH13" s="51">
         <v>68.3</v>
       </c>
-      <c r="AI13" s="53">
+      <c r="AI13" s="52">
         <v>15741</v>
       </c>
-      <c r="AJ13" s="52">
+      <c r="AJ13" s="51">
         <v>48.9</v>
       </c>
-      <c r="AK13" s="53">
+      <c r="AK13" s="52">
         <v>22287</v>
       </c>
       <c r="AL13" s="28">
         <v>135.5</v>
       </c>
-      <c r="AM13" s="53">
+      <c r="AM13" s="52">
         <v>16553.735000000001</v>
       </c>
       <c r="AN13" s="28">
         <v>94.5</v>
       </c>
-      <c r="AO13" s="53">
+      <c r="AO13" s="52">
         <v>15478.422</v>
       </c>
       <c r="AP13" s="28">
         <v>90.1</v>
       </c>
-      <c r="AQ13" s="54">
+      <c r="AQ13" s="53">
         <v>14695.218999999999</v>
       </c>
       <c r="AR13" s="21">
         <v>93.5</v>
       </c>
-    </row>
-    <row r="14" spans="1:45">
+      <c r="AS13" s="53">
+        <v>61030.822</v>
+      </c>
+      <c r="AT13" s="21">
+        <v>403.6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:46">
       <c r="A14" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="23">
         <v>7851.99</v>
       </c>
       <c r="C14" s="23">
         <v>8946.3760000000002</v>
       </c>
-      <c r="D14" s="45">
+      <c r="D14" s="44">
         <v>109.87241049297451</v>
       </c>
       <c r="E14" s="23">
         <v>30366.254000000001</v>
       </c>
-      <c r="F14" s="45">
+      <c r="F14" s="44">
         <v>319.9106436848603</v>
       </c>
       <c r="G14" s="24">
         <v>17788.848999999998</v>
       </c>
-      <c r="H14" s="45">
+      <c r="H14" s="44">
         <v>56.273755426550885</v>
       </c>
       <c r="I14" s="24">
         <v>12583.087</v>
       </c>
-      <c r="J14" s="45">
+      <c r="J14" s="44">
         <v>67.111777234561302</v>
       </c>
       <c r="K14" s="24">
         <v>77869.107000000004</v>
       </c>
-      <c r="L14" s="45">
+      <c r="L14" s="44">
         <v>573.53054207310345</v>
       </c>
       <c r="M14" s="6">
         <v>159143</v>
       </c>
       <c r="N14" s="7">
         <v>197</v>
       </c>
       <c r="O14" s="6">
         <v>80136</v>
       </c>
       <c r="P14" s="7">
         <v>47.7</v>
       </c>
       <c r="Q14" s="6">
         <v>136560</v>
       </c>
       <c r="R14" s="7">
         <v>160.9</v>
       </c>
       <c r="S14" s="6">
         <v>106943</v>
       </c>
       <c r="T14" s="7">
         <v>74.400000000000006</v>
       </c>
       <c r="U14" s="31">
         <v>169627</v>
       </c>
       <c r="V14" s="7">
         <v>152.19999999999999</v>
       </c>
       <c r="W14" s="6">
         <v>155862.54699999999</v>
       </c>
       <c r="X14" s="7">
         <v>88.4</v>
       </c>
       <c r="Y14" s="6">
         <v>171965.16699999999</v>
       </c>
-      <c r="Z14" s="52">
+      <c r="Z14" s="51">
         <v>107.4</v>
       </c>
       <c r="AA14" s="6">
         <v>169351.99600000001</v>
       </c>
-      <c r="AB14" s="52">
+      <c r="AB14" s="51">
         <v>52.5</v>
       </c>
-      <c r="AC14" s="53">
+      <c r="AC14" s="52">
         <v>104086</v>
       </c>
-      <c r="AD14" s="52">
+      <c r="AD14" s="51">
         <v>57.5</v>
       </c>
-      <c r="AE14" s="53">
+      <c r="AE14" s="52">
         <v>108318</v>
       </c>
-      <c r="AF14" s="52">
+      <c r="AF14" s="51">
         <v>97.8</v>
       </c>
-      <c r="AG14" s="53">
+      <c r="AG14" s="52">
         <v>98325</v>
       </c>
-      <c r="AH14" s="52">
+      <c r="AH14" s="51">
         <v>87.7</v>
       </c>
-      <c r="AI14" s="53">
+      <c r="AI14" s="52">
         <v>124038</v>
       </c>
-      <c r="AJ14" s="52">
+      <c r="AJ14" s="51">
         <v>124.9</v>
       </c>
-      <c r="AK14" s="53">
+      <c r="AK14" s="52">
         <v>198419</v>
       </c>
       <c r="AL14" s="28">
         <v>153.1</v>
       </c>
-      <c r="AM14" s="53">
+      <c r="AM14" s="52">
         <v>151009.61900000001</v>
       </c>
       <c r="AN14" s="28">
         <v>106.2</v>
       </c>
-      <c r="AO14" s="53">
+      <c r="AO14" s="52">
         <v>114656.21400000001</v>
       </c>
       <c r="AP14" s="28">
         <v>73.099999999999994</v>
       </c>
-      <c r="AQ14" s="54">
+      <c r="AQ14" s="53">
         <v>244493.087</v>
       </c>
       <c r="AR14" s="21">
         <v>210.1</v>
       </c>
-    </row>
-    <row r="15" spans="1:45" ht="25.5">
+      <c r="AS14" s="53">
+        <v>293794.75900000002</v>
+      </c>
+      <c r="AT14" s="21">
+        <v>116.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:46" ht="25.5">
       <c r="A15" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="23">
         <v>258.68400000000003</v>
       </c>
       <c r="C15" s="23">
         <v>453.48</v>
       </c>
-      <c r="D15" s="45">
+      <c r="D15" s="44">
         <v>169.04791311715627</v>
       </c>
       <c r="E15" s="23">
         <v>961.22199999999998</v>
       </c>
-      <c r="F15" s="45">
+      <c r="F15" s="44">
         <v>199.77915887998867</v>
       </c>
       <c r="G15" s="24">
         <v>2839.8980000000001</v>
       </c>
-      <c r="H15" s="45">
+      <c r="H15" s="44">
         <v>283.81040287672084</v>
       </c>
       <c r="I15" s="24">
         <v>2188.5210000000002</v>
       </c>
-      <c r="J15" s="45">
+      <c r="J15" s="44">
         <v>73.115148349469749</v>
       </c>
       <c r="K15" s="24">
         <v>3928.3389999999999</v>
       </c>
-      <c r="L15" s="45">
+      <c r="L15" s="44">
         <v>166.35535892880193</v>
       </c>
       <c r="M15" s="6">
         <v>3457</v>
       </c>
       <c r="N15" s="7">
         <v>84.2</v>
       </c>
       <c r="O15" s="6">
         <v>1598</v>
       </c>
       <c r="P15" s="7">
         <v>43.8</v>
       </c>
       <c r="Q15" s="6">
         <v>3217</v>
       </c>
       <c r="R15" s="7">
         <v>190.1</v>
       </c>
       <c r="S15" s="6">
         <v>2278</v>
       </c>
       <c r="T15" s="7">
         <v>67.3</v>
       </c>
       <c r="U15" s="31">
         <v>3934</v>
       </c>
       <c r="V15" s="7">
         <v>165.8</v>
       </c>
       <c r="W15" s="6">
         <v>5605.817</v>
       </c>
       <c r="X15" s="7">
         <v>137.30000000000001</v>
       </c>
       <c r="Y15" s="6">
         <v>6617.1139999999996</v>
       </c>
-      <c r="Z15" s="52">
+      <c r="Z15" s="51">
         <v>114.9</v>
       </c>
       <c r="AA15" s="6">
         <v>3620.0309999999999</v>
       </c>
-      <c r="AB15" s="52">
+      <c r="AB15" s="51">
         <v>63</v>
       </c>
-      <c r="AC15" s="53">
+      <c r="AC15" s="52">
         <v>7372</v>
       </c>
-      <c r="AD15" s="52">
+      <c r="AD15" s="51">
         <v>190.7</v>
       </c>
-      <c r="AE15" s="53">
+      <c r="AE15" s="52">
         <v>17522</v>
       </c>
-      <c r="AF15" s="52" t="s">
+      <c r="AF15" s="51" t="s">
         <v>52</v>
       </c>
-      <c r="AG15" s="53">
+      <c r="AG15" s="52">
         <v>16575</v>
       </c>
-      <c r="AH15" s="52">
+      <c r="AH15" s="51">
         <v>91.4</v>
       </c>
-      <c r="AI15" s="53">
+      <c r="AI15" s="52">
         <v>21037</v>
       </c>
-      <c r="AJ15" s="52">
+      <c r="AJ15" s="51">
         <v>125.7</v>
       </c>
-      <c r="AK15" s="53">
+      <c r="AK15" s="52">
         <v>32203</v>
       </c>
       <c r="AL15" s="28">
         <v>146.5</v>
       </c>
-      <c r="AM15" s="53">
+      <c r="AM15" s="52">
         <v>13871.334999999999</v>
       </c>
       <c r="AN15" s="28">
         <v>48.3</v>
       </c>
-      <c r="AO15" s="53">
+      <c r="AO15" s="52">
         <v>16076.212</v>
       </c>
       <c r="AP15" s="28">
         <v>111.7</v>
       </c>
-      <c r="AQ15" s="54">
+      <c r="AQ15" s="53">
         <v>8840.9860000000008</v>
       </c>
       <c r="AR15" s="21">
         <v>54.2</v>
       </c>
-    </row>
-    <row r="16" spans="1:45">
+      <c r="AS15" s="53">
+        <v>9300.0609999999997</v>
+      </c>
+      <c r="AT15" s="21">
+        <v>102.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:46">
       <c r="A16" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="23">
         <v>1380.5360000000001</v>
       </c>
       <c r="C16" s="23">
         <v>2156.5140000000001</v>
       </c>
-      <c r="D16" s="45">
+      <c r="D16" s="44">
         <v>150.63496447837551</v>
       </c>
       <c r="E16" s="23">
         <v>914.57899999999995</v>
       </c>
-      <c r="F16" s="45">
+      <c r="F16" s="44">
         <v>39.971786525790861</v>
       </c>
       <c r="G16" s="24">
         <v>1327.432</v>
       </c>
-      <c r="H16" s="45">
+      <c r="H16" s="44">
         <v>139.42489566484412</v>
       </c>
       <c r="I16" s="24">
         <v>1982.345</v>
       </c>
-      <c r="J16" s="45">
+      <c r="J16" s="44">
         <v>141.68580631232467</v>
       </c>
       <c r="K16" s="24">
         <v>6522.5429999999997</v>
       </c>
-      <c r="L16" s="45">
+      <c r="L16" s="44">
         <v>304.94131337336779</v>
       </c>
       <c r="M16" s="6">
         <v>2041</v>
       </c>
       <c r="N16" s="7">
         <v>30.2</v>
       </c>
       <c r="O16" s="6">
         <v>2781</v>
       </c>
       <c r="P16" s="7">
         <v>129.1</v>
       </c>
       <c r="Q16" s="6">
         <v>5993</v>
       </c>
       <c r="R16" s="7">
         <v>203.5</v>
       </c>
       <c r="S16" s="6">
         <v>4794</v>
       </c>
       <c r="T16" s="7">
         <v>76</v>
       </c>
       <c r="U16" s="31">
         <v>5480</v>
       </c>
       <c r="V16" s="7">
         <v>109.7</v>
       </c>
       <c r="W16" s="6">
         <v>4125.09</v>
       </c>
       <c r="X16" s="7">
         <v>72.8</v>
       </c>
       <c r="Y16" s="6">
         <v>2590.9560000000001</v>
       </c>
-      <c r="Z16" s="52">
+      <c r="Z16" s="51">
         <v>61.2</v>
       </c>
       <c r="AA16" s="6">
         <v>1701.886</v>
       </c>
-      <c r="AB16" s="52">
+      <c r="AB16" s="51">
         <v>98.2</v>
       </c>
-      <c r="AC16" s="53">
+      <c r="AC16" s="52">
         <v>1370</v>
       </c>
-      <c r="AD16" s="52">
+      <c r="AD16" s="51">
         <v>75.400000000000006</v>
       </c>
-      <c r="AE16" s="53">
+      <c r="AE16" s="52">
         <v>3307</v>
       </c>
-      <c r="AF16" s="52" t="s">
+      <c r="AF16" s="51" t="s">
         <v>53</v>
       </c>
-      <c r="AG16" s="53">
+      <c r="AG16" s="52">
         <v>2794</v>
       </c>
-      <c r="AH16" s="52">
+      <c r="AH16" s="51">
         <v>81.599999999999994</v>
       </c>
-      <c r="AI16" s="53">
+      <c r="AI16" s="52">
         <v>8862</v>
       </c>
-      <c r="AJ16" s="52" t="s">
+      <c r="AJ16" s="51" t="s">
         <v>50</v>
       </c>
-      <c r="AK16" s="53">
+      <c r="AK16" s="52">
         <v>1364</v>
       </c>
       <c r="AL16" s="28">
         <v>14.7</v>
       </c>
-      <c r="AM16" s="53">
+      <c r="AM16" s="52">
         <v>381.23899999999998</v>
       </c>
       <c r="AN16" s="28">
         <v>60.6</v>
       </c>
-      <c r="AO16" s="53">
+      <c r="AO16" s="52">
         <v>2981.473</v>
       </c>
       <c r="AP16" s="28">
         <v>753.4</v>
       </c>
-      <c r="AQ16" s="54">
+      <c r="AQ16" s="53">
         <v>7320.299</v>
       </c>
       <c r="AR16" s="21">
         <v>241.9</v>
       </c>
-    </row>
-    <row r="17" spans="1:44">
+      <c r="AS16" s="53">
+        <v>14155.593000000001</v>
+      </c>
+      <c r="AT16" s="21">
+        <v>187.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:46">
       <c r="A17" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="23">
         <v>40.723999999999997</v>
       </c>
       <c r="C17" s="23">
         <v>39.82</v>
       </c>
-      <c r="D17" s="45">
+      <c r="D17" s="44">
         <v>94.291397072675977</v>
       </c>
       <c r="E17" s="23">
         <v>72.605000000000004</v>
       </c>
-      <c r="F17" s="45">
+      <c r="F17" s="44">
         <v>171.85013995590904</v>
       </c>
       <c r="G17" s="24">
         <v>215.74299999999999</v>
       </c>
-      <c r="H17" s="45">
+      <c r="H17" s="44">
         <v>285.44303751412133</v>
       </c>
       <c r="I17" s="24">
         <v>834.27200000000005</v>
       </c>
-      <c r="J17" s="45">
+      <c r="J17" s="44">
         <v>366.88532734072754</v>
       </c>
       <c r="K17" s="24">
         <v>2115.4270000000001</v>
       </c>
-      <c r="L17" s="45">
+      <c r="L17" s="44">
         <v>235.00057801805852</v>
       </c>
       <c r="M17" s="6">
         <v>686</v>
       </c>
       <c r="N17" s="7">
         <v>32.5</v>
       </c>
       <c r="O17" s="6">
         <v>572</v>
       </c>
       <c r="P17" s="7">
         <v>79</v>
       </c>
       <c r="Q17" s="6">
         <v>492</v>
       </c>
       <c r="R17" s="7">
         <v>81.099999999999994</v>
       </c>
       <c r="S17" s="6">
         <v>478</v>
       </c>
       <c r="T17" s="7">
         <v>92.4</v>
       </c>
       <c r="U17" s="31">
         <v>634</v>
       </c>
       <c r="V17" s="7">
         <v>127.3</v>
       </c>
       <c r="W17" s="6">
         <v>1479.9349999999999</v>
       </c>
       <c r="X17" s="7">
         <v>262.3</v>
       </c>
       <c r="Y17" s="6">
         <v>1116.98</v>
       </c>
-      <c r="Z17" s="52">
+      <c r="Z17" s="51">
         <v>73.5</v>
       </c>
       <c r="AA17" s="6">
         <v>1144.182</v>
       </c>
-      <c r="AB17" s="52">
+      <c r="AB17" s="51">
         <v>107.5</v>
       </c>
-      <c r="AC17" s="53">
+      <c r="AC17" s="52">
         <v>2037</v>
       </c>
-      <c r="AD17" s="52">
+      <c r="AD17" s="51">
         <v>166.7</v>
       </c>
-      <c r="AE17" s="53">
+      <c r="AE17" s="52">
         <v>2121</v>
       </c>
-      <c r="AF17" s="52">
+      <c r="AF17" s="51">
         <v>97.9</v>
       </c>
-      <c r="AG17" s="53">
+      <c r="AG17" s="52">
         <v>2417</v>
       </c>
-      <c r="AH17" s="52">
+      <c r="AH17" s="51">
         <v>110.1</v>
       </c>
-      <c r="AI17" s="53">
+      <c r="AI17" s="52">
         <v>1529</v>
       </c>
-      <c r="AJ17" s="52">
+      <c r="AJ17" s="51">
         <v>62.6</v>
       </c>
-      <c r="AK17" s="53">
+      <c r="AK17" s="52">
         <v>2329</v>
       </c>
       <c r="AL17" s="28">
         <v>145.69999999999999</v>
       </c>
-      <c r="AM17" s="53">
+      <c r="AM17" s="52">
         <v>846.00699999999995</v>
       </c>
       <c r="AN17" s="28">
         <v>44.4</v>
       </c>
-      <c r="AO17" s="53">
+      <c r="AO17" s="52">
         <v>446.81799999999998</v>
       </c>
       <c r="AP17" s="28">
         <v>50.9</v>
       </c>
-      <c r="AQ17" s="54">
+      <c r="AQ17" s="53">
         <v>714.06899999999996</v>
       </c>
       <c r="AR17" s="21">
         <v>157.5</v>
       </c>
-    </row>
-    <row r="18" spans="1:44">
+      <c r="AS17" s="53">
+        <v>1366.1189999999999</v>
+      </c>
+      <c r="AT17" s="21">
+        <v>185.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:46">
       <c r="A18" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="23">
         <v>4808.4629999999997</v>
       </c>
       <c r="C18" s="23">
         <v>9298.2420000000002</v>
       </c>
-      <c r="D18" s="45">
+      <c r="D18" s="44">
         <v>186.47293657198043</v>
       </c>
       <c r="E18" s="23">
         <v>20249.173999999999</v>
       </c>
-      <c r="F18" s="45">
+      <c r="F18" s="44">
         <v>205.25374186241061</v>
       </c>
       <c r="G18" s="24">
         <v>27465.652999999998</v>
       </c>
-      <c r="H18" s="45">
+      <c r="H18" s="44">
         <v>130.2962411407685</v>
       </c>
       <c r="I18" s="24">
         <v>44533.002</v>
       </c>
-      <c r="J18" s="45">
+      <c r="J18" s="44">
         <v>153.83368109776356</v>
       </c>
       <c r="K18" s="24">
         <v>43929.976000000002</v>
       </c>
-      <c r="L18" s="45">
+      <c r="L18" s="44">
         <v>91.423438022108854</v>
       </c>
       <c r="M18" s="6">
         <v>48809</v>
       </c>
       <c r="N18" s="7">
         <v>106.3</v>
       </c>
       <c r="O18" s="6">
         <v>70591</v>
       </c>
       <c r="P18" s="7">
         <v>137.1</v>
       </c>
       <c r="Q18" s="6">
         <v>84514</v>
       </c>
       <c r="R18" s="7">
         <v>113.1</v>
       </c>
       <c r="S18" s="6">
         <v>75278</v>
       </c>
       <c r="T18" s="7">
         <v>84.7</v>
       </c>
       <c r="U18" s="31">
         <v>93030</v>
       </c>
       <c r="V18" s="7">
         <v>118.6</v>
       </c>
       <c r="W18" s="6">
         <v>83489.233999999997</v>
       </c>
       <c r="X18" s="7">
         <v>109.9</v>
       </c>
       <c r="Y18" s="6">
         <v>125911.234</v>
       </c>
-      <c r="Z18" s="52">
+      <c r="Z18" s="51">
         <v>146.80000000000001</v>
       </c>
       <c r="AA18" s="6">
         <v>141214.84899999999</v>
       </c>
-      <c r="AB18" s="52">
+      <c r="AB18" s="51">
         <v>93.5</v>
       </c>
-      <c r="AC18" s="53">
+      <c r="AC18" s="52">
         <v>86255</v>
       </c>
-      <c r="AD18" s="52">
+      <c r="AD18" s="51">
         <v>57.2</v>
       </c>
-      <c r="AE18" s="53">
+      <c r="AE18" s="52">
         <v>111594</v>
       </c>
-      <c r="AF18" s="52">
+      <c r="AF18" s="51">
         <v>121.6</v>
       </c>
-      <c r="AG18" s="53">
+      <c r="AG18" s="52">
         <v>132413</v>
       </c>
-      <c r="AH18" s="52">
+      <c r="AH18" s="51">
         <v>114.6</v>
       </c>
-      <c r="AI18" s="53">
+      <c r="AI18" s="52">
         <v>139648</v>
       </c>
-      <c r="AJ18" s="52">
+      <c r="AJ18" s="51">
         <v>104.4</v>
       </c>
-      <c r="AK18" s="53">
+      <c r="AK18" s="52">
         <v>153552</v>
       </c>
       <c r="AL18" s="28">
         <v>105.2</v>
       </c>
-      <c r="AM18" s="53">
+      <c r="AM18" s="52">
         <v>141271.81700000001</v>
       </c>
       <c r="AN18" s="28">
         <v>125.5</v>
       </c>
-      <c r="AO18" s="53">
+      <c r="AO18" s="52">
         <v>175849.986</v>
       </c>
       <c r="AP18" s="28">
         <v>119.9</v>
       </c>
-      <c r="AQ18" s="54">
+      <c r="AQ18" s="53">
         <v>188544.1</v>
       </c>
       <c r="AR18" s="21">
         <v>105.6</v>
       </c>
-    </row>
-    <row r="19" spans="1:44" ht="25.5">
+      <c r="AS18" s="53">
+        <v>246452.622</v>
+      </c>
+      <c r="AT18" s="21">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="19" spans="1:46" ht="25.5">
       <c r="A19" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="23">
         <v>130.79300000000001</v>
       </c>
       <c r="C19" s="23">
         <v>251.92099999999999</v>
       </c>
-      <c r="D19" s="45">
+      <c r="D19" s="44">
         <v>185.7381492810774</v>
       </c>
       <c r="E19" s="23">
         <v>665.62800000000004</v>
       </c>
-      <c r="F19" s="45">
+      <c r="F19" s="44">
         <v>249.03009085912413</v>
       </c>
       <c r="G19" s="24">
         <v>414.52300000000002</v>
       </c>
-      <c r="H19" s="45">
+      <c r="H19" s="44">
         <v>59.822742738085083</v>
       </c>
       <c r="I19" s="24">
         <v>279.81400000000002</v>
       </c>
-      <c r="J19" s="45">
+      <c r="J19" s="44">
         <v>64.044257705391843</v>
       </c>
       <c r="K19" s="24">
         <v>277.30200000000002</v>
       </c>
-      <c r="L19" s="45">
+      <c r="L19" s="44">
         <v>91.846395539873157</v>
       </c>
       <c r="M19" s="6">
         <v>191</v>
       </c>
       <c r="N19" s="7">
         <v>48.2</v>
       </c>
       <c r="O19" s="6">
         <v>2359</v>
       </c>
       <c r="P19" s="7">
         <v>1176.4000000000001</v>
       </c>
       <c r="Q19" s="6">
         <v>3995</v>
       </c>
       <c r="R19" s="7">
         <v>159.9</v>
       </c>
       <c r="S19" s="6">
         <v>1623</v>
       </c>
       <c r="T19" s="7">
         <v>38.6</v>
       </c>
       <c r="U19" s="31">
         <v>1510</v>
       </c>
       <c r="V19" s="7">
         <v>89.3</v>
       </c>
       <c r="W19" s="6">
         <v>893.05100000000004</v>
       </c>
       <c r="X19" s="7">
         <v>61.5</v>
       </c>
       <c r="Y19" s="6">
         <v>2371.0459999999998</v>
       </c>
-      <c r="Z19" s="52">
+      <c r="Z19" s="51">
         <v>258.5</v>
       </c>
       <c r="AA19" s="6">
         <v>2311.7179999999998</v>
       </c>
-      <c r="AB19" s="52">
+      <c r="AB19" s="51">
         <v>21.1</v>
       </c>
-      <c r="AC19" s="53">
+      <c r="AC19" s="52">
         <v>5279</v>
       </c>
-      <c r="AD19" s="52" t="s">
+      <c r="AD19" s="51" t="s">
         <v>54</v>
       </c>
-      <c r="AE19" s="53">
+      <c r="AE19" s="52">
         <v>2939</v>
       </c>
-      <c r="AF19" s="52">
+      <c r="AF19" s="51">
         <v>52.3</v>
       </c>
-      <c r="AG19" s="53">
+      <c r="AG19" s="52">
         <v>3965</v>
       </c>
-      <c r="AH19" s="52">
+      <c r="AH19" s="51">
         <v>130.4</v>
       </c>
-      <c r="AI19" s="53">
+      <c r="AI19" s="52">
         <v>2029</v>
       </c>
-      <c r="AJ19" s="52">
+      <c r="AJ19" s="51">
         <v>50.7</v>
       </c>
-      <c r="AK19" s="53">
+      <c r="AK19" s="52">
         <v>3094</v>
       </c>
       <c r="AL19" s="28">
         <v>145.9</v>
       </c>
-      <c r="AM19" s="53">
+      <c r="AM19" s="52">
         <v>400.19400000000002</v>
       </c>
       <c r="AN19" s="28">
         <v>13.5</v>
       </c>
-      <c r="AO19" s="53">
+      <c r="AO19" s="52">
         <v>1061.0450000000001</v>
       </c>
       <c r="AP19" s="28">
         <v>255.4</v>
       </c>
-      <c r="AQ19" s="54">
+      <c r="AQ19" s="53">
         <v>1612.098</v>
       </c>
       <c r="AR19" s="21">
         <v>149.69999999999999</v>
       </c>
-    </row>
-    <row r="20" spans="1:44" ht="25.5">
+      <c r="AS19" s="53">
+        <v>2597.902</v>
+      </c>
+      <c r="AT19" s="21">
+        <v>156.6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:46" ht="25.5">
       <c r="A20" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="23">
         <v>238.73699999999999</v>
       </c>
       <c r="C20" s="23">
         <v>591.92100000000005</v>
       </c>
-      <c r="D20" s="45">
+      <c r="D20" s="44">
         <v>239.09211812505649</v>
       </c>
       <c r="E20" s="23">
         <v>298.18799999999999</v>
       </c>
-      <c r="F20" s="45">
+      <c r="F20" s="44">
         <v>47.480034976328554</v>
       </c>
       <c r="G20" s="24">
         <v>177.874</v>
       </c>
-      <c r="H20" s="45">
+      <c r="H20" s="44">
         <v>57.302237438560546</v>
       </c>
       <c r="I20" s="24">
         <v>330.23700000000002</v>
       </c>
-      <c r="J20" s="45">
+      <c r="J20" s="44">
         <v>176.14594421452503</v>
       </c>
       <c r="K20" s="24">
         <v>5512.348</v>
       </c>
-      <c r="L20" s="45">
+      <c r="L20" s="44">
         <v>1546.9969312319333</v>
       </c>
       <c r="M20" s="6">
         <v>1185</v>
       </c>
       <c r="N20" s="7">
         <v>505.2</v>
       </c>
       <c r="O20" s="6">
         <v>3390</v>
       </c>
       <c r="P20" s="7">
         <v>271.2</v>
       </c>
       <c r="Q20" s="6">
         <v>2230</v>
       </c>
       <c r="R20" s="7">
         <v>62.1</v>
       </c>
       <c r="S20" s="6">
         <v>1349</v>
       </c>
       <c r="T20" s="7">
         <v>57.5</v>
       </c>
       <c r="U20" s="31">
         <v>1800</v>
       </c>
       <c r="V20" s="7">
         <v>128</v>
       </c>
       <c r="W20" s="6">
         <v>2196.4810000000002</v>
       </c>
       <c r="X20" s="7">
         <v>118.3</v>
       </c>
       <c r="Y20" s="6">
         <v>6677.6170000000002</v>
       </c>
-      <c r="Z20" s="52">
+      <c r="Z20" s="51">
         <v>296</v>
       </c>
       <c r="AA20" s="6">
         <v>1469.5360000000001</v>
       </c>
-      <c r="AB20" s="52">
+      <c r="AB20" s="51">
         <v>75.099999999999994</v>
       </c>
-      <c r="AC20" s="53">
+      <c r="AC20" s="52">
         <v>2113</v>
       </c>
-      <c r="AD20" s="52">
+      <c r="AD20" s="51">
         <v>134.6</v>
       </c>
-      <c r="AE20" s="53">
+      <c r="AE20" s="52">
         <v>4086</v>
       </c>
-      <c r="AF20" s="52">
+      <c r="AF20" s="51">
         <v>181.7</v>
       </c>
-      <c r="AG20" s="53">
+      <c r="AG20" s="52">
         <v>1997</v>
       </c>
-      <c r="AH20" s="52">
+      <c r="AH20" s="51">
         <v>47.2</v>
       </c>
-      <c r="AI20" s="53">
+      <c r="AI20" s="52">
         <v>3824</v>
       </c>
-      <c r="AJ20" s="52">
+      <c r="AJ20" s="51">
         <v>189.6</v>
       </c>
-      <c r="AK20" s="53">
+      <c r="AK20" s="52">
         <v>7364</v>
       </c>
       <c r="AL20" s="28">
         <v>184.3</v>
       </c>
-      <c r="AM20" s="53">
+      <c r="AM20" s="52">
         <v>18914.257000000001</v>
       </c>
-      <c r="AN20" s="52" t="s">
+      <c r="AN20" s="51" t="s">
         <v>56</v>
       </c>
-      <c r="AO20" s="53">
+      <c r="AO20" s="52">
         <v>2287.2539999999999</v>
       </c>
       <c r="AP20" s="28">
         <v>11.7</v>
       </c>
-      <c r="AQ20" s="54">
+      <c r="AQ20" s="53">
         <v>11487.094999999999</v>
       </c>
       <c r="AR20" s="21">
         <v>494.8</v>
       </c>
-    </row>
-    <row r="21" spans="1:44" ht="25.5">
+      <c r="AS20" s="53">
+        <v>1595.627</v>
+      </c>
+      <c r="AT20" s="21">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:46" ht="25.5">
       <c r="A21" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="23">
         <v>6219.64</v>
       </c>
       <c r="C21" s="23">
         <v>3711.797</v>
       </c>
-      <c r="D21" s="45">
+      <c r="D21" s="44">
         <v>57.549322078732921</v>
       </c>
       <c r="E21" s="23">
         <v>2724.2550000000001</v>
       </c>
-      <c r="F21" s="45">
+      <c r="F21" s="44">
         <v>69.174838891296076</v>
       </c>
       <c r="G21" s="24">
         <v>2524.3710000000001</v>
       </c>
-      <c r="H21" s="45">
+      <c r="H21" s="44">
         <v>89.0132578191525</v>
       </c>
       <c r="I21" s="24">
         <v>1189.048</v>
       </c>
-      <c r="J21" s="45">
+      <c r="J21" s="44">
         <v>44.689510070352746</v>
       </c>
       <c r="K21" s="24">
         <v>263.30200000000002</v>
       </c>
-      <c r="L21" s="45">
+      <c r="L21" s="44">
         <v>20.522644702782575</v>
       </c>
       <c r="M21" s="6">
         <v>3814</v>
       </c>
       <c r="N21" s="7">
         <v>66.2</v>
       </c>
       <c r="O21" s="6">
         <v>1426</v>
       </c>
       <c r="P21" s="7">
         <v>35.4</v>
       </c>
       <c r="Q21" s="6">
         <v>3821</v>
       </c>
       <c r="R21" s="7">
         <v>253.1</v>
       </c>
       <c r="S21" s="6">
         <v>5566</v>
       </c>
       <c r="T21" s="7">
         <v>138.5</v>
       </c>
       <c r="U21" s="31">
         <v>4259</v>
       </c>
       <c r="V21" s="7">
         <v>73.400000000000006</v>
       </c>
       <c r="W21" s="6">
         <v>5724.9809999999998</v>
       </c>
       <c r="X21" s="7">
         <v>129.30000000000001</v>
       </c>
       <c r="Y21" s="6">
         <v>8155.6419999999998</v>
       </c>
-      <c r="Z21" s="52">
+      <c r="Z21" s="51">
         <v>138.69999999999999</v>
       </c>
       <c r="AA21" s="6">
         <v>6387.1239999999998</v>
       </c>
-      <c r="AB21" s="52">
+      <c r="AB21" s="51">
         <v>143.6</v>
       </c>
-      <c r="AC21" s="53">
+      <c r="AC21" s="52">
         <v>9647</v>
       </c>
-      <c r="AD21" s="52">
+      <c r="AD21" s="51">
         <v>141.4</v>
       </c>
-      <c r="AE21" s="53">
+      <c r="AE21" s="52">
         <v>10011</v>
       </c>
-      <c r="AF21" s="52">
+      <c r="AF21" s="51">
         <v>97.5</v>
       </c>
-      <c r="AG21" s="53">
+      <c r="AG21" s="52">
         <v>4079</v>
       </c>
-      <c r="AH21" s="52">
+      <c r="AH21" s="51">
         <v>39.4</v>
       </c>
-      <c r="AI21" s="53">
+      <c r="AI21" s="52">
         <v>9447</v>
       </c>
-      <c r="AJ21" s="52" t="s">
+      <c r="AJ21" s="51" t="s">
         <v>53</v>
       </c>
-      <c r="AK21" s="53">
+      <c r="AK21" s="52">
         <v>6545</v>
       </c>
       <c r="AL21" s="28">
         <v>66.3</v>
       </c>
-      <c r="AM21" s="53">
+      <c r="AM21" s="52">
         <v>2308.3670000000002</v>
       </c>
       <c r="AN21" s="28">
         <v>75.900000000000006</v>
       </c>
-      <c r="AO21" s="53">
+      <c r="AO21" s="52">
         <v>14025.681</v>
       </c>
       <c r="AP21" s="28">
         <v>585.4</v>
       </c>
-      <c r="AQ21" s="54">
+      <c r="AQ21" s="53">
         <v>22570.502</v>
       </c>
       <c r="AR21" s="21">
         <v>158.5</v>
       </c>
-    </row>
-    <row r="22" spans="1:44">
+      <c r="AS21" s="53">
+        <v>19603.686000000002</v>
+      </c>
+      <c r="AT21" s="21">
+        <v>84.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:46">
       <c r="A22" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="23">
         <v>2155.66</v>
       </c>
       <c r="C22" s="23">
         <v>2107.864</v>
       </c>
-      <c r="D22" s="45">
+      <c r="D22" s="44">
         <v>94.293893179115358</v>
       </c>
       <c r="E22" s="23">
         <v>2012.9090000000001</v>
       </c>
-      <c r="F22" s="45">
+      <c r="F22" s="44">
         <v>90.004903606551949</v>
       </c>
       <c r="G22" s="24">
         <v>2686.84</v>
       </c>
-      <c r="H22" s="45">
+      <c r="H22" s="44">
         <v>128.22329532438258</v>
       </c>
       <c r="I22" s="24">
         <v>7691.107</v>
       </c>
-      <c r="J22" s="45">
+      <c r="J22" s="44">
         <v>271.58541129712358</v>
       </c>
       <c r="K22" s="24">
         <v>18814.761999999999</v>
       </c>
-      <c r="L22" s="45">
+      <c r="L22" s="44">
         <v>226.7192681286345</v>
       </c>
       <c r="M22" s="6">
         <v>10358</v>
       </c>
       <c r="N22" s="7">
         <v>53.1</v>
       </c>
       <c r="O22" s="6">
         <v>15675</v>
       </c>
       <c r="P22" s="7">
         <v>143.4</v>
       </c>
       <c r="Q22" s="6">
         <v>13437</v>
       </c>
       <c r="R22" s="7">
         <v>80.900000000000006</v>
       </c>
       <c r="S22" s="6">
         <v>18737</v>
       </c>
       <c r="T22" s="7">
         <v>132.6</v>
       </c>
       <c r="U22" s="31">
         <v>16746</v>
       </c>
       <c r="V22" s="7">
         <v>85.8</v>
       </c>
       <c r="W22" s="6">
         <v>23413.359</v>
       </c>
       <c r="X22" s="7">
         <v>134.69999999999999</v>
       </c>
       <c r="Y22" s="6">
         <v>24672.287</v>
       </c>
-      <c r="Z22" s="52">
+      <c r="Z22" s="51">
         <v>102.6</v>
       </c>
       <c r="AA22" s="6">
         <v>36946.144999999997</v>
       </c>
-      <c r="AB22" s="52">
+      <c r="AB22" s="51">
         <v>100.9</v>
       </c>
-      <c r="AC22" s="53">
+      <c r="AC22" s="52">
         <v>31415</v>
       </c>
-      <c r="AD22" s="52">
+      <c r="AD22" s="51">
         <v>79.599999999999994</v>
       </c>
-      <c r="AE22" s="53">
+      <c r="AE22" s="52">
         <v>16004</v>
       </c>
-      <c r="AF22" s="52">
+      <c r="AF22" s="51">
         <v>47.9</v>
       </c>
-      <c r="AG22" s="53">
+      <c r="AG22" s="52">
         <v>30685</v>
       </c>
-      <c r="AH22" s="52">
+      <c r="AH22" s="51">
         <v>185.3</v>
       </c>
-      <c r="AI22" s="53">
+      <c r="AI22" s="52">
         <v>35540</v>
       </c>
-      <c r="AJ22" s="52">
+      <c r="AJ22" s="51">
         <v>114.7</v>
       </c>
-      <c r="AK22" s="53">
+      <c r="AK22" s="52">
         <v>30586</v>
       </c>
       <c r="AL22" s="28">
         <v>82.4</v>
       </c>
-      <c r="AM22" s="53">
+      <c r="AM22" s="52">
         <v>39876.023000000001</v>
       </c>
       <c r="AN22" s="28">
         <v>174.4</v>
       </c>
-      <c r="AO22" s="53">
+      <c r="AO22" s="52">
         <v>18310.359</v>
       </c>
       <c r="AP22" s="28">
         <v>44.2</v>
       </c>
-      <c r="AQ22" s="54">
+      <c r="AQ22" s="53">
         <v>130655.231</v>
       </c>
       <c r="AR22" s="21">
         <v>703</v>
       </c>
-    </row>
-    <row r="23" spans="1:44" ht="25.5">
+      <c r="AS22" s="53">
+        <v>120857.311</v>
+      </c>
+      <c r="AT22" s="21">
+        <v>89.9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:46" ht="25.5">
       <c r="A23" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="23">
         <v>242.20099999999999</v>
       </c>
       <c r="C23" s="23">
         <v>1238.17</v>
       </c>
-      <c r="D23" s="45">
+      <c r="D23" s="44">
         <v>492.9757868211799</v>
       </c>
       <c r="E23" s="23">
         <v>1051.2539999999999</v>
       </c>
-      <c r="F23" s="45">
+      <c r="F23" s="44">
         <v>80.022478828225985</v>
       </c>
       <c r="G23" s="24">
         <v>1293.278</v>
       </c>
-      <c r="H23" s="45">
+      <c r="H23" s="44">
         <v>118.17714642383997</v>
       </c>
       <c r="I23" s="24">
         <v>1277.1279999999999</v>
       </c>
-      <c r="J23" s="45">
+      <c r="J23" s="44">
         <v>93.691874035351006</v>
       </c>
       <c r="K23" s="24">
         <v>5339.183</v>
       </c>
-      <c r="L23" s="45">
+      <c r="L23" s="44">
         <v>387.45291733962927</v>
       </c>
       <c r="M23" s="6">
         <v>5921</v>
       </c>
       <c r="N23" s="7">
         <v>106.1</v>
       </c>
       <c r="O23" s="6">
         <v>16674</v>
       </c>
       <c r="P23" s="7">
         <v>266.89999999999998</v>
       </c>
       <c r="Q23" s="6">
         <v>5931</v>
       </c>
       <c r="R23" s="7">
         <v>33.6</v>
       </c>
       <c r="S23" s="6">
         <v>5928</v>
       </c>
       <c r="T23" s="7">
         <v>95</v>
       </c>
       <c r="U23" s="31">
         <v>8367</v>
       </c>
       <c r="V23" s="7">
         <v>135.4</v>
       </c>
       <c r="W23" s="6">
         <v>16230.043</v>
       </c>
       <c r="X23" s="7">
         <v>193.8</v>
       </c>
       <c r="Y23" s="6">
         <v>7914.8869999999997</v>
       </c>
-      <c r="Z23" s="52">
+      <c r="Z23" s="51">
         <v>47.5</v>
       </c>
       <c r="AA23" s="6">
         <v>8328.5049999999992</v>
       </c>
-      <c r="AB23" s="52">
+      <c r="AB23" s="51">
         <v>83.8</v>
       </c>
-      <c r="AC23" s="53">
+      <c r="AC23" s="52">
         <v>9785</v>
       </c>
-      <c r="AD23" s="52">
+      <c r="AD23" s="51">
         <v>110</v>
       </c>
-      <c r="AE23" s="53">
+      <c r="AE23" s="52">
         <v>7933</v>
       </c>
-      <c r="AF23" s="52">
+      <c r="AF23" s="51">
         <v>76.2</v>
       </c>
-      <c r="AG23" s="53">
+      <c r="AG23" s="52">
         <v>12569</v>
       </c>
-      <c r="AH23" s="52">
+      <c r="AH23" s="51">
         <v>153.1</v>
       </c>
-      <c r="AI23" s="53">
+      <c r="AI23" s="52">
         <v>24713</v>
       </c>
-      <c r="AJ23" s="52">
+      <c r="AJ23" s="51">
         <v>194.7</v>
       </c>
-      <c r="AK23" s="53">
+      <c r="AK23" s="52">
         <v>7720</v>
       </c>
       <c r="AL23" s="28">
         <v>29.9</v>
       </c>
-      <c r="AM23" s="53">
+      <c r="AM23" s="52">
         <v>4192.5450000000001</v>
       </c>
       <c r="AN23" s="28">
         <v>71.400000000000006</v>
       </c>
-      <c r="AO23" s="53">
+      <c r="AO23" s="52">
         <v>7685.36</v>
       </c>
       <c r="AP23" s="28">
         <v>176.6</v>
       </c>
-      <c r="AQ23" s="54">
+      <c r="AQ23" s="53">
         <v>23328.429</v>
       </c>
       <c r="AR23" s="21">
         <v>299.10000000000002</v>
       </c>
-    </row>
-    <row r="24" spans="1:44">
+      <c r="AS23" s="53">
+        <v>21804.677</v>
+      </c>
+      <c r="AT23" s="21">
+        <v>90.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:46">
       <c r="A24" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="23">
         <v>351.94900000000001</v>
       </c>
       <c r="C24" s="23">
         <v>1082.0419999999999</v>
       </c>
-      <c r="D24" s="45">
+      <c r="D24" s="44">
         <v>296.47332664379928</v>
       </c>
       <c r="E24" s="23">
         <v>2537.4810000000002</v>
       </c>
-      <c r="F24" s="45">
+      <c r="F24" s="44">
         <v>221.02596566984892</v>
       </c>
       <c r="G24" s="24">
         <v>4807.5479999999998</v>
       </c>
-      <c r="H24" s="45">
+      <c r="H24" s="44">
         <v>181.99946045336409</v>
       </c>
       <c r="I24" s="24">
         <v>3951.3310000000001</v>
       </c>
-      <c r="J24" s="45">
+      <c r="J24" s="44">
         <v>77.979271176088247</v>
       </c>
       <c r="K24" s="24">
         <v>2262.9520000000002</v>
       </c>
-      <c r="L24" s="45">
+      <c r="L24" s="44">
         <v>53.077503266447223</v>
       </c>
       <c r="M24" s="6">
         <v>8571</v>
       </c>
       <c r="N24" s="7">
         <v>269.2</v>
       </c>
       <c r="O24" s="6">
         <v>16355</v>
       </c>
       <c r="P24" s="7">
         <v>180.9</v>
       </c>
       <c r="Q24" s="6">
         <v>3954</v>
       </c>
       <c r="R24" s="7">
         <v>22.8</v>
       </c>
       <c r="S24" s="6">
         <v>11935</v>
       </c>
       <c r="T24" s="7">
         <v>286.89999999999998</v>
       </c>
       <c r="U24" s="31">
         <v>8766</v>
       </c>
       <c r="V24" s="7">
         <v>70.5</v>
       </c>
       <c r="W24" s="6">
         <v>9409.9089999999997</v>
       </c>
       <c r="X24" s="7">
         <v>103.3</v>
       </c>
       <c r="Y24" s="6">
         <v>3890.6889999999999</v>
       </c>
-      <c r="Z24" s="52">
+      <c r="Z24" s="51">
         <v>40.299999999999997</v>
       </c>
       <c r="AA24" s="6">
         <v>3399.55</v>
       </c>
-      <c r="AB24" s="52">
+      <c r="AB24" s="51">
         <v>70.7</v>
       </c>
-      <c r="AC24" s="53">
+      <c r="AC24" s="52">
         <v>7811</v>
       </c>
-      <c r="AD24" s="52" t="s">
+      <c r="AD24" s="51" t="s">
         <v>52</v>
       </c>
-      <c r="AE24" s="53">
+      <c r="AE24" s="52">
         <v>17213</v>
       </c>
-      <c r="AF24" s="52" t="s">
+      <c r="AF24" s="51" t="s">
         <v>54</v>
       </c>
-      <c r="AG24" s="53">
+      <c r="AG24" s="52">
         <v>34205</v>
       </c>
-      <c r="AH24" s="52">
+      <c r="AH24" s="51">
         <v>192</v>
       </c>
-      <c r="AI24" s="53">
+      <c r="AI24" s="52">
         <v>39683</v>
       </c>
-      <c r="AJ24" s="52">
+      <c r="AJ24" s="51">
         <v>114.9</v>
       </c>
-      <c r="AK24" s="53">
+      <c r="AK24" s="52">
         <v>22276</v>
       </c>
       <c r="AL24" s="28">
         <v>53.7</v>
       </c>
-      <c r="AM24" s="53">
+      <c r="AM24" s="52">
         <v>26364.405999999999</v>
       </c>
       <c r="AN24" s="28">
         <v>139.6</v>
       </c>
-      <c r="AO24" s="53">
+      <c r="AO24" s="52">
         <v>43926.442999999999</v>
       </c>
       <c r="AP24" s="28">
         <v>160.5</v>
       </c>
-      <c r="AQ24" s="54">
+      <c r="AQ24" s="53">
         <v>35497.836000000003</v>
       </c>
       <c r="AR24" s="21">
         <v>79.599999999999994</v>
       </c>
-    </row>
-    <row r="25" spans="1:44">
+      <c r="AS24" s="53">
+        <v>28847.281999999999</v>
+      </c>
+      <c r="AT24" s="21">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="25" spans="1:46">
       <c r="A25" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="33">
         <v>15.353</v>
       </c>
       <c r="C25" s="33">
         <v>75.444000000000003</v>
       </c>
       <c r="D25" s="38">
         <v>473.86289142413307</v>
       </c>
       <c r="E25" s="33">
         <v>176.083</v>
       </c>
       <c r="F25" s="38">
         <v>219.97703223058357</v>
       </c>
       <c r="G25" s="34">
         <v>186.477</v>
       </c>
       <c r="H25" s="38">
         <v>101.73189055246591</v>
       </c>
       <c r="I25" s="34">
         <v>310.25799999999998</v>
       </c>
       <c r="J25" s="38">
         <v>157.85454980641293</v>
       </c>
       <c r="K25" s="34">
         <v>486.42200000000003</v>
       </c>
       <c r="L25" s="38">
         <v>145.30105773250713</v>
       </c>
       <c r="M25" s="35">
         <v>523</v>
       </c>
       <c r="N25" s="38">
         <v>103</v>
       </c>
       <c r="O25" s="35">
         <v>155</v>
       </c>
-      <c r="P25" s="46">
+      <c r="P25" s="45">
         <v>28</v>
       </c>
       <c r="Q25" s="35">
         <v>875</v>
       </c>
-      <c r="R25" s="46">
+      <c r="R25" s="45">
         <v>534.79999999999995</v>
       </c>
       <c r="S25" s="35">
         <v>297</v>
       </c>
-      <c r="T25" s="46">
+      <c r="T25" s="45">
         <v>32.299999999999997</v>
       </c>
       <c r="U25" s="37">
         <v>626</v>
       </c>
-      <c r="V25" s="46">
+      <c r="V25" s="45">
         <v>201.9</v>
       </c>
       <c r="W25" s="35">
         <v>1229.2070000000001</v>
       </c>
-      <c r="X25" s="46">
+      <c r="X25" s="45">
         <v>189.9</v>
       </c>
       <c r="Y25" s="35">
         <v>1228.0899999999999</v>
       </c>
-      <c r="Z25" s="55">
+      <c r="Z25" s="54">
         <v>97.3</v>
       </c>
       <c r="AA25" s="35">
         <v>905.07</v>
       </c>
-      <c r="AB25" s="55">
+      <c r="AB25" s="54">
         <v>73.599999999999994</v>
       </c>
       <c r="AC25" s="35">
         <v>6369</v>
       </c>
-      <c r="AD25" s="55" t="s">
+      <c r="AD25" s="54" t="s">
         <v>55</v>
       </c>
       <c r="AE25" s="35">
         <v>2589</v>
       </c>
-      <c r="AF25" s="55">
+      <c r="AF25" s="54">
         <v>38.200000000000003</v>
       </c>
       <c r="AG25" s="35">
         <v>1541</v>
       </c>
-      <c r="AH25" s="55">
+      <c r="AH25" s="54">
         <v>57.5</v>
       </c>
       <c r="AI25" s="35">
         <v>718</v>
       </c>
-      <c r="AJ25" s="55">
+      <c r="AJ25" s="54">
         <v>46.2</v>
       </c>
       <c r="AK25" s="35">
         <v>733</v>
       </c>
       <c r="AL25" s="36">
         <v>97.6</v>
       </c>
       <c r="AM25" s="35">
         <v>521.10799999999995</v>
       </c>
-      <c r="AN25" s="55" t="s">
+      <c r="AN25" s="54" t="s">
         <v>57</v>
       </c>
       <c r="AO25" s="35">
         <v>3631.2190000000001</v>
       </c>
       <c r="AP25" s="36">
         <v>671.3</v>
       </c>
-      <c r="AQ25" s="54">
+      <c r="AQ25" s="53">
         <v>26.521000000000001</v>
       </c>
       <c r="AR25" s="21">
         <v>0.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="47" t="s">
+      <c r="AS25" s="58">
+        <v>820.22</v>
+      </c>
+      <c r="AT25" s="59" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="26" spans="1:46" ht="21.75" customHeight="1">
+      <c r="A26" s="46" t="s">
         <v>47</v>
       </c>
-      <c r="B26" s="47"/>
-[...11 lines deleted...]
-      <c r="N26" s="48"/>
+      <c r="B26" s="46"/>
+      <c r="C26" s="46"/>
+      <c r="D26" s="46"/>
+      <c r="E26" s="46"/>
+      <c r="F26" s="46"/>
+      <c r="G26" s="47"/>
+      <c r="H26" s="47"/>
+      <c r="I26" s="47"/>
+      <c r="J26" s="47"/>
+      <c r="K26" s="47"/>
+      <c r="L26" s="47"/>
+      <c r="M26" s="48"/>
+      <c r="N26" s="47"/>
       <c r="X26" s="7"/>
-      <c r="AQ26" s="56"/>
-[...3 lines deleted...]
-      <c r="A27" s="57" t="s">
+      <c r="AQ26" s="55"/>
+      <c r="AR26" s="55"/>
+    </row>
+    <row r="27" spans="1:46" ht="21.75" customHeight="1">
+      <c r="A27" s="56" t="s">
         <v>48</v>
       </c>
-      <c r="B27" s="50"/>
-[...2 lines deleted...]
-      <c r="E27" s="50"/>
+      <c r="B27" s="49"/>
+      <c r="C27" s="49"/>
+      <c r="D27" s="49"/>
+      <c r="E27" s="49"/>
       <c r="F27" s="8"/>
       <c r="G27" s="9"/>
       <c r="H27" s="9"/>
       <c r="I27" s="9"/>
       <c r="J27" s="9"/>
       <c r="K27" s="9"/>
       <c r="L27" s="9"/>
     </row>
-    <row r="28" spans="1:44" ht="21.75" customHeight="1">
-      <c r="A28" s="58" t="s">
+    <row r="28" spans="1:46" ht="21.75" customHeight="1">
+      <c r="A28" s="60" t="s">
         <v>49</v>
       </c>
-      <c r="B28" s="59"/>
-[...2 lines deleted...]
-      <c r="E28" s="59"/>
+      <c r="B28" s="61"/>
+      <c r="C28" s="61"/>
+      <c r="D28" s="61"/>
+      <c r="E28" s="61"/>
       <c r="F28" s="8"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
       <c r="L28" s="9"/>
     </row>
-    <row r="29" spans="1:44">
+    <row r="29" spans="1:46">
       <c r="A29" s="22"/>
     </row>
-    <row r="30" spans="1:44">
+    <row r="30" spans="1:46">
       <c r="A30" s="22"/>
     </row>
-    <row r="31" spans="1:44">
+    <row r="31" spans="1:46">
       <c r="A31" s="22"/>
     </row>
-    <row r="32" spans="1:44">
+    <row r="32" spans="1:46">
       <c r="A32" s="22"/>
     </row>
     <row r="33" spans="1:1">
       <c r="A33" s="22"/>
     </row>
     <row r="34" spans="1:1">
       <c r="A34" s="22"/>
     </row>
     <row r="35" spans="1:1">
       <c r="A35" s="22"/>
     </row>
     <row r="36" spans="1:1">
       <c r="A36" s="22"/>
     </row>
     <row r="37" spans="1:1">
       <c r="A37" s="22"/>
     </row>
     <row r="38" spans="1:1">
       <c r="A38" s="22"/>
     </row>
     <row r="39" spans="1:1">
       <c r="A39" s="22"/>
     </row>
     <row r="40" spans="1:1">
       <c r="A40" s="22"/>