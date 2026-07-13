--- v0 (2026-04-15)
+++ v1 (2026-07-13)
@@ -569,54 +569,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E38"/>
+  <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Q29" sqref="Q29"/>
+      <selection activeCell="E12" sqref="E12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="16.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="18.85546875" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="13.5" thickBot="1">
       <c r="A1" s="29" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
     </row>
     <row r="2" spans="1:5" ht="29.25" customHeight="1" thickBot="1">
       <c r="A2" s="30"/>
       <c r="B2" s="31" t="s">
         <v>0</v>
@@ -1199,51 +1199,68 @@
       <c r="D36" s="22">
         <v>169317</v>
       </c>
       <c r="E36" s="5">
         <v>116.5</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="4">
         <v>2024</v>
       </c>
       <c r="B37" s="27">
         <v>1017667</v>
       </c>
       <c r="C37" s="23">
         <v>135.9</v>
       </c>
       <c r="D37" s="22">
         <v>176554</v>
       </c>
       <c r="E37" s="5">
         <v>102.7</v>
       </c>
     </row>
     <row r="38" spans="1:5">
-      <c r="A38" s="28" t="s">
+      <c r="A38" s="26">
+        <v>2025</v>
+      </c>
+      <c r="B38" s="27">
+        <v>1356483</v>
+      </c>
+      <c r="C38" s="23">
+        <v>129.5</v>
+      </c>
+      <c r="D38" s="27">
+        <v>238097</v>
+      </c>
+      <c r="E38" s="23">
+        <v>131.1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="28" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 