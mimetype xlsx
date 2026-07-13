--- v0 (2026-04-15)
+++ v1 (2026-07-13)
@@ -7,51 +7,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="15" yWindow="165" windowWidth="28530" windowHeight="6090" activeTab="1"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="2003-2022" sheetId="1" r:id="rId1"/>
     <sheet name="2023-2024" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="30">
   <si>
     <t>% of previous year</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Investments in residential construction physical volume indices</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>в 2,5 раза</t>
@@ -120,97 +120,104 @@
     <t xml:space="preserve">Karatal </t>
   </si>
   <si>
     <t xml:space="preserve">Panfilov </t>
   </si>
   <si>
     <t xml:space="preserve">Sarkand </t>
   </si>
   <si>
     <t xml:space="preserve">Eskeldi </t>
   </si>
   <si>
     <t>*2022 with the division of the Zhetysu region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.00&quot;р.&quot;"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -312,103 +319,103 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
@@ -499,50 +506,89 @@
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>266700</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Text Box 3"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm rot="4336768" flipV="1">
           <a:off x="2995612" y="576263"/>
           <a:ext cx="828675" cy="647700"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>266700</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>609600</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="Text Box 3"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm rot="4336768" flipV="1">
+          <a:off x="3914775" y="600075"/>
+          <a:ext cx="828675" cy="600075"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -805,106 +851,106 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
     <col min="2" max="3" width="8.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8" style="1" customWidth="1"/>
     <col min="8" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="7.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="9.140625" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
-      <c r="A1" s="14" t="s">
+      <c r="A1" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="14"/>
-[...17 lines deleted...]
-      <c r="T1" s="15"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+      <c r="L1" s="34"/>
+      <c r="M1" s="34"/>
+      <c r="N1" s="34"/>
+      <c r="O1" s="34"/>
+      <c r="P1" s="34"/>
+      <c r="Q1" s="34"/>
+      <c r="R1" s="34"/>
+      <c r="S1" s="34"/>
+      <c r="T1" s="35"/>
     </row>
     <row r="2" spans="1:21" ht="16.5" customHeight="1" thickBot="1">
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
       <c r="J2" s="11"/>
       <c r="K2" s="11"/>
       <c r="L2" s="11"/>
       <c r="M2" s="11"/>
       <c r="N2" s="11"/>
       <c r="O2" s="11"/>
       <c r="P2" s="11"/>
       <c r="Q2" s="11"/>
       <c r="R2" s="11"/>
       <c r="S2" s="11"/>
       <c r="T2" s="11"/>
       <c r="U2" s="12" t="s">
         <v>0</v>
       </c>
     </row>
@@ -950,1609 +996,1651 @@
         <v>2015</v>
       </c>
       <c r="O3" s="9">
         <v>2016</v>
       </c>
       <c r="P3" s="9">
         <v>2017</v>
       </c>
       <c r="Q3" s="9">
         <v>2018</v>
       </c>
       <c r="R3" s="10">
         <v>2019</v>
       </c>
       <c r="S3" s="10">
         <v>2020</v>
       </c>
       <c r="T3" s="10">
         <v>2021</v>
       </c>
       <c r="U3" s="10">
         <v>2022</v>
       </c>
     </row>
     <row r="4" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A4" s="16" t="s">
+      <c r="A4" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="17">
+      <c r="B4" s="15">
         <v>178.3</v>
       </c>
-      <c r="C4" s="17">
+      <c r="C4" s="15">
         <v>164.2</v>
       </c>
-      <c r="D4" s="17">
+      <c r="D4" s="15">
         <v>216.3</v>
       </c>
-      <c r="E4" s="17">
+      <c r="E4" s="15">
         <v>138.1</v>
       </c>
-      <c r="F4" s="18">
+      <c r="F4" s="16">
         <v>174.4</v>
       </c>
-      <c r="G4" s="19">
+      <c r="G4" s="17">
         <v>111.6</v>
       </c>
-      <c r="H4" s="20">
+      <c r="H4" s="18">
         <v>107.8</v>
       </c>
-      <c r="I4" s="21">
+      <c r="I4" s="19">
         <v>137.19999999999999</v>
       </c>
-      <c r="J4" s="22">
+      <c r="J4" s="20">
         <v>112.1</v>
       </c>
-      <c r="K4" s="23">
+      <c r="K4" s="21">
         <v>85.6</v>
       </c>
-      <c r="L4" s="23">
+      <c r="L4" s="21">
         <v>118.7</v>
       </c>
-      <c r="M4" s="22">
+      <c r="M4" s="20">
         <v>111.3</v>
       </c>
-      <c r="N4" s="20">
+      <c r="N4" s="18">
         <v>145.9</v>
       </c>
-      <c r="O4" s="20">
+      <c r="O4" s="18">
         <v>108.7</v>
       </c>
-      <c r="P4" s="20">
+      <c r="P4" s="18">
         <v>51.5</v>
       </c>
-      <c r="Q4" s="24">
+      <c r="Q4" s="22">
         <v>122.1</v>
       </c>
-      <c r="R4" s="25">
+      <c r="R4" s="23">
         <v>114</v>
       </c>
-      <c r="S4" s="25">
+      <c r="S4" s="23">
         <v>112.2</v>
       </c>
-      <c r="T4" s="24">
+      <c r="T4" s="22">
         <v>104</v>
       </c>
-      <c r="U4" s="26">
+      <c r="U4" s="24">
         <v>127.5</v>
       </c>
     </row>
     <row r="5" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A5" s="27" t="s">
+      <c r="A5" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="28">
+      <c r="B5" s="26">
         <v>146.45187058980164</v>
       </c>
-      <c r="C5" s="28">
+      <c r="C5" s="26">
         <v>1939.3358319532817</v>
       </c>
-      <c r="D5" s="28">
+      <c r="D5" s="26">
         <v>314.67106955999657</v>
       </c>
-      <c r="E5" s="28">
+      <c r="E5" s="26">
         <v>23.537979375008124</v>
       </c>
-      <c r="F5" s="28">
+      <c r="F5" s="26">
         <v>84.967662538294363</v>
       </c>
-      <c r="G5" s="28">
+      <c r="G5" s="26">
         <v>145.05268742556876</v>
       </c>
-      <c r="H5" s="28">
+      <c r="H5" s="26">
         <v>114</v>
       </c>
-      <c r="I5" s="28">
+      <c r="I5" s="26">
         <v>94</v>
       </c>
-      <c r="J5" s="28">
+      <c r="J5" s="26">
         <v>163.1</v>
       </c>
-      <c r="K5" s="28">
+      <c r="K5" s="26">
         <v>186</v>
       </c>
-      <c r="L5" s="28">
+      <c r="L5" s="26">
         <v>124.8</v>
       </c>
-      <c r="M5" s="28">
+      <c r="M5" s="26">
         <v>136</v>
       </c>
-      <c r="N5" s="28">
+      <c r="N5" s="26">
         <v>180.3</v>
       </c>
-      <c r="O5" s="28">
+      <c r="O5" s="26">
         <v>106.1</v>
       </c>
-      <c r="P5" s="28">
+      <c r="P5" s="26">
         <v>55.6</v>
       </c>
-      <c r="Q5" s="28">
+      <c r="Q5" s="26">
         <v>152.69999999999999</v>
       </c>
-      <c r="R5" s="29">
+      <c r="R5" s="27">
         <v>98.1</v>
       </c>
-      <c r="S5" s="20">
+      <c r="S5" s="18">
         <v>162.5</v>
       </c>
-      <c r="T5" s="28">
+      <c r="T5" s="26">
         <v>83.9</v>
       </c>
-      <c r="U5" s="30" t="s">
+      <c r="U5" s="28" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:21" s="31" customFormat="1" ht="25.5">
-      <c r="A6" s="27" t="s">
+    <row r="6" spans="1:21" s="29" customFormat="1" ht="25.5">
+      <c r="A6" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="28">
+      <c r="B6" s="26">
         <v>153.10877379842898</v>
       </c>
-      <c r="C6" s="28">
+      <c r="C6" s="26">
         <v>87.540122556171582</v>
       </c>
-      <c r="D6" s="28">
+      <c r="D6" s="26">
         <v>190.83969465648855</v>
       </c>
-      <c r="E6" s="28">
+      <c r="E6" s="26">
         <v>481.64303889494727</v>
       </c>
-      <c r="F6" s="28">
+      <c r="F6" s="26">
         <v>440.62416167396941</v>
       </c>
-      <c r="G6" s="28">
+      <c r="G6" s="26">
         <v>111.87865069143608</v>
       </c>
-      <c r="H6" s="28">
+      <c r="H6" s="26">
         <v>90.368627700329057</v>
       </c>
-      <c r="I6" s="28">
+      <c r="I6" s="26">
         <v>41.4</v>
       </c>
-      <c r="J6" s="28">
+      <c r="J6" s="26">
         <v>159.69999999999999</v>
       </c>
-      <c r="K6" s="28">
+      <c r="K6" s="26">
         <v>117.5</v>
       </c>
-      <c r="L6" s="28">
+      <c r="L6" s="26">
         <v>37.6</v>
       </c>
-      <c r="M6" s="28">
+      <c r="M6" s="26">
         <v>78.099999999999994</v>
       </c>
-      <c r="N6" s="28">
+      <c r="N6" s="26">
         <v>82.9</v>
       </c>
-      <c r="O6" s="28">
+      <c r="O6" s="26">
         <v>84.2</v>
       </c>
-      <c r="P6" s="28">
+      <c r="P6" s="26">
         <v>483.1</v>
       </c>
-      <c r="Q6" s="28">
+      <c r="Q6" s="26">
         <v>40.6</v>
       </c>
-      <c r="R6" s="28">
+      <c r="R6" s="26">
         <v>387.7</v>
       </c>
-      <c r="S6" s="28">
+      <c r="S6" s="26">
         <v>73.2</v>
       </c>
-      <c r="T6" s="28">
+      <c r="T6" s="26">
         <v>115.9</v>
       </c>
-      <c r="U6" s="28" t="s">
+      <c r="U6" s="26" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:21">
-      <c r="A7" s="27" t="s">
+      <c r="A7" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="B7" s="28">
+      <c r="B7" s="26">
         <v>96.525096525096529</v>
       </c>
-      <c r="C7" s="28">
+      <c r="C7" s="26">
         <v>191.75455417066158</v>
       </c>
-      <c r="D7" s="28">
+      <c r="D7" s="26">
         <v>143.12977099236642</v>
       </c>
-      <c r="E7" s="28">
+      <c r="E7" s="26">
         <v>1812.9770992366412</v>
       </c>
-      <c r="F7" s="28">
+      <c r="F7" s="26">
         <v>11.640475596574374</v>
       </c>
-      <c r="G7" s="28">
+      <c r="G7" s="26">
         <v>1203.5583464154893</v>
       </c>
-      <c r="H7" s="28">
+      <c r="H7" s="26">
         <v>44.726440607447472</v>
       </c>
-      <c r="I7" s="28">
+      <c r="I7" s="26">
         <v>108.9</v>
       </c>
-      <c r="J7" s="28">
+      <c r="J7" s="26">
         <v>76.2</v>
       </c>
-      <c r="K7" s="28">
+      <c r="K7" s="26">
         <v>320.7</v>
       </c>
-      <c r="L7" s="28">
+      <c r="L7" s="26">
         <v>12.7</v>
       </c>
-      <c r="M7" s="28">
+      <c r="M7" s="26">
         <v>3136</v>
       </c>
-      <c r="N7" s="28">
+      <c r="N7" s="26">
         <v>15.8</v>
       </c>
-      <c r="O7" s="28">
+      <c r="O7" s="26">
         <v>103</v>
       </c>
-      <c r="P7" s="28">
+      <c r="P7" s="26">
         <v>448.1</v>
       </c>
-      <c r="Q7" s="28">
+      <c r="Q7" s="26">
         <v>36.700000000000003</v>
       </c>
-      <c r="R7" s="28">
+      <c r="R7" s="26">
         <v>265.10000000000002</v>
       </c>
-      <c r="S7" s="28">
+      <c r="S7" s="26">
         <v>42.8</v>
       </c>
-      <c r="T7" s="28" t="s">
+      <c r="T7" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="U7" s="30" t="s">
+      <c r="U7" s="28" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:21">
-      <c r="A8" s="27" t="s">
+      <c r="A8" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="28">
+      <c r="B8" s="26">
         <v>96.525096525096529</v>
       </c>
-      <c r="C8" s="28">
+      <c r="C8" s="26">
         <v>383.50910834132316</v>
       </c>
-      <c r="D8" s="28">
+      <c r="D8" s="26">
         <v>1025.7633587786258</v>
       </c>
-      <c r="E8" s="28">
+      <c r="E8" s="26">
         <v>24.409728386295047</v>
       </c>
-      <c r="F8" s="28">
+      <c r="F8" s="26">
         <v>94.786729857819907</v>
       </c>
-      <c r="G8" s="28">
+      <c r="G8" s="26">
         <v>466.20046620046617</v>
       </c>
-      <c r="H8" s="28">
+      <c r="H8" s="26">
         <v>95.693779904306211</v>
       </c>
-      <c r="I8" s="28">
+      <c r="I8" s="26">
         <v>9461</v>
       </c>
-      <c r="J8" s="28">
+      <c r="J8" s="26">
         <v>1.1000000000000001</v>
       </c>
-      <c r="K8" s="28">
+      <c r="K8" s="26">
         <v>213.7</v>
       </c>
-      <c r="L8" s="28">
+      <c r="L8" s="26">
         <v>85.6</v>
       </c>
-      <c r="M8" s="28">
+      <c r="M8" s="26">
         <v>134.5</v>
       </c>
-      <c r="N8" s="28">
+      <c r="N8" s="26">
         <v>120.5</v>
       </c>
-      <c r="O8" s="28">
+      <c r="O8" s="26">
         <v>137.80000000000001</v>
       </c>
-      <c r="P8" s="28">
+      <c r="P8" s="26">
         <v>58.8</v>
       </c>
-      <c r="Q8" s="28">
+      <c r="Q8" s="26">
         <v>306.10000000000002</v>
       </c>
-      <c r="R8" s="28">
+      <c r="R8" s="26">
         <v>105.4</v>
       </c>
-      <c r="S8" s="28">
+      <c r="S8" s="26">
         <v>131.9</v>
       </c>
-      <c r="T8" s="28">
+      <c r="T8" s="26">
         <v>134.1</v>
       </c>
-      <c r="U8" s="30" t="s">
+      <c r="U8" s="28" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:21">
-      <c r="A9" s="27" t="s">
+      <c r="A9" s="25" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="28">
+      <c r="B9" s="26">
         <v>96.525096525096529</v>
       </c>
-      <c r="C9" s="28">
+      <c r="C9" s="26">
         <v>2748.4819431128162</v>
       </c>
-      <c r="D9" s="28">
+      <c r="D9" s="26">
         <v>86.543582460500616</v>
       </c>
-      <c r="E9" s="28">
+      <c r="E9" s="26">
         <v>106.83760683760684</v>
       </c>
-      <c r="F9" s="28">
+      <c r="F9" s="26">
         <v>254.69411381643212</v>
       </c>
-      <c r="G9" s="28">
+      <c r="G9" s="26">
         <v>20.032051282051281</v>
       </c>
-      <c r="H9" s="28">
+      <c r="H9" s="26">
         <v>453.61337227365942</v>
       </c>
-      <c r="I9" s="28">
+      <c r="I9" s="26">
         <v>108.4</v>
       </c>
-      <c r="J9" s="28">
+      <c r="J9" s="26">
         <v>51.4</v>
       </c>
-      <c r="K9" s="28">
+      <c r="K9" s="26">
         <v>607.70000000000005</v>
       </c>
-      <c r="L9" s="28">
+      <c r="L9" s="26">
         <v>17.7</v>
       </c>
-      <c r="M9" s="28">
+      <c r="M9" s="26">
         <v>336.8</v>
       </c>
-      <c r="N9" s="28">
+      <c r="N9" s="26">
         <v>150.19999999999999</v>
       </c>
-      <c r="O9" s="28">
+      <c r="O9" s="26">
         <v>28.9</v>
       </c>
-      <c r="P9" s="28">
+      <c r="P9" s="26">
         <v>134.19999999999999</v>
       </c>
-      <c r="Q9" s="28">
+      <c r="Q9" s="26">
         <v>113.6</v>
       </c>
-      <c r="R9" s="28">
+      <c r="R9" s="26">
         <v>91.4</v>
       </c>
-      <c r="S9" s="28">
+      <c r="S9" s="26">
         <v>199.7</v>
       </c>
-      <c r="T9" s="28">
+      <c r="T9" s="26">
         <v>90.7</v>
       </c>
-      <c r="U9" s="30" t="s">
+      <c r="U9" s="28" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="10" spans="1:21" s="31" customFormat="1">
-      <c r="A10" s="27" t="s">
+    <row r="10" spans="1:21" s="29" customFormat="1">
+      <c r="A10" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="28">
+      <c r="B10" s="26">
         <v>120.65637065637065</v>
       </c>
-      <c r="C10" s="28">
+      <c r="C10" s="26">
         <v>441.03547459252155</v>
       </c>
-      <c r="D10" s="28">
+      <c r="D10" s="26">
         <v>203.28576169930304</v>
       </c>
-      <c r="E10" s="28">
+      <c r="E10" s="26">
         <v>42.84156410655865</v>
       </c>
-      <c r="F10" s="28">
+      <c r="F10" s="26">
         <v>206.80741059887978</v>
       </c>
-      <c r="G10" s="28">
+      <c r="G10" s="26">
         <v>91.575091575091577</v>
       </c>
-      <c r="H10" s="28">
+      <c r="H10" s="26">
         <v>149.52153110047846</v>
       </c>
-      <c r="I10" s="28">
+      <c r="I10" s="26">
         <v>115.4</v>
       </c>
-      <c r="J10" s="28">
+      <c r="J10" s="26">
         <v>111.5</v>
       </c>
-      <c r="K10" s="28">
+      <c r="K10" s="26">
         <v>147.1</v>
       </c>
-      <c r="L10" s="28">
+      <c r="L10" s="26">
         <v>183.8</v>
       </c>
-      <c r="M10" s="28">
+      <c r="M10" s="26">
         <v>79.5</v>
       </c>
-      <c r="N10" s="28">
+      <c r="N10" s="26">
         <v>102</v>
       </c>
-      <c r="O10" s="28">
+      <c r="O10" s="26">
         <v>109.6</v>
       </c>
-      <c r="P10" s="28">
+      <c r="P10" s="26">
         <v>100.7</v>
       </c>
-      <c r="Q10" s="28">
+      <c r="Q10" s="26">
         <v>163.9</v>
       </c>
-      <c r="R10" s="28">
+      <c r="R10" s="26">
         <v>134.5</v>
       </c>
-      <c r="S10" s="28">
+      <c r="S10" s="26">
         <v>118.7</v>
       </c>
-      <c r="T10" s="28">
+      <c r="T10" s="26">
         <v>101.8</v>
       </c>
-      <c r="U10" s="28">
+      <c r="U10" s="26">
         <v>137.5</v>
       </c>
     </row>
-    <row r="11" spans="1:21" s="31" customFormat="1">
-      <c r="A11" s="27" t="s">
+    <row r="11" spans="1:21" s="29" customFormat="1">
+      <c r="A11" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="28">
+      <c r="B11" s="26">
         <v>107.25010725010726</v>
       </c>
-      <c r="C11" s="28">
+      <c r="C11" s="26">
         <v>164.05667412378821</v>
       </c>
-      <c r="D11" s="28">
+      <c r="D11" s="26">
         <v>215.62407058590267</v>
       </c>
-      <c r="E11" s="28">
+      <c r="E11" s="26">
         <v>131.61358252171624</v>
       </c>
-      <c r="F11" s="28">
+      <c r="F11" s="26">
         <v>149.0916271721959</v>
       </c>
-      <c r="G11" s="28">
+      <c r="G11" s="26">
         <v>264.65807922761564</v>
       </c>
-      <c r="H11" s="28">
+      <c r="H11" s="26">
         <v>102.40374705616637</v>
       </c>
-      <c r="I11" s="28">
+      <c r="I11" s="26">
         <v>39.9</v>
       </c>
-      <c r="J11" s="28">
+      <c r="J11" s="26">
         <v>122.1</v>
       </c>
-      <c r="K11" s="28">
+      <c r="K11" s="26">
         <v>51.7</v>
       </c>
-      <c r="L11" s="28">
+      <c r="L11" s="26">
         <v>118.2</v>
       </c>
-      <c r="M11" s="28">
+      <c r="M11" s="26">
         <v>104.9</v>
       </c>
-      <c r="N11" s="28">
+      <c r="N11" s="26">
         <v>136</v>
       </c>
-      <c r="O11" s="28">
+      <c r="O11" s="26">
         <v>100</v>
       </c>
-      <c r="P11" s="28">
+      <c r="P11" s="26">
         <v>82.5</v>
       </c>
-      <c r="Q11" s="28">
+      <c r="Q11" s="26">
         <v>249</v>
       </c>
-      <c r="R11" s="28">
+      <c r="R11" s="26">
         <v>210.3</v>
       </c>
-      <c r="S11" s="28">
+      <c r="S11" s="26">
         <v>100.6</v>
       </c>
-      <c r="T11" s="28">
+      <c r="T11" s="26">
         <v>98.7</v>
       </c>
-      <c r="U11" s="28">
+      <c r="U11" s="26">
         <v>137</v>
       </c>
     </row>
-    <row r="12" spans="1:21" s="31" customFormat="1">
-      <c r="A12" s="27" t="s">
+    <row r="12" spans="1:21" s="29" customFormat="1">
+      <c r="A12" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="B12" s="28">
+      <c r="B12" s="26">
         <v>103.41974627688913</v>
       </c>
-      <c r="C12" s="28">
+      <c r="C12" s="26">
         <v>108.66091403004154</v>
       </c>
-      <c r="D12" s="28">
+      <c r="D12" s="26">
         <v>157.16210148181409</v>
       </c>
-      <c r="E12" s="28">
+      <c r="E12" s="26">
         <v>228.32606324972738</v>
       </c>
-      <c r="F12" s="28">
+      <c r="F12" s="26">
         <v>91.957275235198409</v>
       </c>
-      <c r="G12" s="28">
+      <c r="G12" s="26">
         <v>269.08988447449991</v>
       </c>
-      <c r="H12" s="28">
+      <c r="H12" s="26">
         <v>134.27190059871239</v>
       </c>
-      <c r="I12" s="28">
+      <c r="I12" s="26">
         <v>119.3</v>
       </c>
-      <c r="J12" s="28">
+      <c r="J12" s="26">
         <v>132.9</v>
       </c>
-      <c r="K12" s="28">
+      <c r="K12" s="26">
         <v>81.099999999999994</v>
       </c>
-      <c r="L12" s="28">
+      <c r="L12" s="26">
         <v>134.30000000000001</v>
       </c>
-      <c r="M12" s="28">
+      <c r="M12" s="26">
         <v>171.3</v>
       </c>
-      <c r="N12" s="28">
+      <c r="N12" s="26">
         <v>90.7</v>
       </c>
-      <c r="O12" s="28">
+      <c r="O12" s="26">
         <v>94.5</v>
       </c>
-      <c r="P12" s="28">
+      <c r="P12" s="26">
         <v>113.4</v>
       </c>
-      <c r="Q12" s="28">
+      <c r="Q12" s="26">
         <v>184.7</v>
       </c>
-      <c r="R12" s="28">
+      <c r="R12" s="26">
         <v>103.7</v>
       </c>
-      <c r="S12" s="28">
+      <c r="S12" s="26">
         <v>105.4</v>
       </c>
-      <c r="T12" s="28">
+      <c r="T12" s="26">
         <v>117</v>
       </c>
-      <c r="U12" s="28">
+      <c r="U12" s="26">
         <v>132.4</v>
       </c>
     </row>
-    <row r="13" spans="1:21" s="31" customFormat="1" ht="25.5">
-      <c r="A13" s="27" t="s">
+    <row r="13" spans="1:21" s="29" customFormat="1" ht="25.5">
+      <c r="A13" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="30" t="s">
+      <c r="B13" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="C13" s="30" t="s">
+      <c r="C13" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="D13" s="30" t="s">
+      <c r="D13" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="E13" s="30" t="s">
+      <c r="E13" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="F13" s="30" t="s">
+      <c r="F13" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="G13" s="30" t="s">
+      <c r="G13" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="H13" s="30" t="s">
+      <c r="H13" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="I13" s="30" t="s">
+      <c r="I13" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="J13" s="30" t="s">
+      <c r="J13" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="K13" s="30" t="s">
+      <c r="K13" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="L13" s="30" t="s">
+      <c r="L13" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="M13" s="30" t="s">
+      <c r="M13" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="N13" s="30" t="s">
+      <c r="N13" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="O13" s="30" t="s">
+      <c r="O13" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="P13" s="30"/>
-      <c r="Q13" s="28">
+      <c r="P13" s="28"/>
+      <c r="Q13" s="26">
         <v>1042.5</v>
       </c>
-      <c r="R13" s="28">
+      <c r="R13" s="26">
         <v>202</v>
       </c>
-      <c r="S13" s="28">
+      <c r="S13" s="26">
         <v>77.5</v>
       </c>
-      <c r="T13" s="28" t="s">
+      <c r="T13" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="U13" s="28">
+      <c r="U13" s="26">
         <v>64.5</v>
       </c>
     </row>
     <row r="14" spans="1:21">
-      <c r="A14" s="27" t="s">
+      <c r="A14" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="B14" s="28">
+      <c r="B14" s="26">
         <v>144.78764478764478</v>
       </c>
-      <c r="C14" s="28">
+      <c r="C14" s="26">
         <v>95.877277085330789</v>
       </c>
-      <c r="D14" s="28">
+      <c r="D14" s="26">
         <v>159.03307888040712</v>
       </c>
-      <c r="E14" s="28">
+      <c r="E14" s="26">
         <v>152.67175572519085</v>
       </c>
-      <c r="F14" s="28">
+      <c r="F14" s="26">
         <v>438.3886255924171</v>
       </c>
-      <c r="G14" s="28">
+      <c r="G14" s="26">
         <v>121.27512127512128</v>
       </c>
-      <c r="H14" s="28">
+      <c r="H14" s="26">
         <v>85.929108485499455</v>
       </c>
-      <c r="I14" s="28">
+      <c r="I14" s="26">
         <v>244.8</v>
       </c>
-      <c r="J14" s="28">
+      <c r="J14" s="26">
         <v>93.1</v>
       </c>
-      <c r="K14" s="28">
+      <c r="K14" s="26">
         <v>93.2</v>
       </c>
-      <c r="L14" s="28">
+      <c r="L14" s="26">
         <v>61.3</v>
       </c>
-      <c r="M14" s="28">
+      <c r="M14" s="26">
         <v>283.39999999999998</v>
       </c>
-      <c r="N14" s="28">
+      <c r="N14" s="26">
         <v>105</v>
       </c>
-      <c r="O14" s="28">
+      <c r="O14" s="26">
         <v>230.1</v>
       </c>
-      <c r="P14" s="28">
+      <c r="P14" s="26">
         <v>75.900000000000006</v>
       </c>
-      <c r="Q14" s="28">
+      <c r="Q14" s="26">
         <v>151.1</v>
       </c>
-      <c r="R14" s="30">
+      <c r="R14" s="28">
         <v>174.3</v>
       </c>
-      <c r="S14" s="30">
+      <c r="S14" s="28">
         <v>94.7</v>
       </c>
-      <c r="T14" s="28">
+      <c r="T14" s="26">
         <v>157.4</v>
       </c>
-      <c r="U14" s="30" t="s">
+      <c r="U14" s="28" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:21">
-      <c r="A15" s="27" t="s">
+      <c r="A15" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="B15" s="28">
+      <c r="B15" s="26">
         <v>96.525096525096529</v>
       </c>
-      <c r="C15" s="28">
+      <c r="C15" s="26">
         <v>191.75455417066158</v>
       </c>
-      <c r="D15" s="28">
+      <c r="D15" s="26">
         <v>143.12977099236642</v>
       </c>
-      <c r="E15" s="28">
+      <c r="E15" s="26">
         <v>763.35877862595419</v>
       </c>
-      <c r="F15" s="28">
+      <c r="F15" s="26">
         <v>27.646129541864141</v>
       </c>
-      <c r="G15" s="28">
+      <c r="G15" s="26">
         <v>444.79330193615908</v>
       </c>
-      <c r="H15" s="28">
+      <c r="H15" s="26">
         <v>212.49648184632704</v>
       </c>
-      <c r="I15" s="28">
+      <c r="I15" s="26">
         <v>124.5</v>
       </c>
-      <c r="J15" s="28">
+      <c r="J15" s="26">
         <v>82.9</v>
       </c>
-      <c r="K15" s="28">
+      <c r="K15" s="26">
         <v>156.6</v>
       </c>
-      <c r="L15" s="28">
+      <c r="L15" s="26">
         <v>80.400000000000006</v>
       </c>
-      <c r="M15" s="28">
+      <c r="M15" s="26">
         <v>150.69999999999999</v>
       </c>
-      <c r="N15" s="28">
+      <c r="N15" s="26">
         <v>183.6</v>
       </c>
-      <c r="O15" s="28">
+      <c r="O15" s="26">
         <v>46.4</v>
       </c>
-      <c r="P15" s="28">
+      <c r="P15" s="26">
         <v>82.3</v>
       </c>
-      <c r="Q15" s="28">
+      <c r="Q15" s="26">
         <v>145.6</v>
       </c>
-      <c r="R15" s="28">
+      <c r="R15" s="26">
         <v>269.8</v>
       </c>
-      <c r="S15" s="28">
+      <c r="S15" s="26">
         <v>74.7</v>
       </c>
-      <c r="T15" s="28">
+      <c r="T15" s="26">
         <v>119.3</v>
       </c>
-      <c r="U15" s="30" t="s">
+      <c r="U15" s="28" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:21">
-      <c r="A16" s="27" t="s">
+      <c r="A16" s="25" t="s">
         <v>25</v>
       </c>
-      <c r="B16" s="28">
+      <c r="B16" s="26">
         <v>103.95010395010395</v>
       </c>
-      <c r="C16" s="28">
+      <c r="C16" s="26">
         <v>143.81591562799616</v>
       </c>
-      <c r="D16" s="28">
+      <c r="D16" s="26">
         <v>236.27771719374775</v>
       </c>
-      <c r="E16" s="28">
+      <c r="E16" s="26">
         <v>77.069876688197297</v>
       </c>
-      <c r="F16" s="28">
+      <c r="F16" s="26">
         <v>212.14172872940648</v>
       </c>
-      <c r="G16" s="28">
+      <c r="G16" s="26">
         <v>113.98176291793312</v>
       </c>
-      <c r="H16" s="28">
+      <c r="H16" s="26">
         <v>211.01705312231627</v>
       </c>
-      <c r="I16" s="28">
+      <c r="I16" s="26">
         <v>80</v>
       </c>
-      <c r="J16" s="28">
+      <c r="J16" s="26">
         <v>73.099999999999994</v>
       </c>
-      <c r="K16" s="28">
+      <c r="K16" s="26">
         <v>94.4</v>
       </c>
-      <c r="L16" s="28">
+      <c r="L16" s="26">
         <v>72.3</v>
       </c>
-      <c r="M16" s="28">
+      <c r="M16" s="26">
         <v>277.60000000000002</v>
       </c>
-      <c r="N16" s="28">
+      <c r="N16" s="26">
         <v>129.9</v>
       </c>
-      <c r="O16" s="28">
+      <c r="O16" s="26">
         <v>193.1</v>
       </c>
-      <c r="P16" s="28">
+      <c r="P16" s="26">
         <v>73.2</v>
       </c>
-      <c r="Q16" s="28">
+      <c r="Q16" s="26">
         <v>135.9</v>
       </c>
-      <c r="R16" s="28">
+      <c r="R16" s="26">
         <v>105.6</v>
       </c>
-      <c r="S16" s="28">
+      <c r="S16" s="26">
         <v>111.5</v>
       </c>
-      <c r="T16" s="28">
+      <c r="T16" s="26">
         <v>127.3</v>
       </c>
-      <c r="U16" s="30" t="s">
+      <c r="U16" s="28" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="17" spans="1:21" s="31" customFormat="1">
+    <row r="17" spans="1:21" s="29" customFormat="1">
       <c r="A17" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="28">
+      <c r="B17" s="26">
         <v>142.10307782619279</v>
       </c>
-      <c r="C17" s="28">
+      <c r="C17" s="26">
         <v>237.64040466490044</v>
       </c>
-      <c r="D17" s="28">
+      <c r="D17" s="26">
         <v>220.35132087962103</v>
       </c>
-      <c r="E17" s="28">
+      <c r="E17" s="26">
         <v>170.86549454831714</v>
       </c>
-      <c r="F17" s="28">
+      <c r="F17" s="26">
         <v>144.3659278706142</v>
       </c>
-      <c r="G17" s="28">
+      <c r="G17" s="26">
         <v>113.97631341693302</v>
       </c>
-      <c r="H17" s="28">
+      <c r="H17" s="26">
         <v>112.72346813446754</v>
       </c>
-      <c r="I17" s="28">
+      <c r="I17" s="26">
         <v>138.80000000000001</v>
       </c>
-      <c r="J17" s="28">
+      <c r="J17" s="26">
         <v>145.9</v>
       </c>
-      <c r="K17" s="28">
+      <c r="K17" s="26">
         <v>70.900000000000006</v>
       </c>
-      <c r="L17" s="28">
+      <c r="L17" s="26">
         <v>124.7</v>
       </c>
-      <c r="M17" s="28">
+      <c r="M17" s="26">
         <v>120.4</v>
       </c>
-      <c r="N17" s="28">
+      <c r="N17" s="26">
         <v>126.7</v>
       </c>
-      <c r="O17" s="28">
+      <c r="O17" s="26">
         <v>108.6</v>
       </c>
-      <c r="P17" s="28">
+      <c r="P17" s="26">
         <v>37.799999999999997</v>
       </c>
-      <c r="Q17" s="28">
+      <c r="Q17" s="26">
         <v>71.599999999999994</v>
       </c>
-      <c r="R17" s="28">
+      <c r="R17" s="26">
         <v>108.3</v>
       </c>
-      <c r="S17" s="28">
+      <c r="S17" s="26">
         <v>109.7</v>
       </c>
-      <c r="T17" s="28">
+      <c r="T17" s="26">
         <v>98.1</v>
       </c>
-      <c r="U17" s="28">
+      <c r="U17" s="26">
         <v>124.2</v>
       </c>
     </row>
     <row r="18" spans="1:21">
-      <c r="A18" s="27" t="s">
+      <c r="A18" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="28">
+      <c r="B18" s="26">
         <v>115.83011583011583</v>
       </c>
-      <c r="C18" s="28">
+      <c r="C18" s="26">
         <v>115.85170981144135</v>
       </c>
-      <c r="D18" s="28">
+      <c r="D18" s="26">
         <v>222.64631043256998</v>
       </c>
-      <c r="E18" s="28">
+      <c r="E18" s="26">
         <v>88.369119693152328</v>
       </c>
-      <c r="F18" s="28">
+      <c r="F18" s="26">
         <v>137.13824745386711</v>
       </c>
-      <c r="G18" s="28">
+      <c r="G18" s="26">
         <v>647.08575737987508</v>
       </c>
-      <c r="H18" s="28">
+      <c r="H18" s="26">
         <v>53.970893556851166</v>
       </c>
-      <c r="I18" s="28">
+      <c r="I18" s="26">
         <v>142.1</v>
       </c>
-      <c r="J18" s="28">
+      <c r="J18" s="26">
         <v>123.8</v>
       </c>
-      <c r="K18" s="28">
+      <c r="K18" s="26">
         <v>105.4</v>
       </c>
-      <c r="L18" s="28">
+      <c r="L18" s="26">
         <v>115.1</v>
       </c>
-      <c r="M18" s="28">
+      <c r="M18" s="26">
         <v>56</v>
       </c>
-      <c r="N18" s="28">
+      <c r="N18" s="26">
         <v>117.1</v>
       </c>
-      <c r="O18" s="28">
+      <c r="O18" s="26">
         <v>141.6</v>
       </c>
-      <c r="P18" s="28">
+      <c r="P18" s="26">
         <v>20.399999999999999</v>
       </c>
-      <c r="Q18" s="28">
+      <c r="Q18" s="26">
         <v>363.5</v>
       </c>
-      <c r="R18" s="28">
+      <c r="R18" s="26">
         <v>135.30000000000001</v>
       </c>
-      <c r="S18" s="28">
+      <c r="S18" s="26">
         <v>107.6</v>
       </c>
-      <c r="T18" s="28">
+      <c r="T18" s="26">
         <v>148.9</v>
       </c>
-      <c r="U18" s="30" t="s">
+      <c r="U18" s="28" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="19" spans="1:21" s="31" customFormat="1" ht="25.5">
-      <c r="A19" s="27" t="s">
+    <row r="19" spans="1:21" s="29" customFormat="1" ht="25.5">
+      <c r="A19" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="28">
+      <c r="B19" s="26">
         <v>96.525096525096529</v>
       </c>
-      <c r="C19" s="28">
+      <c r="C19" s="26">
         <v>4218.6001917545536</v>
       </c>
-      <c r="D19" s="28">
+      <c r="D19" s="26">
         <v>37.951075641915338</v>
       </c>
-      <c r="E19" s="28">
+      <c r="E19" s="26">
         <v>76.335877862595424</v>
       </c>
-      <c r="F19" s="28">
+      <c r="F19" s="26">
         <v>155.72105619498984</v>
       </c>
-      <c r="G19" s="28">
+      <c r="G19" s="26">
         <v>151.29797738493389</v>
       </c>
-      <c r="H19" s="28">
+      <c r="H19" s="26">
         <v>198.94233190632085</v>
       </c>
-      <c r="I19" s="28">
+      <c r="I19" s="26">
         <v>135.1</v>
       </c>
-      <c r="J19" s="28">
+      <c r="J19" s="26">
         <v>109.7</v>
       </c>
-      <c r="K19" s="28">
+      <c r="K19" s="26">
         <v>220.3</v>
       </c>
-      <c r="L19" s="28">
+      <c r="L19" s="26">
         <v>77.099999999999994</v>
       </c>
-      <c r="M19" s="28">
+      <c r="M19" s="26">
         <v>51.7</v>
       </c>
-      <c r="N19" s="28">
+      <c r="N19" s="26">
         <v>152.4</v>
       </c>
-      <c r="O19" s="28">
+      <c r="O19" s="26">
         <v>70.599999999999994</v>
       </c>
-      <c r="P19" s="28">
+      <c r="P19" s="26">
         <v>77</v>
       </c>
-      <c r="Q19" s="28">
+      <c r="Q19" s="26">
         <v>243</v>
       </c>
-      <c r="R19" s="28">
+      <c r="R19" s="26">
         <v>61.8</v>
       </c>
-      <c r="S19" s="28" t="s">
+      <c r="S19" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="T19" s="28">
+      <c r="T19" s="26">
         <v>25.1</v>
       </c>
-      <c r="U19" s="28">
+      <c r="U19" s="26">
         <v>90.6</v>
       </c>
     </row>
     <row r="20" spans="1:21">
-      <c r="A20" s="27" t="s">
+      <c r="A20" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="B20" s="28">
+      <c r="B20" s="26">
         <v>80.437580437580436</v>
       </c>
-      <c r="C20" s="28">
+      <c r="C20" s="26">
         <v>268.45637583892619</v>
       </c>
-      <c r="D20" s="28">
+      <c r="D20" s="26">
         <v>136.31406761177755</v>
       </c>
-      <c r="E20" s="28">
+      <c r="E20" s="26">
         <v>329.19847328244276</v>
       </c>
-      <c r="F20" s="28">
+      <c r="F20" s="26">
         <v>87.918126244934413</v>
       </c>
-      <c r="G20" s="28">
+      <c r="G20" s="26">
         <v>42.925824175824168</v>
       </c>
-      <c r="H20" s="28">
+      <c r="H20" s="26">
         <v>424.24242424242425</v>
       </c>
-      <c r="I20" s="28">
+      <c r="I20" s="26">
         <v>106.2</v>
       </c>
-      <c r="J20" s="28">
+      <c r="J20" s="26">
         <v>98.8</v>
       </c>
-      <c r="K20" s="28">
+      <c r="K20" s="26">
         <v>134.19999999999999</v>
       </c>
-      <c r="L20" s="28">
+      <c r="L20" s="26">
         <v>78.5</v>
       </c>
-      <c r="M20" s="28">
+      <c r="M20" s="26">
         <v>106</v>
       </c>
-      <c r="N20" s="28">
+      <c r="N20" s="26">
         <v>101.1</v>
       </c>
-      <c r="O20" s="28">
+      <c r="O20" s="26">
         <v>118.7</v>
       </c>
-      <c r="P20" s="28">
+      <c r="P20" s="26">
         <v>144.69999999999999</v>
       </c>
-      <c r="Q20" s="28">
+      <c r="Q20" s="26">
         <v>84.9</v>
       </c>
-      <c r="R20" s="28">
+      <c r="R20" s="26">
         <v>81.3</v>
       </c>
-      <c r="S20" s="28">
+      <c r="S20" s="26">
         <v>194</v>
       </c>
-      <c r="T20" s="28">
+      <c r="T20" s="26">
         <v>180.3</v>
       </c>
-      <c r="U20" s="30" t="s">
+      <c r="U20" s="28" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="21" spans="1:21" s="31" customFormat="1">
-      <c r="A21" s="27" t="s">
+    <row r="21" spans="1:21" s="29" customFormat="1">
+      <c r="A21" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="B21" s="28">
+      <c r="B21" s="26">
         <v>275.25116057999702</v>
       </c>
-      <c r="C21" s="28">
+      <c r="C21" s="26">
         <v>44.791868064702143</v>
       </c>
-      <c r="D21" s="28">
+      <c r="D21" s="26">
         <v>209.31974103778145</v>
       </c>
-      <c r="E21" s="28">
+      <c r="E21" s="26">
         <v>148.66335129039791</v>
       </c>
-      <c r="F21" s="28">
+      <c r="F21" s="26">
         <v>310.37388098999469</v>
       </c>
-      <c r="G21" s="28">
+      <c r="G21" s="26">
         <v>68.942858220089292</v>
       </c>
-      <c r="H21" s="28">
+      <c r="H21" s="26">
         <v>69.168085204269417</v>
       </c>
-      <c r="I21" s="28">
+      <c r="I21" s="26">
         <v>106.6</v>
       </c>
-      <c r="J21" s="28">
+      <c r="J21" s="26">
         <v>94.9</v>
       </c>
-      <c r="K21" s="28">
+      <c r="K21" s="26">
         <v>85.3</v>
       </c>
-      <c r="L21" s="28">
+      <c r="L21" s="26">
         <v>221.8</v>
       </c>
-      <c r="M21" s="28">
+      <c r="M21" s="26">
         <v>99.2</v>
       </c>
-      <c r="N21" s="28">
+      <c r="N21" s="26">
         <v>91.9</v>
       </c>
-      <c r="O21" s="28">
+      <c r="O21" s="26">
         <v>120.3</v>
       </c>
-      <c r="P21" s="28">
+      <c r="P21" s="26">
         <v>62.5</v>
       </c>
-      <c r="Q21" s="28">
+      <c r="Q21" s="26">
         <v>152.30000000000001</v>
       </c>
-      <c r="R21" s="28">
+      <c r="R21" s="26">
         <v>91.6</v>
       </c>
-      <c r="S21" s="28">
+      <c r="S21" s="26">
         <v>104.3</v>
       </c>
-      <c r="T21" s="28">
+      <c r="T21" s="26">
         <v>100.2</v>
       </c>
-      <c r="U21" s="28">
+      <c r="U21" s="26">
         <v>108.1</v>
       </c>
     </row>
     <row r="22" spans="1:21" ht="25.5">
-      <c r="A22" s="27" t="s">
+      <c r="A22" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="B22" s="28">
+      <c r="B22" s="26">
         <v>160.87516087516087</v>
       </c>
-      <c r="C22" s="28">
+      <c r="C22" s="26">
         <v>153.40364333652926</v>
       </c>
-      <c r="D22" s="28">
+      <c r="D22" s="26">
         <v>691.79389312977094</v>
       </c>
-      <c r="E22" s="28">
+      <c r="E22" s="26">
         <v>26.322716504343248</v>
       </c>
-      <c r="F22" s="28">
+      <c r="F22" s="26">
         <v>278.43601895734599</v>
       </c>
-      <c r="G22" s="28">
+      <c r="G22" s="26">
         <v>75.98784194528875</v>
       </c>
-      <c r="H22" s="28">
+      <c r="H22" s="26">
         <v>480.92258618574408</v>
       </c>
-      <c r="I22" s="28">
+      <c r="I22" s="26">
         <v>135.6</v>
       </c>
-      <c r="J22" s="28">
+      <c r="J22" s="26">
         <v>100.8</v>
       </c>
-      <c r="K22" s="28">
+      <c r="K22" s="26">
         <v>41.2</v>
       </c>
-      <c r="L22" s="28">
+      <c r="L22" s="26">
         <v>138.9</v>
       </c>
-      <c r="M22" s="28">
+      <c r="M22" s="26">
         <v>180.3</v>
       </c>
-      <c r="N22" s="28">
+      <c r="N22" s="26">
         <v>213.4</v>
       </c>
-      <c r="O22" s="28">
+      <c r="O22" s="26">
         <v>137.69999999999999</v>
       </c>
-      <c r="P22" s="28">
+      <c r="P22" s="26">
         <v>73.8</v>
       </c>
-      <c r="Q22" s="28">
+      <c r="Q22" s="26">
         <v>145.69999999999999</v>
       </c>
-      <c r="R22" s="28">
+      <c r="R22" s="26">
         <v>260.5</v>
       </c>
-      <c r="S22" s="28">
+      <c r="S22" s="26">
         <v>43.9</v>
       </c>
-      <c r="T22" s="28" t="s">
+      <c r="T22" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="U22" s="30" t="s">
+      <c r="U22" s="28" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="23" spans="1:21" s="31" customFormat="1">
+    <row r="23" spans="1:21" s="29" customFormat="1">
       <c r="A23" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="32">
+      <c r="B23" s="30">
         <v>171.60017160017159</v>
       </c>
-      <c r="C23" s="32">
+      <c r="C23" s="30">
         <v>155.80057526366252</v>
       </c>
-      <c r="D23" s="32">
+      <c r="D23" s="30">
         <v>117.43981209630066</v>
       </c>
-      <c r="E23" s="32">
+      <c r="E23" s="30">
         <v>211.71278625954199</v>
       </c>
-      <c r="F23" s="32">
+      <c r="F23" s="30">
         <v>66.751218209732315</v>
       </c>
-      <c r="G23" s="32">
+      <c r="G23" s="30">
         <v>36.630036630036628</v>
       </c>
-      <c r="H23" s="32">
+      <c r="H23" s="30">
         <v>1291.8660287081341</v>
       </c>
-      <c r="I23" s="32">
+      <c r="I23" s="30">
         <v>111.3</v>
       </c>
-      <c r="J23" s="32">
+      <c r="J23" s="30">
         <v>113.5</v>
       </c>
-      <c r="K23" s="32">
+      <c r="K23" s="30">
         <v>140.9</v>
       </c>
-      <c r="L23" s="32">
+      <c r="L23" s="30">
         <v>112</v>
       </c>
-      <c r="M23" s="32">
+      <c r="M23" s="30">
         <v>113.4</v>
       </c>
-      <c r="N23" s="32">
+      <c r="N23" s="30">
         <v>120.8</v>
       </c>
-      <c r="O23" s="32">
+      <c r="O23" s="30">
         <v>143.1</v>
       </c>
-      <c r="P23" s="32">
+      <c r="P23" s="30">
         <v>15.8</v>
       </c>
-      <c r="Q23" s="28">
+      <c r="Q23" s="26">
         <v>238.4</v>
       </c>
-      <c r="R23" s="29">
+      <c r="R23" s="27">
         <v>107.5</v>
       </c>
-      <c r="S23" s="29">
+      <c r="S23" s="27">
         <v>117.6</v>
       </c>
-      <c r="T23" s="28">
+      <c r="T23" s="26">
         <v>163.19999999999999</v>
       </c>
-      <c r="U23" s="28">
+      <c r="U23" s="26">
         <v>98.6</v>
       </c>
     </row>
-    <row r="24" spans="1:21" s="31" customFormat="1">
-      <c r="A24" s="27" t="s">
+    <row r="24" spans="1:21" s="29" customFormat="1">
+      <c r="A24" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="32">
+      <c r="B24" s="30">
         <v>96.525096525096529</v>
       </c>
-      <c r="C24" s="32">
+      <c r="C24" s="30">
         <v>236.62020306315611</v>
       </c>
-      <c r="D24" s="32">
+      <c r="D24" s="30">
         <v>97.154753643303252</v>
       </c>
-      <c r="E24" s="32">
+      <c r="E24" s="30">
         <v>364.88354883938314</v>
       </c>
-      <c r="F24" s="32">
+      <c r="F24" s="30">
         <v>161.43463730954917</v>
       </c>
-      <c r="G24" s="32">
+      <c r="G24" s="30">
         <v>149.07406211754036</v>
       </c>
-      <c r="H24" s="32">
+      <c r="H24" s="30">
         <v>147.66222582442632</v>
       </c>
-      <c r="I24" s="32">
+      <c r="I24" s="30">
         <v>157.6</v>
       </c>
-      <c r="J24" s="32">
+      <c r="J24" s="30">
         <v>46</v>
       </c>
-      <c r="K24" s="32">
+      <c r="K24" s="30">
         <v>147.1</v>
       </c>
-      <c r="L24" s="32">
+      <c r="L24" s="30">
         <v>85.5</v>
       </c>
-      <c r="M24" s="32">
+      <c r="M24" s="30">
         <v>55.1</v>
       </c>
-      <c r="N24" s="32">
+      <c r="N24" s="30">
         <v>194.1</v>
       </c>
-      <c r="O24" s="32">
+      <c r="O24" s="30">
         <v>96.7</v>
       </c>
-      <c r="P24" s="32">
+      <c r="P24" s="30">
         <v>75.900000000000006</v>
       </c>
-      <c r="Q24" s="32">
+      <c r="Q24" s="30">
         <v>171</v>
       </c>
-      <c r="R24" s="29">
+      <c r="R24" s="27">
         <v>140.80000000000001</v>
       </c>
-      <c r="S24" s="29">
+      <c r="S24" s="27">
         <v>98.7</v>
       </c>
-      <c r="T24" s="32">
+      <c r="T24" s="30">
         <v>102.3</v>
       </c>
-      <c r="U24" s="28">
+      <c r="U24" s="26">
         <v>147.6</v>
       </c>
     </row>
     <row r="25" spans="1:21">
-      <c r="A25" s="33" t="s">
+      <c r="A25" s="31" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:T1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="67" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C16"/>
+  <dimension ref="A1:D16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="F1" sqref="F1:F1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="13.42578125" style="1" customWidth="1"/>
-    <col min="4" max="16384" width="9.140625" style="1"/>
+    <col min="4" max="4" width="14" style="1" customWidth="1"/>
+    <col min="5" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
-      <c r="A1" s="14" t="s">
+    <row r="1" spans="1:4">
+      <c r="A1" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="34"/>
-[...3 lines deleted...]
-      <c r="A2" s="35" t="s">
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+    </row>
+    <row r="2" spans="1:4" ht="13.5" thickBot="1">
+      <c r="A2" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="36"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:3" ht="13.5" thickBot="1">
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+    </row>
+    <row r="3" spans="1:4" ht="13.5" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="10">
         <v>2023</v>
       </c>
       <c r="C3" s="10">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="16" t="s">
+      <c r="D3" s="10">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="26">
+      <c r="B4" s="24">
         <v>116.5</v>
       </c>
-      <c r="C4" s="37">
+      <c r="C4" s="38">
         <v>102.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="27" t="s">
+      <c r="D4" s="33">
+        <v>131.1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" s="29" customFormat="1">
+      <c r="A5" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="29">
+      <c r="B5" s="27">
         <v>126.3</v>
       </c>
-      <c r="C5" s="38">
+      <c r="C5" s="32">
         <v>97.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="27" t="s">
+      <c r="D5" s="32">
+        <v>230.5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="30" t="s">
+      <c r="B6" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="38">
+      <c r="C6" s="32">
         <v>89.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="27" t="s">
+      <c r="D6" s="32">
+        <v>132.80000000000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" s="29" customFormat="1">
+      <c r="A7" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="29">
+      <c r="B7" s="27">
         <v>95.5</v>
       </c>
-      <c r="C7" s="38">
+      <c r="C7" s="32">
         <v>97.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="27" t="s">
+      <c r="D7" s="32">
+        <v>103.6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" s="29" customFormat="1">
+      <c r="A8" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="29">
+      <c r="B8" s="27">
         <v>126.5</v>
       </c>
-      <c r="C8" s="38">
+      <c r="C8" s="32">
         <v>94.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="27" t="s">
+      <c r="D8" s="32">
+        <v>103.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" s="29" customFormat="1">
+      <c r="A9" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="29">
+      <c r="B9" s="27">
         <v>144.80000000000001</v>
       </c>
-      <c r="C9" s="38">
+      <c r="C9" s="32">
         <v>121.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="27" t="s">
+      <c r="D9" s="32">
+        <v>67.099999999999994</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" s="29" customFormat="1">
+      <c r="A10" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="29">
+      <c r="B10" s="27">
         <v>133.30000000000001</v>
       </c>
-      <c r="C10" s="38">
+      <c r="C10" s="32">
         <v>184</v>
       </c>
-    </row>
-    <row r="11" spans="1:3" s="31" customFormat="1">
+      <c r="D10" s="32">
+        <v>109.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" s="29" customFormat="1">
       <c r="A11" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="29">
+      <c r="B11" s="27">
         <v>103.1</v>
       </c>
-      <c r="C11" s="38">
+      <c r="C11" s="32">
         <v>117.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="27" t="s">
+      <c r="D11" s="32">
+        <v>117.6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" s="29" customFormat="1">
+      <c r="A12" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="28">
+      <c r="B12" s="26">
         <v>100</v>
       </c>
-      <c r="C12" s="38">
+      <c r="C12" s="32">
         <v>124</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="27" t="s">
+      <c r="D12" s="32">
+        <v>123.7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" s="29" customFormat="1">
+      <c r="A13" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="29">
+      <c r="B13" s="27">
         <v>122.3</v>
       </c>
-      <c r="C13" s="38">
+      <c r="C13" s="32">
         <v>83.2</v>
       </c>
-    </row>
-    <row r="14" spans="1:3" s="31" customFormat="1">
+      <c r="D13" s="32">
+        <v>138.9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" s="29" customFormat="1">
       <c r="A14" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="29">
+      <c r="B14" s="27">
         <v>149.30000000000001</v>
       </c>
-      <c r="C14" s="38">
+      <c r="C14" s="32">
         <v>124.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="27" t="s">
+      <c r="D14" s="32">
+        <v>108.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" s="29" customFormat="1">
+      <c r="A15" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="29">
+      <c r="B15" s="27">
         <v>113.6</v>
       </c>
-      <c r="C15" s="38">
+      <c r="C15" s="32">
         <v>133.19999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="33"/>
+      <c r="D15" s="32">
+        <v>138.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
-    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">