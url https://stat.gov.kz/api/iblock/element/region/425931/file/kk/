--- v0 (2026-04-14)
+++ v1 (2026-07-15)
@@ -4,61 +4,61 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="8475" windowWidth="28860" windowHeight="4305"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="6390"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="62">
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t>өткен жылға, 
 %-бен</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>соның ішінде:</t>
   </si>
   <si>
     <t>Ауыл, орман және балық шаруашылығы</t>
   </si>
   <si>
     <t>Өнеркәсіп</t>
   </si>
   <si>
     <t xml:space="preserve">Құрылыс </t>
   </si>
   <si>
     <t>Қаржы және сақтандыру қызметі</t>
   </si>
@@ -196,50 +196,56 @@
     <t>2021 жыл</t>
   </si>
   <si>
     <t>*2022 жыл</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>өткен жылға,  %-бен</t>
   </si>
   <si>
     <t>*өткен жылға,  %-бен</t>
   </si>
   <si>
     <t>Көтерме және бөлшек саудада сату; атомобильдерді және мотоциклдерді жөндеу</t>
   </si>
   <si>
     <t xml:space="preserve"> 4,5 есе</t>
   </si>
   <si>
     <t xml:space="preserve"> 2 есе</t>
+  </si>
+  <si>
+    <t>2025 жыл</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 3 есе</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="8">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -337,51 +343,51 @@
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
@@ -459,50 +465,53 @@
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -775,123 +784,129 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AR31"/>
+  <dimension ref="A1:AT31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="A6" sqref="A6"/>
+      <pane xSplit="1" topLeftCell="AQ1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AU1" sqref="AU1:AU1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="38.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="2" customWidth="1"/>
     <col min="3" max="15" width="8" style="2" customWidth="1"/>
     <col min="16" max="39" width="9.140625" style="2"/>
     <col min="40" max="40" width="9.140625" style="2" customWidth="1"/>
     <col min="41" max="42" width="9.140625" style="2"/>
     <col min="43" max="43" width="11.5703125" style="2" customWidth="1"/>
-    <col min="44" max="16384" width="9.140625" style="2"/>
+    <col min="44" max="44" width="9.140625" style="2"/>
+    <col min="45" max="46" width="10.140625" style="2" customWidth="1"/>
+    <col min="47" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44" ht="15" customHeight="1">
+    <row r="1" spans="1:46" ht="15" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>10</v>
       </c>
+      <c r="AS1" s="54"/>
+      <c r="AT1" s="54"/>
     </row>
-    <row r="2" spans="1:44" ht="9.75" customHeight="1">
-      <c r="A2" s="54" t="s">
+    <row r="2" spans="1:46" ht="9.75" customHeight="1">
+      <c r="A2" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="54"/>
-[...41 lines deleted...]
-      <c r="AR2" s="54"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="55"/>
+      <c r="O2" s="55"/>
+      <c r="P2" s="55"/>
+      <c r="Q2" s="55"/>
+      <c r="R2" s="55"/>
+      <c r="S2" s="55"/>
+      <c r="T2" s="55"/>
+      <c r="U2" s="55"/>
+      <c r="V2" s="55"/>
+      <c r="W2" s="55"/>
+      <c r="X2" s="55"/>
+      <c r="Y2" s="55"/>
+      <c r="Z2" s="55"/>
+      <c r="AA2" s="55"/>
+      <c r="AB2" s="55"/>
+      <c r="AC2" s="55"/>
+      <c r="AD2" s="55"/>
+      <c r="AE2" s="55"/>
+      <c r="AF2" s="55"/>
+      <c r="AG2" s="55"/>
+      <c r="AH2" s="55"/>
+      <c r="AI2" s="55"/>
+      <c r="AJ2" s="55"/>
+      <c r="AK2" s="55"/>
+      <c r="AL2" s="55"/>
+      <c r="AM2" s="55"/>
+      <c r="AN2" s="55"/>
+      <c r="AO2" s="55"/>
+      <c r="AP2" s="55"/>
+      <c r="AQ2" s="55"/>
+      <c r="AR2" s="55"/>
+      <c r="AS2" s="55"/>
+      <c r="AT2" s="55"/>
     </row>
-    <row r="3" spans="1:44" ht="38.25" customHeight="1">
+    <row r="3" spans="1:46" ht="38.25" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="31" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="31" t="s">
         <v>35</v>
       </c>
       <c r="D3" s="31" t="s">
         <v>55</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F3" s="31" t="s">
         <v>55</v>
       </c>
       <c r="G3" s="32" t="s">
         <v>37</v>
       </c>
       <c r="H3" s="31" t="s">
         <v>55</v>
       </c>
       <c r="I3" s="31" t="s">
         <v>38</v>
       </c>
@@ -978,52 +993,58 @@
       </c>
       <c r="AK3" s="5" t="s">
         <v>51</v>
       </c>
       <c r="AL3" s="6" t="s">
         <v>55</v>
       </c>
       <c r="AM3" s="5" t="s">
         <v>52</v>
       </c>
       <c r="AN3" s="6" t="s">
         <v>56</v>
       </c>
       <c r="AO3" s="5" t="s">
         <v>53</v>
       </c>
       <c r="AP3" s="31" t="s">
         <v>55</v>
       </c>
       <c r="AQ3" s="34" t="s">
         <v>54</v>
       </c>
       <c r="AR3" s="35" t="s">
         <v>55</v>
       </c>
+      <c r="AS3" s="34" t="s">
+        <v>60</v>
+      </c>
+      <c r="AT3" s="35" t="s">
+        <v>55</v>
+      </c>
     </row>
-    <row r="4" spans="1:44">
+    <row r="4" spans="1:46">
       <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="12">
         <v>49020</v>
       </c>
       <c r="C4" s="12">
         <v>56687</v>
       </c>
       <c r="D4" s="13">
         <v>111.51451771992382</v>
       </c>
       <c r="E4" s="12">
         <v>99501</v>
       </c>
       <c r="F4" s="13">
         <v>165.43545407759964</v>
       </c>
       <c r="G4" s="12">
         <v>112414</v>
       </c>
       <c r="H4" s="13">
         <v>108.52810664505027</v>
       </c>
       <c r="I4" s="12">
@@ -1112,104 +1133,116 @@
       </c>
       <c r="AK4" s="12">
         <v>733425.67099999997</v>
       </c>
       <c r="AL4" s="14">
         <v>102.8</v>
       </c>
       <c r="AM4" s="12">
         <v>613940</v>
       </c>
       <c r="AN4" s="14">
         <v>115.3</v>
       </c>
       <c r="AO4" s="12">
         <v>737743</v>
       </c>
       <c r="AP4" s="14">
         <v>115.8</v>
       </c>
       <c r="AQ4" s="15">
         <v>1017661.274</v>
       </c>
       <c r="AR4" s="16">
         <v>135.9</v>
       </c>
+      <c r="AS4" s="15">
+        <v>1356483.2660000001</v>
+      </c>
+      <c r="AT4" s="16">
+        <v>129.5</v>
+      </c>
     </row>
-    <row r="5" spans="1:44">
+    <row r="5" spans="1:46">
       <c r="A5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="36"/>
       <c r="C5" s="36"/>
       <c r="D5" s="37"/>
       <c r="E5" s="36"/>
       <c r="F5" s="37"/>
       <c r="G5" s="38"/>
       <c r="H5" s="37"/>
       <c r="I5" s="38"/>
       <c r="J5" s="37"/>
       <c r="K5" s="38"/>
       <c r="L5" s="37"/>
       <c r="M5" s="39"/>
       <c r="N5" s="39"/>
       <c r="O5" s="39"/>
       <c r="P5" s="39"/>
       <c r="Q5" s="39"/>
       <c r="R5" s="39"/>
       <c r="S5" s="39"/>
       <c r="T5" s="39"/>
       <c r="U5" s="39"/>
       <c r="V5" s="39"/>
       <c r="W5" s="39"/>
       <c r="X5" s="39"/>
       <c r="Y5" s="12"/>
       <c r="Z5" s="18"/>
       <c r="AA5" s="17"/>
       <c r="AB5" s="18">
         <v>165.4</v>
       </c>
       <c r="AC5" s="17"/>
       <c r="AD5" s="18"/>
       <c r="AE5" s="17"/>
       <c r="AF5" s="18"/>
       <c r="AG5" s="17"/>
       <c r="AH5" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AI5" s="17"/>
       <c r="AJ5" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AK5" s="17"/>
       <c r="AL5" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AQ5" s="20"/>
       <c r="AR5" s="20"/>
+      <c r="AS5" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT5" s="23" t="s">
+        <v>13</v>
+      </c>
     </row>
-    <row r="6" spans="1:44">
+    <row r="6" spans="1:46">
       <c r="A6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="40">
         <v>2904.2710000000002</v>
       </c>
       <c r="C6" s="40">
         <v>5646.607</v>
       </c>
       <c r="D6" s="41">
         <v>187.48721911494863</v>
       </c>
       <c r="E6" s="40">
         <v>6525.1049999999996</v>
       </c>
       <c r="F6" s="41">
         <v>108.91421321125949</v>
       </c>
       <c r="G6" s="42">
         <v>5096.6689999999999</v>
       </c>
       <c r="H6" s="41">
         <v>75.032288964067831</v>
       </c>
       <c r="I6" s="42">
@@ -1298,52 +1331,58 @@
       </c>
       <c r="AK6" s="21">
         <v>58220</v>
       </c>
       <c r="AL6" s="19">
         <v>103.2</v>
       </c>
       <c r="AM6" s="21">
         <v>48454.966999999997</v>
       </c>
       <c r="AN6" s="19">
         <v>113.9</v>
       </c>
       <c r="AO6" s="21">
         <v>60027.618000000002</v>
       </c>
       <c r="AP6" s="19">
         <v>119.3</v>
       </c>
       <c r="AQ6" s="22">
         <v>28884.834999999999</v>
       </c>
       <c r="AR6" s="23">
         <v>47.4</v>
       </c>
+      <c r="AS6" s="22">
+        <v>43599.589</v>
+      </c>
+      <c r="AT6" s="23">
+        <v>146.69999999999999</v>
+      </c>
     </row>
-    <row r="7" spans="1:44">
+    <row r="7" spans="1:46">
       <c r="A7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="40">
         <v>19777.506000000001</v>
       </c>
       <c r="C7" s="40">
         <v>17353.595000000001</v>
       </c>
       <c r="D7" s="41">
         <v>84.613405794984587</v>
       </c>
       <c r="E7" s="40">
         <v>24986.519</v>
       </c>
       <c r="F7" s="41">
         <v>135.70658288545323</v>
       </c>
       <c r="G7" s="42">
         <v>34300.387000000002</v>
       </c>
       <c r="H7" s="41">
         <v>131.86894570576749</v>
       </c>
       <c r="I7" s="42">
@@ -1432,52 +1471,58 @@
       </c>
       <c r="AK7" s="21">
         <v>178803</v>
       </c>
       <c r="AL7" s="19">
         <v>87.8</v>
       </c>
       <c r="AM7" s="21">
         <v>144312.71100000001</v>
       </c>
       <c r="AN7" s="19">
         <v>119.5</v>
       </c>
       <c r="AO7" s="21">
         <v>257570.74400000001</v>
       </c>
       <c r="AP7" s="19">
         <v>171.9</v>
       </c>
       <c r="AQ7" s="22">
         <v>294316.80499999999</v>
       </c>
       <c r="AR7" s="23">
         <v>112.6</v>
       </c>
+      <c r="AS7" s="22">
+        <v>481783.07400000002</v>
+      </c>
+      <c r="AT7" s="23">
+        <v>159.1</v>
+      </c>
     </row>
-    <row r="8" spans="1:44" ht="25.5">
+    <row r="8" spans="1:46" ht="25.5">
       <c r="A8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="40">
         <v>841.52099999999996</v>
       </c>
       <c r="C8" s="40">
         <v>838.29</v>
       </c>
       <c r="D8" s="41">
         <v>96.061766983924443</v>
       </c>
       <c r="E8" s="40">
         <v>459.71499999999997</v>
       </c>
       <c r="F8" s="41">
         <v>51.686723822874967</v>
       </c>
       <c r="G8" s="42">
         <v>2203.998</v>
       </c>
       <c r="H8" s="41">
         <v>460.54470347356232</v>
       </c>
       <c r="I8" s="42">
@@ -1566,52 +1611,58 @@
       </c>
       <c r="AK8" s="21">
         <v>6320</v>
       </c>
       <c r="AL8" s="19">
         <v>87.2</v>
       </c>
       <c r="AM8" s="21">
         <v>2704.7310000000002</v>
       </c>
       <c r="AN8" s="19">
         <v>55.3</v>
       </c>
       <c r="AO8" s="21">
         <v>54553.434000000001</v>
       </c>
       <c r="AP8" s="19">
         <v>1943.1</v>
       </c>
       <c r="AQ8" s="22">
         <v>23886.815999999999</v>
       </c>
       <c r="AR8" s="23">
         <v>43.1</v>
       </c>
+      <c r="AS8" s="22">
+        <v>25138.565999999999</v>
+      </c>
+      <c r="AT8" s="23">
+        <v>102.3</v>
+      </c>
     </row>
-    <row r="9" spans="1:44">
+    <row r="9" spans="1:46">
       <c r="A9" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="40">
         <v>16740.923999999999</v>
       </c>
       <c r="C9" s="40">
         <v>13435.616</v>
       </c>
       <c r="D9" s="41">
         <v>77.392593706999975</v>
       </c>
       <c r="E9" s="40">
         <v>22168.773000000001</v>
       </c>
       <c r="F9" s="41">
         <v>155.51371265142919</v>
       </c>
       <c r="G9" s="42">
         <v>27692.111000000001</v>
       </c>
       <c r="H9" s="41">
         <v>119.99514582495355</v>
       </c>
       <c r="I9" s="42">
@@ -1700,52 +1751,58 @@
       </c>
       <c r="AK9" s="21">
         <v>79431</v>
       </c>
       <c r="AL9" s="19">
         <v>109.4</v>
       </c>
       <c r="AM9" s="21">
         <v>62840.731</v>
       </c>
       <c r="AN9" s="19">
         <v>100.9</v>
       </c>
       <c r="AO9" s="21">
         <v>138003.698</v>
       </c>
       <c r="AP9" s="19">
         <v>211.6</v>
       </c>
       <c r="AQ9" s="22">
         <v>191520.15299999999</v>
       </c>
       <c r="AR9" s="23">
         <v>136.69999999999999</v>
       </c>
+      <c r="AS9" s="22">
+        <v>284411.71999999997</v>
+      </c>
+      <c r="AT9" s="23">
+        <v>144.30000000000001</v>
+      </c>
     </row>
-    <row r="10" spans="1:44" ht="38.25">
+    <row r="10" spans="1:46" ht="38.25">
       <c r="A10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="40">
         <v>1931.6659999999999</v>
       </c>
       <c r="C10" s="40">
         <v>1992.318</v>
       </c>
       <c r="D10" s="41">
         <v>99.459865274699879</v>
       </c>
       <c r="E10" s="40">
         <v>480.00900000000001</v>
       </c>
       <c r="F10" s="41">
         <v>22.707814494928371</v>
       </c>
       <c r="G10" s="42">
         <v>2056.0639999999999</v>
       </c>
       <c r="H10" s="41">
         <v>411.46842969957203</v>
       </c>
       <c r="I10" s="42">
@@ -1834,52 +1891,58 @@
       </c>
       <c r="AK10" s="21">
         <v>51407</v>
       </c>
       <c r="AL10" s="19">
         <v>64.2</v>
       </c>
       <c r="AM10" s="21">
         <v>51834.332000000002</v>
       </c>
       <c r="AN10" s="19">
         <v>153.1</v>
       </c>
       <c r="AO10" s="21">
         <v>21384.261999999999</v>
       </c>
       <c r="AP10" s="19">
         <v>39.700000000000003</v>
       </c>
       <c r="AQ10" s="22">
         <v>38737.652999999998</v>
       </c>
       <c r="AR10" s="23">
         <v>178.5</v>
       </c>
+      <c r="AS10" s="22">
+        <v>118472.144</v>
+      </c>
+      <c r="AT10" s="23">
+        <v>297.2</v>
+      </c>
     </row>
-    <row r="11" spans="1:44" ht="24" customHeight="1">
+    <row r="11" spans="1:46" ht="24" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="40">
         <v>263.39499999999998</v>
       </c>
       <c r="C11" s="40">
         <v>1087.3710000000001</v>
       </c>
       <c r="D11" s="41">
         <v>398.09934527679093</v>
       </c>
       <c r="E11" s="40">
         <v>1878.0219999999999</v>
       </c>
       <c r="F11" s="41">
         <v>162.7824367550337</v>
       </c>
       <c r="G11" s="42">
         <v>2348.2139999999999</v>
       </c>
       <c r="H11" s="41">
         <v>120.11196389756</v>
       </c>
       <c r="I11" s="42">
@@ -1968,52 +2031,58 @@
       </c>
       <c r="AK11" s="21">
         <v>41645</v>
       </c>
       <c r="AL11" s="19">
         <v>95.4</v>
       </c>
       <c r="AM11" s="21">
         <v>26932.917000000001</v>
       </c>
       <c r="AN11" s="19">
         <v>136.1</v>
       </c>
       <c r="AO11" s="21">
         <v>43629.35</v>
       </c>
       <c r="AP11" s="19">
         <v>156.1</v>
       </c>
       <c r="AQ11" s="22">
         <v>40172.182999999997</v>
       </c>
       <c r="AR11" s="23">
         <v>90.7</v>
       </c>
+      <c r="AS11" s="22">
+        <v>53760.644</v>
+      </c>
+      <c r="AT11" s="23">
+        <v>130.1</v>
+      </c>
     </row>
-    <row r="12" spans="1:44">
+    <row r="12" spans="1:46">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="40">
         <v>1041.954</v>
       </c>
       <c r="C12" s="40">
         <v>1045.095</v>
       </c>
       <c r="D12" s="41">
         <v>96.722712485290856</v>
       </c>
       <c r="E12" s="40">
         <v>1595.5530000000001</v>
       </c>
       <c r="F12" s="41">
         <v>143.89313709757093</v>
       </c>
       <c r="G12" s="42">
         <v>5440.9690000000001</v>
       </c>
       <c r="H12" s="41">
         <v>327.5776681940248</v>
       </c>
       <c r="I12" s="42">
@@ -2102,52 +2171,58 @@
       </c>
       <c r="AK12" s="21">
         <v>7930</v>
       </c>
       <c r="AL12" s="19">
         <v>111.4</v>
       </c>
       <c r="AM12" s="21">
         <v>4662.1570000000002</v>
       </c>
       <c r="AN12" s="19">
         <v>62.4</v>
       </c>
       <c r="AO12" s="21">
         <v>3728.5619999999999</v>
       </c>
       <c r="AP12" s="19">
         <v>77</v>
       </c>
       <c r="AQ12" s="22">
         <v>4674.1620000000003</v>
       </c>
       <c r="AR12" s="23">
         <v>123.5</v>
       </c>
+      <c r="AS12" s="22">
+        <v>8873.9220000000005</v>
+      </c>
+      <c r="AT12" s="23">
+        <v>184.5</v>
+      </c>
     </row>
-    <row r="13" spans="1:44" ht="24" customHeight="1">
+    <row r="13" spans="1:46" ht="24" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="40">
         <v>1602.037</v>
       </c>
       <c r="C13" s="40">
         <v>2688.0410000000002</v>
       </c>
       <c r="D13" s="41">
         <v>161.80226248589378</v>
       </c>
       <c r="E13" s="40">
         <v>4364.58</v>
       </c>
       <c r="F13" s="41">
         <v>153.03514724501105</v>
       </c>
       <c r="G13" s="42">
         <v>5847.51</v>
       </c>
       <c r="H13" s="41">
         <v>128.69977434142595</v>
       </c>
       <c r="I13" s="42">
@@ -2236,52 +2311,58 @@
       </c>
       <c r="AK13" s="21">
         <v>22287</v>
       </c>
       <c r="AL13" s="19">
         <v>135.5</v>
       </c>
       <c r="AM13" s="21">
         <v>16553.735000000001</v>
       </c>
       <c r="AN13" s="19">
         <v>94.5</v>
       </c>
       <c r="AO13" s="21">
         <v>15478.422</v>
       </c>
       <c r="AP13" s="19">
         <v>90.1</v>
       </c>
       <c r="AQ13" s="22">
         <v>14695.218999999999</v>
       </c>
       <c r="AR13" s="23">
         <v>93.5</v>
       </c>
+      <c r="AS13" s="22">
+        <v>61030.822</v>
+      </c>
+      <c r="AT13" s="23">
+        <v>403.6</v>
+      </c>
     </row>
-    <row r="14" spans="1:44">
+    <row r="14" spans="1:46">
       <c r="A14" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="40">
         <v>7851.99</v>
       </c>
       <c r="C14" s="40">
         <v>8946.3760000000002</v>
       </c>
       <c r="D14" s="41">
         <v>109.87241049297451</v>
       </c>
       <c r="E14" s="40">
         <v>30366.254000000001</v>
       </c>
       <c r="F14" s="41">
         <v>319.9106436848603</v>
       </c>
       <c r="G14" s="42">
         <v>17788.848999999998</v>
       </c>
       <c r="H14" s="41">
         <v>56.273755426550885</v>
       </c>
       <c r="I14" s="42">
@@ -2370,52 +2451,58 @@
       </c>
       <c r="AK14" s="21">
         <v>198419</v>
       </c>
       <c r="AL14" s="19">
         <v>153.1</v>
       </c>
       <c r="AM14" s="21">
         <v>151009.61900000001</v>
       </c>
       <c r="AN14" s="19">
         <v>106.2</v>
       </c>
       <c r="AO14" s="21">
         <v>114656.21400000001</v>
       </c>
       <c r="AP14" s="19">
         <v>73.099999999999994</v>
       </c>
       <c r="AQ14" s="22">
         <v>244493.087</v>
       </c>
       <c r="AR14" s="23">
         <v>210.1</v>
       </c>
+      <c r="AS14" s="22">
+        <v>293794.75900000002</v>
+      </c>
+      <c r="AT14" s="23">
+        <v>116.8</v>
+      </c>
     </row>
-    <row r="15" spans="1:44" ht="25.5">
+    <row r="15" spans="1:46" ht="25.5">
       <c r="A15" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="40">
         <v>258.68400000000003</v>
       </c>
       <c r="C15" s="40">
         <v>453.48</v>
       </c>
       <c r="D15" s="41">
         <v>169.04791311715627</v>
       </c>
       <c r="E15" s="40">
         <v>961.22199999999998</v>
       </c>
       <c r="F15" s="41">
         <v>199.77915887998867</v>
       </c>
       <c r="G15" s="42">
         <v>2839.8980000000001</v>
       </c>
       <c r="H15" s="41">
         <v>283.81040287672084</v>
       </c>
       <c r="I15" s="42">
@@ -2504,52 +2591,58 @@
       </c>
       <c r="AK15" s="21">
         <v>32203</v>
       </c>
       <c r="AL15" s="19">
         <v>146.5</v>
       </c>
       <c r="AM15" s="21">
         <v>13871.334999999999</v>
       </c>
       <c r="AN15" s="19">
         <v>48.3</v>
       </c>
       <c r="AO15" s="21">
         <v>16076.212</v>
       </c>
       <c r="AP15" s="19">
         <v>111.7</v>
       </c>
       <c r="AQ15" s="22">
         <v>8840.9860000000008</v>
       </c>
       <c r="AR15" s="23">
         <v>54.2</v>
       </c>
+      <c r="AS15" s="22">
+        <v>9300.0609999999997</v>
+      </c>
+      <c r="AT15" s="23">
+        <v>102.2</v>
+      </c>
     </row>
-    <row r="16" spans="1:44">
+    <row r="16" spans="1:46">
       <c r="A16" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="40">
         <v>1380.5360000000001</v>
       </c>
       <c r="C16" s="40">
         <v>2156.5140000000001</v>
       </c>
       <c r="D16" s="41">
         <v>150.63496447837551</v>
       </c>
       <c r="E16" s="40">
         <v>914.57899999999995</v>
       </c>
       <c r="F16" s="41">
         <v>39.971786525790861</v>
       </c>
       <c r="G16" s="42">
         <v>1327.432</v>
       </c>
       <c r="H16" s="41">
         <v>139.42489566484412</v>
       </c>
       <c r="I16" s="42">
@@ -2638,52 +2731,58 @@
       </c>
       <c r="AK16" s="21">
         <v>1364</v>
       </c>
       <c r="AL16" s="19">
         <v>14.7</v>
       </c>
       <c r="AM16" s="21">
         <v>381.23899999999998</v>
       </c>
       <c r="AN16" s="19">
         <v>60.6</v>
       </c>
       <c r="AO16" s="21">
         <v>2981.473</v>
       </c>
       <c r="AP16" s="19">
         <v>753.4</v>
       </c>
       <c r="AQ16" s="22">
         <v>7320.299</v>
       </c>
       <c r="AR16" s="23">
         <v>241.9</v>
       </c>
+      <c r="AS16" s="22">
+        <v>14155.593000000001</v>
+      </c>
+      <c r="AT16" s="23">
+        <v>187.9</v>
+      </c>
     </row>
-    <row r="17" spans="1:44">
+    <row r="17" spans="1:46">
       <c r="A17" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="40">
         <v>40.723999999999997</v>
       </c>
       <c r="C17" s="40">
         <v>39.82</v>
       </c>
       <c r="D17" s="41">
         <v>94.291397072675977</v>
       </c>
       <c r="E17" s="40">
         <v>72.605000000000004</v>
       </c>
       <c r="F17" s="41">
         <v>171.85013995590904</v>
       </c>
       <c r="G17" s="42">
         <v>215.74299999999999</v>
       </c>
       <c r="H17" s="41">
         <v>285.44303751412133</v>
       </c>
       <c r="I17" s="42">
@@ -2772,52 +2871,58 @@
       </c>
       <c r="AK17" s="21">
         <v>2329</v>
       </c>
       <c r="AL17" s="19">
         <v>145.69999999999999</v>
       </c>
       <c r="AM17" s="21">
         <v>846.00699999999995</v>
       </c>
       <c r="AN17" s="19">
         <v>44.4</v>
       </c>
       <c r="AO17" s="21">
         <v>446.81799999999998</v>
       </c>
       <c r="AP17" s="19">
         <v>50.9</v>
       </c>
       <c r="AQ17" s="22">
         <v>714.06899999999996</v>
       </c>
       <c r="AR17" s="23">
         <v>157.5</v>
       </c>
+      <c r="AS17" s="22">
+        <v>1366.1189999999999</v>
+      </c>
+      <c r="AT17" s="23">
+        <v>185.9</v>
+      </c>
     </row>
-    <row r="18" spans="1:44">
+    <row r="18" spans="1:46">
       <c r="A18" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="40">
         <v>4808.4629999999997</v>
       </c>
       <c r="C18" s="40">
         <v>9298.2420000000002</v>
       </c>
       <c r="D18" s="41">
         <v>186.47293657198043</v>
       </c>
       <c r="E18" s="40">
         <v>20249.173999999999</v>
       </c>
       <c r="F18" s="41">
         <v>205.25374186241061</v>
       </c>
       <c r="G18" s="42">
         <v>27465.652999999998</v>
       </c>
       <c r="H18" s="41">
         <v>130.2962411407685</v>
       </c>
       <c r="I18" s="42">
@@ -2906,52 +3011,58 @@
       </c>
       <c r="AK18" s="21">
         <v>153552</v>
       </c>
       <c r="AL18" s="19">
         <v>105.2</v>
       </c>
       <c r="AM18" s="21">
         <v>141271.81700000001</v>
       </c>
       <c r="AN18" s="19">
         <v>125.5</v>
       </c>
       <c r="AO18" s="21">
         <v>175849.986</v>
       </c>
       <c r="AP18" s="19">
         <v>119.9</v>
       </c>
       <c r="AQ18" s="22">
         <v>188544.1</v>
       </c>
       <c r="AR18" s="23">
         <v>105.6</v>
       </c>
+      <c r="AS18" s="22">
+        <v>246452.622</v>
+      </c>
+      <c r="AT18" s="23">
+        <v>127</v>
+      </c>
     </row>
-    <row r="19" spans="1:44">
+    <row r="19" spans="1:46">
       <c r="A19" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="40">
         <v>130.79300000000001</v>
       </c>
       <c r="C19" s="40">
         <v>251.92099999999999</v>
       </c>
       <c r="D19" s="41">
         <v>185.7381492810774</v>
       </c>
       <c r="E19" s="40">
         <v>665.62800000000004</v>
       </c>
       <c r="F19" s="41">
         <v>249.03009085912413</v>
       </c>
       <c r="G19" s="42">
         <v>414.52300000000002</v>
       </c>
       <c r="H19" s="41">
         <v>59.822742738085083</v>
       </c>
       <c r="I19" s="42">
@@ -3040,52 +3151,58 @@
       </c>
       <c r="AK19" s="21">
         <v>3094</v>
       </c>
       <c r="AL19" s="19">
         <v>145.9</v>
       </c>
       <c r="AM19" s="21">
         <v>400.19400000000002</v>
       </c>
       <c r="AN19" s="19">
         <v>13.5</v>
       </c>
       <c r="AO19" s="21">
         <v>1061.0450000000001</v>
       </c>
       <c r="AP19" s="19">
         <v>255.4</v>
       </c>
       <c r="AQ19" s="22">
         <v>1612.098</v>
       </c>
       <c r="AR19" s="23">
         <v>149.69999999999999</v>
       </c>
+      <c r="AS19" s="22">
+        <v>2597.902</v>
+      </c>
+      <c r="AT19" s="23">
+        <v>156.6</v>
+      </c>
     </row>
-    <row r="20" spans="1:44" ht="25.5">
+    <row r="20" spans="1:46" ht="25.5">
       <c r="A20" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="40">
         <v>238.73699999999999</v>
       </c>
       <c r="C20" s="40">
         <v>591.92100000000005</v>
       </c>
       <c r="D20" s="41">
         <v>239.09211812505649</v>
       </c>
       <c r="E20" s="40">
         <v>298.18799999999999</v>
       </c>
       <c r="F20" s="41">
         <v>47.480034976328554</v>
       </c>
       <c r="G20" s="42">
         <v>177.874</v>
       </c>
       <c r="H20" s="41">
         <v>57.302237438560546</v>
       </c>
       <c r="I20" s="42">
@@ -3174,52 +3291,58 @@
       </c>
       <c r="AK20" s="21">
         <v>7364</v>
       </c>
       <c r="AL20" s="19">
         <v>184.3</v>
       </c>
       <c r="AM20" s="21">
         <v>18914.257000000001</v>
       </c>
       <c r="AN20" s="18" t="s">
         <v>58</v>
       </c>
       <c r="AO20" s="21">
         <v>2287.2539999999999</v>
       </c>
       <c r="AP20" s="19">
         <v>11.7</v>
       </c>
       <c r="AQ20" s="22">
         <v>11487.094999999999</v>
       </c>
       <c r="AR20" s="23">
         <v>494.8</v>
       </c>
+      <c r="AS20" s="22">
+        <v>1595.627</v>
+      </c>
+      <c r="AT20" s="23">
+        <v>13.5</v>
+      </c>
     </row>
-    <row r="21" spans="1:44" ht="25.5">
+    <row r="21" spans="1:46" ht="25.5">
       <c r="A21" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="40">
         <v>6219.64</v>
       </c>
       <c r="C21" s="40">
         <v>3711.797</v>
       </c>
       <c r="D21" s="41">
         <v>57.549322078732921</v>
       </c>
       <c r="E21" s="40">
         <v>2724.2550000000001</v>
       </c>
       <c r="F21" s="41">
         <v>69.174838891296076</v>
       </c>
       <c r="G21" s="42">
         <v>2524.3710000000001</v>
       </c>
       <c r="H21" s="41">
         <v>89.0132578191525</v>
       </c>
       <c r="I21" s="42">
@@ -3308,52 +3431,58 @@
       </c>
       <c r="AK21" s="21">
         <v>6545</v>
       </c>
       <c r="AL21" s="19">
         <v>66.3</v>
       </c>
       <c r="AM21" s="21">
         <v>2308.3670000000002</v>
       </c>
       <c r="AN21" s="19">
         <v>75.900000000000006</v>
       </c>
       <c r="AO21" s="21">
         <v>14025.681</v>
       </c>
       <c r="AP21" s="19">
         <v>585.4</v>
       </c>
       <c r="AQ21" s="22">
         <v>22570.502</v>
       </c>
       <c r="AR21" s="23">
         <v>158.5</v>
       </c>
+      <c r="AS21" s="22">
+        <v>19603.686000000002</v>
+      </c>
+      <c r="AT21" s="23">
+        <v>84.4</v>
+      </c>
     </row>
-    <row r="22" spans="1:44">
+    <row r="22" spans="1:46">
       <c r="A22" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="40">
         <v>2155.66</v>
       </c>
       <c r="C22" s="40">
         <v>2107.864</v>
       </c>
       <c r="D22" s="41">
         <v>94.293893179115358</v>
       </c>
       <c r="E22" s="40">
         <v>2012.9090000000001</v>
       </c>
       <c r="F22" s="41">
         <v>90.004903606551949</v>
       </c>
       <c r="G22" s="42">
         <v>2686.84</v>
       </c>
       <c r="H22" s="41">
         <v>128.22329532438258</v>
       </c>
       <c r="I22" s="42">
@@ -3442,52 +3571,58 @@
       </c>
       <c r="AK22" s="21">
         <v>30586</v>
       </c>
       <c r="AL22" s="19">
         <v>82.4</v>
       </c>
       <c r="AM22" s="21">
         <v>39876.023000000001</v>
       </c>
       <c r="AN22" s="19">
         <v>174.4</v>
       </c>
       <c r="AO22" s="21">
         <v>18310.359</v>
       </c>
       <c r="AP22" s="19">
         <v>44.2</v>
       </c>
       <c r="AQ22" s="22">
         <v>130655.231</v>
       </c>
       <c r="AR22" s="23">
         <v>703</v>
       </c>
+      <c r="AS22" s="22">
+        <v>120857.311</v>
+      </c>
+      <c r="AT22" s="23">
+        <v>89.9</v>
+      </c>
     </row>
-    <row r="23" spans="1:44" ht="23.25" customHeight="1">
+    <row r="23" spans="1:46" ht="23.25" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="40">
         <v>242.20099999999999</v>
       </c>
       <c r="C23" s="40">
         <v>1238.17</v>
       </c>
       <c r="D23" s="41">
         <v>492.9757868211799</v>
       </c>
       <c r="E23" s="40">
         <v>1051.2539999999999</v>
       </c>
       <c r="F23" s="41">
         <v>80.022478828225985</v>
       </c>
       <c r="G23" s="42">
         <v>1293.278</v>
       </c>
       <c r="H23" s="41">
         <v>118.17714642383997</v>
       </c>
       <c r="I23" s="42">
@@ -3576,52 +3711,58 @@
       </c>
       <c r="AK23" s="21">
         <v>7720</v>
       </c>
       <c r="AL23" s="19">
         <v>29.9</v>
       </c>
       <c r="AM23" s="21">
         <v>4192.5450000000001</v>
       </c>
       <c r="AN23" s="19">
         <v>71.400000000000006</v>
       </c>
       <c r="AO23" s="21">
         <v>7685.36</v>
       </c>
       <c r="AP23" s="19">
         <v>176.6</v>
       </c>
       <c r="AQ23" s="22">
         <v>23328.429</v>
       </c>
       <c r="AR23" s="23">
         <v>299.10000000000002</v>
       </c>
+      <c r="AS23" s="22">
+        <v>21804.677</v>
+      </c>
+      <c r="AT23" s="23">
+        <v>90.8</v>
+      </c>
     </row>
-    <row r="24" spans="1:44">
+    <row r="24" spans="1:46">
       <c r="A24" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="40">
         <v>351.94900000000001</v>
       </c>
       <c r="C24" s="40">
         <v>1082.0419999999999</v>
       </c>
       <c r="D24" s="41">
         <v>296.47332664379928</v>
       </c>
       <c r="E24" s="40">
         <v>2537.4810000000002</v>
       </c>
       <c r="F24" s="41">
         <v>221.02596566984892</v>
       </c>
       <c r="G24" s="42">
         <v>4807.5479999999998</v>
       </c>
       <c r="H24" s="41">
         <v>181.99946045336409</v>
       </c>
       <c r="I24" s="42">
@@ -3710,52 +3851,58 @@
       </c>
       <c r="AK24" s="21">
         <v>22276</v>
       </c>
       <c r="AL24" s="19">
         <v>53.7</v>
       </c>
       <c r="AM24" s="21">
         <v>26364.405999999999</v>
       </c>
       <c r="AN24" s="19">
         <v>139.6</v>
       </c>
       <c r="AO24" s="21">
         <v>43926.442999999999</v>
       </c>
       <c r="AP24" s="19">
         <v>160.5</v>
       </c>
       <c r="AQ24" s="22">
         <v>35497.836000000003</v>
       </c>
       <c r="AR24" s="23">
         <v>79.599999999999994</v>
       </c>
+      <c r="AS24" s="22">
+        <v>28847.281999999999</v>
+      </c>
+      <c r="AT24" s="23">
+        <v>79</v>
+      </c>
     </row>
-    <row r="25" spans="1:44" ht="25.5">
+    <row r="25" spans="1:46" ht="25.5">
       <c r="A25" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="45">
         <v>15.353</v>
       </c>
       <c r="C25" s="45">
         <v>75.444000000000003</v>
       </c>
       <c r="D25" s="46">
         <v>473.86289142413307</v>
       </c>
       <c r="E25" s="45">
         <v>176.083</v>
       </c>
       <c r="F25" s="46">
         <v>219.97703223058357</v>
       </c>
       <c r="G25" s="47">
         <v>186.477</v>
       </c>
       <c r="H25" s="46">
         <v>101.73189055246591</v>
       </c>
       <c r="I25" s="47">
@@ -3844,81 +3991,87 @@
       </c>
       <c r="AK25" s="24">
         <v>733</v>
       </c>
       <c r="AL25" s="26">
         <v>97.6</v>
       </c>
       <c r="AM25" s="24">
         <v>521.10799999999995</v>
       </c>
       <c r="AN25" s="25" t="s">
         <v>59</v>
       </c>
       <c r="AO25" s="24">
         <v>3631.2190000000001</v>
       </c>
       <c r="AP25" s="26">
         <v>671.3</v>
       </c>
       <c r="AQ25" s="27">
         <v>26.521000000000001</v>
       </c>
       <c r="AR25" s="28">
         <v>0.7</v>
       </c>
+      <c r="AS25" s="27">
+        <v>820.22</v>
+      </c>
+      <c r="AT25" s="28" t="s">
+        <v>61</v>
+      </c>
     </row>
-    <row r="26" spans="1:44" ht="21.75" customHeight="1">
+    <row r="26" spans="1:46" ht="21.75" customHeight="1">
       <c r="A26" s="30" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="27" spans="1:44" ht="21.75" customHeight="1">
+    <row r="27" spans="1:46" ht="21.75" customHeight="1">
       <c r="A27" s="29" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="28" spans="1:44">
+    <row r="28" spans="1:46">
       <c r="A28" s="11"/>
       <c r="B28" s="50"/>
       <c r="C28" s="50"/>
     </row>
-    <row r="29" spans="1:44" ht="27.75" customHeight="1">
+    <row r="29" spans="1:46" ht="27.75" customHeight="1">
       <c r="A29" s="53"/>
       <c r="B29" s="52"/>
       <c r="C29" s="51"/>
       <c r="D29" s="18"/>
     </row>
-    <row r="30" spans="1:44" ht="27.75" customHeight="1">
+    <row r="30" spans="1:46" ht="27.75" customHeight="1">
       <c r="A30" s="3"/>
     </row>
-    <row r="31" spans="1:44" ht="27.75" customHeight="1">
+    <row r="31" spans="1:46" ht="27.75" customHeight="1">
       <c r="A31" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A2:AR2"/>
+    <mergeCell ref="A2:AT2"/>
   </mergeCells>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="80" firstPageNumber="6" fitToWidth="0" fitToHeight="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010032F2BE8E43533F42AC91A8B1A4F7A557" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="43643ccd70aadabc66ef0bf7d67a70a4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>