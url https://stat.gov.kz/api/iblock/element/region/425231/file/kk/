--- v0 (2026-04-16)
+++ v1 (2026-07-14)
@@ -2,82 +2,82 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.32.0.2\Obmen\Соц стат и демография\Динамика демография\6 Ожидаемая продолжительность жизни населения\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ba.ismailov\Desktop\Рабочий стол 2026\Динамика демография\3. Смертность\9. Ожидаемая продолжительность жизни населения\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11730"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="6">
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>жас саны</t>
   </si>
   <si>
     <t>Ерлер</t>
   </si>
   <si>
     <t>Әйелдер</t>
   </si>
   <si>
-    <t>Астана қаласы халқының туған кездегі күтілетін өмір сүру ұзақтығы</t>
+    <t>Халықтың туған кездегі күтілетін өмір сүру ұзақтығы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.00_ ;\-0.00\ "/>
   </numFmts>
   <fonts count="30">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -2280,121 +2280,116 @@
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...16 lines deleted...]
-    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1718">
     <cellStyle name="20% - Акцент1 2" xfId="36"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="37"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="38"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="39"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="40"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="41"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="42"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="43"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="46"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="50"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="51"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="52"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="53"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="54"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="55"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="56"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="57"/>
     <cellStyle name="20% - Акцент1 2 7" xfId="58"/>
@@ -4380,122 +4375,124 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AA11"/>
+  <dimension ref="A2:AD11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A51" sqref="A51:Y51"/>
-      <selection pane="bottomLeft" activeCell="I23" sqref="I23"/>
+      <selection pane="bottomLeft" activeCell="M25" sqref="M25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="22.42578125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="15.42578125" style="1" customWidth="1"/>
+    <col min="2" max="27" width="7.28515625" style="1" customWidth="1"/>
+    <col min="28" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" ht="15" customHeight="1">
-      <c r="A2" s="12" t="s">
+    <row r="2" spans="1:30" ht="15" customHeight="1">
+      <c r="A2" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="12"/>
-[...24 lines deleted...]
-      <c r="AA2" s="12"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="26"/>
+      <c r="K2" s="26"/>
+      <c r="L2" s="26"/>
+      <c r="M2" s="26"/>
+      <c r="N2" s="26"/>
+      <c r="O2" s="26"/>
+      <c r="P2" s="26"/>
+      <c r="Q2" s="26"/>
+      <c r="R2" s="26"/>
+      <c r="S2" s="26"/>
+      <c r="T2" s="26"/>
+      <c r="U2" s="26"/>
+      <c r="V2" s="26"/>
+      <c r="W2" s="26"/>
+      <c r="X2" s="26"/>
+      <c r="Y2" s="26"/>
+      <c r="Z2" s="26"/>
+      <c r="AA2" s="26"/>
+      <c r="AB2" s="26"/>
     </row>
-    <row r="4" spans="1:27">
+    <row r="4" spans="1:30" ht="15" customHeight="1">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
-      <c r="Y4" s="11" t="s">
+      <c r="AA4" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="Z4" s="11"/>
-      <c r="AA4" s="11"/>
+      <c r="AB4" s="25"/>
+      <c r="AC4" s="22"/>
+      <c r="AD4" s="22"/>
     </row>
-    <row r="5" spans="1:27">
+    <row r="5" spans="1:30">
       <c r="A5" s="3"/>
       <c r="B5" s="4">
         <v>1999</v>
       </c>
       <c r="C5" s="4">
         <v>2000</v>
       </c>
       <c r="D5" s="4">
         <v>2001</v>
       </c>
       <c r="E5" s="4">
         <v>2002</v>
       </c>
       <c r="F5" s="4">
         <v>2003</v>
       </c>
       <c r="G5" s="4">
         <v>2004</v>
       </c>
       <c r="H5" s="4">
         <v>2005</v>
       </c>
       <c r="I5" s="4">
         <v>2006</v>
       </c>
@@ -4531,400 +4528,412 @@
       </c>
       <c r="T5" s="4">
         <v>2017</v>
       </c>
       <c r="U5" s="4">
         <v>2018</v>
       </c>
       <c r="V5" s="5">
         <v>2019</v>
       </c>
       <c r="W5" s="6">
         <v>2020</v>
       </c>
       <c r="X5" s="6">
         <v>2021</v>
       </c>
       <c r="Y5" s="7">
         <v>2022</v>
       </c>
       <c r="Z5" s="6">
         <v>2023</v>
       </c>
       <c r="AA5" s="7">
         <v>2024</v>
       </c>
+      <c r="AB5" s="6">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="6" spans="1:27" ht="17.25" customHeight="1">
-      <c r="A6" s="13" t="s">
+    <row r="6" spans="1:30" ht="17.25" customHeight="1">
+      <c r="A6" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="13"/>
-[...24 lines deleted...]
-      <c r="AA6" s="13"/>
+      <c r="B6" s="23"/>
+      <c r="C6" s="23"/>
+      <c r="D6" s="23"/>
+      <c r="E6" s="23"/>
+      <c r="F6" s="23"/>
+      <c r="G6" s="23"/>
+      <c r="H6" s="23"/>
+      <c r="I6" s="23"/>
+      <c r="J6" s="23"/>
+      <c r="K6" s="23"/>
+      <c r="L6" s="23"/>
+      <c r="M6" s="23"/>
+      <c r="N6" s="23"/>
+      <c r="O6" s="23"/>
+      <c r="P6" s="23"/>
+      <c r="Q6" s="23"/>
+      <c r="R6" s="23"/>
+      <c r="S6" s="23"/>
+      <c r="T6" s="23"/>
+      <c r="U6" s="23"/>
+      <c r="V6" s="23"/>
+      <c r="W6" s="23"/>
+      <c r="X6" s="23"/>
+      <c r="Y6" s="23"/>
+      <c r="Z6" s="23"/>
+      <c r="AA6" s="23"/>
     </row>
-    <row r="7" spans="1:27">
+    <row r="7" spans="1:30">
       <c r="A7" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="15">
+      <c r="B7" s="13">
         <v>67.599999999999994</v>
       </c>
-      <c r="C7" s="15">
+      <c r="C7" s="13">
         <v>69.16</v>
       </c>
-      <c r="D7" s="15">
+      <c r="D7" s="13">
         <v>69.05</v>
       </c>
-      <c r="E7" s="15">
+      <c r="E7" s="13">
         <v>69.430000000000007</v>
       </c>
-      <c r="F7" s="15">
+      <c r="F7" s="13">
         <v>70.45</v>
       </c>
-      <c r="G7" s="15">
+      <c r="G7" s="13">
         <v>70.84</v>
       </c>
-      <c r="H7" s="15">
+      <c r="H7" s="13">
         <v>70.7</v>
       </c>
-      <c r="I7" s="15">
+      <c r="I7" s="13">
         <v>71.39</v>
       </c>
-      <c r="J7" s="15">
+      <c r="J7" s="13">
         <v>72.63</v>
       </c>
-      <c r="K7" s="15">
+      <c r="K7" s="13">
         <v>73.75</v>
       </c>
-      <c r="L7" s="15">
+      <c r="L7" s="13">
         <v>72.47</v>
       </c>
-      <c r="M7" s="15">
+      <c r="M7" s="13">
         <v>73.209999999999994</v>
       </c>
-      <c r="N7" s="15">
+      <c r="N7" s="13">
         <v>73.62</v>
       </c>
-      <c r="O7" s="15">
+      <c r="O7" s="13">
         <v>73.69</v>
       </c>
-      <c r="P7" s="15">
+      <c r="P7" s="13">
         <v>74.69</v>
       </c>
-      <c r="Q7" s="15">
+      <c r="Q7" s="13">
         <v>75.06</v>
       </c>
-      <c r="R7" s="15">
+      <c r="R7" s="13">
         <v>74.77</v>
       </c>
-      <c r="S7" s="15">
+      <c r="S7" s="13">
         <v>74.92</v>
       </c>
-      <c r="T7" s="16">
+      <c r="T7" s="15">
         <v>77.010000000000005</v>
       </c>
-      <c r="U7" s="16">
+      <c r="U7" s="15">
         <v>76.569999999999993</v>
       </c>
-      <c r="V7" s="16">
+      <c r="V7" s="15">
         <v>77.36</v>
       </c>
-      <c r="W7" s="16">
+      <c r="W7" s="15">
         <v>73.78</v>
       </c>
-      <c r="X7" s="16">
+      <c r="X7" s="15">
         <v>73.11</v>
       </c>
-      <c r="Y7" s="16">
+      <c r="Y7" s="15">
         <v>77.430000000000007</v>
       </c>
-      <c r="Z7" s="16">
+      <c r="Z7" s="15">
         <v>78.099999999999994</v>
       </c>
-      <c r="AA7" s="17">
+      <c r="AA7" s="11">
         <v>78.52</v>
       </c>
+      <c r="AB7" s="11">
+        <v>78.776573352636206</v>
+      </c>
     </row>
-    <row r="8" spans="1:27" ht="16.5" customHeight="1">
-      <c r="A8" s="14" t="s">
+    <row r="8" spans="1:30" ht="16.5" customHeight="1">
+      <c r="A8" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="14"/>
-[...24 lines deleted...]
-      <c r="AA8" s="14"/>
+      <c r="B8" s="24"/>
+      <c r="C8" s="24"/>
+      <c r="D8" s="24"/>
+      <c r="E8" s="24"/>
+      <c r="F8" s="24"/>
+      <c r="G8" s="24"/>
+      <c r="H8" s="24"/>
+      <c r="I8" s="24"/>
+      <c r="J8" s="24"/>
+      <c r="K8" s="24"/>
+      <c r="L8" s="24"/>
+      <c r="M8" s="24"/>
+      <c r="N8" s="24"/>
+      <c r="O8" s="24"/>
+      <c r="P8" s="24"/>
+      <c r="Q8" s="24"/>
+      <c r="R8" s="24"/>
+      <c r="S8" s="24"/>
+      <c r="T8" s="24"/>
+      <c r="U8" s="24"/>
+      <c r="V8" s="24"/>
+      <c r="W8" s="24"/>
+      <c r="X8" s="24"/>
+      <c r="Y8" s="24"/>
+      <c r="Z8" s="24"/>
+      <c r="AA8" s="24"/>
     </row>
-    <row r="9" spans="1:27">
+    <row r="9" spans="1:30">
       <c r="A9" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="18">
+      <c r="B9" s="12">
         <v>62.89</v>
       </c>
-      <c r="C9" s="19">
+      <c r="C9" s="13">
         <v>64.2</v>
       </c>
-      <c r="D9" s="19">
+      <c r="D9" s="13">
         <v>64.36</v>
       </c>
-      <c r="E9" s="19">
+      <c r="E9" s="13">
         <v>64.62</v>
       </c>
-      <c r="F9" s="19">
+      <c r="F9" s="13">
         <v>65.72</v>
       </c>
-      <c r="G9" s="19">
+      <c r="G9" s="13">
         <v>66.180000000000007</v>
       </c>
-      <c r="H9" s="19">
+      <c r="H9" s="13">
         <v>65.45</v>
       </c>
-      <c r="I9" s="19">
+      <c r="I9" s="13">
         <v>65.760000000000005</v>
       </c>
-      <c r="J9" s="19">
+      <c r="J9" s="13">
         <v>68.209999999999994</v>
       </c>
-      <c r="K9" s="19">
+      <c r="K9" s="13">
         <v>70.78</v>
       </c>
-      <c r="L9" s="19">
+      <c r="L9" s="13">
         <v>67.88</v>
       </c>
-      <c r="M9" s="19">
+      <c r="M9" s="13">
         <v>68.94</v>
       </c>
-      <c r="N9" s="19">
+      <c r="N9" s="13">
         <v>68.959999999999994</v>
       </c>
-      <c r="O9" s="19">
+      <c r="O9" s="13">
         <v>69.16</v>
       </c>
-      <c r="P9" s="19">
+      <c r="P9" s="13">
         <v>70.61</v>
       </c>
-      <c r="Q9" s="19">
+      <c r="Q9" s="13">
         <v>70.55</v>
       </c>
-      <c r="R9" s="19">
+      <c r="R9" s="13">
         <v>70.45</v>
       </c>
-      <c r="S9" s="19">
+      <c r="S9" s="13">
         <v>70.64</v>
       </c>
-      <c r="T9" s="21">
+      <c r="T9" s="15">
         <v>72.349999999999994</v>
       </c>
-      <c r="U9" s="21">
+      <c r="U9" s="15">
         <v>71.92</v>
       </c>
-      <c r="V9" s="21">
+      <c r="V9" s="15">
         <v>72.64</v>
       </c>
-      <c r="W9" s="21">
+      <c r="W9" s="15">
         <v>69.61</v>
       </c>
-      <c r="X9" s="20">
+      <c r="X9" s="14">
         <v>69.349999999999994</v>
       </c>
-      <c r="Y9" s="20">
+      <c r="Y9" s="14">
         <v>73.47</v>
       </c>
-      <c r="Z9" s="20">
+      <c r="Z9" s="14">
         <v>74.239999999999995</v>
       </c>
-      <c r="AA9" s="22">
+      <c r="AA9" s="16">
         <v>74.77</v>
       </c>
+      <c r="AB9" s="16">
+        <v>76.40948888362405</v>
+      </c>
     </row>
-    <row r="10" spans="1:27" ht="16.5" customHeight="1">
-      <c r="A10" s="14" t="s">
+    <row r="10" spans="1:30" ht="16.5" customHeight="1">
+      <c r="A10" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="14"/>
-[...24 lines deleted...]
-      <c r="AA10" s="14"/>
+      <c r="B10" s="24"/>
+      <c r="C10" s="24"/>
+      <c r="D10" s="24"/>
+      <c r="E10" s="24"/>
+      <c r="F10" s="24"/>
+      <c r="G10" s="24"/>
+      <c r="H10" s="24"/>
+      <c r="I10" s="24"/>
+      <c r="J10" s="24"/>
+      <c r="K10" s="24"/>
+      <c r="L10" s="24"/>
+      <c r="M10" s="24"/>
+      <c r="N10" s="24"/>
+      <c r="O10" s="24"/>
+      <c r="P10" s="24"/>
+      <c r="Q10" s="24"/>
+      <c r="R10" s="24"/>
+      <c r="S10" s="24"/>
+      <c r="T10" s="24"/>
+      <c r="U10" s="24"/>
+      <c r="V10" s="24"/>
+      <c r="W10" s="24"/>
+      <c r="X10" s="24"/>
+      <c r="Y10" s="24"/>
+      <c r="Z10" s="24"/>
+      <c r="AA10" s="24"/>
     </row>
-    <row r="11" spans="1:27">
+    <row r="11" spans="1:30">
       <c r="A11" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B11" s="23">
+      <c r="B11" s="17">
         <v>72.77</v>
       </c>
-      <c r="C11" s="25">
+      <c r="C11" s="19">
         <v>73.8</v>
       </c>
-      <c r="D11" s="25">
+      <c r="D11" s="19">
         <v>73.88</v>
       </c>
-      <c r="E11" s="25">
+      <c r="E11" s="19">
         <v>74.2</v>
       </c>
-      <c r="F11" s="25">
+      <c r="F11" s="19">
         <v>75.36</v>
       </c>
-      <c r="G11" s="25">
+      <c r="G11" s="19">
         <v>75.64</v>
       </c>
-      <c r="H11" s="25">
+      <c r="H11" s="19">
         <v>75.819999999999993</v>
       </c>
-      <c r="I11" s="25">
+      <c r="I11" s="19">
         <v>76.12</v>
       </c>
-      <c r="J11" s="25">
+      <c r="J11" s="19">
         <v>77.13</v>
       </c>
-      <c r="K11" s="25">
+      <c r="K11" s="19">
         <v>78.180000000000007</v>
       </c>
-      <c r="L11" s="25">
+      <c r="L11" s="19">
         <v>76.66</v>
       </c>
-      <c r="M11" s="25">
+      <c r="M11" s="19">
         <v>77.010000000000005</v>
       </c>
-      <c r="N11" s="25">
+      <c r="N11" s="19">
         <v>77.83</v>
       </c>
-      <c r="O11" s="25">
+      <c r="O11" s="19">
         <v>77.75</v>
       </c>
-      <c r="P11" s="25">
+      <c r="P11" s="19">
         <v>77.78</v>
       </c>
-      <c r="Q11" s="25">
+      <c r="Q11" s="19">
         <v>78.84</v>
       </c>
-      <c r="R11" s="25">
+      <c r="R11" s="19">
         <v>78.540000000000006</v>
       </c>
-      <c r="S11" s="25">
+      <c r="S11" s="19">
         <v>78.650000000000006</v>
       </c>
-      <c r="T11" s="26">
+      <c r="T11" s="20">
         <v>80.14</v>
       </c>
-      <c r="U11" s="26">
+      <c r="U11" s="20">
         <v>76.569999999999993</v>
       </c>
-      <c r="V11" s="26">
+      <c r="V11" s="20">
         <v>80.95</v>
       </c>
-      <c r="W11" s="26">
+      <c r="W11" s="20">
         <v>77.5</v>
       </c>
       <c r="X11" s="10">
         <v>76.17</v>
       </c>
-      <c r="Y11" s="24">
+      <c r="Y11" s="18">
         <v>80.59</v>
       </c>
-      <c r="Z11" s="24">
+      <c r="Z11" s="18">
         <v>81.3</v>
       </c>
-      <c r="AA11" s="27">
+      <c r="AA11" s="21">
         <v>81.680000000000007</v>
+      </c>
+      <c r="AB11" s="21">
+        <v>81.565012612458204</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="Y4:AA4"/>
-    <mergeCell ref="A2:AA2"/>
     <mergeCell ref="A6:AA6"/>
     <mergeCell ref="A8:AA8"/>
     <mergeCell ref="A10:AA10"/>
+    <mergeCell ref="AA4:AB4"/>
+    <mergeCell ref="A2:AB2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>
     </vt:vector>