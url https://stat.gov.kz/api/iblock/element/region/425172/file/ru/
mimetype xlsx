--- v0 (2026-04-14)
+++ v1 (2026-08-26)
@@ -1,73 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="508" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14490" windowHeight="12330" tabRatio="508" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="2022" sheetId="17" r:id="rId1"/>
     <sheet name="2023" sheetId="18" r:id="rId2"/>
     <sheet name="2024" sheetId="16" r:id="rId3"/>
+    <sheet name="2025" sheetId="19" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="230" uniqueCount="49">
   <si>
     <t>в том числе:</t>
   </si>
   <si>
     <t>Разработка строительных проектов</t>
   </si>
   <si>
     <t>Строительство жилых зданий</t>
   </si>
   <si>
     <t>Строительство дорог и автомагистралей</t>
   </si>
   <si>
     <t>Строительство железных дорог и метро</t>
   </si>
   <si>
     <t>Строительство мостов и туннелей</t>
   </si>
   <si>
     <t>Строительство нефтяных и газовых магистральных трубопроводов</t>
   </si>
   <si>
     <t>Строительство трубопроводов для систем водоснабжения и канализации</t>
   </si>
   <si>
@@ -164,61 +161,67 @@
     <t>Строительство стационарных торговых объектов категории 1</t>
   </si>
   <si>
     <t>Строительство стационарных торговых объектов категории 2</t>
   </si>
   <si>
     <t>Деятельность по организации строительства, реконструкции, ремонта, платного движения и содержания автомобильных дорог (участков) общего пользования международного и республиканского значения</t>
   </si>
   <si>
     <t>Электромонтажные работы по прокладке телекоммуникационных, компьютерных и телевизионных сетей</t>
   </si>
   <si>
     <t>Прочие электромонтажные работы</t>
   </si>
   <si>
     <t>2024 г.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>2022 г.</t>
   </si>
   <si>
     <t>2023 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> В процентах  к прошлому году</t>
+  </si>
+  <si>
+    <t>2025 г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="8">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -229,51 +232,51 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
@@ -292,59 +295,107 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -382,192 +433,233 @@
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 23" xfId="3"/>
     <cellStyle name="Обычный 24" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -707,1913 +799,2381 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F50"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E22" sqref="E22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="27.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="27.7109375" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="49.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="12" style="1" customWidth="1"/>
     <col min="3" max="3" width="24.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="1" customWidth="1"/>
     <col min="6" max="16384" width="27.7109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A1" s="29" t="s">
+    <row r="1" spans="1:6">
+      <c r="A1" s="37" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="29"/>
-[...5 lines deleted...]
-      <c r="C2" s="30"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="38"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
     </row>
-    <row r="3" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:6" ht="22.5">
       <c r="A3" s="2"/>
       <c r="B3" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D3" s="19"/>
       <c r="E3" s="20"/>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:6">
       <c r="A4" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="5">
         <v>141179826</v>
       </c>
       <c r="C4" s="6">
         <v>107.9</v>
       </c>
       <c r="D4" s="21"/>
       <c r="E4" s="22"/>
       <c r="F4" s="5"/>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6">
       <c r="A5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="23"/>
       <c r="E5" s="23"/>
       <c r="F5" s="7"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6">
       <c r="A6" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="5">
         <v>85068</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D6" s="21"/>
       <c r="E6" s="22"/>
       <c r="F6" s="8"/>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:6">
       <c r="A7" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5">
         <v>22952543</v>
       </c>
       <c r="C7" s="6">
         <v>196.7</v>
       </c>
       <c r="D7" s="21"/>
       <c r="E7" s="22"/>
       <c r="F7" s="8"/>
     </row>
-    <row r="8" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:6" ht="24.75" customHeight="1">
       <c r="A8" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="5">
         <v>30827988</v>
       </c>
       <c r="C8" s="6">
         <v>184.1</v>
       </c>
       <c r="D8" s="21"/>
       <c r="E8" s="22"/>
     </row>
-    <row r="9" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:6" ht="22.5">
       <c r="A9" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="5"/>
       <c r="E9" s="6"/>
     </row>
-    <row r="10" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:6" ht="22.5">
       <c r="A10" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="5"/>
       <c r="E10" s="6"/>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:6">
       <c r="A11" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="5">
         <v>32963207</v>
       </c>
       <c r="C11" s="6">
         <v>58</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="6"/>
     </row>
-    <row r="12" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:6" ht="45">
       <c r="A12" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="6"/>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:6">
       <c r="A13" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="5">
         <v>5155850</v>
       </c>
       <c r="C13" s="6">
         <v>39.200000000000003</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="6"/>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:6">
       <c r="A14" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="5">
         <v>1014419</v>
       </c>
       <c r="C14" s="6">
         <v>115.1</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="6"/>
     </row>
-    <row r="15" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:6" ht="22.5">
       <c r="A15" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="5">
         <v>1756691</v>
       </c>
       <c r="C15" s="6">
         <v>100.2</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="6"/>
     </row>
-    <row r="16" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:6" ht="22.5">
       <c r="A16" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="5">
         <v>4427541</v>
       </c>
       <c r="C16" s="6">
         <v>53.6</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="6"/>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:5">
       <c r="A17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="5">
         <v>4125339</v>
       </c>
       <c r="C17" s="6">
         <v>166.3</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="6"/>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:5">
       <c r="A18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="5">
         <v>911367</v>
       </c>
       <c r="C18" s="6">
         <v>96.7</v>
       </c>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:5">
       <c r="A19" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="5">
         <v>4441494</v>
       </c>
       <c r="C19" s="6">
         <v>54.7</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="6"/>
     </row>
-    <row r="20" spans="1:5" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:5" ht="22.5">
       <c r="A20" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="5">
         <v>23030604</v>
       </c>
       <c r="C20" s="6">
         <v>549.29999999999995</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="6"/>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:5">
       <c r="A21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:5">
       <c r="A22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="5">
         <v>873654</v>
       </c>
       <c r="C22" s="6">
         <v>92.2</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="8"/>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:5">
       <c r="A23" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="5">
         <v>426209</v>
       </c>
       <c r="C23" s="6">
         <v>88.4</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="6"/>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:5">
       <c r="A24" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="6"/>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:5">
       <c r="A25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="6"/>
     </row>
-    <row r="26" spans="1:5" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:5" ht="33.75">
       <c r="A26" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="5">
         <v>115632</v>
       </c>
       <c r="C26" s="6">
         <v>53.7</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="6"/>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:5">
       <c r="A27" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="5">
         <v>2003101</v>
       </c>
       <c r="C27" s="6">
         <v>97.3</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="6"/>
     </row>
-    <row r="28" spans="1:5" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:5" ht="22.5">
       <c r="A28" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="5">
         <v>530454</v>
       </c>
       <c r="C28" s="6">
         <v>97</v>
       </c>
       <c r="D28" s="8"/>
       <c r="E28" s="6"/>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:5">
       <c r="A29" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="6">
         <v>20.8</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="6"/>
     </row>
-    <row r="30" spans="1:5" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:5" ht="22.5">
       <c r="A30" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="5">
         <v>3252517</v>
       </c>
       <c r="C30" s="6">
         <v>19154.3</v>
       </c>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:5">
       <c r="A31" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="6">
         <v>49.5</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="6"/>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:5">
       <c r="A32" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="5">
         <v>475594</v>
       </c>
       <c r="C32" s="6">
         <v>133.4</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="6"/>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:5">
       <c r="A33" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C33" s="6">
         <v>21.9</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="6"/>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:5">
       <c r="A34" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="5">
         <v>397575</v>
       </c>
       <c r="C34" s="6">
         <v>182.1</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="6"/>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:5">
       <c r="A35" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="5">
         <v>505099</v>
       </c>
       <c r="C35" s="6">
         <v>142.1</v>
       </c>
       <c r="D35" s="8"/>
       <c r="E35" s="8"/>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:5">
       <c r="A36" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="5">
         <v>429079</v>
       </c>
       <c r="C36" s="6">
         <v>245.9</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="6"/>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:5">
       <c r="A37" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="5">
         <v>78028</v>
       </c>
       <c r="C37" s="6">
         <v>173.8</v>
       </c>
       <c r="D37" s="24"/>
       <c r="E37" s="24"/>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:5">
       <c r="A38" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D38" s="21"/>
       <c r="E38" s="22"/>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:5">
       <c r="A39" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C39" s="6">
         <v>26.5</v>
       </c>
       <c r="D39" s="18"/>
       <c r="E39" s="18"/>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:5">
       <c r="A40" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D40" s="18"/>
       <c r="E40" s="18"/>
     </row>
-    <row r="41" spans="1:5" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:5" ht="22.5">
       <c r="A41" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B41" s="25">
         <v>367953</v>
       </c>
       <c r="C41" s="26">
         <v>1587</v>
       </c>
       <c r="D41" s="18"/>
       <c r="E41" s="18"/>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:5">
       <c r="D42" s="18"/>
       <c r="E42" s="18"/>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:5">
       <c r="D43" s="18"/>
       <c r="E43" s="18"/>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:5">
       <c r="D44" s="18"/>
       <c r="E44" s="18"/>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:5">
       <c r="D45" s="18"/>
       <c r="E45" s="18"/>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:5">
       <c r="D46" s="18" t="s">
         <v>36</v>
       </c>
       <c r="E46" s="18"/>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:5">
       <c r="D47" s="18"/>
       <c r="E47" s="18"/>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:5">
       <c r="D48" s="18"/>
       <c r="E48" s="18"/>
     </row>
-    <row r="49" spans="4:5" x14ac:dyDescent="0.2">
+    <row r="49" spans="4:5">
       <c r="D49" s="18"/>
       <c r="E49" s="18"/>
     </row>
-    <row r="50" spans="4:5" x14ac:dyDescent="0.2">
+    <row r="50" spans="4:5">
       <c r="D50" s="18"/>
       <c r="E50" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F50"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B4" sqref="B4:C41"/>
+      <selection activeCell="F19" sqref="F19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="27.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="27.7109375" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="49.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="12" style="1" customWidth="1"/>
     <col min="3" max="3" width="24.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="1" customWidth="1"/>
     <col min="6" max="16384" width="27.7109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A1" s="29" t="s">
+    <row r="1" spans="1:6">
+      <c r="A1" s="37" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="29"/>
-[...5 lines deleted...]
-      <c r="C2" s="30"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="38"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
     </row>
-    <row r="3" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:6" ht="22.5">
       <c r="A3" s="2"/>
       <c r="B3" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D3" s="19"/>
       <c r="E3" s="20"/>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:6">
       <c r="A4" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="5">
         <v>243189997</v>
       </c>
       <c r="C4" s="6">
         <v>165.3</v>
       </c>
       <c r="D4" s="21"/>
       <c r="E4" s="22"/>
       <c r="F4" s="5"/>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6">
       <c r="A5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="23"/>
       <c r="E5" s="23"/>
       <c r="F5" s="7"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6">
       <c r="A6" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="5">
         <v>12487</v>
       </c>
       <c r="C6" s="6">
         <v>14.1</v>
       </c>
       <c r="D6" s="21"/>
       <c r="E6" s="22"/>
       <c r="F6" s="8"/>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:6">
       <c r="A7" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5">
         <v>19665954</v>
       </c>
       <c r="C7" s="6">
         <v>82.2</v>
       </c>
       <c r="D7" s="21"/>
       <c r="E7" s="22"/>
       <c r="F7" s="8"/>
     </row>
-    <row r="8" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:6" ht="24.75" customHeight="1">
       <c r="A8" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="5">
         <v>33835499</v>
       </c>
       <c r="C8" s="6">
         <v>105.3</v>
       </c>
       <c r="D8" s="21"/>
       <c r="E8" s="22"/>
     </row>
-    <row r="9" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:6" ht="22.5">
       <c r="A9" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="5">
         <v>357143</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="5"/>
       <c r="E9" s="6"/>
     </row>
-    <row r="10" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:6" ht="22.5">
       <c r="A10" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="5">
         <v>9241492</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="5"/>
       <c r="E10" s="6"/>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:6">
       <c r="A11" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="5">
         <v>83176339</v>
       </c>
       <c r="C11" s="6">
         <v>242.2</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="6"/>
     </row>
-    <row r="12" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:6" ht="45">
       <c r="A12" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="5">
         <v>737478</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="6"/>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:6">
       <c r="A13" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="5">
         <v>39725329</v>
       </c>
       <c r="C13" s="6">
         <v>739.4</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="6"/>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:6">
       <c r="A14" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="5">
         <v>213048</v>
       </c>
       <c r="C14" s="6">
         <v>20.2</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="6"/>
     </row>
-    <row r="15" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:6" ht="22.5">
       <c r="A15" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="5">
         <v>1806720</v>
       </c>
       <c r="C15" s="6">
         <v>98.7</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="6"/>
     </row>
-    <row r="16" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:6" ht="22.5">
       <c r="A16" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="5">
         <v>6290432</v>
       </c>
       <c r="C16" s="6">
         <v>136.30000000000001</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="6"/>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:5">
       <c r="A17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="5">
         <v>5529360</v>
       </c>
       <c r="C17" s="6">
         <v>128.6</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="6"/>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:5">
       <c r="A18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="5">
         <v>2931804</v>
       </c>
       <c r="C18" s="6">
         <v>308.7</v>
       </c>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:5">
       <c r="A19" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="5">
         <v>2764700</v>
       </c>
       <c r="C19" s="6">
         <v>59.7</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="6"/>
     </row>
-    <row r="20" spans="1:5" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:5" ht="22.5">
       <c r="A20" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="5">
         <v>18700424</v>
       </c>
       <c r="C20" s="6">
         <v>77.900000000000006</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="6"/>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:5">
       <c r="A21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:5">
       <c r="A22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="5">
         <v>955686</v>
       </c>
       <c r="C22" s="6">
         <v>105</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="8"/>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:5">
       <c r="A23" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="5">
         <v>711079</v>
       </c>
       <c r="C23" s="6">
         <v>160.1</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="6"/>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:5">
       <c r="A24" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="6"/>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:5">
       <c r="A25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="5">
         <v>69211</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="6"/>
     </row>
-    <row r="26" spans="1:5" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:5" ht="33.75">
       <c r="A26" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="5">
         <v>208684</v>
       </c>
       <c r="C26" s="6">
         <v>173.2</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="6"/>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:5">
       <c r="A27" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="5">
         <v>1562522</v>
       </c>
       <c r="C27" s="6">
         <v>74.900000000000006</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="6"/>
     </row>
-    <row r="28" spans="1:5" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:5" ht="22.5">
       <c r="A28" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="5">
         <v>3466078</v>
       </c>
       <c r="C28" s="6">
         <v>627.1</v>
       </c>
       <c r="D28" s="8"/>
       <c r="E28" s="6"/>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:5">
       <c r="A29" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="5">
         <v>1602</v>
       </c>
       <c r="C29" s="6">
         <v>16.7</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="6"/>
     </row>
-    <row r="30" spans="1:5" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:5" ht="22.5">
       <c r="A30" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="5">
         <v>4437241</v>
       </c>
       <c r="C30" s="6">
         <v>130.9</v>
       </c>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:5">
       <c r="A31" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="6">
         <v>641</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="6"/>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:5">
       <c r="A32" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="5">
         <v>427647</v>
       </c>
       <c r="C32" s="6">
         <v>86.3</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="6"/>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:5">
       <c r="A33" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="6"/>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:5">
       <c r="A34" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="5">
         <v>936870</v>
       </c>
       <c r="C34" s="6">
         <v>226.1</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="6"/>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:5">
       <c r="A35" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="5">
         <v>360537</v>
       </c>
       <c r="C35" s="6">
         <v>68.5</v>
       </c>
       <c r="D35" s="8"/>
       <c r="E35" s="8"/>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:5">
       <c r="A36" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="5">
         <v>504368</v>
       </c>
       <c r="C36" s="6">
         <v>112.8</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="6"/>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:5">
       <c r="A37" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="5">
         <v>76297</v>
       </c>
       <c r="C37" s="6">
         <v>93.8</v>
       </c>
       <c r="D37" s="24"/>
       <c r="E37" s="24"/>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:5">
       <c r="A38" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D38" s="21"/>
       <c r="E38" s="22"/>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:5">
       <c r="A39" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B39" s="5">
         <v>180507</v>
       </c>
       <c r="C39" s="6">
         <v>4534.8999999999996</v>
       </c>
       <c r="D39" s="18"/>
       <c r="E39" s="18"/>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:5">
       <c r="A40" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D40" s="18"/>
       <c r="E40" s="18"/>
     </row>
-    <row r="41" spans="1:5" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:5" ht="22.5">
       <c r="A41" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B41" s="27">
         <v>4179865</v>
       </c>
       <c r="C41" s="28">
         <v>1090.2</v>
       </c>
       <c r="D41" s="18"/>
       <c r="E41" s="18"/>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:5">
       <c r="D42" s="18"/>
       <c r="E42" s="18"/>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:5">
       <c r="D43" s="18"/>
       <c r="E43" s="18"/>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:5">
       <c r="D44" s="18"/>
       <c r="E44" s="18"/>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:5">
       <c r="D45" s="18"/>
       <c r="E45" s="18"/>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:5">
       <c r="D46" s="18" t="s">
         <v>36</v>
       </c>
       <c r="E46" s="18"/>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:5">
       <c r="D47" s="18"/>
       <c r="E47" s="18"/>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:5">
       <c r="D48" s="18"/>
       <c r="E48" s="18"/>
     </row>
-    <row r="49" spans="4:5" x14ac:dyDescent="0.2">
+    <row r="49" spans="4:5">
       <c r="D49" s="18"/>
       <c r="E49" s="18"/>
     </row>
-    <row r="50" spans="4:5" x14ac:dyDescent="0.2">
+    <row r="50" spans="4:5">
       <c r="D50" s="18"/>
       <c r="E50" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F50"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E11" sqref="E11"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="27.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="27.7109375" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="49.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="12" style="1" customWidth="1"/>
     <col min="3" max="3" width="24.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="1" customWidth="1"/>
     <col min="6" max="16384" width="27.7109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A1" s="29" t="s">
+    <row r="1" spans="1:6">
+      <c r="A1" s="37" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="29"/>
-[...5 lines deleted...]
-      <c r="C2" s="30"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="38"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
     </row>
-    <row r="3" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:6" ht="22.5">
       <c r="A3" s="2"/>
       <c r="B3" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D3" s="19"/>
       <c r="E3" s="20"/>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:6">
       <c r="A4" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="10">
         <v>407486601</v>
       </c>
       <c r="C4" s="11">
         <v>163.19999999999999</v>
       </c>
       <c r="D4" s="21"/>
       <c r="E4" s="22"/>
       <c r="F4" s="5"/>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6">
       <c r="A5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="23"/>
       <c r="E5" s="23"/>
       <c r="F5" s="7"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6">
       <c r="A6" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="11">
         <v>53.7</v>
       </c>
       <c r="D6" s="21"/>
       <c r="E6" s="22"/>
       <c r="F6" s="8"/>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:6">
       <c r="A7" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="10">
         <v>22107429</v>
       </c>
       <c r="C7" s="11">
         <v>109.5</v>
       </c>
       <c r="D7" s="21"/>
       <c r="E7" s="22"/>
       <c r="F7" s="8"/>
     </row>
-    <row r="8" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:6" ht="24.75" customHeight="1">
       <c r="A8" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="10">
         <v>36610585</v>
       </c>
       <c r="C8" s="11">
         <v>105.4</v>
       </c>
       <c r="D8" s="21"/>
       <c r="E8" s="22"/>
     </row>
-    <row r="9" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:6" ht="22.5">
       <c r="A9" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="10">
         <v>700017</v>
       </c>
       <c r="C9" s="11">
         <v>190.9</v>
       </c>
       <c r="D9" s="5"/>
       <c r="E9" s="6"/>
     </row>
-    <row r="10" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:6" ht="22.5">
       <c r="A10" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="10">
         <v>14600</v>
       </c>
       <c r="C10" s="11">
         <v>0.2</v>
       </c>
       <c r="D10" s="5"/>
       <c r="E10" s="6"/>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:6">
       <c r="A11" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="10">
         <v>82009444</v>
       </c>
       <c r="C11" s="11">
         <v>96</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="6"/>
     </row>
-    <row r="12" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:6" ht="45">
       <c r="A12" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="14" t="s">
         <v>34</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="6"/>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:6">
       <c r="A13" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="10">
         <v>106905315</v>
       </c>
       <c r="C13" s="11">
         <v>262</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="6"/>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:6">
       <c r="A14" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="10">
         <v>726954</v>
       </c>
       <c r="C14" s="11">
         <v>332.2</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="6"/>
     </row>
-    <row r="15" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:6" ht="22.5">
       <c r="A15" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="10">
         <v>71433665</v>
       </c>
       <c r="C15" s="11">
         <v>3849.8</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="6"/>
     </row>
-    <row r="16" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:6" ht="22.5">
       <c r="A16" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="10">
         <v>7683749</v>
       </c>
       <c r="C16" s="11">
         <v>118.9</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="6"/>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:5">
       <c r="A17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="10">
         <v>15225944</v>
       </c>
       <c r="C17" s="11">
         <v>268.10000000000002</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="6"/>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:5">
       <c r="A18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="10">
         <v>14935181</v>
       </c>
       <c r="C18" s="11">
         <v>496</v>
       </c>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:5">
       <c r="A19" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="10">
         <v>8124948</v>
       </c>
       <c r="C19" s="11">
         <v>286.2</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="6"/>
     </row>
-    <row r="20" spans="1:5" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:5" ht="22.5">
       <c r="A20" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="10">
         <v>11304013</v>
       </c>
       <c r="C20" s="11">
         <v>58.9</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="6"/>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:5">
       <c r="A21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="10">
         <v>33076</v>
       </c>
       <c r="C21" s="11">
         <v>1202.5999999999999</v>
       </c>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:5">
       <c r="A22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="10">
         <v>1034391</v>
       </c>
       <c r="C22" s="11">
         <v>105.4</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="8"/>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:5">
       <c r="A23" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="10">
         <v>1109727</v>
       </c>
       <c r="C23" s="11">
         <v>152</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="6"/>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:5">
       <c r="A24" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="10">
         <v>7689</v>
       </c>
       <c r="C24" s="14" t="s">
         <v>34</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="6"/>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:5">
       <c r="A25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C25" s="14" t="s">
         <v>34</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="6"/>
     </row>
-    <row r="26" spans="1:5" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:5" ht="33.75">
       <c r="A26" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="10">
         <v>414608</v>
       </c>
       <c r="C26" s="11">
         <v>193.5</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="6"/>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:5">
       <c r="A27" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="10">
         <v>2388214</v>
       </c>
       <c r="C27" s="11">
         <v>148.80000000000001</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="6"/>
     </row>
-    <row r="28" spans="1:5" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:5" ht="22.5">
       <c r="A28" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="10">
         <v>3368955</v>
       </c>
       <c r="C28" s="11">
         <v>94.6</v>
       </c>
       <c r="D28" s="8"/>
       <c r="E28" s="6"/>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:5">
       <c r="A29" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="6"/>
       <c r="D29" s="5"/>
       <c r="E29" s="6"/>
     </row>
-    <row r="30" spans="1:5" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:5" ht="22.5">
       <c r="A30" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="10">
         <v>12970578</v>
       </c>
       <c r="C30" s="11">
         <v>284.60000000000002</v>
       </c>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:5">
       <c r="A31" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="14" t="s">
         <v>34</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="6"/>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:5">
       <c r="A32" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="10">
         <v>38219</v>
       </c>
       <c r="C32" s="11">
         <v>8.6999999999999993</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="6"/>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:5">
       <c r="A33" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="5"/>
       <c r="E33" s="6"/>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:5">
       <c r="A34" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="10">
         <v>65850</v>
       </c>
       <c r="C34" s="11">
         <v>6.8</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="6"/>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:5">
       <c r="A35" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="10">
         <v>17560</v>
       </c>
       <c r="C35" s="11">
         <v>4.7</v>
       </c>
       <c r="D35" s="8"/>
       <c r="E35" s="8"/>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:5">
       <c r="A36" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="10">
         <v>698891</v>
       </c>
       <c r="C36" s="11">
         <v>134.9</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="6"/>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:5">
       <c r="A37" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="10">
         <v>78526</v>
       </c>
       <c r="C37" s="11">
         <v>100.2</v>
       </c>
       <c r="D37" s="24"/>
       <c r="E37" s="24"/>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:5">
       <c r="A38" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="8"/>
       <c r="C38" s="8"/>
       <c r="D38" s="21"/>
       <c r="E38" s="22"/>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:5">
       <c r="A39" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>35</v>
       </c>
       <c r="C39" s="11">
         <v>0.8</v>
       </c>
       <c r="D39" s="18"/>
       <c r="E39" s="18"/>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:5">
       <c r="A40" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B40" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C40" s="14" t="s">
         <v>34</v>
       </c>
       <c r="D40" s="18"/>
       <c r="E40" s="18"/>
     </row>
-    <row r="41" spans="1:5" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:5" ht="22.5">
       <c r="A41" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B41" s="16">
         <v>7470138</v>
       </c>
       <c r="C41" s="17">
         <v>174</v>
       </c>
       <c r="D41" s="18"/>
       <c r="E41" s="18"/>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:5">
       <c r="D42" s="18"/>
       <c r="E42" s="18"/>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:5">
       <c r="D43" s="18"/>
       <c r="E43" s="18"/>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:5">
       <c r="D44" s="18"/>
       <c r="E44" s="18"/>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:5">
       <c r="D45" s="18"/>
       <c r="E45" s="18"/>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:5">
       <c r="D46" s="18" t="s">
         <v>36</v>
       </c>
       <c r="E46" s="18"/>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:5">
       <c r="D47" s="18"/>
       <c r="E47" s="18"/>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:5">
       <c r="D48" s="18"/>
       <c r="E48" s="18"/>
     </row>
-    <row r="49" spans="4:5" x14ac:dyDescent="0.2">
+    <row r="49" spans="4:5">
       <c r="D49" s="18"/>
       <c r="E49" s="18"/>
     </row>
-    <row r="50" spans="4:5" x14ac:dyDescent="0.2">
+    <row r="50" spans="4:5">
       <c r="D50" s="18"/>
       <c r="E50" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:E42"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A5" sqref="A5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="59.42578125" customWidth="1"/>
+    <col min="2" max="2" width="17.28515625" customWidth="1"/>
+    <col min="3" max="3" width="28.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5">
+      <c r="A1" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="45"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+    </row>
+    <row r="3" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A3" s="39"/>
+      <c r="B3" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="C3" s="43" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="3.75" customHeight="1">
+      <c r="A4" s="40"/>
+      <c r="B4" s="42"/>
+      <c r="C4" s="43"/>
+    </row>
+    <row r="5" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A5" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" s="29">
+        <v>445745006</v>
+      </c>
+      <c r="C5" s="30">
+        <v>110.2</v>
+      </c>
+      <c r="E5" s="36"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="31"/>
+      <c r="C6" s="31"/>
+    </row>
+    <row r="7" spans="1:5" ht="15" customHeight="1">
+      <c r="A7" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="C7" s="32" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A8" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="29">
+        <v>32902117</v>
+      </c>
+      <c r="C8" s="30">
+        <v>149.9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A9" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="29">
+        <v>41422747</v>
+      </c>
+      <c r="C9" s="30">
+        <v>113.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="14.25" customHeight="1">
+      <c r="A10" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" s="29">
+        <v>2150000</v>
+      </c>
+      <c r="C10" s="30">
+        <v>309.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="12" customHeight="1">
+      <c r="A11" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C11" s="30">
+        <v>349.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="13.5" customHeight="1">
+      <c r="A12" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="B12" s="29">
+        <v>69603781</v>
+      </c>
+      <c r="C12" s="30">
+        <v>85.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A13" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13" s="29">
+        <v>1542368</v>
+      </c>
+      <c r="C13" s="33" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="16.5" customHeight="1">
+      <c r="A14" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" s="29">
+        <v>107666290</v>
+      </c>
+      <c r="C14" s="30">
+        <v>101.4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="16.5" customHeight="1">
+      <c r="A15" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="29">
+        <v>7753651</v>
+      </c>
+      <c r="C15" s="30">
+        <v>1074.0999999999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="12" customHeight="1">
+      <c r="A16" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B16" s="29">
+        <v>48494733</v>
+      </c>
+      <c r="C16" s="30">
+        <v>68.400000000000006</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="10.5" customHeight="1">
+      <c r="A17" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B17" s="29">
+        <v>10982304</v>
+      </c>
+      <c r="C17" s="30">
+        <v>143.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="14.25" customHeight="1">
+      <c r="A18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="29">
+        <v>21985323</v>
+      </c>
+      <c r="C18" s="30">
+        <v>145.4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="11.25" customHeight="1">
+      <c r="A19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="29">
+        <v>19591925</v>
+      </c>
+      <c r="C19" s="30">
+        <v>132.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="11.25" customHeight="1">
+      <c r="A20" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B20" s="29">
+        <v>1743973</v>
+      </c>
+      <c r="C20" s="30">
+        <v>21.6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="22.5" customHeight="1">
+      <c r="A21" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B21" s="29">
+        <v>30331539</v>
+      </c>
+      <c r="C21" s="30">
+        <v>270.2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A22" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="B22" s="29">
+        <v>51944</v>
+      </c>
+      <c r="C22" s="30">
+        <v>158.19999999999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="14.25" customHeight="1">
+      <c r="A23" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B23" s="29">
+        <v>1691299</v>
+      </c>
+      <c r="C23" s="30">
+        <v>164.7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="13.5" customHeight="1">
+      <c r="A24" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" s="29">
+        <v>884925</v>
+      </c>
+      <c r="C24" s="30">
+        <v>80.3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="15" customHeight="1">
+      <c r="A25" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B25" s="29">
+        <v>28502</v>
+      </c>
+      <c r="C25" s="30">
+        <v>373.3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="12" customHeight="1">
+      <c r="A26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="B26" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="C26" s="32" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="21" customHeight="1">
+      <c r="A27" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B27" s="29">
+        <v>83011</v>
+      </c>
+      <c r="C27" s="30">
+        <v>20.2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A28" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="B28" s="29">
+        <v>3797697</v>
+      </c>
+      <c r="C28" s="30">
+        <v>160.1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="16.5" customHeight="1">
+      <c r="A29" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B29" s="29">
+        <v>7021271</v>
+      </c>
+      <c r="C29" s="30">
+        <v>209.9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="18" customHeight="1">
+      <c r="A30" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B30" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="C30" s="32" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="24.75" customHeight="1">
+      <c r="A31" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B31" s="29">
+        <v>30661112</v>
+      </c>
+      <c r="C31" s="30">
+        <v>238.1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A32" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B32" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="C32" s="32" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="15" customHeight="1">
+      <c r="A33" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="B33" s="29">
+        <v>230820</v>
+      </c>
+      <c r="C33" s="30">
+        <v>608.20000000000005</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="15" customHeight="1">
+      <c r="A34" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B34" s="29">
+        <v>95797</v>
+      </c>
+      <c r="C34" s="33" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="15" customHeight="1">
+      <c r="A35" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="B35" s="29">
+        <v>514349</v>
+      </c>
+      <c r="C35" s="30">
+        <v>786.6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="15" customHeight="1">
+      <c r="A36" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B36" s="29">
+        <v>177480</v>
+      </c>
+      <c r="C36" s="30">
+        <v>1017.8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="15" customHeight="1">
+      <c r="A37" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B37" s="29">
+        <v>593763</v>
+      </c>
+      <c r="C37" s="30">
+        <v>85.6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="15" customHeight="1">
+      <c r="A38" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B38" s="29">
+        <v>266742</v>
+      </c>
+      <c r="C38" s="30">
+        <v>342.1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="15" customHeight="1">
+      <c r="A39" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B39" s="29">
+        <v>117240</v>
+      </c>
+      <c r="C39" s="33" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="15" customHeight="1">
+      <c r="A40" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B40" s="29">
+        <v>556</v>
+      </c>
+      <c r="C40" s="30">
+        <v>38.6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="15" customHeight="1">
+      <c r="A41" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="B41" s="29">
+        <v>751335</v>
+      </c>
+      <c r="C41" s="33" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="15" customHeight="1">
+      <c r="A42" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B42" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="C42" s="35">
+        <v>34.1</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="A1:C2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010098E83FF0B9B0AF4492E410D227D728B1" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a7486e2246cf71b4214b10c5f6805430">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADC45505-ED5C-4B9E-997A-DFC3D984CA41}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{380698DE-0596-4A47-A31E-0A18DC1C3457}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE156652-FF20-4ADE-B9C2-29B6377592EB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>АРКС</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>bdubirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>