--- v0 (2026-04-14)
+++ v1 (2026-08-26)
@@ -4,209 +4,214 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2640" yWindow="705" windowWidth="8925" windowHeight="12330"/>
+    <workbookView xWindow="2670" yWindow="225" windowWidth="12015" windowHeight="12330"/>
   </bookViews>
   <sheets>
-    <sheet name="2022-2024" sheetId="2" r:id="rId1"/>
+    <sheet name="2022-2025" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3" uniqueCount="3">
   <si>
     <t>Количество квартир во введенных в эксплуатацию жилых домах</t>
   </si>
   <si>
     <t>Количество квартир во введенных в эксплуатацию жилых домах, квартир</t>
   </si>
   <si>
     <t>Из них  индивидуальными застройщиками, квартир</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="8">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...5 lines deleted...]
-    <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -475,257 +480,267 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A8" sqref="A8"/>
+      <selection activeCell="G19" sqref="G19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.140625" style="1" hidden="1" customWidth="1"/>
-    <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="16384" width="9.140625" style="1"/>
+    <col min="3" max="3" width="10.140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="10.42578125" style="1" customWidth="1"/>
+    <col min="5" max="6" width="10" style="1" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="40.5" customHeight="1">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:6" ht="40.5" customHeight="1">
+      <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="11"/>
-[...2 lines deleted...]
-      <c r="E1" s="12"/>
+      <c r="B1" s="12"/>
+      <c r="C1" s="12"/>
+      <c r="D1" s="12"/>
+      <c r="E1" s="13"/>
+      <c r="F1" s="13"/>
     </row>
-    <row r="2" spans="1:5" ht="21" customHeight="1">
+    <row r="2" spans="1:6" ht="21" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3">
         <v>2022</v>
       </c>
       <c r="C2" s="7">
         <v>2022</v>
       </c>
       <c r="D2" s="7">
         <v>2023</v>
       </c>
       <c r="E2" s="3">
         <v>2024</v>
       </c>
+      <c r="F2" s="3">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="3" spans="1:5" ht="42.75" customHeight="1">
+    <row r="3" spans="1:6" ht="42.75" customHeight="1">
       <c r="A3" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="9">
         <v>2043</v>
       </c>
-      <c r="D3" s="10">
+      <c r="D3" s="9">
         <v>2886</v>
       </c>
-      <c r="E3" s="13">
+      <c r="E3" s="10">
         <v>3378</v>
       </c>
+      <c r="F3" s="11">
+        <v>3711</v>
+      </c>
     </row>
-    <row r="4" spans="1:5" ht="36" customHeight="1">
+    <row r="4" spans="1:6" ht="36" customHeight="1">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="6"/>
       <c r="C4" s="9">
         <v>1763</v>
       </c>
-      <c r="D4" s="10">
+      <c r="D4" s="9">
         <v>1469</v>
       </c>
-      <c r="E4" s="13">
+      <c r="E4" s="10">
         <v>2301</v>
       </c>
+      <c r="F4" s="11">
+        <v>2984</v>
+      </c>
     </row>
-    <row r="5" spans="1:5">
+    <row r="5" spans="1:6">
       <c r="D5" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F71E531E-A441-41BC-ADB8-6A57E1D268FB}">
-[...20 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15487EE5-8010-4AFE-BFD2-03F1D23F4255}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA21FCB4-B15B-49FF-8B8C-6E4F27372323}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F71E531E-A441-41BC-ADB8-6A57E1D268FB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>2022-2024</vt:lpstr>
+      <vt:lpstr>2022-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>malimbetova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>