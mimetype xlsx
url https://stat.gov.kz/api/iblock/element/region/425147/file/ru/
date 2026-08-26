--- v0 (2026-04-14)
+++ v1 (2026-08-26)
@@ -1,119 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="14550" yWindow="0" windowWidth="12690" windowHeight="12330"/>
   </bookViews>
   <sheets>
-    <sheet name="2022-2024" sheetId="1" r:id="rId1"/>
+    <sheet name="2022-2025" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="13">
   <si>
     <t>Индекс физического объема общей площади введенных в эксплуатацию жилых зданий</t>
   </si>
   <si>
     <t>в процентах к предыдущему году</t>
   </si>
   <si>
     <t xml:space="preserve">область Жетісу </t>
   </si>
   <si>
     <t>Талдыкорган г.а</t>
   </si>
   <si>
     <t>Текели г.а.</t>
   </si>
   <si>
     <t xml:space="preserve">Аксуский </t>
   </si>
   <si>
     <t xml:space="preserve">Алакольский </t>
   </si>
   <si>
     <t>Ескелдинский</t>
   </si>
   <si>
     <t>Кербулакский</t>
   </si>
   <si>
     <t xml:space="preserve">Коксуский </t>
   </si>
   <si>
     <t xml:space="preserve">Каратальский </t>
   </si>
   <si>
     <t xml:space="preserve">Панфиловский </t>
   </si>
   <si>
     <t xml:space="preserve">Сарканский </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -209,1623 +204,1639 @@
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 4" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000007000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000009000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00000A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00000B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="12" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00000C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="13" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00000D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="14" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00000E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00000F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="4362450"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="16" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000010000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000010000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="4362450"/>
           <a:ext cx="1323975" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="17" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000011000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000011000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="4362450"/>
           <a:ext cx="1323975" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="18" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000012000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000012000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="4362450"/>
           <a:ext cx="1323975" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="19" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000013000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000013000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="4362450"/>
           <a:ext cx="1323975" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="20" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000014000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000014000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="4362450"/>
           <a:ext cx="1323975" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="21" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000015000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000015000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="4362450"/>
           <a:ext cx="1323975" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000016000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000016000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000017000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000017000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="24" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000018000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000018000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="25" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000019000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000019000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="26" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00001A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="27" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00001B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="28" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00001C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="29" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00001D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="30" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00001E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="31" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00001F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="32" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000020000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000020000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="33" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000021000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000021000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="34" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000022000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000022000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>600075</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="35" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000023000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000023000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="600075" y="2590800"/>
           <a:ext cx="1400175" cy="66675"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
@@ -1842,1323 +1853,1323 @@
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="36" name="Text Box 1"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1104900"/>
           <a:ext cx="1323975" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="37" name="Text Box 2"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1104900"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="38" name="Text Box 3"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1104900"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="39" name="Text Box 4"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1104900"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="40" name="Text Box 5"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1104900"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="41" name="Text Box 6"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1104900"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42" name="Text Box 1"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1104900"/>
           <a:ext cx="1323975" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="43" name="Text Box 2"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1104900"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="44" name="Text Box 3"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1104900"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="45" name="Text Box 4"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1104900"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46" name="Text Box 5"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1104900"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="47" name="Text Box 6"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1104900"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="48" name="Text Box 7"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1104900"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="49" name="Text Box 1"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1104900"/>
           <a:ext cx="1323975" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="50" name="Text Box 2"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1104900"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="51" name="Text Box 3"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1104900"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="52" name="Text Box 4"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1104900"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="53" name="Text Box 5"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1104900"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="54" name="Text Box 6"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1104900"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="55" name="Text Box 7"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1104900"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="56" name="Text Box 1"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1104900"/>
           <a:ext cx="1323975" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="57" name="Text Box 2"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="1104900"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>514350</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1838325</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="58" name="Text Box 3"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="514350" y="3829050"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>600075</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="59" name="Text Box 7"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="600075" y="2543175"/>
           <a:ext cx="1400175" cy="57150"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3174,118 +3185,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -3421,402 +3430,440 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E16"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C3" sqref="C3:E14"/>
+      <selection activeCell="C27" sqref="C27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="13" style="1" customWidth="1"/>
     <col min="4" max="4" width="12.85546875" style="1" customWidth="1"/>
-    <col min="5" max="5" width="14.28515625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="12.140625" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="59.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:6" ht="59.25" customHeight="1">
+      <c r="A1" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="11"/>
-[...2 lines deleted...]
-      <c r="E1" s="12"/>
+      <c r="B1" s="14"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="20"/>
     </row>
-    <row r="2" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:6" ht="15" customHeight="1">
       <c r="A2" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="13"/>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
-      <c r="E2" s="14"/>
+      <c r="E2" s="15"/>
+      <c r="F2" s="16"/>
     </row>
-    <row r="3" spans="1:5" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:6" ht="33" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="5">
         <v>2022</v>
       </c>
       <c r="C3" s="9">
         <v>2022</v>
       </c>
       <c r="D3" s="9">
         <v>2023</v>
       </c>
       <c r="E3" s="10">
         <v>2024</v>
       </c>
+      <c r="F3" s="17">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:6" ht="12.75" customHeight="1">
       <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="2"/>
-      <c r="C4" s="15">
+      <c r="C4" s="11">
         <v>108.7</v>
       </c>
-      <c r="D4" s="15">
+      <c r="D4" s="11">
         <v>109.4</v>
       </c>
-      <c r="E4" s="16">
+      <c r="E4" s="12">
         <v>115.2</v>
       </c>
+      <c r="F4" s="18">
+        <v>111.4</v>
+      </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6">
       <c r="A5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="2"/>
-      <c r="C5" s="15">
+      <c r="C5" s="11">
         <v>89.7</v>
       </c>
-      <c r="D5" s="15">
+      <c r="D5" s="11">
         <v>116.3</v>
       </c>
-      <c r="E5" s="16">
+      <c r="E5" s="12">
         <v>107.2</v>
       </c>
+      <c r="F5" s="18">
+        <v>113.9</v>
+      </c>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6">
       <c r="A6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="2"/>
-      <c r="C6" s="15">
+      <c r="C6" s="11">
         <v>68</v>
       </c>
-      <c r="D6" s="15">
+      <c r="D6" s="11">
         <v>122.8</v>
       </c>
-      <c r="E6" s="16">
+      <c r="E6" s="12">
         <v>172.8</v>
       </c>
+      <c r="F6" s="18">
+        <v>126.8</v>
+      </c>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:6">
       <c r="A7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="2"/>
-      <c r="C7" s="15">
+      <c r="C7" s="11">
         <v>157.6</v>
       </c>
-      <c r="D7" s="15">
+      <c r="D7" s="11">
         <v>99.7</v>
       </c>
-      <c r="E7" s="16">
+      <c r="E7" s="12">
         <v>100.9</v>
       </c>
+      <c r="F7" s="18">
+        <v>103.4</v>
+      </c>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:6">
       <c r="A8" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="2"/>
-      <c r="C8" s="15">
+      <c r="C8" s="11">
         <v>186.9</v>
       </c>
-      <c r="D8" s="15">
+      <c r="D8" s="11">
         <v>104.1</v>
       </c>
-      <c r="E8" s="16">
+      <c r="E8" s="12">
         <v>109</v>
       </c>
+      <c r="F8" s="18">
+        <v>102.9</v>
+      </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:6">
       <c r="A9" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="2"/>
-      <c r="C9" s="15">
+      <c r="C9" s="11">
         <v>85.8</v>
       </c>
-      <c r="D9" s="15">
+      <c r="D9" s="11">
         <v>140.5</v>
       </c>
-      <c r="E9" s="16">
+      <c r="E9" s="12">
         <v>106.2</v>
       </c>
+      <c r="F9" s="18">
+        <v>101.7</v>
+      </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:6">
       <c r="A10" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="2"/>
-      <c r="C10" s="15">
+      <c r="C10" s="11">
         <v>147.5</v>
       </c>
-      <c r="D10" s="15">
+      <c r="D10" s="11">
         <v>72.5</v>
       </c>
-      <c r="E10" s="16">
+      <c r="E10" s="12">
         <v>177.6</v>
       </c>
+      <c r="F10" s="18">
+        <v>105.3</v>
+      </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:6">
       <c r="A11" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="2"/>
-      <c r="C11" s="15">
+      <c r="C11" s="11">
         <v>64.400000000000006</v>
       </c>
-      <c r="D11" s="15">
+      <c r="D11" s="11">
         <v>139.6</v>
       </c>
-      <c r="E11" s="16">
+      <c r="E11" s="12">
         <v>100.8</v>
       </c>
+      <c r="F11" s="18">
+        <v>140.80000000000001</v>
+      </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:6">
       <c r="A12" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="2"/>
-      <c r="C12" s="15">
+      <c r="C12" s="11">
         <v>106.7</v>
       </c>
-      <c r="D12" s="15">
+      <c r="D12" s="11">
         <v>71.7</v>
       </c>
-      <c r="E12" s="16">
+      <c r="E12" s="12">
         <v>126.1</v>
       </c>
+      <c r="F12" s="18">
+        <v>125.9</v>
+      </c>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:6">
       <c r="A13" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="2"/>
-      <c r="C13" s="15">
+      <c r="C13" s="11">
         <v>164.3</v>
       </c>
-      <c r="D13" s="15">
+      <c r="D13" s="11">
         <v>111.2</v>
       </c>
-      <c r="E13" s="16">
+      <c r="E13" s="12">
         <v>121.8</v>
       </c>
+      <c r="F13" s="18">
+        <v>101.3</v>
+      </c>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:6">
       <c r="A14" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="2"/>
-      <c r="C14" s="15">
+      <c r="C14" s="11">
         <v>95.4</v>
       </c>
-      <c r="D14" s="15">
+      <c r="D14" s="11">
         <v>106.9</v>
       </c>
-      <c r="E14" s="16">
+      <c r="E14" s="12">
         <v>108.6</v>
       </c>
+      <c r="F14" s="18">
+        <v>136.80000000000001</v>
+      </c>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:6">
       <c r="A15" s="6"/>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:6">
       <c r="A16" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A2:E2"/>
-    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A1:F1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.36" right="0.53" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100303FE905C1E962459D16926BD54D7F1F" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d4b1e85609941caa3a0f1b4efd7f202c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9A5B941-CF0D-47E1-85EF-DE914030F4A0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1754CF25-884B-4471-BE54-AB380F1EBBC1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{266E08B5-76AC-4FED-B857-9693C76C9B3C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1754CF25-884B-4471-BE54-AB380F1EBBC1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9A5B941-CF0D-47E1-85EF-DE914030F4A0}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>2022-2024</vt:lpstr>
+      <vt:lpstr>2022-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>