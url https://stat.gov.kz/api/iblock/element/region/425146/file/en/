--- v0 (2026-04-14)
+++ v1 (2026-08-26)
@@ -4,91 +4,92 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12336"/>
+    <workbookView xWindow="10290" yWindow="120" windowWidth="16695" windowHeight="12330"/>
   </bookViews>
   <sheets>
-    <sheet name="2022-2024" sheetId="1" r:id="rId1"/>
+    <sheet name="2022-2025" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="7">
+  <si>
+    <t xml:space="preserve">  Dynamics of the main indicators of construction activity</t>
+  </si>
   <si>
     <t>Total area of commissioned residential buildings</t>
   </si>
   <si>
     <t>The total area of commissioned residential buildings by individual developers</t>
   </si>
   <si>
     <t>million tenge</t>
   </si>
   <si>
     <t>thousand sq . m .</t>
   </si>
   <si>
     <t>as a percentage of the previous year</t>
   </si>
   <si>
     <t>The volume of construction work performed</t>
   </si>
-  <si>
-[...1 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
-    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="37">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -678,51 +679,51 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="113">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="20" fillId="17" borderId="3" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="21" fillId="18" borderId="3" applyNumberFormat="0" applyProtection="0">
@@ -851,89 +852,95 @@
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="31" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="34" fillId="32" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="34" fillId="32" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="34" fillId="32" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="33" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="33" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="113">
     <cellStyle name="20% - Акцент1 2" xfId="14"/>
     <cellStyle name="20% - Акцент2 2" xfId="15"/>
     <cellStyle name="20% - Акцент3 2" xfId="16"/>
@@ -1332,110 +1339,110 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I6"/>
+  <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D13" sqref="D13"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="11.5546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="8.6640625" customWidth="1"/>
+    <col min="1" max="1" width="11.5703125" customWidth="1"/>
+    <col min="2" max="7" width="22.7109375" customWidth="1"/>
+    <col min="10" max="10" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="23.25" customHeight="1">
-      <c r="A1" s="13" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="14"/>
+      <c r="A1" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="16"/>
+      <c r="G1" s="16"/>
     </row>
     <row r="2" spans="1:9" s="3" customFormat="1" ht="36" customHeight="1">
-      <c r="A2" s="15"/>
-[...8 lines deleted...]
-      <c r="F2" s="17" t="s">
+      <c r="A2" s="17"/>
+      <c r="B2" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="G2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="G2" s="20"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
     </row>
     <row r="3" spans="1:9" s="3" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A3" s="15"/>
+      <c r="A3" s="17"/>
       <c r="B3" s="5" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C3" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G3" s="6" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
     </row>
     <row r="4" spans="1:9" s="3" customFormat="1" ht="15.75" customHeight="1">
       <c r="A4" s="7">
         <v>2022</v>
       </c>
       <c r="B4" s="8">
         <v>141179.79999999999</v>
       </c>
       <c r="C4" s="8">
         <v>107.9</v>
       </c>
       <c r="D4" s="8">
         <v>295.2</v>
       </c>
       <c r="E4" s="8">
         <v>108.7</v>
       </c>
       <c r="F4" s="8">
         <v>242.4</v>
       </c>
       <c r="G4" s="8">
         <v>163.80000000000001</v>
@@ -1468,191 +1475,214 @@
       <c r="H5" s="2"/>
     </row>
     <row r="6" spans="1:9" ht="15.75" customHeight="1">
       <c r="A6" s="7">
         <v>2024</v>
       </c>
       <c r="B6" s="9">
         <v>407486.6</v>
       </c>
       <c r="C6" s="10">
         <v>163.19999999999999</v>
       </c>
       <c r="D6" s="11">
         <v>371.9</v>
       </c>
       <c r="E6" s="12">
         <v>115.2</v>
       </c>
       <c r="F6" s="11">
         <v>228.3</v>
       </c>
       <c r="G6" s="12">
         <v>144.1</v>
       </c>
       <c r="H6" s="1"/>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B7" s="8">
+        <v>445745</v>
+      </c>
+      <c r="C7" s="8">
+        <v>110.2</v>
+      </c>
+      <c r="D7" s="13">
+        <v>414373</v>
+      </c>
+      <c r="E7" s="14">
+        <v>111.4</v>
+      </c>
+      <c r="F7" s="13">
+        <v>296941</v>
+      </c>
+      <c r="G7" s="14">
+        <v>130</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:G2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010098E83FF0B9B0AF4492E410D227D728B1" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a7486e2246cf71b4214b10c5f6805430">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C6FC10D-C97D-43C8-AB7D-49E616659BA6}">
-[...20 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3918F3FD-A3AF-4B22-A16B-4229288293B7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F792D64-4C57-4EAF-B158-C55907AD4CC3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C6FC10D-C97D-43C8-AB7D-49E616659BA6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>2022-2024</vt:lpstr>
+      <vt:lpstr>2022-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.Kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>