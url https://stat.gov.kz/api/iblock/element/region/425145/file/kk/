--- v0 (2026-04-14)
+++ v1 (2026-08-26)
@@ -4,94 +4,94 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12336"/>
+    <workbookView xWindow="10335" yWindow="180" windowWidth="17250" windowHeight="12330"/>
   </bookViews>
   <sheets>
-    <sheet name="2022-2024" sheetId="1" r:id="rId1"/>
+    <sheet name="2022-2025" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="7">
   <si>
     <t>Жеке құрылыс салушылармен пайдалануға берілген тұрғын ғимараттардың жалпы алаңы</t>
   </si>
   <si>
     <t>мың шаршы метр</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңы</t>
   </si>
   <si>
+    <t xml:space="preserve">  Құрылыс қызметтері  негізгі көрсеткіштерінің серпіні</t>
+  </si>
+  <si>
     <t>өткен жылға пайызбен</t>
   </si>
   <si>
     <t>Орындалған құрылыс жұмыстарының көлемі</t>
   </si>
-  <si>
-[...1 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
-    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
-    <numFmt numFmtId="168" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="169" formatCode="0.0"/>
   </numFmts>
   <fonts count="38">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -699,51 +699,51 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="110">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="20" fillId="17" borderId="4" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="21" fillId="18" borderId="4" applyNumberFormat="0" applyProtection="0">
@@ -872,115 +872,121 @@
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="31" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="34" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="33" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="33" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="169" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="168" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="34" fillId="32" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="34" fillId="32" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="34" fillId="32" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="33" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="33" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="110">
     <cellStyle name="20% - Акцент1 2" xfId="14"/>
     <cellStyle name="20% - Акцент2 2" xfId="15"/>
     <cellStyle name="20% - Акцент3 2" xfId="16"/>
     <cellStyle name="20% - Акцент4 2" xfId="17"/>
     <cellStyle name="20% - Акцент5 2" xfId="18"/>
     <cellStyle name="20% - Акцент6 2" xfId="19"/>
     <cellStyle name="40% - Акцент1 2" xfId="20"/>
     <cellStyle name="40% - Акцент2 2" xfId="21"/>
     <cellStyle name="40% - Акцент3 2" xfId="22"/>
     <cellStyle name="40% - Акцент4 2" xfId="23"/>
     <cellStyle name="40% - Акцент5 2" xfId="24"/>
     <cellStyle name="40% - Акцент6 2" xfId="25"/>
     <cellStyle name="60% - Акцент1 2" xfId="26"/>
     <cellStyle name="60% - Акцент2 2" xfId="27"/>
     <cellStyle name="60% - Акцент3 2" xfId="28"/>
     <cellStyle name="60% - Акцент4 2" xfId="29"/>
     <cellStyle name="60% - Акцент5 2" xfId="30"/>
     <cellStyle name="60% - Акцент6 2" xfId="31"/>
     <cellStyle name="SAPBEXaggData" xfId="32"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="33"/>
     <cellStyle name="SAPBEXaggItem" xfId="34"/>
     <cellStyle name="SAPBEXaggItemX" xfId="35"/>
@@ -1357,109 +1363,109 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H7"/>
+  <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D15" sqref="D15"/>
+      <selection activeCell="A18" sqref="A18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="14.33203125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="8.6640625" customWidth="1"/>
+    <col min="1" max="1" width="14.28515625" customWidth="1"/>
+    <col min="2" max="7" width="21.7109375" customWidth="1"/>
+    <col min="10" max="10" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="27.6" customHeight="1">
       <c r="A1" s="21" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B1" s="22"/>
       <c r="C1" s="22"/>
       <c r="D1" s="22"/>
       <c r="E1" s="22"/>
       <c r="F1" s="22"/>
       <c r="G1" s="22"/>
     </row>
     <row r="2" spans="1:8" s="4" customFormat="1" ht="28.5" customHeight="1">
       <c r="A2" s="23"/>
       <c r="B2" s="24" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C2" s="24"/>
       <c r="D2" s="24" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="24"/>
       <c r="F2" s="24" t="s">
         <v>0</v>
       </c>
       <c r="G2" s="24"/>
       <c r="H2" s="3"/>
     </row>
     <row r="3" spans="1:8" s="4" customFormat="1" ht="21" customHeight="1">
       <c r="A3" s="23"/>
       <c r="B3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F3" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G3" s="14" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H3" s="3"/>
     </row>
     <row r="4" spans="1:8" s="4" customFormat="1" ht="15" hidden="1" customHeight="1">
       <c r="A4" s="7">
         <v>2022</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="9"/>
       <c r="D4" s="10"/>
       <c r="E4" s="6"/>
       <c r="F4" s="12"/>
       <c r="G4" s="13"/>
       <c r="H4" s="3"/>
     </row>
     <row r="5" spans="1:8" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="15">
         <v>2022</v>
       </c>
       <c r="B5" s="16">
         <v>141179.79999999999</v>
       </c>
       <c r="C5" s="16">
         <v>107.9</v>
       </c>
@@ -1502,50 +1508,73 @@
       <c r="H6" s="1"/>
     </row>
     <row r="7" spans="1:8" s="4" customFormat="1" ht="16.5" customHeight="1">
       <c r="A7" s="15">
         <v>2024</v>
       </c>
       <c r="B7" s="17">
         <v>407486.6</v>
       </c>
       <c r="C7" s="18">
         <v>163.19999999999999</v>
       </c>
       <c r="D7" s="19">
         <v>371.9</v>
       </c>
       <c r="E7" s="20">
         <v>115.2</v>
       </c>
       <c r="F7" s="19">
         <v>228.3</v>
       </c>
       <c r="G7" s="20">
         <v>144.1</v>
       </c>
       <c r="H7" s="8"/>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="15">
+        <v>2025</v>
+      </c>
+      <c r="B8" s="16">
+        <v>445745</v>
+      </c>
+      <c r="C8" s="16">
+        <v>110.2</v>
+      </c>
+      <c r="D8" s="25">
+        <v>414373</v>
+      </c>
+      <c r="E8" s="26">
+        <v>111.4</v>
+      </c>
+      <c r="F8" s="25">
+        <v>296941</v>
+      </c>
+      <c r="G8" s="26">
+        <v>130</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:G2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1636,45 +1665,45 @@
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F792D64-4C57-4EAF-B158-C55907AD4CC3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>2022-2024</vt:lpstr>
+      <vt:lpstr>2022-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.Kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>