--- v0 (2026-04-14)
+++ v1 (2026-08-26)
@@ -1,119 +1,113 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="2175" yWindow="45" windowWidth="16590" windowHeight="12330"/>
   </bookViews>
   <sheets>
-    <sheet name="2022-2024" sheetId="1" r:id="rId1"/>
+    <sheet name="2022-2025" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2022-2024'!$2:$3</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2022-2025'!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
-  <fileRecoveryPr repairLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="8">
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t>тыс. кв. м</t>
   </si>
   <si>
     <t>Общая площадь введенных в эксплуатацию жилых зданий</t>
   </si>
   <si>
     <t>Общая площадь введенных в эксплуатацию жилых зданий  индивидуальными застройщиками</t>
   </si>
   <si>
     <t>в процентах к предыдущему году</t>
   </si>
   <si>
     <t xml:space="preserve">  Динамика основных показателей строительной  деятельности </t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <r>
       <t>Объем выполненных строительных работ</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
-    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="27" x14ac:knownFonts="1">
+  <fonts count="27">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -593,99 +587,102 @@
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="15" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="25" fillId="15" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="86">
     <cellStyle name="Акцент1" xfId="17" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="18" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="19" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="20" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="21" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="22" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="16" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="13" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Нейтральный" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 13" xfId="26"/>
     <cellStyle name="Обычный 13 2" xfId="27"/>
     <cellStyle name="Обычный 14" xfId="28"/>
     <cellStyle name="Обычный 14 2" xfId="29"/>
@@ -792,118 +789,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1039,252 +1034,269 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E16" sqref="E16"/>
+      <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="9.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="22.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="15.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="26.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="19.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="26.28515625" style="1" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="8.7109375" style="1" customWidth="1"/>
     <col min="11" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="9" t="s">
+    <row r="1" spans="1:8" ht="27" customHeight="1">
+      <c r="A1" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="10"/>
-[...4 lines deleted...]
-      <c r="G1" s="10"/>
+      <c r="B1" s="14"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
     </row>
-    <row r="2" spans="1:8" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B2" s="16" t="s">
+    <row r="2" spans="1:8" ht="41.25" customHeight="1">
+      <c r="A2" s="15"/>
+      <c r="B2" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="C2" s="16"/>
-      <c r="D2" s="16" t="s">
+      <c r="C2" s="17"/>
+      <c r="D2" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="16"/>
-      <c r="F2" s="16" t="s">
+      <c r="E2" s="17"/>
+      <c r="F2" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="G2" s="16"/>
-      <c r="H2" s="5"/>
+      <c r="G2" s="17"/>
+      <c r="H2" s="4"/>
     </row>
-    <row r="3" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B3" s="17" t="s">
+    <row r="3" spans="1:8" ht="30" customHeight="1">
+      <c r="A3" s="16"/>
+      <c r="B3" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="17" t="s">
+      <c r="C3" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="17" t="s">
+      <c r="D3" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="E3" s="17" t="s">
+      <c r="E3" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="17" t="s">
+      <c r="F3" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="G3" s="17" t="s">
+      <c r="G3" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="H3" s="5"/>
+      <c r="H3" s="4"/>
     </row>
-    <row r="4" spans="1:8" ht="24" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:8" ht="24" hidden="1" customHeight="1">
       <c r="A4" s="2">
         <v>2022</v>
       </c>
-      <c r="B4" s="6"/>
-[...4 lines deleted...]
-      <c r="G4" s="6"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
       <c r="H4" s="3"/>
     </row>
-    <row r="5" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="18">
+    <row r="5" spans="1:8" ht="20.25" customHeight="1">
+      <c r="A5" s="12">
         <v>2022</v>
       </c>
-      <c r="B5" s="11">
+      <c r="B5" s="6">
         <v>141179.79999999999</v>
       </c>
-      <c r="C5" s="11">
+      <c r="C5" s="6">
         <v>107.9</v>
       </c>
-      <c r="D5" s="11">
+      <c r="D5" s="6">
         <v>295.2</v>
       </c>
-      <c r="E5" s="11">
+      <c r="E5" s="6">
         <v>108.7</v>
       </c>
-      <c r="F5" s="11">
+      <c r="F5" s="6">
         <v>242.4</v>
       </c>
-      <c r="G5" s="11">
+      <c r="G5" s="6">
         <v>163.80000000000001</v>
       </c>
       <c r="H5" s="3"/>
     </row>
-    <row r="6" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="18">
+    <row r="6" spans="1:8" ht="17.25" customHeight="1">
+      <c r="A6" s="12">
         <v>2023</v>
       </c>
-      <c r="B6" s="12">
+      <c r="B6" s="7">
         <v>243189.9</v>
       </c>
-      <c r="C6" s="13">
+      <c r="C6" s="8">
         <v>165.3</v>
       </c>
-      <c r="D6" s="14">
+      <c r="D6" s="9">
         <v>322.8</v>
       </c>
-      <c r="E6" s="15">
+      <c r="E6" s="10">
         <v>109.4</v>
       </c>
-      <c r="F6" s="14">
+      <c r="F6" s="9">
         <v>158.5</v>
       </c>
-      <c r="G6" s="15">
+      <c r="G6" s="10">
         <v>65.400000000000006</v>
       </c>
       <c r="H6" s="3"/>
     </row>
-    <row r="7" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="18">
+    <row r="7" spans="1:8" ht="15" customHeight="1">
+      <c r="A7" s="12">
         <v>2024</v>
       </c>
-      <c r="B7" s="12">
+      <c r="B7" s="7">
         <v>407486.6</v>
       </c>
-      <c r="C7" s="13">
+      <c r="C7" s="8">
         <v>163.19999999999999</v>
       </c>
-      <c r="D7" s="14">
+      <c r="D7" s="9">
         <v>371.9</v>
       </c>
-      <c r="E7" s="15">
+      <c r="E7" s="10">
         <v>115.2</v>
       </c>
-      <c r="F7" s="14">
+      <c r="F7" s="9">
         <v>228.3</v>
       </c>
-      <c r="G7" s="15">
+      <c r="G7" s="10">
         <v>144.1</v>
       </c>
       <c r="H7" s="3"/>
     </row>
-    <row r="8" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E8" s="4"/>
+    <row r="8" spans="1:8" ht="14.25" customHeight="1">
+      <c r="A8" s="12">
+        <v>2025</v>
+      </c>
+      <c r="B8" s="6">
+        <v>445745</v>
+      </c>
+      <c r="C8" s="6">
+        <v>110.2</v>
+      </c>
+      <c r="D8" s="18">
+        <v>414373</v>
+      </c>
+      <c r="E8" s="19">
+        <v>111.4</v>
+      </c>
+      <c r="F8" s="18">
+        <v>296941</v>
+      </c>
+      <c r="G8" s="19">
+        <v>130</v>
+      </c>
     </row>
-    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F9" s="5"/>
+    <row r="9" spans="1:8" ht="13.5" customHeight="1">
+      <c r="F9" s="4"/>
     </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="F10" s="5"/>
+    <row r="10" spans="1:8">
+      <c r="F10" s="4"/>
     </row>
-    <row r="13" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:8">
       <c r="C13" s="1" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:G2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010098E83FF0B9B0AF4492E410D227D728B1" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a7486e2246cf71b4214b10c5f6805430">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -1293,105 +1305,108 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F792D64-4C57-4EAF-B158-C55907AD4CC3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C6FC10D-C97D-43C8-AB7D-49E616659BA6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3918F3FD-A3AF-4B22-A16B-4229288293B7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C6FC10D-C97D-43C8-AB7D-49E616659BA6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F792D64-4C57-4EAF-B158-C55907AD4CC3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>2022-2024</vt:lpstr>
-      <vt:lpstr>'2022-2024'!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>2022-2025</vt:lpstr>
+      <vt:lpstr>'2022-2025'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.Kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>