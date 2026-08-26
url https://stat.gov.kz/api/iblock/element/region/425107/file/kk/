--- v0 (2026-04-14)
+++ v1 (2026-08-26)
@@ -1,65 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
-    <sheet name="2022-2024" sheetId="2" r:id="rId1"/>
+    <sheet name="2022-2025" sheetId="2" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
   <si>
     <t>Жеке құрылыс салушылармен пайдалануға берілген тұрғын ғимараттардың жалпы алаңы</t>
   </si>
   <si>
     <t>Жетісу облысы</t>
   </si>
   <si>
     <t>Талдықорған қаласы</t>
   </si>
   <si>
     <t>Текелі</t>
   </si>
   <si>
     <t>Ақсу</t>
   </si>
   <si>
     <t>Алакөл</t>
   </si>
   <si>
     <t>Ескелді</t>
@@ -67,56 +62,56 @@
   <si>
     <t>Кербұлақ</t>
   </si>
   <si>
     <t>Көксу</t>
   </si>
   <si>
     <t>Қаратал</t>
   </si>
   <si>
     <t>Панфилов</t>
   </si>
   <si>
     <t>Сарқан</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>ш.м</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -142,50 +137,56 @@
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -241,93 +242,99 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="1" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -344,4495 +351,5117 @@
       <xdr:colOff>628650</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Text Box 5"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1971675" y="1695450"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>628650</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Text Box 1"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="895350"/>
           <a:ext cx="1323975" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>628650</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Text Box 2"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>628650</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Text Box 3"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>628650</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Text Box 4"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>628650</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="Text Box 5"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>628650</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="Text Box 6"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>628650</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="Text Box 1"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="895350"/>
           <a:ext cx="1323975" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>628650</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="Text Box 2"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>628650</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="Text Box 3"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>628650</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="12" name="Text Box 4"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>628650</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="13" name="Text Box 5"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>628650</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="14" name="Text Box 6"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>628650</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15" name="Text Box 7"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>628650</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="16" name="Text Box 1"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="895350"/>
           <a:ext cx="1323975" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>628650</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="17" name="Text Box 2"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>628650</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="18" name="Text Box 3"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>628650</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="19" name="Text Box 4"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>628650</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="20" name="Text Box 5"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>628650</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="21" name="Text Box 6"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>628650</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22" name="Text Box 7"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>628650</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23" name="Text Box 5"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1676400" y="1685925"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>600075</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="24" name="Text Box 7"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="600075" y="2333625"/>
           <a:ext cx="1400175" cy="57150"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
+      <xdr:colOff>28575</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="25" name="Text Box 1"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2352675" y="895350"/>
           <a:ext cx="1323975" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
+      <xdr:colOff>28575</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="26" name="Text Box 2"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2352675" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
+      <xdr:colOff>28575</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="27" name="Text Box 3"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2352675" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
+      <xdr:colOff>28575</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="28" name="Text Box 4"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2352675" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
+      <xdr:colOff>28575</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="29" name="Text Box 5"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2352675" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
+      <xdr:colOff>28575</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="30" name="Text Box 6"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2352675" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
+      <xdr:colOff>28575</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="31" name="Text Box 1"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2352675" y="895350"/>
           <a:ext cx="1323975" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
+      <xdr:colOff>28575</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="32" name="Text Box 2"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2352675" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
+      <xdr:colOff>28575</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="33" name="Text Box 3"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2352675" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
+      <xdr:colOff>28575</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="34" name="Text Box 4"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2352675" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
+      <xdr:colOff>28575</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="35" name="Text Box 5"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2352675" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
+      <xdr:colOff>28575</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="36" name="Text Box 6"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2352675" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
+      <xdr:colOff>28575</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="37" name="Text Box 7"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2352675" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>276225</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>114299</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>476250</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>190499</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="38" name="Text Box 1"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6829425" y="114299"/>
           <a:ext cx="1323975" cy="76200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>142875</xdr:colOff>
+      <xdr:colOff>133350</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="39" name="Text Box 2"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2286000" y="5057775"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>590550</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="40" name="Text Box 4"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2286000" y="1638300"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>685800</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>47625</xdr:colOff>
+      <xdr:colOff>38100</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="41" name="Text Box 5"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2362200" y="2133600"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>57150</xdr:colOff>
+      <xdr:colOff>47625</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42" name="Text Box 5"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2514600" y="1685925"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>600075</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
+      <xdr:colOff>28575</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="43" name="Text Box 7"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2276475" y="2333625"/>
           <a:ext cx="1400175" cy="57150"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="38100"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="67" name="Text Box 5"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1504950" y="1781175"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="28575"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="68" name="Text Box 1"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1504950" y="866775"/>
           <a:ext cx="1323975" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="38100"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="69" name="Text Box 2"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1504950" y="866775"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="38100"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="70" name="Text Box 3"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1504950" y="866775"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="38100"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="71" name="Text Box 4"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1504950" y="866775"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="38100"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="72" name="Text Box 5"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1504950" y="866775"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="38100"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="73" name="Text Box 6"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1504950" y="866775"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="28575"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="74" name="Text Box 1"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1504950" y="866775"/>
           <a:ext cx="1323975" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="38100"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="75" name="Text Box 2"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1504950" y="866775"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="38100"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="76" name="Text Box 3"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1504950" y="866775"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="38100"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="77" name="Text Box 4"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1504950" y="866775"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="38100"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="78" name="Text Box 5"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1504950" y="866775"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="38100"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="79" name="Text Box 6"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1504950" y="866775"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="38100"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="80" name="Text Box 7"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1504950" y="866775"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="28575"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="81" name="Text Box 1"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1504950" y="866775"/>
           <a:ext cx="1323975" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="38100"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="82" name="Text Box 2"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1504950" y="866775"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="38100"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="83" name="Text Box 3"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1504950" y="866775"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="38100"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="84" name="Text Box 4"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1504950" y="866775"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="38100"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="85" name="Text Box 5"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1504950" y="866775"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="38100"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="86" name="Text Box 6"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1504950" y="866775"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>476250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="390525"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="87" name="Text Box 7"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm flipV="1">
           <a:off x="2181225" y="476250"/>
           <a:ext cx="1323975" cy="390525"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="38100"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="88" name="Text Box 5"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1504950" y="1781175"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>600075</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1400175" cy="57150"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="89" name="Text Box 7"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1504950" y="2543175"/>
           <a:ext cx="1400175" cy="57150"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>57150</xdr:colOff>
+      <xdr:colOff>47625</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="91" name="Text Box 5"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2514600" y="1685925"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="38100"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="92" name="Text Box 5"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2514600" y="1685925"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="28575"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="93" name="Text Box 1"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3190875" y="895350"/>
           <a:ext cx="1323975" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="38100"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="94" name="Text Box 2"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3190875" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="38100"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="95" name="Text Box 3"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3190875" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="38100"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="96" name="Text Box 4"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3190875" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="38100"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="97" name="Text Box 5"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3190875" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="38100"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="98" name="Text Box 6"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3190875" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="28575"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="99" name="Text Box 1"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3190875" y="895350"/>
           <a:ext cx="1323975" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="38100"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="100" name="Text Box 2"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3190875" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="38100"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="101" name="Text Box 3"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3190875" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="38100"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="102" name="Text Box 4"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3190875" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="38100"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="103" name="Text Box 5"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3190875" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="38100"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="104" name="Text Box 6"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3190875" y="895350"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="38100"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="105" name="Text Box 4"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3124200" y="1638300"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>685800</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="38100"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="106" name="Text Box 5"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3200400" y="2133600"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="38100"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="107" name="Text Box 5"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3228975" y="1685925"/>
           <a:ext cx="1323975" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>600075</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1400175" cy="57150"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="108" name="Text Box 7"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3114675" y="2333625"/>
           <a:ext cx="1400175" cy="57150"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...6 lines deleted...]
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>504825</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="90" name="Text Box 5"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3228975" y="1685925"/>
+          <a:ext cx="1323975" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>504825</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="109" name="Text Box 5"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3228975" y="1685925"/>
+          <a:ext cx="1323975" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>504825</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="110" name="Text Box 5"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3228975" y="1685925"/>
+          <a:ext cx="1323975" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>361950</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="111" name="Text Box 1"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3905250" y="895350"/>
+          <a:ext cx="1219200" cy="28575"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>361950</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="112" name="Text Box 2"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3905250" y="895350"/>
+          <a:ext cx="1219200" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>361950</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="113" name="Text Box 3"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3905250" y="895350"/>
+          <a:ext cx="1219200" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>361950</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="114" name="Text Box 4"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3905250" y="895350"/>
+          <a:ext cx="1219200" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>361950</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="115" name="Text Box 5"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3905250" y="895350"/>
+          <a:ext cx="1219200" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>361950</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="116" name="Text Box 6"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3905250" y="895350"/>
+          <a:ext cx="1219200" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>361950</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="117" name="Text Box 1"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3905250" y="895350"/>
+          <a:ext cx="1219200" cy="28575"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>361950</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="118" name="Text Box 2"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3905250" y="895350"/>
+          <a:ext cx="1219200" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>361950</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="119" name="Text Box 3"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3905250" y="895350"/>
+          <a:ext cx="1219200" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>609600</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>342900</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>104775</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="120" name="Text Box 4"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3838575" y="1638300"/>
+          <a:ext cx="1219200" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>685800</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>361950</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="121" name="Text Box 5"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3914775" y="2133600"/>
+          <a:ext cx="1219200" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>361950</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="122" name="Text Box 5"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3943350" y="1685925"/>
+          <a:ext cx="1219200" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>600075</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>352425</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="123" name="Text Box 7"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3829050" y="2333625"/>
+          <a:ext cx="1295400" cy="57150"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -4968,285 +5597,322 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:S30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C23" sqref="C23"/>
+      <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="10.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" style="1" customWidth="1"/>
-    <col min="5" max="5" width="9.28515625" style="1" customWidth="1"/>
-    <col min="6" max="12" width="7.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="9.42578125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="10" style="1" customWidth="1"/>
+    <col min="7" max="12" width="7.7109375" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="40.5" customHeight="1">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="18" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="16"/>
-[...3 lines deleted...]
-      <c r="F1" s="9"/>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
     </row>
     <row r="2" spans="1:16" s="4" customFormat="1">
-      <c r="B2" s="15"/>
-[...1 lines deleted...]
-      <c r="E2" s="14" t="s">
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="F2" s="12" t="s">
         <v>13</v>
       </c>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
     </row>
     <row r="3" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A3" s="5"/>
       <c r="B3" s="2">
         <v>2022</v>
       </c>
-      <c r="C3" s="11">
+      <c r="C3" s="16">
         <v>2022</v>
       </c>
-      <c r="D3" s="13">
+      <c r="D3" s="14">
         <v>2023</v>
       </c>
-      <c r="E3" s="13">
+      <c r="E3" s="14">
         <v>2024</v>
+      </c>
+      <c r="F3" s="14">
+        <v>2025</v>
       </c>
     </row>
     <row r="4" spans="1:16" s="4" customFormat="1" ht="18" customHeight="1">
-      <c r="A4" s="17" t="s">
+      <c r="A4" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="6"/>
-      <c r="C4" s="12">
+      <c r="C4" s="11">
         <v>242396</v>
       </c>
-      <c r="D4" s="12">
+      <c r="D4" s="11">
         <v>158488</v>
       </c>
-      <c r="E4" s="12">
+      <c r="E4" s="11">
         <v>228348</v>
+      </c>
+      <c r="F4" s="15">
+        <v>296941</v>
       </c>
     </row>
     <row r="5" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7"/>
-      <c r="C5" s="12">
+      <c r="C5" s="11">
         <v>90447</v>
       </c>
-      <c r="D5" s="12">
+      <c r="D5" s="11">
         <v>33651</v>
       </c>
-      <c r="E5" s="12">
+      <c r="E5" s="11">
         <v>73730</v>
+      </c>
+      <c r="F5" s="15">
+        <v>119227</v>
       </c>
     </row>
     <row r="6" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7"/>
-      <c r="C6" s="12">
+      <c r="C6" s="11">
         <v>6711</v>
       </c>
-      <c r="D6" s="12">
+      <c r="D6" s="11">
         <v>5396</v>
       </c>
-      <c r="E6" s="12">
+      <c r="E6" s="11">
         <v>5199</v>
+      </c>
+      <c r="F6" s="15">
+        <v>14065</v>
       </c>
     </row>
     <row r="7" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="7"/>
-      <c r="C7" s="12">
+      <c r="C7" s="11">
         <v>11980</v>
       </c>
-      <c r="D7" s="12">
+      <c r="D7" s="11">
         <v>7693</v>
       </c>
-      <c r="E7" s="12">
+      <c r="E7" s="11">
         <v>11918</v>
+      </c>
+      <c r="F7" s="15">
+        <v>7068</v>
       </c>
     </row>
     <row r="8" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="7"/>
-      <c r="C8" s="12">
+      <c r="C8" s="11">
         <v>21083</v>
       </c>
-      <c r="D8" s="12">
+      <c r="D8" s="11">
         <v>18500</v>
       </c>
-      <c r="E8" s="12">
+      <c r="E8" s="11">
         <v>25038</v>
+      </c>
+      <c r="F8" s="15">
+        <v>29268</v>
       </c>
       <c r="K8" s="8"/>
     </row>
     <row r="9" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="7"/>
-      <c r="C9" s="12">
+      <c r="C9" s="11">
         <v>9338</v>
       </c>
-      <c r="D9" s="12">
+      <c r="D9" s="11">
         <v>8400</v>
       </c>
-      <c r="E9" s="12">
+      <c r="E9" s="11">
         <v>13926</v>
+      </c>
+      <c r="F9" s="15">
+        <v>14162</v>
       </c>
     </row>
     <row r="10" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="7"/>
-      <c r="C10" s="12">
+      <c r="C10" s="11">
         <v>18026</v>
       </c>
-      <c r="D10" s="12">
+      <c r="D10" s="11">
         <v>13066</v>
       </c>
-      <c r="E10" s="12">
+      <c r="E10" s="11">
         <v>18504</v>
+      </c>
+      <c r="F10" s="15">
+        <v>10366</v>
       </c>
     </row>
     <row r="11" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="7"/>
-      <c r="C11" s="12">
+      <c r="C11" s="11">
         <v>8334</v>
       </c>
-      <c r="D11" s="12">
+      <c r="D11" s="11">
         <v>7260</v>
       </c>
-      <c r="E11" s="12">
+      <c r="E11" s="11">
         <v>11727</v>
+      </c>
+      <c r="F11" s="15">
+        <v>15037</v>
       </c>
     </row>
     <row r="12" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="7"/>
-      <c r="C12" s="12">
+      <c r="C12" s="11">
         <v>14197</v>
       </c>
-      <c r="D12" s="12">
+      <c r="D12" s="11">
         <v>12394</v>
       </c>
-      <c r="E12" s="12">
+      <c r="E12" s="11">
         <v>15625</v>
+      </c>
+      <c r="F12" s="15">
+        <v>19673</v>
       </c>
     </row>
     <row r="13" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="7"/>
-      <c r="C13" s="12">
+      <c r="C13" s="11">
         <v>53600</v>
       </c>
-      <c r="D13" s="12">
+      <c r="D13" s="11">
         <v>41027</v>
       </c>
-      <c r="E13" s="12">
+      <c r="E13" s="11">
         <v>40627</v>
+      </c>
+      <c r="F13" s="15">
+        <v>61807</v>
       </c>
     </row>
     <row r="14" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="7"/>
-      <c r="C14" s="12">
+      <c r="C14" s="11">
         <v>8680</v>
       </c>
-      <c r="D14" s="12">
+      <c r="D14" s="11">
         <v>11101</v>
       </c>
-      <c r="E14" s="12">
+      <c r="E14" s="11">
         <v>12054</v>
+      </c>
+      <c r="F14" s="15">
+        <v>6268</v>
       </c>
     </row>
     <row r="30" spans="19:19">
       <c r="S30" s="1" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B2:C2"/>
-    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
@@ -5340,44 +6006,44 @@
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>2022-2024</vt:lpstr>
+      <vt:lpstr>2022-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>