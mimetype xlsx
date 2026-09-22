--- v0 (2026-08-24)
+++ v1 (2026-09-22)
@@ -6,58 +6,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамика инвестиции и строительство_июль-26\Строительство\РУС\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамика инвестиции и строительство_август-26\Строительство\РУС\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6EB84880-3280-4AE1-9ECA-F772EB60CD5F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0BC24211-3C9A-4154-A2AD-0A14C0523047}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 163502" sheetId="2" r:id="rId1"/>
     <sheet name="Метаданные 163504" sheetId="4" r:id="rId2"/>
     <sheet name="Метаданные 163506" sheetId="3" r:id="rId3"/>
     <sheet name="Метаданные 163508" sheetId="5" r:id="rId4"/>
     <sheet name="Условные обозначения" sheetId="6" r:id="rId5"/>
     <sheet name="КСП_163502,163504,163503,163508" sheetId="1" r:id="rId6"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="177" uniqueCount="67">
   <si>
     <t xml:space="preserve"> Ввод в эксплуатацию объектов социальной сферы</t>
   </si>
   <si>
     <t>Общеобразовательные школы</t>
   </si>
   <si>
     <t>Больницы</t>
@@ -131,53 +131,50 @@
   <si>
     <t>Источник показателя</t>
   </si>
   <si>
     <t>Информацию представляют юридические лица и их структурные и обособленные подразделения, осуществляющие в отчетном периоде ввод объектов в эксплуатацию независимо от численности работающих, а также структурные подразделения местных исполнительных органов, осуществляющие функции в сфере архитектуры и градостроительства, крестьянские или фермерские хозяйства.</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>Классификаторы</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/25/</t>
   </si>
   <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/api/iblock/element/347232/file/ru/</t>
-[...1 lines deleted...]
-  <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701969?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>Количество мест во введенных в эксплуатацию дошкольных организациях</t>
@@ -218,63 +215,66 @@
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Управление статистики строительства и инвестиций</t>
   </si>
   <si>
     <t>+7 7173544434</t>
   </si>
   <si>
-    <t>Наурызбаева Эльмира Байқадамқызы</t>
-[...11 lines deleted...]
-    <t>19.09.2026г.</t>
+    <t>18.09.2026г.</t>
+  </si>
+  <si>
+    <t>19.10.2026г.</t>
+  </si>
+  <si>
+    <t>Каримова Жанна Сергалиевна</t>
+  </si>
+  <si>
+    <t>zha.karimova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Январь-август 2026 г.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/aktobe/spreadsheets/?industry=1499&amp;year=&amp;name=&amp;period=&amp;type=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###"/>
     <numFmt numFmtId="169" formatCode="###.0"/>
     <numFmt numFmtId="170" formatCode="###.#####"/>
     <numFmt numFmtId="171" formatCode="00.0"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -344,62 +344,56 @@
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -476,110 +470,110 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
@@ -892,1295 +886,1291 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:el.nauryzbaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701971?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:el.nauryzbaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701971?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701973?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:el.nauryzbaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701973?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701974?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:el.nauryzbaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701974?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="10"/>
-      <c r="B1" s="28"/>
+      <c r="B1" s="27"/>
     </row>
     <row r="2" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="29">
+      <c r="B2" s="28">
         <v>163502</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B3" s="29" t="s">
+      <c r="B3" s="28" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="29" t="s">
+      <c r="B5" s="28" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="29" t="s">
+      <c r="B6" s="28" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="30" t="s">
+      <c r="B7" s="29" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="29" t="s">
+      <c r="B8" s="28" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="12" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="30" t="s">
+      <c r="B9" s="29" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="12" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="30" t="s">
+      <c r="B10" s="29" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="B11" s="31"/>
+      <c r="B11" s="30"/>
       <c r="M11" s="14"/>
     </row>
     <row r="12" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="B12" s="32" t="s">
+      <c r="B12" s="31" t="s">
         <v>29</v>
       </c>
       <c r="M12" s="14"/>
     </row>
     <row r="13" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="B13" s="33" t="s">
+      <c r="B13" s="32" t="s">
         <v>31</v>
       </c>
       <c r="M13" s="14"/>
     </row>
     <row r="14" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="B14" s="33" t="s">
-        <v>33</v>
+      <c r="B14" s="32" t="s">
+        <v>66</v>
       </c>
       <c r="M14" s="14"/>
     </row>
     <row r="15" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="32" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="M15" s="14"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B16" s="24" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="M16" s="16"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B17" s="24" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="M17" s="17"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B18" s="25" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M18" s="16"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B19" s="25" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M19" s="17"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B20" s="26" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="M20" s="16"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>40</v>
+      </c>
+      <c r="B21" s="48" t="s">
+        <v>64</v>
       </c>
       <c r="M21" s="17"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="18"/>
-      <c r="B22" s="34"/>
+      <c r="B22" s="33"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B23" s="20"/>
       <c r="M23" s="17"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B24" s="20"/>
       <c r="M24" s="16"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B25" s="20"/>
       <c r="M25" s="17"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="16"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...2 lines deleted...]
-    <hyperlink ref="B21" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="10"/>
-      <c r="B1" s="28"/>
+      <c r="B1" s="27"/>
     </row>
     <row r="2" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="29">
+      <c r="B2" s="28">
         <v>163504</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B3" s="29" t="s">
-        <v>42</v>
+      <c r="B3" s="28" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="29" t="s">
-        <v>43</v>
+      <c r="B5" s="28" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="29" t="s">
+      <c r="B6" s="28" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="30" t="s">
-        <v>44</v>
+      <c r="B7" s="29" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="29" t="s">
+      <c r="B8" s="28" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="12" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="30" t="s">
+      <c r="B9" s="29" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="12" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="30" t="s">
+      <c r="B10" s="29" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="B11" s="31"/>
+      <c r="B11" s="30"/>
       <c r="M11" s="14"/>
     </row>
     <row r="12" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="B12" s="32" t="s">
+      <c r="B12" s="31" t="s">
         <v>29</v>
       </c>
       <c r="M12" s="14"/>
     </row>
     <row r="13" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="B13" s="33" t="s">
+      <c r="B13" s="32" t="s">
         <v>31</v>
       </c>
       <c r="M13" s="14"/>
     </row>
     <row r="14" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="B14" s="33" t="s">
-        <v>33</v>
+      <c r="B14" s="32" t="s">
+        <v>66</v>
       </c>
       <c r="M14" s="14"/>
     </row>
     <row r="15" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>33</v>
+      </c>
+      <c r="B15" s="32" t="s">
+        <v>44</v>
       </c>
       <c r="M15" s="14"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B16" s="24" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="M16" s="16"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B17" s="24" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="M17" s="17"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B18" s="25" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M18" s="16"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B19" s="25" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M19" s="17"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B20" s="26" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="M20" s="16"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>40</v>
+      </c>
+      <c r="B21" s="48" t="s">
+        <v>64</v>
       </c>
       <c r="M21" s="17"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="18"/>
-      <c r="B22" s="34"/>
+      <c r="B22" s="33"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B23" s="20"/>
       <c r="M23" s="17"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B24" s="20"/>
       <c r="M24" s="16"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B25" s="20"/>
       <c r="M25" s="17"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B26" s="20"/>
       <c r="M26" s="16"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B27" s="20"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
-[...2 lines deleted...]
-    <hyperlink ref="B21" r:id="rId4" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="10"/>
-      <c r="B1" s="28"/>
+      <c r="B1" s="27"/>
     </row>
     <row r="2" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="29">
+      <c r="B2" s="28">
         <v>163506</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B3" s="29" t="s">
-        <v>46</v>
+      <c r="B3" s="28" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="29" t="s">
-        <v>46</v>
+      <c r="B5" s="28" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="29" t="s">
+      <c r="B6" s="28" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="30" t="s">
-        <v>47</v>
+      <c r="B7" s="29" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="29" t="s">
+      <c r="B8" s="28" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="12" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="30" t="s">
+      <c r="B9" s="29" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="12" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="30" t="s">
+      <c r="B10" s="29" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="B11" s="31"/>
+      <c r="B11" s="30"/>
       <c r="M11" s="14"/>
     </row>
     <row r="12" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="B12" s="32" t="s">
+      <c r="B12" s="31" t="s">
         <v>29</v>
       </c>
       <c r="M12" s="14"/>
     </row>
     <row r="13" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="B13" s="33" t="s">
+      <c r="B13" s="32" t="s">
         <v>31</v>
       </c>
       <c r="M13" s="14"/>
     </row>
     <row r="14" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="B14" s="33" t="s">
-        <v>33</v>
+      <c r="B14" s="32" t="s">
+        <v>66</v>
       </c>
       <c r="M14" s="14"/>
     </row>
     <row r="15" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>33</v>
+      </c>
+      <c r="B15" s="32" t="s">
+        <v>47</v>
       </c>
       <c r="M15" s="14"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B16" s="24" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="M16" s="16"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B17" s="24" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="M17" s="17"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B18" s="25" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M18" s="16"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B19" s="25" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M19" s="17"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B20" s="26" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="M20" s="16"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>40</v>
+      </c>
+      <c r="B21" s="48" t="s">
+        <v>64</v>
       </c>
       <c r="M21" s="17"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="18"/>
-      <c r="B22" s="34"/>
+      <c r="B22" s="33"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B23" s="20"/>
       <c r="M23" s="17"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="16"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="17"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="16"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
-[...2 lines deleted...]
-    <hyperlink ref="B21" r:id="rId4" xr:uid="{00000000-0004-0000-0200-000003000000}"/>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0200-000001000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0200-000002000000}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0200-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="10"/>
-      <c r="B1" s="28"/>
+      <c r="B1" s="27"/>
     </row>
     <row r="2" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="29">
+      <c r="B2" s="28">
         <v>163508</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B3" s="29" t="s">
-        <v>49</v>
+      <c r="B3" s="28" t="s">
+        <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="25" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="29" t="s">
-        <v>49</v>
+      <c r="B5" s="28" t="s">
+        <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="29" t="s">
+      <c r="B6" s="28" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="12" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A7" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="30" t="s">
-        <v>51</v>
+      <c r="B7" s="29" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="29" t="s">
+      <c r="B8" s="28" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="12" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="30" t="s">
+      <c r="B9" s="29" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="12" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="30" t="s">
+      <c r="B10" s="29" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="B11" s="31"/>
+      <c r="B11" s="30"/>
       <c r="M11" s="14"/>
     </row>
     <row r="12" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="B12" s="32" t="s">
+      <c r="B12" s="31" t="s">
         <v>29</v>
       </c>
       <c r="M12" s="14"/>
     </row>
     <row r="13" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="B13" s="33" t="s">
+      <c r="B13" s="32" t="s">
         <v>31</v>
       </c>
       <c r="M13" s="14"/>
     </row>
     <row r="14" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="B14" s="33" t="s">
-        <v>33</v>
+      <c r="B14" s="32" t="s">
+        <v>66</v>
       </c>
       <c r="M14" s="14"/>
     </row>
     <row r="15" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>33</v>
+      </c>
+      <c r="B15" s="32" t="s">
+        <v>51</v>
       </c>
       <c r="M15" s="14"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B16" s="24" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="M16" s="16"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B17" s="24" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="M17" s="17"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B18" s="25" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M18" s="16"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B19" s="25" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M19" s="17"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B20" s="26" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="M20" s="16"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>40</v>
+      </c>
+      <c r="B21" s="48" t="s">
+        <v>64</v>
       </c>
       <c r="M21" s="17"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="18"/>
-      <c r="B22" s="34"/>
+      <c r="B22" s="33"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="17"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="16"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="17"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="16"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1" xr:uid="{00000000-0004-0000-0300-000000000000}"/>
-[...2 lines deleted...]
-    <hyperlink ref="B21" r:id="rId4" xr:uid="{00000000-0004-0000-0300-000003000000}"/>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0300-000001000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0300-000002000000}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0300-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A2:A16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A20" sqref="A20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="113.5703125" style="20" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A2" s="21"/>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A7" s="22" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A8" s="22" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A9" s="22" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A10" s="22" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A11" s="22" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="23" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A14" s="22"/>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A16" s="50" t="s">
-        <v>59</v>
+      <c r="A16" s="47" t="s">
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:K15"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D20" sqref="D20"/>
+      <selection activeCell="F17" sqref="F17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.140625" style="20" customWidth="1"/>
     <col min="2" max="2" width="14.85546875" style="20" customWidth="1"/>
     <col min="3" max="3" width="17.28515625" style="20" customWidth="1"/>
     <col min="4" max="4" width="14.42578125" style="20" customWidth="1"/>
     <col min="5" max="5" width="17.28515625" style="20" customWidth="1"/>
     <col min="6" max="6" width="14.85546875" style="20" customWidth="1"/>
     <col min="7" max="7" width="17.140625" style="20" customWidth="1"/>
     <col min="8" max="8" width="14.7109375" style="20" customWidth="1"/>
     <col min="9" max="9" width="16.85546875" style="20" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="51" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="51"/>
       <c r="G1" s="51"/>
       <c r="H1" s="51"/>
       <c r="I1" s="51"/>
-      <c r="J1" s="43"/>
-      <c r="K1" s="43"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
     </row>
     <row r="2" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
-      <c r="J2" s="43"/>
-      <c r="K2" s="43"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
     </row>
     <row r="3" spans="1:11" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="54"/>
       <c r="B3" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="52"/>
       <c r="D3" s="52" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="52"/>
       <c r="F3" s="52" t="s">
         <v>2</v>
       </c>
       <c r="G3" s="52"/>
       <c r="H3" s="52" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="53"/>
-      <c r="J3" s="43"/>
-      <c r="K3" s="43"/>
+      <c r="J3" s="40"/>
+      <c r="K3" s="40"/>
     </row>
     <row r="4" spans="1:11" ht="45" x14ac:dyDescent="0.2">
       <c r="A4" s="54"/>
-      <c r="B4" s="35" t="s">
+      <c r="B4" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="35" t="s">
+      <c r="C4" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="D4" s="35" t="s">
+      <c r="D4" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="35" t="s">
+      <c r="E4" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="F4" s="35" t="s">
+      <c r="F4" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="35" t="s">
+      <c r="G4" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="H4" s="35" t="s">
+      <c r="H4" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="36" t="s">
+      <c r="I4" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="J4" s="43"/>
-      <c r="K4" s="43"/>
+      <c r="J4" s="40"/>
+      <c r="K4" s="40"/>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A5" s="37" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="38">
+      <c r="A5" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="B5" s="49">
         <v>2100</v>
       </c>
-      <c r="C5" s="39">
-[...2 lines deleted...]
-      <c r="D5" s="40">
+      <c r="C5" s="50">
+        <v>60</v>
+      </c>
+      <c r="D5" s="37">
         <v>185</v>
       </c>
-      <c r="E5" s="41">
-[...2 lines deleted...]
-      <c r="F5" s="40" t="s">
+      <c r="E5" s="38">
+        <v>46.2</v>
+      </c>
+      <c r="F5" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="40" t="s">
+      <c r="G5" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="40" t="s">
+      <c r="H5" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="I5" s="42" t="s">
+      <c r="I5" s="39" t="s">
         <v>9</v>
       </c>
-      <c r="J5" s="44"/>
-      <c r="K5" s="43"/>
+      <c r="J5" s="41"/>
+      <c r="K5" s="40"/>
     </row>
     <row r="6" spans="1:11" s="2" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="J6" s="45"/>
-      <c r="K6" s="45"/>
+      <c r="J6" s="42"/>
+      <c r="K6" s="42"/>
     </row>
     <row r="7" spans="1:11" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3"/>
       <c r="B7" s="4"/>
       <c r="C7" s="5"/>
       <c r="D7" s="6"/>
       <c r="E7" s="7"/>
       <c r="F7" s="8"/>
       <c r="H7" s="9"/>
-      <c r="J7" s="45"/>
-      <c r="K7" s="45"/>
+      <c r="J7" s="42"/>
+      <c r="K7" s="42"/>
     </row>
     <row r="8" spans="1:11" s="2" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="C8" s="46"/>
-[...3 lines deleted...]
-      <c r="K8" s="45"/>
+      <c r="C8" s="43"/>
+      <c r="D8" s="42"/>
+      <c r="H8" s="44"/>
+      <c r="J8" s="42"/>
+      <c r="K8" s="42"/>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="C10" s="48"/>
-[...2 lines deleted...]
-      <c r="F10" s="48"/>
+      <c r="C10" s="45"/>
+      <c r="D10" s="45"/>
+      <c r="E10" s="45"/>
+      <c r="F10" s="45"/>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="D11" s="49"/>
-[...13 lines deleted...]
-    <row r="15" spans="1:11" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
+      <c r="D11" s="46"/>
+    </row>
+    <row r="12" spans="1:11" s="40" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="13" spans="1:11" s="40" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="44"/>
+      <c r="C13" s="44"/>
+      <c r="D13" s="44"/>
+      <c r="E13" s="44"/>
+      <c r="F13" s="44"/>
+      <c r="G13" s="44"/>
+      <c r="H13" s="44"/>
+      <c r="I13" s="44"/>
+    </row>
+    <row r="14" spans="1:11" s="40" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="15" spans="1:11" s="40" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="A3:A4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100DD04DA59333991479EF408D6E8F94ED3" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3c7e9f8e7008f7ebf1cbe62497389de3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{187B128D-17C4-44D5-9965-6B1D56BBF692}">
-[...7 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4CC2245-06D5-49D1-9D0C-6258F003CB37}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2160DC20-B96F-4A71-B113-C03C849B012F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{187B128D-17C4-44D5-9965-6B1D56BBF692}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метаданные 163502</vt:lpstr>
       <vt:lpstr>Метаданные 163504</vt:lpstr>
       <vt:lpstr>Метаданные 163506</vt:lpstr>
       <vt:lpstr>Метаданные 163508</vt:lpstr>