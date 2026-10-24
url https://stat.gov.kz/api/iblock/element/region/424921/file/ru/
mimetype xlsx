--- v1 (2026-09-22)
+++ v2 (2026-10-24)
@@ -5,61 +5,60 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24326"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамика инвестиции и строительство_август-26\Строительство\РУС\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\E.Nauryzbaeva\Desktop\Динамика инвестиции и строительство_август-26\Строительство\РУС\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0BC24211-3C9A-4154-A2AD-0A14C0523047}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" firstSheet="2" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 163502" sheetId="2" r:id="rId1"/>
     <sheet name="Метаданные 163504" sheetId="4" r:id="rId2"/>
     <sheet name="Метаданные 163506" sheetId="3" r:id="rId3"/>
     <sheet name="Метаданные 163508" sheetId="5" r:id="rId4"/>
     <sheet name="Условные обозначения" sheetId="6" r:id="rId5"/>
     <sheet name="КСП_163502,163504,163503,163508" sheetId="1" r:id="rId6"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="177" uniqueCount="67">
   <si>
     <t xml:space="preserve"> Ввод в эксплуатацию объектов социальной сферы</t>
   </si>
   <si>
     <t>Общеобразовательные школы</t>
   </si>
   <si>
     <t>Больницы</t>
   </si>
   <si>
@@ -221,66 +220,66 @@
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Управление статистики строительства и инвестиций</t>
   </si>
   <si>
     <t>+7 7173544434</t>
   </si>
   <si>
     <t>18.09.2026г.</t>
   </si>
   <si>
     <t>19.10.2026г.</t>
   </si>
   <si>
-    <t>Каримова Жанна Сергалиевна</t>
-[...7 lines deleted...]
-  <si>
     <t>https://stat.gov.kz/ru/region/aktobe/spreadsheets/?industry=1499&amp;year=&amp;name=&amp;period=&amp;type=</t>
   </si>
+  <si>
+    <t>el.nauryzbaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Наурызбаева Эльмира Байқадамқызы</t>
+  </si>
+  <si>
+    <t>Январь-сентябрь 2026 г.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="8">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###"/>
     <numFmt numFmtId="169" formatCode="###.0"/>
     <numFmt numFmtId="170" formatCode="###.#####"/>
     <numFmt numFmtId="171" formatCode="00.0"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -642,119 +641,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -886,75 +851,75 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701971?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701971?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701973?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701973?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701974?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701974?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="10"/>
       <c r="B1" s="27"/>
     </row>
     <row r="2" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="28">
         <v>163502</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="28" t="s">
@@ -1025,153 +990,152 @@
       <c r="M11" s="14"/>
     </row>
     <row r="12" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>29</v>
       </c>
       <c r="M12" s="14"/>
     </row>
     <row r="13" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>31</v>
       </c>
       <c r="M13" s="14"/>
     </row>
     <row r="14" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="32" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="M14" s="14"/>
     </row>
     <row r="15" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>34</v>
       </c>
       <c r="M15" s="14"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="24" t="s">
         <v>61</v>
       </c>
       <c r="M16" s="16"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="24" t="s">
         <v>62</v>
       </c>
       <c r="M17" s="17"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>59</v>
       </c>
       <c r="M18" s="16"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="25" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="M19" s="17"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="26" t="s">
         <v>60</v>
       </c>
       <c r="M20" s="16"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="48" t="s">
         <v>64</v>
       </c>
       <c r="M21" s="17"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="18"/>
       <c r="B22" s="33"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B23" s="20"/>
       <c r="M23" s="17"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B24" s="20"/>
       <c r="M24" s="16"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B25" s="20"/>
       <c r="M25" s="17"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="16"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="10"/>
       <c r="B1" s="27"/>
     </row>
     <row r="2" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="28">
         <v>163504</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="28" t="s">
@@ -1242,156 +1206,155 @@
       <c r="M11" s="14"/>
     </row>
     <row r="12" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>29</v>
       </c>
       <c r="M12" s="14"/>
     </row>
     <row r="13" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>31</v>
       </c>
       <c r="M13" s="14"/>
     </row>
     <row r="14" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="32" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="M14" s="14"/>
     </row>
     <row r="15" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>44</v>
       </c>
       <c r="M15" s="14"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="24" t="s">
         <v>61</v>
       </c>
       <c r="M16" s="16"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="24" t="s">
         <v>62</v>
       </c>
       <c r="M17" s="17"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>59</v>
       </c>
       <c r="M18" s="16"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="25" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="M19" s="17"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="26" t="s">
         <v>60</v>
       </c>
       <c r="M20" s="16"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="48" t="s">
         <v>64</v>
       </c>
       <c r="M21" s="17"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="18"/>
       <c r="B22" s="33"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B23" s="20"/>
       <c r="M23" s="17"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B24" s="20"/>
       <c r="M24" s="16"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B25" s="20"/>
       <c r="M25" s="17"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B26" s="20"/>
       <c r="M26" s="16"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B27" s="20"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="10"/>
       <c r="B1" s="27"/>
     </row>
     <row r="2" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="28">
         <v>163506</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="28" t="s">
@@ -1462,150 +1425,149 @@
       <c r="M11" s="14"/>
     </row>
     <row r="12" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>29</v>
       </c>
       <c r="M12" s="14"/>
     </row>
     <row r="13" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>31</v>
       </c>
       <c r="M13" s="14"/>
     </row>
     <row r="14" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="32" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="M14" s="14"/>
     </row>
     <row r="15" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>47</v>
       </c>
       <c r="M15" s="14"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="24" t="s">
         <v>61</v>
       </c>
       <c r="M16" s="16"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="24" t="s">
         <v>62</v>
       </c>
       <c r="M17" s="17"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>59</v>
       </c>
       <c r="M18" s="16"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="25" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="M19" s="17"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="26" t="s">
         <v>60</v>
       </c>
       <c r="M20" s="16"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="48" t="s">
         <v>64</v>
       </c>
       <c r="M21" s="17"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="18"/>
       <c r="B22" s="33"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B23" s="20"/>
       <c r="M23" s="17"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="16"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="17"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="16"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0200-000001000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0200-000003000000}"/>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="10"/>
       <c r="B1" s="27"/>
     </row>
     <row r="2" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="28">
         <v>163508</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="28" t="s">
@@ -1676,145 +1638,144 @@
       <c r="M11" s="14"/>
     </row>
     <row r="12" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>29</v>
       </c>
       <c r="M12" s="14"/>
     </row>
     <row r="13" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>31</v>
       </c>
       <c r="M13" s="14"/>
     </row>
     <row r="14" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="32" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="M14" s="14"/>
     </row>
     <row r="15" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>51</v>
       </c>
       <c r="M15" s="14"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="24" t="s">
         <v>61</v>
       </c>
       <c r="M16" s="16"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="24" t="s">
         <v>62</v>
       </c>
       <c r="M17" s="17"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>59</v>
       </c>
       <c r="M18" s="16"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="25" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="M19" s="17"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="26" t="s">
         <v>60</v>
       </c>
       <c r="M20" s="16"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="48" t="s">
         <v>64</v>
       </c>
       <c r="M21" s="17"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="18"/>
       <c r="B22" s="33"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="17"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="16"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="17"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="16"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0300-000001000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0300-000003000000}"/>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:A16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A20" sqref="A20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="113.5703125" style="20" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A2" s="21"/>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A7" s="22" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A8" s="22" t="s">
         <v>53</v>
       </c>
     </row>
@@ -1833,55 +1794,55 @@
         <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="23" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A14" s="22"/>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A16" s="47" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K15"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F17" sqref="F17"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.140625" style="20" customWidth="1"/>
     <col min="2" max="2" width="14.85546875" style="20" customWidth="1"/>
     <col min="3" max="3" width="17.28515625" style="20" customWidth="1"/>
     <col min="4" max="4" width="14.42578125" style="20" customWidth="1"/>
     <col min="5" max="5" width="17.28515625" style="20" customWidth="1"/>
     <col min="6" max="6" width="14.85546875" style="20" customWidth="1"/>
     <col min="7" max="7" width="17.140625" style="20" customWidth="1"/>
     <col min="8" max="8" width="14.7109375" style="20" customWidth="1"/>
     <col min="9" max="9" width="16.85546875" style="20" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="51" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="51"/>
@@ -1934,51 +1895,51 @@
         <v>10</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="34" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="34" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="34" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="35" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="40"/>
       <c r="K4" s="40"/>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A5" s="36" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B5" s="49">
         <v>2100</v>
       </c>
       <c r="C5" s="50">
         <v>60</v>
       </c>
       <c r="D5" s="37">
         <v>185</v>
       </c>
       <c r="E5" s="38">
         <v>46.2</v>
       </c>
       <c r="F5" s="37" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="37" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="37" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="39" t="s">
         <v>9</v>
       </c>
@@ -2036,141 +1997,141 @@
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="A3:A4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100DD04DA59333991479EF408D6E8F94ED3" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3c7e9f8e7008f7ebf1cbe62497389de3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{187B128D-17C4-44D5-9965-6B1D56BBF692}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2160DC20-B96F-4A71-B113-C03C849B012F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4CC2245-06D5-49D1-9D0C-6258F003CB37}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метаданные 163502</vt:lpstr>
       <vt:lpstr>Метаданные 163504</vt:lpstr>
       <vt:lpstr>Метаданные 163506</vt:lpstr>
       <vt:lpstr>Метаданные 163508</vt:lpstr>