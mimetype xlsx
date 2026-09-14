--- v0 (2026-07-14)
+++ v1 (2026-09-14)
@@ -1,79 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-615" yWindow="-30" windowWidth="20490" windowHeight="11760" activeTab="1"/>
+    <workbookView xWindow="-615" yWindow="-30" windowWidth="20490" windowHeight="11760"/>
   </bookViews>
   <sheets>
-    <sheet name="тоқсан" sheetId="1" r:id="rId1"/>
-    <sheet name="кезең" sheetId="2" r:id="rId2"/>
+    <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="тоқсан" sheetId="1" r:id="rId3"/>
+    <sheet name="кезең" sheetId="2" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="HTML_CodePage" hidden="1">1251</definedName>
     <definedName name="HTML_Control" hidden="1">{"'стр.3'!$A$1:$J$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"10.10.01"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"nsa"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\STR555.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="706" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="750" uniqueCount="83">
   <si>
     <t>Павлодар</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
@@ -153,68 +157,194 @@
   </si>
   <si>
     <t>Успен</t>
   </si>
   <si>
     <t>Шарбақты</t>
   </si>
   <si>
     <t>Павлодар облысы</t>
   </si>
   <si>
     <t>Павлодар облысының аудандары бойынша бір қызметкердің орташа айлық атаулы жалақысы</t>
   </si>
   <si>
     <t xml:space="preserve">Номиналды жалақы индексі, өткен жылдың тиісті айына (2015 жылдан бастап тиісті тоқсанға) %-бен </t>
   </si>
   <si>
     <t xml:space="preserve">Нақты жалақы индексі, өткен жылдың тиісті айына (2015 жылдан бастап тиісті тоқсанға) %-бен </t>
   </si>
   <si>
     <t>Номиналды жалақының индексі өткен жылдың тиісті кезеңіне, %-бен</t>
   </si>
   <si>
     <t>Нақты жалақының индексі өткен жылдың тиісті кезеңіне, %-бен</t>
   </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Еңбек статистика басқармасы</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Самыратова А.</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>+7 7182 510609</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>a.samyratova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702972</t>
+  </si>
+  <si>
+    <t>Қызметкерлердің орташа айлық жалақысын есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/93c/0el83gdw5kqepcgh54d973pqtlfhckrg/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D0%BA%D0%B0%D0%B7.docx</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/514536/file/kk/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/504648/file/kk/</t>
+  </si>
+  <si>
+    <t>2010-2011 жылдардан бастап</t>
+  </si>
+  <si>
+    <t>Орташа айлық атаулы жалақы</t>
+  </si>
+  <si>
+    <t>Орташа айлық атаулы жалақы - бұл орташа есеппен бір қызметкерге немесе жұмыс істеген уақыт бірлігіне есептелген, ақша бірлігінде көрсетілген жалақы.</t>
+  </si>
+  <si>
+    <t>1-Т "Еңбек бойынша есеп" (кезеңділігі - тоқсандық, жылдық)</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/116/</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="10">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;₽&quot;_-;\-* #,##0.00\ &quot;₽&quot;_-;_-* &quot;-&quot;??\ &quot;₽&quot;_-;_-@_-"/>
-    <numFmt numFmtId="170" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
-[...7 lines deleted...]
-    <numFmt numFmtId="194" formatCode="###.###########"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="169" formatCode="#,##0.0"/>
+    <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="171" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
+    <numFmt numFmtId="172" formatCode="###.###########"/>
   </numFmts>
-  <fonts count="63">
+  <fonts count="71" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -586,52 +716,103 @@
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="37">
+  <fills count="38">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="27"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
@@ -776,52 +957,58 @@
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="15"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="56"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="54"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="20">
+  <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="48"/>
       </left>
       <right style="thin">
         <color indexed="48"/>
       </right>
       <top style="thin">
         <color indexed="48"/>
       </top>
       <bottom style="thin">
         <color indexed="48"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="41"/>
@@ -1018,52 +1205,63 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4193">
+  <cellStyleXfs count="4195">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -2629,61 +2827,61 @@
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="61" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="170" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="170" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="170" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="170" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
@@ -4896,60 +5094,60 @@
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...8 lines deleted...]
-    <xf numFmtId="171" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -5310,57 +5508,62 @@
     <xf numFmtId="0" fontId="62" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="146">
+  <cellXfs count="175">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="189" fontId="59" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="59" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="186" fontId="59" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="59" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
@@ -5374,348 +5577,433 @@
     <xf numFmtId="3" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="184" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="188" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="184" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="189" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="182" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="182" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="184" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="193" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="182" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="189" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="189" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="172" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="182" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="189" fontId="26" fillId="0" borderId="12" xfId="1980" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="26" fillId="0" borderId="12" xfId="1980" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="189" fontId="23" fillId="0" borderId="12" xfId="1987" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="23" fillId="0" borderId="12" xfId="1987" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="189" fontId="23" fillId="0" borderId="12" xfId="1980" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="23" fillId="0" borderId="12" xfId="1980" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="3604" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="189" fontId="26" fillId="0" borderId="12" xfId="3339" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="26" fillId="0" borderId="12" xfId="3339" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="189" fontId="23" fillId="0" borderId="12" xfId="3339" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="23" fillId="0" borderId="12" xfId="3339" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="188" fontId="23" fillId="0" borderId="12" xfId="3339" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="23" fillId="0" borderId="12" xfId="3339" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="26" fillId="0" borderId="12" xfId="3339" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="26" fillId="0" borderId="12" xfId="3339" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="57" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="12" xfId="3779" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="12" xfId="3779" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="57" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="12" xfId="1980" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="12" xfId="3339" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="12" xfId="1980" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="12" xfId="3339" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="12" xfId="1987" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="58" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="182" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="189" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="12" xfId="3332" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="12" xfId="3336" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="12" xfId="3604" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="12" xfId="3603" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="12" xfId="3332" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="12" xfId="3336" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="188" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="188" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="188" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="169" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="26" fillId="0" borderId="12" xfId="1980" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="26" fillId="0" borderId="12" xfId="1980" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="26" fillId="0" borderId="12" xfId="3332" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="26" fillId="0" borderId="12" xfId="3332" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="26" fillId="0" borderId="12" xfId="3336" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="26" fillId="0" borderId="12" xfId="3336" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="58" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="188" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="58" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="188" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="188" fontId="27" fillId="0" borderId="12" xfId="3604" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="27" fillId="0" borderId="12" xfId="3604" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="188" fontId="27" fillId="0" borderId="12" xfId="3603" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="27" fillId="0" borderId="12" xfId="3603" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="188" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="188" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="23" fillId="0" borderId="12" xfId="1980" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="23" fillId="0" borderId="12" xfId="1980" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="23" fillId="0" borderId="12" xfId="3332" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="23" fillId="0" borderId="12" xfId="3332" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="23" fillId="0" borderId="12" xfId="3336" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="23" fillId="0" borderId="12" xfId="3336" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="57" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="188" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="57" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="23" fillId="0" borderId="12" xfId="1987" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="23" fillId="0" borderId="12" xfId="1987" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="186" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="186" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="189" fontId="26" fillId="0" borderId="12" xfId="3332" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="26" fillId="0" borderId="12" xfId="3332" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="189" fontId="23" fillId="0" borderId="12" xfId="3332" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="23" fillId="0" borderId="12" xfId="3332" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="26" fillId="0" borderId="12" xfId="3334" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="23" fillId="0" borderId="12" xfId="3334" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="26" fillId="0" borderId="12" xfId="3334" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="23" fillId="0" borderId="12" xfId="3334" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="26" fillId="0" borderId="12" xfId="3334" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="23" fillId="0" borderId="12" xfId="3334" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="26" fillId="0" borderId="12" xfId="3334" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="23" fillId="0" borderId="12" xfId="3334" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="12" xfId="2309" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="12" xfId="2309" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="64" fillId="0" borderId="12" xfId="2309" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="12" xfId="2668" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="18" xfId="2309" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="20" fillId="37" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="3604" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" xfId="2309" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="59" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="12" xfId="4193" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="70" fillId="0" borderId="12" xfId="1504" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="12" xfId="4193" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="64" fillId="37" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="18" xfId="2668" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="20" xfId="2668" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="19" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="19" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="64" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="186" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="64" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="186" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="12" xfId="1503" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="186" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="12" xfId="1503" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4193">
+  <cellStyles count="4195">
     <cellStyle name="20% — акцент1" xfId="4007"/>
     <cellStyle name="20% - Акцент1 10" xfId="1"/>
     <cellStyle name="20% - Акцент1 10 2" xfId="2"/>
     <cellStyle name="20% - Акцент1 11" xfId="3"/>
     <cellStyle name="20% - Акцент1 11 2" xfId="4"/>
     <cellStyle name="20% - Акцент1 12" xfId="5"/>
     <cellStyle name="20% - Акцент1 12 2" xfId="6"/>
     <cellStyle name="20% - Акцент1 13" xfId="7"/>
     <cellStyle name="20% - Акцент1 13 2" xfId="8"/>
     <cellStyle name="20% - Акцент1 14" xfId="9"/>
     <cellStyle name="20% - Акцент1 14 2" xfId="10"/>
     <cellStyle name="20% - Акцент1 15" xfId="11"/>
     <cellStyle name="20% - Акцент1 15 2" xfId="12"/>
     <cellStyle name="20% - Акцент1 16" xfId="13"/>
     <cellStyle name="20% - Акцент1 16 2" xfId="14"/>
     <cellStyle name="20% - Акцент1 17" xfId="15"/>
     <cellStyle name="20% - Акцент1 18" xfId="16"/>
     <cellStyle name="20% - Акцент1 19" xfId="17"/>
     <cellStyle name="20% - Акцент1 2" xfId="18"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="19"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="20"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="21"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="22"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="23"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="24"/>
@@ -7192,59 +7480,61 @@
     <cellStyle name="Вычисление 2 4 2" xfId="1478"/>
     <cellStyle name="Вычисление 2 5" xfId="1479"/>
     <cellStyle name="Вычисление 2 5 2" xfId="1480"/>
     <cellStyle name="Вычисление 2 6" xfId="1481"/>
     <cellStyle name="Вычисление 2 6 2" xfId="1482"/>
     <cellStyle name="Вычисление 2 7" xfId="1483"/>
     <cellStyle name="Вычисление 2 7 2" xfId="1484"/>
     <cellStyle name="Вычисление 2 8" xfId="1485"/>
     <cellStyle name="Вычисление 2 8 2" xfId="1486"/>
     <cellStyle name="Вычисление 2 9" xfId="1487"/>
     <cellStyle name="Вычисление 2 9 2" xfId="1488"/>
     <cellStyle name="Вычисление 3" xfId="1489"/>
     <cellStyle name="Вычисление 3 2" xfId="1490"/>
     <cellStyle name="Вычисление 4" xfId="1491"/>
     <cellStyle name="Вычисление 4 2" xfId="1492"/>
     <cellStyle name="Вычисление 5" xfId="1493"/>
     <cellStyle name="Вычисление 5 2" xfId="1494"/>
     <cellStyle name="Вычисление 6" xfId="1495"/>
     <cellStyle name="Вычисление 6 2" xfId="1496"/>
     <cellStyle name="Вычисление 7" xfId="1497"/>
     <cellStyle name="Вычисление 7 2" xfId="1498"/>
     <cellStyle name="Вычисление 8" xfId="1499"/>
     <cellStyle name="Вычисление 8 2" xfId="1500"/>
     <cellStyle name="Вычисление 9" xfId="1501"/>
     <cellStyle name="Вычисление 9 2" xfId="1502"/>
+    <cellStyle name="Гиперссылка" xfId="4193" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="1503"/>
     <cellStyle name="Гиперссылка 2 2" xfId="1504"/>
     <cellStyle name="Гиперссылка 2 2 2" xfId="1505"/>
     <cellStyle name="Гиперссылка 2 3" xfId="1506"/>
     <cellStyle name="Гиперссылка 3" xfId="1507"/>
     <cellStyle name="Гиперссылка 3 2" xfId="1508"/>
     <cellStyle name="Гиперссылка 4" xfId="1509"/>
     <cellStyle name="Гиперссылка 5" xfId="1510"/>
     <cellStyle name="Гиперссылка 5 2" xfId="1511"/>
+    <cellStyle name="Гиперссылка 7" xfId="4194"/>
     <cellStyle name="Денежный 10" xfId="1512"/>
     <cellStyle name="Денежный 11" xfId="1513"/>
     <cellStyle name="Денежный 2" xfId="1514"/>
     <cellStyle name="Денежный 2 2" xfId="1515"/>
     <cellStyle name="Денежный 3" xfId="1516"/>
     <cellStyle name="Денежный 4" xfId="1517"/>
     <cellStyle name="Денежный 5" xfId="1518"/>
     <cellStyle name="Денежный 6" xfId="1519"/>
     <cellStyle name="Денежный 7" xfId="1520"/>
     <cellStyle name="Денежный 8" xfId="1521"/>
     <cellStyle name="Денежный 9" xfId="1522"/>
     <cellStyle name="Заголовок 1 10" xfId="1523"/>
     <cellStyle name="Заголовок 1 11" xfId="1524"/>
     <cellStyle name="Заголовок 1 12" xfId="1525"/>
     <cellStyle name="Заголовок 1 13" xfId="1526"/>
     <cellStyle name="Заголовок 1 14" xfId="1527"/>
     <cellStyle name="Заголовок 1 15" xfId="1528"/>
     <cellStyle name="Заголовок 1 16" xfId="1529"/>
     <cellStyle name="Заголовок 1 2" xfId="1530"/>
     <cellStyle name="Заголовок 1 2 10" xfId="1531"/>
     <cellStyle name="Заголовок 1 2 11" xfId="1532"/>
     <cellStyle name="Заголовок 1 2 12" xfId="1533"/>
     <cellStyle name="Заголовок 1 2 13" xfId="1534"/>
     <cellStyle name="Заголовок 1 2 14" xfId="1535"/>
     <cellStyle name="Заголовок 1 2 15" xfId="1536"/>
@@ -9868,55 +10158,60 @@
     <cellStyle name="Хороший 2" xfId="3796"/>
     <cellStyle name="Хороший 2 10" xfId="3797"/>
     <cellStyle name="Хороший 2 11" xfId="3798"/>
     <cellStyle name="Хороший 2 12" xfId="3799"/>
     <cellStyle name="Хороший 2 13" xfId="3800"/>
     <cellStyle name="Хороший 2 14" xfId="3801"/>
     <cellStyle name="Хороший 2 15" xfId="3802"/>
     <cellStyle name="Хороший 2 2" xfId="3803"/>
     <cellStyle name="Хороший 2 3" xfId="3804"/>
     <cellStyle name="Хороший 2 4" xfId="3805"/>
     <cellStyle name="Хороший 2 5" xfId="3806"/>
     <cellStyle name="Хороший 2 6" xfId="3807"/>
     <cellStyle name="Хороший 2 7" xfId="3808"/>
     <cellStyle name="Хороший 2 8" xfId="3809"/>
     <cellStyle name="Хороший 2 9" xfId="3810"/>
     <cellStyle name="Хороший 3" xfId="3811"/>
     <cellStyle name="Хороший 4" xfId="3812"/>
     <cellStyle name="Хороший 5" xfId="3813"/>
     <cellStyle name="Хороший 6" xfId="3814"/>
     <cellStyle name="Хороший 7" xfId="3815"/>
     <cellStyle name="Хороший 8" xfId="3816"/>
     <cellStyle name="Хороший 9" xfId="3817"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9950,84 +10245,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -10159,67 +10456,381 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/514536/file/kk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702972" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.samyratova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/93c/0el83gdw5kqepcgh54d973pqtlfhckrg/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D0%BA%D0%B0%D0%B7.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/504648/file/kk/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B22"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" customWidth="1"/>
+    <col min="2" max="2" width="82.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="133"/>
+      <c r="B1" s="133"/>
+    </row>
+    <row r="2" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="134" t="s">
+        <v>41</v>
+      </c>
+      <c r="B2" s="155">
+        <v>252101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="134" t="s">
+        <v>42</v>
+      </c>
+      <c r="B3" s="144" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A4" s="134" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="135" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="136" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="171" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="136" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="135" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="136" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="172" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="134" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="138" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="134" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="137" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="134" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="137" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="134" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="135"/>
+    </row>
+    <row r="12" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="139" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="173" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="140" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="174" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="156" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="154" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="157"/>
+      <c r="B15" s="154" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="141" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" s="152" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="134" t="s">
+        <v>56</v>
+      </c>
+      <c r="B17" s="142">
+        <v>46267</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="134" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" s="142">
+        <v>46337</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="134" t="s">
+        <v>58</v>
+      </c>
+      <c r="B19" s="135" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="134" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="135" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="134" t="s">
+        <v>62</v>
+      </c>
+      <c r="B21" s="143" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="134" t="s">
+        <v>64</v>
+      </c>
+      <c r="B22" s="153" t="s">
+        <v>65</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A14:A15"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B22" r:id="rId1"/>
+    <hyperlink ref="B16" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+    <hyperlink ref="B12" r:id="rId5"/>
+    <hyperlink ref="B13" r:id="rId6"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId7"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B43" sqref="B43"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.7109375" customWidth="1"/>
+    <col min="2" max="2" width="87.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A1" s="6"/>
+      <c r="B1" s="6"/>
+    </row>
+    <row r="2" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A2" s="6"/>
+      <c r="B2" s="145"/>
+    </row>
+    <row r="3" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A3" s="6"/>
+      <c r="B3" s="6"/>
+    </row>
+    <row r="4" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A4" s="6"/>
+      <c r="B4" s="6"/>
+    </row>
+    <row r="5" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="146"/>
+      <c r="B5" s="147" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="146"/>
+      <c r="B6" s="147" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="146"/>
+      <c r="B7" s="147" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="146"/>
+      <c r="B8" s="147" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="146"/>
+      <c r="B9" s="147" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="146"/>
+      <c r="B10" s="147"/>
+    </row>
+    <row r="11" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="146"/>
+      <c r="B11" s="148" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="146"/>
+      <c r="B12" s="147"/>
+    </row>
+    <row r="13" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="146"/>
+      <c r="B13" s="147"/>
+    </row>
+    <row r="14" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="146"/>
+      <c r="B14" s="146"/>
+    </row>
+    <row r="15" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="146"/>
+      <c r="B15" s="146"/>
+    </row>
+    <row r="16" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="146"/>
+      <c r="B16" s="146"/>
+    </row>
+    <row r="17" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="146"/>
+      <c r="B17" s="146"/>
+    </row>
+    <row r="18" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="146"/>
+      <c r="B18" s="146"/>
+    </row>
+    <row r="19" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="146"/>
+      <c r="B19" s="146"/>
+    </row>
+    <row r="20" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="146"/>
+      <c r="B20" s="149" t="s">
+        <v>72</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DV54"/>
   <sheetViews>
-    <sheetView topLeftCell="A22" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="DA1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="DQ5" sqref="DQ5:DR18"/>
+      <selection pane="topRight" activeCell="DQ41" sqref="DQ41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="7.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="7.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="6" customWidth="1"/>
     <col min="2" max="4" width="7.42578125" style="6" customWidth="1"/>
     <col min="5" max="5" width="7.140625" style="6" customWidth="1"/>
     <col min="6" max="6" width="7.28515625" style="6" customWidth="1"/>
     <col min="7" max="7" width="8.42578125" style="6" customWidth="1"/>
     <col min="8" max="8" width="8.28515625" style="6" customWidth="1"/>
     <col min="9" max="9" width="7.5703125" style="6" customWidth="1"/>
     <col min="10" max="10" width="9.28515625" style="6" customWidth="1"/>
     <col min="11" max="11" width="8" style="6" customWidth="1"/>
     <col min="12" max="12" width="7.85546875" style="6" customWidth="1"/>
     <col min="13" max="13" width="9.140625" style="6" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="6" customWidth="1"/>
     <col min="15" max="15" width="8" style="6" customWidth="1"/>
     <col min="16" max="16" width="7.7109375" style="6" customWidth="1"/>
     <col min="17" max="17" width="8.140625" style="6" customWidth="1"/>
     <col min="18" max="18" width="7.5703125" style="6" customWidth="1"/>
     <col min="19" max="19" width="8.85546875" style="6" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="6" customWidth="1"/>
     <col min="21" max="22" width="9.42578125" style="6" customWidth="1"/>
     <col min="23" max="23" width="9.7109375" style="6" customWidth="1"/>
     <col min="24" max="24" width="9.28515625" style="6" customWidth="1"/>
     <col min="25" max="25" width="9.5703125" style="6" customWidth="1"/>
     <col min="26" max="26" width="9" style="6" customWidth="1"/>
     <col min="27" max="27" width="8.5703125" style="6" customWidth="1"/>
@@ -10276,246 +10887,246 @@
     <col min="86" max="86" width="8.140625" style="6" customWidth="1"/>
     <col min="87" max="87" width="8.85546875" style="6" customWidth="1"/>
     <col min="88" max="89" width="8.5703125" style="5" customWidth="1"/>
     <col min="90" max="90" width="9.7109375" style="5" customWidth="1"/>
     <col min="91" max="91" width="9.85546875" style="5" customWidth="1"/>
     <col min="92" max="92" width="10.42578125" style="6" customWidth="1"/>
     <col min="93" max="93" width="10" style="6" customWidth="1"/>
     <col min="94" max="94" width="9" style="6" customWidth="1"/>
     <col min="95" max="95" width="9.140625" style="6" customWidth="1"/>
     <col min="96" max="96" width="8.85546875" style="6" customWidth="1"/>
     <col min="97" max="97" width="9" style="6" customWidth="1"/>
     <col min="98" max="98" width="8.85546875" style="6" customWidth="1"/>
     <col min="99" max="99" width="8.7109375" style="6" customWidth="1"/>
     <col min="100" max="101" width="9.140625" style="6" customWidth="1"/>
     <col min="102" max="102" width="8.5703125" style="6" customWidth="1"/>
     <col min="103" max="103" width="9" style="6" customWidth="1"/>
     <col min="104" max="104" width="9.5703125" style="6" customWidth="1"/>
     <col min="105" max="106" width="9.28515625" style="6" customWidth="1"/>
     <col min="107" max="107" width="8.85546875" style="6" customWidth="1"/>
     <col min="108" max="108" width="8.42578125" style="6" customWidth="1"/>
     <col min="109" max="116" width="7.85546875" style="6"/>
     <col min="117" max="121" width="8.7109375" style="6" customWidth="1"/>
     <col min="122" max="16384" width="7.85546875" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:126" s="5" customFormat="1" ht="45.75" customHeight="1">
-      <c r="A1" s="123" t="s">
+    <row r="1" spans="1:126" s="5" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="160" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
     </row>
-    <row r="2" spans="1:126" s="5" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A2" s="123"/>
+    <row r="2" spans="1:126" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="160"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="7"/>
       <c r="DV2" s="7" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="3" spans="1:126" s="9" customFormat="1" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B3" s="121">
+    <row r="3" spans="1:126" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="160"/>
+      <c r="B3" s="158">
         <v>2010</v>
       </c>
-      <c r="C3" s="121"/>
-[...11 lines deleted...]
-      <c r="O3" s="121">
+      <c r="C3" s="158"/>
+      <c r="D3" s="158"/>
+      <c r="E3" s="158"/>
+      <c r="F3" s="158"/>
+      <c r="G3" s="158"/>
+      <c r="H3" s="158"/>
+      <c r="I3" s="158"/>
+      <c r="J3" s="158"/>
+      <c r="K3" s="158"/>
+      <c r="L3" s="158"/>
+      <c r="M3" s="158"/>
+      <c r="N3" s="158"/>
+      <c r="O3" s="158">
         <v>2011</v>
       </c>
-      <c r="P3" s="121"/>
-[...11 lines deleted...]
-      <c r="AB3" s="121">
+      <c r="P3" s="158"/>
+      <c r="Q3" s="158"/>
+      <c r="R3" s="158"/>
+      <c r="S3" s="158"/>
+      <c r="T3" s="158"/>
+      <c r="U3" s="158"/>
+      <c r="V3" s="158"/>
+      <c r="W3" s="158"/>
+      <c r="X3" s="158"/>
+      <c r="Y3" s="158"/>
+      <c r="Z3" s="158"/>
+      <c r="AA3" s="158"/>
+      <c r="AB3" s="158">
         <v>2012</v>
       </c>
-      <c r="AC3" s="121"/>
-[...11 lines deleted...]
-      <c r="AO3" s="121">
+      <c r="AC3" s="158"/>
+      <c r="AD3" s="158"/>
+      <c r="AE3" s="158"/>
+      <c r="AF3" s="158"/>
+      <c r="AG3" s="158"/>
+      <c r="AH3" s="158"/>
+      <c r="AI3" s="158"/>
+      <c r="AJ3" s="158"/>
+      <c r="AK3" s="158"/>
+      <c r="AL3" s="158"/>
+      <c r="AM3" s="158"/>
+      <c r="AN3" s="158"/>
+      <c r="AO3" s="158">
         <v>2013</v>
       </c>
-      <c r="AP3" s="121"/>
-[...11 lines deleted...]
-      <c r="BB3" s="121">
+      <c r="AP3" s="158"/>
+      <c r="AQ3" s="158"/>
+      <c r="AR3" s="158"/>
+      <c r="AS3" s="158"/>
+      <c r="AT3" s="158"/>
+      <c r="AU3" s="158"/>
+      <c r="AV3" s="158"/>
+      <c r="AW3" s="158"/>
+      <c r="AX3" s="158"/>
+      <c r="AY3" s="158"/>
+      <c r="AZ3" s="158"/>
+      <c r="BA3" s="158"/>
+      <c r="BB3" s="158">
         <v>2014</v>
       </c>
-      <c r="BC3" s="121"/>
-[...11 lines deleted...]
-      <c r="BO3" s="121">
+      <c r="BC3" s="158"/>
+      <c r="BD3" s="158"/>
+      <c r="BE3" s="158"/>
+      <c r="BF3" s="158"/>
+      <c r="BG3" s="158"/>
+      <c r="BH3" s="158"/>
+      <c r="BI3" s="158"/>
+      <c r="BJ3" s="158"/>
+      <c r="BK3" s="158"/>
+      <c r="BL3" s="158"/>
+      <c r="BM3" s="158"/>
+      <c r="BN3" s="158"/>
+      <c r="BO3" s="158">
         <v>2015</v>
       </c>
-      <c r="BP3" s="121"/>
-[...3 lines deleted...]
-      <c r="BT3" s="121">
+      <c r="BP3" s="158"/>
+      <c r="BQ3" s="158"/>
+      <c r="BR3" s="158"/>
+      <c r="BS3" s="158"/>
+      <c r="BT3" s="158">
         <v>2016</v>
       </c>
-      <c r="BU3" s="121"/>
-[...3 lines deleted...]
-      <c r="BY3" s="121">
+      <c r="BU3" s="158"/>
+      <c r="BV3" s="158"/>
+      <c r="BW3" s="158"/>
+      <c r="BX3" s="158"/>
+      <c r="BY3" s="158">
         <v>2017</v>
       </c>
-      <c r="BZ3" s="121"/>
-[...3 lines deleted...]
-      <c r="CD3" s="121">
+      <c r="BZ3" s="158"/>
+      <c r="CA3" s="158"/>
+      <c r="CB3" s="158"/>
+      <c r="CC3" s="158"/>
+      <c r="CD3" s="158">
         <v>2018</v>
       </c>
-      <c r="CE3" s="121"/>
-[...3 lines deleted...]
-      <c r="CI3" s="121">
+      <c r="CE3" s="158"/>
+      <c r="CF3" s="158"/>
+      <c r="CG3" s="158"/>
+      <c r="CH3" s="158"/>
+      <c r="CI3" s="158">
         <v>2019</v>
       </c>
-      <c r="CJ3" s="121"/>
-[...3 lines deleted...]
-      <c r="CN3" s="121">
+      <c r="CJ3" s="158"/>
+      <c r="CK3" s="158"/>
+      <c r="CL3" s="158"/>
+      <c r="CM3" s="158"/>
+      <c r="CN3" s="158">
         <v>2020</v>
       </c>
-      <c r="CO3" s="121"/>
-[...3 lines deleted...]
-      <c r="CS3" s="121">
+      <c r="CO3" s="158"/>
+      <c r="CP3" s="158"/>
+      <c r="CQ3" s="158"/>
+      <c r="CR3" s="158"/>
+      <c r="CS3" s="158">
         <v>2021</v>
       </c>
-      <c r="CT3" s="121"/>
-[...3 lines deleted...]
-      <c r="CX3" s="121">
+      <c r="CT3" s="158"/>
+      <c r="CU3" s="158"/>
+      <c r="CV3" s="158"/>
+      <c r="CW3" s="158"/>
+      <c r="CX3" s="158">
         <v>2022</v>
       </c>
-      <c r="CY3" s="121"/>
-[...3 lines deleted...]
-      <c r="DC3" s="121">
+      <c r="CY3" s="158"/>
+      <c r="CZ3" s="158"/>
+      <c r="DA3" s="158"/>
+      <c r="DB3" s="158"/>
+      <c r="DC3" s="158">
         <v>2023</v>
       </c>
-      <c r="DD3" s="121"/>
-[...3 lines deleted...]
-      <c r="DH3" s="121">
+      <c r="DD3" s="158"/>
+      <c r="DE3" s="158"/>
+      <c r="DF3" s="158"/>
+      <c r="DG3" s="158"/>
+      <c r="DH3" s="158">
         <v>2024</v>
       </c>
-      <c r="DI3" s="121"/>
-[...3 lines deleted...]
-      <c r="DM3" s="121">
+      <c r="DI3" s="158"/>
+      <c r="DJ3" s="158"/>
+      <c r="DK3" s="158"/>
+      <c r="DL3" s="158"/>
+      <c r="DM3" s="158">
         <v>2025</v>
       </c>
-      <c r="DN3" s="121"/>
-[...3 lines deleted...]
-      <c r="DR3" s="121">
+      <c r="DN3" s="158"/>
+      <c r="DO3" s="158"/>
+      <c r="DP3" s="158"/>
+      <c r="DQ3" s="158"/>
+      <c r="DR3" s="158">
         <v>2026</v>
       </c>
-      <c r="DS3" s="121"/>
-[...2 lines deleted...]
-      <c r="DV3" s="121"/>
+      <c r="DS3" s="158"/>
+      <c r="DT3" s="158"/>
+      <c r="DU3" s="158"/>
+      <c r="DV3" s="158"/>
     </row>
-    <row r="4" spans="1:126" s="9" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A4" s="124"/>
+    <row r="4" spans="1:126" s="9" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="161"/>
       <c r="B4" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="8" t="s">
@@ -10848,51 +11459,51 @@
       <c r="DO4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="DP4" s="8" t="s">
         <v>17</v>
       </c>
       <c r="DQ4" s="8" t="s">
         <v>18</v>
       </c>
       <c r="DR4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="DS4" s="8" t="s">
         <v>15</v>
       </c>
       <c r="DT4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="DU4" s="8" t="s">
         <v>17</v>
       </c>
       <c r="DV4" s="8" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="5" spans="1:126" s="11" customFormat="1" ht="13.5" customHeight="1">
+    <row r="5" spans="1:126" s="11" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="21">
         <v>55785</v>
       </c>
       <c r="C5" s="21">
         <v>55579</v>
       </c>
       <c r="D5" s="21">
         <v>59582</v>
       </c>
       <c r="E5" s="21">
         <v>63341</v>
       </c>
       <c r="F5" s="21">
         <v>64561</v>
       </c>
       <c r="G5" s="21">
         <v>66937</v>
       </c>
       <c r="H5" s="21">
         <v>68211</v>
       </c>
       <c r="I5" s="21">
@@ -11209,62 +11820,64 @@
       </c>
       <c r="DI5" s="84">
         <v>366922</v>
       </c>
       <c r="DJ5" s="84">
         <v>361065</v>
       </c>
       <c r="DK5" s="67">
         <v>408370</v>
       </c>
       <c r="DL5" s="73">
         <v>372615</v>
       </c>
       <c r="DM5" s="82">
         <v>399489</v>
       </c>
       <c r="DN5" s="117">
         <v>411735</v>
       </c>
       <c r="DO5" s="117">
         <v>405705</v>
       </c>
       <c r="DP5" s="117">
         <v>453898</v>
       </c>
-      <c r="DQ5" s="135">
+      <c r="DQ5" s="122">
         <v>417941</v>
       </c>
-      <c r="DR5" s="135">
+      <c r="DR5" s="122">
         <v>448906</v>
       </c>
-      <c r="DS5" s="117"/>
+      <c r="DS5" s="117">
+        <v>450583</v>
+      </c>
       <c r="DT5" s="117"/>
       <c r="DU5" s="117"/>
       <c r="DV5" s="66"/>
     </row>
-    <row r="6" spans="1:126" s="11" customFormat="1" ht="13.5" customHeight="1">
+    <row r="6" spans="1:126" s="11" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="22">
         <v>58529</v>
       </c>
       <c r="C6" s="22">
         <v>59149</v>
       </c>
       <c r="D6" s="22">
         <v>63255</v>
       </c>
       <c r="E6" s="22">
         <v>66025</v>
       </c>
       <c r="F6" s="22">
         <v>67317</v>
       </c>
       <c r="G6" s="22">
         <v>69440</v>
       </c>
       <c r="H6" s="22">
         <v>71953</v>
       </c>
       <c r="I6" s="22">
@@ -11581,62 +12194,64 @@
       </c>
       <c r="DI6" s="90">
         <v>362673</v>
       </c>
       <c r="DJ6" s="90">
         <v>360956</v>
       </c>
       <c r="DK6" s="70">
         <v>406691</v>
       </c>
       <c r="DL6" s="65">
         <v>369173</v>
       </c>
       <c r="DM6" s="26">
         <v>385231</v>
       </c>
       <c r="DN6" s="2">
         <v>406922</v>
       </c>
       <c r="DO6" s="118">
         <v>398889</v>
       </c>
       <c r="DP6" s="118">
         <v>446318</v>
       </c>
-      <c r="DQ6" s="134">
+      <c r="DQ6" s="121">
         <v>410523</v>
       </c>
-      <c r="DR6" s="134">
+      <c r="DR6" s="121">
         <v>432642</v>
       </c>
-      <c r="DS6" s="2"/>
+      <c r="DS6" s="2">
+        <v>448707</v>
+      </c>
       <c r="DT6" s="118"/>
       <c r="DU6" s="118"/>
       <c r="DV6" s="69"/>
     </row>
-    <row r="7" spans="1:126" ht="13.5" customHeight="1">
+    <row r="7" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="22">
         <v>63929</v>
       </c>
       <c r="C7" s="22">
         <v>60763</v>
       </c>
       <c r="D7" s="22">
         <v>65188</v>
       </c>
       <c r="E7" s="22">
         <v>73392</v>
       </c>
       <c r="F7" s="22">
         <v>73430</v>
       </c>
       <c r="G7" s="22">
         <v>75711</v>
       </c>
       <c r="H7" s="22">
         <v>76138</v>
       </c>
       <c r="I7" s="22">
@@ -11953,62 +12568,64 @@
       </c>
       <c r="DI7" s="90">
         <v>393201</v>
       </c>
       <c r="DJ7" s="90">
         <v>392148</v>
       </c>
       <c r="DK7" s="70">
         <v>470992</v>
       </c>
       <c r="DL7" s="65">
         <v>414606</v>
       </c>
       <c r="DM7" s="26">
         <v>462881</v>
       </c>
       <c r="DN7" s="2">
         <v>449233</v>
       </c>
       <c r="DO7" s="118">
         <v>428864</v>
       </c>
       <c r="DP7" s="118">
         <v>496097</v>
       </c>
-      <c r="DQ7" s="134">
+      <c r="DQ7" s="121">
         <v>458313</v>
       </c>
-      <c r="DR7" s="134">
+      <c r="DR7" s="121">
         <v>527148</v>
       </c>
-      <c r="DS7" s="2"/>
+      <c r="DS7" s="2">
+        <v>434499</v>
+      </c>
       <c r="DT7" s="118"/>
       <c r="DU7" s="118"/>
       <c r="DV7" s="69"/>
     </row>
-    <row r="8" spans="1:126" ht="13.5" customHeight="1">
+    <row r="8" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="22">
         <v>60232</v>
       </c>
       <c r="C8" s="22">
         <v>58196</v>
       </c>
       <c r="D8" s="22">
         <v>63960</v>
       </c>
       <c r="E8" s="22">
         <v>68122</v>
       </c>
       <c r="F8" s="22">
         <v>69536</v>
       </c>
       <c r="G8" s="22">
         <v>68719</v>
       </c>
       <c r="H8" s="22">
         <v>69238</v>
       </c>
       <c r="I8" s="22">
@@ -12325,62 +12942,64 @@
       </c>
       <c r="DI8" s="90">
         <v>435224</v>
       </c>
       <c r="DJ8" s="90">
         <v>438920</v>
       </c>
       <c r="DK8" s="70">
         <v>493761</v>
       </c>
       <c r="DL8" s="65">
         <v>449581</v>
       </c>
       <c r="DM8" s="26">
         <v>499955</v>
       </c>
       <c r="DN8" s="2">
         <v>487451</v>
       </c>
       <c r="DO8" s="118">
         <v>514583</v>
       </c>
       <c r="DP8" s="118">
         <v>577719</v>
       </c>
-      <c r="DQ8" s="134">
+      <c r="DQ8" s="121">
         <v>519694</v>
       </c>
-      <c r="DR8" s="134">
+      <c r="DR8" s="121">
         <v>570022</v>
       </c>
-      <c r="DS8" s="2"/>
+      <c r="DS8" s="2">
+        <v>554490</v>
+      </c>
       <c r="DT8" s="118"/>
       <c r="DU8" s="118"/>
       <c r="DV8" s="69"/>
     </row>
-    <row r="9" spans="1:126" ht="13.5" customHeight="1">
+    <row r="9" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="22">
         <v>35233</v>
       </c>
       <c r="C9" s="22">
         <v>35628</v>
       </c>
       <c r="D9" s="22">
         <v>35833</v>
       </c>
       <c r="E9" s="22">
         <v>41558</v>
       </c>
       <c r="F9" s="22">
         <v>41744</v>
       </c>
       <c r="G9" s="22">
         <v>45630</v>
       </c>
       <c r="H9" s="22">
         <v>46972</v>
       </c>
       <c r="I9" s="22">
@@ -12697,62 +13316,64 @@
       </c>
       <c r="DI9" s="90">
         <v>261877</v>
       </c>
       <c r="DJ9" s="90">
         <v>234936</v>
       </c>
       <c r="DK9" s="70">
         <v>260756</v>
       </c>
       <c r="DL9" s="65">
         <v>247313</v>
       </c>
       <c r="DM9" s="26">
         <v>265942</v>
       </c>
       <c r="DN9" s="2">
         <v>296433</v>
       </c>
       <c r="DO9" s="118">
         <v>262764</v>
       </c>
       <c r="DP9" s="118">
         <v>282274</v>
       </c>
-      <c r="DQ9" s="134">
+      <c r="DQ9" s="121">
         <v>283233</v>
       </c>
-      <c r="DR9" s="134">
+      <c r="DR9" s="121">
         <v>281146</v>
       </c>
-      <c r="DS9" s="2"/>
+      <c r="DS9" s="2">
+        <v>298338</v>
+      </c>
       <c r="DT9" s="118"/>
       <c r="DU9" s="118"/>
       <c r="DV9" s="72"/>
     </row>
-    <row r="10" spans="1:126" ht="13.5" customHeight="1">
+    <row r="10" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="22">
         <v>41341</v>
       </c>
       <c r="C10" s="22">
         <v>44628</v>
       </c>
       <c r="D10" s="22">
         <v>45029</v>
       </c>
       <c r="E10" s="22">
         <v>47983</v>
       </c>
       <c r="F10" s="22">
         <v>50975</v>
       </c>
       <c r="G10" s="22">
         <v>53876</v>
       </c>
       <c r="H10" s="22">
         <v>51285</v>
       </c>
       <c r="I10" s="22">
@@ -13069,62 +13690,64 @@
       </c>
       <c r="DI10" s="90">
         <v>288376</v>
       </c>
       <c r="DJ10" s="90">
         <v>284365</v>
       </c>
       <c r="DK10" s="70">
         <v>322223</v>
       </c>
       <c r="DL10" s="65">
         <v>294965</v>
       </c>
       <c r="DM10" s="26">
         <v>357930</v>
       </c>
       <c r="DN10" s="2">
         <v>351346</v>
       </c>
       <c r="DO10" s="118">
         <v>327661</v>
       </c>
       <c r="DP10" s="118">
         <v>356964</v>
       </c>
-      <c r="DQ10" s="134">
+      <c r="DQ10" s="121">
         <v>348168</v>
       </c>
-      <c r="DR10" s="134">
+      <c r="DR10" s="121">
         <v>399315</v>
       </c>
-      <c r="DS10" s="2"/>
+      <c r="DS10" s="2">
+        <v>389928</v>
+      </c>
       <c r="DT10" s="118"/>
       <c r="DU10" s="118"/>
       <c r="DV10" s="72"/>
     </row>
-    <row r="11" spans="1:126" ht="13.5" customHeight="1">
+    <row r="11" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="22">
         <v>37919</v>
       </c>
       <c r="C11" s="22">
         <v>37353</v>
       </c>
       <c r="D11" s="22">
         <v>36976</v>
       </c>
       <c r="E11" s="22">
         <v>41912</v>
       </c>
       <c r="F11" s="22">
         <v>43812</v>
       </c>
       <c r="G11" s="22">
         <v>57871</v>
       </c>
       <c r="H11" s="22">
         <v>45964</v>
       </c>
       <c r="I11" s="22">
@@ -13441,62 +14064,64 @@
       </c>
       <c r="DI11" s="90">
         <v>266086</v>
       </c>
       <c r="DJ11" s="90">
         <v>248519</v>
       </c>
       <c r="DK11" s="70">
         <v>267259</v>
       </c>
       <c r="DL11" s="65">
         <v>256774</v>
       </c>
       <c r="DM11" s="26">
         <v>268593</v>
       </c>
       <c r="DN11" s="2">
         <v>284353</v>
       </c>
       <c r="DO11" s="118">
         <v>272472</v>
       </c>
       <c r="DP11" s="118">
         <v>287922</v>
       </c>
-      <c r="DQ11" s="134">
+      <c r="DQ11" s="121">
         <v>279883</v>
       </c>
-      <c r="DR11" s="134">
+      <c r="DR11" s="121">
         <v>283111</v>
       </c>
-      <c r="DS11" s="2"/>
+      <c r="DS11" s="2">
+        <v>299348</v>
+      </c>
       <c r="DT11" s="118"/>
       <c r="DU11" s="118"/>
       <c r="DV11" s="72"/>
     </row>
-    <row r="12" spans="1:126" ht="13.5" customHeight="1">
+    <row r="12" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="22">
         <v>31798</v>
       </c>
       <c r="C12" s="22">
         <v>32926</v>
       </c>
       <c r="D12" s="22">
         <v>32810</v>
       </c>
       <c r="E12" s="22">
         <v>36118</v>
       </c>
       <c r="F12" s="22">
         <v>37257</v>
       </c>
       <c r="G12" s="22">
         <v>41444</v>
       </c>
       <c r="H12" s="22">
         <v>40788</v>
       </c>
       <c r="I12" s="22">
@@ -13813,62 +14438,64 @@
       </c>
       <c r="DI12" s="90">
         <v>264678</v>
       </c>
       <c r="DJ12" s="90">
         <v>207769</v>
       </c>
       <c r="DK12" s="70">
         <v>244734</v>
       </c>
       <c r="DL12" s="65">
         <v>238145</v>
       </c>
       <c r="DM12" s="26">
         <v>245638</v>
       </c>
       <c r="DN12" s="2">
         <v>280297</v>
       </c>
       <c r="DO12" s="118">
         <v>234868</v>
       </c>
       <c r="DP12" s="118">
         <v>240702</v>
       </c>
-      <c r="DQ12" s="134">
+      <c r="DQ12" s="121">
         <v>251737</v>
       </c>
-      <c r="DR12" s="134">
+      <c r="DR12" s="121">
         <v>250726</v>
       </c>
-      <c r="DS12" s="2"/>
+      <c r="DS12" s="2">
+        <v>304973</v>
+      </c>
       <c r="DT12" s="118"/>
       <c r="DU12" s="118"/>
       <c r="DV12" s="72"/>
     </row>
-    <row r="13" spans="1:126" ht="13.5" customHeight="1">
+    <row r="13" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="22">
         <v>33987</v>
       </c>
       <c r="C13" s="22">
         <v>34191</v>
       </c>
       <c r="D13" s="22">
         <v>35096</v>
       </c>
       <c r="E13" s="22">
         <v>39267</v>
       </c>
       <c r="F13" s="22">
         <v>40367</v>
       </c>
       <c r="G13" s="22">
         <v>49250</v>
       </c>
       <c r="H13" s="22">
         <v>48668</v>
       </c>
       <c r="I13" s="22">
@@ -14185,62 +14812,64 @@
       </c>
       <c r="DI13" s="90">
         <v>272544</v>
       </c>
       <c r="DJ13" s="90">
         <v>239722</v>
       </c>
       <c r="DK13" s="70">
         <v>249056</v>
       </c>
       <c r="DL13" s="65">
         <v>254650</v>
       </c>
       <c r="DM13" s="26">
         <v>261422</v>
       </c>
       <c r="DN13" s="2">
         <v>291311</v>
       </c>
       <c r="DO13" s="118">
         <v>271333</v>
       </c>
       <c r="DP13" s="118">
         <v>273429</v>
       </c>
-      <c r="DQ13" s="134">
+      <c r="DQ13" s="121">
         <v>276697</v>
       </c>
-      <c r="DR13" s="134">
+      <c r="DR13" s="121">
         <v>276747</v>
       </c>
-      <c r="DS13" s="2"/>
+      <c r="DS13" s="2">
+        <v>302711</v>
+      </c>
       <c r="DT13" s="118"/>
       <c r="DU13" s="118"/>
       <c r="DV13" s="72"/>
     </row>
-    <row r="14" spans="1:126" ht="13.5" customHeight="1">
+    <row r="14" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="22">
         <v>36870</v>
       </c>
       <c r="C14" s="22">
         <v>37903</v>
       </c>
       <c r="D14" s="22">
         <v>36935</v>
       </c>
       <c r="E14" s="22">
         <v>40369</v>
       </c>
       <c r="F14" s="22">
         <v>40431</v>
       </c>
       <c r="G14" s="22">
         <v>47537</v>
       </c>
       <c r="H14" s="22">
         <v>47921</v>
       </c>
       <c r="I14" s="22">
@@ -14557,62 +15186,64 @@
       </c>
       <c r="DI14" s="90">
         <v>286035</v>
       </c>
       <c r="DJ14" s="90">
         <v>225286</v>
       </c>
       <c r="DK14" s="70">
         <v>259511</v>
       </c>
       <c r="DL14" s="65">
         <v>255947</v>
       </c>
       <c r="DM14" s="26">
         <v>270374</v>
       </c>
       <c r="DN14" s="2">
         <v>313601</v>
       </c>
       <c r="DO14" s="118">
         <v>238032</v>
       </c>
       <c r="DP14" s="118">
         <v>283889</v>
       </c>
-      <c r="DQ14" s="134">
+      <c r="DQ14" s="121">
         <v>276933</v>
       </c>
-      <c r="DR14" s="134">
+      <c r="DR14" s="121">
         <v>282129</v>
       </c>
-      <c r="DS14" s="2"/>
+      <c r="DS14" s="2">
+        <v>328432</v>
+      </c>
       <c r="DT14" s="118"/>
       <c r="DU14" s="118"/>
       <c r="DV14" s="72"/>
     </row>
-    <row r="15" spans="1:126" ht="13.5" customHeight="1">
+    <row r="15" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="22">
         <v>38958</v>
       </c>
       <c r="C15" s="22">
         <v>38892</v>
       </c>
       <c r="D15" s="22">
         <v>39108</v>
       </c>
       <c r="E15" s="22">
         <v>42448</v>
       </c>
       <c r="F15" s="22">
         <v>42864</v>
       </c>
       <c r="G15" s="22">
         <v>56924</v>
       </c>
       <c r="H15" s="22">
         <v>49467</v>
       </c>
       <c r="I15" s="22">
@@ -14929,62 +15560,64 @@
       </c>
       <c r="DI15" s="90">
         <v>278504</v>
       </c>
       <c r="DJ15" s="90">
         <v>263215</v>
       </c>
       <c r="DK15" s="70">
         <v>275721</v>
       </c>
       <c r="DL15" s="65">
         <v>264523</v>
       </c>
       <c r="DM15" s="26">
         <v>262203</v>
       </c>
       <c r="DN15" s="2">
         <v>290172</v>
       </c>
       <c r="DO15" s="118">
         <v>285302</v>
       </c>
       <c r="DP15" s="118">
         <v>291347</v>
       </c>
-      <c r="DQ15" s="134">
+      <c r="DQ15" s="121">
         <v>282912</v>
       </c>
-      <c r="DR15" s="134">
+      <c r="DR15" s="121">
         <v>278114</v>
       </c>
-      <c r="DS15" s="2"/>
+      <c r="DS15" s="2">
+        <v>316722</v>
+      </c>
       <c r="DT15" s="118"/>
       <c r="DU15" s="118"/>
       <c r="DV15" s="72"/>
     </row>
-    <row r="16" spans="1:126" ht="13.5" customHeight="1">
+    <row r="16" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B16" s="22">
         <v>36083</v>
       </c>
       <c r="C16" s="22">
         <v>37274</v>
       </c>
       <c r="D16" s="22">
         <v>38401</v>
       </c>
       <c r="E16" s="22">
         <v>43785</v>
       </c>
       <c r="F16" s="22">
         <v>43876</v>
       </c>
       <c r="G16" s="22">
         <v>50297</v>
       </c>
       <c r="H16" s="22">
         <v>49155</v>
       </c>
       <c r="I16" s="22">
@@ -15301,62 +15934,64 @@
       </c>
       <c r="DI16" s="90">
         <v>281824</v>
       </c>
       <c r="DJ16" s="90">
         <v>272555</v>
       </c>
       <c r="DK16" s="70">
         <v>278444</v>
       </c>
       <c r="DL16" s="65">
         <v>274190</v>
       </c>
       <c r="DM16" s="26">
         <v>281151</v>
       </c>
       <c r="DN16" s="2">
         <v>314828</v>
       </c>
       <c r="DO16" s="118">
         <v>290258</v>
       </c>
       <c r="DP16" s="118">
         <v>296689</v>
       </c>
-      <c r="DQ16" s="134">
+      <c r="DQ16" s="121">
         <v>295138</v>
       </c>
-      <c r="DR16" s="134">
+      <c r="DR16" s="121">
         <v>298900</v>
       </c>
-      <c r="DS16" s="2"/>
+      <c r="DS16" s="2">
+        <v>334955</v>
+      </c>
       <c r="DT16" s="118"/>
       <c r="DU16" s="118"/>
       <c r="DV16" s="72"/>
     </row>
-    <row r="17" spans="1:126" ht="13.5" customHeight="1">
+    <row r="17" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="22">
         <v>32139</v>
       </c>
       <c r="C17" s="22">
         <v>32776</v>
       </c>
       <c r="D17" s="22">
         <v>33703</v>
       </c>
       <c r="E17" s="22">
         <v>36496</v>
       </c>
       <c r="F17" s="22">
         <v>37676</v>
       </c>
       <c r="G17" s="22">
         <v>48158</v>
       </c>
       <c r="H17" s="22">
         <v>47875</v>
       </c>
       <c r="I17" s="22">
@@ -15673,62 +16308,64 @@
       </c>
       <c r="DI17" s="90">
         <v>288442</v>
       </c>
       <c r="DJ17" s="90">
         <v>229340</v>
       </c>
       <c r="DK17" s="70">
         <v>269995</v>
       </c>
       <c r="DL17" s="65">
         <v>258115</v>
       </c>
       <c r="DM17" s="26">
         <v>268294</v>
       </c>
       <c r="DN17" s="2">
         <v>323388</v>
       </c>
       <c r="DO17" s="118">
         <v>253371</v>
       </c>
       <c r="DP17" s="118">
         <v>290985</v>
       </c>
-      <c r="DQ17" s="134">
+      <c r="DQ17" s="121">
         <v>280846</v>
       </c>
-      <c r="DR17" s="134">
+      <c r="DR17" s="121">
         <v>276831</v>
       </c>
-      <c r="DS17" s="2"/>
+      <c r="DS17" s="2">
+        <v>303673</v>
+      </c>
       <c r="DT17" s="118"/>
       <c r="DU17" s="118"/>
       <c r="DV17" s="72"/>
     </row>
-    <row r="18" spans="1:126" ht="13.5" customHeight="1">
+    <row r="18" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="22">
         <v>33575</v>
       </c>
       <c r="C18" s="22">
         <v>33681</v>
       </c>
       <c r="D18" s="22">
         <v>33914</v>
       </c>
       <c r="E18" s="22">
         <v>37285</v>
       </c>
       <c r="F18" s="22">
         <v>39984</v>
       </c>
       <c r="G18" s="22">
         <v>44926</v>
       </c>
       <c r="H18" s="22">
         <v>45947</v>
       </c>
       <c r="I18" s="22">
@@ -16045,63 +16682,65 @@
       </c>
       <c r="DI18" s="90">
         <v>303542</v>
       </c>
       <c r="DJ18" s="90">
         <v>227450</v>
       </c>
       <c r="DK18" s="70">
         <v>276242</v>
       </c>
       <c r="DL18" s="65">
         <v>265684</v>
       </c>
       <c r="DM18" s="26">
         <v>269663</v>
       </c>
       <c r="DN18" s="2">
         <v>321300</v>
       </c>
       <c r="DO18" s="118">
         <v>247392</v>
       </c>
       <c r="DP18" s="118">
         <v>297932</v>
       </c>
-      <c r="DQ18" s="134">
+      <c r="DQ18" s="121">
         <v>282890</v>
       </c>
-      <c r="DR18" s="134">
+      <c r="DR18" s="121">
         <v>278383</v>
       </c>
-      <c r="DS18" s="2"/>
+      <c r="DS18" s="2">
+        <v>333776</v>
+      </c>
       <c r="DT18" s="118"/>
       <c r="DU18" s="118"/>
       <c r="DV18" s="72"/>
     </row>
-    <row r="19" spans="1:126" s="5" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A19" s="122" t="s">
+    <row r="19" spans="1:126" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="159" t="s">
         <v>37</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
@@ -16181,52 +16820,52 @@
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
     </row>
-    <row r="20" spans="1:126" s="14" customFormat="1" ht="41.25" customHeight="1">
-      <c r="A20" s="123"/>
+    <row r="20" spans="1:126" s="14" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="160"/>
       <c r="B20"/>
       <c r="C20" s="91"/>
       <c r="D20" s="91"/>
       <c r="E20" s="91"/>
       <c r="F20" s="91"/>
       <c r="G20" s="91"/>
       <c r="H20" s="91"/>
       <c r="I20" s="91"/>
       <c r="J20" s="91"/>
       <c r="K20" s="91"/>
       <c r="L20" s="91"/>
       <c r="M20" s="91"/>
       <c r="N20" s="91"/>
       <c r="O20" s="91"/>
       <c r="P20" s="91"/>
       <c r="Q20" s="91"/>
       <c r="R20" s="91"/>
       <c r="S20" s="91"/>
       <c r="T20" s="91"/>
       <c r="U20" s="91"/>
       <c r="V20" s="91"/>
       <c r="W20" s="91"/>
       <c r="X20" s="91"/>
       <c r="Y20" s="91"/>
       <c r="Z20" s="91"/>
@@ -16304,214 +16943,214 @@
       <c r="CT20" s="91"/>
       <c r="CU20" s="91"/>
       <c r="CV20" s="91"/>
       <c r="CW20" s="91"/>
       <c r="CX20" s="91"/>
       <c r="CY20" s="91"/>
       <c r="CZ20" s="91"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
     </row>
-    <row r="21" spans="1:126" s="15" customFormat="1" ht="12">
-[...1 lines deleted...]
-      <c r="B21" s="121">
+    <row r="21" spans="1:126" s="15" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A21" s="160"/>
+      <c r="B21" s="158">
         <v>2010</v>
       </c>
-      <c r="C21" s="121"/>
-[...11 lines deleted...]
-      <c r="O21" s="121">
+      <c r="C21" s="158"/>
+      <c r="D21" s="158"/>
+      <c r="E21" s="158"/>
+      <c r="F21" s="158"/>
+      <c r="G21" s="158"/>
+      <c r="H21" s="158"/>
+      <c r="I21" s="158"/>
+      <c r="J21" s="158"/>
+      <c r="K21" s="158"/>
+      <c r="L21" s="158"/>
+      <c r="M21" s="158"/>
+      <c r="N21" s="158"/>
+      <c r="O21" s="158">
         <v>2011</v>
       </c>
-      <c r="P21" s="121"/>
-[...11 lines deleted...]
-      <c r="AB21" s="121">
+      <c r="P21" s="158"/>
+      <c r="Q21" s="158"/>
+      <c r="R21" s="158"/>
+      <c r="S21" s="158"/>
+      <c r="T21" s="158"/>
+      <c r="U21" s="158"/>
+      <c r="V21" s="158"/>
+      <c r="W21" s="158"/>
+      <c r="X21" s="158"/>
+      <c r="Y21" s="158"/>
+      <c r="Z21" s="158"/>
+      <c r="AA21" s="158"/>
+      <c r="AB21" s="158">
         <v>2012</v>
       </c>
-      <c r="AC21" s="121"/>
-[...11 lines deleted...]
-      <c r="AO21" s="121">
+      <c r="AC21" s="158"/>
+      <c r="AD21" s="158"/>
+      <c r="AE21" s="158"/>
+      <c r="AF21" s="158"/>
+      <c r="AG21" s="158"/>
+      <c r="AH21" s="158"/>
+      <c r="AI21" s="158"/>
+      <c r="AJ21" s="158"/>
+      <c r="AK21" s="158"/>
+      <c r="AL21" s="158"/>
+      <c r="AM21" s="158"/>
+      <c r="AN21" s="158"/>
+      <c r="AO21" s="158">
         <v>2013</v>
       </c>
-      <c r="AP21" s="121"/>
-[...11 lines deleted...]
-      <c r="BB21" s="121">
+      <c r="AP21" s="158"/>
+      <c r="AQ21" s="158"/>
+      <c r="AR21" s="158"/>
+      <c r="AS21" s="158"/>
+      <c r="AT21" s="158"/>
+      <c r="AU21" s="158"/>
+      <c r="AV21" s="158"/>
+      <c r="AW21" s="158"/>
+      <c r="AX21" s="158"/>
+      <c r="AY21" s="158"/>
+      <c r="AZ21" s="158"/>
+      <c r="BA21" s="158"/>
+      <c r="BB21" s="158">
         <v>2014</v>
       </c>
-      <c r="BC21" s="121"/>
-[...11 lines deleted...]
-      <c r="BO21" s="121">
+      <c r="BC21" s="158"/>
+      <c r="BD21" s="158"/>
+      <c r="BE21" s="158"/>
+      <c r="BF21" s="158"/>
+      <c r="BG21" s="158"/>
+      <c r="BH21" s="158"/>
+      <c r="BI21" s="158"/>
+      <c r="BJ21" s="158"/>
+      <c r="BK21" s="158"/>
+      <c r="BL21" s="158"/>
+      <c r="BM21" s="158"/>
+      <c r="BN21" s="158"/>
+      <c r="BO21" s="158">
         <v>2015</v>
       </c>
-      <c r="BP21" s="121"/>
-[...3 lines deleted...]
-      <c r="BT21" s="121">
+      <c r="BP21" s="158"/>
+      <c r="BQ21" s="158"/>
+      <c r="BR21" s="158"/>
+      <c r="BS21" s="158"/>
+      <c r="BT21" s="158">
         <v>2016</v>
       </c>
-      <c r="BU21" s="121"/>
-[...3 lines deleted...]
-      <c r="BY21" s="121">
+      <c r="BU21" s="158"/>
+      <c r="BV21" s="158"/>
+      <c r="BW21" s="158"/>
+      <c r="BX21" s="158"/>
+      <c r="BY21" s="158">
         <v>2017</v>
       </c>
-      <c r="BZ21" s="121"/>
-[...3 lines deleted...]
-      <c r="CD21" s="121">
+      <c r="BZ21" s="158"/>
+      <c r="CA21" s="158"/>
+      <c r="CB21" s="158"/>
+      <c r="CC21" s="158"/>
+      <c r="CD21" s="158">
         <v>2018</v>
       </c>
-      <c r="CE21" s="121"/>
-[...3 lines deleted...]
-      <c r="CI21" s="121">
+      <c r="CE21" s="158"/>
+      <c r="CF21" s="158"/>
+      <c r="CG21" s="158"/>
+      <c r="CH21" s="158"/>
+      <c r="CI21" s="158">
         <v>2019</v>
       </c>
-      <c r="CJ21" s="121"/>
-[...3 lines deleted...]
-      <c r="CN21" s="121">
+      <c r="CJ21" s="158"/>
+      <c r="CK21" s="158"/>
+      <c r="CL21" s="158"/>
+      <c r="CM21" s="158"/>
+      <c r="CN21" s="158">
         <v>2020</v>
       </c>
-      <c r="CO21" s="121"/>
-[...3 lines deleted...]
-      <c r="CS21" s="121">
+      <c r="CO21" s="158"/>
+      <c r="CP21" s="158"/>
+      <c r="CQ21" s="158"/>
+      <c r="CR21" s="158"/>
+      <c r="CS21" s="158">
         <v>2021</v>
       </c>
-      <c r="CT21" s="121"/>
-[...3 lines deleted...]
-      <c r="CX21" s="121">
+      <c r="CT21" s="158"/>
+      <c r="CU21" s="158"/>
+      <c r="CV21" s="158"/>
+      <c r="CW21" s="158"/>
+      <c r="CX21" s="158">
         <v>2022</v>
       </c>
-      <c r="CY21" s="121"/>
-[...3 lines deleted...]
-      <c r="DC21" s="121">
+      <c r="CY21" s="158"/>
+      <c r="CZ21" s="158"/>
+      <c r="DA21" s="158"/>
+      <c r="DB21" s="158"/>
+      <c r="DC21" s="158">
         <v>2023</v>
       </c>
-      <c r="DD21" s="121"/>
-[...3 lines deleted...]
-      <c r="DH21" s="121">
+      <c r="DD21" s="158"/>
+      <c r="DE21" s="158"/>
+      <c r="DF21" s="158"/>
+      <c r="DG21" s="158"/>
+      <c r="DH21" s="158">
         <v>2024</v>
       </c>
-      <c r="DI21" s="121"/>
-[...3 lines deleted...]
-      <c r="DM21" s="121">
+      <c r="DI21" s="158"/>
+      <c r="DJ21" s="158"/>
+      <c r="DK21" s="158"/>
+      <c r="DL21" s="158"/>
+      <c r="DM21" s="158">
         <v>2025</v>
       </c>
-      <c r="DN21" s="121"/>
-[...3 lines deleted...]
-      <c r="DR21" s="121">
+      <c r="DN21" s="158"/>
+      <c r="DO21" s="158"/>
+      <c r="DP21" s="158"/>
+      <c r="DQ21" s="158"/>
+      <c r="DR21" s="158">
         <v>2026</v>
       </c>
-      <c r="DS21" s="121"/>
-[...2 lines deleted...]
-      <c r="DV21" s="121"/>
+      <c r="DS21" s="158"/>
+      <c r="DT21" s="158"/>
+      <c r="DU21" s="158"/>
+      <c r="DV21" s="158"/>
     </row>
-    <row r="22" spans="1:126" s="16" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A22" s="123"/>
+    <row r="22" spans="1:126" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="160"/>
       <c r="B22" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E22" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>5</v>
       </c>
       <c r="G22" s="8" t="s">
         <v>6</v>
       </c>
       <c r="H22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="I22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="J22" s="8" t="s">
@@ -16844,51 +17483,51 @@
       <c r="DO22" s="8" t="s">
         <v>16</v>
       </c>
       <c r="DP22" s="8" t="s">
         <v>17</v>
       </c>
       <c r="DQ22" s="8" t="s">
         <v>18</v>
       </c>
       <c r="DR22" s="8" t="s">
         <v>14</v>
       </c>
       <c r="DS22" s="8" t="s">
         <v>15</v>
       </c>
       <c r="DT22" s="8" t="s">
         <v>16</v>
       </c>
       <c r="DU22" s="8" t="s">
         <v>17</v>
       </c>
       <c r="DV22" s="8" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="23" spans="1:126" s="15" customFormat="1" ht="13.5" customHeight="1">
+    <row r="23" spans="1:126" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="92">
         <v>107.1</v>
       </c>
       <c r="C23" s="92">
         <v>107.7</v>
       </c>
       <c r="D23" s="92">
         <v>109.8</v>
       </c>
       <c r="E23" s="92">
         <v>119.2</v>
       </c>
       <c r="F23" s="92">
         <v>116.7</v>
       </c>
       <c r="G23" s="92">
         <v>119.2</v>
       </c>
       <c r="H23" s="92">
         <v>117.2</v>
       </c>
       <c r="I23" s="92">
@@ -17205,62 +17844,64 @@
       </c>
       <c r="DI23" s="100">
         <v>112.9</v>
       </c>
       <c r="DJ23" s="100">
         <v>112.8</v>
       </c>
       <c r="DK23" s="61">
         <v>110</v>
       </c>
       <c r="DL23" s="101">
         <v>112.9</v>
       </c>
       <c r="DM23" s="97">
         <v>113.5</v>
       </c>
       <c r="DN23" s="31">
         <v>112.2</v>
       </c>
       <c r="DO23" s="31">
         <v>112.4</v>
       </c>
       <c r="DP23" s="119">
         <v>111.1</v>
       </c>
-      <c r="DQ23" s="140">
+      <c r="DQ23" s="127">
         <v>112.2</v>
       </c>
-      <c r="DR23" s="140">
+      <c r="DR23" s="127">
         <v>112.4</v>
       </c>
-      <c r="DS23" s="117"/>
+      <c r="DS23" s="150">
+        <v>109.4</v>
+      </c>
       <c r="DT23" s="117"/>
       <c r="DU23" s="117"/>
       <c r="DV23" s="66"/>
     </row>
-    <row r="24" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1">
+    <row r="24" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="102">
         <v>108.3</v>
       </c>
       <c r="C24" s="102">
         <v>109</v>
       </c>
       <c r="D24" s="102">
         <v>113</v>
       </c>
       <c r="E24" s="102">
         <v>119.7</v>
       </c>
       <c r="F24" s="102">
         <v>118</v>
       </c>
       <c r="G24" s="102">
         <v>118.1</v>
       </c>
       <c r="H24" s="102">
         <v>116.7</v>
       </c>
       <c r="I24" s="102">
@@ -17577,62 +18218,64 @@
       </c>
       <c r="DI24" s="113">
         <v>114.1</v>
       </c>
       <c r="DJ24" s="113">
         <v>113.4</v>
       </c>
       <c r="DK24" s="60">
         <v>110.5</v>
       </c>
       <c r="DL24" s="114">
         <v>114</v>
       </c>
       <c r="DM24" s="110">
         <v>112.7</v>
       </c>
       <c r="DN24" s="1">
         <v>112.2</v>
       </c>
       <c r="DO24" s="41">
         <v>110.5</v>
       </c>
       <c r="DP24" s="120">
         <v>109.7</v>
       </c>
-      <c r="DQ24" s="141">
+      <c r="DQ24" s="128">
         <v>111.2</v>
       </c>
-      <c r="DR24" s="141">
+      <c r="DR24" s="128">
         <v>112.3</v>
       </c>
-      <c r="DS24" s="2"/>
+      <c r="DS24" s="151">
+        <v>110.3</v>
+      </c>
       <c r="DT24" s="118"/>
       <c r="DU24" s="118"/>
       <c r="DV24" s="69"/>
     </row>
-    <row r="25" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1">
+    <row r="25" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="102">
         <v>104.4</v>
       </c>
       <c r="C25" s="102">
         <v>100.6</v>
       </c>
       <c r="D25" s="102">
         <v>102.6</v>
       </c>
       <c r="E25" s="102">
         <v>113.8</v>
       </c>
       <c r="F25" s="102">
         <v>113</v>
       </c>
       <c r="G25" s="102">
         <v>113.6</v>
       </c>
       <c r="H25" s="102">
         <v>113.4</v>
       </c>
       <c r="I25" s="102">
@@ -17949,62 +18592,64 @@
       </c>
       <c r="DI25" s="113">
         <v>109</v>
       </c>
       <c r="DJ25" s="113">
         <v>111.4</v>
       </c>
       <c r="DK25" s="60">
         <v>102.3</v>
       </c>
       <c r="DL25" s="114">
         <v>109.6</v>
       </c>
       <c r="DM25" s="110">
         <v>114.7</v>
       </c>
       <c r="DN25" s="1">
         <v>114.3</v>
       </c>
       <c r="DO25" s="41">
         <v>109.4</v>
       </c>
       <c r="DP25" s="120">
         <v>105.3</v>
       </c>
-      <c r="DQ25" s="141">
+      <c r="DQ25" s="128">
         <v>110.5</v>
       </c>
-      <c r="DR25" s="141">
+      <c r="DR25" s="128">
         <v>113.9</v>
       </c>
-      <c r="DS25" s="2"/>
+      <c r="DS25" s="151">
+        <v>96.7</v>
+      </c>
       <c r="DT25" s="118"/>
       <c r="DU25" s="118"/>
       <c r="DV25" s="69"/>
     </row>
-    <row r="26" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1">
+    <row r="26" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="102">
         <v>106.1</v>
       </c>
       <c r="C26" s="102">
         <v>107.9</v>
       </c>
       <c r="D26" s="102">
         <v>108.8</v>
       </c>
       <c r="E26" s="102">
         <v>124.2</v>
       </c>
       <c r="F26" s="102">
         <v>116.3</v>
       </c>
       <c r="G26" s="102">
         <v>126.6</v>
       </c>
       <c r="H26" s="102">
         <v>119.9</v>
       </c>
       <c r="I26" s="102">
@@ -18321,62 +18966,64 @@
       </c>
       <c r="DI26" s="113">
         <v>116.7</v>
       </c>
       <c r="DJ26" s="113">
         <v>115.3</v>
       </c>
       <c r="DK26" s="60">
         <v>112.7</v>
       </c>
       <c r="DL26" s="114">
         <v>114.4</v>
       </c>
       <c r="DM26" s="110">
         <v>114.8</v>
       </c>
       <c r="DN26" s="1">
         <v>112</v>
       </c>
       <c r="DO26" s="41">
         <v>117.2</v>
       </c>
       <c r="DP26" s="120">
         <v>117</v>
       </c>
-      <c r="DQ26" s="141">
+      <c r="DQ26" s="128">
         <v>115.6</v>
       </c>
-      <c r="DR26" s="141">
+      <c r="DR26" s="128">
         <v>114</v>
       </c>
-      <c r="DS26" s="2"/>
+      <c r="DS26" s="151">
+        <v>113.8</v>
+      </c>
       <c r="DT26" s="118"/>
       <c r="DU26" s="118"/>
       <c r="DV26" s="69"/>
     </row>
-    <row r="27" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1">
+    <row r="27" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="102">
         <v>105.4</v>
       </c>
       <c r="C27" s="102">
         <v>105.7</v>
       </c>
       <c r="D27" s="102">
         <v>98.1</v>
       </c>
       <c r="E27" s="102">
         <v>113</v>
       </c>
       <c r="F27" s="102">
         <v>114.1</v>
       </c>
       <c r="G27" s="102">
         <v>92.8</v>
       </c>
       <c r="H27" s="102">
         <v>114.7</v>
       </c>
       <c r="I27" s="102">
@@ -18693,62 +19340,64 @@
       </c>
       <c r="DI27" s="113">
         <v>107.3</v>
       </c>
       <c r="DJ27" s="113">
         <v>106.9</v>
       </c>
       <c r="DK27" s="60">
         <v>110.7</v>
       </c>
       <c r="DL27" s="114">
         <v>108.6</v>
       </c>
       <c r="DM27" s="110">
         <v>116.3</v>
       </c>
       <c r="DN27" s="1">
         <v>113.2</v>
       </c>
       <c r="DO27" s="41">
         <v>111.8</v>
       </c>
       <c r="DP27" s="120">
         <v>108.3</v>
       </c>
-      <c r="DQ27" s="141">
+      <c r="DQ27" s="128">
         <v>114.5</v>
       </c>
-      <c r="DR27" s="141">
+      <c r="DR27" s="128">
         <v>105.7</v>
       </c>
-      <c r="DS27" s="2"/>
+      <c r="DS27" s="151">
+        <v>100.6</v>
+      </c>
       <c r="DT27" s="118"/>
       <c r="DU27" s="118"/>
       <c r="DV27" s="72"/>
     </row>
-    <row r="28" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1">
+    <row r="28" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="102">
         <v>112.1</v>
       </c>
       <c r="C28" s="102">
         <v>117.9</v>
       </c>
       <c r="D28" s="102">
         <v>111.1</v>
       </c>
       <c r="E28" s="102">
         <v>123.2</v>
       </c>
       <c r="F28" s="102">
         <v>121.3</v>
       </c>
       <c r="G28" s="102">
         <v>119.7</v>
       </c>
       <c r="H28" s="102">
         <v>114.9</v>
       </c>
       <c r="I28" s="102">
@@ -19065,62 +19714,64 @@
       </c>
       <c r="DI28" s="113">
         <v>88.7</v>
       </c>
       <c r="DJ28" s="113">
         <v>102.9</v>
       </c>
       <c r="DK28" s="60">
         <v>102.7</v>
       </c>
       <c r="DL28" s="114">
         <v>97.9</v>
       </c>
       <c r="DM28" s="110">
         <v>127.8</v>
       </c>
       <c r="DN28" s="1">
         <v>121.8</v>
       </c>
       <c r="DO28" s="41">
         <v>115.2</v>
       </c>
       <c r="DP28" s="120">
         <v>110.8</v>
       </c>
-      <c r="DQ28" s="141">
+      <c r="DQ28" s="128">
         <v>118</v>
       </c>
-      <c r="DR28" s="141">
+      <c r="DR28" s="128">
         <v>111.6</v>
       </c>
-      <c r="DS28" s="2"/>
+      <c r="DS28" s="151">
+        <v>111</v>
+      </c>
       <c r="DT28" s="118"/>
       <c r="DU28" s="118"/>
       <c r="DV28" s="72"/>
     </row>
-    <row r="29" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1">
+    <row r="29" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="102">
         <v>109.8</v>
       </c>
       <c r="C29" s="102">
         <v>108.9</v>
       </c>
       <c r="D29" s="102">
         <v>101.1</v>
       </c>
       <c r="E29" s="102">
         <v>112.6</v>
       </c>
       <c r="F29" s="102">
         <v>116.8</v>
       </c>
       <c r="G29" s="102">
         <v>122.7</v>
       </c>
       <c r="H29" s="102">
         <v>111.5</v>
       </c>
       <c r="I29" s="102">
@@ -19437,62 +20088,64 @@
       </c>
       <c r="DI29" s="113">
         <v>111</v>
       </c>
       <c r="DJ29" s="113">
         <v>109.2</v>
       </c>
       <c r="DK29" s="60">
         <v>111.2</v>
       </c>
       <c r="DL29" s="114">
         <v>110.6</v>
       </c>
       <c r="DM29" s="110">
         <v>109.5</v>
       </c>
       <c r="DN29" s="1">
         <v>106.9</v>
       </c>
       <c r="DO29" s="41">
         <v>109.6</v>
       </c>
       <c r="DP29" s="120">
         <v>107.7</v>
       </c>
-      <c r="DQ29" s="141">
+      <c r="DQ29" s="128">
         <v>109</v>
       </c>
-      <c r="DR29" s="141">
+      <c r="DR29" s="128">
         <v>105.4</v>
       </c>
-      <c r="DS29" s="2"/>
+      <c r="DS29" s="151">
+        <v>105.3</v>
+      </c>
       <c r="DT29" s="118"/>
       <c r="DU29" s="118"/>
       <c r="DV29" s="72"/>
     </row>
-    <row r="30" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1">
+    <row r="30" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="102">
         <v>110.2</v>
       </c>
       <c r="C30" s="102">
         <v>115.8</v>
       </c>
       <c r="D30" s="102">
         <v>100.3</v>
       </c>
       <c r="E30" s="102">
         <v>110.9</v>
       </c>
       <c r="F30" s="102">
         <v>105.7</v>
       </c>
       <c r="G30" s="102">
         <v>126.1</v>
       </c>
       <c r="H30" s="102">
         <v>127.2</v>
       </c>
       <c r="I30" s="102">
@@ -19809,62 +20462,64 @@
       </c>
       <c r="DI30" s="113">
         <v>104.9</v>
       </c>
       <c r="DJ30" s="113">
         <v>102.7</v>
       </c>
       <c r="DK30" s="60">
         <v>108.8</v>
       </c>
       <c r="DL30" s="114">
         <v>107.4</v>
       </c>
       <c r="DM30" s="110">
         <v>103.6</v>
       </c>
       <c r="DN30" s="1">
         <v>105.9</v>
       </c>
       <c r="DO30" s="41">
         <v>113</v>
       </c>
       <c r="DP30" s="120">
         <v>98.4</v>
       </c>
-      <c r="DQ30" s="141">
+      <c r="DQ30" s="128">
         <v>105.7</v>
       </c>
-      <c r="DR30" s="141">
+      <c r="DR30" s="128">
         <v>102.1</v>
       </c>
-      <c r="DS30" s="2"/>
+      <c r="DS30" s="151">
+        <v>108.8</v>
+      </c>
       <c r="DT30" s="118"/>
       <c r="DU30" s="118"/>
       <c r="DV30" s="72"/>
     </row>
-    <row r="31" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1">
+    <row r="31" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="102">
         <v>106.4</v>
       </c>
       <c r="C31" s="102">
         <v>106.9</v>
       </c>
       <c r="D31" s="102">
         <v>99.5</v>
       </c>
       <c r="E31" s="102">
         <v>111.5</v>
       </c>
       <c r="F31" s="102">
         <v>109.9</v>
       </c>
       <c r="G31" s="102">
         <v>124.7</v>
       </c>
       <c r="H31" s="102">
         <v>120</v>
       </c>
       <c r="I31" s="102">
@@ -20181,62 +20836,64 @@
       </c>
       <c r="DI31" s="113">
         <v>110.9</v>
       </c>
       <c r="DJ31" s="113">
         <v>105.6</v>
       </c>
       <c r="DK31" s="60">
         <v>104.7</v>
       </c>
       <c r="DL31" s="114">
         <v>109</v>
       </c>
       <c r="DM31" s="110">
         <v>101.6</v>
       </c>
       <c r="DN31" s="1">
         <v>106.9</v>
       </c>
       <c r="DO31" s="41">
         <v>113.2</v>
       </c>
       <c r="DP31" s="120">
         <v>109.8</v>
       </c>
-      <c r="DQ31" s="141">
+      <c r="DQ31" s="128">
         <v>108.7</v>
       </c>
-      <c r="DR31" s="141">
+      <c r="DR31" s="128">
         <v>105.9</v>
       </c>
-      <c r="DS31" s="2"/>
+      <c r="DS31" s="151">
+        <v>103.9</v>
+      </c>
       <c r="DT31" s="118"/>
       <c r="DU31" s="118"/>
       <c r="DV31" s="72"/>
     </row>
-    <row r="32" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1">
+    <row r="32" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="102">
         <v>111.9</v>
       </c>
       <c r="C32" s="102">
         <v>114.7</v>
       </c>
       <c r="D32" s="102">
         <v>96.4</v>
       </c>
       <c r="E32" s="102">
         <v>104.1</v>
       </c>
       <c r="F32" s="102">
         <v>108.6</v>
       </c>
       <c r="G32" s="102">
         <v>127</v>
       </c>
       <c r="H32" s="102">
         <v>129.30000000000001</v>
       </c>
       <c r="I32" s="102">
@@ -20553,62 +21210,64 @@
       </c>
       <c r="DI32" s="113">
         <v>111.1</v>
       </c>
       <c r="DJ32" s="113">
         <v>110.1</v>
       </c>
       <c r="DK32" s="60">
         <v>108.1</v>
       </c>
       <c r="DL32" s="114">
         <v>109.9</v>
       </c>
       <c r="DM32" s="110">
         <v>107.7</v>
       </c>
       <c r="DN32" s="1">
         <v>109.6</v>
       </c>
       <c r="DO32" s="41">
         <v>105.7</v>
       </c>
       <c r="DP32" s="120">
         <v>109.4</v>
       </c>
-      <c r="DQ32" s="141">
+      <c r="DQ32" s="128">
         <v>108.2</v>
       </c>
-      <c r="DR32" s="141">
+      <c r="DR32" s="128">
         <v>104.3</v>
       </c>
-      <c r="DS32" s="2"/>
+      <c r="DS32" s="151">
+        <v>104.7</v>
+      </c>
       <c r="DT32" s="118"/>
       <c r="DU32" s="118"/>
       <c r="DV32" s="72"/>
     </row>
-    <row r="33" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1">
+    <row r="33" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="102">
         <v>112.3</v>
       </c>
       <c r="C33" s="102">
         <v>112.1</v>
       </c>
       <c r="D33" s="102">
         <v>102.9</v>
       </c>
       <c r="E33" s="102">
         <v>111.4</v>
       </c>
       <c r="F33" s="102">
         <v>112.2</v>
       </c>
       <c r="G33" s="102">
         <v>117.5</v>
       </c>
       <c r="H33" s="102">
         <v>117.8</v>
       </c>
       <c r="I33" s="102">
@@ -20925,62 +21584,64 @@
       </c>
       <c r="DI33" s="113">
         <v>114.3</v>
       </c>
       <c r="DJ33" s="113">
         <v>113.6</v>
       </c>
       <c r="DK33" s="60">
         <v>114</v>
       </c>
       <c r="DL33" s="114">
         <v>113.4</v>
       </c>
       <c r="DM33" s="110">
         <v>108</v>
       </c>
       <c r="DN33" s="1">
         <v>104.2</v>
       </c>
       <c r="DO33" s="41">
         <v>108.4</v>
       </c>
       <c r="DP33" s="120">
         <v>105.7</v>
       </c>
-      <c r="DQ33" s="141">
+      <c r="DQ33" s="128">
         <v>107</v>
       </c>
-      <c r="DR33" s="141">
+      <c r="DR33" s="128">
         <v>106.1</v>
       </c>
-      <c r="DS33" s="2"/>
+      <c r="DS33" s="151">
+        <v>109.1</v>
+      </c>
       <c r="DT33" s="118"/>
       <c r="DU33" s="118"/>
       <c r="DV33" s="72"/>
     </row>
-    <row r="34" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1">
+    <row r="34" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B34" s="102">
         <v>110.7</v>
       </c>
       <c r="C34" s="102">
         <v>116.4</v>
       </c>
       <c r="D34" s="102">
         <v>108</v>
       </c>
       <c r="E34" s="102">
         <v>128.5</v>
       </c>
       <c r="F34" s="102">
         <v>123.2</v>
       </c>
       <c r="G34" s="102">
         <v>122.2</v>
       </c>
       <c r="H34" s="102">
         <v>128</v>
       </c>
       <c r="I34" s="102">
@@ -21297,62 +21958,64 @@
       </c>
       <c r="DI34" s="113">
         <v>100</v>
       </c>
       <c r="DJ34" s="113">
         <v>106.1</v>
       </c>
       <c r="DK34" s="60">
         <v>107.4</v>
       </c>
       <c r="DL34" s="114">
         <v>106.4</v>
       </c>
       <c r="DM34" s="110">
         <v>106.6</v>
       </c>
       <c r="DN34" s="1">
         <v>111.7</v>
       </c>
       <c r="DO34" s="41">
         <v>106.5</v>
       </c>
       <c r="DP34" s="120">
         <v>106.6</v>
       </c>
-      <c r="DQ34" s="141">
+      <c r="DQ34" s="128">
         <v>107.6</v>
       </c>
-      <c r="DR34" s="141">
+      <c r="DR34" s="128">
         <v>106.3</v>
       </c>
-      <c r="DS34" s="2"/>
+      <c r="DS34" s="151">
+        <v>106.4</v>
+      </c>
       <c r="DT34" s="118"/>
       <c r="DU34" s="118"/>
       <c r="DV34" s="72"/>
     </row>
-    <row r="35" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1">
+    <row r="35" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="102">
         <v>113.6</v>
       </c>
       <c r="C35" s="102">
         <v>120.9</v>
       </c>
       <c r="D35" s="102">
         <v>102.4</v>
       </c>
       <c r="E35" s="102">
         <v>110.9</v>
       </c>
       <c r="F35" s="102">
         <v>111.9</v>
       </c>
       <c r="G35" s="102">
         <v>124.3</v>
       </c>
       <c r="H35" s="102">
         <v>122.3</v>
       </c>
       <c r="I35" s="102">
@@ -21669,62 +22332,64 @@
       </c>
       <c r="DI35" s="113">
         <v>110</v>
       </c>
       <c r="DJ35" s="113">
         <v>113.8</v>
       </c>
       <c r="DK35" s="60">
         <v>114.4</v>
       </c>
       <c r="DL35" s="114">
         <v>111.1</v>
       </c>
       <c r="DM35" s="110">
         <v>109.9</v>
       </c>
       <c r="DN35" s="1">
         <v>112.1</v>
       </c>
       <c r="DO35" s="41">
         <v>110.5</v>
       </c>
       <c r="DP35" s="120">
         <v>107.8</v>
       </c>
-      <c r="DQ35" s="141">
+      <c r="DQ35" s="128">
         <v>108.8</v>
       </c>
-      <c r="DR35" s="141">
+      <c r="DR35" s="128">
         <v>103.2</v>
       </c>
-      <c r="DS35" s="2"/>
+      <c r="DS35" s="151">
+        <v>93.9</v>
+      </c>
       <c r="DT35" s="118"/>
       <c r="DU35" s="118"/>
       <c r="DV35" s="72"/>
     </row>
-    <row r="36" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1">
+    <row r="36" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="102">
         <v>110</v>
       </c>
       <c r="C36" s="102">
         <v>109.2</v>
       </c>
       <c r="D36" s="102">
         <v>98.8</v>
       </c>
       <c r="E36" s="102">
         <v>107.6</v>
       </c>
       <c r="F36" s="102">
         <v>113.7</v>
       </c>
       <c r="G36" s="102">
         <v>122.5</v>
       </c>
       <c r="H36" s="102">
         <v>127.7</v>
       </c>
       <c r="I36" s="102">
@@ -22041,63 +22706,65 @@
       </c>
       <c r="DI36" s="113">
         <v>118.6</v>
       </c>
       <c r="DJ36" s="113">
         <v>104.2</v>
       </c>
       <c r="DK36" s="60">
         <v>114.7</v>
       </c>
       <c r="DL36" s="114">
         <v>112.8</v>
       </c>
       <c r="DM36" s="110">
         <v>106.8</v>
       </c>
       <c r="DN36" s="1">
         <v>105.9</v>
       </c>
       <c r="DO36" s="41">
         <v>108.8</v>
       </c>
       <c r="DP36" s="120">
         <v>107.9</v>
       </c>
-      <c r="DQ36" s="141">
+      <c r="DQ36" s="128">
         <v>106.5</v>
       </c>
-      <c r="DR36" s="141">
+      <c r="DR36" s="128">
         <v>103.2</v>
       </c>
-      <c r="DS36" s="2"/>
+      <c r="DS36" s="151">
+        <v>103.9</v>
+      </c>
       <c r="DT36" s="118"/>
       <c r="DU36" s="118"/>
       <c r="DV36" s="72"/>
     </row>
-    <row r="37" spans="1:126" s="14" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A37" s="122" t="s">
+    <row r="37" spans="1:126" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="159" t="s">
         <v>38</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
@@ -22173,52 +22840,52 @@
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37" s="13"/>
       <c r="DE37" s="13"/>
       <c r="DF37" s="13"/>
       <c r="DG37" s="13"/>
       <c r="DH37" s="13"/>
       <c r="DI37" s="13"/>
       <c r="DJ37" s="13"/>
       <c r="DK37" s="13"/>
       <c r="DL37" s="13"/>
       <c r="DM37" s="13"/>
     </row>
-    <row r="38" spans="1:126" s="14" customFormat="1" ht="38.25" customHeight="1">
-      <c r="A38" s="123"/>
+    <row r="38" spans="1:126" s="14" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="160"/>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
@@ -22292,214 +22959,214 @@
       <c r="CP38"/>
       <c r="CQ38"/>
       <c r="CR38"/>
       <c r="CS38"/>
       <c r="CT38"/>
       <c r="CU38"/>
       <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
     </row>
-    <row r="39" spans="1:126" s="15" customFormat="1" ht="12">
-[...1 lines deleted...]
-      <c r="B39" s="121">
+    <row r="39" spans="1:126" s="15" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A39" s="160"/>
+      <c r="B39" s="158">
         <v>2010</v>
       </c>
-      <c r="C39" s="121"/>
-[...11 lines deleted...]
-      <c r="O39" s="121">
+      <c r="C39" s="158"/>
+      <c r="D39" s="158"/>
+      <c r="E39" s="158"/>
+      <c r="F39" s="158"/>
+      <c r="G39" s="158"/>
+      <c r="H39" s="158"/>
+      <c r="I39" s="158"/>
+      <c r="J39" s="158"/>
+      <c r="K39" s="158"/>
+      <c r="L39" s="158"/>
+      <c r="M39" s="158"/>
+      <c r="N39" s="158"/>
+      <c r="O39" s="158">
         <v>2011</v>
       </c>
-      <c r="P39" s="121"/>
-[...11 lines deleted...]
-      <c r="AB39" s="121">
+      <c r="P39" s="158"/>
+      <c r="Q39" s="158"/>
+      <c r="R39" s="158"/>
+      <c r="S39" s="158"/>
+      <c r="T39" s="158"/>
+      <c r="U39" s="158"/>
+      <c r="V39" s="158"/>
+      <c r="W39" s="158"/>
+      <c r="X39" s="158"/>
+      <c r="Y39" s="158"/>
+      <c r="Z39" s="158"/>
+      <c r="AA39" s="158"/>
+      <c r="AB39" s="158">
         <v>2012</v>
       </c>
-      <c r="AC39" s="121"/>
-[...11 lines deleted...]
-      <c r="AO39" s="121">
+      <c r="AC39" s="158"/>
+      <c r="AD39" s="158"/>
+      <c r="AE39" s="158"/>
+      <c r="AF39" s="158"/>
+      <c r="AG39" s="158"/>
+      <c r="AH39" s="158"/>
+      <c r="AI39" s="158"/>
+      <c r="AJ39" s="158"/>
+      <c r="AK39" s="158"/>
+      <c r="AL39" s="158"/>
+      <c r="AM39" s="158"/>
+      <c r="AN39" s="158"/>
+      <c r="AO39" s="158">
         <v>2013</v>
       </c>
-      <c r="AP39" s="121"/>
-[...11 lines deleted...]
-      <c r="BB39" s="121">
+      <c r="AP39" s="158"/>
+      <c r="AQ39" s="158"/>
+      <c r="AR39" s="158"/>
+      <c r="AS39" s="158"/>
+      <c r="AT39" s="158"/>
+      <c r="AU39" s="158"/>
+      <c r="AV39" s="158"/>
+      <c r="AW39" s="158"/>
+      <c r="AX39" s="158"/>
+      <c r="AY39" s="158"/>
+      <c r="AZ39" s="158"/>
+      <c r="BA39" s="158"/>
+      <c r="BB39" s="158">
         <v>2014</v>
       </c>
-      <c r="BC39" s="121"/>
-[...11 lines deleted...]
-      <c r="BO39" s="121">
+      <c r="BC39" s="158"/>
+      <c r="BD39" s="158"/>
+      <c r="BE39" s="158"/>
+      <c r="BF39" s="158"/>
+      <c r="BG39" s="158"/>
+      <c r="BH39" s="158"/>
+      <c r="BI39" s="158"/>
+      <c r="BJ39" s="158"/>
+      <c r="BK39" s="158"/>
+      <c r="BL39" s="158"/>
+      <c r="BM39" s="158"/>
+      <c r="BN39" s="158"/>
+      <c r="BO39" s="158">
         <v>2015</v>
       </c>
-      <c r="BP39" s="121"/>
-[...3 lines deleted...]
-      <c r="BT39" s="121">
+      <c r="BP39" s="158"/>
+      <c r="BQ39" s="158"/>
+      <c r="BR39" s="158"/>
+      <c r="BS39" s="158"/>
+      <c r="BT39" s="158">
         <v>2016</v>
       </c>
-      <c r="BU39" s="121"/>
-[...3 lines deleted...]
-      <c r="BY39" s="121">
+      <c r="BU39" s="158"/>
+      <c r="BV39" s="158"/>
+      <c r="BW39" s="158"/>
+      <c r="BX39" s="158"/>
+      <c r="BY39" s="158">
         <v>2017</v>
       </c>
-      <c r="BZ39" s="121"/>
-[...3 lines deleted...]
-      <c r="CD39" s="121">
+      <c r="BZ39" s="158"/>
+      <c r="CA39" s="158"/>
+      <c r="CB39" s="158"/>
+      <c r="CC39" s="158"/>
+      <c r="CD39" s="158">
         <v>2018</v>
       </c>
-      <c r="CE39" s="121"/>
-[...3 lines deleted...]
-      <c r="CI39" s="121">
+      <c r="CE39" s="158"/>
+      <c r="CF39" s="158"/>
+      <c r="CG39" s="158"/>
+      <c r="CH39" s="158"/>
+      <c r="CI39" s="158">
         <v>2019</v>
       </c>
-      <c r="CJ39" s="121"/>
-[...3 lines deleted...]
-      <c r="CN39" s="121">
+      <c r="CJ39" s="158"/>
+      <c r="CK39" s="158"/>
+      <c r="CL39" s="158"/>
+      <c r="CM39" s="158"/>
+      <c r="CN39" s="158">
         <v>2020</v>
       </c>
-      <c r="CO39" s="121"/>
-[...3 lines deleted...]
-      <c r="CS39" s="121">
+      <c r="CO39" s="158"/>
+      <c r="CP39" s="158"/>
+      <c r="CQ39" s="158"/>
+      <c r="CR39" s="158"/>
+      <c r="CS39" s="158">
         <v>2021</v>
       </c>
-      <c r="CT39" s="121"/>
-[...3 lines deleted...]
-      <c r="CX39" s="121">
+      <c r="CT39" s="158"/>
+      <c r="CU39" s="158"/>
+      <c r="CV39" s="158"/>
+      <c r="CW39" s="158"/>
+      <c r="CX39" s="158">
         <v>2022</v>
       </c>
-      <c r="CY39" s="121"/>
-[...3 lines deleted...]
-      <c r="DC39" s="121">
+      <c r="CY39" s="158"/>
+      <c r="CZ39" s="158"/>
+      <c r="DA39" s="158"/>
+      <c r="DB39" s="158"/>
+      <c r="DC39" s="158">
         <v>2023</v>
       </c>
-      <c r="DD39" s="121"/>
-[...3 lines deleted...]
-      <c r="DH39" s="121">
+      <c r="DD39" s="158"/>
+      <c r="DE39" s="158"/>
+      <c r="DF39" s="158"/>
+      <c r="DG39" s="158"/>
+      <c r="DH39" s="158">
         <v>2024</v>
       </c>
-      <c r="DI39" s="121"/>
-[...3 lines deleted...]
-      <c r="DM39" s="121">
+      <c r="DI39" s="158"/>
+      <c r="DJ39" s="158"/>
+      <c r="DK39" s="158"/>
+      <c r="DL39" s="158"/>
+      <c r="DM39" s="158">
         <v>2025</v>
       </c>
-      <c r="DN39" s="121"/>
-[...3 lines deleted...]
-      <c r="DR39" s="121">
+      <c r="DN39" s="158"/>
+      <c r="DO39" s="158"/>
+      <c r="DP39" s="158"/>
+      <c r="DQ39" s="158"/>
+      <c r="DR39" s="158">
         <v>2026</v>
       </c>
-      <c r="DS39" s="121"/>
-[...2 lines deleted...]
-      <c r="DV39" s="121"/>
+      <c r="DS39" s="158"/>
+      <c r="DT39" s="158"/>
+      <c r="DU39" s="158"/>
+      <c r="DV39" s="158"/>
     </row>
-    <row r="40" spans="1:126" s="16" customFormat="1" ht="15" customHeight="1">
-      <c r="A40" s="124"/>
+    <row r="40" spans="1:126" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="161"/>
       <c r="B40" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E40" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F40" s="8" t="s">
         <v>5</v>
       </c>
       <c r="G40" s="8" t="s">
         <v>6</v>
       </c>
       <c r="H40" s="8" t="s">
         <v>7</v>
       </c>
       <c r="I40" s="8" t="s">
         <v>8</v>
       </c>
       <c r="J40" s="8" t="s">
@@ -22832,51 +23499,51 @@
       <c r="DO40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="DP40" s="8" t="s">
         <v>17</v>
       </c>
       <c r="DQ40" s="8" t="s">
         <v>18</v>
       </c>
       <c r="DR40" s="8" t="s">
         <v>14</v>
       </c>
       <c r="DS40" s="8" t="s">
         <v>15</v>
       </c>
       <c r="DT40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="DU40" s="8" t="s">
         <v>17</v>
       </c>
       <c r="DV40" s="8" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="41" spans="1:126" s="15" customFormat="1" ht="13.5" customHeight="1">
+    <row r="41" spans="1:126" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="92">
         <v>99.6</v>
       </c>
       <c r="C41" s="92">
         <v>100.4</v>
       </c>
       <c r="D41" s="92">
         <v>102.4</v>
       </c>
       <c r="E41" s="92">
         <v>111.8</v>
       </c>
       <c r="F41" s="92">
         <v>109.4</v>
       </c>
       <c r="G41" s="92">
         <v>111.9</v>
       </c>
       <c r="H41" s="92">
         <v>109.9</v>
       </c>
       <c r="I41" s="92">
@@ -23193,62 +23860,64 @@
       </c>
       <c r="DI41" s="100">
         <v>103.6</v>
       </c>
       <c r="DJ41" s="100">
         <v>103.1</v>
       </c>
       <c r="DK41" s="61">
         <v>101.9</v>
       </c>
       <c r="DL41" s="101">
         <v>103.7</v>
       </c>
       <c r="DM41" s="97">
         <v>105.5</v>
       </c>
       <c r="DN41" s="31">
         <v>102.9</v>
       </c>
       <c r="DO41" s="31">
         <v>101.2</v>
       </c>
       <c r="DP41" s="119">
         <v>98.4</v>
       </c>
-      <c r="DQ41" s="142">
+      <c r="DQ41" s="129">
         <v>101.8</v>
       </c>
-      <c r="DR41" s="142">
+      <c r="DR41" s="129">
         <v>99.6</v>
       </c>
-      <c r="DS41" s="117"/>
+      <c r="DS41" s="150">
+        <v>98.6</v>
+      </c>
       <c r="DT41" s="117"/>
       <c r="DU41" s="117"/>
       <c r="DV41" s="66"/>
     </row>
-    <row r="42" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1">
+    <row r="42" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="102">
         <v>100.8</v>
       </c>
       <c r="C42" s="102">
         <v>101.6</v>
       </c>
       <c r="D42" s="102">
         <v>105.4</v>
       </c>
       <c r="E42" s="102">
         <v>112.3</v>
       </c>
       <c r="F42" s="102">
         <v>110.6</v>
       </c>
       <c r="G42" s="102">
         <v>110.9</v>
       </c>
       <c r="H42" s="102">
         <v>109.4</v>
       </c>
       <c r="I42" s="102">
@@ -23565,62 +24234,64 @@
       </c>
       <c r="DI42" s="113">
         <v>104.7</v>
       </c>
       <c r="DJ42" s="113">
         <v>103.7</v>
       </c>
       <c r="DK42" s="60">
         <v>102.3</v>
       </c>
       <c r="DL42" s="114">
         <v>104.7</v>
       </c>
       <c r="DM42" s="110">
         <v>104.7</v>
       </c>
       <c r="DN42" s="1">
         <v>102.9</v>
       </c>
       <c r="DO42" s="41">
         <v>99.5</v>
       </c>
       <c r="DP42" s="120">
         <v>97.2</v>
       </c>
-      <c r="DQ42" s="143">
+      <c r="DQ42" s="130">
         <v>100.9</v>
       </c>
-      <c r="DR42" s="143">
+      <c r="DR42" s="130">
         <v>99.5</v>
       </c>
-      <c r="DS42" s="2"/>
+      <c r="DS42" s="151">
+        <v>99.4</v>
+      </c>
       <c r="DT42" s="118"/>
       <c r="DU42" s="118"/>
       <c r="DV42" s="69"/>
     </row>
-    <row r="43" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1">
+    <row r="43" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="102">
         <v>97.1</v>
       </c>
       <c r="C43" s="102">
         <v>93.7</v>
       </c>
       <c r="D43" s="102">
         <v>95.7</v>
       </c>
       <c r="E43" s="102">
         <v>106.7</v>
       </c>
       <c r="F43" s="102">
         <v>105.9</v>
       </c>
       <c r="G43" s="102">
         <v>106.6</v>
       </c>
       <c r="H43" s="102">
         <v>106.3</v>
       </c>
       <c r="I43" s="102">
@@ -23937,62 +24608,64 @@
       </c>
       <c r="DI43" s="113">
         <v>100</v>
       </c>
       <c r="DJ43" s="113">
         <v>101.8</v>
       </c>
       <c r="DK43" s="60">
         <v>94.7</v>
       </c>
       <c r="DL43" s="114">
         <v>100.6</v>
       </c>
       <c r="DM43" s="110">
         <v>106.6</v>
       </c>
       <c r="DN43" s="1">
         <v>104.9</v>
       </c>
       <c r="DO43" s="41">
         <v>98.5</v>
       </c>
       <c r="DP43" s="120">
         <v>93.3</v>
       </c>
-      <c r="DQ43" s="143">
+      <c r="DQ43" s="130">
         <v>100.3</v>
       </c>
-      <c r="DR43" s="143">
+      <c r="DR43" s="130">
         <v>100.9</v>
       </c>
-      <c r="DS43" s="2"/>
+      <c r="DS43" s="151">
+        <v>87.1</v>
+      </c>
       <c r="DT43" s="118"/>
       <c r="DU43" s="118"/>
       <c r="DV43" s="69"/>
     </row>
-    <row r="44" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1">
+    <row r="44" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="102">
         <v>98.7</v>
       </c>
       <c r="C44" s="102">
         <v>100.5</v>
       </c>
       <c r="D44" s="102">
         <v>101.5</v>
       </c>
       <c r="E44" s="102">
         <v>116.5</v>
       </c>
       <c r="F44" s="102">
         <v>109</v>
       </c>
       <c r="G44" s="102">
         <v>118.9</v>
       </c>
       <c r="H44" s="102">
         <v>112.4</v>
       </c>
       <c r="I44" s="102">
@@ -24309,62 +24982,64 @@
       </c>
       <c r="DI44" s="113">
         <v>107.1</v>
       </c>
       <c r="DJ44" s="113">
         <v>105.4</v>
       </c>
       <c r="DK44" s="60">
         <v>104.4</v>
       </c>
       <c r="DL44" s="114">
         <v>105</v>
       </c>
       <c r="DM44" s="110">
         <v>106.7</v>
       </c>
       <c r="DN44" s="1">
         <v>102.8</v>
       </c>
       <c r="DO44" s="41">
         <v>105.5</v>
       </c>
       <c r="DP44" s="120">
         <v>103.6</v>
       </c>
-      <c r="DQ44" s="143">
+      <c r="DQ44" s="130">
         <v>104.9</v>
       </c>
-      <c r="DR44" s="143">
+      <c r="DR44" s="130">
         <v>101</v>
       </c>
-      <c r="DS44" s="2"/>
+      <c r="DS44" s="151">
+        <v>102.5</v>
+      </c>
       <c r="DT44" s="118"/>
       <c r="DU44" s="118"/>
       <c r="DV44" s="69"/>
     </row>
-    <row r="45" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1">
+    <row r="45" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="102">
         <v>98.1</v>
       </c>
       <c r="C45" s="102">
         <v>98.5</v>
       </c>
       <c r="D45" s="102">
         <v>91.5</v>
       </c>
       <c r="E45" s="102">
         <v>106</v>
       </c>
       <c r="F45" s="102">
         <v>107</v>
       </c>
       <c r="G45" s="102">
         <v>87.1</v>
       </c>
       <c r="H45" s="102">
         <v>107.5</v>
       </c>
       <c r="I45" s="102">
@@ -24681,62 +25356,64 @@
       </c>
       <c r="DI45" s="113">
         <v>98.4</v>
       </c>
       <c r="DJ45" s="113">
         <v>97.7</v>
       </c>
       <c r="DK45" s="60">
         <v>102.5</v>
       </c>
       <c r="DL45" s="114">
         <v>99.7</v>
       </c>
       <c r="DM45" s="110">
         <v>108.1</v>
       </c>
       <c r="DN45" s="1">
         <v>103.9</v>
       </c>
       <c r="DO45" s="41">
         <v>100.6</v>
       </c>
       <c r="DP45" s="120">
         <v>95.9</v>
       </c>
-      <c r="DQ45" s="143">
+      <c r="DQ45" s="130">
         <v>103.9</v>
       </c>
-      <c r="DR45" s="143">
+      <c r="DR45" s="130">
         <v>93.6</v>
       </c>
-      <c r="DS45" s="2"/>
+      <c r="DS45" s="151">
+        <v>90.6</v>
+      </c>
       <c r="DT45" s="118"/>
       <c r="DU45" s="118"/>
       <c r="DV45" s="72"/>
     </row>
-    <row r="46" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1">
+    <row r="46" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="102">
         <v>104.3</v>
       </c>
       <c r="C46" s="102">
         <v>109.9</v>
       </c>
       <c r="D46" s="102">
         <v>103.6</v>
       </c>
       <c r="E46" s="102">
         <v>115.5</v>
       </c>
       <c r="F46" s="102">
         <v>113.7</v>
       </c>
       <c r="G46" s="102">
         <v>112.4</v>
       </c>
       <c r="H46" s="102">
         <v>107.6</v>
       </c>
       <c r="I46" s="102">
@@ -25053,62 +25730,64 @@
       </c>
       <c r="DI46" s="113">
         <v>81.400000000000006</v>
       </c>
       <c r="DJ46" s="113">
         <v>94.1</v>
       </c>
       <c r="DK46" s="60">
         <v>95.1</v>
       </c>
       <c r="DL46" s="114">
         <v>89.9</v>
       </c>
       <c r="DM46" s="110">
         <v>118.8</v>
       </c>
       <c r="DN46" s="1">
         <v>111.7</v>
       </c>
       <c r="DO46" s="41">
         <v>103.7</v>
       </c>
       <c r="DP46" s="120">
         <v>98.1</v>
       </c>
-      <c r="DQ46" s="143">
+      <c r="DQ46" s="130">
         <v>107.1</v>
       </c>
-      <c r="DR46" s="143">
+      <c r="DR46" s="130">
         <v>98.8</v>
       </c>
-      <c r="DS46" s="2"/>
+      <c r="DS46" s="151">
+        <v>100</v>
+      </c>
       <c r="DT46" s="118"/>
       <c r="DU46" s="118"/>
       <c r="DV46" s="72"/>
     </row>
-    <row r="47" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1">
+    <row r="47" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="102">
         <v>102.1</v>
       </c>
       <c r="C47" s="102">
         <v>101.5</v>
       </c>
       <c r="D47" s="102">
         <v>94.3</v>
       </c>
       <c r="E47" s="102">
         <v>105.6</v>
       </c>
       <c r="F47" s="102">
         <v>109.4</v>
       </c>
       <c r="G47" s="102">
         <v>115.2</v>
       </c>
       <c r="H47" s="102">
         <v>104.5</v>
       </c>
       <c r="I47" s="102">
@@ -25425,62 +26104,64 @@
       </c>
       <c r="DI47" s="113">
         <v>101.8</v>
       </c>
       <c r="DJ47" s="113">
         <v>99.8</v>
       </c>
       <c r="DK47" s="60">
         <v>103</v>
       </c>
       <c r="DL47" s="114">
         <v>101.5</v>
       </c>
       <c r="DM47" s="110">
         <v>101.8</v>
       </c>
       <c r="DN47" s="1">
         <v>98.1</v>
       </c>
       <c r="DO47" s="41">
         <v>98.6</v>
       </c>
       <c r="DP47" s="120">
         <v>95.4</v>
       </c>
-      <c r="DQ47" s="143">
+      <c r="DQ47" s="130">
         <v>98.9</v>
       </c>
-      <c r="DR47" s="143">
+      <c r="DR47" s="130">
         <v>93.4</v>
       </c>
-      <c r="DS47" s="2"/>
+      <c r="DS47" s="151">
+        <v>94.9</v>
+      </c>
       <c r="DT47" s="118"/>
       <c r="DU47" s="118"/>
       <c r="DV47" s="72"/>
     </row>
-    <row r="48" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1">
+    <row r="48" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="102">
         <v>102.5</v>
       </c>
       <c r="C48" s="102">
         <v>107.9</v>
       </c>
       <c r="D48" s="102">
         <v>93.5</v>
       </c>
       <c r="E48" s="102">
         <v>104</v>
       </c>
       <c r="F48" s="102">
         <v>99</v>
       </c>
       <c r="G48" s="102">
         <v>118.4</v>
       </c>
       <c r="H48" s="102">
         <v>119.2</v>
       </c>
       <c r="I48" s="102">
@@ -25797,62 +26478,64 @@
       </c>
       <c r="DI48" s="113">
         <v>96.2</v>
       </c>
       <c r="DJ48" s="113">
         <v>93.9</v>
       </c>
       <c r="DK48" s="60">
         <v>100.7</v>
       </c>
       <c r="DL48" s="114">
         <v>98.6</v>
       </c>
       <c r="DM48" s="110">
         <v>96.3</v>
       </c>
       <c r="DN48" s="1">
         <v>97.2</v>
       </c>
       <c r="DO48" s="41">
         <v>101.7</v>
       </c>
       <c r="DP48" s="120">
         <v>87.2</v>
       </c>
-      <c r="DQ48" s="143">
+      <c r="DQ48" s="130">
         <v>95.9</v>
       </c>
-      <c r="DR48" s="143">
+      <c r="DR48" s="130">
         <v>90.4</v>
       </c>
-      <c r="DS48" s="2"/>
+      <c r="DS48" s="151">
+        <v>98</v>
+      </c>
       <c r="DT48" s="118"/>
       <c r="DU48" s="118"/>
       <c r="DV48" s="72"/>
     </row>
-    <row r="49" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1">
+    <row r="49" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="102">
         <v>99</v>
       </c>
       <c r="C49" s="102">
         <v>99.6</v>
       </c>
       <c r="D49" s="102">
         <v>92.8</v>
       </c>
       <c r="E49" s="102">
         <v>104.6</v>
       </c>
       <c r="F49" s="102">
         <v>103</v>
       </c>
       <c r="G49" s="102">
         <v>117.1</v>
       </c>
       <c r="H49" s="102">
         <v>112.5</v>
       </c>
       <c r="I49" s="102">
@@ -26169,62 +26852,64 @@
       </c>
       <c r="DI49" s="113">
         <v>101.7</v>
       </c>
       <c r="DJ49" s="113">
         <v>96.5</v>
       </c>
       <c r="DK49" s="60">
         <v>96.9</v>
       </c>
       <c r="DL49" s="114">
         <v>100.1</v>
       </c>
       <c r="DM49" s="110">
         <v>94.4</v>
       </c>
       <c r="DN49" s="1">
         <v>98.1</v>
       </c>
       <c r="DO49" s="41">
         <v>101.9</v>
       </c>
       <c r="DP49" s="120">
         <v>97.3</v>
       </c>
-      <c r="DQ49" s="143">
+      <c r="DQ49" s="130">
         <v>98.6</v>
       </c>
-      <c r="DR49" s="143">
+      <c r="DR49" s="130">
         <v>93.8</v>
       </c>
-      <c r="DS49" s="2"/>
+      <c r="DS49" s="151">
+        <v>93.6</v>
+      </c>
       <c r="DT49" s="118"/>
       <c r="DU49" s="118"/>
       <c r="DV49" s="72"/>
     </row>
-    <row r="50" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1">
+    <row r="50" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="102">
         <v>104.1</v>
       </c>
       <c r="C50" s="102">
         <v>106.9</v>
       </c>
       <c r="D50" s="102">
         <v>89.9</v>
       </c>
       <c r="E50" s="102">
         <v>97.6</v>
       </c>
       <c r="F50" s="102">
         <v>101.8</v>
       </c>
       <c r="G50" s="102">
         <v>119.3</v>
       </c>
       <c r="H50" s="102">
         <v>121.2</v>
       </c>
       <c r="I50" s="102">
@@ -26541,62 +27226,64 @@
       </c>
       <c r="DI50" s="113">
         <v>101.9</v>
       </c>
       <c r="DJ50" s="113">
         <v>100.6</v>
       </c>
       <c r="DK50" s="60">
         <v>100.1</v>
       </c>
       <c r="DL50" s="114">
         <v>100.9</v>
       </c>
       <c r="DM50" s="110">
         <v>100.1</v>
       </c>
       <c r="DN50" s="1">
         <v>100.6</v>
       </c>
       <c r="DO50" s="41">
         <v>95.1</v>
       </c>
       <c r="DP50" s="120">
         <v>96.9</v>
       </c>
-      <c r="DQ50" s="143">
+      <c r="DQ50" s="130">
         <v>98.2</v>
       </c>
-      <c r="DR50" s="143">
+      <c r="DR50" s="130">
         <v>92.4</v>
       </c>
-      <c r="DS50" s="2"/>
+      <c r="DS50" s="151">
+        <v>94.3</v>
+      </c>
       <c r="DT50" s="118"/>
       <c r="DU50" s="118"/>
       <c r="DV50" s="72"/>
     </row>
-    <row r="51" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1">
+    <row r="51" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="102">
         <v>104.4</v>
       </c>
       <c r="C51" s="102">
         <v>104.5</v>
       </c>
       <c r="D51" s="102">
         <v>96</v>
       </c>
       <c r="E51" s="102">
         <v>104.5</v>
       </c>
       <c r="F51" s="102">
         <v>105.1</v>
       </c>
       <c r="G51" s="102">
         <v>110.3</v>
       </c>
       <c r="H51" s="102">
         <v>110.4</v>
       </c>
       <c r="I51" s="102">
@@ -26913,62 +27600,64 @@
       </c>
       <c r="DI51" s="113">
         <v>104.9</v>
       </c>
       <c r="DJ51" s="113">
         <v>103.8</v>
       </c>
       <c r="DK51" s="60">
         <v>105.6</v>
       </c>
       <c r="DL51" s="114">
         <v>104.1</v>
       </c>
       <c r="DM51" s="110">
         <v>100.4</v>
       </c>
       <c r="DN51" s="1">
         <v>95.6</v>
       </c>
       <c r="DO51" s="41">
         <v>97.6</v>
       </c>
       <c r="DP51" s="120">
         <v>93.6</v>
       </c>
-      <c r="DQ51" s="143">
+      <c r="DQ51" s="130">
         <v>97.1</v>
       </c>
-      <c r="DR51" s="143">
+      <c r="DR51" s="130">
         <v>94</v>
       </c>
-      <c r="DS51" s="2"/>
+      <c r="DS51" s="151">
+        <v>98.3</v>
+      </c>
       <c r="DT51" s="118"/>
       <c r="DU51" s="118"/>
       <c r="DV51" s="72"/>
     </row>
-    <row r="52" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1">
+    <row r="52" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="102">
         <v>103</v>
       </c>
       <c r="C52" s="102">
         <v>108.5</v>
       </c>
       <c r="D52" s="102">
         <v>100.8</v>
       </c>
       <c r="E52" s="102">
         <v>120.5</v>
       </c>
       <c r="F52" s="102">
         <v>115.5</v>
       </c>
       <c r="G52" s="102">
         <v>114.8</v>
       </c>
       <c r="H52" s="102">
         <v>120</v>
       </c>
       <c r="I52" s="102">
@@ -27285,62 +27974,64 @@
       </c>
       <c r="DI52" s="113">
         <v>91.7</v>
       </c>
       <c r="DJ52" s="113">
         <v>97</v>
       </c>
       <c r="DK52" s="60">
         <v>99.4</v>
       </c>
       <c r="DL52" s="114">
         <v>97.7</v>
       </c>
       <c r="DM52" s="110">
         <v>99.1</v>
       </c>
       <c r="DN52" s="1">
         <v>102.5</v>
       </c>
       <c r="DO52" s="41">
         <v>95.9</v>
       </c>
       <c r="DP52" s="120">
         <v>94.4</v>
       </c>
-      <c r="DQ52" s="143">
+      <c r="DQ52" s="130">
         <v>97.7</v>
       </c>
-      <c r="DR52" s="143">
+      <c r="DR52" s="130">
         <v>94.2</v>
       </c>
-      <c r="DS52" s="2"/>
+      <c r="DS52" s="151">
+        <v>95.9</v>
+      </c>
       <c r="DT52" s="118"/>
       <c r="DU52" s="118"/>
       <c r="DV52" s="72"/>
     </row>
-    <row r="53" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1">
+    <row r="53" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="102">
         <v>105.7</v>
       </c>
       <c r="C53" s="102">
         <v>112.7</v>
       </c>
       <c r="D53" s="102">
         <v>95.5</v>
       </c>
       <c r="E53" s="102">
         <v>104</v>
       </c>
       <c r="F53" s="102">
         <v>104.8</v>
       </c>
       <c r="G53" s="102">
         <v>116.7</v>
       </c>
       <c r="H53" s="102">
         <v>114.6</v>
       </c>
       <c r="I53" s="102">
@@ -27657,62 +28348,64 @@
       </c>
       <c r="DI53" s="113">
         <v>100.9</v>
       </c>
       <c r="DJ53" s="113">
         <v>104</v>
       </c>
       <c r="DK53" s="60">
         <v>105.9</v>
       </c>
       <c r="DL53" s="114">
         <v>102.1</v>
       </c>
       <c r="DM53" s="110">
         <v>102.1</v>
       </c>
       <c r="DN53" s="1">
         <v>102.8</v>
       </c>
       <c r="DO53" s="41">
         <v>99.5</v>
       </c>
       <c r="DP53" s="120">
         <v>95.5</v>
       </c>
-      <c r="DQ53" s="143">
+      <c r="DQ53" s="130">
         <v>98.7</v>
       </c>
-      <c r="DR53" s="143">
+      <c r="DR53" s="130">
         <v>91.4</v>
       </c>
-      <c r="DS53" s="2"/>
+      <c r="DS53" s="151">
+        <v>84.6</v>
+      </c>
       <c r="DT53" s="118"/>
       <c r="DU53" s="118"/>
       <c r="DV53" s="72"/>
     </row>
-    <row r="54" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1">
+    <row r="54" spans="1:126" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B54" s="102">
         <v>102.3</v>
       </c>
       <c r="C54" s="102">
         <v>101.7</v>
       </c>
       <c r="D54" s="102">
         <v>92.1</v>
       </c>
       <c r="E54" s="102">
         <v>100.9</v>
       </c>
       <c r="F54" s="102">
         <v>106.6</v>
       </c>
       <c r="G54" s="102">
         <v>115</v>
       </c>
       <c r="H54" s="102">
         <v>119.7</v>
       </c>
       <c r="I54" s="102">
@@ -28029,275 +28722,277 @@
       </c>
       <c r="DI54" s="113">
         <v>108.8</v>
       </c>
       <c r="DJ54" s="113">
         <v>95.2</v>
       </c>
       <c r="DK54" s="60">
         <v>106.2</v>
       </c>
       <c r="DL54" s="114">
         <v>103.6</v>
       </c>
       <c r="DM54" s="110">
         <v>99.3</v>
       </c>
       <c r="DN54" s="1">
         <v>97.2</v>
       </c>
       <c r="DO54" s="41">
         <v>97.9</v>
       </c>
       <c r="DP54" s="120">
         <v>95.6</v>
       </c>
-      <c r="DQ54" s="143">
+      <c r="DQ54" s="130">
         <v>96.6</v>
       </c>
-      <c r="DR54" s="143">
+      <c r="DR54" s="130">
         <v>91.4</v>
       </c>
-      <c r="DS54" s="2"/>
+      <c r="DS54" s="151">
+        <v>93.6</v>
+      </c>
       <c r="DT54" s="118"/>
       <c r="DU54" s="118"/>
       <c r="DV54" s="72"/>
     </row>
   </sheetData>
   <mergeCells count="54">
-    <mergeCell ref="DH3:DL3"/>
-[...6 lines deleted...]
-    <mergeCell ref="CS39:CW39"/>
+    <mergeCell ref="CN21:CR21"/>
+    <mergeCell ref="DC3:DG3"/>
+    <mergeCell ref="DC21:DG21"/>
     <mergeCell ref="BO21:BS21"/>
-    <mergeCell ref="B39:N39"/>
-    <mergeCell ref="O39:AA39"/>
+    <mergeCell ref="BO3:BS3"/>
+    <mergeCell ref="CX3:DB3"/>
+    <mergeCell ref="BY21:CC21"/>
+    <mergeCell ref="CD21:CH21"/>
     <mergeCell ref="CI39:CM39"/>
     <mergeCell ref="AB39:AN39"/>
     <mergeCell ref="AO39:BA39"/>
     <mergeCell ref="CD39:CH39"/>
+    <mergeCell ref="DC39:DG39"/>
+    <mergeCell ref="BO39:BS39"/>
+    <mergeCell ref="AO21:BA21"/>
+    <mergeCell ref="B39:N39"/>
+    <mergeCell ref="O39:AA39"/>
+    <mergeCell ref="AO3:BA3"/>
+    <mergeCell ref="BB3:BN3"/>
+    <mergeCell ref="BB21:BN21"/>
     <mergeCell ref="AB21:AN21"/>
     <mergeCell ref="BB39:BN39"/>
-    <mergeCell ref="BO39:BS39"/>
-[...10 lines deleted...]
-    <mergeCell ref="CX3:DB3"/>
     <mergeCell ref="A37:A40"/>
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="O3:AA3"/>
     <mergeCell ref="AB3:AN3"/>
     <mergeCell ref="CX39:DB39"/>
     <mergeCell ref="BY39:CC39"/>
     <mergeCell ref="BT39:BX39"/>
     <mergeCell ref="B21:N21"/>
     <mergeCell ref="O21:AA21"/>
     <mergeCell ref="CX21:DB21"/>
-    <mergeCell ref="DC3:DG3"/>
-    <mergeCell ref="DC21:DG21"/>
     <mergeCell ref="BY3:CC3"/>
     <mergeCell ref="BT3:BX3"/>
     <mergeCell ref="CI3:CM3"/>
     <mergeCell ref="CN3:CR3"/>
+    <mergeCell ref="A1:A4"/>
+    <mergeCell ref="A19:A22"/>
+    <mergeCell ref="DR39:DV39"/>
+    <mergeCell ref="DM3:DQ3"/>
+    <mergeCell ref="DM21:DQ21"/>
+    <mergeCell ref="DM39:DQ39"/>
     <mergeCell ref="BT21:BX21"/>
     <mergeCell ref="CD3:CH3"/>
     <mergeCell ref="CS3:CW3"/>
     <mergeCell ref="DR3:DV3"/>
     <mergeCell ref="DR21:DV21"/>
-    <mergeCell ref="DR39:DV39"/>
-[...2 lines deleted...]
-    <mergeCell ref="DM39:DQ39"/>
+    <mergeCell ref="CI21:CM21"/>
+    <mergeCell ref="CS39:CW39"/>
+    <mergeCell ref="CS21:CW21"/>
+    <mergeCell ref="DH3:DL3"/>
+    <mergeCell ref="DH21:DL21"/>
+    <mergeCell ref="DH39:DL39"/>
+    <mergeCell ref="CN39:CR39"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="95" firstPageNumber="29" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CC54"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="BG2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="BX40" sqref="BX40:BY53"/>
+      <selection pane="bottomRight" activeCell="BU56" sqref="BU56"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
+  <sheetFormatPr defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27.85546875" style="59" customWidth="1"/>
     <col min="2" max="76" width="10.140625" style="53" customWidth="1"/>
     <col min="77" max="16384" width="9.140625" style="53"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:81" ht="53.25" customHeight="1">
+    <row r="1" spans="1:81" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="49"/>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
       <c r="F1" s="49"/>
       <c r="G1" s="49"/>
       <c r="H1" s="49"/>
       <c r="I1" s="49"/>
       <c r="J1" s="49"/>
     </row>
-    <row r="2" spans="1:81" s="52" customFormat="1" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B2" s="125">
+    <row r="2" spans="1:81" s="52" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="170"/>
+      <c r="B2" s="162">
         <v>2011</v>
       </c>
-      <c r="C2" s="126"/>
-[...3 lines deleted...]
-      <c r="G2" s="121">
+      <c r="C2" s="163"/>
+      <c r="D2" s="163"/>
+      <c r="E2" s="163"/>
+      <c r="F2" s="164"/>
+      <c r="G2" s="158">
         <v>2012</v>
       </c>
-      <c r="H2" s="121"/>
-[...3 lines deleted...]
-      <c r="L2" s="121">
+      <c r="H2" s="158"/>
+      <c r="I2" s="158"/>
+      <c r="J2" s="158"/>
+      <c r="K2" s="158"/>
+      <c r="L2" s="158">
         <v>2013</v>
       </c>
-      <c r="M2" s="121"/>
-[...3 lines deleted...]
-      <c r="Q2" s="121">
+      <c r="M2" s="158"/>
+      <c r="N2" s="158"/>
+      <c r="O2" s="158"/>
+      <c r="P2" s="158"/>
+      <c r="Q2" s="158">
         <v>2014</v>
       </c>
-      <c r="R2" s="121"/>
-[...3 lines deleted...]
-      <c r="V2" s="125">
+      <c r="R2" s="158"/>
+      <c r="S2" s="158"/>
+      <c r="T2" s="158"/>
+      <c r="U2" s="158"/>
+      <c r="V2" s="162">
         <v>2015</v>
       </c>
-      <c r="W2" s="126"/>
-[...3 lines deleted...]
-      <c r="AA2" s="121">
+      <c r="W2" s="163"/>
+      <c r="X2" s="163"/>
+      <c r="Y2" s="163"/>
+      <c r="Z2" s="164"/>
+      <c r="AA2" s="158">
         <v>2016</v>
       </c>
-      <c r="AB2" s="121"/>
-[...3 lines deleted...]
-      <c r="AF2" s="121">
+      <c r="AB2" s="158"/>
+      <c r="AC2" s="158"/>
+      <c r="AD2" s="158"/>
+      <c r="AE2" s="158"/>
+      <c r="AF2" s="158">
         <v>2017</v>
       </c>
-      <c r="AG2" s="121"/>
-[...3 lines deleted...]
-      <c r="AK2" s="121">
+      <c r="AG2" s="158"/>
+      <c r="AH2" s="158"/>
+      <c r="AI2" s="158"/>
+      <c r="AJ2" s="158"/>
+      <c r="AK2" s="158">
         <v>2018</v>
       </c>
-      <c r="AL2" s="121"/>
-[...3 lines deleted...]
-      <c r="AP2" s="121">
+      <c r="AL2" s="158"/>
+      <c r="AM2" s="158"/>
+      <c r="AN2" s="158"/>
+      <c r="AO2" s="158"/>
+      <c r="AP2" s="158">
         <v>2019</v>
       </c>
-      <c r="AQ2" s="121"/>
-[...3 lines deleted...]
-      <c r="AU2" s="121">
+      <c r="AQ2" s="158"/>
+      <c r="AR2" s="158"/>
+      <c r="AS2" s="158"/>
+      <c r="AT2" s="158"/>
+      <c r="AU2" s="158">
         <v>2020</v>
       </c>
-      <c r="AV2" s="121"/>
-[...3 lines deleted...]
-      <c r="AZ2" s="121">
+      <c r="AV2" s="158"/>
+      <c r="AW2" s="158"/>
+      <c r="AX2" s="158"/>
+      <c r="AY2" s="158"/>
+      <c r="AZ2" s="158">
         <v>2021</v>
       </c>
-      <c r="BA2" s="121"/>
-[...3 lines deleted...]
-      <c r="BE2" s="121">
+      <c r="BA2" s="158"/>
+      <c r="BB2" s="158"/>
+      <c r="BC2" s="158"/>
+      <c r="BD2" s="158"/>
+      <c r="BE2" s="158">
         <v>2022</v>
       </c>
-      <c r="BF2" s="121"/>
-[...3 lines deleted...]
-      <c r="BJ2" s="121">
+      <c r="BF2" s="158"/>
+      <c r="BG2" s="158"/>
+      <c r="BH2" s="158"/>
+      <c r="BI2" s="158"/>
+      <c r="BJ2" s="158">
         <v>2023</v>
       </c>
-      <c r="BK2" s="121"/>
-[...3 lines deleted...]
-      <c r="BO2" s="121">
+      <c r="BK2" s="158"/>
+      <c r="BL2" s="158"/>
+      <c r="BM2" s="158"/>
+      <c r="BN2" s="158"/>
+      <c r="BO2" s="158">
         <v>2024</v>
       </c>
-      <c r="BP2" s="121"/>
-[...3 lines deleted...]
-      <c r="BT2" s="125">
+      <c r="BP2" s="158"/>
+      <c r="BQ2" s="158"/>
+      <c r="BR2" s="158"/>
+      <c r="BS2" s="158"/>
+      <c r="BT2" s="162">
         <v>2025</v>
       </c>
-      <c r="BU2" s="126"/>
-[...3 lines deleted...]
-      <c r="BY2" s="125">
+      <c r="BU2" s="163"/>
+      <c r="BV2" s="163"/>
+      <c r="BW2" s="163"/>
+      <c r="BX2" s="164"/>
+      <c r="BY2" s="162">
         <v>2026</v>
       </c>
-      <c r="BZ2" s="126"/>
-[...2 lines deleted...]
-      <c r="CC2" s="127"/>
+      <c r="BZ2" s="163"/>
+      <c r="CA2" s="163"/>
+      <c r="CB2" s="163"/>
+      <c r="CC2" s="164"/>
     </row>
-    <row r="3" spans="1:81" s="59" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A3" s="130"/>
+    <row r="3" spans="1:81" s="59" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="170"/>
       <c r="B3" s="51" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="51" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="51" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="51" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="51" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="51" t="s">
         <v>19</v>
       </c>
       <c r="H3" s="51" t="s">
         <v>20</v>
       </c>
       <c r="I3" s="51" t="s">
         <v>21</v>
       </c>
       <c r="J3" s="51" t="s">
@@ -28495,51 +29190,51 @@
       <c r="BV3" s="51" t="s">
         <v>21</v>
       </c>
       <c r="BW3" s="51" t="s">
         <v>22</v>
       </c>
       <c r="BX3" s="50" t="s">
         <v>18</v>
       </c>
       <c r="BY3" s="51" t="s">
         <v>19</v>
       </c>
       <c r="BZ3" s="51" t="s">
         <v>20</v>
       </c>
       <c r="CA3" s="51" t="s">
         <v>21</v>
       </c>
       <c r="CB3" s="51" t="s">
         <v>22</v>
       </c>
       <c r="CC3" s="50" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="4" spans="1:81" s="56" customFormat="1" ht="12.75" customHeight="1">
+    <row r="4" spans="1:81" s="56" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="73">
         <v>66209</v>
       </c>
       <c r="C4" s="73">
         <v>68431</v>
       </c>
       <c r="D4" s="63">
         <v>71762</v>
       </c>
       <c r="E4" s="63">
         <v>75275</v>
       </c>
       <c r="F4" s="73">
         <v>75338.399999999994</v>
       </c>
       <c r="G4" s="64">
         <v>78225</v>
       </c>
       <c r="H4" s="73">
         <v>80444</v>
       </c>
       <c r="I4" s="73">
@@ -28721,62 +29416,64 @@
       </c>
       <c r="BP4" s="67">
         <v>366922</v>
       </c>
       <c r="BQ4" s="67">
         <v>361065</v>
       </c>
       <c r="BR4" s="67">
         <v>372004</v>
       </c>
       <c r="BS4" s="73">
         <v>372615</v>
       </c>
       <c r="BT4" s="117">
         <v>399489</v>
       </c>
       <c r="BU4" s="117">
         <v>405592</v>
       </c>
       <c r="BV4" s="117">
         <v>405835</v>
       </c>
       <c r="BW4" s="117">
         <v>417770</v>
       </c>
-      <c r="BX4" s="137">
+      <c r="BX4" s="124">
         <v>417941</v>
       </c>
-      <c r="BY4" s="137">
+      <c r="BY4" s="124">
         <v>448906</v>
       </c>
-      <c r="BZ4" s="117"/>
+      <c r="BZ4" s="117">
+        <v>449570</v>
+      </c>
       <c r="CA4" s="117"/>
       <c r="CB4" s="117"/>
       <c r="CC4" s="73"/>
     </row>
-    <row r="5" spans="1:81" s="56" customFormat="1" ht="14.25" customHeight="1">
+    <row r="5" spans="1:81" s="56" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="65">
         <v>68674</v>
       </c>
       <c r="C5" s="65">
         <v>71070</v>
       </c>
       <c r="D5" s="65">
         <v>74833</v>
       </c>
       <c r="E5" s="65">
         <v>78585</v>
       </c>
       <c r="F5" s="65">
         <v>78648.2</v>
       </c>
       <c r="G5" s="65">
         <v>78741</v>
       </c>
       <c r="H5" s="65">
         <v>82021</v>
       </c>
       <c r="I5" s="65">
@@ -28958,62 +29655,64 @@
       </c>
       <c r="BP5" s="70">
         <v>362673</v>
       </c>
       <c r="BQ5" s="70">
         <v>360956</v>
       </c>
       <c r="BR5" s="70">
         <v>367846</v>
       </c>
       <c r="BS5" s="65">
         <v>369173</v>
       </c>
       <c r="BT5" s="118">
         <v>385231</v>
       </c>
       <c r="BU5" s="118">
         <v>396045</v>
       </c>
       <c r="BV5" s="118">
         <v>397091</v>
       </c>
       <c r="BW5" s="118">
         <v>409278</v>
       </c>
-      <c r="BX5" s="136">
+      <c r="BX5" s="123">
         <v>410523</v>
       </c>
-      <c r="BY5" s="136">
+      <c r="BY5" s="123">
         <v>432642</v>
       </c>
-      <c r="BZ5" s="118"/>
+      <c r="BZ5" s="118">
+        <v>440939</v>
+      </c>
       <c r="CA5" s="118"/>
       <c r="CB5" s="118"/>
       <c r="CC5" s="65"/>
     </row>
-    <row r="6" spans="1:81" ht="12.75" customHeight="1">
+    <row r="6" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="65">
         <v>74415</v>
       </c>
       <c r="C6" s="65">
         <v>78726</v>
       </c>
       <c r="D6" s="65">
         <v>81842</v>
       </c>
       <c r="E6" s="65">
         <v>89335</v>
       </c>
       <c r="F6" s="65">
         <v>89455.6</v>
       </c>
       <c r="G6" s="65">
         <v>89882</v>
       </c>
       <c r="H6" s="65">
         <v>92529</v>
       </c>
       <c r="I6" s="65">
@@ -29195,62 +29894,64 @@
       </c>
       <c r="BP6" s="70">
         <v>393201</v>
       </c>
       <c r="BQ6" s="70">
         <v>392148</v>
       </c>
       <c r="BR6" s="70">
         <v>416545</v>
       </c>
       <c r="BS6" s="65">
         <v>414606</v>
       </c>
       <c r="BT6" s="118">
         <v>462881</v>
       </c>
       <c r="BU6" s="118">
         <v>457397</v>
       </c>
       <c r="BV6" s="118">
         <v>448103</v>
       </c>
       <c r="BW6" s="118">
         <v>459975</v>
       </c>
-      <c r="BX6" s="136">
+      <c r="BX6" s="123">
         <v>458313</v>
       </c>
-      <c r="BY6" s="136">
+      <c r="BY6" s="123">
         <v>527148</v>
       </c>
-      <c r="BZ6" s="118"/>
+      <c r="BZ6" s="118">
+        <v>479807</v>
+      </c>
       <c r="CA6" s="118"/>
       <c r="CB6" s="118"/>
       <c r="CC6" s="71"/>
     </row>
-    <row r="7" spans="1:81" ht="12.75" customHeight="1">
+    <row r="7" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="65">
         <v>72394</v>
       </c>
       <c r="C7" s="65">
         <v>73427</v>
       </c>
       <c r="D7" s="65">
         <v>75021</v>
       </c>
       <c r="E7" s="65">
         <v>76937</v>
       </c>
       <c r="F7" s="65">
         <v>77006.100000000006</v>
       </c>
       <c r="G7" s="65">
         <v>87425</v>
       </c>
       <c r="H7" s="65">
         <v>86180</v>
       </c>
       <c r="I7" s="65">
@@ -29432,62 +30133,64 @@
       </c>
       <c r="BP7" s="70">
         <v>435224</v>
       </c>
       <c r="BQ7" s="70">
         <v>438920</v>
       </c>
       <c r="BR7" s="70">
         <v>449649</v>
       </c>
       <c r="BS7" s="65">
         <v>449581</v>
       </c>
       <c r="BT7" s="118">
         <v>499955</v>
       </c>
       <c r="BU7" s="118">
         <v>493427</v>
       </c>
       <c r="BV7" s="118">
         <v>501154</v>
       </c>
       <c r="BW7" s="118">
         <v>520823</v>
       </c>
-      <c r="BX7" s="136">
+      <c r="BX7" s="123">
         <v>519694</v>
       </c>
-      <c r="BY7" s="136">
+      <c r="BY7" s="123">
         <v>570022</v>
       </c>
-      <c r="BZ7" s="118"/>
+      <c r="BZ7" s="118">
+        <v>561556</v>
+      </c>
       <c r="CA7" s="118"/>
       <c r="CB7" s="118"/>
       <c r="CC7" s="71"/>
     </row>
-    <row r="8" spans="1:81" ht="12.75" customHeight="1">
+    <row r="8" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="65">
         <v>43784</v>
       </c>
       <c r="C8" s="65">
         <v>45663</v>
       </c>
       <c r="D8" s="65">
         <v>48483</v>
       </c>
       <c r="E8" s="65">
         <v>50719</v>
       </c>
       <c r="F8" s="65">
         <v>50467.4</v>
       </c>
       <c r="G8" s="65">
         <v>56130</v>
       </c>
       <c r="H8" s="65">
         <v>58577</v>
       </c>
       <c r="I8" s="65">
@@ -29669,62 +30372,64 @@
       </c>
       <c r="BP8" s="70">
         <v>261877</v>
       </c>
       <c r="BQ8" s="70">
         <v>234936</v>
       </c>
       <c r="BR8" s="70">
         <v>245719</v>
       </c>
       <c r="BS8" s="65">
         <v>247313</v>
       </c>
       <c r="BT8" s="118">
         <v>265942</v>
       </c>
       <c r="BU8" s="118">
         <v>281520</v>
       </c>
       <c r="BV8" s="118">
         <v>275189</v>
       </c>
       <c r="BW8" s="118">
         <v>283418</v>
       </c>
-      <c r="BX8" s="136">
+      <c r="BX8" s="123">
         <v>283233</v>
       </c>
-      <c r="BY8" s="136">
+      <c r="BY8" s="123">
         <v>281146</v>
       </c>
-      <c r="BZ8" s="118"/>
+      <c r="BZ8" s="118">
+        <v>289252</v>
+      </c>
       <c r="CA8" s="118"/>
       <c r="CB8" s="118"/>
       <c r="CC8" s="71"/>
     </row>
-    <row r="9" spans="1:81" ht="12.75" customHeight="1">
+    <row r="9" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="65">
         <v>51983</v>
       </c>
       <c r="C9" s="65">
         <v>54201</v>
       </c>
       <c r="D9" s="65">
         <v>56379</v>
       </c>
       <c r="E9" s="65">
         <v>60264</v>
       </c>
       <c r="F9" s="65">
         <v>60464</v>
       </c>
       <c r="G9" s="65">
         <v>65060</v>
       </c>
       <c r="H9" s="65">
         <v>66688</v>
       </c>
       <c r="I9" s="65">
@@ -29906,62 +30611,64 @@
       </c>
       <c r="BP9" s="70">
         <v>288376</v>
       </c>
       <c r="BQ9" s="70">
         <v>284365</v>
       </c>
       <c r="BR9" s="70">
         <v>294104</v>
       </c>
       <c r="BS9" s="65">
         <v>294965</v>
       </c>
       <c r="BT9" s="118">
         <v>357930</v>
       </c>
       <c r="BU9" s="118">
         <v>355615</v>
       </c>
       <c r="BV9" s="118">
         <v>346059</v>
       </c>
       <c r="BW9" s="118">
         <v>348564</v>
       </c>
-      <c r="BX9" s="136">
+      <c r="BX9" s="123">
         <v>348168</v>
       </c>
-      <c r="BY9" s="136">
+      <c r="BY9" s="123">
         <v>399315</v>
       </c>
-      <c r="BZ9" s="118"/>
+      <c r="BZ9" s="118">
+        <v>393834</v>
+      </c>
       <c r="CA9" s="118"/>
       <c r="CB9" s="118"/>
       <c r="CC9" s="71"/>
     </row>
-    <row r="10" spans="1:81" ht="13.5" customHeight="1">
+    <row r="10" spans="1:81" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="65">
         <v>44686</v>
       </c>
       <c r="C10" s="65">
         <v>46109</v>
       </c>
       <c r="D10" s="65">
         <v>50259</v>
       </c>
       <c r="E10" s="65">
         <v>52444</v>
       </c>
       <c r="F10" s="65">
         <v>52404.800000000003</v>
       </c>
       <c r="G10" s="65">
         <v>58137</v>
       </c>
       <c r="H10" s="65">
         <v>61176</v>
       </c>
       <c r="I10" s="65">
@@ -30143,62 +30850,64 @@
       </c>
       <c r="BP10" s="70">
         <v>266086</v>
       </c>
       <c r="BQ10" s="70">
         <v>248519</v>
       </c>
       <c r="BR10" s="70">
         <v>256260</v>
       </c>
       <c r="BS10" s="65">
         <v>256774</v>
       </c>
       <c r="BT10" s="118">
         <v>268593</v>
       </c>
       <c r="BU10" s="118">
         <v>276530</v>
       </c>
       <c r="BV10" s="118">
         <v>275591</v>
       </c>
       <c r="BW10" s="118">
         <v>278516</v>
       </c>
-      <c r="BX10" s="136">
+      <c r="BX10" s="123">
         <v>279883</v>
       </c>
-      <c r="BY10" s="136">
+      <c r="BY10" s="123">
         <v>283111</v>
       </c>
-      <c r="BZ10" s="118"/>
+      <c r="BZ10" s="118">
+        <v>291316</v>
+      </c>
       <c r="CA10" s="118"/>
       <c r="CB10" s="118"/>
       <c r="CC10" s="71"/>
     </row>
-    <row r="11" spans="1:81" ht="12.75" customHeight="1">
+    <row r="11" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="65">
         <v>40089</v>
       </c>
       <c r="C11" s="65">
         <v>41799</v>
       </c>
       <c r="D11" s="65">
         <v>45298</v>
       </c>
       <c r="E11" s="65">
         <v>47138</v>
       </c>
       <c r="F11" s="65">
         <v>47163.3</v>
       </c>
       <c r="G11" s="65">
         <v>53878</v>
       </c>
       <c r="H11" s="65">
         <v>54473</v>
       </c>
       <c r="I11" s="65">
@@ -30380,62 +31089,64 @@
       </c>
       <c r="BP11" s="70">
         <v>264678</v>
       </c>
       <c r="BQ11" s="70">
         <v>207769</v>
       </c>
       <c r="BR11" s="70">
         <v>238094</v>
       </c>
       <c r="BS11" s="65">
         <v>238145</v>
       </c>
       <c r="BT11" s="118">
         <v>245638</v>
       </c>
       <c r="BU11" s="118">
         <v>262858</v>
       </c>
       <c r="BV11" s="118">
         <v>253874</v>
       </c>
       <c r="BW11" s="118">
         <v>250120</v>
       </c>
-      <c r="BX11" s="136">
+      <c r="BX11" s="123">
         <v>251737</v>
       </c>
-      <c r="BY11" s="136">
+      <c r="BY11" s="123">
         <v>250726</v>
       </c>
-      <c r="BZ11" s="118"/>
+      <c r="BZ11" s="118">
+        <v>281780</v>
+      </c>
       <c r="CA11" s="118"/>
       <c r="CB11" s="118"/>
       <c r="CC11" s="71"/>
     </row>
-    <row r="12" spans="1:81" ht="12.75" customHeight="1">
+    <row r="12" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="65">
         <v>42715</v>
       </c>
       <c r="C12" s="65">
         <v>44805</v>
       </c>
       <c r="D12" s="65">
         <v>49041</v>
       </c>
       <c r="E12" s="65">
         <v>50855</v>
       </c>
       <c r="F12" s="65">
         <v>50854.9</v>
       </c>
       <c r="G12" s="65">
         <v>57021</v>
       </c>
       <c r="H12" s="65">
         <v>59749</v>
       </c>
       <c r="I12" s="65">
@@ -30617,62 +31328,64 @@
       </c>
       <c r="BP12" s="70">
         <v>272544</v>
       </c>
       <c r="BQ12" s="70">
         <v>239722</v>
       </c>
       <c r="BR12" s="70">
         <v>255711</v>
       </c>
       <c r="BS12" s="65">
         <v>254650</v>
       </c>
       <c r="BT12" s="118">
         <v>261422</v>
       </c>
       <c r="BU12" s="118">
         <v>277003</v>
       </c>
       <c r="BV12" s="118">
         <v>274866</v>
       </c>
       <c r="BW12" s="118">
         <v>274304</v>
       </c>
-      <c r="BX12" s="136">
+      <c r="BX12" s="123">
         <v>276697</v>
       </c>
-      <c r="BY12" s="136">
+      <c r="BY12" s="123">
         <v>276747</v>
       </c>
-      <c r="BZ12" s="118"/>
+      <c r="BZ12" s="118">
+        <v>290017</v>
+      </c>
       <c r="CA12" s="118"/>
       <c r="CB12" s="118"/>
       <c r="CC12" s="71"/>
     </row>
-    <row r="13" spans="1:81" ht="12.75" customHeight="1">
+    <row r="13" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="65">
         <v>45952</v>
       </c>
       <c r="C13" s="65">
         <v>45941</v>
       </c>
       <c r="D13" s="65">
         <v>49746</v>
       </c>
       <c r="E13" s="65">
         <v>51671</v>
       </c>
       <c r="F13" s="65">
         <v>51693.8</v>
       </c>
       <c r="G13" s="65">
         <v>57868</v>
       </c>
       <c r="H13" s="65">
         <v>59731</v>
       </c>
       <c r="I13" s="65">
@@ -30854,62 +31567,64 @@
       </c>
       <c r="BP13" s="70">
         <v>286035</v>
       </c>
       <c r="BQ13" s="70">
         <v>225286</v>
       </c>
       <c r="BR13" s="70">
         <v>255677</v>
       </c>
       <c r="BS13" s="65">
         <v>255947</v>
       </c>
       <c r="BT13" s="118">
         <v>270374</v>
       </c>
       <c r="BU13" s="118">
         <v>291587</v>
       </c>
       <c r="BV13" s="118">
         <v>274323</v>
       </c>
       <c r="BW13" s="118">
         <v>276324</v>
       </c>
-      <c r="BX13" s="136">
+      <c r="BX13" s="123">
         <v>276933</v>
       </c>
-      <c r="BY13" s="136">
+      <c r="BY13" s="123">
         <v>282129</v>
       </c>
-      <c r="BZ13" s="118"/>
+      <c r="BZ13" s="118">
+        <v>305148</v>
+      </c>
       <c r="CA13" s="118"/>
       <c r="CB13" s="118"/>
       <c r="CC13" s="71"/>
     </row>
-    <row r="14" spans="1:81" ht="12.75" customHeight="1">
+    <row r="14" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="65">
         <v>45704</v>
       </c>
       <c r="C14" s="65">
         <v>48755</v>
       </c>
       <c r="D14" s="65">
         <v>52886</v>
       </c>
       <c r="E14" s="65">
         <v>53959</v>
       </c>
       <c r="F14" s="65">
         <v>53885</v>
       </c>
       <c r="G14" s="65">
         <v>58714</v>
       </c>
       <c r="H14" s="65">
         <v>61402</v>
       </c>
       <c r="I14" s="65">
@@ -31091,62 +31806,64 @@
       </c>
       <c r="BP14" s="70">
         <v>278504</v>
       </c>
       <c r="BQ14" s="70">
         <v>263215</v>
       </c>
       <c r="BR14" s="70">
         <v>265141</v>
       </c>
       <c r="BS14" s="65">
         <v>264523</v>
       </c>
       <c r="BT14" s="118">
         <v>262203</v>
       </c>
       <c r="BU14" s="118">
         <v>275799</v>
       </c>
       <c r="BV14" s="118">
         <v>279127</v>
       </c>
       <c r="BW14" s="118">
         <v>281805</v>
       </c>
-      <c r="BX14" s="136">
+      <c r="BX14" s="123">
         <v>282912</v>
       </c>
-      <c r="BY14" s="136">
+      <c r="BY14" s="123">
         <v>278114</v>
       </c>
-      <c r="BZ14" s="118"/>
+      <c r="BZ14" s="118">
+        <v>297277</v>
+      </c>
       <c r="CA14" s="118"/>
       <c r="CB14" s="118"/>
       <c r="CC14" s="71"/>
     </row>
-    <row r="15" spans="1:81" ht="12.75" customHeight="1">
+    <row r="15" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B15" s="65">
         <v>45295</v>
       </c>
       <c r="C15" s="65">
         <v>46307</v>
       </c>
       <c r="D15" s="65">
         <v>50340</v>
       </c>
       <c r="E15" s="65">
         <v>51426</v>
       </c>
       <c r="F15" s="65">
         <v>51487.9</v>
       </c>
       <c r="G15" s="65">
         <v>56416</v>
       </c>
       <c r="H15" s="65">
         <v>58946</v>
       </c>
       <c r="I15" s="65">
@@ -31328,62 +32045,64 @@
       </c>
       <c r="BP15" s="70">
         <v>281824</v>
       </c>
       <c r="BQ15" s="70">
         <v>272555</v>
       </c>
       <c r="BR15" s="70">
         <v>273987</v>
       </c>
       <c r="BS15" s="65">
         <v>274190</v>
       </c>
       <c r="BT15" s="118">
         <v>281151</v>
       </c>
       <c r="BU15" s="118">
         <v>297054</v>
       </c>
       <c r="BV15" s="118">
         <v>295127</v>
       </c>
       <c r="BW15" s="118">
         <v>295074</v>
       </c>
-      <c r="BX15" s="136">
+      <c r="BX15" s="123">
         <v>295138</v>
       </c>
-      <c r="BY15" s="136">
+      <c r="BY15" s="123">
         <v>298900</v>
       </c>
-      <c r="BZ15" s="118"/>
+      <c r="BZ15" s="118">
+        <v>317243</v>
+      </c>
       <c r="CA15" s="118"/>
       <c r="CB15" s="118"/>
       <c r="CC15" s="71"/>
     </row>
-    <row r="16" spans="1:81" ht="12.75" customHeight="1">
+    <row r="16" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="65">
         <v>42431</v>
       </c>
       <c r="C16" s="65">
         <v>43480</v>
       </c>
       <c r="D16" s="65">
         <v>47811</v>
       </c>
       <c r="E16" s="65">
         <v>49612</v>
       </c>
       <c r="F16" s="65">
         <v>49612.2</v>
       </c>
       <c r="G16" s="65">
         <v>54844</v>
       </c>
       <c r="H16" s="65">
         <v>56822</v>
       </c>
       <c r="I16" s="65">
@@ -31565,62 +32284,64 @@
       </c>
       <c r="BP16" s="70">
         <v>288442</v>
       </c>
       <c r="BQ16" s="70">
         <v>229340</v>
       </c>
       <c r="BR16" s="70">
         <v>257602</v>
       </c>
       <c r="BS16" s="65">
         <v>258115</v>
       </c>
       <c r="BT16" s="118">
         <v>268294</v>
       </c>
       <c r="BU16" s="118">
         <v>295720</v>
       </c>
       <c r="BV16" s="118">
         <v>281751</v>
       </c>
       <c r="BW16" s="118">
         <v>283709</v>
       </c>
-      <c r="BX16" s="136">
+      <c r="BX16" s="123">
         <v>280846</v>
       </c>
-      <c r="BY16" s="136">
+      <c r="BY16" s="123">
         <v>276831</v>
       </c>
-      <c r="BZ16" s="118"/>
+      <c r="BZ16" s="118">
+        <v>288249</v>
+      </c>
       <c r="CA16" s="118"/>
       <c r="CB16" s="118"/>
       <c r="CC16" s="71"/>
     </row>
-    <row r="17" spans="1:81" ht="12.75" customHeight="1">
+    <row r="17" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="65">
         <v>40884</v>
       </c>
       <c r="C17" s="65">
         <v>42517</v>
       </c>
       <c r="D17" s="65">
         <v>47355</v>
       </c>
       <c r="E17" s="65">
         <v>49544</v>
       </c>
       <c r="F17" s="65">
         <v>49530.1</v>
       </c>
       <c r="G17" s="65">
         <v>54800</v>
       </c>
       <c r="H17" s="65">
         <v>58174</v>
       </c>
       <c r="I17" s="65">
@@ -31802,63 +32523,65 @@
       </c>
       <c r="BP17" s="70">
         <v>303542</v>
       </c>
       <c r="BQ17" s="70">
         <v>227450</v>
       </c>
       <c r="BR17" s="70">
         <v>264489</v>
       </c>
       <c r="BS17" s="65">
         <v>265684</v>
       </c>
       <c r="BT17" s="118">
         <v>269663</v>
       </c>
       <c r="BU17" s="118">
         <v>295253</v>
       </c>
       <c r="BV17" s="118">
         <v>279433</v>
       </c>
       <c r="BW17" s="118">
         <v>283974</v>
       </c>
-      <c r="BX17" s="136">
+      <c r="BX17" s="123">
         <v>282890</v>
       </c>
-      <c r="BY17" s="136">
+      <c r="BY17" s="123">
         <v>278383</v>
       </c>
-      <c r="BZ17" s="118"/>
+      <c r="BZ17" s="118">
+        <v>305436</v>
+      </c>
       <c r="CA17" s="118"/>
       <c r="CB17" s="118"/>
       <c r="CC17" s="71"/>
     </row>
-    <row r="18" spans="1:81" s="55" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A18" s="131" t="s">
+    <row r="18" spans="1:81" s="55" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="165" t="s">
         <v>39</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
@@ -31893,52 +32616,52 @@
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
     </row>
-    <row r="19" spans="1:81" ht="39" customHeight="1">
-      <c r="A19" s="132"/>
+    <row r="19" spans="1:81" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="167"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
@@ -31971,167 +32694,167 @@
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
     </row>
-    <row r="20" spans="1:81" s="52" customFormat="1" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B20" s="125">
+    <row r="20" spans="1:81" s="52" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="168"/>
+      <c r="B20" s="162">
         <v>2011</v>
       </c>
-      <c r="C20" s="126"/>
-[...3 lines deleted...]
-      <c r="G20" s="125">
+      <c r="C20" s="163"/>
+      <c r="D20" s="163"/>
+      <c r="E20" s="163"/>
+      <c r="F20" s="164"/>
+      <c r="G20" s="162">
         <v>2012</v>
       </c>
-      <c r="H20" s="126"/>
-[...3 lines deleted...]
-      <c r="L20" s="125">
+      <c r="H20" s="163"/>
+      <c r="I20" s="163"/>
+      <c r="J20" s="163"/>
+      <c r="K20" s="164"/>
+      <c r="L20" s="162">
         <v>2013</v>
       </c>
-      <c r="M20" s="126"/>
-[...3 lines deleted...]
-      <c r="Q20" s="125">
+      <c r="M20" s="163"/>
+      <c r="N20" s="163"/>
+      <c r="O20" s="163"/>
+      <c r="P20" s="164"/>
+      <c r="Q20" s="162">
         <v>2014</v>
       </c>
-      <c r="R20" s="126"/>
-[...3 lines deleted...]
-      <c r="V20" s="125">
+      <c r="R20" s="163"/>
+      <c r="S20" s="163"/>
+      <c r="T20" s="163"/>
+      <c r="U20" s="164"/>
+      <c r="V20" s="162">
         <v>2015</v>
       </c>
-      <c r="W20" s="126"/>
-[...3 lines deleted...]
-      <c r="AA20" s="125">
+      <c r="W20" s="163"/>
+      <c r="X20" s="163"/>
+      <c r="Y20" s="163"/>
+      <c r="Z20" s="164"/>
+      <c r="AA20" s="162">
         <v>2016</v>
       </c>
-      <c r="AB20" s="126"/>
-[...3 lines deleted...]
-      <c r="AF20" s="125">
+      <c r="AB20" s="163"/>
+      <c r="AC20" s="163"/>
+      <c r="AD20" s="163"/>
+      <c r="AE20" s="164"/>
+      <c r="AF20" s="162">
         <v>2017</v>
       </c>
-      <c r="AG20" s="126"/>
-[...3 lines deleted...]
-      <c r="AK20" s="125">
+      <c r="AG20" s="163"/>
+      <c r="AH20" s="163"/>
+      <c r="AI20" s="163"/>
+      <c r="AJ20" s="164"/>
+      <c r="AK20" s="162">
         <v>2018</v>
       </c>
-      <c r="AL20" s="126"/>
-[...3 lines deleted...]
-      <c r="AP20" s="125">
+      <c r="AL20" s="163"/>
+      <c r="AM20" s="163"/>
+      <c r="AN20" s="163"/>
+      <c r="AO20" s="164"/>
+      <c r="AP20" s="162">
         <v>2019</v>
       </c>
-      <c r="AQ20" s="126"/>
-[...3 lines deleted...]
-      <c r="AU20" s="125">
+      <c r="AQ20" s="163"/>
+      <c r="AR20" s="163"/>
+      <c r="AS20" s="163"/>
+      <c r="AT20" s="164"/>
+      <c r="AU20" s="162">
         <v>2020</v>
       </c>
-      <c r="AV20" s="126"/>
-[...3 lines deleted...]
-      <c r="AZ20" s="125">
+      <c r="AV20" s="163"/>
+      <c r="AW20" s="163"/>
+      <c r="AX20" s="163"/>
+      <c r="AY20" s="164"/>
+      <c r="AZ20" s="162">
         <v>2021</v>
       </c>
-      <c r="BA20" s="126"/>
-[...3 lines deleted...]
-      <c r="BE20" s="125">
+      <c r="BA20" s="163"/>
+      <c r="BB20" s="163"/>
+      <c r="BC20" s="163"/>
+      <c r="BD20" s="164"/>
+      <c r="BE20" s="162">
         <v>2022</v>
       </c>
-      <c r="BF20" s="126"/>
-[...3 lines deleted...]
-      <c r="BJ20" s="125">
+      <c r="BF20" s="163"/>
+      <c r="BG20" s="163"/>
+      <c r="BH20" s="163"/>
+      <c r="BI20" s="164"/>
+      <c r="BJ20" s="162">
         <v>2023</v>
       </c>
-      <c r="BK20" s="126"/>
-[...3 lines deleted...]
-      <c r="BO20" s="125">
+      <c r="BK20" s="163"/>
+      <c r="BL20" s="163"/>
+      <c r="BM20" s="163"/>
+      <c r="BN20" s="164"/>
+      <c r="BO20" s="162">
         <v>2024</v>
       </c>
-      <c r="BP20" s="126"/>
-[...3 lines deleted...]
-      <c r="BT20" s="125">
+      <c r="BP20" s="163"/>
+      <c r="BQ20" s="163"/>
+      <c r="BR20" s="163"/>
+      <c r="BS20" s="164"/>
+      <c r="BT20" s="162">
         <v>2025</v>
       </c>
-      <c r="BU20" s="126"/>
-[...3 lines deleted...]
-      <c r="BY20" s="125">
+      <c r="BU20" s="163"/>
+      <c r="BV20" s="163"/>
+      <c r="BW20" s="163"/>
+      <c r="BX20" s="164"/>
+      <c r="BY20" s="162">
         <v>2026</v>
       </c>
-      <c r="BZ20" s="126"/>
-[...2 lines deleted...]
-      <c r="CC20" s="127"/>
+      <c r="BZ20" s="163"/>
+      <c r="CA20" s="163"/>
+      <c r="CB20" s="163"/>
+      <c r="CC20" s="164"/>
     </row>
-    <row r="21" spans="1:81" s="59" customFormat="1" ht="32.25" customHeight="1">
-      <c r="A21" s="129"/>
+    <row r="21" spans="1:81" s="59" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="169"/>
       <c r="B21" s="51" t="s">
         <v>19</v>
       </c>
       <c r="C21" s="51" t="s">
         <v>20</v>
       </c>
       <c r="D21" s="51" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="51" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="51" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="51" t="s">
         <v>19</v>
       </c>
       <c r="H21" s="51" t="s">
         <v>20</v>
       </c>
       <c r="I21" s="51" t="s">
         <v>21</v>
       </c>
       <c r="J21" s="51" t="s">
@@ -32329,51 +33052,51 @@
       <c r="BV21" s="51" t="s">
         <v>21</v>
       </c>
       <c r="BW21" s="51" t="s">
         <v>22</v>
       </c>
       <c r="BX21" s="50" t="s">
         <v>18</v>
       </c>
       <c r="BY21" s="51" t="s">
         <v>19</v>
       </c>
       <c r="BZ21" s="51" t="s">
         <v>20</v>
       </c>
       <c r="CA21" s="51" t="s">
         <v>21</v>
       </c>
       <c r="CB21" s="51" t="s">
         <v>22</v>
       </c>
       <c r="CC21" s="50" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="22" spans="1:81" s="56" customFormat="1" ht="12.75" customHeight="1">
+    <row r="22" spans="1:81" s="56" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="76">
         <v>116.7</v>
       </c>
       <c r="C22" s="76">
         <v>112.2</v>
       </c>
       <c r="D22" s="28">
         <v>114.3</v>
       </c>
       <c r="E22" s="28">
         <v>116.1</v>
       </c>
       <c r="F22" s="77">
         <v>115.98624269874651</v>
       </c>
       <c r="G22" s="80">
         <v>118.1</v>
       </c>
       <c r="H22" s="28">
         <v>117.6</v>
       </c>
       <c r="I22" s="28">
@@ -32555,62 +33278,64 @@
       </c>
       <c r="BP22" s="57">
         <v>112.9</v>
       </c>
       <c r="BQ22" s="57">
         <v>112.8</v>
       </c>
       <c r="BR22" s="80">
         <v>112.8</v>
       </c>
       <c r="BS22" s="80">
         <v>112.9</v>
       </c>
       <c r="BT22" s="99">
         <v>113.5</v>
       </c>
       <c r="BU22" s="99">
         <v>113.1</v>
       </c>
       <c r="BV22" s="99">
         <v>112.7</v>
       </c>
       <c r="BW22" s="99">
         <v>112.3</v>
       </c>
-      <c r="BX22" s="138">
+      <c r="BX22" s="125">
         <v>112.2</v>
       </c>
-      <c r="BY22" s="138">
+      <c r="BY22" s="125">
         <v>112.4</v>
       </c>
-      <c r="BZ22" s="117"/>
+      <c r="BZ22" s="150">
+        <v>110.8</v>
+      </c>
       <c r="CA22" s="117"/>
       <c r="CB22" s="117"/>
       <c r="CC22" s="73"/>
     </row>
-    <row r="23" spans="1:81" s="56" customFormat="1">
+    <row r="23" spans="1:81" s="56" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="33">
         <v>115</v>
       </c>
       <c r="C23" s="33">
         <v>111.7</v>
       </c>
       <c r="D23" s="33">
         <v>114.1</v>
       </c>
       <c r="E23" s="33">
         <v>116.4</v>
       </c>
       <c r="F23" s="34">
         <v>116.69564959344768</v>
       </c>
       <c r="G23" s="33">
         <v>114.7</v>
       </c>
       <c r="H23" s="35">
         <v>115.4</v>
       </c>
       <c r="I23" s="33">
@@ -32792,62 +33517,64 @@
       </c>
       <c r="BP23" s="58">
         <v>114.1</v>
       </c>
       <c r="BQ23" s="58">
         <v>113.4</v>
       </c>
       <c r="BR23" s="62">
         <v>114</v>
       </c>
       <c r="BS23" s="62">
         <v>114</v>
       </c>
       <c r="BT23" s="112">
         <v>112.7</v>
       </c>
       <c r="BU23" s="112">
         <v>112.8</v>
       </c>
       <c r="BV23" s="112">
         <v>111.8</v>
       </c>
       <c r="BW23" s="112">
         <v>111.3</v>
       </c>
-      <c r="BX23" s="139">
+      <c r="BX23" s="126">
         <v>111.2</v>
       </c>
-      <c r="BY23" s="139">
+      <c r="BY23" s="126">
         <v>112.3</v>
       </c>
-      <c r="BZ23" s="118"/>
+      <c r="BZ23" s="40">
+        <v>111.3</v>
+      </c>
       <c r="CA23" s="118"/>
       <c r="CB23" s="118"/>
       <c r="CC23" s="65"/>
     </row>
-    <row r="24" spans="1:81" ht="12.75" customHeight="1">
+    <row r="24" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="33">
         <v>117.6</v>
       </c>
       <c r="C24" s="33">
         <v>114.6</v>
       </c>
       <c r="D24" s="33">
         <v>115.8</v>
       </c>
       <c r="E24" s="33">
         <v>116.5</v>
       </c>
       <c r="F24" s="34">
         <v>116.45862950638694</v>
       </c>
       <c r="G24" s="33">
         <v>120.8</v>
       </c>
       <c r="H24" s="35">
         <v>117.5</v>
       </c>
       <c r="I24" s="33">
@@ -33029,62 +33756,64 @@
       </c>
       <c r="BP24" s="58">
         <v>109</v>
       </c>
       <c r="BQ24" s="58">
         <v>111.4</v>
       </c>
       <c r="BR24" s="62">
         <v>109.3</v>
       </c>
       <c r="BS24" s="62">
         <v>109.6</v>
       </c>
       <c r="BT24" s="112">
         <v>114.7</v>
       </c>
       <c r="BU24" s="112">
         <v>114.9</v>
       </c>
       <c r="BV24" s="112">
         <v>113.1</v>
       </c>
       <c r="BW24" s="112">
         <v>110.4</v>
       </c>
-      <c r="BX24" s="139">
+      <c r="BX24" s="126">
         <v>110.5</v>
       </c>
-      <c r="BY24" s="139">
+      <c r="BY24" s="126">
         <v>113.9</v>
       </c>
-      <c r="BZ24" s="118"/>
+      <c r="BZ24" s="40">
+        <v>104.9</v>
+      </c>
       <c r="CA24" s="118"/>
       <c r="CB24" s="118"/>
       <c r="CC24" s="71"/>
     </row>
-    <row r="25" spans="1:81" ht="12.75" customHeight="1">
+    <row r="25" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="33">
         <v>118.7</v>
       </c>
       <c r="C25" s="33">
         <v>113.1</v>
       </c>
       <c r="D25" s="33">
         <v>113.8</v>
       </c>
       <c r="E25" s="33">
         <v>114</v>
       </c>
       <c r="F25" s="34">
         <v>112.8120948425517</v>
       </c>
       <c r="G25" s="33">
         <v>120.8</v>
       </c>
       <c r="H25" s="35">
         <v>117.4</v>
       </c>
       <c r="I25" s="33">
@@ -33266,62 +33995,64 @@
       </c>
       <c r="BP25" s="58">
         <v>116.7</v>
       </c>
       <c r="BQ25" s="58">
         <v>115.3</v>
       </c>
       <c r="BR25" s="62">
         <v>114.4</v>
       </c>
       <c r="BS25" s="62">
         <v>114.4</v>
       </c>
       <c r="BT25" s="112">
         <v>114.8</v>
       </c>
       <c r="BU25" s="112">
         <v>113.4</v>
       </c>
       <c r="BV25" s="112">
         <v>114.8</v>
       </c>
       <c r="BW25" s="112">
         <v>115.8</v>
       </c>
-      <c r="BX25" s="139">
+      <c r="BX25" s="126">
         <v>115.6</v>
       </c>
-      <c r="BY25" s="139">
+      <c r="BY25" s="126">
         <v>114</v>
       </c>
-      <c r="BZ25" s="118"/>
+      <c r="BZ25" s="40">
+        <v>113.8</v>
+      </c>
       <c r="CA25" s="118"/>
       <c r="CB25" s="118"/>
       <c r="CC25" s="71"/>
     </row>
-    <row r="26" spans="1:81" ht="12.75" customHeight="1">
+    <row r="26" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="33">
         <v>126</v>
       </c>
       <c r="C26" s="33">
         <v>114.7</v>
       </c>
       <c r="D26" s="33">
         <v>114.9</v>
       </c>
       <c r="E26" s="33">
         <v>119.5</v>
       </c>
       <c r="F26" s="34">
         <v>119.82012996417319</v>
       </c>
       <c r="G26" s="33">
         <v>128.19999999999999</v>
       </c>
       <c r="H26" s="35">
         <v>128.30000000000001</v>
       </c>
       <c r="I26" s="33">
@@ -33503,62 +34234,64 @@
       </c>
       <c r="BP26" s="58">
         <v>107.3</v>
       </c>
       <c r="BQ26" s="58">
         <v>106.9</v>
       </c>
       <c r="BR26" s="62">
         <v>108.1</v>
       </c>
       <c r="BS26" s="62">
         <v>108.6</v>
       </c>
       <c r="BT26" s="112">
         <v>116.3</v>
       </c>
       <c r="BU26" s="112">
         <v>115.1</v>
       </c>
       <c r="BV26" s="112">
         <v>114.1</v>
       </c>
       <c r="BW26" s="112">
         <v>115.3</v>
       </c>
-      <c r="BX26" s="139">
+      <c r="BX26" s="126">
         <v>114.5</v>
       </c>
-      <c r="BY26" s="139">
+      <c r="BY26" s="126">
         <v>105.7</v>
       </c>
-      <c r="BZ26" s="118"/>
+      <c r="BZ26" s="40">
+        <v>102.7</v>
+      </c>
       <c r="CA26" s="118"/>
       <c r="CB26" s="118"/>
       <c r="CC26" s="71"/>
     </row>
-    <row r="27" spans="1:81" ht="12.75" customHeight="1">
+    <row r="27" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="33">
         <v>120.7</v>
       </c>
       <c r="C27" s="33">
         <v>114.3</v>
       </c>
       <c r="D27" s="33">
         <v>112.8</v>
       </c>
       <c r="E27" s="33">
         <v>116.4</v>
       </c>
       <c r="F27" s="34">
         <v>116.75133764701567</v>
       </c>
       <c r="G27" s="33">
         <v>125.2</v>
       </c>
       <c r="H27" s="35">
         <v>123</v>
       </c>
       <c r="I27" s="33">
@@ -33740,62 +34473,64 @@
       </c>
       <c r="BP27" s="58">
         <v>88.7</v>
       </c>
       <c r="BQ27" s="58">
         <v>102.9</v>
       </c>
       <c r="BR27" s="62">
         <v>97.9</v>
       </c>
       <c r="BS27" s="62">
         <v>97.9</v>
       </c>
       <c r="BT27" s="112">
         <v>127.8</v>
       </c>
       <c r="BU27" s="112">
         <v>125.1</v>
       </c>
       <c r="BV27" s="112">
         <v>121.8</v>
       </c>
       <c r="BW27" s="112">
         <v>118.5</v>
       </c>
-      <c r="BX27" s="139">
+      <c r="BX27" s="126">
         <v>118</v>
       </c>
-      <c r="BY27" s="139">
+      <c r="BY27" s="126">
         <v>111.6</v>
       </c>
-      <c r="BZ27" s="118"/>
+      <c r="BZ27" s="40">
+        <v>110.7</v>
+      </c>
       <c r="CA27" s="118"/>
       <c r="CB27" s="118"/>
       <c r="CC27" s="71"/>
     </row>
-    <row r="28" spans="1:81" ht="12.75" customHeight="1">
+    <row r="28" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="33">
         <v>123.9</v>
       </c>
       <c r="C28" s="33">
         <v>107.4</v>
       </c>
       <c r="D28" s="33">
         <v>114.9</v>
       </c>
       <c r="E28" s="33">
         <v>120.3</v>
       </c>
       <c r="F28" s="34">
         <v>120.76536103000653</v>
       </c>
       <c r="G28" s="33">
         <v>130.1</v>
       </c>
       <c r="H28" s="35">
         <v>132.69999999999999</v>
       </c>
       <c r="I28" s="33">
@@ -33977,62 +34712,64 @@
       </c>
       <c r="BP28" s="58">
         <v>111</v>
       </c>
       <c r="BQ28" s="58">
         <v>109.2</v>
       </c>
       <c r="BR28" s="62">
         <v>110.8</v>
       </c>
       <c r="BS28" s="62">
         <v>110.6</v>
       </c>
       <c r="BT28" s="112">
         <v>109.5</v>
       </c>
       <c r="BU28" s="112">
         <v>108.4</v>
       </c>
       <c r="BV28" s="112">
         <v>108.8</v>
       </c>
       <c r="BW28" s="112">
         <v>108.7</v>
       </c>
-      <c r="BX28" s="139">
+      <c r="BX28" s="126">
         <v>109</v>
       </c>
-      <c r="BY28" s="139">
+      <c r="BY28" s="126">
         <v>105.4</v>
       </c>
-      <c r="BZ28" s="118"/>
+      <c r="BZ28" s="40">
+        <v>105.3</v>
+      </c>
       <c r="CA28" s="118"/>
       <c r="CB28" s="118"/>
       <c r="CC28" s="71"/>
     </row>
-    <row r="29" spans="1:81" ht="12.75" customHeight="1">
+    <row r="29" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="33">
         <v>122.5</v>
       </c>
       <c r="C29" s="33">
         <v>114.3</v>
       </c>
       <c r="D29" s="33">
         <v>119.5</v>
       </c>
       <c r="E29" s="33">
         <v>121.9</v>
       </c>
       <c r="F29" s="34">
         <v>121.44190585563433</v>
       </c>
       <c r="G29" s="33">
         <v>134.4</v>
       </c>
       <c r="H29" s="35">
         <v>130.30000000000001</v>
       </c>
       <c r="I29" s="33">
@@ -34214,62 +34951,64 @@
       </c>
       <c r="BP29" s="58">
         <v>104.9</v>
       </c>
       <c r="BQ29" s="58">
         <v>102.7</v>
       </c>
       <c r="BR29" s="62">
         <v>107.1</v>
       </c>
       <c r="BS29" s="62">
         <v>107.4</v>
       </c>
       <c r="BT29" s="112">
         <v>103.6</v>
       </c>
       <c r="BU29" s="112">
         <v>104.9</v>
       </c>
       <c r="BV29" s="112">
         <v>107.3</v>
       </c>
       <c r="BW29" s="112">
         <v>105.1</v>
       </c>
-      <c r="BX29" s="139">
+      <c r="BX29" s="126">
         <v>105.7</v>
       </c>
-      <c r="BY29" s="139">
+      <c r="BY29" s="126">
         <v>102.1</v>
       </c>
-      <c r="BZ29" s="118"/>
+      <c r="BZ29" s="40">
+        <v>107.2</v>
+      </c>
       <c r="CA29" s="118"/>
       <c r="CB29" s="118"/>
       <c r="CC29" s="71"/>
     </row>
-    <row r="30" spans="1:81" ht="12.75" customHeight="1">
+    <row r="30" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="33">
         <v>124.6</v>
       </c>
       <c r="C30" s="33">
         <v>113</v>
       </c>
       <c r="D30" s="33">
         <v>117.8</v>
       </c>
       <c r="E30" s="33">
         <v>121.4</v>
       </c>
       <c r="F30" s="34">
         <v>120.94487252663623</v>
       </c>
       <c r="G30" s="33">
         <v>133.5</v>
       </c>
       <c r="H30" s="35">
         <v>133.4</v>
       </c>
       <c r="I30" s="33">
@@ -34451,62 +35190,64 @@
       </c>
       <c r="BP30" s="58">
         <v>110.9</v>
       </c>
       <c r="BQ30" s="58">
         <v>105.6</v>
       </c>
       <c r="BR30" s="62">
         <v>108.9</v>
       </c>
       <c r="BS30" s="62">
         <v>109</v>
       </c>
       <c r="BT30" s="112">
         <v>101.6</v>
       </c>
       <c r="BU30" s="112">
         <v>104.7</v>
       </c>
       <c r="BV30" s="112">
         <v>107.1</v>
       </c>
       <c r="BW30" s="112">
         <v>107.3</v>
       </c>
-      <c r="BX30" s="139">
+      <c r="BX30" s="126">
         <v>108.7</v>
       </c>
-      <c r="BY30" s="139">
+      <c r="BY30" s="126">
         <v>105.9</v>
       </c>
-      <c r="BZ30" s="118"/>
+      <c r="BZ30" s="40">
+        <v>104.7</v>
+      </c>
       <c r="CA30" s="118"/>
       <c r="CB30" s="118"/>
       <c r="CC30" s="71"/>
     </row>
-    <row r="31" spans="1:81" ht="12.75" customHeight="1">
+    <row r="31" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B31" s="33">
         <v>126</v>
       </c>
       <c r="C31" s="33">
         <v>110.6</v>
       </c>
       <c r="D31" s="33">
         <v>115.7</v>
       </c>
       <c r="E31" s="33">
         <v>118.2</v>
       </c>
       <c r="F31" s="34">
         <v>117.96662307995994</v>
       </c>
       <c r="G31" s="33">
         <v>125.9</v>
       </c>
       <c r="H31" s="35">
         <v>130</v>
       </c>
       <c r="I31" s="33">
@@ -34688,62 +35429,64 @@
       </c>
       <c r="BP31" s="58">
         <v>111.1</v>
       </c>
       <c r="BQ31" s="58">
         <v>110.1</v>
       </c>
       <c r="BR31" s="62">
         <v>109.7</v>
       </c>
       <c r="BS31" s="62">
         <v>109.9</v>
       </c>
       <c r="BT31" s="112">
         <v>107.7</v>
       </c>
       <c r="BU31" s="112">
         <v>109</v>
       </c>
       <c r="BV31" s="112">
         <v>107.9</v>
       </c>
       <c r="BW31" s="112">
         <v>108.1</v>
       </c>
-      <c r="BX31" s="139">
+      <c r="BX31" s="126">
         <v>108.2</v>
       </c>
-      <c r="BY31" s="139">
+      <c r="BY31" s="126">
         <v>104.3</v>
       </c>
-      <c r="BZ31" s="118"/>
+      <c r="BZ31" s="40">
+        <v>104.7</v>
+      </c>
       <c r="CA31" s="118"/>
       <c r="CB31" s="118"/>
       <c r="CC31" s="71"/>
     </row>
-    <row r="32" spans="1:81" ht="12.75" customHeight="1">
+    <row r="32" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B32" s="33">
         <v>116.8</v>
       </c>
       <c r="C32" s="33">
         <v>109.5</v>
       </c>
       <c r="D32" s="33">
         <v>114.8</v>
       </c>
       <c r="E32" s="33">
         <v>118</v>
       </c>
       <c r="F32" s="34">
         <v>117.651554022336</v>
       </c>
       <c r="G32" s="33">
         <v>128.5</v>
       </c>
       <c r="H32" s="35">
         <v>125.9</v>
       </c>
       <c r="I32" s="33">
@@ -34925,62 +35668,64 @@
       </c>
       <c r="BP32" s="58">
         <v>114.3</v>
       </c>
       <c r="BQ32" s="58">
         <v>113.6</v>
       </c>
       <c r="BR32" s="62">
         <v>114</v>
       </c>
       <c r="BS32" s="62">
         <v>113.4</v>
       </c>
       <c r="BT32" s="112">
         <v>108</v>
       </c>
       <c r="BU32" s="112">
         <v>106</v>
       </c>
       <c r="BV32" s="112">
         <v>106.5</v>
       </c>
       <c r="BW32" s="112">
         <v>106.3</v>
       </c>
-      <c r="BX32" s="139">
+      <c r="BX32" s="126">
         <v>107</v>
       </c>
-      <c r="BY32" s="139">
+      <c r="BY32" s="126">
         <v>106.1</v>
       </c>
-      <c r="BZ32" s="118"/>
+      <c r="BZ32" s="40">
+        <v>107.8</v>
+      </c>
       <c r="CA32" s="118"/>
       <c r="CB32" s="118"/>
       <c r="CC32" s="71"/>
     </row>
-    <row r="33" spans="1:81" ht="12.75" customHeight="1">
+    <row r="33" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B33" s="33">
         <v>123.8</v>
       </c>
       <c r="C33" s="33">
         <v>110</v>
       </c>
       <c r="D33" s="33">
         <v>114.1</v>
       </c>
       <c r="E33" s="33">
         <v>113.4</v>
       </c>
       <c r="F33" s="34">
         <v>113.31063653729346</v>
       </c>
       <c r="G33" s="33">
         <v>124.6</v>
       </c>
       <c r="H33" s="35">
         <v>127.3</v>
       </c>
       <c r="I33" s="33">
@@ -35162,62 +35907,64 @@
       </c>
       <c r="BP33" s="58">
         <v>100</v>
       </c>
       <c r="BQ33" s="58">
         <v>106.1</v>
       </c>
       <c r="BR33" s="62">
         <v>104.8</v>
       </c>
       <c r="BS33" s="62">
         <v>106.4</v>
       </c>
       <c r="BT33" s="112">
         <v>106.6</v>
       </c>
       <c r="BU33" s="112">
         <v>109</v>
       </c>
       <c r="BV33" s="112">
         <v>108.2</v>
       </c>
       <c r="BW33" s="112">
         <v>107.7</v>
       </c>
-      <c r="BX33" s="139">
+      <c r="BX33" s="126">
         <v>107.6</v>
       </c>
-      <c r="BY33" s="139">
+      <c r="BY33" s="126">
         <v>106.3</v>
       </c>
-      <c r="BZ33" s="118"/>
+      <c r="BZ33" s="40">
+        <v>106.8</v>
+      </c>
       <c r="CA33" s="118"/>
       <c r="CB33" s="118"/>
       <c r="CC33" s="71"/>
     </row>
-    <row r="34" spans="1:81" ht="12.75" customHeight="1">
+    <row r="34" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="33">
         <v>128.6</v>
       </c>
       <c r="C34" s="33">
         <v>113.3</v>
       </c>
       <c r="D34" s="33">
         <v>119.4</v>
       </c>
       <c r="E34" s="33">
         <v>121.8</v>
       </c>
       <c r="F34" s="34">
         <v>121.79794369212338</v>
       </c>
       <c r="G34" s="33">
         <v>129.30000000000001</v>
       </c>
       <c r="H34" s="35">
         <v>130.69999999999999</v>
       </c>
       <c r="I34" s="33">
@@ -35399,62 +36146,64 @@
       </c>
       <c r="BP34" s="58">
         <v>110</v>
       </c>
       <c r="BQ34" s="58">
         <v>113.8</v>
       </c>
       <c r="BR34" s="62">
         <v>111.7</v>
       </c>
       <c r="BS34" s="62">
         <v>111.1</v>
       </c>
       <c r="BT34" s="112">
         <v>109.9</v>
       </c>
       <c r="BU34" s="112">
         <v>111.1</v>
       </c>
       <c r="BV34" s="112">
         <v>110.6</v>
       </c>
       <c r="BW34" s="112">
         <v>110.1</v>
       </c>
-      <c r="BX34" s="139">
+      <c r="BX34" s="126">
         <v>108.8</v>
       </c>
-      <c r="BY34" s="139">
+      <c r="BY34" s="126">
         <v>103.2</v>
       </c>
-      <c r="BZ34" s="118"/>
+      <c r="BZ34" s="40">
+        <v>97.5</v>
+      </c>
       <c r="CA34" s="118"/>
       <c r="CB34" s="118"/>
       <c r="CC34" s="71"/>
     </row>
-    <row r="35" spans="1:81" ht="12.75" customHeight="1">
+    <row r="35" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="33">
         <v>122.2</v>
       </c>
       <c r="C35" s="33">
         <v>111.3</v>
       </c>
       <c r="D35" s="33">
         <v>117.6</v>
       </c>
       <c r="E35" s="33">
         <v>120.7</v>
       </c>
       <c r="F35" s="34">
         <v>121.02710337008365</v>
       </c>
       <c r="G35" s="33">
         <v>134</v>
       </c>
       <c r="H35" s="35">
         <v>136.80000000000001</v>
       </c>
       <c r="I35" s="33">
@@ -35636,63 +36385,65 @@
       </c>
       <c r="BP35" s="58">
         <v>118.6</v>
       </c>
       <c r="BQ35" s="58">
         <v>104.2</v>
       </c>
       <c r="BR35" s="62">
         <v>112.7</v>
       </c>
       <c r="BS35" s="62">
         <v>112.8</v>
       </c>
       <c r="BT35" s="112">
         <v>106.8</v>
       </c>
       <c r="BU35" s="112">
         <v>106.6</v>
       </c>
       <c r="BV35" s="112">
         <v>107</v>
       </c>
       <c r="BW35" s="112">
         <v>107.4</v>
       </c>
-      <c r="BX35" s="139">
+      <c r="BX35" s="126">
         <v>106.5</v>
       </c>
-      <c r="BY35" s="139">
+      <c r="BY35" s="126">
         <v>103.2</v>
       </c>
-      <c r="BZ35" s="118"/>
+      <c r="BZ35" s="40">
+        <v>103.4</v>
+      </c>
       <c r="CA35" s="118"/>
       <c r="CB35" s="118"/>
       <c r="CC35" s="71"/>
     </row>
-    <row r="36" spans="1:81" s="55" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A36" s="131" t="s">
+    <row r="36" spans="1:81" s="55" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="165" t="s">
         <v>40</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
@@ -35727,52 +36478,52 @@
       <c r="BA36"/>
       <c r="BB36"/>
       <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
     </row>
-    <row r="37" spans="1:81" ht="29.25" customHeight="1">
-      <c r="A37" s="133"/>
+    <row r="37" spans="1:81" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="166"/>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
@@ -35805,167 +36556,167 @@
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
     </row>
-    <row r="38" spans="1:81" s="54" customFormat="1" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B38" s="121">
+    <row r="38" spans="1:81" s="54" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="166"/>
+      <c r="B38" s="158">
         <v>2011</v>
       </c>
-      <c r="C38" s="121"/>
-[...3 lines deleted...]
-      <c r="G38" s="121">
+      <c r="C38" s="158"/>
+      <c r="D38" s="158"/>
+      <c r="E38" s="158"/>
+      <c r="F38" s="158"/>
+      <c r="G38" s="158">
         <v>2012</v>
       </c>
-      <c r="H38" s="121"/>
-[...3 lines deleted...]
-      <c r="L38" s="121">
+      <c r="H38" s="158"/>
+      <c r="I38" s="158"/>
+      <c r="J38" s="158"/>
+      <c r="K38" s="158"/>
+      <c r="L38" s="158">
         <v>2013</v>
       </c>
-      <c r="M38" s="121"/>
-[...3 lines deleted...]
-      <c r="Q38" s="121">
+      <c r="M38" s="158"/>
+      <c r="N38" s="158"/>
+      <c r="O38" s="158"/>
+      <c r="P38" s="158"/>
+      <c r="Q38" s="158">
         <v>2014</v>
       </c>
-      <c r="R38" s="121"/>
-[...3 lines deleted...]
-      <c r="V38" s="121">
+      <c r="R38" s="158"/>
+      <c r="S38" s="158"/>
+      <c r="T38" s="158"/>
+      <c r="U38" s="158"/>
+      <c r="V38" s="158">
         <v>2015</v>
       </c>
-      <c r="W38" s="121"/>
-[...3 lines deleted...]
-      <c r="AA38" s="121">
+      <c r="W38" s="158"/>
+      <c r="X38" s="158"/>
+      <c r="Y38" s="158"/>
+      <c r="Z38" s="158"/>
+      <c r="AA38" s="158">
         <v>2016</v>
       </c>
-      <c r="AB38" s="121"/>
-[...3 lines deleted...]
-      <c r="AF38" s="121">
+      <c r="AB38" s="158"/>
+      <c r="AC38" s="158"/>
+      <c r="AD38" s="158"/>
+      <c r="AE38" s="158"/>
+      <c r="AF38" s="158">
         <v>2017</v>
       </c>
-      <c r="AG38" s="121"/>
-[...3 lines deleted...]
-      <c r="AK38" s="121">
+      <c r="AG38" s="158"/>
+      <c r="AH38" s="158"/>
+      <c r="AI38" s="158"/>
+      <c r="AJ38" s="158"/>
+      <c r="AK38" s="158">
         <v>2018</v>
       </c>
-      <c r="AL38" s="121"/>
-[...3 lines deleted...]
-      <c r="AP38" s="121">
+      <c r="AL38" s="158"/>
+      <c r="AM38" s="158"/>
+      <c r="AN38" s="158"/>
+      <c r="AO38" s="158"/>
+      <c r="AP38" s="158">
         <v>2019</v>
       </c>
-      <c r="AQ38" s="121"/>
-[...3 lines deleted...]
-      <c r="AU38" s="121">
+      <c r="AQ38" s="158"/>
+      <c r="AR38" s="158"/>
+      <c r="AS38" s="158"/>
+      <c r="AT38" s="158"/>
+      <c r="AU38" s="158">
         <v>2020</v>
       </c>
-      <c r="AV38" s="121"/>
-[...3 lines deleted...]
-      <c r="AZ38" s="121">
+      <c r="AV38" s="158"/>
+      <c r="AW38" s="158"/>
+      <c r="AX38" s="158"/>
+      <c r="AY38" s="158"/>
+      <c r="AZ38" s="158">
         <v>2021</v>
       </c>
-      <c r="BA38" s="121"/>
-[...3 lines deleted...]
-      <c r="BE38" s="121">
+      <c r="BA38" s="158"/>
+      <c r="BB38" s="158"/>
+      <c r="BC38" s="158"/>
+      <c r="BD38" s="158"/>
+      <c r="BE38" s="158">
         <v>2022</v>
       </c>
-      <c r="BF38" s="121"/>
-[...3 lines deleted...]
-      <c r="BJ38" s="121">
+      <c r="BF38" s="158"/>
+      <c r="BG38" s="158"/>
+      <c r="BH38" s="158"/>
+      <c r="BI38" s="158"/>
+      <c r="BJ38" s="158">
         <v>2023</v>
       </c>
-      <c r="BK38" s="121"/>
-[...3 lines deleted...]
-      <c r="BO38" s="121">
+      <c r="BK38" s="158"/>
+      <c r="BL38" s="158"/>
+      <c r="BM38" s="158"/>
+      <c r="BN38" s="158"/>
+      <c r="BO38" s="158">
         <v>2024</v>
       </c>
-      <c r="BP38" s="121"/>
-[...3 lines deleted...]
-      <c r="BT38" s="121">
+      <c r="BP38" s="158"/>
+      <c r="BQ38" s="158"/>
+      <c r="BR38" s="158"/>
+      <c r="BS38" s="158"/>
+      <c r="BT38" s="158">
         <v>2025</v>
       </c>
-      <c r="BU38" s="121"/>
-[...3 lines deleted...]
-      <c r="BY38" s="125">
+      <c r="BU38" s="158"/>
+      <c r="BV38" s="158"/>
+      <c r="BW38" s="158"/>
+      <c r="BX38" s="158"/>
+      <c r="BY38" s="162">
         <v>2026</v>
       </c>
-      <c r="BZ38" s="126"/>
-[...2 lines deleted...]
-      <c r="CC38" s="127"/>
+      <c r="BZ38" s="163"/>
+      <c r="CA38" s="163"/>
+      <c r="CB38" s="163"/>
+      <c r="CC38" s="164"/>
     </row>
-    <row r="39" spans="1:81" s="59" customFormat="1" ht="27" customHeight="1">
-      <c r="A39" s="132"/>
+    <row r="39" spans="1:81" s="59" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="167"/>
       <c r="B39" s="51" t="s">
         <v>19</v>
       </c>
       <c r="C39" s="51" t="s">
         <v>20</v>
       </c>
       <c r="D39" s="51" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="51" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="51" t="s">
         <v>18</v>
       </c>
       <c r="G39" s="51" t="s">
         <v>19</v>
       </c>
       <c r="H39" s="51" t="s">
         <v>20</v>
       </c>
       <c r="I39" s="51" t="s">
         <v>21</v>
       </c>
       <c r="J39" s="51" t="s">
@@ -36163,51 +36914,51 @@
       <c r="BV39" s="51" t="s">
         <v>21</v>
       </c>
       <c r="BW39" s="51" t="s">
         <v>22</v>
       </c>
       <c r="BX39" s="50" t="s">
         <v>18</v>
       </c>
       <c r="BY39" s="51" t="s">
         <v>19</v>
       </c>
       <c r="BZ39" s="51" t="s">
         <v>20</v>
       </c>
       <c r="CA39" s="51" t="s">
         <v>21</v>
       </c>
       <c r="CB39" s="51" t="s">
         <v>22</v>
       </c>
       <c r="CC39" s="50" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="40" spans="1:81" s="56" customFormat="1" ht="12.75" customHeight="1">
+    <row r="40" spans="1:81" s="56" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="74" t="s">
         <v>35</v>
       </c>
       <c r="B40" s="76">
         <v>108.6</v>
       </c>
       <c r="C40" s="76">
         <v>104.2</v>
       </c>
       <c r="D40" s="28">
         <v>105.9</v>
       </c>
       <c r="E40" s="28">
         <v>107.7</v>
       </c>
       <c r="F40" s="77">
         <v>107.59391716024722</v>
       </c>
       <c r="G40" s="80">
         <v>112.1</v>
       </c>
       <c r="H40" s="28">
         <v>111.4</v>
       </c>
       <c r="I40" s="28">
@@ -36389,62 +37140,64 @@
       </c>
       <c r="BP40" s="57">
         <v>103.6</v>
       </c>
       <c r="BQ40" s="57">
         <v>103.1</v>
       </c>
       <c r="BR40" s="80">
         <v>103.6</v>
       </c>
       <c r="BS40" s="80">
         <v>103.7</v>
       </c>
       <c r="BT40" s="99">
         <v>105.5</v>
       </c>
       <c r="BU40" s="99">
         <v>104.4</v>
       </c>
       <c r="BV40" s="99">
         <v>103.1</v>
       </c>
       <c r="BW40" s="99">
         <v>101.9</v>
       </c>
-      <c r="BX40" s="144">
+      <c r="BX40" s="131">
         <v>101.8</v>
       </c>
-      <c r="BY40" s="144">
+      <c r="BY40" s="131">
         <v>99.6</v>
       </c>
-      <c r="BZ40" s="117"/>
+      <c r="BZ40" s="150">
+        <v>98.9</v>
+      </c>
       <c r="CA40" s="117"/>
       <c r="CB40" s="117"/>
       <c r="CC40" s="73"/>
     </row>
-    <row r="41" spans="1:81" s="56" customFormat="1">
+    <row r="41" spans="1:81" s="56" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A41" s="75" t="s">
         <v>23</v>
       </c>
       <c r="B41" s="33">
         <v>107</v>
       </c>
       <c r="C41" s="33">
         <v>103.7</v>
       </c>
       <c r="D41" s="33">
         <v>105.7</v>
       </c>
       <c r="E41" s="33">
         <v>108</v>
       </c>
       <c r="F41" s="34">
         <v>108.25199405700155</v>
       </c>
       <c r="G41" s="33">
         <v>108.8</v>
       </c>
       <c r="H41" s="35">
         <v>109.4</v>
       </c>
       <c r="I41" s="33">
@@ -36626,62 +37379,64 @@
       </c>
       <c r="BP41" s="58">
         <v>104.7</v>
       </c>
       <c r="BQ41" s="58">
         <v>103.7</v>
       </c>
       <c r="BR41" s="62">
         <v>104.7</v>
       </c>
       <c r="BS41" s="62">
         <v>104.7</v>
       </c>
       <c r="BT41" s="112">
         <v>104.7</v>
       </c>
       <c r="BU41" s="112">
         <v>104.2</v>
       </c>
       <c r="BV41" s="112">
         <v>102.3</v>
       </c>
       <c r="BW41" s="112">
         <v>101</v>
       </c>
-      <c r="BX41" s="145">
+      <c r="BX41" s="132">
         <v>100.9</v>
       </c>
-      <c r="BY41" s="145">
+      <c r="BY41" s="132">
         <v>99.5</v>
       </c>
-      <c r="BZ41" s="118"/>
+      <c r="BZ41" s="40">
+        <v>99.4</v>
+      </c>
       <c r="CA41" s="118"/>
       <c r="CB41" s="118"/>
       <c r="CC41" s="65"/>
     </row>
-    <row r="42" spans="1:81" ht="12.75" customHeight="1">
+    <row r="42" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="75" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="33">
         <v>109.4</v>
       </c>
       <c r="C42" s="33">
         <v>106.4</v>
       </c>
       <c r="D42" s="33">
         <v>107.3</v>
       </c>
       <c r="E42" s="33">
         <v>108.1</v>
       </c>
       <c r="F42" s="34">
         <v>108.03212384637007</v>
       </c>
       <c r="G42" s="33">
         <v>114.6</v>
       </c>
       <c r="H42" s="35">
         <v>111.4</v>
       </c>
       <c r="I42" s="33">
@@ -36863,62 +37618,64 @@
       </c>
       <c r="BP42" s="58">
         <v>100</v>
       </c>
       <c r="BQ42" s="58">
         <v>101.8</v>
       </c>
       <c r="BR42" s="62">
         <v>100.4</v>
       </c>
       <c r="BS42" s="62">
         <v>100.6</v>
       </c>
       <c r="BT42" s="112">
         <v>106.6</v>
       </c>
       <c r="BU42" s="112">
         <v>106.1</v>
       </c>
       <c r="BV42" s="112">
         <v>103.5</v>
       </c>
       <c r="BW42" s="112">
         <v>100.2</v>
       </c>
-      <c r="BX42" s="145">
+      <c r="BX42" s="132">
         <v>100.3</v>
       </c>
-      <c r="BY42" s="145">
+      <c r="BY42" s="132">
         <v>100.9</v>
       </c>
-      <c r="BZ42" s="118"/>
+      <c r="BZ42" s="40">
+        <v>93.7</v>
+      </c>
       <c r="CA42" s="118"/>
       <c r="CB42" s="118"/>
       <c r="CC42" s="71"/>
     </row>
-    <row r="43" spans="1:81" ht="12.75" customHeight="1">
+    <row r="43" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="75" t="s">
         <v>25</v>
       </c>
       <c r="B43" s="33">
         <v>110.4</v>
       </c>
       <c r="C43" s="33">
         <v>105</v>
       </c>
       <c r="D43" s="33">
         <v>105.4</v>
       </c>
       <c r="E43" s="33">
         <v>105.7</v>
       </c>
       <c r="F43" s="34">
         <v>104.64943862945427</v>
       </c>
       <c r="G43" s="33">
         <v>114.6</v>
       </c>
       <c r="H43" s="35">
         <v>111.2</v>
       </c>
       <c r="I43" s="33">
@@ -37100,62 +37857,64 @@
       </c>
       <c r="BP43" s="58">
         <v>107.1</v>
       </c>
       <c r="BQ43" s="58">
         <v>105.4</v>
       </c>
       <c r="BR43" s="62">
         <v>105.1</v>
       </c>
       <c r="BS43" s="62">
         <v>105</v>
       </c>
       <c r="BT43" s="112">
         <v>106.7</v>
       </c>
       <c r="BU43" s="112">
         <v>104.7</v>
       </c>
       <c r="BV43" s="112">
         <v>105</v>
       </c>
       <c r="BW43" s="112">
         <v>105.1</v>
       </c>
-      <c r="BX43" s="145">
+      <c r="BX43" s="132">
         <v>104.9</v>
       </c>
-      <c r="BY43" s="145">
+      <c r="BY43" s="132">
         <v>101</v>
       </c>
-      <c r="BZ43" s="118"/>
+      <c r="BZ43" s="40">
+        <v>101.6</v>
+      </c>
       <c r="CA43" s="118"/>
       <c r="CB43" s="118"/>
       <c r="CC43" s="71"/>
     </row>
-    <row r="44" spans="1:81" ht="12.75" customHeight="1">
+    <row r="44" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="75" t="s">
         <v>26</v>
       </c>
       <c r="B44" s="33">
         <v>117.2</v>
       </c>
       <c r="C44" s="33">
         <v>106.5</v>
       </c>
       <c r="D44" s="33">
         <v>106.5</v>
       </c>
       <c r="E44" s="33">
         <v>110.9</v>
       </c>
       <c r="F44" s="34">
         <v>111.15039885359295</v>
       </c>
       <c r="G44" s="33">
         <v>121.6</v>
       </c>
       <c r="H44" s="35">
         <v>121.6</v>
       </c>
       <c r="I44" s="33">
@@ -37337,62 +38096,64 @@
       </c>
       <c r="BP44" s="58">
         <v>98.4</v>
       </c>
       <c r="BQ44" s="58">
         <v>97.7</v>
       </c>
       <c r="BR44" s="62">
         <v>99.3</v>
       </c>
       <c r="BS44" s="62">
         <v>99.7</v>
       </c>
       <c r="BT44" s="112">
         <v>108.1</v>
       </c>
       <c r="BU44" s="112">
         <v>106.3</v>
       </c>
       <c r="BV44" s="112">
         <v>104.4</v>
       </c>
       <c r="BW44" s="112">
         <v>104.6</v>
       </c>
-      <c r="BX44" s="145">
+      <c r="BX44" s="132">
         <v>103.9</v>
       </c>
-      <c r="BY44" s="145">
+      <c r="BY44" s="132">
         <v>93.6</v>
       </c>
-      <c r="BZ44" s="118"/>
+      <c r="BZ44" s="40">
+        <v>91.7</v>
+      </c>
       <c r="CA44" s="118"/>
       <c r="CB44" s="118"/>
       <c r="CC44" s="71"/>
     </row>
-    <row r="45" spans="1:81" ht="12.75" customHeight="1">
+    <row r="45" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="75" t="s">
         <v>27</v>
       </c>
       <c r="B45" s="33">
         <v>112.3</v>
       </c>
       <c r="C45" s="33">
         <v>106.2</v>
       </c>
       <c r="D45" s="33">
         <v>104.5</v>
       </c>
       <c r="E45" s="33">
         <v>108</v>
       </c>
       <c r="F45" s="34">
         <v>108.30365273378077</v>
       </c>
       <c r="G45" s="33">
         <v>118.7</v>
       </c>
       <c r="H45" s="35">
         <v>116.6</v>
       </c>
       <c r="I45" s="33">
@@ -37574,62 +38335,64 @@
       </c>
       <c r="BP45" s="58">
         <v>81.400000000000006</v>
       </c>
       <c r="BQ45" s="58">
         <v>94.1</v>
       </c>
       <c r="BR45" s="62">
         <v>89.9</v>
       </c>
       <c r="BS45" s="62">
         <v>89.9</v>
       </c>
       <c r="BT45" s="112">
         <v>118.8</v>
       </c>
       <c r="BU45" s="112">
         <v>115.5</v>
       </c>
       <c r="BV45" s="112">
         <v>111.4</v>
       </c>
       <c r="BW45" s="112">
         <v>107.5</v>
       </c>
-      <c r="BX45" s="145">
+      <c r="BX45" s="132">
         <v>107.1</v>
       </c>
-      <c r="BY45" s="145">
+      <c r="BY45" s="132">
         <v>98.8</v>
       </c>
-      <c r="BZ45" s="118"/>
+      <c r="BZ45" s="40">
+        <v>98.8</v>
+      </c>
       <c r="CA45" s="118"/>
       <c r="CB45" s="118"/>
       <c r="CC45" s="71"/>
     </row>
-    <row r="46" spans="1:81" ht="12.75" customHeight="1">
+    <row r="46" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="75" t="s">
         <v>28</v>
       </c>
       <c r="B46" s="33">
         <v>115.2</v>
       </c>
       <c r="C46" s="33">
         <v>99.8</v>
       </c>
       <c r="D46" s="33">
         <v>106.5</v>
       </c>
       <c r="E46" s="33">
         <v>111.6</v>
       </c>
       <c r="F46" s="34">
         <v>112.02723657700049</v>
       </c>
       <c r="G46" s="33">
         <v>123.4</v>
       </c>
       <c r="H46" s="35">
         <v>125.8</v>
       </c>
       <c r="I46" s="33">
@@ -37811,62 +38574,64 @@
       </c>
       <c r="BP46" s="58">
         <v>101.8</v>
       </c>
       <c r="BQ46" s="58">
         <v>99.8</v>
       </c>
       <c r="BR46" s="62">
         <v>101.7</v>
       </c>
       <c r="BS46" s="62">
         <v>101.5</v>
       </c>
       <c r="BT46" s="112">
         <v>101.8</v>
       </c>
       <c r="BU46" s="112">
         <v>100.1</v>
       </c>
       <c r="BV46" s="112">
         <v>99.5</v>
       </c>
       <c r="BW46" s="112">
         <v>98.6</v>
       </c>
-      <c r="BX46" s="145">
+      <c r="BX46" s="132">
         <v>98.9</v>
       </c>
-      <c r="BY46" s="145">
+      <c r="BY46" s="132">
         <v>93.4</v>
       </c>
-      <c r="BZ46" s="118"/>
+      <c r="BZ46" s="40">
+        <v>94</v>
+      </c>
       <c r="CA46" s="118"/>
       <c r="CB46" s="118"/>
       <c r="CC46" s="71"/>
     </row>
-    <row r="47" spans="1:81" ht="12.75" customHeight="1">
+    <row r="47" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="75" t="s">
         <v>29</v>
       </c>
       <c r="B47" s="33">
         <v>114</v>
       </c>
       <c r="C47" s="33">
         <v>106.1</v>
       </c>
       <c r="D47" s="33">
         <v>110.8</v>
       </c>
       <c r="E47" s="33">
         <v>113.1</v>
       </c>
       <c r="F47" s="34">
         <v>112.65482917962369</v>
       </c>
       <c r="G47" s="33">
         <v>127.5</v>
       </c>
       <c r="H47" s="35">
         <v>123.5</v>
       </c>
       <c r="I47" s="33">
@@ -38048,62 +38813,64 @@
       </c>
       <c r="BP47" s="58">
         <v>96.2</v>
       </c>
       <c r="BQ47" s="58">
         <v>93.9</v>
       </c>
       <c r="BR47" s="62">
         <v>98.3</v>
       </c>
       <c r="BS47" s="62">
         <v>98.6</v>
       </c>
       <c r="BT47" s="112">
         <v>96.3</v>
       </c>
       <c r="BU47" s="112">
         <v>96.9</v>
       </c>
       <c r="BV47" s="112">
         <v>98.2</v>
       </c>
       <c r="BW47" s="112">
         <v>95.4</v>
       </c>
-      <c r="BX47" s="145">
+      <c r="BX47" s="132">
         <v>95.9</v>
       </c>
-      <c r="BY47" s="145">
+      <c r="BY47" s="132">
         <v>90.4</v>
       </c>
-      <c r="BZ47" s="118"/>
+      <c r="BZ47" s="40">
+        <v>95.7</v>
+      </c>
       <c r="CA47" s="118"/>
       <c r="CB47" s="118"/>
       <c r="CC47" s="71"/>
     </row>
-    <row r="48" spans="1:81" ht="12.75" customHeight="1">
+    <row r="48" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="75" t="s">
         <v>30</v>
       </c>
       <c r="B48" s="33">
         <v>115.9</v>
       </c>
       <c r="C48" s="33">
         <v>104.9</v>
       </c>
       <c r="D48" s="33">
         <v>109.1</v>
       </c>
       <c r="E48" s="33">
         <v>112.6</v>
       </c>
       <c r="F48" s="34">
         <v>112.19375930114678</v>
       </c>
       <c r="G48" s="33">
         <v>126.7</v>
       </c>
       <c r="H48" s="35">
         <v>126.4</v>
       </c>
       <c r="I48" s="33">
@@ -38285,62 +39052,64 @@
       </c>
       <c r="BP48" s="58">
         <v>101.7</v>
       </c>
       <c r="BQ48" s="58">
         <v>96.5</v>
       </c>
       <c r="BR48" s="62">
         <v>100</v>
       </c>
       <c r="BS48" s="62">
         <v>100.1</v>
       </c>
       <c r="BT48" s="112">
         <v>94.4</v>
       </c>
       <c r="BU48" s="112">
         <v>96.7</v>
       </c>
       <c r="BV48" s="112">
         <v>98</v>
       </c>
       <c r="BW48" s="112">
         <v>97.4</v>
       </c>
-      <c r="BX48" s="145">
+      <c r="BX48" s="132">
         <v>98.6</v>
       </c>
-      <c r="BY48" s="145">
+      <c r="BY48" s="132">
         <v>93.8</v>
       </c>
-      <c r="BZ48" s="118"/>
+      <c r="BZ48" s="40">
+        <v>93.5</v>
+      </c>
       <c r="CA48" s="118"/>
       <c r="CB48" s="118"/>
       <c r="CC48" s="71"/>
     </row>
-    <row r="49" spans="1:81" ht="12.75" customHeight="1">
+    <row r="49" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="75" t="s">
         <v>31</v>
       </c>
       <c r="B49" s="33">
         <v>117.2</v>
       </c>
       <c r="C49" s="33">
         <v>102.7</v>
       </c>
       <c r="D49" s="33">
         <v>107.2</v>
       </c>
       <c r="E49" s="33">
         <v>109.6</v>
       </c>
       <c r="F49" s="34">
         <v>109.43100471239327</v>
       </c>
       <c r="G49" s="33">
         <v>119.5</v>
       </c>
       <c r="H49" s="35">
         <v>123.2</v>
       </c>
       <c r="I49" s="33">
@@ -38522,62 +39291,64 @@
       </c>
       <c r="BP49" s="58">
         <v>101.9</v>
       </c>
       <c r="BQ49" s="58">
         <v>100.6</v>
       </c>
       <c r="BR49" s="62">
         <v>100.7</v>
       </c>
       <c r="BS49" s="62">
         <v>100.9</v>
       </c>
       <c r="BT49" s="112">
         <v>100.1</v>
       </c>
       <c r="BU49" s="112">
         <v>100.6</v>
       </c>
       <c r="BV49" s="112">
         <v>98.7</v>
       </c>
       <c r="BW49" s="112">
         <v>98.1</v>
       </c>
-      <c r="BX49" s="145">
+      <c r="BX49" s="132">
         <v>98.2</v>
       </c>
-      <c r="BY49" s="145">
+      <c r="BY49" s="132">
         <v>92.4</v>
       </c>
-      <c r="BZ49" s="118"/>
+      <c r="BZ49" s="40">
+        <v>93.5</v>
+      </c>
       <c r="CA49" s="118"/>
       <c r="CB49" s="118"/>
       <c r="CC49" s="71"/>
     </row>
-    <row r="50" spans="1:81" ht="12.75" customHeight="1">
+    <row r="50" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="75" t="s">
         <v>32</v>
       </c>
       <c r="B50" s="33">
         <v>108.6</v>
       </c>
       <c r="C50" s="33">
         <v>101.7</v>
       </c>
       <c r="D50" s="33">
         <v>106.4</v>
       </c>
       <c r="E50" s="33">
         <v>109.5</v>
       </c>
       <c r="F50" s="34">
         <v>109.13873285930984</v>
       </c>
       <c r="G50" s="33">
         <v>121.9</v>
       </c>
       <c r="H50" s="35">
         <v>119.4</v>
       </c>
       <c r="I50" s="33">
@@ -38759,62 +39530,64 @@
       </c>
       <c r="BP50" s="58">
         <v>104.9</v>
       </c>
       <c r="BQ50" s="58">
         <v>103.8</v>
       </c>
       <c r="BR50" s="62">
         <v>104.7</v>
       </c>
       <c r="BS50" s="62">
         <v>104.1</v>
       </c>
       <c r="BT50" s="112">
         <v>100.4</v>
       </c>
       <c r="BU50" s="112">
         <v>97.9</v>
       </c>
       <c r="BV50" s="112">
         <v>97.4</v>
       </c>
       <c r="BW50" s="112">
         <v>96.5</v>
       </c>
-      <c r="BX50" s="145">
+      <c r="BX50" s="132">
         <v>97.1</v>
       </c>
-      <c r="BY50" s="145">
+      <c r="BY50" s="132">
         <v>94</v>
       </c>
-      <c r="BZ50" s="118"/>
+      <c r="BZ50" s="40">
+        <v>96.3</v>
+      </c>
       <c r="CA50" s="118"/>
       <c r="CB50" s="118"/>
       <c r="CC50" s="71"/>
     </row>
-    <row r="51" spans="1:81" ht="12.75" customHeight="1">
+    <row r="51" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="75" t="s">
         <v>0</v>
       </c>
       <c r="B51" s="33">
         <v>115.2</v>
       </c>
       <c r="C51" s="33">
         <v>102.1</v>
       </c>
       <c r="D51" s="33">
         <v>105.7</v>
       </c>
       <c r="E51" s="33">
         <v>105.2</v>
       </c>
       <c r="F51" s="34">
         <v>105.11190773403847</v>
       </c>
       <c r="G51" s="33">
         <v>118.2</v>
       </c>
       <c r="H51" s="35">
         <v>120.7</v>
       </c>
       <c r="I51" s="33">
@@ -38996,62 +39769,64 @@
       </c>
       <c r="BP51" s="58">
         <v>91.7</v>
       </c>
       <c r="BQ51" s="58">
         <v>97</v>
       </c>
       <c r="BR51" s="62">
         <v>96.2</v>
       </c>
       <c r="BS51" s="62">
         <v>97.7</v>
       </c>
       <c r="BT51" s="112">
         <v>99.1</v>
       </c>
       <c r="BU51" s="112">
         <v>100.6</v>
       </c>
       <c r="BV51" s="112">
         <v>99</v>
       </c>
       <c r="BW51" s="112">
         <v>97.7</v>
       </c>
-      <c r="BX51" s="145">
+      <c r="BX51" s="132">
         <v>97.7</v>
       </c>
-      <c r="BY51" s="145">
+      <c r="BY51" s="132">
         <v>94.2</v>
       </c>
-      <c r="BZ51" s="118"/>
+      <c r="BZ51" s="40">
+        <v>95.4</v>
+      </c>
       <c r="CA51" s="118"/>
       <c r="CB51" s="118"/>
       <c r="CC51" s="71"/>
     </row>
-    <row r="52" spans="1:81" ht="12.75" customHeight="1">
+    <row r="52" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="75" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="33">
         <v>119.7</v>
       </c>
       <c r="C52" s="33">
         <v>105.2</v>
       </c>
       <c r="D52" s="33">
         <v>110.6</v>
       </c>
       <c r="E52" s="33">
         <v>113</v>
       </c>
       <c r="F52" s="34">
         <v>112.98510546579163</v>
       </c>
       <c r="G52" s="33">
         <v>122.6</v>
       </c>
       <c r="H52" s="35">
         <v>123.9</v>
       </c>
       <c r="I52" s="33">
@@ -39233,62 +40008,64 @@
       </c>
       <c r="BP52" s="58">
         <v>100.9</v>
       </c>
       <c r="BQ52" s="58">
         <v>104</v>
       </c>
       <c r="BR52" s="62">
         <v>102.6</v>
       </c>
       <c r="BS52" s="62">
         <v>102.1</v>
       </c>
       <c r="BT52" s="112">
         <v>102.1</v>
       </c>
       <c r="BU52" s="112">
         <v>102.6</v>
       </c>
       <c r="BV52" s="112">
         <v>101.2</v>
       </c>
       <c r="BW52" s="112">
         <v>99.9</v>
       </c>
-      <c r="BX52" s="145">
+      <c r="BX52" s="132">
         <v>98.7</v>
       </c>
-      <c r="BY52" s="145">
+      <c r="BY52" s="132">
         <v>91.4</v>
       </c>
-      <c r="BZ52" s="118"/>
+      <c r="BZ52" s="40">
+        <v>87.1</v>
+      </c>
       <c r="CA52" s="118"/>
       <c r="CB52" s="118"/>
       <c r="CC52" s="71"/>
     </row>
-    <row r="53" spans="1:81" ht="12.75" customHeight="1">
+    <row r="53" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="75" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="33">
         <v>113.7</v>
       </c>
       <c r="C53" s="33">
         <v>103.4</v>
       </c>
       <c r="D53" s="33">
         <v>109</v>
       </c>
       <c r="E53" s="33">
         <v>111.9</v>
       </c>
       <c r="F53" s="34">
         <v>112.27004023198855</v>
       </c>
       <c r="G53" s="33">
         <v>127.2</v>
       </c>
       <c r="H53" s="35">
         <v>129.69999999999999</v>
       </c>
       <c r="I53" s="33">
@@ -39470,138 +40247,142 @@
       </c>
       <c r="BP53" s="58">
         <v>108.8</v>
       </c>
       <c r="BQ53" s="58">
         <v>95.2</v>
       </c>
       <c r="BR53" s="62">
         <v>103.5</v>
       </c>
       <c r="BS53" s="62">
         <v>103.6</v>
       </c>
       <c r="BT53" s="112">
         <v>99.3</v>
       </c>
       <c r="BU53" s="112">
         <v>98.4</v>
       </c>
       <c r="BV53" s="112">
         <v>97.9</v>
       </c>
       <c r="BW53" s="112">
         <v>97.5</v>
       </c>
-      <c r="BX53" s="145">
+      <c r="BX53" s="132">
         <v>96.6</v>
       </c>
-      <c r="BY53" s="145">
+      <c r="BY53" s="132">
         <v>91.4</v>
       </c>
-      <c r="BZ53" s="118"/>
+      <c r="BZ53" s="40">
+        <v>92.3</v>
+      </c>
       <c r="CA53" s="118"/>
       <c r="CB53" s="118"/>
       <c r="CC53" s="71"/>
     </row>
-    <row r="54" spans="1:81" ht="12.75" customHeight="1">
+    <row r="54" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="52">
+    <mergeCell ref="AU2:AY2"/>
+    <mergeCell ref="L2:P2"/>
+    <mergeCell ref="AF2:AJ2"/>
+    <mergeCell ref="AA2:AE2"/>
     <mergeCell ref="V20:Z20"/>
     <mergeCell ref="V2:Z2"/>
     <mergeCell ref="AK2:AO2"/>
     <mergeCell ref="AP2:AT2"/>
-    <mergeCell ref="AU2:AY2"/>
-[...6 lines deleted...]
-    <mergeCell ref="AA2:AE2"/>
     <mergeCell ref="A36:A39"/>
     <mergeCell ref="G20:K20"/>
     <mergeCell ref="Q20:U20"/>
     <mergeCell ref="BE20:BI20"/>
     <mergeCell ref="BE2:BI2"/>
     <mergeCell ref="AZ2:BD2"/>
     <mergeCell ref="G38:K38"/>
     <mergeCell ref="AF20:AJ20"/>
     <mergeCell ref="V38:Z38"/>
     <mergeCell ref="AZ20:BD20"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="A20:A21"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="Q2:U2"/>
     <mergeCell ref="G2:K2"/>
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="B20:F20"/>
     <mergeCell ref="B38:F38"/>
     <mergeCell ref="AP20:AT20"/>
     <mergeCell ref="AU20:AY20"/>
     <mergeCell ref="BE38:BI38"/>
     <mergeCell ref="AK38:AO38"/>
     <mergeCell ref="AP38:AT38"/>
     <mergeCell ref="AA38:AE38"/>
     <mergeCell ref="AK20:AO20"/>
     <mergeCell ref="L38:P38"/>
     <mergeCell ref="Q38:U38"/>
+    <mergeCell ref="AZ38:BD38"/>
+    <mergeCell ref="AU38:AY38"/>
+    <mergeCell ref="AF38:AJ38"/>
+    <mergeCell ref="L20:P20"/>
+    <mergeCell ref="AA20:AE20"/>
     <mergeCell ref="BJ2:BN2"/>
     <mergeCell ref="BJ20:BN20"/>
     <mergeCell ref="BO2:BS2"/>
     <mergeCell ref="BO20:BS20"/>
     <mergeCell ref="BO38:BS38"/>
-    <mergeCell ref="AZ38:BD38"/>
     <mergeCell ref="BJ38:BN38"/>
     <mergeCell ref="BY2:CC2"/>
     <mergeCell ref="BY20:CC20"/>
     <mergeCell ref="BY38:CC38"/>
     <mergeCell ref="BT2:BX2"/>
     <mergeCell ref="BT20:BX20"/>
     <mergeCell ref="BT38:BX38"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>тоқсан</vt:lpstr>
       <vt:lpstr>кезең</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>sataev</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>