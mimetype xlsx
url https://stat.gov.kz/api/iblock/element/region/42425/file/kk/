--- v4 (2026-09-16)
+++ v5 (2026-10-06)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12705"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12300"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
     <sheet name="Барлық халық" sheetId="1" r:id="rId3"/>
     <sheet name="Ерлер" sheetId="2" r:id="rId4"/>
     <sheet name="Әйелдер" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="U39" i="3" l="1"/>
   <c r="S39" i="3"/>
   <c r="U37" i="3"/>
   <c r="S37" i="3"/>
   <c r="U36" i="3"/>
   <c r="S36" i="3"/>
   <c r="U34" i="3"/>
   <c r="S34" i="3"/>
   <c r="U33" i="3"/>
   <c r="S33" i="3"/>
   <c r="U32" i="3"/>
@@ -148,51 +148,51 @@
   <c r="U26" i="1"/>
   <c r="S26" i="1"/>
   <c r="U24" i="1"/>
   <c r="S24" i="1"/>
   <c r="U23" i="1"/>
   <c r="S23" i="1"/>
   <c r="U22" i="1"/>
   <c r="S22" i="1"/>
   <c r="U21" i="1"/>
   <c r="S21" i="1"/>
   <c r="S19" i="1"/>
   <c r="S17" i="1"/>
   <c r="S16" i="1"/>
   <c r="S14" i="1"/>
   <c r="S13" i="1"/>
   <c r="S12" i="1"/>
   <c r="S11" i="1"/>
   <c r="S10" i="1"/>
   <c r="S9" i="1"/>
   <c r="S8" i="1"/>
   <c r="S7" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="887" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="890" uniqueCount="95">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>1 мамыр</t>
   </si>
   <si>
     <t>1 маусым</t>
   </si>
   <si>
     <t>1 шілде</t>
   </si>
   <si>
     <t>1 тамыз</t>
   </si>
   <si>
     <t>1 қыркүйек</t>
   </si>
   <si>
     <t>1 қазан</t>
   </si>
   <si>
     <t>1 ақпан</t>
   </si>
   <si>
@@ -740,50 +740,51 @@
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -1319,127 +1320,127 @@
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="27" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 2 5" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 4 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1734,64 +1735,64 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B1:C28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C13" sqref="C13"/>
+      <selection activeCell="C19" sqref="C19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="44.28515625" style="85" customWidth="1"/>
     <col min="3" max="3" width="94.7109375" style="85" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:3" x14ac:dyDescent="0.25">
-      <c r="B1" s="142"/>
-      <c r="C1" s="142"/>
+      <c r="B1" s="143"/>
+      <c r="C1" s="143"/>
     </row>
     <row r="2" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B2" s="68" t="s">
         <v>39</v>
       </c>
       <c r="C2" s="98">
         <v>611101</v>
       </c>
     </row>
     <row r="3" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B3" s="68" t="s">
         <v>40</v>
       </c>
       <c r="C3" s="99" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="4" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B4" s="68" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="100" t="s">
         <v>0</v>
       </c>
     </row>
@@ -1866,59 +1867,59 @@
       <c r="C13" s="72" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="14" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B14" s="71" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="72" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="15" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B15" s="71" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="72" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="16" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B16" s="73" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="74">
-        <v>46268</v>
+        <v>46300</v>
       </c>
     </row>
     <row r="17" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B17" s="73" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="74">
-        <v>46300</v>
+        <v>46331</v>
       </c>
     </row>
     <row r="18" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B18" s="68" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="81" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="19" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B19" s="68" t="s">
         <v>64</v>
       </c>
       <c r="C19" s="70" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="20" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B20" s="68" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="82" t="s">
         <v>76</v>
       </c>
@@ -2049,81 +2050,81 @@
       <c r="B10" s="75"/>
       <c r="C10" s="87"/>
       <c r="D10" s="89"/>
     </row>
     <row r="11" spans="1:4" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="75"/>
       <c r="B11" s="78" t="s">
         <v>72</v>
       </c>
       <c r="C11" s="87"/>
       <c r="D11" s="89"/>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A12" s="75"/>
       <c r="B12" s="75"/>
       <c r="C12" s="87"/>
       <c r="D12" s="89"/>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A13" s="75"/>
       <c r="B13" s="75"/>
       <c r="C13" s="75"/>
       <c r="D13" s="89"/>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="B14" s="167" t="s">
+      <c r="B14" s="142" t="s">
         <v>94</v>
       </c>
       <c r="C14" s="90"/>
       <c r="D14" s="90"/>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B15" s="88"/>
       <c r="D15" s="88"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A19" s="143"/>
-[...2 lines deleted...]
-      <c r="D19" s="143"/>
+      <c r="A19" s="144"/>
+      <c r="B19" s="144"/>
+      <c r="C19" s="144"/>
+      <c r="D19" s="144"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BO42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="5" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B77" sqref="B77"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="29.140625" style="1" customWidth="1"/>
     <col min="3" max="7" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="1" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="6.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="13" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="22" width="8.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="10.140625" style="1" hidden="1" customWidth="1"/>
     <col min="24" max="25" width="8.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="10.140625" style="1" hidden="1" customWidth="1"/>
     <col min="27" max="34" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="9.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="36" max="37" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="10" style="1" hidden="1" customWidth="1"/>
     <col min="39" max="39" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
@@ -2135,213 +2136,213 @@
     <col min="46" max="46" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="9.42578125" style="1" customWidth="1"/>
     <col min="48" max="48" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="10.7109375" style="1" customWidth="1"/>
     <col min="51" max="51" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="54" max="54" width="7.42578125" style="1" customWidth="1"/>
     <col min="55" max="55" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="59" max="59" width="9.85546875" style="1" customWidth="1"/>
     <col min="60" max="60" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="61" max="61" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="62" max="62" width="10" style="1" customWidth="1"/>
     <col min="63" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:67" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:67" s="86" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A2" s="79" t="s">
         <v>74</v>
       </c>
-      <c r="B2" s="144" t="s">
+      <c r="B2" s="152" t="s">
         <v>36</v>
       </c>
-      <c r="C2" s="144"/>
-[...58 lines deleted...]
-      <c r="BJ2" s="144"/>
+      <c r="C2" s="152"/>
+      <c r="D2" s="152"/>
+      <c r="E2" s="152"/>
+      <c r="F2" s="152"/>
+      <c r="G2" s="152"/>
+      <c r="H2" s="152"/>
+      <c r="I2" s="152"/>
+      <c r="J2" s="152"/>
+      <c r="K2" s="152"/>
+      <c r="L2" s="152"/>
+      <c r="M2" s="152"/>
+      <c r="N2" s="152"/>
+      <c r="O2" s="152"/>
+      <c r="P2" s="152"/>
+      <c r="Q2" s="152"/>
+      <c r="R2" s="152"/>
+      <c r="S2" s="152"/>
+      <c r="T2" s="152"/>
+      <c r="U2" s="152"/>
+      <c r="V2" s="152"/>
+      <c r="W2" s="152"/>
+      <c r="X2" s="152"/>
+      <c r="Y2" s="152"/>
+      <c r="Z2" s="152"/>
+      <c r="AA2" s="152"/>
+      <c r="AB2" s="152"/>
+      <c r="AC2" s="152"/>
+      <c r="AD2" s="152"/>
+      <c r="AE2" s="152"/>
+      <c r="AF2" s="152"/>
+      <c r="AG2" s="152"/>
+      <c r="AH2" s="152"/>
+      <c r="AI2" s="152"/>
+      <c r="AJ2" s="152"/>
+      <c r="AK2" s="152"/>
+      <c r="AL2" s="152"/>
+      <c r="AM2" s="152"/>
+      <c r="AN2" s="152"/>
+      <c r="AO2" s="152"/>
+      <c r="AP2" s="152"/>
+      <c r="AQ2" s="152"/>
+      <c r="AR2" s="152"/>
+      <c r="AS2" s="152"/>
+      <c r="AT2" s="152"/>
+      <c r="AU2" s="152"/>
+      <c r="AV2" s="152"/>
+      <c r="AW2" s="152"/>
+      <c r="AX2" s="152"/>
+      <c r="AY2" s="152"/>
+      <c r="AZ2" s="152"/>
+      <c r="BA2" s="152"/>
+      <c r="BB2" s="152"/>
+      <c r="BC2" s="152"/>
+      <c r="BD2" s="152"/>
+      <c r="BE2" s="152"/>
+      <c r="BF2" s="152"/>
+      <c r="BG2" s="152"/>
+      <c r="BH2" s="152"/>
+      <c r="BI2" s="152"/>
+      <c r="BJ2" s="152"/>
     </row>
     <row r="3" spans="1:67" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="2"/>
       <c r="C3" s="15"/>
       <c r="D3" s="15"/>
       <c r="E3" s="15"/>
       <c r="F3" s="15"/>
       <c r="G3" s="15"/>
       <c r="H3" s="15"/>
       <c r="I3" s="15"/>
       <c r="J3" s="15"/>
       <c r="K3" s="15"/>
       <c r="L3" s="15"/>
       <c r="M3" s="15"/>
       <c r="N3" s="15"/>
       <c r="O3" s="3"/>
       <c r="AM3" s="26"/>
       <c r="BJ3" s="60" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:67" s="15" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="156" t="s">
+      <c r="A4" s="145" t="s">
         <v>73</v>
       </c>
-      <c r="B4" s="147"/>
-      <c r="C4" s="149">
+      <c r="B4" s="155"/>
+      <c r="C4" s="157">
         <v>2022</v>
       </c>
-      <c r="D4" s="150"/>
-[...10 lines deleted...]
-      <c r="O4" s="149">
+      <c r="D4" s="158"/>
+      <c r="E4" s="158"/>
+      <c r="F4" s="158"/>
+      <c r="G4" s="158"/>
+      <c r="H4" s="158"/>
+      <c r="I4" s="158"/>
+      <c r="J4" s="158"/>
+      <c r="K4" s="158"/>
+      <c r="L4" s="158"/>
+      <c r="M4" s="158"/>
+      <c r="N4" s="161"/>
+      <c r="O4" s="157">
         <v>2023</v>
       </c>
-      <c r="P4" s="150"/>
-[...10 lines deleted...]
-      <c r="AA4" s="151">
+      <c r="P4" s="158"/>
+      <c r="Q4" s="158"/>
+      <c r="R4" s="158"/>
+      <c r="S4" s="158"/>
+      <c r="T4" s="158"/>
+      <c r="U4" s="158"/>
+      <c r="V4" s="158"/>
+      <c r="W4" s="158"/>
+      <c r="X4" s="158"/>
+      <c r="Y4" s="158"/>
+      <c r="Z4" s="158"/>
+      <c r="AA4" s="149">
         <v>2024</v>
       </c>
-      <c r="AB4" s="152"/>
-[...10 lines deleted...]
-      <c r="AM4" s="153">
+      <c r="AB4" s="150"/>
+      <c r="AC4" s="150"/>
+      <c r="AD4" s="150"/>
+      <c r="AE4" s="150"/>
+      <c r="AF4" s="150"/>
+      <c r="AG4" s="150"/>
+      <c r="AH4" s="150"/>
+      <c r="AI4" s="150"/>
+      <c r="AJ4" s="150"/>
+      <c r="AK4" s="150"/>
+      <c r="AL4" s="150"/>
+      <c r="AM4" s="159">
         <v>2025</v>
       </c>
-      <c r="AN4" s="154"/>
-[...10 lines deleted...]
-      <c r="AY4" s="151">
+      <c r="AN4" s="160"/>
+      <c r="AO4" s="160"/>
+      <c r="AP4" s="160"/>
+      <c r="AQ4" s="160"/>
+      <c r="AR4" s="160"/>
+      <c r="AS4" s="160"/>
+      <c r="AT4" s="160"/>
+      <c r="AU4" s="160"/>
+      <c r="AV4" s="160"/>
+      <c r="AW4" s="160"/>
+      <c r="AX4" s="160"/>
+      <c r="AY4" s="149">
         <v>2026</v>
       </c>
-      <c r="AZ4" s="152"/>
-[...9 lines deleted...]
-      <c r="BJ4" s="160"/>
+      <c r="AZ4" s="150"/>
+      <c r="BA4" s="150"/>
+      <c r="BB4" s="150"/>
+      <c r="BC4" s="150"/>
+      <c r="BD4" s="150"/>
+      <c r="BE4" s="150"/>
+      <c r="BF4" s="150"/>
+      <c r="BG4" s="150"/>
+      <c r="BH4" s="150"/>
+      <c r="BI4" s="150"/>
+      <c r="BJ4" s="151"/>
     </row>
     <row r="5" spans="1:67" s="15" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="157"/>
-      <c r="B5" s="148"/>
+      <c r="A5" s="146"/>
+      <c r="B5" s="156"/>
       <c r="C5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="K5" s="8" t="s">
@@ -2480,113 +2481,113 @@
         <v>1</v>
       </c>
       <c r="BD5" s="19" t="s">
         <v>2</v>
       </c>
       <c r="BE5" s="19" t="s">
         <v>3</v>
       </c>
       <c r="BF5" s="19" t="s">
         <v>4</v>
       </c>
       <c r="BG5" s="21" t="s">
         <v>5</v>
       </c>
       <c r="BH5" s="21" t="s">
         <v>6</v>
       </c>
       <c r="BI5" s="21" t="s">
         <v>13</v>
       </c>
       <c r="BJ5" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:67" s="97" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="145" t="s">
+      <c r="B6" s="153" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="145"/>
-[...58 lines deleted...]
-      <c r="BJ6" s="145"/>
+      <c r="C6" s="153"/>
+      <c r="D6" s="153"/>
+      <c r="E6" s="153"/>
+      <c r="F6" s="153"/>
+      <c r="G6" s="153"/>
+      <c r="H6" s="153"/>
+      <c r="I6" s="153"/>
+      <c r="J6" s="153"/>
+      <c r="K6" s="153"/>
+      <c r="L6" s="153"/>
+      <c r="M6" s="153"/>
+      <c r="N6" s="153"/>
+      <c r="O6" s="153"/>
+      <c r="P6" s="153"/>
+      <c r="Q6" s="153"/>
+      <c r="R6" s="153"/>
+      <c r="S6" s="153"/>
+      <c r="T6" s="153"/>
+      <c r="U6" s="153"/>
+      <c r="V6" s="153"/>
+      <c r="W6" s="153"/>
+      <c r="X6" s="153"/>
+      <c r="Y6" s="153"/>
+      <c r="Z6" s="153"/>
+      <c r="AA6" s="153"/>
+      <c r="AB6" s="153"/>
+      <c r="AC6" s="153"/>
+      <c r="AD6" s="153"/>
+      <c r="AE6" s="153"/>
+      <c r="AF6" s="153"/>
+      <c r="AG6" s="153"/>
+      <c r="AH6" s="153"/>
+      <c r="AI6" s="153"/>
+      <c r="AJ6" s="153"/>
+      <c r="AK6" s="153"/>
+      <c r="AL6" s="153"/>
+      <c r="AM6" s="153"/>
+      <c r="AN6" s="153"/>
+      <c r="AO6" s="153"/>
+      <c r="AP6" s="153"/>
+      <c r="AQ6" s="153"/>
+      <c r="AR6" s="153"/>
+      <c r="AS6" s="153"/>
+      <c r="AT6" s="153"/>
+      <c r="AU6" s="153"/>
+      <c r="AV6" s="153"/>
+      <c r="AW6" s="153"/>
+      <c r="AX6" s="153"/>
+      <c r="AY6" s="153"/>
+      <c r="AZ6" s="153"/>
+      <c r="BA6" s="153"/>
+      <c r="BB6" s="153"/>
+      <c r="BC6" s="153"/>
+      <c r="BD6" s="153"/>
+      <c r="BE6" s="153"/>
+      <c r="BF6" s="153"/>
+      <c r="BG6" s="153"/>
+      <c r="BH6" s="153"/>
+      <c r="BI6" s="153"/>
+      <c r="BJ6" s="153"/>
     </row>
     <row r="7" spans="1:67" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="91">
         <v>100000000</v>
       </c>
       <c r="B7" s="65" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="104">
         <v>611888</v>
       </c>
       <c r="D7" s="34">
         <v>611723</v>
       </c>
       <c r="E7" s="34">
         <v>611354</v>
       </c>
       <c r="F7" s="34">
         <v>611281</v>
       </c>
       <c r="G7" s="34">
         <v>611142</v>
       </c>
       <c r="H7" s="105">
         <v>611068</v>
@@ -2720,51 +2721,53 @@
       </c>
       <c r="AY7" s="62">
         <v>595720</v>
       </c>
       <c r="AZ7" s="48">
         <v>595208</v>
       </c>
       <c r="BA7" s="48">
         <v>594766</v>
       </c>
       <c r="BB7" s="48">
         <v>594320</v>
       </c>
       <c r="BC7" s="48">
         <v>593892</v>
       </c>
       <c r="BD7" s="48">
         <v>593583</v>
       </c>
       <c r="BE7" s="48">
         <v>592895</v>
       </c>
       <c r="BF7" s="139">
         <v>591903</v>
       </c>
-      <c r="BG7" s="34"/>
+      <c r="BG7" s="139">
+        <v>590702</v>
+      </c>
       <c r="BH7" s="34"/>
       <c r="BI7" s="35"/>
       <c r="BJ7" s="35"/>
       <c r="BK7" s="34"/>
       <c r="BL7" s="34"/>
       <c r="BM7" s="34"/>
       <c r="BN7" s="34"/>
       <c r="BO7" s="34"/>
     </row>
     <row r="8" spans="1:67" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="42" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="106">
         <v>326563</v>
       </c>
       <c r="D8" s="106">
         <v>326571</v>
       </c>
       <c r="E8" s="106">
         <v>326621</v>
       </c>
@@ -2906,51 +2909,53 @@
       </c>
       <c r="AY8" s="62">
         <v>315314</v>
       </c>
       <c r="AZ8" s="48">
         <v>315382</v>
       </c>
       <c r="BA8" s="48">
         <v>315280</v>
       </c>
       <c r="BB8" s="48">
         <v>315337</v>
       </c>
       <c r="BC8" s="48">
         <v>315510</v>
       </c>
       <c r="BD8" s="48">
         <v>315704</v>
       </c>
       <c r="BE8" s="48">
         <v>315639</v>
       </c>
       <c r="BF8" s="139">
         <v>315532</v>
       </c>
-      <c r="BG8" s="34"/>
+      <c r="BG8" s="139">
+        <v>315565</v>
+      </c>
       <c r="BH8" s="34"/>
       <c r="BI8" s="35"/>
       <c r="BJ8" s="35"/>
       <c r="BK8" s="34"/>
       <c r="BL8" s="34"/>
       <c r="BM8" s="34"/>
       <c r="BN8" s="34"/>
       <c r="BO8" s="34"/>
     </row>
     <row r="9" spans="1:67" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="42" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="106">
         <v>10422</v>
       </c>
       <c r="D9" s="106">
         <v>10439</v>
       </c>
       <c r="E9" s="106">
         <v>10439</v>
       </c>
@@ -3092,51 +3097,53 @@
       </c>
       <c r="AY9" s="62">
         <v>9849</v>
       </c>
       <c r="AZ9" s="48">
         <v>9822</v>
       </c>
       <c r="BA9" s="48">
         <v>9841</v>
       </c>
       <c r="BB9" s="48">
         <v>9813</v>
       </c>
       <c r="BC9" s="48">
         <v>9830</v>
       </c>
       <c r="BD9" s="48">
         <v>9826</v>
       </c>
       <c r="BE9" s="48">
         <v>9803</v>
       </c>
       <c r="BF9" s="139">
         <v>9767</v>
       </c>
-      <c r="BG9" s="34"/>
+      <c r="BG9" s="139">
+        <v>9735</v>
+      </c>
       <c r="BH9" s="34"/>
       <c r="BI9" s="35"/>
       <c r="BJ9" s="35"/>
       <c r="BK9" s="34"/>
       <c r="BL9" s="34"/>
       <c r="BM9" s="34"/>
       <c r="BN9" s="34"/>
       <c r="BO9" s="34"/>
     </row>
     <row r="10" spans="1:67" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="42" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="34">
         <v>14195</v>
       </c>
       <c r="D10" s="34">
         <v>14181</v>
       </c>
       <c r="E10" s="34">
         <v>14173</v>
       </c>
@@ -3278,51 +3285,53 @@
       </c>
       <c r="AY10" s="62">
         <v>13142</v>
       </c>
       <c r="AZ10" s="48">
         <v>13107</v>
       </c>
       <c r="BA10" s="48">
         <v>13055</v>
       </c>
       <c r="BB10" s="48">
         <v>13016</v>
       </c>
       <c r="BC10" s="48">
         <v>13016</v>
       </c>
       <c r="BD10" s="48">
         <v>13000</v>
       </c>
       <c r="BE10" s="48">
         <v>13016</v>
       </c>
       <c r="BF10" s="139">
         <v>12973</v>
       </c>
-      <c r="BG10" s="34"/>
+      <c r="BG10" s="139">
+        <v>12907</v>
+      </c>
       <c r="BH10" s="34"/>
       <c r="BI10" s="35"/>
       <c r="BJ10" s="35"/>
       <c r="BK10" s="34"/>
       <c r="BL10" s="34"/>
       <c r="BM10" s="34"/>
       <c r="BN10" s="34"/>
       <c r="BO10" s="34"/>
     </row>
     <row r="11" spans="1:67" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="42" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="104">
         <v>19928</v>
       </c>
       <c r="D11" s="34">
         <v>19934</v>
       </c>
       <c r="E11" s="34">
         <v>19910</v>
       </c>
@@ -3464,51 +3473,53 @@
       </c>
       <c r="AY11" s="62">
         <v>18097</v>
       </c>
       <c r="AZ11" s="48">
         <v>18066</v>
       </c>
       <c r="BA11" s="48">
         <v>18070</v>
       </c>
       <c r="BB11" s="48">
         <v>18063</v>
       </c>
       <c r="BC11" s="48">
         <v>18007</v>
       </c>
       <c r="BD11" s="48">
         <v>17970</v>
       </c>
       <c r="BE11" s="48">
         <v>17942</v>
       </c>
       <c r="BF11" s="139">
         <v>17866</v>
       </c>
-      <c r="BG11" s="34"/>
+      <c r="BG11" s="139">
+        <v>17776</v>
+      </c>
       <c r="BH11" s="34"/>
       <c r="BI11" s="35"/>
       <c r="BJ11" s="35"/>
       <c r="BK11" s="34"/>
       <c r="BL11" s="34"/>
       <c r="BM11" s="34"/>
       <c r="BN11" s="34"/>
       <c r="BO11" s="34"/>
     </row>
     <row r="12" spans="1:67" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="42" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="104">
         <v>66816</v>
       </c>
       <c r="D12" s="34">
         <v>66784</v>
       </c>
       <c r="E12" s="34">
         <v>66738</v>
       </c>
@@ -3650,51 +3661,53 @@
       </c>
       <c r="AY12" s="48">
         <v>61871</v>
       </c>
       <c r="AZ12" s="48">
         <v>61767</v>
       </c>
       <c r="BA12" s="48">
         <v>61624</v>
       </c>
       <c r="BB12" s="48">
         <v>61474</v>
       </c>
       <c r="BC12" s="48">
         <v>61318</v>
       </c>
       <c r="BD12" s="48">
         <v>61273</v>
       </c>
       <c r="BE12" s="48">
         <v>61137</v>
       </c>
       <c r="BF12" s="139">
         <v>60897</v>
       </c>
-      <c r="BG12" s="34"/>
+      <c r="BG12" s="139">
+        <v>60578</v>
+      </c>
       <c r="BH12" s="34"/>
       <c r="BI12" s="35"/>
       <c r="BJ12" s="35"/>
       <c r="BK12" s="34"/>
       <c r="BL12" s="34"/>
       <c r="BM12" s="34"/>
       <c r="BN12" s="34"/>
       <c r="BO12" s="34"/>
     </row>
     <row r="13" spans="1:67" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="104">
         <v>18188</v>
       </c>
       <c r="D13" s="34">
         <v>18156</v>
       </c>
       <c r="E13" s="34">
         <v>18119</v>
       </c>
@@ -3836,51 +3849,53 @@
       </c>
       <c r="AY13" s="62">
         <v>16685</v>
       </c>
       <c r="AZ13" s="48">
         <v>16660</v>
       </c>
       <c r="BA13" s="48">
         <v>16619</v>
       </c>
       <c r="BB13" s="48">
         <v>16591</v>
       </c>
       <c r="BC13" s="48">
         <v>16552</v>
       </c>
       <c r="BD13" s="48">
         <v>16471</v>
       </c>
       <c r="BE13" s="48">
         <v>16470</v>
       </c>
       <c r="BF13" s="139">
         <v>16447</v>
       </c>
-      <c r="BG13" s="34"/>
+      <c r="BG13" s="139">
+        <v>16396</v>
+      </c>
       <c r="BH13" s="34"/>
       <c r="BI13" s="35"/>
       <c r="BJ13" s="35"/>
       <c r="BK13" s="34"/>
       <c r="BL13" s="34"/>
       <c r="BM13" s="34"/>
       <c r="BN13" s="34"/>
       <c r="BO13" s="34"/>
     </row>
     <row r="14" spans="1:67" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="42" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="104">
         <v>33775</v>
       </c>
       <c r="D14" s="34">
         <v>33735</v>
       </c>
       <c r="E14" s="34">
         <v>33652</v>
       </c>
@@ -4022,51 +4037,53 @@
       </c>
       <c r="AY14" s="62">
         <v>31482</v>
       </c>
       <c r="AZ14" s="48">
         <v>31415</v>
       </c>
       <c r="BA14" s="48">
         <v>31381</v>
       </c>
       <c r="BB14" s="48">
         <v>31344</v>
       </c>
       <c r="BC14" s="48">
         <v>31302</v>
       </c>
       <c r="BD14" s="48">
         <v>31224</v>
       </c>
       <c r="BE14" s="48">
         <v>31155</v>
       </c>
       <c r="BF14" s="139">
         <v>31074</v>
       </c>
-      <c r="BG14" s="34"/>
+      <c r="BG14" s="139">
+        <v>31008</v>
+      </c>
       <c r="BH14" s="34"/>
       <c r="BI14" s="35"/>
       <c r="BJ14" s="35"/>
       <c r="BK14" s="34"/>
       <c r="BL14" s="34"/>
       <c r="BM14" s="34"/>
       <c r="BN14" s="34"/>
       <c r="BO14" s="34"/>
     </row>
     <row r="15" spans="1:67" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="23" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="23" t="s">
         <v>23</v>
       </c>
       <c r="E15" s="23" t="s">
         <v>23</v>
       </c>
@@ -4207,51 +4224,53 @@
       </c>
       <c r="AY15" s="62">
         <v>19269</v>
       </c>
       <c r="AZ15" s="48">
         <v>19243</v>
       </c>
       <c r="BA15" s="48">
         <v>19214</v>
       </c>
       <c r="BB15" s="48">
         <v>19233</v>
       </c>
       <c r="BC15" s="48">
         <v>19204</v>
       </c>
       <c r="BD15" s="48">
         <v>19164</v>
       </c>
       <c r="BE15" s="48">
         <v>19108</v>
       </c>
       <c r="BF15" s="139">
         <v>19072</v>
       </c>
-      <c r="BG15" s="34"/>
+      <c r="BG15" s="139">
+        <v>19001</v>
+      </c>
       <c r="BH15" s="34"/>
       <c r="BI15" s="35"/>
       <c r="BJ15" s="35"/>
       <c r="BK15" s="34"/>
       <c r="BL15" s="34"/>
       <c r="BM15" s="34"/>
       <c r="BN15" s="34"/>
       <c r="BO15" s="34"/>
     </row>
     <row r="16" spans="1:67" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="42" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="104">
         <v>37290</v>
       </c>
       <c r="D16" s="34">
         <v>37265</v>
       </c>
       <c r="E16" s="34">
         <v>37199</v>
       </c>
@@ -4393,51 +4412,53 @@
       </c>
       <c r="AY16" s="62">
         <v>32749</v>
       </c>
       <c r="AZ16" s="48">
         <v>32688</v>
       </c>
       <c r="BA16" s="48">
         <v>32620</v>
       </c>
       <c r="BB16" s="48">
         <v>32576</v>
       </c>
       <c r="BC16" s="48">
         <v>32483</v>
       </c>
       <c r="BD16" s="48">
         <v>32419</v>
       </c>
       <c r="BE16" s="48">
         <v>32270</v>
       </c>
       <c r="BF16" s="139">
         <v>32158</v>
       </c>
-      <c r="BG16" s="34"/>
+      <c r="BG16" s="139">
+        <v>31962</v>
+      </c>
       <c r="BH16" s="34"/>
       <c r="BI16" s="35"/>
       <c r="BJ16" s="35"/>
       <c r="BK16" s="34"/>
       <c r="BL16" s="34"/>
       <c r="BM16" s="34"/>
       <c r="BN16" s="34"/>
       <c r="BO16" s="34"/>
     </row>
     <row r="17" spans="1:67" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="42" t="s">
         <v>33</v>
       </c>
       <c r="C17" s="104">
         <v>13847</v>
       </c>
       <c r="D17" s="34">
         <v>13846</v>
       </c>
       <c r="E17" s="34">
         <v>13826</v>
       </c>
@@ -4579,51 +4600,53 @@
       </c>
       <c r="AY17" s="62">
         <v>12635</v>
       </c>
       <c r="AZ17" s="48">
         <v>12578</v>
       </c>
       <c r="BA17" s="48">
         <v>12572</v>
       </c>
       <c r="BB17" s="48">
         <v>12538</v>
       </c>
       <c r="BC17" s="48">
         <v>12523</v>
       </c>
       <c r="BD17" s="48">
         <v>12472</v>
       </c>
       <c r="BE17" s="48">
         <v>12424</v>
       </c>
       <c r="BF17" s="139">
         <v>12373</v>
       </c>
-      <c r="BG17" s="34"/>
+      <c r="BG17" s="139">
+        <v>12327</v>
+      </c>
       <c r="BH17" s="34"/>
       <c r="BI17" s="35"/>
       <c r="BJ17" s="35"/>
       <c r="BK17" s="34"/>
       <c r="BL17" s="34"/>
       <c r="BM17" s="34"/>
       <c r="BN17" s="34"/>
       <c r="BO17" s="34"/>
     </row>
     <row r="18" spans="1:67" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>34</v>
       </c>
       <c r="C18" s="23" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="23" t="s">
         <v>23</v>
       </c>
       <c r="E18" s="23" t="s">
         <v>23</v>
       </c>
@@ -4764,51 +4787,53 @@
       </c>
       <c r="AY18" s="48">
         <v>24771</v>
       </c>
       <c r="AZ18" s="48">
         <v>24720</v>
       </c>
       <c r="BA18" s="48">
         <v>24734</v>
       </c>
       <c r="BB18" s="48">
         <v>24734</v>
       </c>
       <c r="BC18" s="48">
         <v>24691</v>
       </c>
       <c r="BD18" s="48">
         <v>24681</v>
       </c>
       <c r="BE18" s="48">
         <v>24665</v>
       </c>
       <c r="BF18" s="139">
         <v>24618</v>
       </c>
-      <c r="BG18" s="34"/>
+      <c r="BG18" s="139">
+        <v>24470</v>
+      </c>
       <c r="BH18" s="34"/>
       <c r="BI18" s="35"/>
       <c r="BJ18" s="35"/>
       <c r="BK18" s="34"/>
       <c r="BL18" s="34"/>
       <c r="BM18" s="34"/>
       <c r="BN18" s="34"/>
       <c r="BO18" s="34"/>
     </row>
     <row r="19" spans="1:67" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="42" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="104">
         <v>70864</v>
       </c>
       <c r="D19" s="34">
         <v>70812</v>
       </c>
       <c r="E19" s="34">
         <v>70677</v>
       </c>
@@ -4950,124 +4975,126 @@
       </c>
       <c r="AY19" s="62">
         <v>39856</v>
       </c>
       <c r="AZ19" s="48">
         <v>39760</v>
       </c>
       <c r="BA19" s="48">
         <v>39756</v>
       </c>
       <c r="BB19" s="48">
         <v>39601</v>
       </c>
       <c r="BC19" s="48">
         <v>39456</v>
       </c>
       <c r="BD19" s="48">
         <v>39379</v>
       </c>
       <c r="BE19" s="48">
         <v>39266</v>
       </c>
       <c r="BF19" s="139">
         <v>39126</v>
       </c>
-      <c r="BG19" s="34"/>
+      <c r="BG19" s="139">
+        <v>38977</v>
+      </c>
       <c r="BH19" s="34"/>
       <c r="BI19" s="35"/>
       <c r="BJ19" s="35"/>
       <c r="BK19" s="34"/>
       <c r="BL19" s="34"/>
       <c r="BM19" s="34"/>
       <c r="BN19" s="34"/>
       <c r="BO19" s="34"/>
     </row>
     <row r="20" spans="1:67" s="97" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="146" t="s">
+      <c r="B20" s="154" t="s">
         <v>10</v>
       </c>
-      <c r="C20" s="146"/>
-[...58 lines deleted...]
-      <c r="BJ20" s="146"/>
+      <c r="C20" s="154"/>
+      <c r="D20" s="154"/>
+      <c r="E20" s="154"/>
+      <c r="F20" s="154"/>
+      <c r="G20" s="154"/>
+      <c r="H20" s="154"/>
+      <c r="I20" s="154"/>
+      <c r="J20" s="154"/>
+      <c r="K20" s="154"/>
+      <c r="L20" s="154"/>
+      <c r="M20" s="154"/>
+      <c r="N20" s="154"/>
+      <c r="O20" s="154"/>
+      <c r="P20" s="154"/>
+      <c r="Q20" s="154"/>
+      <c r="R20" s="154"/>
+      <c r="S20" s="154"/>
+      <c r="T20" s="154"/>
+      <c r="U20" s="154"/>
+      <c r="V20" s="154"/>
+      <c r="W20" s="154"/>
+      <c r="X20" s="154"/>
+      <c r="Y20" s="154"/>
+      <c r="Z20" s="154"/>
+      <c r="AA20" s="154"/>
+      <c r="AB20" s="154"/>
+      <c r="AC20" s="154"/>
+      <c r="AD20" s="154"/>
+      <c r="AE20" s="154"/>
+      <c r="AF20" s="154"/>
+      <c r="AG20" s="154"/>
+      <c r="AH20" s="154"/>
+      <c r="AI20" s="154"/>
+      <c r="AJ20" s="154"/>
+      <c r="AK20" s="154"/>
+      <c r="AL20" s="154"/>
+      <c r="AM20" s="154"/>
+      <c r="AN20" s="154"/>
+      <c r="AO20" s="154"/>
+      <c r="AP20" s="154"/>
+      <c r="AQ20" s="154"/>
+      <c r="AR20" s="154"/>
+      <c r="AS20" s="154"/>
+      <c r="AT20" s="154"/>
+      <c r="AU20" s="154"/>
+      <c r="AV20" s="154"/>
+      <c r="AW20" s="154"/>
+      <c r="AX20" s="154"/>
+      <c r="AY20" s="154"/>
+      <c r="AZ20" s="154"/>
+      <c r="BA20" s="154"/>
+      <c r="BB20" s="154"/>
+      <c r="BC20" s="154"/>
+      <c r="BD20" s="154"/>
+      <c r="BE20" s="154"/>
+      <c r="BF20" s="154"/>
+      <c r="BG20" s="154"/>
+      <c r="BH20" s="154"/>
+      <c r="BI20" s="154"/>
+      <c r="BJ20" s="154"/>
     </row>
     <row r="21" spans="1:67" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="91">
         <v>100000000</v>
       </c>
       <c r="B21" s="65" t="s">
         <v>22</v>
       </c>
       <c r="C21" s="9">
         <v>368564</v>
       </c>
       <c r="D21" s="9">
         <v>368632</v>
       </c>
       <c r="E21" s="9">
         <v>368709</v>
       </c>
       <c r="F21" s="9">
         <v>368730</v>
       </c>
       <c r="G21" s="9">
         <v>368884</v>
       </c>
       <c r="H21" s="9">
         <v>369051</v>
@@ -5202,50 +5229,53 @@
       </c>
       <c r="AY21" s="62">
         <v>374500</v>
       </c>
       <c r="AZ21" s="48">
         <v>374496</v>
       </c>
       <c r="BA21" s="48">
         <v>374310</v>
       </c>
       <c r="BB21" s="48">
         <v>374248</v>
       </c>
       <c r="BC21" s="48">
         <v>374325</v>
       </c>
       <c r="BD21" s="48">
         <v>374463</v>
       </c>
       <c r="BE21" s="48">
         <v>374311</v>
       </c>
       <c r="BF21" s="139">
         <v>374019</v>
       </c>
+      <c r="BG21" s="139">
+        <v>373781</v>
+      </c>
     </row>
     <row r="22" spans="1:67" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="42" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="107">
         <v>309079</v>
       </c>
       <c r="D22" s="107">
         <v>309108</v>
       </c>
       <c r="E22" s="107">
         <v>309171</v>
       </c>
       <c r="F22" s="107">
         <v>309191</v>
       </c>
       <c r="G22" s="107">
         <v>309293</v>
       </c>
       <c r="H22" s="107">
         <v>309051</v>
@@ -5380,50 +5410,53 @@
       </c>
       <c r="AY22" s="62">
         <v>315314</v>
       </c>
       <c r="AZ22" s="48">
         <v>315382</v>
       </c>
       <c r="BA22" s="48">
         <v>315280</v>
       </c>
       <c r="BB22" s="48">
         <v>315337</v>
       </c>
       <c r="BC22" s="48">
         <v>315510</v>
       </c>
       <c r="BD22" s="48">
         <v>315704</v>
       </c>
       <c r="BE22" s="48">
         <v>315639</v>
       </c>
       <c r="BF22" s="139">
         <v>315532</v>
       </c>
+      <c r="BG22" s="139">
+        <v>315565</v>
+      </c>
     </row>
     <row r="23" spans="1:67" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="42" t="s">
         <v>25</v>
       </c>
       <c r="C23" s="107">
         <v>10422</v>
       </c>
       <c r="D23" s="107">
         <v>10439</v>
       </c>
       <c r="E23" s="107">
         <v>10439</v>
       </c>
       <c r="F23" s="107">
         <v>10446</v>
       </c>
       <c r="G23" s="107">
         <v>10454</v>
       </c>
       <c r="H23" s="107">
         <v>10458</v>
@@ -5558,50 +5591,53 @@
       </c>
       <c r="AY23" s="62">
         <v>9849</v>
       </c>
       <c r="AZ23" s="48">
         <v>9822</v>
       </c>
       <c r="BA23" s="48">
         <v>9841</v>
       </c>
       <c r="BB23" s="48">
         <v>9813</v>
       </c>
       <c r="BC23" s="48">
         <v>9830</v>
       </c>
       <c r="BD23" s="48">
         <v>9826</v>
       </c>
       <c r="BE23" s="48">
         <v>9803</v>
       </c>
       <c r="BF23" s="139">
         <v>9767</v>
       </c>
+      <c r="BG23" s="139">
+        <v>9735</v>
+      </c>
     </row>
     <row r="24" spans="1:67" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>85</v>
       </c>
       <c r="B24" s="42" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="9">
         <v>42362</v>
       </c>
       <c r="D24" s="9">
         <v>42387</v>
       </c>
       <c r="E24" s="9">
         <v>42410</v>
       </c>
       <c r="F24" s="9">
         <v>42407</v>
       </c>
       <c r="G24" s="9">
         <v>42458</v>
       </c>
       <c r="H24" s="9">
         <v>42439</v>
@@ -5736,50 +5772,53 @@
       </c>
       <c r="AY24" s="62">
         <v>40169</v>
       </c>
       <c r="AZ24" s="48">
         <v>40136</v>
       </c>
       <c r="BA24" s="48">
         <v>40033</v>
       </c>
       <c r="BB24" s="48">
         <v>39945</v>
       </c>
       <c r="BC24" s="48">
         <v>39838</v>
       </c>
       <c r="BD24" s="48">
         <v>39823</v>
       </c>
       <c r="BE24" s="48">
         <v>39778</v>
       </c>
       <c r="BF24" s="139">
         <v>39651</v>
       </c>
+      <c r="BG24" s="139">
+        <v>39442</v>
+      </c>
     </row>
     <row r="25" spans="1:67" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>88</v>
       </c>
       <c r="B25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="23" t="s">
         <v>23</v>
       </c>
       <c r="D25" s="23" t="s">
         <v>23</v>
       </c>
       <c r="E25" s="23" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="23" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="23" t="s">
         <v>23</v>
       </c>
       <c r="H25" s="23" t="s">
         <v>23</v>
@@ -5912,50 +5951,53 @@
       </c>
       <c r="AY25" s="48">
         <v>3284</v>
       </c>
       <c r="AZ25" s="48">
         <v>3284</v>
       </c>
       <c r="BA25" s="48">
         <v>3278</v>
       </c>
       <c r="BB25" s="48">
         <v>3293</v>
       </c>
       <c r="BC25" s="48">
         <v>3303</v>
       </c>
       <c r="BD25" s="48">
         <v>3303</v>
       </c>
       <c r="BE25" s="48">
         <v>3303</v>
       </c>
       <c r="BF25" s="139">
         <v>3295</v>
       </c>
+      <c r="BG25" s="139">
+        <v>3289</v>
+      </c>
     </row>
     <row r="26" spans="1:67" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>89</v>
       </c>
       <c r="B26" s="42" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="9">
         <v>6701</v>
       </c>
       <c r="D26" s="9">
         <v>6698</v>
       </c>
       <c r="E26" s="9">
         <v>6689</v>
       </c>
       <c r="F26" s="9">
         <v>6686</v>
       </c>
       <c r="G26" s="9">
         <v>6679</v>
       </c>
       <c r="H26" s="9">
         <v>6669</v>
@@ -6090,115 +6132,118 @@
       </c>
       <c r="AY26" s="62">
         <v>5884</v>
       </c>
       <c r="AZ26" s="48">
         <v>5872</v>
       </c>
       <c r="BA26" s="48">
         <v>5878</v>
       </c>
       <c r="BB26" s="48">
         <v>5860</v>
       </c>
       <c r="BC26" s="48">
         <v>5844</v>
       </c>
       <c r="BD26" s="48">
         <v>5807</v>
       </c>
       <c r="BE26" s="48">
         <v>5788</v>
       </c>
       <c r="BF26" s="139">
         <v>5774</v>
       </c>
+      <c r="BG26" s="139">
+        <v>5750</v>
+      </c>
     </row>
     <row r="27" spans="1:67" s="97" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B27" s="146" t="s">
+      <c r="B27" s="154" t="s">
         <v>11</v>
       </c>
-      <c r="C27" s="146"/>
-[...58 lines deleted...]
-      <c r="BJ27" s="146"/>
+      <c r="C27" s="154"/>
+      <c r="D27" s="154"/>
+      <c r="E27" s="154"/>
+      <c r="F27" s="154"/>
+      <c r="G27" s="154"/>
+      <c r="H27" s="154"/>
+      <c r="I27" s="154"/>
+      <c r="J27" s="154"/>
+      <c r="K27" s="154"/>
+      <c r="L27" s="154"/>
+      <c r="M27" s="154"/>
+      <c r="N27" s="154"/>
+      <c r="O27" s="154"/>
+      <c r="P27" s="154"/>
+      <c r="Q27" s="154"/>
+      <c r="R27" s="154"/>
+      <c r="S27" s="154"/>
+      <c r="T27" s="154"/>
+      <c r="U27" s="154"/>
+      <c r="V27" s="154"/>
+      <c r="W27" s="154"/>
+      <c r="X27" s="154"/>
+      <c r="Y27" s="154"/>
+      <c r="Z27" s="154"/>
+      <c r="AA27" s="154"/>
+      <c r="AB27" s="154"/>
+      <c r="AC27" s="154"/>
+      <c r="AD27" s="154"/>
+      <c r="AE27" s="154"/>
+      <c r="AF27" s="154"/>
+      <c r="AG27" s="154"/>
+      <c r="AH27" s="154"/>
+      <c r="AI27" s="154"/>
+      <c r="AJ27" s="154"/>
+      <c r="AK27" s="154"/>
+      <c r="AL27" s="154"/>
+      <c r="AM27" s="154"/>
+      <c r="AN27" s="154"/>
+      <c r="AO27" s="154"/>
+      <c r="AP27" s="154"/>
+      <c r="AQ27" s="154"/>
+      <c r="AR27" s="154"/>
+      <c r="AS27" s="154"/>
+      <c r="AT27" s="154"/>
+      <c r="AU27" s="154"/>
+      <c r="AV27" s="154"/>
+      <c r="AW27" s="154"/>
+      <c r="AX27" s="154"/>
+      <c r="AY27" s="154"/>
+      <c r="AZ27" s="154"/>
+      <c r="BA27" s="154"/>
+      <c r="BB27" s="154"/>
+      <c r="BC27" s="154"/>
+      <c r="BD27" s="154"/>
+      <c r="BE27" s="154"/>
+      <c r="BF27" s="154"/>
+      <c r="BG27" s="154"/>
+      <c r="BH27" s="154"/>
+      <c r="BI27" s="154"/>
+      <c r="BJ27" s="154"/>
     </row>
     <row r="28" spans="1:67" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="94">
         <v>100000000</v>
       </c>
       <c r="B28" s="65" t="s">
         <v>22</v>
       </c>
       <c r="C28" s="109">
         <v>243324</v>
       </c>
       <c r="D28" s="9">
         <v>243091</v>
       </c>
       <c r="E28" s="9">
         <v>242645</v>
       </c>
       <c r="F28" s="9">
         <v>242551</v>
       </c>
       <c r="G28" s="9">
         <v>242258</v>
       </c>
       <c r="H28" s="9">
         <v>242017</v>
@@ -6333,50 +6378,53 @@
       </c>
       <c r="AY28" s="62">
         <v>221220</v>
       </c>
       <c r="AZ28" s="48">
         <v>220712</v>
       </c>
       <c r="BA28" s="48">
         <v>220456</v>
       </c>
       <c r="BB28" s="48">
         <v>220072</v>
       </c>
       <c r="BC28" s="48">
         <v>219567</v>
       </c>
       <c r="BD28" s="48">
         <v>219120</v>
       </c>
       <c r="BE28" s="49">
         <v>218584</v>
       </c>
       <c r="BF28" s="139">
         <v>217884</v>
       </c>
+      <c r="BG28" s="139">
+        <v>216921</v>
+      </c>
     </row>
     <row r="29" spans="1:67" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="92" t="s">
         <v>81</v>
       </c>
       <c r="B29" s="42" t="s">
         <v>24</v>
       </c>
       <c r="C29" s="110">
         <v>17484</v>
       </c>
       <c r="D29" s="107">
         <v>17463</v>
       </c>
       <c r="E29" s="107">
         <v>17450</v>
       </c>
       <c r="F29" s="107">
         <v>17456</v>
       </c>
       <c r="G29" s="107">
         <v>17460</v>
       </c>
       <c r="H29" s="107">
         <v>17443</v>
@@ -6511,50 +6559,53 @@
       </c>
       <c r="AY29" s="51" t="s">
         <v>23</v>
       </c>
       <c r="AZ29" s="51" t="s">
         <v>23</v>
       </c>
       <c r="BA29" s="51" t="s">
         <v>23</v>
       </c>
       <c r="BB29" s="51" t="s">
         <v>23</v>
       </c>
       <c r="BC29" s="51" t="s">
         <v>23</v>
       </c>
       <c r="BD29" s="51" t="s">
         <v>23</v>
       </c>
       <c r="BE29" s="67" t="s">
         <v>23</v>
       </c>
       <c r="BF29" s="67" t="s">
         <v>23</v>
       </c>
+      <c r="BG29" s="67" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="30" spans="1:67" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="92" t="s">
         <v>83</v>
       </c>
       <c r="B30" s="42" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="109">
         <v>14195</v>
       </c>
       <c r="D30" s="9">
         <v>14181</v>
       </c>
       <c r="E30" s="9">
         <v>14173</v>
       </c>
       <c r="F30" s="9">
         <v>14171</v>
       </c>
       <c r="G30" s="9">
         <v>14162</v>
       </c>
       <c r="H30" s="9">
         <v>14172</v>
@@ -6689,50 +6740,53 @@
       </c>
       <c r="AY30" s="63">
         <v>13142</v>
       </c>
       <c r="AZ30" s="49">
         <v>13107</v>
       </c>
       <c r="BA30" s="49">
         <v>13055</v>
       </c>
       <c r="BB30" s="49">
         <v>13016</v>
       </c>
       <c r="BC30" s="49">
         <v>13016</v>
       </c>
       <c r="BD30" s="49">
         <v>13000</v>
       </c>
       <c r="BE30" s="49">
         <v>13016</v>
       </c>
       <c r="BF30" s="140">
         <v>12973</v>
       </c>
+      <c r="BG30" s="140">
+        <v>12907</v>
+      </c>
     </row>
     <row r="31" spans="1:67" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="92" t="s">
         <v>84</v>
       </c>
       <c r="B31" s="42" t="s">
         <v>27</v>
       </c>
       <c r="C31" s="109">
         <v>19928</v>
       </c>
       <c r="D31" s="9">
         <v>19934</v>
       </c>
       <c r="E31" s="9">
         <v>19910</v>
       </c>
       <c r="F31" s="9">
         <v>19913</v>
       </c>
       <c r="G31" s="9">
         <v>19895</v>
       </c>
       <c r="H31" s="9">
         <v>19881</v>
@@ -6867,50 +6921,53 @@
       </c>
       <c r="AY31" s="63">
         <v>18097</v>
       </c>
       <c r="AZ31" s="49">
         <v>18066</v>
       </c>
       <c r="BA31" s="49">
         <v>18070</v>
       </c>
       <c r="BB31" s="49">
         <v>18063</v>
       </c>
       <c r="BC31" s="49">
         <v>18007</v>
       </c>
       <c r="BD31" s="49">
         <v>17970</v>
       </c>
       <c r="BE31" s="49">
         <v>17942</v>
       </c>
       <c r="BF31" s="140">
         <v>17866</v>
       </c>
+      <c r="BG31" s="140">
+        <v>17776</v>
+      </c>
     </row>
     <row r="32" spans="1:67" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="92" t="s">
         <v>85</v>
       </c>
       <c r="B32" s="42" t="s">
         <v>28</v>
       </c>
       <c r="C32" s="109">
         <v>24454</v>
       </c>
       <c r="D32" s="9">
         <v>24397</v>
       </c>
       <c r="E32" s="9">
         <v>24328</v>
       </c>
       <c r="F32" s="9">
         <v>24315</v>
       </c>
       <c r="G32" s="9">
         <v>24293</v>
       </c>
       <c r="H32" s="9">
         <v>24262</v>
@@ -7045,50 +7102,53 @@
       </c>
       <c r="AY32" s="63">
         <v>21702</v>
       </c>
       <c r="AZ32" s="49">
         <v>21631</v>
       </c>
       <c r="BA32" s="49">
         <v>21591</v>
       </c>
       <c r="BB32" s="49">
         <v>21529</v>
       </c>
       <c r="BC32" s="49">
         <v>21480</v>
       </c>
       <c r="BD32" s="49">
         <v>21450</v>
       </c>
       <c r="BE32" s="49">
         <v>21359</v>
       </c>
       <c r="BF32" s="140">
         <v>21246</v>
       </c>
+      <c r="BG32" s="140">
+        <v>21136</v>
+      </c>
     </row>
     <row r="33" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="92" t="s">
         <v>86</v>
       </c>
       <c r="B33" s="42" t="s">
         <v>29</v>
       </c>
       <c r="C33" s="109">
         <v>18188</v>
       </c>
       <c r="D33" s="9">
         <v>18156</v>
       </c>
       <c r="E33" s="9">
         <v>18119</v>
       </c>
       <c r="F33" s="9">
         <v>18099</v>
       </c>
       <c r="G33" s="9">
         <v>18075</v>
       </c>
       <c r="H33" s="9">
         <v>18067</v>
@@ -7223,50 +7283,53 @@
       </c>
       <c r="AY33" s="63">
         <v>16685</v>
       </c>
       <c r="AZ33" s="49">
         <v>16660</v>
       </c>
       <c r="BA33" s="49">
         <v>16619</v>
       </c>
       <c r="BB33" s="49">
         <v>16591</v>
       </c>
       <c r="BC33" s="49">
         <v>16552</v>
       </c>
       <c r="BD33" s="49">
         <v>16471</v>
       </c>
       <c r="BE33" s="49">
         <v>16470</v>
       </c>
       <c r="BF33" s="140">
         <v>16447</v>
       </c>
+      <c r="BG33" s="140">
+        <v>16396</v>
+      </c>
     </row>
     <row r="34" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="92" t="s">
         <v>87</v>
       </c>
       <c r="B34" s="42" t="s">
         <v>30</v>
       </c>
       <c r="C34" s="109">
         <v>33775</v>
       </c>
       <c r="D34" s="9">
         <v>33735</v>
       </c>
       <c r="E34" s="9">
         <v>33652</v>
       </c>
       <c r="F34" s="9">
         <v>33623</v>
       </c>
       <c r="G34" s="9">
         <v>33593</v>
       </c>
       <c r="H34" s="9">
         <v>33547</v>
@@ -7401,50 +7464,53 @@
       </c>
       <c r="AY34" s="63">
         <v>31482</v>
       </c>
       <c r="AZ34" s="49">
         <v>31415</v>
       </c>
       <c r="BA34" s="49">
         <v>31381</v>
       </c>
       <c r="BB34" s="49">
         <v>31344</v>
       </c>
       <c r="BC34" s="49">
         <v>31302</v>
       </c>
       <c r="BD34" s="49">
         <v>31224</v>
       </c>
       <c r="BE34" s="49">
         <v>31155</v>
       </c>
       <c r="BF34" s="140">
         <v>31074</v>
       </c>
+      <c r="BG34" s="140">
+        <v>31008</v>
+      </c>
     </row>
     <row r="35" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="92" t="s">
         <v>88</v>
       </c>
       <c r="B35" s="42" t="s">
         <v>31</v>
       </c>
       <c r="C35" s="23" t="s">
         <v>23</v>
       </c>
       <c r="D35" s="23" t="s">
         <v>23</v>
       </c>
       <c r="E35" s="23" t="s">
         <v>23</v>
       </c>
       <c r="F35" s="23" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="23" t="s">
         <v>23</v>
       </c>
       <c r="H35" s="23" t="s">
         <v>23</v>
@@ -7577,50 +7643,53 @@
       </c>
       <c r="AY35" s="63">
         <v>15985</v>
       </c>
       <c r="AZ35" s="49">
         <v>15959</v>
       </c>
       <c r="BA35" s="49">
         <v>15936</v>
       </c>
       <c r="BB35" s="49">
         <v>15940</v>
       </c>
       <c r="BC35" s="49">
         <v>15901</v>
       </c>
       <c r="BD35" s="49">
         <v>15861</v>
       </c>
       <c r="BE35" s="49">
         <v>15805</v>
       </c>
       <c r="BF35" s="140">
         <v>15777</v>
       </c>
+      <c r="BG35" s="140">
+        <v>15712</v>
+      </c>
     </row>
     <row r="36" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="92" t="s">
         <v>89</v>
       </c>
       <c r="B36" s="42" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="109">
         <v>30589</v>
       </c>
       <c r="D36" s="9">
         <v>30567</v>
       </c>
       <c r="E36" s="9">
         <v>30510</v>
       </c>
       <c r="F36" s="9">
         <v>30498</v>
       </c>
       <c r="G36" s="9">
         <v>30431</v>
       </c>
       <c r="H36" s="9">
         <v>30375</v>
@@ -7755,50 +7824,53 @@
       </c>
       <c r="AY36" s="63">
         <v>26865</v>
       </c>
       <c r="AZ36" s="49">
         <v>26816</v>
       </c>
       <c r="BA36" s="49">
         <v>26742</v>
       </c>
       <c r="BB36" s="49">
         <v>26716</v>
       </c>
       <c r="BC36" s="49">
         <v>26639</v>
       </c>
       <c r="BD36" s="49">
         <v>26612</v>
       </c>
       <c r="BE36" s="49">
         <v>26482</v>
       </c>
       <c r="BF36" s="140">
         <v>26384</v>
       </c>
+      <c r="BG36" s="140">
+        <v>26212</v>
+      </c>
     </row>
     <row r="37" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="92" t="s">
         <v>90</v>
       </c>
       <c r="B37" s="42" t="s">
         <v>33</v>
       </c>
       <c r="C37" s="109">
         <v>13847</v>
       </c>
       <c r="D37" s="9">
         <v>13846</v>
       </c>
       <c r="E37" s="9">
         <v>13826</v>
       </c>
       <c r="F37" s="9">
         <v>13826</v>
       </c>
       <c r="G37" s="9">
         <v>13793</v>
       </c>
       <c r="H37" s="9">
         <v>13784</v>
@@ -7933,50 +8005,53 @@
       </c>
       <c r="AY37" s="63">
         <v>12635</v>
       </c>
       <c r="AZ37" s="49">
         <v>12578</v>
       </c>
       <c r="BA37" s="49">
         <v>12572</v>
       </c>
       <c r="BB37" s="49">
         <v>12538</v>
       </c>
       <c r="BC37" s="49">
         <v>12523</v>
       </c>
       <c r="BD37" s="49">
         <v>12472</v>
       </c>
       <c r="BE37" s="49">
         <v>12424</v>
       </c>
       <c r="BF37" s="140">
         <v>12373</v>
       </c>
+      <c r="BG37" s="140">
+        <v>12327</v>
+      </c>
     </row>
     <row r="38" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="92" t="s">
         <v>91</v>
       </c>
       <c r="B38" s="42" t="s">
         <v>34</v>
       </c>
       <c r="C38" s="23" t="s">
         <v>23</v>
       </c>
       <c r="D38" s="23" t="s">
         <v>23</v>
       </c>
       <c r="E38" s="23" t="s">
         <v>23</v>
       </c>
       <c r="F38" s="23" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="23" t="s">
         <v>23</v>
       </c>
       <c r="H38" s="23" t="s">
         <v>23</v>
@@ -8109,50 +8184,53 @@
       </c>
       <c r="AY38" s="55">
         <v>24771</v>
       </c>
       <c r="AZ38" s="49">
         <v>24720</v>
       </c>
       <c r="BA38" s="49">
         <v>24734</v>
       </c>
       <c r="BB38" s="49">
         <v>24734</v>
       </c>
       <c r="BC38" s="49">
         <v>24691</v>
       </c>
       <c r="BD38" s="49">
         <v>24681</v>
       </c>
       <c r="BE38" s="49">
         <v>24665</v>
       </c>
       <c r="BF38" s="140">
         <v>24618</v>
       </c>
+      <c r="BG38" s="140">
+        <v>24470</v>
+      </c>
     </row>
     <row r="39" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="93" t="s">
         <v>92</v>
       </c>
       <c r="B39" s="66" t="s">
         <v>35</v>
       </c>
       <c r="C39" s="111">
         <v>70864</v>
       </c>
       <c r="D39" s="11">
         <v>70812</v>
       </c>
       <c r="E39" s="11">
         <v>70677</v>
       </c>
       <c r="F39" s="11">
         <v>70650</v>
       </c>
       <c r="G39" s="11">
         <v>70556</v>
       </c>
       <c r="H39" s="11">
         <v>70486</v>
@@ -8287,138 +8365,140 @@
       </c>
       <c r="AY39" s="64">
         <v>39856</v>
       </c>
       <c r="AZ39" s="50">
         <v>39760</v>
       </c>
       <c r="BA39" s="50">
         <v>39756</v>
       </c>
       <c r="BB39" s="50">
         <v>39601</v>
       </c>
       <c r="BC39" s="50">
         <v>39456</v>
       </c>
       <c r="BD39" s="50">
         <v>39379</v>
       </c>
       <c r="BE39" s="50">
         <v>39266</v>
       </c>
       <c r="BF39" s="141">
         <v>39126</v>
       </c>
-      <c r="BG39" s="93"/>
+      <c r="BG39" s="141">
+        <v>38977</v>
+      </c>
       <c r="BH39" s="93"/>
       <c r="BI39" s="93"/>
       <c r="BJ39" s="93"/>
     </row>
     <row r="40" spans="1:62" s="56" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="158" t="s">
+      <c r="A40" s="147" t="s">
         <v>15</v>
       </c>
-      <c r="B40" s="158"/>
+      <c r="B40" s="147"/>
       <c r="C40" s="103"/>
       <c r="D40" s="103"/>
       <c r="E40" s="103"/>
       <c r="F40" s="103"/>
       <c r="G40" s="103"/>
       <c r="H40" s="103"/>
       <c r="I40" s="103"/>
       <c r="J40" s="103"/>
       <c r="K40" s="103"/>
       <c r="L40" s="103"/>
       <c r="M40" s="103"/>
       <c r="N40" s="103"/>
     </row>
     <row r="41" spans="1:62" s="56" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="159" t="s">
+      <c r="A41" s="148" t="s">
         <v>19</v>
       </c>
-      <c r="B41" s="159"/>
+      <c r="B41" s="148"/>
       <c r="C41" s="32"/>
       <c r="D41" s="32"/>
       <c r="E41" s="32"/>
       <c r="F41" s="32"/>
       <c r="G41" s="32"/>
       <c r="H41" s="32"/>
       <c r="I41" s="32"/>
       <c r="J41" s="32"/>
       <c r="K41" s="32"/>
       <c r="L41" s="32"/>
       <c r="M41" s="32"/>
       <c r="N41" s="32"/>
     </row>
     <row r="42" spans="1:62" s="56" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="159" t="s">
+      <c r="A42" s="148" t="s">
         <v>18</v>
       </c>
-      <c r="B42" s="159"/>
+      <c r="B42" s="148"/>
       <c r="C42" s="32"/>
       <c r="D42" s="32"/>
       <c r="E42" s="32"/>
       <c r="F42" s="32"/>
       <c r="G42" s="32"/>
       <c r="H42" s="32"/>
       <c r="I42" s="32"/>
       <c r="J42" s="32"/>
       <c r="K42" s="32"/>
       <c r="L42" s="32"/>
       <c r="M42" s="32"/>
       <c r="N42" s="32"/>
       <c r="O42" s="28"/>
       <c r="P42" s="28"/>
       <c r="Q42" s="28"/>
       <c r="R42" s="28"/>
       <c r="S42" s="28"/>
       <c r="T42" s="28"/>
       <c r="U42" s="28"/>
       <c r="V42" s="28"/>
       <c r="W42" s="28"/>
       <c r="X42" s="28"/>
       <c r="Y42" s="28"/>
       <c r="Z42" s="28"/>
       <c r="AA42" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="14">
-    <mergeCell ref="A4:A5"/>
-[...3 lines deleted...]
-    <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="B2:BJ2"/>
     <mergeCell ref="B6:BJ6"/>
     <mergeCell ref="B20:BJ20"/>
     <mergeCell ref="B27:BJ27"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="C4:N4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="AY4:BJ4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BJ42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.5703125" style="22" customWidth="1"/>
     <col min="2" max="2" width="25.140625" customWidth="1"/>
     <col min="3" max="26" width="9.7109375" style="22" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="7.42578125" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="8.140625" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="7.7109375" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="6.85546875" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="7.5703125" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="8.28515625" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="7.5703125" hidden="1" customWidth="1"/>
@@ -8436,235 +8516,235 @@
     <col min="45" max="45" width="7.140625" customWidth="1"/>
     <col min="46" max="46" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="9.5703125" bestFit="1" customWidth="1"/>
     <col min="48" max="48" width="8.28515625" customWidth="1"/>
     <col min="49" max="49" width="7.85546875" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="7.42578125" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="8.85546875" customWidth="1"/>
     <col min="53" max="53" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="54" max="54" width="7.5703125" customWidth="1"/>
     <col min="55" max="55" width="7.5703125" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="9" customWidth="1"/>
     <col min="58" max="58" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="59" max="59" width="10.5703125" customWidth="1"/>
     <col min="60" max="60" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="61" max="61" width="7.85546875" bestFit="1" customWidth="1"/>
     <col min="62" max="62" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:62" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:62" s="86" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A2" s="79" t="s">
         <v>74</v>
       </c>
-      <c r="B2" s="144" t="s">
+      <c r="B2" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C2" s="144"/>
-[...58 lines deleted...]
-      <c r="BJ2" s="144"/>
+      <c r="C2" s="152"/>
+      <c r="D2" s="152"/>
+      <c r="E2" s="152"/>
+      <c r="F2" s="152"/>
+      <c r="G2" s="152"/>
+      <c r="H2" s="152"/>
+      <c r="I2" s="152"/>
+      <c r="J2" s="152"/>
+      <c r="K2" s="152"/>
+      <c r="L2" s="152"/>
+      <c r="M2" s="152"/>
+      <c r="N2" s="152"/>
+      <c r="O2" s="152"/>
+      <c r="P2" s="152"/>
+      <c r="Q2" s="152"/>
+      <c r="R2" s="152"/>
+      <c r="S2" s="152"/>
+      <c r="T2" s="152"/>
+      <c r="U2" s="152"/>
+      <c r="V2" s="152"/>
+      <c r="W2" s="152"/>
+      <c r="X2" s="152"/>
+      <c r="Y2" s="152"/>
+      <c r="Z2" s="152"/>
+      <c r="AA2" s="152"/>
+      <c r="AB2" s="152"/>
+      <c r="AC2" s="152"/>
+      <c r="AD2" s="152"/>
+      <c r="AE2" s="152"/>
+      <c r="AF2" s="152"/>
+      <c r="AG2" s="152"/>
+      <c r="AH2" s="152"/>
+      <c r="AI2" s="152"/>
+      <c r="AJ2" s="152"/>
+      <c r="AK2" s="152"/>
+      <c r="AL2" s="152"/>
+      <c r="AM2" s="152"/>
+      <c r="AN2" s="152"/>
+      <c r="AO2" s="152"/>
+      <c r="AP2" s="152"/>
+      <c r="AQ2" s="152"/>
+      <c r="AR2" s="152"/>
+      <c r="AS2" s="152"/>
+      <c r="AT2" s="152"/>
+      <c r="AU2" s="152"/>
+      <c r="AV2" s="152"/>
+      <c r="AW2" s="152"/>
+      <c r="AX2" s="152"/>
+      <c r="AY2" s="152"/>
+      <c r="AZ2" s="152"/>
+      <c r="BA2" s="152"/>
+      <c r="BB2" s="152"/>
+      <c r="BC2" s="152"/>
+      <c r="BD2" s="152"/>
+      <c r="BE2" s="152"/>
+      <c r="BF2" s="152"/>
+      <c r="BG2" s="152"/>
+      <c r="BH2" s="152"/>
+      <c r="BI2" s="152"/>
+      <c r="BJ2" s="152"/>
     </row>
     <row r="3" spans="1:62" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="13"/>
       <c r="C3" s="15"/>
       <c r="D3" s="15"/>
       <c r="E3" s="15"/>
       <c r="F3" s="15"/>
       <c r="G3" s="15"/>
       <c r="H3" s="15"/>
       <c r="I3" s="15"/>
       <c r="J3" s="15"/>
       <c r="K3" s="15"/>
       <c r="L3" s="15"/>
       <c r="M3" s="15"/>
       <c r="N3" s="15"/>
       <c r="O3" s="15"/>
       <c r="P3" s="15"/>
       <c r="Q3" s="15"/>
       <c r="R3" s="15"/>
       <c r="S3" s="15"/>
       <c r="T3" s="15"/>
       <c r="U3" s="15"/>
       <c r="V3" s="15"/>
       <c r="W3" s="15"/>
       <c r="X3" s="15"/>
       <c r="Y3" s="15"/>
       <c r="Z3" s="15"/>
       <c r="AA3" s="12"/>
       <c r="AB3" s="12"/>
       <c r="AC3" s="12"/>
       <c r="AD3" s="12"/>
       <c r="AE3" s="12"/>
       <c r="AF3" s="12"/>
       <c r="AG3" s="12"/>
       <c r="AH3" s="12"/>
       <c r="AI3" s="12"/>
       <c r="AJ3" s="12"/>
       <c r="AY3" s="25"/>
       <c r="BA3" s="25"/>
       <c r="BJ3" s="14" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:62" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="165" t="s">
+      <c r="A4" s="162" t="s">
         <v>73</v>
       </c>
-      <c r="B4" s="163"/>
-      <c r="C4" s="149">
+      <c r="B4" s="166"/>
+      <c r="C4" s="157">
         <v>2022</v>
       </c>
-      <c r="D4" s="150"/>
-[...10 lines deleted...]
-      <c r="O4" s="149">
+      <c r="D4" s="158"/>
+      <c r="E4" s="158"/>
+      <c r="F4" s="158"/>
+      <c r="G4" s="158"/>
+      <c r="H4" s="158"/>
+      <c r="I4" s="158"/>
+      <c r="J4" s="158"/>
+      <c r="K4" s="158"/>
+      <c r="L4" s="158"/>
+      <c r="M4" s="158"/>
+      <c r="N4" s="161"/>
+      <c r="O4" s="157">
         <v>2023</v>
       </c>
-      <c r="P4" s="150"/>
-[...10 lines deleted...]
-      <c r="AA4" s="151">
+      <c r="P4" s="158"/>
+      <c r="Q4" s="158"/>
+      <c r="R4" s="158"/>
+      <c r="S4" s="158"/>
+      <c r="T4" s="158"/>
+      <c r="U4" s="158"/>
+      <c r="V4" s="158"/>
+      <c r="W4" s="158"/>
+      <c r="X4" s="158"/>
+      <c r="Y4" s="158"/>
+      <c r="Z4" s="161"/>
+      <c r="AA4" s="149">
         <v>2024</v>
       </c>
-      <c r="AB4" s="152"/>
-[...10 lines deleted...]
-      <c r="AM4" s="151">
+      <c r="AB4" s="150"/>
+      <c r="AC4" s="150"/>
+      <c r="AD4" s="150"/>
+      <c r="AE4" s="150"/>
+      <c r="AF4" s="150"/>
+      <c r="AG4" s="150"/>
+      <c r="AH4" s="150"/>
+      <c r="AI4" s="150"/>
+      <c r="AJ4" s="150"/>
+      <c r="AK4" s="150"/>
+      <c r="AL4" s="150"/>
+      <c r="AM4" s="149">
         <v>2025</v>
       </c>
-      <c r="AN4" s="152"/>
-[...10 lines deleted...]
-      <c r="AY4" s="151">
+      <c r="AN4" s="150"/>
+      <c r="AO4" s="150"/>
+      <c r="AP4" s="150"/>
+      <c r="AQ4" s="150"/>
+      <c r="AR4" s="150"/>
+      <c r="AS4" s="150"/>
+      <c r="AT4" s="150"/>
+      <c r="AU4" s="150"/>
+      <c r="AV4" s="150"/>
+      <c r="AW4" s="150"/>
+      <c r="AX4" s="150"/>
+      <c r="AY4" s="149">
         <v>2026</v>
       </c>
-      <c r="AZ4" s="152"/>
-[...9 lines deleted...]
-      <c r="BJ4" s="160"/>
+      <c r="AZ4" s="150"/>
+      <c r="BA4" s="150"/>
+      <c r="BB4" s="150"/>
+      <c r="BC4" s="150"/>
+      <c r="BD4" s="150"/>
+      <c r="BE4" s="150"/>
+      <c r="BF4" s="150"/>
+      <c r="BG4" s="150"/>
+      <c r="BH4" s="150"/>
+      <c r="BI4" s="150"/>
+      <c r="BJ4" s="151"/>
     </row>
     <row r="5" spans="1:62" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="166"/>
-      <c r="B5" s="164"/>
+      <c r="A5" s="163"/>
+      <c r="B5" s="167"/>
       <c r="C5" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="20" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="20" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="19" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="19" t="s">
         <v>4</v>
       </c>
       <c r="K5" s="21" t="s">
@@ -8803,113 +8883,113 @@
         <v>1</v>
       </c>
       <c r="BD5" s="19" t="s">
         <v>2</v>
       </c>
       <c r="BE5" s="19" t="s">
         <v>3</v>
       </c>
       <c r="BF5" s="19" t="s">
         <v>4</v>
       </c>
       <c r="BG5" s="21" t="s">
         <v>5</v>
       </c>
       <c r="BH5" s="21" t="s">
         <v>6</v>
       </c>
       <c r="BI5" s="21" t="s">
         <v>13</v>
       </c>
       <c r="BJ5" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:62" x14ac:dyDescent="0.25">
-      <c r="B6" s="161" t="s">
+      <c r="B6" s="164" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="161"/>
-[...58 lines deleted...]
-      <c r="BJ6" s="161"/>
+      <c r="C6" s="164"/>
+      <c r="D6" s="164"/>
+      <c r="E6" s="164"/>
+      <c r="F6" s="164"/>
+      <c r="G6" s="164"/>
+      <c r="H6" s="164"/>
+      <c r="I6" s="164"/>
+      <c r="J6" s="164"/>
+      <c r="K6" s="164"/>
+      <c r="L6" s="164"/>
+      <c r="M6" s="164"/>
+      <c r="N6" s="164"/>
+      <c r="O6" s="164"/>
+      <c r="P6" s="164"/>
+      <c r="Q6" s="164"/>
+      <c r="R6" s="164"/>
+      <c r="S6" s="164"/>
+      <c r="T6" s="164"/>
+      <c r="U6" s="164"/>
+      <c r="V6" s="164"/>
+      <c r="W6" s="164"/>
+      <c r="X6" s="164"/>
+      <c r="Y6" s="164"/>
+      <c r="Z6" s="164"/>
+      <c r="AA6" s="164"/>
+      <c r="AB6" s="164"/>
+      <c r="AC6" s="164"/>
+      <c r="AD6" s="164"/>
+      <c r="AE6" s="164"/>
+      <c r="AF6" s="164"/>
+      <c r="AG6" s="164"/>
+      <c r="AH6" s="164"/>
+      <c r="AI6" s="164"/>
+      <c r="AJ6" s="164"/>
+      <c r="AK6" s="164"/>
+      <c r="AL6" s="164"/>
+      <c r="AM6" s="164"/>
+      <c r="AN6" s="164"/>
+      <c r="AO6" s="164"/>
+      <c r="AP6" s="164"/>
+      <c r="AQ6" s="164"/>
+      <c r="AR6" s="164"/>
+      <c r="AS6" s="164"/>
+      <c r="AT6" s="164"/>
+      <c r="AU6" s="164"/>
+      <c r="AV6" s="164"/>
+      <c r="AW6" s="164"/>
+      <c r="AX6" s="164"/>
+      <c r="AY6" s="164"/>
+      <c r="AZ6" s="164"/>
+      <c r="BA6" s="164"/>
+      <c r="BB6" s="164"/>
+      <c r="BC6" s="164"/>
+      <c r="BD6" s="164"/>
+      <c r="BE6" s="164"/>
+      <c r="BF6" s="164"/>
+      <c r="BG6" s="164"/>
+      <c r="BH6" s="164"/>
+      <c r="BI6" s="164"/>
+      <c r="BJ6" s="164"/>
     </row>
     <row r="7" spans="1:62" s="59" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="91">
         <v>100000000</v>
       </c>
       <c r="B7" s="58" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="122">
         <v>611888</v>
       </c>
       <c r="D7" s="122">
         <v>611723</v>
       </c>
       <c r="E7" s="122">
         <v>611354</v>
       </c>
       <c r="F7" s="122">
         <v>611281</v>
       </c>
       <c r="G7" s="122">
         <v>611142</v>
       </c>
       <c r="H7" s="123">
         <v>611068</v>
@@ -9043,50 +9123,53 @@
       </c>
       <c r="AY7" s="62">
         <v>292638</v>
       </c>
       <c r="AZ7" s="48">
         <v>292419</v>
       </c>
       <c r="BA7" s="48">
         <v>292227</v>
       </c>
       <c r="BB7" s="48">
         <v>292032</v>
       </c>
       <c r="BC7" s="48">
         <v>291873</v>
       </c>
       <c r="BD7" s="48">
         <v>291741</v>
       </c>
       <c r="BE7" s="48">
         <v>291420</v>
       </c>
       <c r="BF7" s="139">
         <v>291018</v>
       </c>
+      <c r="BG7" s="139">
+        <v>290507</v>
+      </c>
     </row>
     <row r="8" spans="1:62" s="59" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="42" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="106">
         <v>326563</v>
       </c>
       <c r="D8" s="106">
         <v>326571</v>
       </c>
       <c r="E8" s="106">
         <v>326621</v>
       </c>
       <c r="F8" s="106">
         <v>326647</v>
       </c>
       <c r="G8" s="106">
         <v>326753</v>
       </c>
       <c r="H8" s="105">
         <v>326928</v>
@@ -9220,50 +9303,53 @@
       </c>
       <c r="AY8" s="62">
         <v>151022</v>
       </c>
       <c r="AZ8" s="48">
         <v>151023</v>
       </c>
       <c r="BA8" s="48">
         <v>150976</v>
       </c>
       <c r="BB8" s="48">
         <v>150998</v>
       </c>
       <c r="BC8" s="48">
         <v>151085</v>
       </c>
       <c r="BD8" s="48">
         <v>151129</v>
       </c>
       <c r="BE8" s="48">
         <v>151115</v>
       </c>
       <c r="BF8" s="139">
         <v>151047</v>
       </c>
+      <c r="BG8" s="139">
+        <v>150998</v>
+      </c>
     </row>
     <row r="9" spans="1:62" s="59" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="42" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="106">
         <v>10422</v>
       </c>
       <c r="D9" s="106">
         <v>10439</v>
       </c>
       <c r="E9" s="106">
         <v>10439</v>
       </c>
       <c r="F9" s="106">
         <v>10446</v>
       </c>
       <c r="G9" s="106">
         <v>10454</v>
       </c>
       <c r="H9" s="105">
         <v>10458</v>
@@ -9397,50 +9483,53 @@
       </c>
       <c r="AY9" s="62">
         <v>4823</v>
       </c>
       <c r="AZ9" s="48">
         <v>4810</v>
       </c>
       <c r="BA9" s="48">
         <v>4827</v>
       </c>
       <c r="BB9" s="48">
         <v>4802</v>
       </c>
       <c r="BC9" s="48">
         <v>4814</v>
       </c>
       <c r="BD9" s="48">
         <v>4804</v>
       </c>
       <c r="BE9" s="48">
         <v>4782</v>
       </c>
       <c r="BF9" s="139">
         <v>4769</v>
       </c>
+      <c r="BG9" s="139">
+        <v>4758</v>
+      </c>
     </row>
     <row r="10" spans="1:62" s="59" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="42" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="34">
         <v>14195</v>
       </c>
       <c r="D10" s="34">
         <v>14181</v>
       </c>
       <c r="E10" s="34">
         <v>14173</v>
       </c>
       <c r="F10" s="34">
         <v>14171</v>
       </c>
       <c r="G10" s="34">
         <v>14162</v>
       </c>
       <c r="H10" s="105">
         <v>14172</v>
@@ -9574,50 +9663,53 @@
       </c>
       <c r="AY10" s="62">
         <v>6629</v>
       </c>
       <c r="AZ10" s="48">
         <v>6619</v>
       </c>
       <c r="BA10" s="48">
         <v>6577</v>
       </c>
       <c r="BB10" s="48">
         <v>6563</v>
       </c>
       <c r="BC10" s="48">
         <v>6568</v>
       </c>
       <c r="BD10" s="48">
         <v>6564</v>
       </c>
       <c r="BE10" s="48">
         <v>6584</v>
       </c>
       <c r="BF10" s="139">
         <v>6583</v>
       </c>
+      <c r="BG10" s="139">
+        <v>6552</v>
+      </c>
     </row>
     <row r="11" spans="1:62" s="59" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="42" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="34">
         <v>19928</v>
       </c>
       <c r="D11" s="34">
         <v>19934</v>
       </c>
       <c r="E11" s="34">
         <v>19910</v>
       </c>
       <c r="F11" s="34">
         <v>19913</v>
       </c>
       <c r="G11" s="34">
         <v>19895</v>
       </c>
       <c r="H11" s="105">
         <v>19881</v>
@@ -9751,50 +9843,53 @@
       </c>
       <c r="AY11" s="62">
         <v>9333</v>
       </c>
       <c r="AZ11" s="48">
         <v>9318</v>
       </c>
       <c r="BA11" s="48">
         <v>9307</v>
       </c>
       <c r="BB11" s="48">
         <v>9311</v>
       </c>
       <c r="BC11" s="48">
         <v>9282</v>
       </c>
       <c r="BD11" s="48">
         <v>9258</v>
       </c>
       <c r="BE11" s="48">
         <v>9247</v>
       </c>
       <c r="BF11" s="139">
         <v>9205</v>
       </c>
+      <c r="BG11" s="139">
+        <v>9182</v>
+      </c>
     </row>
     <row r="12" spans="1:62" s="59" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="42" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="34">
         <v>66816</v>
       </c>
       <c r="D12" s="34">
         <v>66784</v>
       </c>
       <c r="E12" s="34">
         <v>66738</v>
       </c>
       <c r="F12" s="34">
         <v>66722</v>
       </c>
       <c r="G12" s="34">
         <v>66751</v>
       </c>
       <c r="H12" s="105">
         <v>66701</v>
@@ -9928,50 +10023,53 @@
       </c>
       <c r="AY12" s="62">
         <v>31330</v>
       </c>
       <c r="AZ12" s="48">
         <v>31295</v>
       </c>
       <c r="BA12" s="48">
         <v>31233</v>
       </c>
       <c r="BB12" s="48">
         <v>31157</v>
       </c>
       <c r="BC12" s="48">
         <v>31084</v>
       </c>
       <c r="BD12" s="48">
         <v>31080</v>
       </c>
       <c r="BE12" s="48">
         <v>30984</v>
       </c>
       <c r="BF12" s="139">
         <v>30900</v>
       </c>
+      <c r="BG12" s="139">
+        <v>30792</v>
+      </c>
     </row>
     <row r="13" spans="1:62" s="59" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="34">
         <v>18188</v>
       </c>
       <c r="D13" s="34">
         <v>18156</v>
       </c>
       <c r="E13" s="34">
         <v>18119</v>
       </c>
       <c r="F13" s="34">
         <v>18099</v>
       </c>
       <c r="G13" s="34">
         <v>18075</v>
       </c>
       <c r="H13" s="105">
         <v>18067</v>
@@ -10105,50 +10203,53 @@
       </c>
       <c r="AY13" s="62">
         <v>8410</v>
       </c>
       <c r="AZ13" s="48">
         <v>8404</v>
       </c>
       <c r="BA13" s="48">
         <v>8389</v>
       </c>
       <c r="BB13" s="48">
         <v>8384</v>
       </c>
       <c r="BC13" s="48">
         <v>8371</v>
       </c>
       <c r="BD13" s="48">
         <v>8335</v>
       </c>
       <c r="BE13" s="48">
         <v>8339</v>
       </c>
       <c r="BF13" s="139">
         <v>8326</v>
       </c>
+      <c r="BG13" s="139">
+        <v>8311</v>
+      </c>
     </row>
     <row r="14" spans="1:62" s="59" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="42" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="34">
         <v>33775</v>
       </c>
       <c r="D14" s="34">
         <v>33735</v>
       </c>
       <c r="E14" s="34">
         <v>33652</v>
       </c>
       <c r="F14" s="34">
         <v>33623</v>
       </c>
       <c r="G14" s="34">
         <v>33593</v>
       </c>
       <c r="H14" s="105">
         <v>33547</v>
@@ -10282,50 +10383,53 @@
       </c>
       <c r="AY14" s="55">
         <v>15419</v>
       </c>
       <c r="AZ14" s="48">
         <v>15376</v>
       </c>
       <c r="BA14" s="48">
         <v>15370</v>
       </c>
       <c r="BB14" s="48">
         <v>15370</v>
       </c>
       <c r="BC14" s="48">
         <v>15355</v>
       </c>
       <c r="BD14" s="48">
         <v>15333</v>
       </c>
       <c r="BE14" s="48">
         <v>15305</v>
       </c>
       <c r="BF14" s="139">
         <v>15267</v>
       </c>
+      <c r="BG14" s="139">
+        <v>15257</v>
+      </c>
     </row>
     <row r="15" spans="1:62" s="59" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="30" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="30" t="s">
         <v>23</v>
       </c>
       <c r="E15" s="30" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="30" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="30" t="s">
         <v>23</v>
       </c>
       <c r="H15" s="30" t="s">
         <v>23</v>
@@ -10458,50 +10562,53 @@
       </c>
       <c r="AY15" s="55">
         <v>9820</v>
       </c>
       <c r="AZ15" s="48">
         <v>9819</v>
       </c>
       <c r="BA15" s="48">
         <v>9805</v>
       </c>
       <c r="BB15" s="48">
         <v>9828</v>
       </c>
       <c r="BC15" s="48">
         <v>9817</v>
       </c>
       <c r="BD15" s="48">
         <v>9802</v>
       </c>
       <c r="BE15" s="48">
         <v>9788</v>
       </c>
       <c r="BF15" s="139">
         <v>9786</v>
       </c>
+      <c r="BG15" s="139">
+        <v>9762</v>
+      </c>
     </row>
     <row r="16" spans="1:62" s="59" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="42" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="34">
         <v>37290</v>
       </c>
       <c r="D16" s="34">
         <v>37265</v>
       </c>
       <c r="E16" s="34">
         <v>37199</v>
       </c>
       <c r="F16" s="34">
         <v>37184</v>
       </c>
       <c r="G16" s="34">
         <v>37110</v>
       </c>
       <c r="H16" s="105">
         <v>37044</v>
@@ -10635,50 +10742,53 @@
       </c>
       <c r="AY16" s="55">
         <v>16523</v>
       </c>
       <c r="AZ16" s="48">
         <v>16508</v>
       </c>
       <c r="BA16" s="48">
         <v>16485</v>
       </c>
       <c r="BB16" s="48">
         <v>16450</v>
       </c>
       <c r="BC16" s="48">
         <v>16398</v>
       </c>
       <c r="BD16" s="48">
         <v>16374</v>
       </c>
       <c r="BE16" s="48">
         <v>16299</v>
       </c>
       <c r="BF16" s="139">
         <v>16246</v>
       </c>
+      <c r="BG16" s="139">
+        <v>16162</v>
+      </c>
     </row>
     <row r="17" spans="1:62" s="59" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="42" t="s">
         <v>33</v>
       </c>
       <c r="C17" s="34">
         <v>13847</v>
       </c>
       <c r="D17" s="34">
         <v>13846</v>
       </c>
       <c r="E17" s="34">
         <v>13826</v>
       </c>
       <c r="F17" s="34">
         <v>13826</v>
       </c>
       <c r="G17" s="34">
         <v>13793</v>
       </c>
       <c r="H17" s="105">
         <v>13784</v>
@@ -10812,50 +10922,53 @@
       </c>
       <c r="AY17" s="62">
         <v>6501</v>
       </c>
       <c r="AZ17" s="48">
         <v>6470</v>
       </c>
       <c r="BA17" s="48">
         <v>6465</v>
       </c>
       <c r="BB17" s="48">
         <v>6449</v>
       </c>
       <c r="BC17" s="48">
         <v>6444</v>
       </c>
       <c r="BD17" s="48">
         <v>6415</v>
       </c>
       <c r="BE17" s="48">
         <v>6384</v>
       </c>
       <c r="BF17" s="139">
         <v>6359</v>
       </c>
+      <c r="BG17" s="139">
+        <v>6336</v>
+      </c>
     </row>
     <row r="18" spans="1:62" s="59" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>34</v>
       </c>
       <c r="C18" s="30" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="30" t="s">
         <v>23</v>
       </c>
       <c r="E18" s="30" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="30" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="30" t="s">
         <v>23</v>
       </c>
       <c r="H18" s="30" t="s">
         <v>23</v>
@@ -10988,50 +11101,53 @@
       </c>
       <c r="AY18" s="55">
         <v>12621</v>
       </c>
       <c r="AZ18" s="48">
         <v>12610</v>
       </c>
       <c r="BA18" s="48">
         <v>12627</v>
       </c>
       <c r="BB18" s="48">
         <v>12619</v>
       </c>
       <c r="BC18" s="48">
         <v>12624</v>
       </c>
       <c r="BD18" s="48">
         <v>12639</v>
       </c>
       <c r="BE18" s="48">
         <v>12637</v>
       </c>
       <c r="BF18" s="139">
         <v>12622</v>
       </c>
+      <c r="BG18" s="139">
+        <v>12561</v>
+      </c>
     </row>
     <row r="19" spans="1:62" s="59" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="42" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="34">
         <v>70864</v>
       </c>
       <c r="D19" s="34">
         <v>70812</v>
       </c>
       <c r="E19" s="34">
         <v>70677</v>
       </c>
       <c r="F19" s="34">
         <v>70650</v>
       </c>
       <c r="G19" s="34">
         <v>70556</v>
       </c>
       <c r="H19" s="105">
         <v>70486</v>
@@ -11165,115 +11281,118 @@
       </c>
       <c r="AY19" s="62">
         <v>20207</v>
       </c>
       <c r="AZ19" s="48">
         <v>20167</v>
       </c>
       <c r="BA19" s="48">
         <v>20166</v>
       </c>
       <c r="BB19" s="48">
         <v>20101</v>
       </c>
       <c r="BC19" s="48">
         <v>20031</v>
       </c>
       <c r="BD19" s="48">
         <v>20008</v>
       </c>
       <c r="BE19" s="48">
         <v>19956</v>
       </c>
       <c r="BF19" s="139">
         <v>19908</v>
       </c>
+      <c r="BG19" s="139">
+        <v>19836</v>
+      </c>
     </row>
     <row r="20" spans="1:62" x14ac:dyDescent="0.25">
-      <c r="B20" s="162" t="s">
+      <c r="B20" s="165" t="s">
         <v>10</v>
       </c>
-      <c r="C20" s="162"/>
-[...58 lines deleted...]
-      <c r="BJ20" s="162"/>
+      <c r="C20" s="165"/>
+      <c r="D20" s="165"/>
+      <c r="E20" s="165"/>
+      <c r="F20" s="165"/>
+      <c r="G20" s="165"/>
+      <c r="H20" s="165"/>
+      <c r="I20" s="165"/>
+      <c r="J20" s="165"/>
+      <c r="K20" s="165"/>
+      <c r="L20" s="165"/>
+      <c r="M20" s="165"/>
+      <c r="N20" s="165"/>
+      <c r="O20" s="165"/>
+      <c r="P20" s="165"/>
+      <c r="Q20" s="165"/>
+      <c r="R20" s="165"/>
+      <c r="S20" s="165"/>
+      <c r="T20" s="165"/>
+      <c r="U20" s="165"/>
+      <c r="V20" s="165"/>
+      <c r="W20" s="165"/>
+      <c r="X20" s="165"/>
+      <c r="Y20" s="165"/>
+      <c r="Z20" s="165"/>
+      <c r="AA20" s="165"/>
+      <c r="AB20" s="165"/>
+      <c r="AC20" s="165"/>
+      <c r="AD20" s="165"/>
+      <c r="AE20" s="165"/>
+      <c r="AF20" s="165"/>
+      <c r="AG20" s="165"/>
+      <c r="AH20" s="165"/>
+      <c r="AI20" s="165"/>
+      <c r="AJ20" s="165"/>
+      <c r="AK20" s="165"/>
+      <c r="AL20" s="165"/>
+      <c r="AM20" s="165"/>
+      <c r="AN20" s="165"/>
+      <c r="AO20" s="165"/>
+      <c r="AP20" s="165"/>
+      <c r="AQ20" s="165"/>
+      <c r="AR20" s="165"/>
+      <c r="AS20" s="165"/>
+      <c r="AT20" s="165"/>
+      <c r="AU20" s="165"/>
+      <c r="AV20" s="165"/>
+      <c r="AW20" s="165"/>
+      <c r="AX20" s="165"/>
+      <c r="AY20" s="165"/>
+      <c r="AZ20" s="165"/>
+      <c r="BA20" s="165"/>
+      <c r="BB20" s="165"/>
+      <c r="BC20" s="165"/>
+      <c r="BD20" s="165"/>
+      <c r="BE20" s="165"/>
+      <c r="BF20" s="165"/>
+      <c r="BG20" s="165"/>
+      <c r="BH20" s="165"/>
+      <c r="BI20" s="165"/>
+      <c r="BJ20" s="165"/>
     </row>
     <row r="21" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="91">
         <v>100000000</v>
       </c>
       <c r="B21" s="65" t="s">
         <v>22</v>
       </c>
       <c r="C21" s="124">
         <v>368564</v>
       </c>
       <c r="D21" s="124">
         <v>368632</v>
       </c>
       <c r="E21" s="124">
         <v>368709</v>
       </c>
       <c r="F21" s="124">
         <v>368730</v>
       </c>
       <c r="G21" s="124">
         <v>368884</v>
       </c>
       <c r="H21" s="124">
         <v>369051</v>
@@ -11408,50 +11527,53 @@
       </c>
       <c r="AY21" s="62">
         <v>180302</v>
       </c>
       <c r="AZ21" s="48">
         <v>180281</v>
       </c>
       <c r="BA21" s="48">
         <v>180201</v>
       </c>
       <c r="BB21" s="48">
         <v>180153</v>
       </c>
       <c r="BC21" s="48">
         <v>180209</v>
       </c>
       <c r="BD21" s="48">
         <v>180229</v>
       </c>
       <c r="BE21" s="48">
         <v>180137</v>
       </c>
       <c r="BF21" s="139">
         <v>180017</v>
       </c>
+      <c r="BG21" s="139">
+        <v>179884</v>
+      </c>
     </row>
     <row r="22" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="42" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="107">
         <v>309079</v>
       </c>
       <c r="D22" s="107">
         <v>309108</v>
       </c>
       <c r="E22" s="107">
         <v>309171</v>
       </c>
       <c r="F22" s="107">
         <v>309191</v>
       </c>
       <c r="G22" s="107">
         <v>309293</v>
       </c>
       <c r="H22" s="107">
         <v>309051</v>
@@ -11586,50 +11708,53 @@
       </c>
       <c r="AY22" s="62">
         <v>151022</v>
       </c>
       <c r="AZ22" s="48">
         <v>151023</v>
       </c>
       <c r="BA22" s="48">
         <v>150976</v>
       </c>
       <c r="BB22" s="48">
         <v>150998</v>
       </c>
       <c r="BC22" s="48">
         <v>151085</v>
       </c>
       <c r="BD22" s="48">
         <v>151129</v>
       </c>
       <c r="BE22" s="48">
         <v>151115</v>
       </c>
       <c r="BF22" s="139">
         <v>151047</v>
       </c>
+      <c r="BG22" s="139">
+        <v>150998</v>
+      </c>
     </row>
     <row r="23" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="42" t="s">
         <v>25</v>
       </c>
       <c r="C23" s="107">
         <v>10422</v>
       </c>
       <c r="D23" s="107">
         <v>10439</v>
       </c>
       <c r="E23" s="107">
         <v>10439</v>
       </c>
       <c r="F23" s="107">
         <v>10446</v>
       </c>
       <c r="G23" s="107">
         <v>10454</v>
       </c>
       <c r="H23" s="107">
         <v>10458</v>
@@ -11764,50 +11889,53 @@
       </c>
       <c r="AY23" s="62">
         <v>4823</v>
       </c>
       <c r="AZ23" s="48">
         <v>4810</v>
       </c>
       <c r="BA23" s="48">
         <v>4827</v>
       </c>
       <c r="BB23" s="48">
         <v>4802</v>
       </c>
       <c r="BC23" s="48">
         <v>4814</v>
       </c>
       <c r="BD23" s="48">
         <v>4804</v>
       </c>
       <c r="BE23" s="48">
         <v>4782</v>
       </c>
       <c r="BF23" s="139">
         <v>4769</v>
       </c>
+      <c r="BG23" s="139">
+        <v>4758</v>
+      </c>
     </row>
     <row r="24" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="15" t="s">
         <v>85</v>
       </c>
       <c r="B24" s="42" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="9">
         <v>42362</v>
       </c>
       <c r="D24" s="9">
         <v>42387</v>
       </c>
       <c r="E24" s="9">
         <v>42410</v>
       </c>
       <c r="F24" s="9">
         <v>42407</v>
       </c>
       <c r="G24" s="9">
         <v>42458</v>
       </c>
       <c r="H24" s="9">
         <v>42439</v>
@@ -11942,50 +12070,53 @@
       </c>
       <c r="AY24" s="62">
         <v>20011</v>
       </c>
       <c r="AZ24" s="48">
         <v>20003</v>
       </c>
       <c r="BA24" s="48">
         <v>19953</v>
       </c>
       <c r="BB24" s="48">
         <v>19912</v>
       </c>
       <c r="BC24" s="48">
         <v>19872</v>
       </c>
       <c r="BD24" s="48">
         <v>19871</v>
       </c>
       <c r="BE24" s="48">
         <v>19826</v>
       </c>
       <c r="BF24" s="139">
         <v>19794</v>
       </c>
+      <c r="BG24" s="139">
+        <v>19726</v>
+      </c>
     </row>
     <row r="25" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="15" t="s">
         <v>88</v>
       </c>
       <c r="B25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="30" t="s">
         <v>23</v>
       </c>
       <c r="D25" s="30" t="s">
         <v>23</v>
       </c>
       <c r="E25" s="30" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="30" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="30" t="s">
         <v>23</v>
       </c>
       <c r="H25" s="30" t="s">
         <v>23</v>
@@ -12118,50 +12249,53 @@
       </c>
       <c r="AY25" s="62">
         <v>1470</v>
       </c>
       <c r="AZ25" s="48">
         <v>1471</v>
       </c>
       <c r="BA25" s="48">
         <v>1470</v>
       </c>
       <c r="BB25" s="48">
         <v>1480</v>
       </c>
       <c r="BC25" s="48">
         <v>1483</v>
       </c>
       <c r="BD25" s="48">
         <v>1484</v>
       </c>
       <c r="BE25" s="48">
         <v>1483</v>
       </c>
       <c r="BF25" s="139">
         <v>1486</v>
       </c>
+      <c r="BG25" s="139">
+        <v>1483</v>
+      </c>
     </row>
     <row r="26" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="15" t="s">
         <v>89</v>
       </c>
       <c r="B26" s="42" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="9">
         <v>6701</v>
       </c>
       <c r="D26" s="9">
         <v>6698</v>
       </c>
       <c r="E26" s="9">
         <v>6689</v>
       </c>
       <c r="F26" s="9">
         <v>6686</v>
       </c>
       <c r="G26" s="9">
         <v>6679</v>
       </c>
       <c r="H26" s="9">
         <v>6669</v>
@@ -12296,115 +12430,118 @@
       </c>
       <c r="AY26" s="48">
         <v>2976</v>
       </c>
       <c r="AZ26" s="48">
         <v>2974</v>
       </c>
       <c r="BA26" s="48">
         <v>2975</v>
       </c>
       <c r="BB26" s="48">
         <v>2961</v>
       </c>
       <c r="BC26" s="48">
         <v>2955</v>
       </c>
       <c r="BD26" s="48">
         <v>2941</v>
       </c>
       <c r="BE26" s="48">
         <v>2931</v>
       </c>
       <c r="BF26" s="139">
         <v>2921</v>
       </c>
+      <c r="BG26" s="139">
+        <v>2919</v>
+      </c>
     </row>
     <row r="27" spans="1:62" x14ac:dyDescent="0.25">
-      <c r="B27" s="162" t="s">
+      <c r="B27" s="165" t="s">
         <v>11</v>
       </c>
-      <c r="C27" s="162"/>
-[...58 lines deleted...]
-      <c r="BJ27" s="162"/>
+      <c r="C27" s="165"/>
+      <c r="D27" s="165"/>
+      <c r="E27" s="165"/>
+      <c r="F27" s="165"/>
+      <c r="G27" s="165"/>
+      <c r="H27" s="165"/>
+      <c r="I27" s="165"/>
+      <c r="J27" s="165"/>
+      <c r="K27" s="165"/>
+      <c r="L27" s="165"/>
+      <c r="M27" s="165"/>
+      <c r="N27" s="165"/>
+      <c r="O27" s="165"/>
+      <c r="P27" s="165"/>
+      <c r="Q27" s="165"/>
+      <c r="R27" s="165"/>
+      <c r="S27" s="165"/>
+      <c r="T27" s="165"/>
+      <c r="U27" s="165"/>
+      <c r="V27" s="165"/>
+      <c r="W27" s="165"/>
+      <c r="X27" s="165"/>
+      <c r="Y27" s="165"/>
+      <c r="Z27" s="165"/>
+      <c r="AA27" s="165"/>
+      <c r="AB27" s="165"/>
+      <c r="AC27" s="165"/>
+      <c r="AD27" s="165"/>
+      <c r="AE27" s="165"/>
+      <c r="AF27" s="165"/>
+      <c r="AG27" s="165"/>
+      <c r="AH27" s="165"/>
+      <c r="AI27" s="165"/>
+      <c r="AJ27" s="165"/>
+      <c r="AK27" s="165"/>
+      <c r="AL27" s="165"/>
+      <c r="AM27" s="165"/>
+      <c r="AN27" s="165"/>
+      <c r="AO27" s="165"/>
+      <c r="AP27" s="165"/>
+      <c r="AQ27" s="165"/>
+      <c r="AR27" s="165"/>
+      <c r="AS27" s="165"/>
+      <c r="AT27" s="165"/>
+      <c r="AU27" s="165"/>
+      <c r="AV27" s="165"/>
+      <c r="AW27" s="165"/>
+      <c r="AX27" s="165"/>
+      <c r="AY27" s="165"/>
+      <c r="AZ27" s="165"/>
+      <c r="BA27" s="165"/>
+      <c r="BB27" s="165"/>
+      <c r="BC27" s="165"/>
+      <c r="BD27" s="165"/>
+      <c r="BE27" s="165"/>
+      <c r="BF27" s="165"/>
+      <c r="BG27" s="165"/>
+      <c r="BH27" s="165"/>
+      <c r="BI27" s="165"/>
+      <c r="BJ27" s="165"/>
     </row>
     <row r="28" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="94">
         <v>100000000</v>
       </c>
       <c r="B28" s="65" t="s">
         <v>22</v>
       </c>
       <c r="C28" s="130">
         <v>243324</v>
       </c>
       <c r="D28" s="124">
         <v>243091</v>
       </c>
       <c r="E28" s="124">
         <v>242645</v>
       </c>
       <c r="F28" s="124">
         <v>242551</v>
       </c>
       <c r="G28" s="124">
         <v>242258</v>
       </c>
       <c r="H28" s="124">
         <v>242017</v>
@@ -12539,50 +12676,53 @@
       </c>
       <c r="AY28" s="62">
         <v>112336</v>
       </c>
       <c r="AZ28" s="48">
         <v>112138</v>
       </c>
       <c r="BA28" s="48">
         <v>112026</v>
       </c>
       <c r="BB28" s="48">
         <v>111879</v>
       </c>
       <c r="BC28" s="48">
         <v>111664</v>
       </c>
       <c r="BD28" s="48">
         <v>111512</v>
       </c>
       <c r="BE28" s="48">
         <v>111283</v>
       </c>
       <c r="BF28" s="139">
         <v>111001</v>
       </c>
+      <c r="BG28" s="139">
+        <v>110623</v>
+      </c>
     </row>
     <row r="29" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="92" t="s">
         <v>81</v>
       </c>
       <c r="B29" s="42" t="s">
         <v>24</v>
       </c>
       <c r="C29" s="110">
         <v>17484</v>
       </c>
       <c r="D29" s="107">
         <v>17463</v>
       </c>
       <c r="E29" s="107">
         <v>17450</v>
       </c>
       <c r="F29" s="107">
         <v>17456</v>
       </c>
       <c r="G29" s="107">
         <v>17460</v>
       </c>
       <c r="H29" s="107">
         <v>17443</v>
@@ -12717,50 +12857,53 @@
       </c>
       <c r="AY29" s="51" t="s">
         <v>23</v>
       </c>
       <c r="AZ29" s="51" t="s">
         <v>23</v>
       </c>
       <c r="BA29" s="51" t="s">
         <v>23</v>
       </c>
       <c r="BB29" s="51" t="s">
         <v>23</v>
       </c>
       <c r="BC29" s="51" t="s">
         <v>23</v>
       </c>
       <c r="BD29" s="51" t="s">
         <v>23</v>
       </c>
       <c r="BE29" s="51" t="s">
         <v>23</v>
       </c>
       <c r="BF29" s="51" t="s">
         <v>23</v>
       </c>
+      <c r="BG29" s="51" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="30" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="92" t="s">
         <v>83</v>
       </c>
       <c r="B30" s="42" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="109">
         <v>14195</v>
       </c>
       <c r="D30" s="9">
         <v>14181</v>
       </c>
       <c r="E30" s="9">
         <v>14173</v>
       </c>
       <c r="F30" s="9">
         <v>14171</v>
       </c>
       <c r="G30" s="9">
         <v>14162</v>
       </c>
       <c r="H30" s="9">
         <v>14172</v>
@@ -12895,50 +13038,53 @@
       </c>
       <c r="AY30" s="62">
         <v>6629</v>
       </c>
       <c r="AZ30" s="49">
         <v>6619</v>
       </c>
       <c r="BA30" s="49">
         <v>6577</v>
       </c>
       <c r="BB30" s="49">
         <v>6563</v>
       </c>
       <c r="BC30" s="49">
         <v>6568</v>
       </c>
       <c r="BD30" s="49">
         <v>6564</v>
       </c>
       <c r="BE30" s="48">
         <v>6584</v>
       </c>
       <c r="BF30" s="140">
         <v>6583</v>
       </c>
+      <c r="BG30" s="140">
+        <v>6552</v>
+      </c>
     </row>
     <row r="31" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="92" t="s">
         <v>84</v>
       </c>
       <c r="B31" s="42" t="s">
         <v>27</v>
       </c>
       <c r="C31" s="109">
         <v>19928</v>
       </c>
       <c r="D31" s="9">
         <v>19934</v>
       </c>
       <c r="E31" s="9">
         <v>19910</v>
       </c>
       <c r="F31" s="9">
         <v>19913</v>
       </c>
       <c r="G31" s="9">
         <v>19895</v>
       </c>
       <c r="H31" s="9">
         <v>19881</v>
@@ -13073,50 +13219,53 @@
       </c>
       <c r="AY31" s="62">
         <v>9333</v>
       </c>
       <c r="AZ31" s="49">
         <v>9318</v>
       </c>
       <c r="BA31" s="49">
         <v>9307</v>
       </c>
       <c r="BB31" s="49">
         <v>9311</v>
       </c>
       <c r="BC31" s="49">
         <v>9282</v>
       </c>
       <c r="BD31" s="49">
         <v>9258</v>
       </c>
       <c r="BE31" s="48">
         <v>9247</v>
       </c>
       <c r="BF31" s="140">
         <v>9205</v>
       </c>
+      <c r="BG31" s="140">
+        <v>9182</v>
+      </c>
     </row>
     <row r="32" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="92" t="s">
         <v>85</v>
       </c>
       <c r="B32" s="42" t="s">
         <v>28</v>
       </c>
       <c r="C32" s="109">
         <v>24454</v>
       </c>
       <c r="D32" s="9">
         <v>24397</v>
       </c>
       <c r="E32" s="9">
         <v>24328</v>
       </c>
       <c r="F32" s="9">
         <v>24315</v>
       </c>
       <c r="G32" s="9">
         <v>24293</v>
       </c>
       <c r="H32" s="9">
         <v>24262</v>
@@ -13251,50 +13400,53 @@
       </c>
       <c r="AY32" s="62">
         <v>11319</v>
       </c>
       <c r="AZ32" s="49">
         <v>11292</v>
       </c>
       <c r="BA32" s="49">
         <v>11280</v>
       </c>
       <c r="BB32" s="49">
         <v>11245</v>
       </c>
       <c r="BC32" s="49">
         <v>11212</v>
       </c>
       <c r="BD32" s="49">
         <v>11209</v>
       </c>
       <c r="BE32" s="48">
         <v>11158</v>
       </c>
       <c r="BF32" s="140">
         <v>11106</v>
       </c>
+      <c r="BG32" s="140">
+        <v>11066</v>
+      </c>
     </row>
     <row r="33" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="92" t="s">
         <v>86</v>
       </c>
       <c r="B33" s="42" t="s">
         <v>29</v>
       </c>
       <c r="C33" s="109">
         <v>18188</v>
       </c>
       <c r="D33" s="9">
         <v>18156</v>
       </c>
       <c r="E33" s="9">
         <v>18119</v>
       </c>
       <c r="F33" s="9">
         <v>18099</v>
       </c>
       <c r="G33" s="9">
         <v>18075</v>
       </c>
       <c r="H33" s="9">
         <v>18067</v>
@@ -13429,50 +13581,53 @@
       </c>
       <c r="AY33" s="62">
         <v>8410</v>
       </c>
       <c r="AZ33" s="49">
         <v>8404</v>
       </c>
       <c r="BA33" s="49">
         <v>8389</v>
       </c>
       <c r="BB33" s="49">
         <v>8384</v>
       </c>
       <c r="BC33" s="49">
         <v>8371</v>
       </c>
       <c r="BD33" s="49">
         <v>8335</v>
       </c>
       <c r="BE33" s="48">
         <v>8339</v>
       </c>
       <c r="BF33" s="140">
         <v>8326</v>
       </c>
+      <c r="BG33" s="140">
+        <v>8311</v>
+      </c>
     </row>
     <row r="34" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="92" t="s">
         <v>87</v>
       </c>
       <c r="B34" s="42" t="s">
         <v>30</v>
       </c>
       <c r="C34" s="109">
         <v>33775</v>
       </c>
       <c r="D34" s="9">
         <v>33735</v>
       </c>
       <c r="E34" s="9">
         <v>33652</v>
       </c>
       <c r="F34" s="9">
         <v>33623</v>
       </c>
       <c r="G34" s="9">
         <v>33593</v>
       </c>
       <c r="H34" s="9">
         <v>33547</v>
@@ -13607,50 +13762,53 @@
       </c>
       <c r="AY34" s="55">
         <v>15419</v>
       </c>
       <c r="AZ34" s="49">
         <v>15376</v>
       </c>
       <c r="BA34" s="49">
         <v>15370</v>
       </c>
       <c r="BB34" s="49">
         <v>15370</v>
       </c>
       <c r="BC34" s="49">
         <v>15355</v>
       </c>
       <c r="BD34" s="49">
         <v>15333</v>
       </c>
       <c r="BE34" s="48">
         <v>15305</v>
       </c>
       <c r="BF34" s="140">
         <v>15267</v>
       </c>
+      <c r="BG34" s="140">
+        <v>15257</v>
+      </c>
     </row>
     <row r="35" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="92" t="s">
         <v>88</v>
       </c>
       <c r="B35" s="42" t="s">
         <v>31</v>
       </c>
       <c r="C35" s="30" t="s">
         <v>23</v>
       </c>
       <c r="D35" s="30" t="s">
         <v>23</v>
       </c>
       <c r="E35" s="30" t="s">
         <v>23</v>
       </c>
       <c r="F35" s="30" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="30" t="s">
         <v>23</v>
       </c>
       <c r="H35" s="30" t="s">
         <v>23</v>
@@ -13783,50 +13941,53 @@
       </c>
       <c r="AY35" s="55">
         <v>8350</v>
       </c>
       <c r="AZ35" s="49">
         <v>8348</v>
       </c>
       <c r="BA35" s="49">
         <v>8335</v>
       </c>
       <c r="BB35" s="49">
         <v>8348</v>
       </c>
       <c r="BC35" s="49">
         <v>8334</v>
       </c>
       <c r="BD35" s="49">
         <v>8318</v>
       </c>
       <c r="BE35" s="48">
         <v>8305</v>
       </c>
       <c r="BF35" s="140">
         <v>8300</v>
       </c>
+      <c r="BG35" s="140">
+        <v>8279</v>
+      </c>
     </row>
     <row r="36" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="92" t="s">
         <v>89</v>
       </c>
       <c r="B36" s="42" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="109">
         <v>30589</v>
       </c>
       <c r="D36" s="9">
         <v>30567</v>
       </c>
       <c r="E36" s="9">
         <v>30510</v>
       </c>
       <c r="F36" s="9">
         <v>30498</v>
       </c>
       <c r="G36" s="9">
         <v>30431</v>
       </c>
       <c r="H36" s="9">
         <v>30375</v>
@@ -13961,50 +14122,53 @@
       </c>
       <c r="AY36" s="55">
         <v>13547</v>
       </c>
       <c r="AZ36" s="49">
         <v>13534</v>
       </c>
       <c r="BA36" s="49">
         <v>13510</v>
       </c>
       <c r="BB36" s="49">
         <v>13489</v>
       </c>
       <c r="BC36" s="49">
         <v>13443</v>
       </c>
       <c r="BD36" s="49">
         <v>13433</v>
       </c>
       <c r="BE36" s="48">
         <v>13368</v>
       </c>
       <c r="BF36" s="140">
         <v>13325</v>
       </c>
+      <c r="BG36" s="140">
+        <v>13243</v>
+      </c>
     </row>
     <row r="37" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="92" t="s">
         <v>90</v>
       </c>
       <c r="B37" s="42" t="s">
         <v>33</v>
       </c>
       <c r="C37" s="109">
         <v>13847</v>
       </c>
       <c r="D37" s="9">
         <v>13846</v>
       </c>
       <c r="E37" s="9">
         <v>13826</v>
       </c>
       <c r="F37" s="9">
         <v>13826</v>
       </c>
       <c r="G37" s="9">
         <v>13793</v>
       </c>
       <c r="H37" s="9">
         <v>13784</v>
@@ -14139,50 +14303,53 @@
       </c>
       <c r="AY37" s="62">
         <v>6501</v>
       </c>
       <c r="AZ37" s="49">
         <v>6470</v>
       </c>
       <c r="BA37" s="49">
         <v>6465</v>
       </c>
       <c r="BB37" s="49">
         <v>6449</v>
       </c>
       <c r="BC37" s="49">
         <v>6444</v>
       </c>
       <c r="BD37" s="49">
         <v>6415</v>
       </c>
       <c r="BE37" s="48">
         <v>6384</v>
       </c>
       <c r="BF37" s="140">
         <v>6359</v>
       </c>
+      <c r="BG37" s="140">
+        <v>6336</v>
+      </c>
     </row>
     <row r="38" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="92" t="s">
         <v>91</v>
       </c>
       <c r="B38" s="42" t="s">
         <v>34</v>
       </c>
       <c r="C38" s="30" t="s">
         <v>23</v>
       </c>
       <c r="D38" s="30" t="s">
         <v>23</v>
       </c>
       <c r="E38" s="30" t="s">
         <v>23</v>
       </c>
       <c r="F38" s="30" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="30" t="s">
         <v>23</v>
       </c>
       <c r="H38" s="30" t="s">
         <v>23</v>
@@ -14315,50 +14482,53 @@
       </c>
       <c r="AY38" s="55">
         <v>12621</v>
       </c>
       <c r="AZ38" s="49">
         <v>12610</v>
       </c>
       <c r="BA38" s="49">
         <v>12627</v>
       </c>
       <c r="BB38" s="49">
         <v>12619</v>
       </c>
       <c r="BC38" s="49">
         <v>12624</v>
       </c>
       <c r="BD38" s="49">
         <v>12639</v>
       </c>
       <c r="BE38" s="48">
         <v>12637</v>
       </c>
       <c r="BF38" s="140">
         <v>12622</v>
       </c>
+      <c r="BG38" s="140">
+        <v>12561</v>
+      </c>
     </row>
     <row r="39" spans="1:62" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="93" t="s">
         <v>92</v>
       </c>
       <c r="B39" s="66" t="s">
         <v>35</v>
       </c>
       <c r="C39" s="111">
         <v>70864</v>
       </c>
       <c r="D39" s="11">
         <v>70812</v>
       </c>
       <c r="E39" s="11">
         <v>70677</v>
       </c>
       <c r="F39" s="11">
         <v>70650</v>
       </c>
       <c r="G39" s="11">
         <v>70556</v>
       </c>
       <c r="H39" s="11">
         <v>70486</v>
@@ -14493,400 +14663,402 @@
       </c>
       <c r="AY39" s="64">
         <v>20207</v>
       </c>
       <c r="AZ39" s="50">
         <v>20167</v>
       </c>
       <c r="BA39" s="50">
         <v>20166</v>
       </c>
       <c r="BB39" s="50">
         <v>20101</v>
       </c>
       <c r="BC39" s="50">
         <v>20031</v>
       </c>
       <c r="BD39" s="50">
         <v>20008</v>
       </c>
       <c r="BE39" s="50">
         <v>19956</v>
       </c>
       <c r="BF39" s="141">
         <v>19908</v>
       </c>
-      <c r="BG39" s="61"/>
+      <c r="BG39" s="141">
+        <v>19836</v>
+      </c>
       <c r="BH39" s="61"/>
       <c r="BI39" s="61"/>
       <c r="BJ39" s="61"/>
     </row>
     <row r="40" spans="1:62" ht="9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="158" t="s">
+      <c r="A40" s="147" t="s">
         <v>15</v>
       </c>
-      <c r="B40" s="158"/>
+      <c r="B40" s="147"/>
       <c r="C40" s="103"/>
       <c r="D40" s="103"/>
       <c r="E40" s="103"/>
       <c r="F40" s="103"/>
       <c r="G40" s="103"/>
       <c r="H40" s="103"/>
       <c r="I40" s="103"/>
       <c r="J40" s="103"/>
       <c r="K40" s="103"/>
       <c r="L40" s="103"/>
       <c r="M40" s="103"/>
       <c r="N40" s="103"/>
       <c r="O40" s="103"/>
       <c r="P40" s="103"/>
       <c r="Q40" s="103"/>
       <c r="R40" s="103"/>
       <c r="S40" s="103"/>
       <c r="T40" s="103"/>
       <c r="U40" s="103"/>
       <c r="V40" s="103"/>
       <c r="W40" s="103"/>
       <c r="X40" s="103"/>
       <c r="Y40" s="103"/>
       <c r="Z40" s="103"/>
       <c r="AA40" s="1"/>
       <c r="AB40" s="1"/>
       <c r="AC40" s="1"/>
       <c r="AD40" s="1"/>
       <c r="AE40" s="1"/>
       <c r="AF40" s="1"/>
       <c r="AG40" s="1"/>
       <c r="AH40" s="1"/>
       <c r="AI40" s="1"/>
       <c r="AJ40" s="1"/>
       <c r="AK40" s="1"/>
       <c r="AL40" s="1"/>
       <c r="AM40" s="1"/>
       <c r="AN40" s="1"/>
       <c r="AO40" s="1"/>
     </row>
     <row r="41" spans="1:62" ht="9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="159" t="s">
+      <c r="A41" s="148" t="s">
         <v>19</v>
       </c>
-      <c r="B41" s="159"/>
+      <c r="B41" s="148"/>
       <c r="C41" s="32"/>
       <c r="D41" s="32"/>
       <c r="E41" s="32"/>
       <c r="F41" s="32"/>
       <c r="G41" s="32"/>
       <c r="H41" s="32"/>
       <c r="I41" s="32"/>
       <c r="J41" s="32"/>
       <c r="K41" s="32"/>
       <c r="L41" s="32"/>
       <c r="M41" s="32"/>
       <c r="N41" s="32"/>
       <c r="O41" s="32"/>
       <c r="P41" s="32"/>
       <c r="Q41" s="32"/>
       <c r="R41" s="32"/>
       <c r="S41" s="32"/>
       <c r="T41" s="32"/>
       <c r="U41" s="32"/>
       <c r="V41" s="32"/>
       <c r="W41" s="32"/>
       <c r="X41" s="32"/>
       <c r="Y41" s="32"/>
       <c r="Z41" s="32"/>
       <c r="AA41" s="1"/>
       <c r="AB41" s="1"/>
       <c r="AC41" s="1"/>
       <c r="AD41" s="1"/>
       <c r="AE41" s="1"/>
       <c r="AF41" s="1"/>
       <c r="AG41" s="1"/>
       <c r="AH41" s="1"/>
       <c r="AI41" s="1"/>
       <c r="AJ41" s="1"/>
       <c r="AK41" s="1"/>
       <c r="AL41" s="1"/>
       <c r="AM41" s="1"/>
       <c r="AN41" s="1"/>
       <c r="AO41" s="1"/>
     </row>
     <row r="42" spans="1:62" ht="9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="159" t="s">
+      <c r="A42" s="148" t="s">
         <v>18</v>
       </c>
-      <c r="B42" s="159"/>
+      <c r="B42" s="148"/>
       <c r="C42" s="32"/>
       <c r="D42" s="32"/>
       <c r="E42" s="32"/>
       <c r="F42" s="32"/>
       <c r="G42" s="32"/>
       <c r="H42" s="32"/>
       <c r="I42" s="32"/>
       <c r="J42" s="32"/>
       <c r="K42" s="32"/>
       <c r="L42" s="32"/>
       <c r="M42" s="32"/>
       <c r="N42" s="32"/>
       <c r="O42" s="32"/>
       <c r="P42" s="32"/>
       <c r="Q42" s="32"/>
       <c r="R42" s="32"/>
       <c r="S42" s="32"/>
       <c r="T42" s="32"/>
       <c r="U42" s="32"/>
       <c r="V42" s="32"/>
       <c r="W42" s="32"/>
       <c r="X42" s="32"/>
       <c r="Y42" s="32"/>
       <c r="Z42" s="32"/>
       <c r="AA42" s="18"/>
       <c r="AB42" s="18"/>
       <c r="AC42" s="18"/>
       <c r="AD42" s="18"/>
       <c r="AE42" s="18"/>
       <c r="AF42" s="18"/>
       <c r="AG42" s="18"/>
       <c r="AH42" s="18"/>
       <c r="AI42" s="18"/>
       <c r="AJ42" s="18"/>
       <c r="AK42" s="18"/>
       <c r="AL42" s="18"/>
       <c r="AM42" s="18"/>
       <c r="AN42" s="1"/>
       <c r="AO42" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="14">
-    <mergeCell ref="A4:A5"/>
-[...3 lines deleted...]
-    <mergeCell ref="C4:N4"/>
     <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="B6:BJ6"/>
     <mergeCell ref="B20:BJ20"/>
     <mergeCell ref="B27:BJ27"/>
     <mergeCell ref="B2:BJ2"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C4:N4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BJ43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="86" customWidth="1"/>
     <col min="2" max="2" width="26.42578125" style="86" customWidth="1"/>
     <col min="3" max="26" width="9.7109375" style="86" hidden="1" customWidth="1"/>
     <col min="27" max="34" width="9.140625" style="86" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="10" style="86" hidden="1" customWidth="1"/>
     <col min="36" max="37" width="9.140625" style="86" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="10.42578125" style="86" hidden="1" customWidth="1"/>
     <col min="39" max="46" width="9.28515625" style="86" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="10.5703125" style="86" customWidth="1"/>
     <col min="48" max="49" width="9.28515625" style="86" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="10.140625" style="86" customWidth="1"/>
     <col min="51" max="51" width="7.5703125" style="86" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="7.42578125" style="86" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="9" style="86" bestFit="1" customWidth="1"/>
     <col min="54" max="54" width="8.28515625" style="86" customWidth="1"/>
     <col min="55" max="55" width="7.7109375" style="86" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="8.42578125" style="86" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="7.42578125" style="86" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="7.140625" style="86" bestFit="1" customWidth="1"/>
     <col min="59" max="59" width="10.42578125" style="86" customWidth="1"/>
     <col min="60" max="60" width="6.5703125" style="86" bestFit="1" customWidth="1"/>
     <col min="61" max="61" width="7.85546875" style="86" bestFit="1" customWidth="1"/>
     <col min="62" max="62" width="10" style="86" customWidth="1"/>
     <col min="63" max="16384" width="9.140625" style="86"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:62" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A2" s="79" t="s">
         <v>74</v>
       </c>
-      <c r="B2" s="144" t="s">
+      <c r="B2" s="152" t="s">
         <v>38</v>
       </c>
-      <c r="C2" s="144"/>
-[...58 lines deleted...]
-      <c r="BJ2" s="144"/>
+      <c r="C2" s="152"/>
+      <c r="D2" s="152"/>
+      <c r="E2" s="152"/>
+      <c r="F2" s="152"/>
+      <c r="G2" s="152"/>
+      <c r="H2" s="152"/>
+      <c r="I2" s="152"/>
+      <c r="J2" s="152"/>
+      <c r="K2" s="152"/>
+      <c r="L2" s="152"/>
+      <c r="M2" s="152"/>
+      <c r="N2" s="152"/>
+      <c r="O2" s="152"/>
+      <c r="P2" s="152"/>
+      <c r="Q2" s="152"/>
+      <c r="R2" s="152"/>
+      <c r="S2" s="152"/>
+      <c r="T2" s="152"/>
+      <c r="U2" s="152"/>
+      <c r="V2" s="152"/>
+      <c r="W2" s="152"/>
+      <c r="X2" s="152"/>
+      <c r="Y2" s="152"/>
+      <c r="Z2" s="152"/>
+      <c r="AA2" s="152"/>
+      <c r="AB2" s="152"/>
+      <c r="AC2" s="152"/>
+      <c r="AD2" s="152"/>
+      <c r="AE2" s="152"/>
+      <c r="AF2" s="152"/>
+      <c r="AG2" s="152"/>
+      <c r="AH2" s="152"/>
+      <c r="AI2" s="152"/>
+      <c r="AJ2" s="152"/>
+      <c r="AK2" s="152"/>
+      <c r="AL2" s="152"/>
+      <c r="AM2" s="152"/>
+      <c r="AN2" s="152"/>
+      <c r="AO2" s="152"/>
+      <c r="AP2" s="152"/>
+      <c r="AQ2" s="152"/>
+      <c r="AR2" s="152"/>
+      <c r="AS2" s="152"/>
+      <c r="AT2" s="152"/>
+      <c r="AU2" s="152"/>
+      <c r="AV2" s="152"/>
+      <c r="AW2" s="152"/>
+      <c r="AX2" s="152"/>
+      <c r="AY2" s="152"/>
+      <c r="AZ2" s="152"/>
+      <c r="BA2" s="152"/>
+      <c r="BB2" s="152"/>
+      <c r="BC2" s="152"/>
+      <c r="BD2" s="152"/>
+      <c r="BE2" s="152"/>
+      <c r="BF2" s="152"/>
+      <c r="BG2" s="152"/>
+      <c r="BH2" s="152"/>
+      <c r="BI2" s="152"/>
+      <c r="BJ2" s="152"/>
     </row>
     <row r="3" spans="1:62" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AY3" s="95"/>
       <c r="BA3" s="95"/>
       <c r="BJ3" s="96" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:62" s="15" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="156" t="s">
+      <c r="A4" s="145" t="s">
         <v>73</v>
       </c>
-      <c r="B4" s="147"/>
-      <c r="C4" s="149">
+      <c r="B4" s="155"/>
+      <c r="C4" s="157">
         <v>2022</v>
       </c>
-      <c r="D4" s="150"/>
-[...10 lines deleted...]
-      <c r="O4" s="149">
+      <c r="D4" s="158"/>
+      <c r="E4" s="158"/>
+      <c r="F4" s="158"/>
+      <c r="G4" s="158"/>
+      <c r="H4" s="158"/>
+      <c r="I4" s="158"/>
+      <c r="J4" s="158"/>
+      <c r="K4" s="158"/>
+      <c r="L4" s="158"/>
+      <c r="M4" s="158"/>
+      <c r="N4" s="161"/>
+      <c r="O4" s="157">
         <v>2023</v>
       </c>
-      <c r="P4" s="150"/>
-[...10 lines deleted...]
-      <c r="AA4" s="151">
+      <c r="P4" s="158"/>
+      <c r="Q4" s="158"/>
+      <c r="R4" s="158"/>
+      <c r="S4" s="158"/>
+      <c r="T4" s="158"/>
+      <c r="U4" s="158"/>
+      <c r="V4" s="158"/>
+      <c r="W4" s="158"/>
+      <c r="X4" s="158"/>
+      <c r="Y4" s="158"/>
+      <c r="Z4" s="161"/>
+      <c r="AA4" s="149">
         <v>2024</v>
       </c>
-      <c r="AB4" s="152"/>
-[...10 lines deleted...]
-      <c r="AM4" s="151">
+      <c r="AB4" s="150"/>
+      <c r="AC4" s="150"/>
+      <c r="AD4" s="150"/>
+      <c r="AE4" s="150"/>
+      <c r="AF4" s="150"/>
+      <c r="AG4" s="150"/>
+      <c r="AH4" s="150"/>
+      <c r="AI4" s="150"/>
+      <c r="AJ4" s="150"/>
+      <c r="AK4" s="150"/>
+      <c r="AL4" s="151"/>
+      <c r="AM4" s="149">
         <v>2025</v>
       </c>
-      <c r="AN4" s="152"/>
-[...10 lines deleted...]
-      <c r="AY4" s="151">
+      <c r="AN4" s="150"/>
+      <c r="AO4" s="150"/>
+      <c r="AP4" s="150"/>
+      <c r="AQ4" s="150"/>
+      <c r="AR4" s="150"/>
+      <c r="AS4" s="150"/>
+      <c r="AT4" s="150"/>
+      <c r="AU4" s="150"/>
+      <c r="AV4" s="150"/>
+      <c r="AW4" s="150"/>
+      <c r="AX4" s="150"/>
+      <c r="AY4" s="149">
         <v>2026</v>
       </c>
-      <c r="AZ4" s="152"/>
-[...9 lines deleted...]
-      <c r="BJ4" s="160"/>
+      <c r="AZ4" s="150"/>
+      <c r="BA4" s="150"/>
+      <c r="BB4" s="150"/>
+      <c r="BC4" s="150"/>
+      <c r="BD4" s="150"/>
+      <c r="BE4" s="150"/>
+      <c r="BF4" s="150"/>
+      <c r="BG4" s="150"/>
+      <c r="BH4" s="150"/>
+      <c r="BI4" s="150"/>
+      <c r="BJ4" s="151"/>
     </row>
     <row r="5" spans="1:62" s="15" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="157"/>
-      <c r="B5" s="148"/>
+      <c r="A5" s="146"/>
+      <c r="B5" s="156"/>
       <c r="C5" s="121" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="20" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="20" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="19" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="19" t="s">
         <v>4</v>
       </c>
       <c r="K5" s="21" t="s">
@@ -15025,113 +15197,113 @@
         <v>1</v>
       </c>
       <c r="BD5" s="19" t="s">
         <v>2</v>
       </c>
       <c r="BE5" s="19" t="s">
         <v>3</v>
       </c>
       <c r="BF5" s="19" t="s">
         <v>4</v>
       </c>
       <c r="BG5" s="21" t="s">
         <v>5</v>
       </c>
       <c r="BH5" s="21" t="s">
         <v>6</v>
       </c>
       <c r="BI5" s="21" t="s">
         <v>13</v>
       </c>
       <c r="BJ5" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="161" t="s">
+      <c r="B6" s="164" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="161"/>
-[...58 lines deleted...]
-      <c r="BJ6" s="161"/>
+      <c r="C6" s="164"/>
+      <c r="D6" s="164"/>
+      <c r="E6" s="164"/>
+      <c r="F6" s="164"/>
+      <c r="G6" s="164"/>
+      <c r="H6" s="164"/>
+      <c r="I6" s="164"/>
+      <c r="J6" s="164"/>
+      <c r="K6" s="164"/>
+      <c r="L6" s="164"/>
+      <c r="M6" s="164"/>
+      <c r="N6" s="164"/>
+      <c r="O6" s="164"/>
+      <c r="P6" s="164"/>
+      <c r="Q6" s="164"/>
+      <c r="R6" s="164"/>
+      <c r="S6" s="164"/>
+      <c r="T6" s="164"/>
+      <c r="U6" s="164"/>
+      <c r="V6" s="164"/>
+      <c r="W6" s="164"/>
+      <c r="X6" s="164"/>
+      <c r="Y6" s="164"/>
+      <c r="Z6" s="164"/>
+      <c r="AA6" s="164"/>
+      <c r="AB6" s="164"/>
+      <c r="AC6" s="164"/>
+      <c r="AD6" s="164"/>
+      <c r="AE6" s="164"/>
+      <c r="AF6" s="164"/>
+      <c r="AG6" s="164"/>
+      <c r="AH6" s="164"/>
+      <c r="AI6" s="164"/>
+      <c r="AJ6" s="164"/>
+      <c r="AK6" s="164"/>
+      <c r="AL6" s="164"/>
+      <c r="AM6" s="164"/>
+      <c r="AN6" s="164"/>
+      <c r="AO6" s="164"/>
+      <c r="AP6" s="164"/>
+      <c r="AQ6" s="164"/>
+      <c r="AR6" s="164"/>
+      <c r="AS6" s="164"/>
+      <c r="AT6" s="164"/>
+      <c r="AU6" s="164"/>
+      <c r="AV6" s="164"/>
+      <c r="AW6" s="164"/>
+      <c r="AX6" s="164"/>
+      <c r="AY6" s="164"/>
+      <c r="AZ6" s="164"/>
+      <c r="BA6" s="164"/>
+      <c r="BB6" s="164"/>
+      <c r="BC6" s="164"/>
+      <c r="BD6" s="164"/>
+      <c r="BE6" s="164"/>
+      <c r="BF6" s="164"/>
+      <c r="BG6" s="164"/>
+      <c r="BH6" s="164"/>
+      <c r="BI6" s="164"/>
+      <c r="BJ6" s="164"/>
     </row>
     <row r="7" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="91">
         <v>100000000</v>
       </c>
       <c r="B7" s="65" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="122">
         <v>611888</v>
       </c>
       <c r="D7" s="122">
         <v>611723</v>
       </c>
       <c r="E7" s="122">
         <v>611354</v>
       </c>
       <c r="F7" s="122">
         <v>611281</v>
       </c>
       <c r="G7" s="122">
         <v>611142</v>
       </c>
       <c r="H7" s="123">
         <v>611068</v>
@@ -15265,50 +15437,53 @@
       </c>
       <c r="AY7" s="62">
         <v>303082</v>
       </c>
       <c r="AZ7" s="48">
         <v>302789</v>
       </c>
       <c r="BA7" s="48">
         <v>302539</v>
       </c>
       <c r="BB7" s="48">
         <v>302288</v>
       </c>
       <c r="BC7" s="48">
         <v>302019</v>
       </c>
       <c r="BD7" s="48">
         <v>301842</v>
       </c>
       <c r="BE7" s="48">
         <v>301475</v>
       </c>
       <c r="BF7" s="139">
         <v>300885</v>
       </c>
+      <c r="BG7" s="139">
+        <v>300195</v>
+      </c>
     </row>
     <row r="8" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="42" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="106">
         <v>326563</v>
       </c>
       <c r="D8" s="106">
         <v>326571</v>
       </c>
       <c r="E8" s="106">
         <v>326621</v>
       </c>
       <c r="F8" s="106">
         <v>326647</v>
       </c>
       <c r="G8" s="106">
         <v>326753</v>
       </c>
       <c r="H8" s="105">
         <v>326928</v>
@@ -15442,50 +15617,53 @@
       </c>
       <c r="AY8" s="62">
         <v>164292</v>
       </c>
       <c r="AZ8" s="48">
         <v>164359</v>
       </c>
       <c r="BA8" s="48">
         <v>164304</v>
       </c>
       <c r="BB8" s="48">
         <v>164339</v>
       </c>
       <c r="BC8" s="48">
         <v>164425</v>
       </c>
       <c r="BD8" s="48">
         <v>164575</v>
       </c>
       <c r="BE8" s="48">
         <v>164524</v>
       </c>
       <c r="BF8" s="139">
         <v>164485</v>
       </c>
+      <c r="BG8" s="139">
+        <v>164567</v>
+      </c>
     </row>
     <row r="9" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="42" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="106">
         <v>10422</v>
       </c>
       <c r="D9" s="106">
         <v>10439</v>
       </c>
       <c r="E9" s="106">
         <v>10439</v>
       </c>
       <c r="F9" s="106">
         <v>10446</v>
       </c>
       <c r="G9" s="106">
         <v>10454</v>
       </c>
       <c r="H9" s="105">
         <v>10458</v>
@@ -15619,50 +15797,53 @@
       </c>
       <c r="AY9" s="62">
         <v>5026</v>
       </c>
       <c r="AZ9" s="48">
         <v>5012</v>
       </c>
       <c r="BA9" s="48">
         <v>5014</v>
       </c>
       <c r="BB9" s="48">
         <v>5011</v>
       </c>
       <c r="BC9" s="48">
         <v>5016</v>
       </c>
       <c r="BD9" s="48">
         <v>5022</v>
       </c>
       <c r="BE9" s="48">
         <v>5021</v>
       </c>
       <c r="BF9" s="139">
         <v>4998</v>
       </c>
+      <c r="BG9" s="139">
+        <v>4977</v>
+      </c>
     </row>
     <row r="10" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="42" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="34">
         <v>14195</v>
       </c>
       <c r="D10" s="34">
         <v>14181</v>
       </c>
       <c r="E10" s="34">
         <v>14173</v>
       </c>
       <c r="F10" s="34">
         <v>14171</v>
       </c>
       <c r="G10" s="34">
         <v>14162</v>
       </c>
       <c r="H10" s="105">
         <v>14172</v>
@@ -15796,50 +15977,53 @@
       </c>
       <c r="AY10" s="62">
         <v>6513</v>
       </c>
       <c r="AZ10" s="48">
         <v>6488</v>
       </c>
       <c r="BA10" s="48">
         <v>6478</v>
       </c>
       <c r="BB10" s="48">
         <v>6453</v>
       </c>
       <c r="BC10" s="48">
         <v>6448</v>
       </c>
       <c r="BD10" s="48">
         <v>6436</v>
       </c>
       <c r="BE10" s="48">
         <v>6432</v>
       </c>
       <c r="BF10" s="139">
         <v>6390</v>
       </c>
+      <c r="BG10" s="139">
+        <v>6355</v>
+      </c>
     </row>
     <row r="11" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="42" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="34">
         <v>19928</v>
       </c>
       <c r="D11" s="34">
         <v>19934</v>
       </c>
       <c r="E11" s="34">
         <v>19910</v>
       </c>
       <c r="F11" s="34">
         <v>19913</v>
       </c>
       <c r="G11" s="34">
         <v>19895</v>
       </c>
       <c r="H11" s="105">
         <v>19881</v>
@@ -15973,50 +16157,53 @@
       </c>
       <c r="AY11" s="62">
         <v>8764</v>
       </c>
       <c r="AZ11" s="48">
         <v>8748</v>
       </c>
       <c r="BA11" s="48">
         <v>8763</v>
       </c>
       <c r="BB11" s="48">
         <v>8752</v>
       </c>
       <c r="BC11" s="48">
         <v>8725</v>
       </c>
       <c r="BD11" s="48">
         <v>8712</v>
       </c>
       <c r="BE11" s="48">
         <v>8695</v>
       </c>
       <c r="BF11" s="139">
         <v>8661</v>
       </c>
+      <c r="BG11" s="139">
+        <v>8594</v>
+      </c>
     </row>
     <row r="12" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="42" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="34">
         <v>66816</v>
       </c>
       <c r="D12" s="34">
         <v>66784</v>
       </c>
       <c r="E12" s="34">
         <v>66738</v>
       </c>
       <c r="F12" s="34">
         <v>66722</v>
       </c>
       <c r="G12" s="34">
         <v>66751</v>
       </c>
       <c r="H12" s="105">
         <v>66701</v>
@@ -16150,50 +16337,53 @@
       </c>
       <c r="AY12" s="62">
         <v>30541</v>
       </c>
       <c r="AZ12" s="48">
         <v>30472</v>
       </c>
       <c r="BA12" s="48">
         <v>30391</v>
       </c>
       <c r="BB12" s="48">
         <v>30317</v>
       </c>
       <c r="BC12" s="48">
         <v>30234</v>
       </c>
       <c r="BD12" s="48">
         <v>30193</v>
       </c>
       <c r="BE12" s="48">
         <v>30153</v>
       </c>
       <c r="BF12" s="139">
         <v>29997</v>
       </c>
+      <c r="BG12" s="139">
+        <v>29786</v>
+      </c>
     </row>
     <row r="13" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="34">
         <v>18188</v>
       </c>
       <c r="D13" s="34">
         <v>18156</v>
       </c>
       <c r="E13" s="34">
         <v>18119</v>
       </c>
       <c r="F13" s="34">
         <v>18099</v>
       </c>
       <c r="G13" s="34">
         <v>18075</v>
       </c>
       <c r="H13" s="105">
         <v>18067</v>
@@ -16327,50 +16517,53 @@
       </c>
       <c r="AY13" s="62">
         <v>8275</v>
       </c>
       <c r="AZ13" s="48">
         <v>8256</v>
       </c>
       <c r="BA13" s="48">
         <v>8230</v>
       </c>
       <c r="BB13" s="48">
         <v>8207</v>
       </c>
       <c r="BC13" s="48">
         <v>8181</v>
       </c>
       <c r="BD13" s="48">
         <v>8136</v>
       </c>
       <c r="BE13" s="48">
         <v>8131</v>
       </c>
       <c r="BF13" s="139">
         <v>8121</v>
       </c>
+      <c r="BG13" s="139">
+        <v>8085</v>
+      </c>
     </row>
     <row r="14" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="42" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="34">
         <v>33775</v>
       </c>
       <c r="D14" s="34">
         <v>33735</v>
       </c>
       <c r="E14" s="34">
         <v>33652</v>
       </c>
       <c r="F14" s="34">
         <v>33623</v>
       </c>
       <c r="G14" s="34">
         <v>33593</v>
       </c>
       <c r="H14" s="105">
         <v>33547</v>
@@ -16504,50 +16697,53 @@
       </c>
       <c r="AY14" s="62">
         <v>16063</v>
       </c>
       <c r="AZ14" s="48">
         <v>16039</v>
       </c>
       <c r="BA14" s="48">
         <v>16011</v>
       </c>
       <c r="BB14" s="48">
         <v>15974</v>
       </c>
       <c r="BC14" s="48">
         <v>15947</v>
       </c>
       <c r="BD14" s="48">
         <v>15891</v>
       </c>
       <c r="BE14" s="48">
         <v>15850</v>
       </c>
       <c r="BF14" s="139">
         <v>15807</v>
       </c>
+      <c r="BG14" s="139">
+        <v>15751</v>
+      </c>
     </row>
     <row r="15" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="30" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="30" t="s">
         <v>23</v>
       </c>
       <c r="E15" s="30" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="30" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="30" t="s">
         <v>23</v>
       </c>
       <c r="H15" s="30" t="s">
         <v>23</v>
@@ -16680,50 +16876,53 @@
       </c>
       <c r="AY15" s="62">
         <v>9449</v>
       </c>
       <c r="AZ15" s="48">
         <v>9424</v>
       </c>
       <c r="BA15" s="48">
         <v>9409</v>
       </c>
       <c r="BB15" s="48">
         <v>9405</v>
       </c>
       <c r="BC15" s="48">
         <v>9387</v>
       </c>
       <c r="BD15" s="48">
         <v>9362</v>
       </c>
       <c r="BE15" s="48">
         <v>9320</v>
       </c>
       <c r="BF15" s="139">
         <v>9286</v>
       </c>
+      <c r="BG15" s="139">
+        <v>9239</v>
+      </c>
     </row>
     <row r="16" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="42" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="34">
         <v>37290</v>
       </c>
       <c r="D16" s="34">
         <v>37265</v>
       </c>
       <c r="E16" s="34">
         <v>37199</v>
       </c>
       <c r="F16" s="34">
         <v>37184</v>
       </c>
       <c r="G16" s="34">
         <v>37110</v>
       </c>
       <c r="H16" s="105">
         <v>37044</v>
@@ -16857,50 +17056,53 @@
       </c>
       <c r="AY16" s="62">
         <v>16226</v>
       </c>
       <c r="AZ16" s="48">
         <v>16180</v>
       </c>
       <c r="BA16" s="48">
         <v>16135</v>
       </c>
       <c r="BB16" s="48">
         <v>16126</v>
       </c>
       <c r="BC16" s="48">
         <v>16085</v>
       </c>
       <c r="BD16" s="48">
         <v>16045</v>
       </c>
       <c r="BE16" s="48">
         <v>15971</v>
       </c>
       <c r="BF16" s="139">
         <v>15912</v>
       </c>
+      <c r="BG16" s="139">
+        <v>15800</v>
+      </c>
     </row>
     <row r="17" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="42" t="s">
         <v>33</v>
       </c>
       <c r="C17" s="34">
         <v>13847</v>
       </c>
       <c r="D17" s="34">
         <v>13846</v>
       </c>
       <c r="E17" s="34">
         <v>13826</v>
       </c>
       <c r="F17" s="34">
         <v>13826</v>
       </c>
       <c r="G17" s="34">
         <v>13793</v>
       </c>
       <c r="H17" s="105">
         <v>13784</v>
@@ -17034,50 +17236,53 @@
       </c>
       <c r="AY17" s="62">
         <v>6134</v>
       </c>
       <c r="AZ17" s="48">
         <v>6108</v>
       </c>
       <c r="BA17" s="48">
         <v>6107</v>
       </c>
       <c r="BB17" s="48">
         <v>6089</v>
       </c>
       <c r="BC17" s="48">
         <v>6079</v>
       </c>
       <c r="BD17" s="48">
         <v>6057</v>
       </c>
       <c r="BE17" s="48">
         <v>6040</v>
       </c>
       <c r="BF17" s="139">
         <v>6014</v>
       </c>
+      <c r="BG17" s="139">
+        <v>5991</v>
+      </c>
     </row>
     <row r="18" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>34</v>
       </c>
       <c r="C18" s="30" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="30" t="s">
         <v>23</v>
       </c>
       <c r="E18" s="30" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="30" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="30" t="s">
         <v>23</v>
       </c>
       <c r="H18" s="30" t="s">
         <v>23</v>
@@ -17210,50 +17415,53 @@
       </c>
       <c r="AY18" s="48">
         <v>12150</v>
       </c>
       <c r="AZ18" s="48">
         <v>12110</v>
       </c>
       <c r="BA18" s="48">
         <v>12107</v>
       </c>
       <c r="BB18" s="48">
         <v>12115</v>
       </c>
       <c r="BC18" s="48">
         <v>12067</v>
       </c>
       <c r="BD18" s="48">
         <v>12042</v>
       </c>
       <c r="BE18" s="48">
         <v>12028</v>
       </c>
       <c r="BF18" s="139">
         <v>11996</v>
       </c>
+      <c r="BG18" s="139">
+        <v>11909</v>
+      </c>
     </row>
     <row r="19" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="42" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="34">
         <v>70864</v>
       </c>
       <c r="D19" s="34">
         <v>70812</v>
       </c>
       <c r="E19" s="34">
         <v>70677</v>
       </c>
       <c r="F19" s="34">
         <v>70650</v>
       </c>
       <c r="G19" s="34">
         <v>70556</v>
       </c>
       <c r="H19" s="105">
         <v>70486</v>
@@ -17387,115 +17595,118 @@
       </c>
       <c r="AY19" s="62">
         <v>19649</v>
       </c>
       <c r="AZ19" s="48">
         <v>19593</v>
       </c>
       <c r="BA19" s="48">
         <v>19590</v>
       </c>
       <c r="BB19" s="48">
         <v>19500</v>
       </c>
       <c r="BC19" s="48">
         <v>19425</v>
       </c>
       <c r="BD19" s="48">
         <v>19371</v>
       </c>
       <c r="BE19" s="48">
         <v>19310</v>
       </c>
       <c r="BF19" s="139">
         <v>19218</v>
       </c>
+      <c r="BG19" s="139">
+        <v>19141</v>
+      </c>
     </row>
     <row r="20" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="162" t="s">
+      <c r="B20" s="165" t="s">
         <v>10</v>
       </c>
-      <c r="C20" s="162"/>
-[...58 lines deleted...]
-      <c r="BJ20" s="162"/>
+      <c r="C20" s="165"/>
+      <c r="D20" s="165"/>
+      <c r="E20" s="165"/>
+      <c r="F20" s="165"/>
+      <c r="G20" s="165"/>
+      <c r="H20" s="165"/>
+      <c r="I20" s="165"/>
+      <c r="J20" s="165"/>
+      <c r="K20" s="165"/>
+      <c r="L20" s="165"/>
+      <c r="M20" s="165"/>
+      <c r="N20" s="165"/>
+      <c r="O20" s="165"/>
+      <c r="P20" s="165"/>
+      <c r="Q20" s="165"/>
+      <c r="R20" s="165"/>
+      <c r="S20" s="165"/>
+      <c r="T20" s="165"/>
+      <c r="U20" s="165"/>
+      <c r="V20" s="165"/>
+      <c r="W20" s="165"/>
+      <c r="X20" s="165"/>
+      <c r="Y20" s="165"/>
+      <c r="Z20" s="165"/>
+      <c r="AA20" s="165"/>
+      <c r="AB20" s="165"/>
+      <c r="AC20" s="165"/>
+      <c r="AD20" s="165"/>
+      <c r="AE20" s="165"/>
+      <c r="AF20" s="165"/>
+      <c r="AG20" s="165"/>
+      <c r="AH20" s="165"/>
+      <c r="AI20" s="165"/>
+      <c r="AJ20" s="165"/>
+      <c r="AK20" s="165"/>
+      <c r="AL20" s="165"/>
+      <c r="AM20" s="165"/>
+      <c r="AN20" s="165"/>
+      <c r="AO20" s="165"/>
+      <c r="AP20" s="165"/>
+      <c r="AQ20" s="165"/>
+      <c r="AR20" s="165"/>
+      <c r="AS20" s="165"/>
+      <c r="AT20" s="165"/>
+      <c r="AU20" s="165"/>
+      <c r="AV20" s="165"/>
+      <c r="AW20" s="165"/>
+      <c r="AX20" s="165"/>
+      <c r="AY20" s="165"/>
+      <c r="AZ20" s="165"/>
+      <c r="BA20" s="165"/>
+      <c r="BB20" s="165"/>
+      <c r="BC20" s="165"/>
+      <c r="BD20" s="165"/>
+      <c r="BE20" s="165"/>
+      <c r="BF20" s="165"/>
+      <c r="BG20" s="165"/>
+      <c r="BH20" s="165"/>
+      <c r="BI20" s="165"/>
+      <c r="BJ20" s="165"/>
     </row>
     <row r="21" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="91">
         <v>100000000</v>
       </c>
       <c r="B21" s="65" t="s">
         <v>22</v>
       </c>
       <c r="C21" s="124">
         <v>368564</v>
       </c>
       <c r="D21" s="124">
         <v>368632</v>
       </c>
       <c r="E21" s="124">
         <v>368709</v>
       </c>
       <c r="F21" s="124">
         <v>368730</v>
       </c>
       <c r="G21" s="124">
         <v>368884</v>
       </c>
       <c r="H21" s="124">
         <v>369051</v>
@@ -17630,50 +17841,53 @@
       </c>
       <c r="AY21" s="62">
         <v>194198</v>
       </c>
       <c r="AZ21" s="48">
         <v>194215</v>
       </c>
       <c r="BA21" s="48">
         <v>194109</v>
       </c>
       <c r="BB21" s="48">
         <v>194095</v>
       </c>
       <c r="BC21" s="48">
         <v>194116</v>
       </c>
       <c r="BD21" s="48">
         <v>194234</v>
       </c>
       <c r="BE21" s="48">
         <v>194174</v>
       </c>
       <c r="BF21" s="139">
         <v>194002</v>
       </c>
+      <c r="BG21" s="139">
+        <v>193897</v>
+      </c>
     </row>
     <row r="22" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="42" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="107">
         <v>309079</v>
       </c>
       <c r="D22" s="107">
         <v>309108</v>
       </c>
       <c r="E22" s="107">
         <v>309171</v>
       </c>
       <c r="F22" s="107">
         <v>309191</v>
       </c>
       <c r="G22" s="107">
         <v>309293</v>
       </c>
       <c r="H22" s="107">
         <v>309051</v>
@@ -17808,50 +18022,53 @@
       </c>
       <c r="AY22" s="62">
         <v>164292</v>
       </c>
       <c r="AZ22" s="48">
         <v>164359</v>
       </c>
       <c r="BA22" s="48">
         <v>164304</v>
       </c>
       <c r="BB22" s="48">
         <v>164339</v>
       </c>
       <c r="BC22" s="48">
         <v>164425</v>
       </c>
       <c r="BD22" s="48">
         <v>164575</v>
       </c>
       <c r="BE22" s="48">
         <v>164524</v>
       </c>
       <c r="BF22" s="139">
         <v>164485</v>
       </c>
+      <c r="BG22" s="139">
+        <v>164567</v>
+      </c>
     </row>
     <row r="23" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="42" t="s">
         <v>25</v>
       </c>
       <c r="C23" s="107">
         <v>10422</v>
       </c>
       <c r="D23" s="107">
         <v>10439</v>
       </c>
       <c r="E23" s="107">
         <v>10439</v>
       </c>
       <c r="F23" s="107">
         <v>10446</v>
       </c>
       <c r="G23" s="107">
         <v>10454</v>
       </c>
       <c r="H23" s="107">
         <v>10458</v>
@@ -17986,50 +18203,53 @@
       </c>
       <c r="AY23" s="62">
         <v>5026</v>
       </c>
       <c r="AZ23" s="48">
         <v>5012</v>
       </c>
       <c r="BA23" s="48">
         <v>5014</v>
       </c>
       <c r="BB23" s="48">
         <v>5011</v>
       </c>
       <c r="BC23" s="48">
         <v>5016</v>
       </c>
       <c r="BD23" s="48">
         <v>5022</v>
       </c>
       <c r="BE23" s="48">
         <v>5021</v>
       </c>
       <c r="BF23" s="139">
         <v>4998</v>
       </c>
+      <c r="BG23" s="139">
+        <v>4977</v>
+      </c>
     </row>
     <row r="24" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>85</v>
       </c>
       <c r="B24" s="42" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="9">
         <v>42362</v>
       </c>
       <c r="D24" s="9">
         <v>42387</v>
       </c>
       <c r="E24" s="9">
         <v>42410</v>
       </c>
       <c r="F24" s="9">
         <v>42407</v>
       </c>
       <c r="G24" s="9">
         <v>42458</v>
       </c>
       <c r="H24" s="9">
         <v>42439</v>
@@ -18164,50 +18384,53 @@
       </c>
       <c r="AY24" s="62">
         <v>20158</v>
       </c>
       <c r="AZ24" s="48">
         <v>20133</v>
       </c>
       <c r="BA24" s="48">
         <v>20080</v>
       </c>
       <c r="BB24" s="48">
         <v>20033</v>
       </c>
       <c r="BC24" s="48">
         <v>19966</v>
       </c>
       <c r="BD24" s="48">
         <v>19952</v>
       </c>
       <c r="BE24" s="48">
         <v>19952</v>
       </c>
       <c r="BF24" s="139">
         <v>19857</v>
       </c>
+      <c r="BG24" s="139">
+        <v>19716</v>
+      </c>
     </row>
     <row r="25" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>88</v>
       </c>
       <c r="B25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="112" t="s">
         <v>23</v>
       </c>
       <c r="D25" s="112" t="s">
         <v>23</v>
       </c>
       <c r="E25" s="112" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="112" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="112" t="s">
         <v>23</v>
       </c>
       <c r="H25" s="112" t="s">
         <v>23</v>
@@ -18340,50 +18563,53 @@
       </c>
       <c r="AY25" s="62">
         <v>1814</v>
       </c>
       <c r="AZ25" s="48">
         <v>1813</v>
       </c>
       <c r="BA25" s="48">
         <v>1808</v>
       </c>
       <c r="BB25" s="48">
         <v>1813</v>
       </c>
       <c r="BC25" s="48">
         <v>1820</v>
       </c>
       <c r="BD25" s="48">
         <v>1819</v>
       </c>
       <c r="BE25" s="48">
         <v>1820</v>
       </c>
       <c r="BF25" s="139">
         <v>1809</v>
       </c>
+      <c r="BG25" s="139">
+        <v>1806</v>
+      </c>
     </row>
     <row r="26" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>89</v>
       </c>
       <c r="B26" s="42" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="9">
         <v>6701</v>
       </c>
       <c r="D26" s="9">
         <v>6698</v>
       </c>
       <c r="E26" s="9">
         <v>6689</v>
       </c>
       <c r="F26" s="9">
         <v>6686</v>
       </c>
       <c r="G26" s="9">
         <v>6679</v>
       </c>
       <c r="H26" s="9">
         <v>6669</v>
@@ -18518,115 +18744,118 @@
       </c>
       <c r="AY26" s="62">
         <v>2908</v>
       </c>
       <c r="AZ26" s="48">
         <v>2898</v>
       </c>
       <c r="BA26" s="48">
         <v>2903</v>
       </c>
       <c r="BB26" s="48">
         <v>2899</v>
       </c>
       <c r="BC26" s="48">
         <v>2889</v>
       </c>
       <c r="BD26" s="48">
         <v>2866</v>
       </c>
       <c r="BE26" s="48">
         <v>2857</v>
       </c>
       <c r="BF26" s="139">
         <v>2853</v>
       </c>
+      <c r="BG26" s="139">
+        <v>2831</v>
+      </c>
     </row>
     <row r="27" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B27" s="162" t="s">
+      <c r="B27" s="165" t="s">
         <v>11</v>
       </c>
-      <c r="C27" s="162"/>
-[...58 lines deleted...]
-      <c r="BJ27" s="162"/>
+      <c r="C27" s="165"/>
+      <c r="D27" s="165"/>
+      <c r="E27" s="165"/>
+      <c r="F27" s="165"/>
+      <c r="G27" s="165"/>
+      <c r="H27" s="165"/>
+      <c r="I27" s="165"/>
+      <c r="J27" s="165"/>
+      <c r="K27" s="165"/>
+      <c r="L27" s="165"/>
+      <c r="M27" s="165"/>
+      <c r="N27" s="165"/>
+      <c r="O27" s="165"/>
+      <c r="P27" s="165"/>
+      <c r="Q27" s="165"/>
+      <c r="R27" s="165"/>
+      <c r="S27" s="165"/>
+      <c r="T27" s="165"/>
+      <c r="U27" s="165"/>
+      <c r="V27" s="165"/>
+      <c r="W27" s="165"/>
+      <c r="X27" s="165"/>
+      <c r="Y27" s="165"/>
+      <c r="Z27" s="165"/>
+      <c r="AA27" s="165"/>
+      <c r="AB27" s="165"/>
+      <c r="AC27" s="165"/>
+      <c r="AD27" s="165"/>
+      <c r="AE27" s="165"/>
+      <c r="AF27" s="165"/>
+      <c r="AG27" s="165"/>
+      <c r="AH27" s="165"/>
+      <c r="AI27" s="165"/>
+      <c r="AJ27" s="165"/>
+      <c r="AK27" s="165"/>
+      <c r="AL27" s="165"/>
+      <c r="AM27" s="165"/>
+      <c r="AN27" s="165"/>
+      <c r="AO27" s="165"/>
+      <c r="AP27" s="165"/>
+      <c r="AQ27" s="165"/>
+      <c r="AR27" s="165"/>
+      <c r="AS27" s="165"/>
+      <c r="AT27" s="165"/>
+      <c r="AU27" s="165"/>
+      <c r="AV27" s="165"/>
+      <c r="AW27" s="165"/>
+      <c r="AX27" s="165"/>
+      <c r="AY27" s="165"/>
+      <c r="AZ27" s="165"/>
+      <c r="BA27" s="165"/>
+      <c r="BB27" s="165"/>
+      <c r="BC27" s="165"/>
+      <c r="BD27" s="165"/>
+      <c r="BE27" s="165"/>
+      <c r="BF27" s="165"/>
+      <c r="BG27" s="165"/>
+      <c r="BH27" s="165"/>
+      <c r="BI27" s="165"/>
+      <c r="BJ27" s="165"/>
     </row>
     <row r="28" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="91">
         <v>100000000</v>
       </c>
       <c r="B28" s="65" t="s">
         <v>22</v>
       </c>
       <c r="C28" s="131">
         <v>243324</v>
       </c>
       <c r="D28" s="132">
         <v>243091</v>
       </c>
       <c r="E28" s="132">
         <v>242645</v>
       </c>
       <c r="F28" s="132">
         <v>242551</v>
       </c>
       <c r="G28" s="132">
         <v>242258</v>
       </c>
       <c r="H28" s="132">
         <v>242017</v>
@@ -18761,50 +18990,53 @@
       </c>
       <c r="AY28" s="62">
         <v>108884</v>
       </c>
       <c r="AZ28" s="48">
         <v>108574</v>
       </c>
       <c r="BA28" s="48">
         <v>108430</v>
       </c>
       <c r="BB28" s="48">
         <v>108193</v>
       </c>
       <c r="BC28" s="48">
         <v>107903</v>
       </c>
       <c r="BD28" s="48">
         <v>107608</v>
       </c>
       <c r="BE28" s="48">
         <v>107301</v>
       </c>
       <c r="BF28" s="139">
         <v>106883</v>
       </c>
+      <c r="BG28" s="139">
+        <v>106298</v>
+      </c>
     </row>
     <row r="29" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B29" s="42" t="s">
         <v>24</v>
       </c>
       <c r="C29" s="117">
         <v>17484</v>
       </c>
       <c r="D29" s="134">
         <v>17463</v>
       </c>
       <c r="E29" s="134">
         <v>17450</v>
       </c>
       <c r="F29" s="134">
         <v>17456</v>
       </c>
       <c r="G29" s="134">
         <v>17460</v>
       </c>
       <c r="H29" s="134">
         <v>17443</v>
@@ -18939,50 +19171,53 @@
       </c>
       <c r="AY29" s="51" t="s">
         <v>23</v>
       </c>
       <c r="AZ29" s="51" t="s">
         <v>23</v>
       </c>
       <c r="BA29" s="51" t="s">
         <v>23</v>
       </c>
       <c r="BB29" s="51" t="s">
         <v>23</v>
       </c>
       <c r="BC29" s="51" t="s">
         <v>23</v>
       </c>
       <c r="BD29" s="51" t="s">
         <v>23</v>
       </c>
       <c r="BE29" s="51" t="s">
         <v>23</v>
       </c>
       <c r="BF29" s="51" t="s">
         <v>23</v>
       </c>
+      <c r="BG29" s="51" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="30" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="92" t="s">
         <v>83</v>
       </c>
       <c r="B30" s="42" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="135">
         <v>14195</v>
       </c>
       <c r="D30" s="35">
         <v>14181</v>
       </c>
       <c r="E30" s="35">
         <v>14173</v>
       </c>
       <c r="F30" s="35">
         <v>14171</v>
       </c>
       <c r="G30" s="35">
         <v>14162</v>
       </c>
       <c r="H30" s="35">
         <v>14172</v>
@@ -19117,50 +19352,53 @@
       </c>
       <c r="AY30" s="63">
         <v>6513</v>
       </c>
       <c r="AZ30" s="49">
         <v>6488</v>
       </c>
       <c r="BA30" s="49">
         <v>6478</v>
       </c>
       <c r="BB30" s="49">
         <v>6453</v>
       </c>
       <c r="BC30" s="49">
         <v>6448</v>
       </c>
       <c r="BD30" s="48">
         <v>6436</v>
       </c>
       <c r="BE30" s="48">
         <v>6432</v>
       </c>
       <c r="BF30" s="140">
         <v>6390</v>
       </c>
+      <c r="BG30" s="140">
+        <v>6355</v>
+      </c>
     </row>
     <row r="31" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="92" t="s">
         <v>84</v>
       </c>
       <c r="B31" s="42" t="s">
         <v>27</v>
       </c>
       <c r="C31" s="135">
         <v>19928</v>
       </c>
       <c r="D31" s="35">
         <v>19934</v>
       </c>
       <c r="E31" s="35">
         <v>19910</v>
       </c>
       <c r="F31" s="35">
         <v>19913</v>
       </c>
       <c r="G31" s="35">
         <v>19895</v>
       </c>
       <c r="H31" s="35">
         <v>19881</v>
@@ -19295,50 +19533,53 @@
       </c>
       <c r="AY31" s="63">
         <v>8764</v>
       </c>
       <c r="AZ31" s="49">
         <v>8748</v>
       </c>
       <c r="BA31" s="49">
         <v>8763</v>
       </c>
       <c r="BB31" s="49">
         <v>8752</v>
       </c>
       <c r="BC31" s="49">
         <v>8725</v>
       </c>
       <c r="BD31" s="48">
         <v>8712</v>
       </c>
       <c r="BE31" s="48">
         <v>8695</v>
       </c>
       <c r="BF31" s="140">
         <v>8661</v>
       </c>
+      <c r="BG31" s="140">
+        <v>8594</v>
+      </c>
     </row>
     <row r="32" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="92" t="s">
         <v>85</v>
       </c>
       <c r="B32" s="42" t="s">
         <v>28</v>
       </c>
       <c r="C32" s="135">
         <v>24454</v>
       </c>
       <c r="D32" s="35">
         <v>24397</v>
       </c>
       <c r="E32" s="35">
         <v>24328</v>
       </c>
       <c r="F32" s="35">
         <v>24315</v>
       </c>
       <c r="G32" s="35">
         <v>24293</v>
       </c>
       <c r="H32" s="35">
         <v>24262</v>
@@ -19473,50 +19714,53 @@
       </c>
       <c r="AY32" s="63">
         <v>10383</v>
       </c>
       <c r="AZ32" s="49">
         <v>10339</v>
       </c>
       <c r="BA32" s="49">
         <v>10311</v>
       </c>
       <c r="BB32" s="49">
         <v>10284</v>
       </c>
       <c r="BC32" s="49">
         <v>10268</v>
       </c>
       <c r="BD32" s="48">
         <v>10241</v>
       </c>
       <c r="BE32" s="48">
         <v>10201</v>
       </c>
       <c r="BF32" s="140">
         <v>10140</v>
       </c>
+      <c r="BG32" s="140">
+        <v>10070</v>
+      </c>
     </row>
     <row r="33" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="92" t="s">
         <v>86</v>
       </c>
       <c r="B33" s="42" t="s">
         <v>29</v>
       </c>
       <c r="C33" s="135">
         <v>18188</v>
       </c>
       <c r="D33" s="35">
         <v>18156</v>
       </c>
       <c r="E33" s="35">
         <v>18119</v>
       </c>
       <c r="F33" s="35">
         <v>18099</v>
       </c>
       <c r="G33" s="35">
         <v>18075</v>
       </c>
       <c r="H33" s="35">
         <v>18067</v>
@@ -19651,50 +19895,53 @@
       </c>
       <c r="AY33" s="55">
         <v>8275</v>
       </c>
       <c r="AZ33" s="49">
         <v>8256</v>
       </c>
       <c r="BA33" s="49">
         <v>8230</v>
       </c>
       <c r="BB33" s="49">
         <v>8207</v>
       </c>
       <c r="BC33" s="49">
         <v>8181</v>
       </c>
       <c r="BD33" s="48">
         <v>8136</v>
       </c>
       <c r="BE33" s="48">
         <v>8131</v>
       </c>
       <c r="BF33" s="140">
         <v>8121</v>
       </c>
+      <c r="BG33" s="140">
+        <v>8085</v>
+      </c>
     </row>
     <row r="34" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="92" t="s">
         <v>87</v>
       </c>
       <c r="B34" s="42" t="s">
         <v>30</v>
       </c>
       <c r="C34" s="135">
         <v>33775</v>
       </c>
       <c r="D34" s="35">
         <v>33735</v>
       </c>
       <c r="E34" s="35">
         <v>33652</v>
       </c>
       <c r="F34" s="35">
         <v>33623</v>
       </c>
       <c r="G34" s="35">
         <v>33593</v>
       </c>
       <c r="H34" s="35">
         <v>33547</v>
@@ -19829,50 +20076,53 @@
       </c>
       <c r="AY34" s="63">
         <v>16063</v>
       </c>
       <c r="AZ34" s="49">
         <v>16039</v>
       </c>
       <c r="BA34" s="49">
         <v>16011</v>
       </c>
       <c r="BB34" s="49">
         <v>15974</v>
       </c>
       <c r="BC34" s="49">
         <v>15947</v>
       </c>
       <c r="BD34" s="48">
         <v>15891</v>
       </c>
       <c r="BE34" s="48">
         <v>15850</v>
       </c>
       <c r="BF34" s="140">
         <v>15807</v>
       </c>
+      <c r="BG34" s="140">
+        <v>15751</v>
+      </c>
     </row>
     <row r="35" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="92" t="s">
         <v>88</v>
       </c>
       <c r="B35" s="42" t="s">
         <v>31</v>
       </c>
       <c r="C35" s="114" t="s">
         <v>23</v>
       </c>
       <c r="D35" s="113" t="s">
         <v>23</v>
       </c>
       <c r="E35" s="113" t="s">
         <v>23</v>
       </c>
       <c r="F35" s="113" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="113" t="s">
         <v>23</v>
       </c>
       <c r="H35" s="113" t="s">
         <v>23</v>
@@ -20005,50 +20255,53 @@
       </c>
       <c r="AY35" s="63">
         <v>7635</v>
       </c>
       <c r="AZ35" s="49">
         <v>7611</v>
       </c>
       <c r="BA35" s="49">
         <v>7601</v>
       </c>
       <c r="BB35" s="49">
         <v>7592</v>
       </c>
       <c r="BC35" s="49">
         <v>7567</v>
       </c>
       <c r="BD35" s="48">
         <v>7543</v>
       </c>
       <c r="BE35" s="48">
         <v>7500</v>
       </c>
       <c r="BF35" s="140">
         <v>7477</v>
       </c>
+      <c r="BG35" s="140">
+        <v>7433</v>
+      </c>
     </row>
     <row r="36" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="92" t="s">
         <v>89</v>
       </c>
       <c r="B36" s="42" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="135">
         <v>30589</v>
       </c>
       <c r="D36" s="35">
         <v>30567</v>
       </c>
       <c r="E36" s="35">
         <v>30510</v>
       </c>
       <c r="F36" s="35">
         <v>30498</v>
       </c>
       <c r="G36" s="35">
         <v>30431</v>
       </c>
       <c r="H36" s="35">
         <v>30375</v>
@@ -20183,50 +20436,53 @@
       </c>
       <c r="AY36" s="63">
         <v>13318</v>
       </c>
       <c r="AZ36" s="49">
         <v>13282</v>
       </c>
       <c r="BA36" s="49">
         <v>13232</v>
       </c>
       <c r="BB36" s="49">
         <v>13227</v>
       </c>
       <c r="BC36" s="49">
         <v>13196</v>
       </c>
       <c r="BD36" s="48">
         <v>13179</v>
       </c>
       <c r="BE36" s="48">
         <v>13114</v>
       </c>
       <c r="BF36" s="140">
         <v>13059</v>
       </c>
+      <c r="BG36" s="140">
+        <v>12969</v>
+      </c>
     </row>
     <row r="37" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="92" t="s">
         <v>90</v>
       </c>
       <c r="B37" s="42" t="s">
         <v>33</v>
       </c>
       <c r="C37" s="135">
         <v>13847</v>
       </c>
       <c r="D37" s="35">
         <v>13846</v>
       </c>
       <c r="E37" s="35">
         <v>13826</v>
       </c>
       <c r="F37" s="35">
         <v>13826</v>
       </c>
       <c r="G37" s="35">
         <v>13793</v>
       </c>
       <c r="H37" s="35">
         <v>13784</v>
@@ -20361,50 +20617,53 @@
       </c>
       <c r="AY37" s="63">
         <v>6134</v>
       </c>
       <c r="AZ37" s="49">
         <v>6108</v>
       </c>
       <c r="BA37" s="49">
         <v>6107</v>
       </c>
       <c r="BB37" s="49">
         <v>6089</v>
       </c>
       <c r="BC37" s="49">
         <v>6079</v>
       </c>
       <c r="BD37" s="48">
         <v>6057</v>
       </c>
       <c r="BE37" s="48">
         <v>6040</v>
       </c>
       <c r="BF37" s="140">
         <v>6014</v>
       </c>
+      <c r="BG37" s="140">
+        <v>5991</v>
+      </c>
     </row>
     <row r="38" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="92" t="s">
         <v>91</v>
       </c>
       <c r="B38" s="42" t="s">
         <v>34</v>
       </c>
       <c r="C38" s="114" t="s">
         <v>23</v>
       </c>
       <c r="D38" s="113" t="s">
         <v>23</v>
       </c>
       <c r="E38" s="113" t="s">
         <v>23</v>
       </c>
       <c r="F38" s="113" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="113" t="s">
         <v>23</v>
       </c>
       <c r="H38" s="113" t="s">
         <v>23</v>
@@ -20537,50 +20796,53 @@
       </c>
       <c r="AY38" s="63">
         <v>12150</v>
       </c>
       <c r="AZ38" s="49">
         <v>12110</v>
       </c>
       <c r="BA38" s="49">
         <v>12107</v>
       </c>
       <c r="BB38" s="49">
         <v>12115</v>
       </c>
       <c r="BC38" s="49">
         <v>12067</v>
       </c>
       <c r="BD38" s="48">
         <v>12042</v>
       </c>
       <c r="BE38" s="48">
         <v>12028</v>
       </c>
       <c r="BF38" s="140">
         <v>11996</v>
       </c>
+      <c r="BG38" s="140">
+        <v>11909</v>
+      </c>
     </row>
     <row r="39" spans="1:62" s="15" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="93" t="s">
         <v>92</v>
       </c>
       <c r="B39" s="66" t="s">
         <v>35</v>
       </c>
       <c r="C39" s="136">
         <v>70864</v>
       </c>
       <c r="D39" s="11">
         <v>70812</v>
       </c>
       <c r="E39" s="11">
         <v>70677</v>
       </c>
       <c r="F39" s="11">
         <v>70650</v>
       </c>
       <c r="G39" s="11">
         <v>70556</v>
       </c>
       <c r="H39" s="11">
         <v>70486</v>
@@ -20715,165 +20977,167 @@
       </c>
       <c r="AY39" s="64">
         <v>19649</v>
       </c>
       <c r="AZ39" s="50">
         <v>19593</v>
       </c>
       <c r="BA39" s="50">
         <v>19590</v>
       </c>
       <c r="BB39" s="50">
         <v>19500</v>
       </c>
       <c r="BC39" s="50">
         <v>19425</v>
       </c>
       <c r="BD39" s="50">
         <v>19371</v>
       </c>
       <c r="BE39" s="50">
         <v>19310</v>
       </c>
       <c r="BF39" s="141">
         <v>19218</v>
       </c>
-      <c r="BG39" s="93"/>
+      <c r="BG39" s="141">
+        <v>19141</v>
+      </c>
       <c r="BH39" s="93"/>
       <c r="BI39" s="93"/>
       <c r="BJ39" s="93"/>
     </row>
     <row r="40" spans="1:62" s="15" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="158" t="s">
+      <c r="A40" s="147" t="s">
         <v>15</v>
       </c>
-      <c r="B40" s="158"/>
+      <c r="B40" s="147"/>
       <c r="C40" s="27"/>
       <c r="D40" s="27"/>
       <c r="E40" s="27"/>
       <c r="F40" s="27"/>
       <c r="G40" s="27"/>
       <c r="H40" s="27"/>
       <c r="I40" s="27"/>
       <c r="J40" s="27"/>
       <c r="K40" s="27"/>
       <c r="L40" s="27"/>
       <c r="M40" s="27"/>
       <c r="N40" s="27"/>
       <c r="O40" s="27"/>
       <c r="P40" s="27"/>
       <c r="Q40" s="27"/>
       <c r="R40" s="27"/>
       <c r="S40" s="27"/>
       <c r="T40" s="27"/>
       <c r="U40" s="27"/>
       <c r="V40" s="27"/>
       <c r="W40" s="27"/>
       <c r="X40" s="27"/>
       <c r="Y40" s="27"/>
       <c r="Z40" s="27"/>
     </row>
     <row r="41" spans="1:62" s="15" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="159" t="s">
+      <c r="A41" s="148" t="s">
         <v>19</v>
       </c>
-      <c r="B41" s="159"/>
+      <c r="B41" s="148"/>
       <c r="C41" s="52"/>
       <c r="D41" s="52"/>
       <c r="E41" s="52"/>
       <c r="F41" s="52"/>
       <c r="G41" s="52"/>
       <c r="H41" s="52"/>
       <c r="I41" s="52"/>
       <c r="J41" s="52"/>
       <c r="K41" s="52"/>
       <c r="L41" s="52"/>
       <c r="M41" s="52"/>
       <c r="N41" s="52"/>
       <c r="O41" s="52"/>
       <c r="P41" s="52"/>
       <c r="Q41" s="52"/>
       <c r="R41" s="52"/>
       <c r="S41" s="52"/>
       <c r="T41" s="52"/>
       <c r="U41" s="52"/>
       <c r="V41" s="52"/>
       <c r="W41" s="52"/>
       <c r="X41" s="52"/>
       <c r="Y41" s="52"/>
       <c r="Z41" s="52"/>
     </row>
     <row r="42" spans="1:62" s="15" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="159" t="s">
+      <c r="A42" s="148" t="s">
         <v>18</v>
       </c>
-      <c r="B42" s="159"/>
+      <c r="B42" s="148"/>
       <c r="C42" s="52"/>
       <c r="D42" s="52"/>
       <c r="E42" s="52"/>
       <c r="F42" s="52"/>
       <c r="G42" s="52"/>
       <c r="H42" s="52"/>
       <c r="I42" s="52"/>
       <c r="J42" s="52"/>
       <c r="K42" s="52"/>
       <c r="L42" s="52"/>
       <c r="M42" s="52"/>
       <c r="N42" s="52"/>
       <c r="O42" s="52"/>
       <c r="P42" s="52"/>
       <c r="Q42" s="52"/>
       <c r="R42" s="52"/>
       <c r="S42" s="52"/>
       <c r="T42" s="52"/>
       <c r="U42" s="52"/>
       <c r="V42" s="52"/>
       <c r="W42" s="52"/>
       <c r="X42" s="52"/>
       <c r="Y42" s="52"/>
       <c r="Z42" s="52"/>
       <c r="AA42" s="18"/>
       <c r="AB42" s="18"/>
       <c r="AC42" s="18"/>
     </row>
     <row r="43" spans="1:62" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="14">
-    <mergeCell ref="A42:B42"/>
-[...4 lines deleted...]
-    <mergeCell ref="A41:B41"/>
     <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="B6:BJ6"/>
     <mergeCell ref="B20:BJ20"/>
     <mergeCell ref="B27:BJ27"/>
     <mergeCell ref="B2:BJ2"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="AM4:AX4"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="A41:B41"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>