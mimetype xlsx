--- v0 (2026-04-28)
+++ v1 (2026-06-24)
@@ -1,68 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Доступ 1\ДИНАМИКА НА САЙТ 2026\1-ЦСХ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BAE4C899-1204-4533-8F46-845AB2503337}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-12" yWindow="-12" windowWidth="11520" windowHeight="9924"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>G.Sakuanova</author>
   </authors>
   <commentList>
-    <comment ref="K5" authorId="0">
+    <comment ref="K5" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <charset val="1"/>
           </rPr>
           <t>G.Sakuanova:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <charset val="1"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
@@ -97,51 +103,51 @@
   <si>
     <t>молоко</t>
   </si>
   <si>
     <t>яйца</t>
   </si>
   <si>
     <t>к предыдущему году</t>
   </si>
   <si>
     <t xml:space="preserve">в процентах </t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>семена подсолнечника</t>
   </si>
   <si>
     <t xml:space="preserve">Индекс цен производителей на отдельные виды продукции сельского хозяйства </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
@@ -198,51 +204,51 @@
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -276,55 +282,73 @@
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -404,188 +428,205 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -718,147 +759,153 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AG33"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:AH33"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AH18" sqref="AH18"/>
+    <sheetView tabSelected="1" topLeftCell="R1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="AL28" sqref="AL28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="23.33203125" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="33" max="33" width="7.88671875" customWidth="1"/>
+    <col min="1" max="1" width="23.28515625" customWidth="1"/>
+    <col min="2" max="18" width="6.7109375" customWidth="1"/>
+    <col min="19" max="19" width="7.140625" customWidth="1"/>
+    <col min="20" max="20" width="8.140625" customWidth="1"/>
+    <col min="21" max="21" width="7" customWidth="1"/>
+    <col min="22" max="22" width="7.7109375" customWidth="1"/>
+    <col min="23" max="23" width="8.140625" customWidth="1"/>
+    <col min="24" max="24" width="6.85546875" customWidth="1"/>
+    <col min="25" max="25" width="7.7109375" customWidth="1"/>
+    <col min="26" max="26" width="8" customWidth="1"/>
+    <col min="27" max="27" width="8.7109375" customWidth="1"/>
+    <col min="28" max="28" width="8" customWidth="1"/>
+    <col min="29" max="29" width="9" customWidth="1"/>
+    <col min="30" max="30" width="7.42578125" customWidth="1"/>
+    <col min="31" max="31" width="8.5703125" customWidth="1"/>
+    <col min="32" max="32" width="7.5703125" customWidth="1"/>
+    <col min="33" max="33" width="7.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
-      <c r="A1" s="51" t="s">
+    <row r="1" spans="1:34">
+      <c r="A1" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="51"/>
-[...28 lines deleted...]
-      <c r="AE1" s="51"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
+      <c r="N1" s="52"/>
+      <c r="O1" s="52"/>
+      <c r="P1" s="52"/>
+      <c r="Q1" s="52"/>
+      <c r="R1" s="52"/>
+      <c r="S1" s="52"/>
+      <c r="T1" s="52"/>
+      <c r="U1" s="52"/>
+      <c r="V1" s="52"/>
+      <c r="W1" s="52"/>
+      <c r="X1" s="52"/>
+      <c r="Y1" s="52"/>
+      <c r="Z1" s="52"/>
+      <c r="AA1" s="52"/>
+      <c r="AB1" s="52"/>
+      <c r="AC1" s="52"/>
+      <c r="AD1" s="52"/>
+      <c r="AE1" s="52"/>
       <c r="AF1" s="8"/>
     </row>
-    <row r="2" spans="1:33" ht="15" thickBot="1">
+    <row r="2" spans="1:34" ht="15.75" thickBot="1">
       <c r="A2" s="8"/>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
       <c r="L2" s="9"/>
       <c r="M2" s="9"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="9"/>
       <c r="Q2" s="9"/>
       <c r="R2" s="9"/>
       <c r="S2" s="9"/>
       <c r="T2" s="9"/>
       <c r="U2" s="9"/>
       <c r="V2" s="9"/>
       <c r="W2" s="9"/>
       <c r="X2" s="9"/>
       <c r="Y2" s="9"/>
       <c r="Z2" s="9"/>
       <c r="AA2" s="9"/>
       <c r="AB2" s="9"/>
       <c r="AC2" s="9"/>
       <c r="AD2" s="9"/>
-      <c r="AE2" s="52" t="s">
+      <c r="AE2" s="53" t="s">
         <v>11</v>
       </c>
-      <c r="AF2" s="52"/>
-      <c r="AG2" s="53"/>
+      <c r="AF2" s="53"/>
+      <c r="AG2" s="54"/>
+      <c r="AH2" s="54"/>
     </row>
-    <row r="3" spans="1:33" ht="15" thickBot="1">
+    <row r="3" spans="1:34" ht="15.75" thickBot="1">
       <c r="A3" s="10"/>
       <c r="B3" s="11">
         <v>1993</v>
       </c>
       <c r="C3" s="11">
         <v>1994</v>
       </c>
       <c r="D3" s="11">
         <v>1995</v>
       </c>
       <c r="E3" s="11">
         <v>1996</v>
       </c>
       <c r="F3" s="12">
         <v>1997</v>
       </c>
       <c r="G3" s="12">
         <v>1998</v>
       </c>
       <c r="H3" s="12">
         <v>1999</v>
       </c>
       <c r="I3" s="12">
         <v>2000</v>
       </c>
@@ -909,91 +956,94 @@
       </c>
       <c r="Y3" s="13">
         <v>2016</v>
       </c>
       <c r="Z3" s="13">
         <v>2017</v>
       </c>
       <c r="AA3" s="16">
         <v>2018</v>
       </c>
       <c r="AB3" s="16">
         <v>2019</v>
       </c>
       <c r="AC3" s="16">
         <v>2020</v>
       </c>
       <c r="AD3" s="16">
         <v>2021</v>
       </c>
       <c r="AE3" s="17">
         <v>2022</v>
       </c>
       <c r="AF3" s="17">
         <v>2023</v>
       </c>
-      <c r="AG3" s="17">
+      <c r="AG3" s="16">
         <v>2024</v>
       </c>
+      <c r="AH3" s="17">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:33">
-      <c r="A4" s="49" t="s">
+    <row r="4" spans="1:34">
+      <c r="A4" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="49"/>
-[...27 lines deleted...]
-      <c r="AD4" s="49"/>
+      <c r="B4" s="50"/>
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="50"/>
+      <c r="O4" s="50"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="50"/>
+      <c r="R4" s="50"/>
+      <c r="S4" s="50"/>
+      <c r="T4" s="50"/>
+      <c r="U4" s="50"/>
+      <c r="V4" s="50"/>
+      <c r="W4" s="50"/>
+      <c r="X4" s="50"/>
+      <c r="Y4" s="50"/>
+      <c r="Z4" s="50"/>
+      <c r="AA4" s="50"/>
+      <c r="AB4" s="50"/>
+      <c r="AC4" s="50"/>
+      <c r="AD4" s="50"/>
       <c r="AE4" s="18"/>
       <c r="AF4" s="8"/>
     </row>
-    <row r="5" spans="1:33" ht="24.6">
+    <row r="5" spans="1:34" ht="24.75">
       <c r="A5" s="19" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="21">
         <v>134.9</v>
       </c>
       <c r="G5" s="21">
         <v>110.5</v>
       </c>
       <c r="H5" s="21">
         <v>113.5</v>
       </c>
       <c r="I5" s="22">
@@ -1049,52 +1099,55 @@
       </c>
       <c r="Z5" s="25">
         <v>101.7</v>
       </c>
       <c r="AA5" s="25">
         <v>111</v>
       </c>
       <c r="AB5" s="25">
         <v>109.9</v>
       </c>
       <c r="AC5" s="25">
         <v>113.6</v>
       </c>
       <c r="AD5" s="25">
         <v>125.9</v>
       </c>
       <c r="AE5" s="25">
         <v>111.2</v>
       </c>
       <c r="AF5" s="25">
         <v>93.1</v>
       </c>
       <c r="AG5" s="25">
         <v>99.9</v>
       </c>
+      <c r="AH5" s="25">
+        <v>112.7</v>
+      </c>
     </row>
-    <row r="6" spans="1:33" ht="24.6">
+    <row r="6" spans="1:34" ht="24.75">
       <c r="A6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="20" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="20" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="21">
         <v>128.69999999999999</v>
       </c>
       <c r="G6" s="21">
         <v>80.099999999999994</v>
       </c>
       <c r="H6" s="21">
         <v>127.8</v>
       </c>
       <c r="I6" s="22">
@@ -1150,52 +1203,55 @@
       </c>
       <c r="Z6" s="25">
         <v>98.4</v>
       </c>
       <c r="AA6" s="25">
         <v>102.9</v>
       </c>
       <c r="AB6" s="25">
         <v>118.3</v>
       </c>
       <c r="AC6" s="25">
         <v>126.8</v>
       </c>
       <c r="AD6" s="25">
         <v>128.4</v>
       </c>
       <c r="AE6" s="25">
         <v>110.9</v>
       </c>
       <c r="AF6" s="25">
         <v>86.7</v>
       </c>
       <c r="AG6" s="25">
         <v>94.2</v>
       </c>
+      <c r="AH6" s="25">
+        <v>106.1</v>
+      </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:34">
       <c r="A7" s="28" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="20" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="20" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="21">
         <v>156.6</v>
       </c>
       <c r="G7" s="21">
         <v>87.8</v>
       </c>
       <c r="H7" s="21">
         <v>181.9</v>
       </c>
       <c r="I7" s="22">
@@ -1251,52 +1307,55 @@
       </c>
       <c r="Z7" s="25">
         <v>95.1</v>
       </c>
       <c r="AA7" s="25">
         <v>99.7</v>
       </c>
       <c r="AB7" s="25">
         <v>126.4</v>
       </c>
       <c r="AC7" s="25">
         <v>128.9</v>
       </c>
       <c r="AD7" s="25">
         <v>116.2</v>
       </c>
       <c r="AE7" s="26">
         <v>115.9</v>
       </c>
       <c r="AF7" s="26">
         <v>91</v>
       </c>
       <c r="AG7" s="25">
         <v>83.9</v>
       </c>
+      <c r="AH7" s="25">
+        <v>90.3</v>
+      </c>
     </row>
-    <row r="8" spans="1:33">
+    <row r="8" spans="1:34">
       <c r="A8" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>12</v>
       </c>
       <c r="F8" s="21">
         <v>100.3</v>
       </c>
       <c r="G8" s="21">
         <v>75.900000000000006</v>
       </c>
       <c r="H8" s="21">
         <v>116.2</v>
       </c>
       <c r="I8" s="29">
@@ -1352,52 +1411,55 @@
       </c>
       <c r="Z8" s="25">
         <v>131.30000000000001</v>
       </c>
       <c r="AA8" s="25">
         <v>77.900000000000006</v>
       </c>
       <c r="AB8" s="25">
         <v>112.7</v>
       </c>
       <c r="AC8" s="25">
         <v>110</v>
       </c>
       <c r="AD8" s="25">
         <v>133.5</v>
       </c>
       <c r="AE8" s="26">
         <v>108.3</v>
       </c>
       <c r="AF8" s="31">
         <v>104.9</v>
       </c>
       <c r="AG8" s="25">
         <v>104.6</v>
       </c>
+      <c r="AH8" s="25">
+        <v>108.5</v>
+      </c>
     </row>
-    <row r="9" spans="1:33">
+    <row r="9" spans="1:34">
       <c r="A9" s="28" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="20" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="20" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="20" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="20" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="21">
         <v>60.2</v>
       </c>
       <c r="G9" s="21">
         <v>44.9</v>
       </c>
       <c r="H9" s="21">
         <v>80.7</v>
       </c>
       <c r="I9" s="29">
@@ -1453,52 +1515,55 @@
       </c>
       <c r="Z9" s="25">
         <v>109.5</v>
       </c>
       <c r="AA9" s="25">
         <v>102.3</v>
       </c>
       <c r="AB9" s="25">
         <v>120.7</v>
       </c>
       <c r="AC9" s="25">
         <v>101.9</v>
       </c>
       <c r="AD9" s="25">
         <v>117.9</v>
       </c>
       <c r="AE9" s="26">
         <v>108.1</v>
       </c>
       <c r="AF9" s="26">
         <v>107</v>
       </c>
       <c r="AG9" s="25">
         <v>101.3</v>
       </c>
+      <c r="AH9" s="25">
+        <v>101.9</v>
+      </c>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:34">
       <c r="A10" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="20" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="20" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="20" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="20" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="20" t="s">
         <v>12</v>
       </c>
       <c r="G10" s="20" t="s">
         <v>12</v>
       </c>
       <c r="H10" s="20" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="20" t="s">
@@ -1554,52 +1619,55 @@
       </c>
       <c r="Z10" s="25">
         <v>86.2</v>
       </c>
       <c r="AA10" s="25">
         <v>110.9</v>
       </c>
       <c r="AB10" s="25">
         <v>115</v>
       </c>
       <c r="AC10" s="25">
         <v>131.6</v>
       </c>
       <c r="AD10" s="25">
         <v>142.80000000000001</v>
       </c>
       <c r="AE10" s="26">
         <v>108.7</v>
       </c>
       <c r="AF10" s="26">
         <v>78.7</v>
       </c>
       <c r="AG10" s="25">
         <v>100.2</v>
       </c>
+      <c r="AH10" s="25">
+        <v>119.4</v>
+      </c>
     </row>
-    <row r="11" spans="1:33" ht="24.6">
+    <row r="11" spans="1:34" ht="24.75">
       <c r="A11" s="27" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="20" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="20" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="20" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="20" t="s">
         <v>12</v>
       </c>
       <c r="F11" s="33">
         <v>139</v>
       </c>
       <c r="G11" s="33">
         <v>130.1</v>
       </c>
       <c r="H11" s="33">
         <v>106.1</v>
       </c>
       <c r="I11" s="22">
@@ -1655,52 +1723,55 @@
       </c>
       <c r="Z11" s="25">
         <v>104.3</v>
       </c>
       <c r="AA11" s="25">
         <v>116.9</v>
       </c>
       <c r="AB11" s="25">
         <v>102.6</v>
       </c>
       <c r="AC11" s="25">
         <v>100.1</v>
       </c>
       <c r="AD11" s="25">
         <v>123</v>
       </c>
       <c r="AE11" s="26">
         <v>111.6</v>
       </c>
       <c r="AF11" s="26">
         <v>103.6</v>
       </c>
       <c r="AG11" s="25">
         <v>111.4</v>
       </c>
+      <c r="AH11" s="25">
+        <v>126.4</v>
+      </c>
     </row>
-    <row r="12" spans="1:33">
+    <row r="12" spans="1:34">
       <c r="A12" s="28" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="20" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="20" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="20" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="20" t="s">
         <v>12</v>
       </c>
       <c r="F12" s="21">
         <v>127.2</v>
       </c>
       <c r="G12" s="33">
         <v>165</v>
       </c>
       <c r="H12" s="21">
         <v>110.9</v>
       </c>
       <c r="I12" s="22">
@@ -1756,52 +1827,55 @@
       </c>
       <c r="Z12" s="25">
         <v>103.1</v>
       </c>
       <c r="AA12" s="25">
         <v>119.6</v>
       </c>
       <c r="AB12" s="25">
         <v>101.8</v>
       </c>
       <c r="AC12" s="25">
         <v>98.3</v>
       </c>
       <c r="AD12" s="25">
         <v>125.4</v>
       </c>
       <c r="AE12" s="25">
         <v>105.8</v>
       </c>
       <c r="AF12" s="26">
         <v>103</v>
       </c>
       <c r="AG12" s="25">
         <v>113</v>
       </c>
+      <c r="AH12" s="25">
+        <v>127.6</v>
+      </c>
     </row>
-    <row r="13" spans="1:33">
+    <row r="13" spans="1:34">
       <c r="A13" s="28" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="20" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="20" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="20" t="s">
         <v>12</v>
       </c>
       <c r="F13" s="21">
         <v>191.2</v>
       </c>
       <c r="G13" s="21">
         <v>72.400000000000006</v>
       </c>
       <c r="H13" s="21">
         <v>108.6</v>
       </c>
       <c r="I13" s="22">
@@ -1857,52 +1931,55 @@
       </c>
       <c r="Z13" s="25">
         <v>110</v>
       </c>
       <c r="AA13" s="34">
         <v>104</v>
       </c>
       <c r="AB13" s="34">
         <v>104.7</v>
       </c>
       <c r="AC13" s="34">
         <v>106.1</v>
       </c>
       <c r="AD13" s="25">
         <v>111.9</v>
       </c>
       <c r="AE13" s="25">
         <v>129</v>
       </c>
       <c r="AF13" s="26">
         <v>105.6</v>
       </c>
       <c r="AG13" s="25">
         <v>105.3</v>
       </c>
+      <c r="AH13" s="25">
+        <v>109.4</v>
+      </c>
     </row>
-    <row r="14" spans="1:33">
+    <row r="14" spans="1:34">
       <c r="A14" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="20" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="20" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="20" t="s">
         <v>12</v>
       </c>
       <c r="F14" s="21">
         <v>89.2</v>
       </c>
       <c r="G14" s="21">
         <v>78.3</v>
       </c>
       <c r="H14" s="21">
         <v>101.4</v>
       </c>
       <c r="I14" s="22">
@@ -1958,89 +2035,93 @@
       </c>
       <c r="Z14" s="25">
         <v>105.4</v>
       </c>
       <c r="AA14" s="34">
         <v>81.099999999999994</v>
       </c>
       <c r="AB14" s="34">
         <v>135.1</v>
       </c>
       <c r="AC14" s="34">
         <v>143.4</v>
       </c>
       <c r="AD14" s="25">
         <v>144.9</v>
       </c>
       <c r="AE14" s="25">
         <v>100</v>
       </c>
       <c r="AF14" s="26">
         <v>100</v>
       </c>
       <c r="AG14" s="25">
         <v>100</v>
       </c>
+      <c r="AH14" s="25">
+        <v>137.4</v>
+      </c>
     </row>
-    <row r="15" spans="1:33">
-      <c r="A15" s="50" t="s">
+    <row r="15" spans="1:34">
+      <c r="A15" s="51" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="50"/>
-[...27 lines deleted...]
-      <c r="AD15" s="50"/>
+      <c r="B15" s="51"/>
+      <c r="C15" s="51"/>
+      <c r="D15" s="51"/>
+      <c r="E15" s="51"/>
+      <c r="F15" s="51"/>
+      <c r="G15" s="51"/>
+      <c r="H15" s="51"/>
+      <c r="I15" s="51"/>
+      <c r="J15" s="51"/>
+      <c r="K15" s="51"/>
+      <c r="L15" s="51"/>
+      <c r="M15" s="51"/>
+      <c r="N15" s="51"/>
+      <c r="O15" s="51"/>
+      <c r="P15" s="51"/>
+      <c r="Q15" s="51"/>
+      <c r="R15" s="51"/>
+      <c r="S15" s="51"/>
+      <c r="T15" s="51"/>
+      <c r="U15" s="51"/>
+      <c r="V15" s="51"/>
+      <c r="W15" s="51"/>
+      <c r="X15" s="51"/>
+      <c r="Y15" s="51"/>
+      <c r="Z15" s="51"/>
+      <c r="AA15" s="51"/>
+      <c r="AB15" s="51"/>
+      <c r="AC15" s="51"/>
+      <c r="AD15" s="51"/>
       <c r="AE15" s="8"/>
       <c r="AF15" s="8"/>
       <c r="AG15" s="48"/>
+      <c r="AH15" s="49"/>
     </row>
-    <row r="16" spans="1:33" ht="24.6">
+    <row r="16" spans="1:34" ht="24.75">
       <c r="A16" s="19" t="s">
         <v>1</v>
       </c>
       <c r="B16" s="35">
         <v>1063.2</v>
       </c>
       <c r="C16" s="35">
         <v>1865.4</v>
       </c>
       <c r="D16" s="35">
         <v>282.8</v>
       </c>
       <c r="E16" s="35">
         <v>150</v>
       </c>
       <c r="F16" s="35">
         <v>120.3</v>
       </c>
       <c r="G16" s="35">
         <v>120.8</v>
       </c>
       <c r="H16" s="35">
         <v>107.6</v>
       </c>
       <c r="I16" s="36">
@@ -2096,52 +2177,55 @@
       </c>
       <c r="Z16" s="25">
         <v>105.9</v>
       </c>
       <c r="AA16" s="25">
         <v>102.8</v>
       </c>
       <c r="AB16" s="25">
         <v>113.2</v>
       </c>
       <c r="AC16" s="25">
         <v>109.4</v>
       </c>
       <c r="AD16" s="25">
         <v>122.2</v>
       </c>
       <c r="AE16" s="25">
         <v>120</v>
       </c>
       <c r="AF16" s="26">
         <v>100.5</v>
       </c>
       <c r="AG16" s="25">
         <v>91.4</v>
       </c>
+      <c r="AH16" s="25">
+        <v>113.6</v>
+      </c>
     </row>
-    <row r="17" spans="1:33" ht="24.6">
+    <row r="17" spans="1:34" ht="24.75">
       <c r="A17" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="35">
         <v>1131</v>
       </c>
       <c r="C17" s="35">
         <v>1880.7</v>
       </c>
       <c r="D17" s="35">
         <v>291.7</v>
       </c>
       <c r="E17" s="35">
         <v>149.19999999999999</v>
       </c>
       <c r="F17" s="35">
         <v>116.5</v>
       </c>
       <c r="G17" s="35">
         <v>102.2</v>
       </c>
       <c r="H17" s="35">
         <v>89.3</v>
       </c>
       <c r="I17" s="36">
@@ -2197,52 +2281,55 @@
       </c>
       <c r="Z17" s="25">
         <v>103.1</v>
       </c>
       <c r="AA17" s="25">
         <v>97.3</v>
       </c>
       <c r="AB17" s="25">
         <v>116.1</v>
       </c>
       <c r="AC17" s="25">
         <v>116</v>
       </c>
       <c r="AD17" s="25">
         <v>129.1</v>
       </c>
       <c r="AE17" s="25">
         <v>123.8</v>
       </c>
       <c r="AF17" s="26">
         <v>98.4</v>
       </c>
       <c r="AG17" s="25">
         <v>84.7</v>
       </c>
+      <c r="AH17" s="25">
+        <v>110.3</v>
+      </c>
     </row>
-    <row r="18" spans="1:33">
+    <row r="18" spans="1:34">
       <c r="A18" s="28" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="35">
         <v>698.2</v>
       </c>
       <c r="C18" s="35">
         <v>1559.8</v>
       </c>
       <c r="D18" s="35">
         <v>342</v>
       </c>
       <c r="E18" s="35">
         <v>153.30000000000001</v>
       </c>
       <c r="F18" s="38">
         <v>124.5</v>
       </c>
       <c r="G18" s="38">
         <v>95.6</v>
       </c>
       <c r="H18" s="38">
         <v>117.2</v>
       </c>
       <c r="I18" s="36">
@@ -2298,52 +2385,55 @@
       </c>
       <c r="Z18" s="25">
         <v>101.4</v>
       </c>
       <c r="AA18" s="25">
         <v>93.3</v>
       </c>
       <c r="AB18" s="25">
         <v>114.7</v>
       </c>
       <c r="AC18" s="25">
         <v>130.19999999999999</v>
       </c>
       <c r="AD18" s="25">
         <v>118.1</v>
       </c>
       <c r="AE18" s="26">
         <v>120.4</v>
       </c>
       <c r="AF18" s="26">
         <v>101.1</v>
       </c>
       <c r="AG18" s="25">
         <v>88.6</v>
       </c>
+      <c r="AH18" s="25">
+        <v>103.3</v>
+      </c>
     </row>
-    <row r="19" spans="1:33">
+    <row r="19" spans="1:34">
       <c r="A19" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B19" s="35">
         <v>2068.5</v>
       </c>
       <c r="C19" s="35">
         <v>2592.3000000000002</v>
       </c>
       <c r="D19" s="35">
         <v>172.7</v>
       </c>
       <c r="E19" s="35">
         <v>158.9</v>
       </c>
       <c r="F19" s="38">
         <v>112.4</v>
       </c>
       <c r="G19" s="38">
         <v>90.2</v>
       </c>
       <c r="H19" s="38">
         <v>104.4</v>
       </c>
       <c r="I19" s="36">
@@ -2399,52 +2489,55 @@
       </c>
       <c r="Z19" s="25">
         <v>118.4</v>
       </c>
       <c r="AA19" s="25">
         <v>109.3</v>
       </c>
       <c r="AB19" s="25">
         <v>86.5</v>
       </c>
       <c r="AC19" s="25">
         <v>110.7</v>
       </c>
       <c r="AD19" s="25">
         <v>117.3</v>
       </c>
       <c r="AE19" s="26">
         <v>135.4</v>
       </c>
       <c r="AF19" s="26">
         <v>99.7</v>
       </c>
       <c r="AG19" s="25">
         <v>100.1</v>
       </c>
+      <c r="AH19" s="25">
+        <v>99.7</v>
+      </c>
     </row>
-    <row r="20" spans="1:33">
+    <row r="20" spans="1:34">
       <c r="A20" s="28" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="35">
         <v>2543.6999999999998</v>
       </c>
       <c r="C20" s="35">
         <v>3221.7</v>
       </c>
       <c r="D20" s="35">
         <v>207.6</v>
       </c>
       <c r="E20" s="35">
         <v>165.6</v>
       </c>
       <c r="F20" s="38">
         <v>113.6</v>
       </c>
       <c r="G20" s="35">
         <v>52</v>
       </c>
       <c r="H20" s="38">
         <v>49.4</v>
       </c>
       <c r="I20" s="36">
@@ -2500,52 +2593,55 @@
       </c>
       <c r="Z20" s="25">
         <v>104.2</v>
       </c>
       <c r="AA20" s="25">
         <v>113.4</v>
       </c>
       <c r="AB20" s="25">
         <v>106</v>
       </c>
       <c r="AC20" s="25">
         <v>109.4</v>
       </c>
       <c r="AD20" s="25">
         <v>108.1</v>
       </c>
       <c r="AE20" s="26">
         <v>114.1</v>
       </c>
       <c r="AF20" s="26">
         <v>107.7</v>
       </c>
       <c r="AG20" s="25">
         <v>103.9</v>
       </c>
+      <c r="AH20" s="25">
+        <v>101.4</v>
+      </c>
     </row>
-    <row r="21" spans="1:33">
+    <row r="21" spans="1:34">
       <c r="A21" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="20" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="20" t="s">
         <v>12</v>
       </c>
       <c r="D21" s="20" t="s">
         <v>12</v>
       </c>
       <c r="E21" s="20" t="s">
         <v>12</v>
       </c>
       <c r="F21" s="20" t="s">
         <v>12</v>
       </c>
       <c r="G21" s="20" t="s">
         <v>12</v>
       </c>
       <c r="H21" s="20" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="20" t="s">
@@ -2601,52 +2697,55 @@
       </c>
       <c r="Z21" s="25">
         <v>98.9</v>
       </c>
       <c r="AA21" s="25">
         <v>90.5</v>
       </c>
       <c r="AB21" s="25">
         <v>127.5</v>
       </c>
       <c r="AC21" s="25">
         <v>106.7</v>
       </c>
       <c r="AD21" s="25">
         <v>145.6</v>
       </c>
       <c r="AE21" s="26">
         <v>129.80000000000001</v>
       </c>
       <c r="AF21" s="26">
         <v>95.4</v>
       </c>
       <c r="AG21" s="25">
         <v>76.900000000000006</v>
       </c>
+      <c r="AH21" s="25">
+        <v>117.8</v>
+      </c>
     </row>
-    <row r="22" spans="1:33" ht="24.6">
+    <row r="22" spans="1:34" ht="24.75">
       <c r="A22" s="27" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="35">
         <v>1020</v>
       </c>
       <c r="C22" s="35">
         <v>1855.7</v>
       </c>
       <c r="D22" s="35">
         <v>277.10000000000002</v>
       </c>
       <c r="E22" s="35">
         <v>150.5</v>
       </c>
       <c r="F22" s="38">
         <v>122.7</v>
       </c>
       <c r="G22" s="38">
         <v>134.9</v>
       </c>
       <c r="H22" s="38">
         <v>117.7</v>
       </c>
       <c r="I22" s="38">
@@ -2702,52 +2801,55 @@
       </c>
       <c r="Z22" s="25">
         <v>107.9</v>
       </c>
       <c r="AA22" s="25">
         <v>107</v>
       </c>
       <c r="AB22" s="25">
         <v>109.5</v>
       </c>
       <c r="AC22" s="25">
         <v>102.8</v>
       </c>
       <c r="AD22" s="25">
         <v>114.2</v>
       </c>
       <c r="AE22" s="26">
         <v>115.6</v>
       </c>
       <c r="AF22" s="26">
         <v>103.8</v>
       </c>
       <c r="AG22" s="25">
         <v>102.9</v>
       </c>
+      <c r="AH22" s="25">
+        <v>120.8</v>
+      </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" s="28" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="35">
         <v>1077.7</v>
       </c>
       <c r="C23" s="35">
         <v>1545.2</v>
       </c>
       <c r="D23" s="35">
         <v>229.5</v>
       </c>
       <c r="E23" s="35">
         <v>152.80000000000001</v>
       </c>
       <c r="F23" s="38">
         <v>123.3</v>
       </c>
       <c r="G23" s="38">
         <v>146.4</v>
       </c>
       <c r="H23" s="38">
         <v>126.3</v>
       </c>
       <c r="I23" s="36">
@@ -2803,52 +2905,55 @@
       </c>
       <c r="Z23" s="25">
         <v>108.9</v>
       </c>
       <c r="AA23" s="25">
         <v>107</v>
       </c>
       <c r="AB23" s="25">
         <v>110.2</v>
       </c>
       <c r="AC23" s="25">
         <v>101.8</v>
       </c>
       <c r="AD23" s="25">
         <v>114.9</v>
       </c>
       <c r="AE23" s="25">
         <v>114.7</v>
       </c>
       <c r="AF23" s="26">
         <v>97.6</v>
       </c>
       <c r="AG23" s="25">
         <v>104</v>
       </c>
+      <c r="AH23" s="25">
+        <v>120.6</v>
+      </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:34">
       <c r="A24" s="28" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="35">
         <v>932.9</v>
       </c>
       <c r="C24" s="35">
         <v>2065.5</v>
       </c>
       <c r="D24" s="35">
         <v>352.9</v>
       </c>
       <c r="E24" s="35">
         <v>140.80000000000001</v>
       </c>
       <c r="F24" s="38">
         <v>130.80000000000001</v>
       </c>
       <c r="G24" s="38">
         <v>107.1</v>
       </c>
       <c r="H24" s="38">
         <v>91.9</v>
       </c>
       <c r="I24" s="36">
@@ -2904,52 +3009,55 @@
       </c>
       <c r="Z24" s="25">
         <v>105.7</v>
       </c>
       <c r="AA24" s="34">
         <v>107</v>
       </c>
       <c r="AB24" s="34">
         <v>104.8</v>
       </c>
       <c r="AC24" s="34">
         <v>106.2</v>
       </c>
       <c r="AD24" s="25">
         <v>107.8</v>
       </c>
       <c r="AE24" s="25">
         <v>119.1</v>
       </c>
       <c r="AF24" s="26">
         <v>125.1</v>
       </c>
       <c r="AG24" s="25">
         <v>98</v>
       </c>
+      <c r="AH24" s="25">
+        <v>110.2</v>
+      </c>
     </row>
-    <row r="25" spans="1:33" ht="15" thickBot="1">
+    <row r="25" spans="1:34" ht="15.75" thickBot="1">
       <c r="A25" s="39" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="40">
         <v>996.1</v>
       </c>
       <c r="C25" s="40">
         <v>2999.7</v>
       </c>
       <c r="D25" s="40">
         <v>359.5</v>
       </c>
       <c r="E25" s="40">
         <v>165.4</v>
       </c>
       <c r="F25" s="40">
         <v>100</v>
       </c>
       <c r="G25" s="41">
         <v>88.9</v>
       </c>
       <c r="H25" s="42">
         <v>86.9</v>
       </c>
       <c r="I25" s="42">
@@ -3005,104 +3113,108 @@
       </c>
       <c r="Z25" s="46">
         <v>115.9</v>
       </c>
       <c r="AA25" s="46">
         <v>86.7</v>
       </c>
       <c r="AB25" s="46">
         <v>99.3</v>
       </c>
       <c r="AC25" s="46">
         <v>132.9</v>
       </c>
       <c r="AD25" s="46">
         <v>183.1</v>
       </c>
       <c r="AE25" s="25">
         <v>102.5</v>
       </c>
       <c r="AF25" s="47">
         <v>100</v>
       </c>
       <c r="AG25" s="47">
         <v>100</v>
       </c>
+      <c r="AH25" s="55">
+        <v>144.9</v>
+      </c>
     </row>
-    <row r="26" spans="1:33">
+    <row r="26" spans="1:34" ht="15.75" thickTop="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
       <c r="N26" s="2"/>
       <c r="AE26" s="3"/>
+      <c r="AH26" s="56"/>
     </row>
-    <row r="27" spans="1:33">
+    <row r="27" spans="1:34">
       <c r="R27" s="6"/>
       <c r="S27" s="4"/>
       <c r="T27" s="4"/>
       <c r="U27" s="4"/>
       <c r="V27" s="4"/>
     </row>
-    <row r="28" spans="1:33">
+    <row r="28" spans="1:34">
       <c r="R28" s="6"/>
       <c r="S28" s="4"/>
       <c r="T28" s="4"/>
       <c r="U28" s="4"/>
       <c r="V28" s="4"/>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:34">
       <c r="R29" s="7"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:34">
       <c r="R31" s="6"/>
     </row>
-    <row r="32" spans="1:33">
+    <row r="32" spans="1:34">
       <c r="R32" s="6"/>
     </row>
     <row r="33" spans="18:18">
       <c r="R33" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:AD4"/>
     <mergeCell ref="A15:AD15"/>
     <mergeCell ref="A1:AE1"/>
-    <mergeCell ref="AE2:AG2"/>
+    <mergeCell ref="AE2:AH2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.26" right="0.3" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">