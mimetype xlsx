--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -19,51 +19,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\D\Downloads\ДИН ряды все\связь\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="5340" yWindow="1635" windowWidth="19545" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="ай" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="202" uniqueCount="45">
   <si>
     <t>соның ішінде:</t>
   </si>
   <si>
     <t xml:space="preserve">одан - халыққа </t>
   </si>
   <si>
     <t>қалааралық және халықаралық телефон байланысы қызметтері</t>
   </si>
   <si>
     <t>жергілікті телефон байланысы қызметтері</t>
   </si>
   <si>
     <t>өзге де телекоммуникациялық қызметтер</t>
   </si>
   <si>
     <t>Байланыс қызметінің көлемі - барлығы</t>
   </si>
   <si>
     <t>Пошта және курьерлік қызметтің көрсетілген қызметтерінің көлемі</t>
   </si>
   <si>
     <t>сымды және сымсыз телекоммуникациялық желілер арқылы деректерді беру бойынша қызметтер</t>
   </si>
   <si>
@@ -371,51 +371,51 @@
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -477,68 +477,83 @@
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -811,1987 +826,1987 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O104"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A85" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G92" sqref="G92"/>
+      <selection activeCell="G95" sqref="G95"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="29.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="1" customWidth="1"/>
     <col min="5" max="6" width="10.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" style="1" customWidth="1"/>
-    <col min="14" max="14" width="9.140625" style="47"/>
+    <col min="14" max="14" width="9.140625" style="46"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="B1" s="41"/>
-[...10 lines deleted...]
-      <c r="M1" s="41"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
     </row>
     <row r="2" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="48" t="s">
         <v>44</v>
       </c>
-      <c r="B2" s="41"/>
-[...10 lines deleted...]
-      <c r="M2" s="41"/>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
     </row>
     <row r="3" spans="1:14" ht="12.75" thickBot="1">
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="M3" s="3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:14" ht="30" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>18</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>21</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>22</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>23</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="M4" s="42" t="s">
+      <c r="M4" s="41" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:14" s="11" customFormat="1" ht="22.5">
       <c r="A5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="9">
         <v>50322.6</v>
       </c>
       <c r="C5" s="9">
         <v>48199</v>
       </c>
       <c r="D5" s="9">
         <v>50516.9</v>
       </c>
       <c r="E5" s="9">
         <v>43163.8</v>
       </c>
       <c r="F5" s="9">
         <v>39821.199999999997</v>
       </c>
       <c r="G5" s="10">
         <v>54454.5</v>
       </c>
       <c r="H5" s="10">
         <v>48519</v>
       </c>
       <c r="I5" s="9">
         <v>51509</v>
       </c>
       <c r="J5" s="9">
         <v>52411.3</v>
       </c>
       <c r="K5" s="9">
         <v>64987.199999999997</v>
       </c>
       <c r="L5" s="9">
         <v>60733.3</v>
       </c>
-      <c r="M5" s="43">
+      <c r="M5" s="42">
         <v>73672</v>
       </c>
-      <c r="N5" s="48"/>
+      <c r="N5" s="47"/>
     </row>
     <row r="6" spans="1:14" s="11" customFormat="1" ht="12.95" customHeight="1">
       <c r="A6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="13">
         <v>22009.4</v>
       </c>
       <c r="C6" s="13">
         <v>20581.900000000001</v>
       </c>
       <c r="D6" s="13">
         <v>24142.3</v>
       </c>
       <c r="E6" s="13">
         <v>18901.2</v>
       </c>
       <c r="F6" s="13">
         <v>17695.8</v>
       </c>
       <c r="G6" s="14">
         <v>25485.4</v>
       </c>
       <c r="H6" s="14">
         <v>21420.3</v>
       </c>
       <c r="I6" s="13">
         <v>23191.4</v>
       </c>
       <c r="J6" s="13">
         <v>24086.799999999999</v>
       </c>
       <c r="K6" s="13">
         <v>30199.9</v>
       </c>
       <c r="L6" s="13">
         <v>28304.7</v>
       </c>
-      <c r="M6" s="44">
+      <c r="M6" s="43">
         <v>30792.2</v>
       </c>
-      <c r="N6" s="48"/>
+      <c r="N6" s="47"/>
     </row>
     <row r="7" spans="1:14" s="11" customFormat="1" ht="12.95" customHeight="1">
       <c r="A7" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="13">
         <v>323098.3</v>
       </c>
       <c r="C7" s="13">
         <v>570645.5</v>
       </c>
       <c r="D7" s="13">
         <v>575696.9</v>
       </c>
       <c r="E7" s="13">
         <v>584140.19999999995</v>
       </c>
       <c r="F7" s="13">
         <v>583547.30000000005</v>
       </c>
       <c r="G7" s="14">
         <v>600175.69999999995</v>
       </c>
       <c r="H7" s="14">
         <v>609194.30000000005</v>
       </c>
       <c r="I7" s="13">
         <v>604088.6</v>
       </c>
       <c r="J7" s="13">
         <v>614858.5</v>
       </c>
       <c r="K7" s="13">
         <v>620170.30000000005</v>
       </c>
       <c r="L7" s="13">
         <v>619250.80000000005</v>
       </c>
-      <c r="M7" s="44">
+      <c r="M7" s="43">
         <v>644207.9</v>
       </c>
-      <c r="N7" s="48"/>
+      <c r="N7" s="47"/>
     </row>
     <row r="8" spans="1:14" s="11" customFormat="1" ht="12.95" customHeight="1">
       <c r="A8" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="17"/>
       <c r="C8" s="17"/>
       <c r="D8" s="17"/>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="17"/>
       <c r="I8" s="17"/>
       <c r="J8" s="17"/>
       <c r="K8" s="17"/>
       <c r="L8" s="17"/>
-      <c r="M8" s="45"/>
-      <c r="N8" s="48"/>
+      <c r="M8" s="44"/>
+      <c r="N8" s="47"/>
     </row>
     <row r="9" spans="1:14" s="11" customFormat="1" ht="24.75" customHeight="1">
       <c r="A9" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="13">
         <v>33871.4</v>
       </c>
       <c r="C9" s="13">
         <v>33507.699999999997</v>
       </c>
       <c r="D9" s="13">
         <v>31859.1</v>
       </c>
       <c r="E9" s="13">
         <v>32201.200000000001</v>
       </c>
       <c r="F9" s="13">
         <v>29907.5</v>
       </c>
       <c r="G9" s="14">
         <v>31611.8</v>
       </c>
       <c r="H9" s="14">
         <v>30606</v>
       </c>
       <c r="I9" s="13">
         <v>31184</v>
       </c>
       <c r="J9" s="13">
         <v>30597.7</v>
       </c>
       <c r="K9" s="13">
         <v>30837.5</v>
       </c>
       <c r="L9" s="13">
         <v>31128.1</v>
       </c>
-      <c r="M9" s="44">
+      <c r="M9" s="43">
         <v>32591.5</v>
       </c>
-      <c r="N9" s="48"/>
+      <c r="N9" s="47"/>
     </row>
     <row r="10" spans="1:14" s="11" customFormat="1" ht="22.5">
       <c r="A10" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="13">
         <v>81622.600000000006</v>
       </c>
       <c r="C10" s="13">
         <v>80777.100000000006</v>
       </c>
       <c r="D10" s="13">
         <v>79504.100000000006</v>
       </c>
       <c r="E10" s="13">
         <v>78531.100000000006</v>
       </c>
       <c r="F10" s="13">
         <v>79593</v>
       </c>
       <c r="G10" s="14">
         <v>79740.600000000006</v>
       </c>
       <c r="H10" s="14">
         <v>78283.899999999994</v>
       </c>
       <c r="I10" s="13">
         <v>77948.800000000003</v>
       </c>
       <c r="J10" s="13">
         <v>77716.100000000006</v>
       </c>
       <c r="K10" s="13">
         <v>77201.2</v>
       </c>
       <c r="L10" s="13">
         <v>77012.800000000003</v>
       </c>
-      <c r="M10" s="44">
+      <c r="M10" s="43">
         <v>76419.100000000006</v>
       </c>
-      <c r="N10" s="48"/>
+      <c r="N10" s="47"/>
     </row>
     <row r="11" spans="1:14" s="11" customFormat="1" ht="45">
       <c r="A11" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="13">
         <v>12370.8</v>
       </c>
       <c r="C11" s="13">
         <v>11924</v>
       </c>
       <c r="D11" s="13">
         <v>11684.7</v>
       </c>
       <c r="E11" s="13">
         <v>12197</v>
       </c>
       <c r="F11" s="13">
         <v>12383.8</v>
       </c>
       <c r="G11" s="14">
         <v>12571.6</v>
       </c>
       <c r="H11" s="14">
         <v>12753.6</v>
       </c>
       <c r="I11" s="13">
         <v>12502.8</v>
       </c>
       <c r="J11" s="13">
         <v>11998.8</v>
       </c>
       <c r="K11" s="13">
         <v>11716.7</v>
       </c>
       <c r="L11" s="13">
         <v>12128.2</v>
       </c>
-      <c r="M11" s="44">
+      <c r="M11" s="43">
         <v>12104.6</v>
       </c>
-      <c r="N11" s="48"/>
+      <c r="N11" s="47"/>
     </row>
     <row r="12" spans="1:14" s="11" customFormat="1" ht="45">
       <c r="A12" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="13">
         <v>253881.60000000001</v>
       </c>
       <c r="C12" s="13">
         <v>248483.1</v>
       </c>
       <c r="D12" s="13">
         <v>254315.6</v>
       </c>
       <c r="E12" s="13">
         <v>254764.2</v>
       </c>
       <c r="F12" s="13">
         <v>257465.9</v>
       </c>
       <c r="G12" s="14">
         <v>260530.7</v>
       </c>
       <c r="H12" s="14">
         <v>265517.5</v>
       </c>
       <c r="I12" s="13">
         <v>265664.8</v>
       </c>
       <c r="J12" s="13">
         <v>275116.79999999999</v>
       </c>
       <c r="K12" s="13">
         <v>279940.3</v>
       </c>
       <c r="L12" s="13">
         <v>279017.09999999998</v>
       </c>
-      <c r="M12" s="44">
+      <c r="M12" s="43">
         <v>290636.40000000002</v>
       </c>
-      <c r="N12" s="48"/>
+      <c r="N12" s="47"/>
     </row>
     <row r="13" spans="1:14" s="11" customFormat="1" ht="43.5" customHeight="1">
       <c r="A13" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="13">
         <v>57047.8</v>
       </c>
       <c r="C13" s="13">
         <v>57162.8</v>
       </c>
       <c r="D13" s="13">
         <v>56891.7</v>
       </c>
       <c r="E13" s="13">
         <v>57004.7</v>
       </c>
       <c r="F13" s="13">
         <v>58386.400000000001</v>
       </c>
       <c r="G13" s="14">
         <v>57966.3</v>
       </c>
       <c r="H13" s="14">
         <v>57956.2</v>
       </c>
       <c r="I13" s="13">
         <v>57646.6</v>
       </c>
       <c r="J13" s="13">
         <v>59154.8</v>
       </c>
       <c r="K13" s="13">
         <v>60255.6</v>
       </c>
       <c r="L13" s="13">
         <v>61045.7</v>
       </c>
-      <c r="M13" s="44">
+      <c r="M13" s="43">
         <v>62395.3</v>
       </c>
-      <c r="N13" s="48"/>
+      <c r="N13" s="47"/>
     </row>
     <row r="14" spans="1:14" s="11" customFormat="1" ht="22.5">
       <c r="A14" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B14" s="13">
         <v>114385.60000000001</v>
       </c>
       <c r="C14" s="13">
         <v>138685.79999999999</v>
       </c>
       <c r="D14" s="13">
         <v>141359.29999999999</v>
       </c>
       <c r="E14" s="13">
         <v>149361</v>
       </c>
       <c r="F14" s="13">
         <v>145688.20000000001</v>
       </c>
       <c r="G14" s="14">
         <v>157657.5</v>
       </c>
       <c r="H14" s="14">
         <v>163967.1</v>
       </c>
       <c r="I14" s="13">
         <v>159036.6</v>
       </c>
       <c r="J14" s="13">
         <v>160215.29999999999</v>
       </c>
       <c r="K14" s="13">
         <v>160114</v>
       </c>
       <c r="L14" s="13">
         <v>158825.9</v>
       </c>
-      <c r="M14" s="44">
+      <c r="M14" s="43">
         <v>169992</v>
       </c>
-      <c r="N14" s="48"/>
+      <c r="N14" s="47"/>
     </row>
     <row r="16" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A16" s="41" t="s">
+      <c r="A16" s="48" t="s">
         <v>42</v>
       </c>
-      <c r="B16" s="41"/>
-[...10 lines deleted...]
-      <c r="M16" s="41"/>
+      <c r="B16" s="48"/>
+      <c r="C16" s="48"/>
+      <c r="D16" s="48"/>
+      <c r="E16" s="48"/>
+      <c r="F16" s="48"/>
+      <c r="G16" s="48"/>
+      <c r="H16" s="48"/>
+      <c r="I16" s="48"/>
+      <c r="J16" s="48"/>
+      <c r="K16" s="48"/>
+      <c r="L16" s="48"/>
+      <c r="M16" s="48"/>
     </row>
     <row r="17" spans="1:14" ht="12.75" thickBot="1">
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="M17" s="3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="30" customHeight="1" thickBot="1">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H18" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I18" s="7" t="s">
         <v>21</v>
       </c>
       <c r="J18" s="7" t="s">
         <v>22</v>
       </c>
       <c r="K18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="L18" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="M18" s="42" t="s">
+      <c r="M18" s="41" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:14" s="11" customFormat="1" ht="22.5">
       <c r="A19" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="9">
         <v>63660.1</v>
       </c>
       <c r="C19" s="9">
         <v>67425.7</v>
       </c>
       <c r="D19" s="20" t="s">
         <v>26</v>
       </c>
       <c r="E19" s="9">
         <v>90951.6</v>
       </c>
       <c r="F19" s="9">
         <v>101559.6</v>
       </c>
       <c r="G19" s="9">
         <v>84830.2</v>
       </c>
       <c r="H19" s="9">
         <v>73661.5</v>
       </c>
       <c r="I19" s="9">
         <v>75055.3</v>
       </c>
       <c r="J19" s="9">
         <v>71022.3</v>
       </c>
       <c r="K19" s="9">
         <v>90693.7</v>
       </c>
       <c r="L19" s="9">
         <v>80079.899999999994</v>
       </c>
-      <c r="M19" s="43">
+      <c r="M19" s="42">
         <v>93662.2</v>
       </c>
-      <c r="N19" s="48"/>
+      <c r="N19" s="47"/>
     </row>
     <row r="20" spans="1:14" s="11" customFormat="1" ht="12.95" customHeight="1">
       <c r="A20" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B20" s="13">
         <v>29945.9</v>
       </c>
       <c r="C20" s="13">
         <v>32273.200000000001</v>
       </c>
       <c r="D20" s="21" t="s">
         <v>27</v>
       </c>
       <c r="E20" s="13">
         <v>42647.1</v>
       </c>
       <c r="F20" s="13">
         <v>49088</v>
       </c>
       <c r="G20" s="13">
         <v>41275.4</v>
       </c>
       <c r="H20" s="13">
         <v>33604.199999999997</v>
       </c>
       <c r="I20" s="13">
         <v>34768.9</v>
       </c>
       <c r="J20" s="13">
         <v>31960</v>
       </c>
       <c r="K20" s="13">
         <v>42601.4</v>
       </c>
       <c r="L20" s="13">
         <v>29827.8</v>
       </c>
-      <c r="M20" s="44">
+      <c r="M20" s="43">
         <v>38658</v>
       </c>
-      <c r="N20" s="48"/>
+      <c r="N20" s="47"/>
     </row>
     <row r="21" spans="1:14" s="11" customFormat="1" ht="12.95" customHeight="1">
       <c r="A21" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B21" s="13">
         <v>633448.4</v>
       </c>
       <c r="C21" s="13">
         <v>629854.4</v>
       </c>
       <c r="D21" s="21" t="s">
         <v>28</v>
       </c>
       <c r="E21" s="13">
         <v>680395.6</v>
       </c>
       <c r="F21" s="13">
         <v>656028.69999999995</v>
       </c>
       <c r="G21" s="13">
         <v>652600.69999999995</v>
       </c>
       <c r="H21" s="13">
         <v>630321.6</v>
       </c>
       <c r="I21" s="13">
         <v>632311.69999999995</v>
       </c>
       <c r="J21" s="13">
         <v>644775</v>
       </c>
       <c r="K21" s="13">
         <v>656120.9</v>
       </c>
       <c r="L21" s="13">
         <v>670592.6</v>
       </c>
-      <c r="M21" s="44">
+      <c r="M21" s="43">
         <v>665997.19999999995</v>
       </c>
-      <c r="N21" s="48"/>
+      <c r="N21" s="47"/>
     </row>
     <row r="22" spans="1:14" s="11" customFormat="1" ht="12.95" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="17"/>
       <c r="C22" s="17"/>
       <c r="D22" s="17"/>
       <c r="E22" s="17"/>
       <c r="F22" s="17"/>
       <c r="G22" s="18"/>
       <c r="H22" s="17"/>
       <c r="I22" s="17"/>
       <c r="J22" s="17"/>
       <c r="K22" s="17"/>
       <c r="L22" s="17"/>
-      <c r="M22" s="45"/>
-      <c r="N22" s="48"/>
+      <c r="M22" s="44"/>
+      <c r="N22" s="47"/>
     </row>
     <row r="23" spans="1:14" s="11" customFormat="1" ht="24.75" customHeight="1">
       <c r="A23" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="13">
         <v>31986.3</v>
       </c>
       <c r="C23" s="13">
         <v>31832.6</v>
       </c>
       <c r="D23" s="21" t="s">
         <v>29</v>
       </c>
       <c r="E23" s="13">
         <v>31838.6</v>
       </c>
       <c r="F23" s="13">
         <v>33627.1</v>
       </c>
       <c r="G23" s="13">
         <v>31059.599999999999</v>
       </c>
       <c r="H23" s="13">
         <v>30918.799999999999</v>
       </c>
       <c r="I23" s="13">
         <v>30427.4</v>
       </c>
       <c r="J23" s="13">
         <v>30208.6</v>
       </c>
       <c r="K23" s="13">
         <v>29781.1</v>
       </c>
       <c r="L23" s="13">
         <v>29420.6</v>
       </c>
-      <c r="M23" s="44">
+      <c r="M23" s="43">
         <v>28981</v>
       </c>
-      <c r="N23" s="48"/>
+      <c r="N23" s="47"/>
     </row>
     <row r="24" spans="1:14" s="11" customFormat="1" ht="22.5">
       <c r="A24" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B24" s="13">
         <v>76489.600000000006</v>
       </c>
       <c r="C24" s="13">
         <v>76221.3</v>
       </c>
       <c r="D24" s="21" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="13">
         <v>75016.7</v>
       </c>
       <c r="F24" s="13">
         <v>75225</v>
       </c>
       <c r="G24" s="13">
         <v>73790.100000000006</v>
       </c>
       <c r="H24" s="13">
         <v>71801.8</v>
       </c>
       <c r="I24" s="13">
         <v>71425.8</v>
       </c>
       <c r="J24" s="13">
         <v>71630.5</v>
       </c>
       <c r="K24" s="13">
         <v>71440.899999999994</v>
       </c>
       <c r="L24" s="13">
         <v>70962.600000000006</v>
       </c>
-      <c r="M24" s="44">
+      <c r="M24" s="43">
         <v>70468.399999999994</v>
       </c>
-      <c r="N24" s="48"/>
+      <c r="N24" s="47"/>
     </row>
     <row r="25" spans="1:14" s="11" customFormat="1" ht="45">
       <c r="A25" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="13">
         <v>11596.6</v>
       </c>
       <c r="C25" s="13">
         <v>11592.7</v>
       </c>
       <c r="D25" s="21" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="13">
         <v>11926.7</v>
       </c>
       <c r="F25" s="13">
         <v>11804.6</v>
       </c>
       <c r="G25" s="13">
         <v>11856.7</v>
       </c>
       <c r="H25" s="13">
         <v>9500.6</v>
       </c>
       <c r="I25" s="13">
         <v>11808.7</v>
       </c>
       <c r="J25" s="13">
         <v>12322.6</v>
       </c>
       <c r="K25" s="13">
         <v>12509.6</v>
       </c>
       <c r="L25" s="13">
         <v>12503.6</v>
       </c>
-      <c r="M25" s="44">
+      <c r="M25" s="43">
         <v>12784.7</v>
       </c>
-      <c r="N25" s="48"/>
+      <c r="N25" s="47"/>
     </row>
     <row r="26" spans="1:14" s="11" customFormat="1" ht="45">
       <c r="A26" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="13">
         <v>290205.09999999998</v>
       </c>
       <c r="C26" s="13">
         <v>289561.59999999998</v>
       </c>
       <c r="D26" s="21" t="s">
         <v>32</v>
       </c>
       <c r="E26" s="13">
         <v>297817.2</v>
       </c>
       <c r="F26" s="13">
         <v>299488.59999999998</v>
       </c>
       <c r="G26" s="13">
         <v>302536.3</v>
       </c>
       <c r="H26" s="13">
         <v>304347.2</v>
       </c>
       <c r="I26" s="13">
         <v>300057.09999999998</v>
       </c>
       <c r="J26" s="13">
         <v>302107</v>
       </c>
       <c r="K26" s="13">
         <v>304397.7</v>
       </c>
       <c r="L26" s="13">
         <v>309388.3</v>
       </c>
-      <c r="M26" s="44">
+      <c r="M26" s="43">
         <v>309254.3</v>
       </c>
-      <c r="N26" s="48"/>
+      <c r="N26" s="47"/>
     </row>
     <row r="27" spans="1:14" s="11" customFormat="1" ht="45" customHeight="1">
       <c r="A27" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="13">
         <v>64125.5</v>
       </c>
       <c r="C27" s="13">
         <v>63465.3</v>
       </c>
       <c r="D27" s="21" t="s">
         <v>33</v>
       </c>
       <c r="E27" s="13">
         <v>64534.7</v>
       </c>
       <c r="F27" s="13">
         <v>63912.6</v>
       </c>
       <c r="G27" s="13">
         <v>63600.6</v>
       </c>
       <c r="H27" s="13">
         <v>62985.5</v>
       </c>
       <c r="I27" s="13">
         <v>63850.5</v>
       </c>
       <c r="J27" s="13">
         <v>64359.5</v>
       </c>
       <c r="K27" s="13">
         <v>65943.600000000006</v>
       </c>
       <c r="L27" s="13">
         <v>66701.600000000006</v>
       </c>
-      <c r="M27" s="44">
+      <c r="M27" s="43">
         <v>67247.600000000006</v>
       </c>
-      <c r="N27" s="48"/>
+      <c r="N27" s="47"/>
     </row>
     <row r="28" spans="1:14" s="11" customFormat="1" ht="22.5">
       <c r="A28" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B28" s="13">
         <v>158971.29999999999</v>
       </c>
       <c r="C28" s="13">
         <v>157104.9</v>
       </c>
       <c r="D28" s="21" t="s">
         <v>34</v>
       </c>
       <c r="E28" s="13">
         <v>199195.7</v>
       </c>
       <c r="F28" s="13">
         <v>171970.8</v>
       </c>
       <c r="G28" s="13">
         <v>169757.4</v>
       </c>
       <c r="H28" s="13">
         <v>150767.70000000001</v>
       </c>
       <c r="I28" s="13">
         <v>154742.20000000001</v>
       </c>
       <c r="J28" s="13">
         <v>164146.79999999999</v>
       </c>
       <c r="K28" s="13">
         <v>172048</v>
       </c>
       <c r="L28" s="13">
         <v>181615.9</v>
       </c>
-      <c r="M28" s="44">
+      <c r="M28" s="43">
         <v>177261.2</v>
       </c>
-      <c r="N28" s="48"/>
+      <c r="N28" s="47"/>
     </row>
     <row r="30" spans="1:14" ht="12.2" customHeight="1">
-      <c r="A30" s="41" t="s">
+      <c r="A30" s="48" t="s">
         <v>41</v>
       </c>
-      <c r="B30" s="41"/>
-[...10 lines deleted...]
-      <c r="M30" s="41"/>
+      <c r="B30" s="48"/>
+      <c r="C30" s="48"/>
+      <c r="D30" s="48"/>
+      <c r="E30" s="48"/>
+      <c r="F30" s="48"/>
+      <c r="G30" s="48"/>
+      <c r="H30" s="48"/>
+      <c r="I30" s="48"/>
+      <c r="J30" s="48"/>
+      <c r="K30" s="48"/>
+      <c r="L30" s="48"/>
+      <c r="M30" s="48"/>
     </row>
     <row r="31" spans="1:14" ht="12.2" customHeight="1" thickBot="1">
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="2"/>
       <c r="F31" s="2"/>
       <c r="M31" s="3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="26.25" customHeight="1" thickBot="1">
       <c r="A32" s="4"/>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F32" s="6" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H32" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I32" s="7" t="s">
         <v>21</v>
       </c>
       <c r="J32" s="7" t="s">
         <v>22</v>
       </c>
       <c r="K32" s="7" t="s">
         <v>23</v>
       </c>
       <c r="L32" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="M32" s="42" t="s">
+      <c r="M32" s="41" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:14" s="11" customFormat="1" ht="37.5" customHeight="1">
       <c r="A33" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="9">
         <v>71805.5</v>
       </c>
       <c r="C33" s="9">
         <v>68416.399999999994</v>
       </c>
       <c r="D33" s="9">
         <v>83810.899999999994</v>
       </c>
       <c r="E33" s="9">
         <v>80155.399999999994</v>
       </c>
       <c r="F33" s="9">
         <v>95744</v>
       </c>
       <c r="G33" s="9">
         <v>86609</v>
       </c>
       <c r="H33" s="9">
         <v>75004.100000000006</v>
       </c>
       <c r="I33" s="9">
         <v>69917.3</v>
       </c>
       <c r="J33" s="9">
         <v>75179.5</v>
       </c>
       <c r="K33" s="9">
         <v>99727.3</v>
       </c>
       <c r="L33" s="9">
         <v>82346.3</v>
       </c>
-      <c r="M33" s="43">
+      <c r="M33" s="42">
         <v>94159.1</v>
       </c>
-      <c r="N33" s="48"/>
+      <c r="N33" s="47"/>
     </row>
     <row r="34" spans="1:14" s="11" customFormat="1" ht="12.95" customHeight="1">
       <c r="A34" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B34" s="13">
         <v>28282.5</v>
       </c>
       <c r="C34" s="13">
         <v>29292.799999999999</v>
       </c>
       <c r="D34" s="13">
         <v>36052.5</v>
       </c>
       <c r="E34" s="13">
         <v>33940.199999999997</v>
       </c>
       <c r="F34" s="13">
         <v>42062.9</v>
       </c>
       <c r="G34" s="13">
         <v>37353.699999999997</v>
       </c>
       <c r="H34" s="13">
         <v>29650</v>
       </c>
       <c r="I34" s="13">
         <v>27832.5</v>
       </c>
       <c r="J34" s="13">
         <v>34485.800000000003</v>
       </c>
       <c r="K34" s="13">
         <v>48429.9</v>
       </c>
       <c r="L34" s="13">
         <v>37887.4</v>
       </c>
-      <c r="M34" s="44">
+      <c r="M34" s="43">
         <v>40449.300000000003</v>
       </c>
-      <c r="N34" s="48"/>
+      <c r="N34" s="47"/>
     </row>
     <row r="35" spans="1:14" s="11" customFormat="1" ht="12.95" customHeight="1">
       <c r="A35" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B35" s="13">
         <v>519167</v>
       </c>
       <c r="C35" s="13">
         <v>649746.5</v>
       </c>
       <c r="D35" s="13">
         <v>678128.5</v>
       </c>
       <c r="E35" s="13">
         <v>679815.2</v>
       </c>
       <c r="F35" s="13">
         <v>683842.3</v>
       </c>
       <c r="G35" s="13">
         <v>699680.2</v>
       </c>
       <c r="H35" s="13">
         <v>710287.9</v>
       </c>
       <c r="I35" s="13">
         <v>709470.8</v>
       </c>
       <c r="J35" s="13">
         <v>709163.2</v>
       </c>
       <c r="K35" s="13">
         <v>718752</v>
       </c>
       <c r="L35" s="13">
         <v>742975.5</v>
       </c>
-      <c r="M35" s="44">
+      <c r="M35" s="43">
         <v>780658.2</v>
       </c>
-      <c r="N35" s="48"/>
+      <c r="N35" s="47"/>
     </row>
     <row r="36" spans="1:14" s="11" customFormat="1" ht="12.95" customHeight="1">
       <c r="A36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B36" s="17"/>
       <c r="C36" s="17"/>
       <c r="D36" s="17"/>
       <c r="E36" s="17"/>
       <c r="F36" s="17"/>
       <c r="G36" s="18"/>
       <c r="H36" s="17"/>
       <c r="I36" s="17"/>
       <c r="J36" s="17"/>
       <c r="K36" s="17"/>
       <c r="L36" s="17"/>
-      <c r="M36" s="45"/>
-      <c r="N36" s="48"/>
+      <c r="M36" s="44"/>
+      <c r="N36" s="47"/>
     </row>
     <row r="37" spans="1:14" s="11" customFormat="1" ht="26.25" customHeight="1">
       <c r="A37" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="13">
         <v>17820.7</v>
       </c>
       <c r="C37" s="13">
         <v>27728.1</v>
       </c>
       <c r="D37" s="13">
         <v>28389.4</v>
       </c>
       <c r="E37" s="13">
         <v>29295.200000000001</v>
       </c>
       <c r="F37" s="13">
         <v>28124.2</v>
       </c>
       <c r="G37" s="13">
         <v>27673.3</v>
       </c>
       <c r="H37" s="13">
         <v>26685.7</v>
       </c>
       <c r="I37" s="13">
         <v>27352</v>
       </c>
       <c r="J37" s="13">
         <v>27163.8</v>
       </c>
       <c r="K37" s="13">
         <v>27513.599999999999</v>
       </c>
       <c r="L37" s="13">
         <v>27400.400000000001</v>
       </c>
-      <c r="M37" s="44">
+      <c r="M37" s="43">
         <v>27963</v>
       </c>
-      <c r="N37" s="48"/>
+      <c r="N37" s="47"/>
     </row>
     <row r="38" spans="1:14" s="11" customFormat="1" ht="24.75" customHeight="1">
       <c r="A38" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B38" s="13">
         <v>47652.3</v>
       </c>
       <c r="C38" s="13">
         <v>68724.600000000006</v>
       </c>
       <c r="D38" s="13">
         <v>65729.7</v>
       </c>
       <c r="E38" s="13">
         <v>64559.4</v>
       </c>
       <c r="F38" s="13">
         <v>63615.199999999997</v>
       </c>
       <c r="G38" s="13">
         <v>63644.9</v>
       </c>
       <c r="H38" s="13">
         <v>64071.4</v>
       </c>
       <c r="I38" s="13">
         <v>63225</v>
       </c>
       <c r="J38" s="13">
         <v>63470.8</v>
       </c>
       <c r="K38" s="13">
         <v>63950.2</v>
       </c>
       <c r="L38" s="13">
         <v>62594.6</v>
       </c>
-      <c r="M38" s="44">
+      <c r="M38" s="43">
         <v>61169.599999999999</v>
       </c>
-      <c r="N38" s="48"/>
+      <c r="N38" s="47"/>
     </row>
     <row r="39" spans="1:14" s="11" customFormat="1" ht="46.5" customHeight="1">
       <c r="A39" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="13">
         <v>10372.4</v>
       </c>
       <c r="C39" s="13">
         <v>7576.8</v>
       </c>
       <c r="D39" s="13">
         <v>7640.8</v>
       </c>
       <c r="E39" s="13">
         <v>7574.7</v>
       </c>
       <c r="F39" s="13">
         <v>7549.8</v>
       </c>
       <c r="G39" s="13">
         <v>7722.8</v>
       </c>
       <c r="H39" s="13">
         <v>7512.7</v>
       </c>
       <c r="I39" s="13">
         <v>7517.8</v>
       </c>
       <c r="J39" s="13">
         <v>8803.6</v>
       </c>
       <c r="K39" s="13">
         <v>9048.7999999999993</v>
       </c>
       <c r="L39" s="13">
         <v>9053.7000000000007</v>
       </c>
-      <c r="M39" s="44">
+      <c r="M39" s="43">
         <v>9053.7999999999993</v>
       </c>
-      <c r="N39" s="48"/>
+      <c r="N39" s="47"/>
     </row>
     <row r="40" spans="1:14" s="11" customFormat="1" ht="44.25" customHeight="1">
       <c r="A40" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="13">
         <v>241443.3</v>
       </c>
       <c r="C40" s="13">
         <v>305227.90000000002</v>
       </c>
       <c r="D40" s="13">
         <v>326261.40000000002</v>
       </c>
       <c r="E40" s="13">
         <v>334111.8</v>
       </c>
       <c r="F40" s="13">
         <v>339342.7</v>
       </c>
       <c r="G40" s="13">
         <v>339340.3</v>
       </c>
       <c r="H40" s="13">
         <v>351948.4</v>
       </c>
       <c r="I40" s="13">
         <v>341806.4</v>
       </c>
       <c r="J40" s="13">
         <v>345924.3</v>
       </c>
       <c r="K40" s="13">
         <v>353377.8</v>
       </c>
       <c r="L40" s="13">
         <v>381744</v>
       </c>
-      <c r="M40" s="44">
+      <c r="M40" s="43">
         <v>408430.2</v>
       </c>
-      <c r="N40" s="48"/>
+      <c r="N40" s="47"/>
     </row>
     <row r="41" spans="1:14" s="11" customFormat="1" ht="47.25" customHeight="1">
       <c r="A41" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="13">
         <v>55179.8</v>
       </c>
       <c r="C41" s="13">
         <v>69165.600000000006</v>
       </c>
       <c r="D41" s="13">
         <v>72650.3</v>
       </c>
       <c r="E41" s="13">
         <v>66474.600000000006</v>
       </c>
       <c r="F41" s="13">
         <v>63789.9</v>
       </c>
       <c r="G41" s="13">
         <v>64271.7</v>
       </c>
       <c r="H41" s="13">
         <v>64214.8</v>
       </c>
       <c r="I41" s="13">
         <v>64414.6</v>
       </c>
       <c r="J41" s="13">
         <v>65002</v>
       </c>
       <c r="K41" s="13">
         <v>66328.800000000003</v>
       </c>
       <c r="L41" s="13">
         <v>68950.600000000006</v>
       </c>
-      <c r="M41" s="44">
+      <c r="M41" s="43">
         <v>69871.5</v>
       </c>
-      <c r="N41" s="48"/>
+      <c r="N41" s="47"/>
     </row>
     <row r="42" spans="1:14" s="11" customFormat="1" ht="24" customHeight="1">
       <c r="A42" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B42" s="13">
         <v>146698.5</v>
       </c>
       <c r="C42" s="13">
         <v>171323.5</v>
       </c>
       <c r="D42" s="13">
         <v>177456.9</v>
       </c>
       <c r="E42" s="13">
         <v>177799.5</v>
       </c>
       <c r="F42" s="13">
         <v>181420.5</v>
       </c>
       <c r="G42" s="13">
         <v>197027.20000000001</v>
       </c>
       <c r="H42" s="13">
         <v>195854.9</v>
       </c>
       <c r="I42" s="13">
         <v>205155</v>
       </c>
       <c r="J42" s="13">
         <v>198798.7</v>
       </c>
       <c r="K42" s="13">
         <v>198532.8</v>
       </c>
       <c r="L42" s="13">
         <v>193232.2</v>
       </c>
-      <c r="M42" s="44">
+      <c r="M42" s="43">
         <v>204170.1</v>
       </c>
-      <c r="N42" s="48"/>
+      <c r="N42" s="47"/>
     </row>
     <row r="44" spans="1:14" ht="12.2" customHeight="1">
-      <c r="A44" s="41" t="s">
+      <c r="A44" s="48" t="s">
         <v>40</v>
       </c>
-      <c r="B44" s="41"/>
-[...10 lines deleted...]
-      <c r="M44" s="41"/>
+      <c r="B44" s="48"/>
+      <c r="C44" s="48"/>
+      <c r="D44" s="48"/>
+      <c r="E44" s="48"/>
+      <c r="F44" s="48"/>
+      <c r="G44" s="48"/>
+      <c r="H44" s="48"/>
+      <c r="I44" s="48"/>
+      <c r="J44" s="48"/>
+      <c r="K44" s="48"/>
+      <c r="L44" s="48"/>
+      <c r="M44" s="48"/>
     </row>
     <row r="45" spans="1:14" ht="12.2" customHeight="1" thickBot="1">
       <c r="C45" s="2"/>
       <c r="D45" s="2"/>
       <c r="E45" s="2"/>
       <c r="F45" s="2"/>
       <c r="M45" s="3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="46" spans="1:14" ht="12.2" customHeight="1" thickBot="1">
       <c r="A46" s="4"/>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F46" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G46" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H46" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I46" s="22" t="s">
         <v>21</v>
       </c>
       <c r="J46" s="22" t="s">
         <v>22</v>
       </c>
       <c r="K46" s="7" t="s">
         <v>23</v>
       </c>
       <c r="L46" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="M46" s="42" t="s">
+      <c r="M46" s="41" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="47" spans="1:14" ht="45" customHeight="1">
       <c r="A47" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B47" s="9">
         <v>104267.4</v>
       </c>
       <c r="C47" s="9">
         <v>106414.1</v>
       </c>
       <c r="D47" s="9">
         <v>95147.1</v>
       </c>
       <c r="E47" s="23">
         <v>115825.60000000001</v>
       </c>
       <c r="F47" s="24">
         <v>123280</v>
       </c>
       <c r="G47" s="25">
         <v>103500.5</v>
       </c>
       <c r="H47" s="26">
         <v>93204</v>
       </c>
       <c r="I47" s="25">
         <v>90013.1</v>
       </c>
       <c r="J47" s="25">
         <v>92124.5</v>
       </c>
       <c r="K47" s="25">
         <v>106183.5</v>
       </c>
       <c r="L47" s="28">
         <v>106897.60000000001</v>
       </c>
-      <c r="M47" s="46">
+      <c r="M47" s="45">
         <v>102991.9</v>
       </c>
     </row>
     <row r="48" spans="1:14" ht="12.95" customHeight="1">
       <c r="A48" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B48" s="13">
         <v>59007.3</v>
       </c>
       <c r="C48" s="13">
         <v>57956.6</v>
       </c>
       <c r="D48" s="13">
         <v>55009.3</v>
       </c>
       <c r="E48" s="18">
         <v>63004.800000000003</v>
       </c>
       <c r="F48" s="25">
         <v>70521.399999999994</v>
       </c>
       <c r="G48" s="25">
         <v>56906.5</v>
       </c>
       <c r="H48" s="18">
         <v>51432.5</v>
       </c>
       <c r="I48" s="25">
         <v>49397.5</v>
       </c>
       <c r="J48" s="25">
         <v>49904.800000000003</v>
       </c>
       <c r="K48" s="25">
         <v>57587.7</v>
       </c>
       <c r="L48" s="25">
         <v>59239.9</v>
       </c>
-      <c r="M48" s="46">
+      <c r="M48" s="45">
         <v>55225.2</v>
       </c>
     </row>
     <row r="49" spans="1:13" ht="12.95" customHeight="1">
       <c r="A49" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B49" s="13">
         <v>754326.1</v>
       </c>
       <c r="C49" s="13">
         <v>756348.4</v>
       </c>
       <c r="D49" s="13">
         <v>799726.3</v>
       </c>
       <c r="E49" s="17">
         <v>782293.1</v>
       </c>
       <c r="F49" s="25">
         <v>792207.6</v>
       </c>
       <c r="G49" s="25">
         <v>798035.1</v>
       </c>
       <c r="H49" s="25">
         <v>816132.3</v>
       </c>
       <c r="I49" s="25">
         <v>804758.7</v>
       </c>
       <c r="J49" s="25">
         <v>809357.8</v>
       </c>
       <c r="K49" s="25">
         <v>818850.2</v>
       </c>
       <c r="L49" s="25">
         <v>820353.4</v>
       </c>
-      <c r="M49" s="46">
+      <c r="M49" s="45">
         <v>836694.3</v>
       </c>
     </row>
     <row r="50" spans="1:13" ht="12.95" customHeight="1">
       <c r="A50" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B50" s="17"/>
       <c r="C50" s="17"/>
       <c r="D50" s="17"/>
       <c r="E50" s="17"/>
       <c r="F50" s="17"/>
       <c r="G50" s="18"/>
       <c r="H50" s="17"/>
       <c r="I50" s="17"/>
       <c r="J50" s="17"/>
       <c r="K50" s="25"/>
       <c r="L50" s="25"/>
-      <c r="M50" s="46"/>
+      <c r="M50" s="45"/>
     </row>
     <row r="51" spans="1:13" ht="26.25" customHeight="1">
       <c r="A51" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="13">
         <v>27390.9</v>
       </c>
       <c r="C51" s="13">
         <v>27424.799999999999</v>
       </c>
       <c r="D51" s="13">
         <v>28015.9</v>
       </c>
       <c r="E51" s="17">
         <v>28395.599999999999</v>
       </c>
       <c r="F51" s="25">
         <v>28619.8</v>
       </c>
       <c r="G51" s="25">
         <v>28478.799999999999</v>
       </c>
       <c r="H51" s="27">
         <v>28511.4</v>
       </c>
       <c r="I51" s="25">
         <v>28200</v>
       </c>
       <c r="J51" s="25">
         <v>28284.799999999999</v>
       </c>
       <c r="K51" s="25">
         <v>28274.1</v>
       </c>
       <c r="L51" s="25">
         <v>28178.9</v>
       </c>
-      <c r="M51" s="46">
+      <c r="M51" s="45">
         <v>28621.1</v>
       </c>
     </row>
     <row r="52" spans="1:13" ht="25.5" customHeight="1">
       <c r="A52" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B52" s="13">
         <v>61118.9</v>
       </c>
       <c r="C52" s="13">
         <v>61479.5</v>
       </c>
       <c r="D52" s="13">
         <v>63548.4</v>
       </c>
       <c r="E52" s="17">
         <v>63137.9</v>
       </c>
       <c r="F52" s="25">
         <v>62609.2</v>
       </c>
       <c r="G52" s="25">
         <v>61529.3</v>
       </c>
       <c r="H52" s="25">
         <v>60659.199999999997</v>
       </c>
       <c r="I52" s="25">
         <v>60553.9</v>
       </c>
       <c r="J52" s="25">
         <v>59462.3</v>
       </c>
       <c r="K52" s="25">
         <v>59174.1</v>
       </c>
       <c r="L52" s="25">
         <v>58962.400000000001</v>
       </c>
-      <c r="M52" s="46">
+      <c r="M52" s="45">
         <v>57873.599999999999</v>
       </c>
     </row>
     <row r="53" spans="1:13" ht="44.25" customHeight="1">
       <c r="A53" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B53" s="13">
         <v>9714.2000000000007</v>
       </c>
       <c r="C53" s="13">
         <v>9696.1</v>
       </c>
       <c r="D53" s="13">
         <v>9889.9</v>
       </c>
       <c r="E53" s="17">
         <v>9600.7000000000007</v>
       </c>
       <c r="F53" s="25">
         <v>9591.4</v>
       </c>
       <c r="G53" s="25">
         <v>9772.5</v>
       </c>
       <c r="H53" s="25">
         <v>9612.4</v>
       </c>
       <c r="I53" s="25">
         <v>9659.5</v>
       </c>
       <c r="J53" s="25">
         <v>9667.6</v>
       </c>
       <c r="K53" s="25">
         <v>10036.5</v>
       </c>
       <c r="L53" s="25">
         <v>9604.5</v>
       </c>
-      <c r="M53" s="46">
+      <c r="M53" s="45">
         <v>9805.6</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="45" customHeight="1">
       <c r="A54" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B54" s="13">
         <v>375636.5</v>
       </c>
       <c r="C54" s="13">
         <v>384371.1</v>
       </c>
       <c r="D54" s="13">
         <v>405180.7</v>
       </c>
       <c r="E54" s="17">
         <v>405200.8</v>
       </c>
       <c r="F54" s="25">
         <v>407064.3</v>
       </c>
       <c r="G54" s="25">
         <v>412331.9</v>
       </c>
       <c r="H54" s="25">
         <v>429553</v>
       </c>
       <c r="I54" s="25">
         <v>420023.5</v>
       </c>
       <c r="J54" s="25">
         <v>425217</v>
       </c>
       <c r="K54" s="25">
         <v>426541.4</v>
       </c>
       <c r="L54" s="25">
         <v>440491.6</v>
       </c>
-      <c r="M54" s="46">
+      <c r="M54" s="45">
         <v>446844.7</v>
       </c>
     </row>
     <row r="55" spans="1:13" ht="47.25" customHeight="1">
       <c r="A55" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="13">
         <v>71332.399999999994</v>
       </c>
       <c r="C55" s="13">
         <v>72356.3</v>
       </c>
       <c r="D55" s="13">
         <v>72844.899999999994</v>
       </c>
       <c r="E55" s="17">
         <v>70927.7</v>
       </c>
       <c r="F55" s="25">
         <v>72327.399999999994</v>
       </c>
       <c r="G55" s="25">
         <v>72384.800000000003</v>
       </c>
       <c r="H55" s="25">
         <v>75148.5</v>
       </c>
       <c r="I55" s="25">
         <v>74692.899999999994</v>
       </c>
       <c r="J55" s="25">
         <v>75064.399999999994</v>
       </c>
       <c r="K55" s="25">
         <v>75946.3</v>
       </c>
       <c r="L55" s="25">
         <v>76595.5</v>
       </c>
-      <c r="M55" s="46">
+      <c r="M55" s="45">
         <v>81439.399999999994</v>
       </c>
     </row>
     <row r="56" spans="1:13" ht="23.25" customHeight="1">
       <c r="A56" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B56" s="13">
         <v>209133.2</v>
       </c>
       <c r="C56" s="13">
         <v>201020.6</v>
       </c>
       <c r="D56" s="13">
         <v>220246.5</v>
       </c>
       <c r="E56" s="17">
         <v>205030.39999999999</v>
       </c>
       <c r="F56" s="25">
         <v>211995.5</v>
       </c>
       <c r="G56" s="25">
         <v>213537.8</v>
       </c>
       <c r="H56" s="25">
         <v>212647.8</v>
       </c>
       <c r="I56" s="25">
         <v>211628.9</v>
       </c>
       <c r="J56" s="25">
         <v>211661.7</v>
       </c>
       <c r="K56" s="25">
         <v>218877.8</v>
       </c>
       <c r="L56" s="25">
         <v>206520.5</v>
       </c>
-      <c r="M56" s="46">
+      <c r="M56" s="45">
         <v>212109.9</v>
       </c>
     </row>
     <row r="57" spans="1:13" ht="12.2" customHeight="1">
       <c r="A57" s="19"/>
     </row>
     <row r="58" spans="1:13" ht="15.75" customHeight="1">
-      <c r="A58" s="41" t="s">
+      <c r="A58" s="48" t="s">
         <v>39</v>
       </c>
-      <c r="B58" s="41"/>
-[...10 lines deleted...]
-      <c r="M58" s="41"/>
+      <c r="B58" s="48"/>
+      <c r="C58" s="48"/>
+      <c r="D58" s="48"/>
+      <c r="E58" s="48"/>
+      <c r="F58" s="48"/>
+      <c r="G58" s="48"/>
+      <c r="H58" s="48"/>
+      <c r="I58" s="48"/>
+      <c r="J58" s="48"/>
+      <c r="K58" s="48"/>
+      <c r="L58" s="48"/>
+      <c r="M58" s="48"/>
     </row>
     <row r="59" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="C59" s="2"/>
       <c r="D59" s="2"/>
       <c r="E59" s="2"/>
       <c r="F59" s="2"/>
       <c r="M59" s="3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A60" s="4"/>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F60" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G60" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H60" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I60" s="22" t="s">
         <v>21</v>
       </c>
       <c r="J60" s="22" t="s">
         <v>22</v>
       </c>
       <c r="K60" s="7" t="s">
         <v>23</v>
       </c>
       <c r="L60" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="M60" s="42" t="s">
+      <c r="M60" s="41" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="61" spans="1:13" ht="45" customHeight="1">
       <c r="A61" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B61" s="13">
         <v>109227.6</v>
       </c>
       <c r="C61" s="25">
         <v>90630.2</v>
       </c>
       <c r="D61" s="24">
         <v>95765.3</v>
       </c>
       <c r="E61" s="29">
         <v>109226</v>
       </c>
       <c r="F61" s="29">
         <v>101256.8</v>
       </c>
       <c r="G61" s="29">
         <v>96356</v>
       </c>
@@ -3138,111 +3153,111 @@
         <v>217931.1</v>
       </c>
       <c r="G70" s="29">
         <v>219737.3</v>
       </c>
       <c r="H70" s="29">
         <v>230122.4</v>
       </c>
       <c r="I70" s="29">
         <v>228722</v>
       </c>
       <c r="J70" s="29">
         <v>240157.2</v>
       </c>
       <c r="K70" s="29">
         <v>229511.5</v>
       </c>
       <c r="L70" s="29">
         <v>232498.6</v>
       </c>
       <c r="M70" s="32">
         <v>260095.9</v>
       </c>
     </row>
     <row r="72" spans="1:15" ht="15.75" customHeight="1">
-      <c r="A72" s="41" t="s">
+      <c r="A72" s="48" t="s">
         <v>38</v>
       </c>
-      <c r="B72" s="41"/>
-[...10 lines deleted...]
-      <c r="M72" s="41"/>
+      <c r="B72" s="48"/>
+      <c r="C72" s="48"/>
+      <c r="D72" s="48"/>
+      <c r="E72" s="48"/>
+      <c r="F72" s="48"/>
+      <c r="G72" s="48"/>
+      <c r="H72" s="48"/>
+      <c r="I72" s="48"/>
+      <c r="J72" s="48"/>
+      <c r="K72" s="48"/>
+      <c r="L72" s="48"/>
+      <c r="M72" s="48"/>
     </row>
     <row r="73" spans="1:15" ht="12.2" customHeight="1" thickBot="1">
       <c r="C73" s="2"/>
       <c r="D73" s="2"/>
       <c r="E73" s="2"/>
       <c r="F73" s="2"/>
       <c r="M73" s="3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="74" spans="1:15" ht="12.2" customHeight="1" thickBot="1">
       <c r="A74" s="4"/>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F74" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G74" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H74" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I74" s="7" t="s">
         <v>21</v>
       </c>
       <c r="J74" s="7" t="s">
         <v>22</v>
       </c>
       <c r="K74" s="7" t="s">
         <v>23</v>
       </c>
       <c r="L74" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="M74" s="42" t="s">
+      <c r="M74" s="41" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="75" spans="1:15" ht="45" customHeight="1">
       <c r="A75" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B75" s="25">
         <v>102615.8</v>
       </c>
       <c r="C75" s="25">
         <v>101756.1</v>
       </c>
       <c r="D75" s="25">
         <v>105363.8</v>
       </c>
       <c r="E75" s="29">
         <v>105960.9</v>
       </c>
       <c r="F75" s="34">
         <v>100905.9</v>
       </c>
       <c r="G75" s="29">
         <v>96143.9</v>
       </c>
@@ -3640,565 +3655,585 @@
         <v>232412.6</v>
       </c>
       <c r="G85" s="29">
         <v>257041.3</v>
       </c>
       <c r="H85" s="29">
         <v>230155</v>
       </c>
       <c r="I85" s="29">
         <v>249661.2</v>
       </c>
       <c r="J85" s="29">
         <v>245422.1</v>
       </c>
       <c r="K85" s="37">
         <v>243326.1</v>
       </c>
       <c r="L85" s="37">
         <v>244090.9</v>
       </c>
       <c r="M85" s="32">
         <v>251845.9</v>
       </c>
     </row>
     <row r="87" spans="1:15" ht="15.75" customHeight="1">
-      <c r="A87" s="41" t="s">
+      <c r="A87" s="48" t="s">
         <v>37</v>
       </c>
-      <c r="B87" s="41"/>
-[...10 lines deleted...]
-      <c r="M87" s="41"/>
+      <c r="B87" s="48"/>
+      <c r="C87" s="48"/>
+      <c r="D87" s="48"/>
+      <c r="E87" s="48"/>
+      <c r="F87" s="48"/>
+      <c r="G87" s="48"/>
+      <c r="H87" s="48"/>
+      <c r="I87" s="48"/>
+      <c r="J87" s="48"/>
+      <c r="K87" s="48"/>
+      <c r="L87" s="48"/>
+      <c r="M87" s="48"/>
     </row>
     <row r="88" spans="1:15" ht="12.2" customHeight="1" thickBot="1">
       <c r="C88" s="2"/>
       <c r="D88" s="2"/>
       <c r="E88" s="2"/>
       <c r="F88" s="2"/>
       <c r="M88" s="3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="89" spans="1:15" ht="12.2" customHeight="1" thickBot="1">
       <c r="A89" s="4"/>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E89" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F89" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G89" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H89" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I89" s="7" t="s">
         <v>21</v>
       </c>
       <c r="J89" s="7" t="s">
         <v>22</v>
       </c>
       <c r="K89" s="7" t="s">
         <v>23</v>
       </c>
       <c r="L89" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="M89" s="42" t="s">
+      <c r="M89" s="41" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="90" spans="1:15" ht="25.5" customHeight="1">
       <c r="A90" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B90" s="25">
         <v>76592.3</v>
       </c>
       <c r="C90" s="29">
         <v>85697.9</v>
       </c>
       <c r="D90" s="29">
         <v>96504.9</v>
       </c>
       <c r="E90" s="29">
         <v>104094.2</v>
       </c>
       <c r="F90" s="29">
         <v>96297.600000000006</v>
       </c>
       <c r="G90" s="29">
         <v>97634.4</v>
       </c>
-      <c r="H90" s="37"/>
+      <c r="H90" s="53">
+        <v>90983.9</v>
+      </c>
       <c r="I90" s="37"/>
       <c r="J90" s="37"/>
       <c r="K90" s="37"/>
       <c r="L90" s="29"/>
-      <c r="M90" s="46"/>
+      <c r="M90" s="45"/>
       <c r="O90" s="34"/>
     </row>
     <row r="91" spans="1:15" ht="12.95" customHeight="1">
       <c r="A91" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B91" s="25">
         <v>35531</v>
       </c>
       <c r="C91" s="29">
         <v>37528</v>
       </c>
       <c r="D91" s="29">
         <v>40871.300000000003</v>
       </c>
       <c r="E91" s="31">
         <v>44548.2</v>
       </c>
       <c r="F91" s="29">
         <v>45145.1</v>
       </c>
       <c r="G91" s="31">
         <v>46554.8</v>
       </c>
-      <c r="H91" s="29"/>
+      <c r="H91" s="50">
+        <v>42494.9</v>
+      </c>
       <c r="I91" s="29"/>
       <c r="J91" s="29"/>
       <c r="K91" s="29"/>
       <c r="L91" s="29"/>
-      <c r="M91" s="46"/>
+      <c r="M91" s="45"/>
       <c r="O91" s="34"/>
     </row>
     <row r="92" spans="1:15" ht="12.95" customHeight="1">
       <c r="A92" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B92" s="25">
         <v>996587.8</v>
       </c>
       <c r="C92" s="29">
         <v>1005036</v>
       </c>
       <c r="D92" s="29">
         <v>992110.5</v>
       </c>
       <c r="E92" s="29">
         <v>1019776.1</v>
       </c>
       <c r="F92" s="29">
         <v>1029480.9</v>
       </c>
       <c r="G92" s="29">
         <v>1166673.1000000001</v>
       </c>
-      <c r="H92" s="29"/>
+      <c r="H92" s="51">
+        <v>1109833.6000000001</v>
+      </c>
       <c r="I92" s="29"/>
       <c r="J92" s="29"/>
       <c r="K92" s="37"/>
       <c r="L92" s="29"/>
-      <c r="M92" s="46"/>
+      <c r="M92" s="45"/>
       <c r="O92" s="34"/>
     </row>
     <row r="93" spans="1:15" ht="12.95" customHeight="1">
       <c r="A93" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B93" s="25"/>
       <c r="C93" s="25"/>
       <c r="D93" s="25"/>
       <c r="E93" s="29"/>
       <c r="F93" s="29"/>
       <c r="G93" s="29"/>
-      <c r="H93" s="17"/>
+      <c r="H93" s="49"/>
       <c r="I93" s="17"/>
       <c r="J93" s="29"/>
       <c r="K93" s="37"/>
       <c r="L93" s="37"/>
-      <c r="M93" s="46"/>
+      <c r="M93" s="45"/>
       <c r="O93" s="34"/>
     </row>
     <row r="94" spans="1:15" ht="22.5">
       <c r="A94" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B94" s="25">
         <v>27978.5</v>
       </c>
       <c r="C94" s="29">
         <v>27570.2</v>
       </c>
       <c r="D94" s="29">
         <v>27409.3</v>
       </c>
       <c r="E94" s="29">
         <v>27419.1</v>
       </c>
       <c r="F94" s="29">
         <v>27396.7</v>
       </c>
       <c r="G94" s="29">
         <v>26566.2</v>
       </c>
-      <c r="H94" s="29"/>
+      <c r="H94" s="50">
+        <v>26765.3</v>
+      </c>
       <c r="I94" s="29"/>
       <c r="J94" s="29"/>
       <c r="K94" s="37"/>
       <c r="L94" s="37"/>
-      <c r="M94" s="46"/>
+      <c r="M94" s="45"/>
       <c r="O94" s="34"/>
     </row>
     <row r="95" spans="1:15" ht="27" customHeight="1">
       <c r="A95" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B95" s="25">
         <v>51284.2</v>
       </c>
       <c r="C95" s="29">
         <v>50346.400000000001</v>
       </c>
       <c r="D95" s="29">
         <v>49888</v>
       </c>
       <c r="E95" s="29">
         <v>50082.7</v>
       </c>
       <c r="F95" s="29">
         <v>49369.2</v>
       </c>
       <c r="G95" s="29">
         <v>48452.1</v>
       </c>
-      <c r="H95" s="29"/>
+      <c r="H95" s="50">
+        <v>47833.599999999999</v>
+      </c>
       <c r="I95" s="29"/>
       <c r="J95" s="29"/>
       <c r="K95" s="37"/>
       <c r="L95" s="37"/>
-      <c r="M95" s="46"/>
+      <c r="M95" s="45"/>
       <c r="O95" s="34"/>
     </row>
     <row r="96" spans="1:15" ht="48" customHeight="1">
       <c r="A96" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B96" s="25">
         <v>13006.6</v>
       </c>
       <c r="C96" s="29">
         <v>12984.5</v>
       </c>
       <c r="D96" s="29">
         <v>13292.5</v>
       </c>
       <c r="E96" s="29">
         <v>14180.6</v>
       </c>
       <c r="F96" s="29">
         <v>18506.900000000001</v>
       </c>
       <c r="G96" s="29">
         <v>18659.2</v>
       </c>
-      <c r="H96" s="29"/>
+      <c r="H96" s="50">
+        <v>18816.099999999999</v>
+      </c>
       <c r="I96" s="29"/>
       <c r="J96" s="29"/>
       <c r="K96" s="37"/>
       <c r="L96" s="37"/>
-      <c r="M96" s="46"/>
+      <c r="M96" s="45"/>
       <c r="O96" s="34"/>
     </row>
     <row r="97" spans="1:15" ht="45">
       <c r="A97" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B97" s="25">
         <v>544562.1</v>
       </c>
       <c r="C97" s="29">
         <v>555990.1</v>
       </c>
       <c r="D97" s="29">
         <v>523954.8</v>
       </c>
       <c r="E97" s="29">
         <v>516405</v>
       </c>
       <c r="F97" s="29">
         <v>546325.5</v>
       </c>
       <c r="G97" s="29">
         <v>559941</v>
       </c>
-      <c r="H97" s="29"/>
+      <c r="H97" s="50">
+        <v>548346.80000000005</v>
+      </c>
       <c r="I97" s="29"/>
       <c r="J97" s="29"/>
       <c r="K97" s="37"/>
       <c r="L97" s="37"/>
-      <c r="M97" s="46"/>
+      <c r="M97" s="45"/>
       <c r="O97" s="34"/>
     </row>
     <row r="98" spans="1:15" ht="45">
       <c r="A98" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B98" s="25">
         <v>98747.199999999997</v>
       </c>
       <c r="C98" s="29">
         <v>88825.8</v>
       </c>
       <c r="D98" s="29">
         <v>92929.8</v>
       </c>
       <c r="E98" s="29">
         <v>93498.8</v>
       </c>
       <c r="F98" s="29">
         <v>97879.5</v>
       </c>
       <c r="G98" s="29">
         <v>103444.5</v>
       </c>
-      <c r="H98" s="29"/>
+      <c r="H98" s="50">
+        <v>99101.6</v>
+      </c>
       <c r="I98" s="29"/>
       <c r="J98" s="29"/>
       <c r="K98" s="37"/>
       <c r="L98" s="37"/>
-      <c r="M98" s="46"/>
+      <c r="M98" s="45"/>
       <c r="O98" s="38"/>
     </row>
     <row r="99" spans="1:15" ht="12.95" customHeight="1">
       <c r="A99" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B99" s="25" t="s">
         <v>35</v>
       </c>
       <c r="C99" s="36" t="s">
         <v>35</v>
       </c>
       <c r="D99" s="36" t="s">
         <v>35</v>
       </c>
       <c r="E99" s="29" t="s">
         <v>35</v>
       </c>
       <c r="F99" s="29" t="s">
         <v>35</v>
       </c>
       <c r="G99" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="H99" s="36"/>
+      <c r="H99" s="52" t="s">
+        <v>35</v>
+      </c>
       <c r="I99" s="36"/>
       <c r="J99" s="36"/>
       <c r="K99" s="37"/>
       <c r="L99" s="37"/>
-      <c r="M99" s="46"/>
+      <c r="M99" s="45"/>
       <c r="O99" s="34"/>
     </row>
     <row r="100" spans="1:15" ht="22.5" customHeight="1">
       <c r="A100" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B100" s="25">
         <v>259745.4</v>
       </c>
       <c r="C100" s="29">
         <v>268900.8</v>
       </c>
       <c r="D100" s="29">
         <v>283472.59999999998</v>
       </c>
       <c r="E100" s="29">
         <v>316851</v>
       </c>
       <c r="F100" s="29">
         <v>288682.90000000002</v>
       </c>
       <c r="G100" s="29">
         <v>408285.6</v>
       </c>
-      <c r="H100" s="29"/>
+      <c r="H100" s="50">
+        <v>367625.9</v>
+      </c>
       <c r="I100" s="29"/>
       <c r="J100" s="29"/>
       <c r="K100" s="37"/>
       <c r="L100" s="37"/>
-      <c r="M100" s="46"/>
+      <c r="M100" s="45"/>
     </row>
     <row r="102" spans="1:15" ht="12.2" customHeight="1">
       <c r="A102" s="39" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103" spans="1:15" ht="12.2" customHeight="1">
       <c r="A103" s="40" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="104" spans="1:15" ht="12.2" customHeight="1">
       <c r="A104" s="40" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A72:M72"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A87:M87"/>
     <mergeCell ref="A58:M58"/>
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A44:M44"/>
     <mergeCell ref="A30:M30"/>
   </mergeCells>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73305A44-92E6-4E98-A7E6-C075CAAF9D01}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{360D2F7A-DBAC-4A3D-A3AD-E8517191CB27}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF8D252D-1CC4-4FFB-8BE5-C4678B6025A9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>