--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -484,73 +484,73 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -822,1661 +822,1661 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O111"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A88" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="G96" sqref="G96"/>
+    <sheetView tabSelected="1" topLeftCell="A94" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="G102" sqref="G102"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="29.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="2" customWidth="1"/>
     <col min="5" max="6" width="10.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="2" customWidth="1"/>
     <col min="8" max="8" width="12.42578125" style="2" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" style="2" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" style="2" customWidth="1"/>
-    <col min="14" max="14" width="9.140625" style="42"/>
+    <col min="14" max="14" width="9.140625" style="39"/>
     <col min="15" max="15" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="41" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="35"/>
-[...10 lines deleted...]
-      <c r="M1" s="35"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
     </row>
     <row r="2" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A2" s="36" t="s">
+      <c r="A2" s="42" t="s">
         <v>48</v>
       </c>
-      <c r="B2" s="36"/>
-[...10 lines deleted...]
-      <c r="M2" s="36"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="42"/>
+      <c r="K2" s="42"/>
+      <c r="L2" s="42"/>
+      <c r="M2" s="42"/>
     </row>
     <row r="3" spans="1:14" ht="12.75" thickBot="1">
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="M3" s="4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:14" ht="30" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="6" t="s">
         <v>10</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="M4" s="38" t="s">
+      <c r="M4" s="35" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:14" s="9" customFormat="1" ht="22.5">
       <c r="A5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="1">
         <v>50322.6</v>
       </c>
       <c r="C5" s="1">
         <v>98521.600000000006</v>
       </c>
       <c r="D5" s="1">
         <v>149038.5</v>
       </c>
       <c r="E5" s="1">
         <v>192202.3</v>
       </c>
       <c r="F5" s="1">
         <v>232023.5</v>
       </c>
       <c r="G5" s="8">
         <v>286478</v>
       </c>
       <c r="H5" s="8">
         <v>334997</v>
       </c>
       <c r="I5" s="1">
         <v>386506</v>
       </c>
       <c r="J5" s="1">
         <v>438917.3</v>
       </c>
       <c r="K5" s="1">
         <v>503904.5</v>
       </c>
       <c r="L5" s="1">
         <v>564637.80000000005</v>
       </c>
       <c r="M5" s="24">
         <v>638309.80000000005</v>
       </c>
-      <c r="N5" s="43"/>
+      <c r="N5" s="40"/>
     </row>
     <row r="6" spans="1:14" s="9" customFormat="1" ht="12.95" customHeight="1">
       <c r="A6" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="1">
         <v>22009.4</v>
       </c>
       <c r="C6" s="1">
         <v>42591.3</v>
       </c>
       <c r="D6" s="1">
         <v>66733.600000000006</v>
       </c>
       <c r="E6" s="1">
         <v>85634.8</v>
       </c>
       <c r="F6" s="1">
         <v>103330.6</v>
       </c>
       <c r="G6" s="8">
         <v>128816</v>
       </c>
       <c r="H6" s="8">
         <v>150236.29999999999</v>
       </c>
       <c r="I6" s="1">
         <v>173427.7</v>
       </c>
       <c r="J6" s="1">
         <v>197514.5</v>
       </c>
       <c r="K6" s="1">
         <v>227714.4</v>
       </c>
       <c r="L6" s="1">
         <v>256019.1</v>
       </c>
       <c r="M6" s="24">
         <v>286811.3</v>
       </c>
-      <c r="N6" s="43"/>
+      <c r="N6" s="40"/>
     </row>
     <row r="7" spans="1:14" s="9" customFormat="1" ht="22.5">
       <c r="A7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="1">
         <v>553970.80000000005</v>
       </c>
       <c r="C7" s="1">
         <v>1124616.3</v>
       </c>
       <c r="D7" s="1">
         <v>1700313.2</v>
       </c>
       <c r="E7" s="1">
         <v>2284453.4</v>
       </c>
       <c r="F7" s="1">
         <v>2868000.7</v>
       </c>
       <c r="G7" s="8">
         <v>3468176.4</v>
       </c>
       <c r="H7" s="8">
         <v>4077370.7</v>
       </c>
       <c r="I7" s="1">
         <v>4681459.3</v>
       </c>
       <c r="J7" s="1">
         <v>5296317.8</v>
       </c>
       <c r="K7" s="1">
         <v>5916488.0999999996</v>
       </c>
       <c r="L7" s="1">
         <v>6535738.9000000004</v>
       </c>
       <c r="M7" s="24">
         <v>7179946.7999999998</v>
       </c>
-      <c r="N7" s="43"/>
+      <c r="N7" s="40"/>
     </row>
     <row r="8" spans="1:14" s="9" customFormat="1" ht="12.95" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="13"/>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="13"/>
       <c r="G8" s="13"/>
       <c r="H8" s="13"/>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="13"/>
       <c r="L8" s="13"/>
       <c r="M8" s="27"/>
-      <c r="N8" s="43"/>
+      <c r="N8" s="40"/>
     </row>
     <row r="9" spans="1:14" s="9" customFormat="1" ht="21.75" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="1">
         <v>33871.4</v>
       </c>
       <c r="C9" s="1">
         <v>67379.100000000006</v>
       </c>
       <c r="D9" s="1">
         <v>99238.2</v>
       </c>
       <c r="E9" s="1">
         <v>131439.4</v>
       </c>
       <c r="F9" s="1">
         <v>161346.9</v>
       </c>
       <c r="G9" s="8">
         <v>192958.7</v>
       </c>
       <c r="H9" s="8">
         <v>223564.7</v>
       </c>
       <c r="I9" s="1">
         <v>254748.7</v>
       </c>
       <c r="J9" s="1">
         <v>285346.40000000002</v>
       </c>
       <c r="K9" s="1">
         <v>316183.90000000002</v>
       </c>
       <c r="L9" s="1">
         <v>347312</v>
       </c>
       <c r="M9" s="24">
         <v>379903.5</v>
       </c>
-      <c r="N9" s="43"/>
+      <c r="N9" s="40"/>
     </row>
     <row r="10" spans="1:14" s="9" customFormat="1" ht="22.5">
       <c r="A10" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="1">
         <v>81622.600000000006</v>
       </c>
       <c r="C10" s="1">
         <v>162399.70000000001</v>
       </c>
       <c r="D10" s="1">
         <v>241903.8</v>
       </c>
       <c r="E10" s="1">
         <v>320434.90000000002</v>
       </c>
       <c r="F10" s="1">
         <v>400027.9</v>
       </c>
       <c r="G10" s="8">
         <v>479768.5</v>
       </c>
       <c r="H10" s="8">
         <v>558052.4</v>
       </c>
       <c r="I10" s="1">
         <v>636001.19999999995</v>
       </c>
       <c r="J10" s="1">
         <v>713717.3</v>
       </c>
       <c r="K10" s="1">
         <v>790918.5</v>
       </c>
       <c r="L10" s="1">
         <v>867931.3</v>
       </c>
       <c r="M10" s="24">
         <v>944350.4</v>
       </c>
-      <c r="N10" s="43"/>
+      <c r="N10" s="40"/>
     </row>
     <row r="11" spans="1:14" s="9" customFormat="1" ht="45">
       <c r="A11" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="1">
         <v>12370.8</v>
       </c>
       <c r="C11" s="1">
         <v>24294.799999999999</v>
       </c>
       <c r="D11" s="1">
         <v>35979.5</v>
       </c>
       <c r="E11" s="1">
         <v>48176.5</v>
       </c>
       <c r="F11" s="1">
         <v>60560.3</v>
       </c>
       <c r="G11" s="8">
         <v>73131.899999999994</v>
       </c>
       <c r="H11" s="8">
         <v>85885.5</v>
       </c>
       <c r="I11" s="1">
         <v>98388.3</v>
       </c>
       <c r="J11" s="1">
         <v>110387.1</v>
       </c>
       <c r="K11" s="1">
         <v>122103.8</v>
       </c>
       <c r="L11" s="1">
         <v>134232</v>
       </c>
       <c r="M11" s="24">
         <v>146336.6</v>
       </c>
-      <c r="N11" s="43"/>
+      <c r="N11" s="40"/>
     </row>
     <row r="12" spans="1:14" s="9" customFormat="1" ht="45">
       <c r="A12" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="1">
         <v>253881.60000000001</v>
       </c>
       <c r="C12" s="1">
         <v>502364.7</v>
       </c>
       <c r="D12" s="1">
         <v>756680.3</v>
       </c>
       <c r="E12" s="1">
         <v>1011444.5</v>
       </c>
       <c r="F12" s="1">
         <v>1268910.3999999999</v>
       </c>
       <c r="G12" s="8">
         <v>1529441.1</v>
       </c>
       <c r="H12" s="8">
         <v>1794958.6</v>
       </c>
       <c r="I12" s="1">
         <v>2060623.4</v>
       </c>
       <c r="J12" s="1">
         <v>2335740.2000000002</v>
       </c>
       <c r="K12" s="1">
         <v>2615680.5</v>
       </c>
       <c r="L12" s="1">
         <v>2894697.6</v>
       </c>
       <c r="M12" s="24">
         <v>3185334</v>
       </c>
-      <c r="N12" s="43"/>
+      <c r="N12" s="40"/>
     </row>
     <row r="13" spans="1:14" s="9" customFormat="1" ht="48.75" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="1">
         <v>57748.800000000003</v>
       </c>
       <c r="C13" s="1">
         <v>114911.6</v>
       </c>
       <c r="D13" s="1">
         <v>171803.3</v>
       </c>
       <c r="E13" s="1">
         <v>228808</v>
       </c>
       <c r="F13" s="1">
         <v>287194.40000000002</v>
       </c>
       <c r="G13" s="8">
         <v>345160.7</v>
       </c>
       <c r="H13" s="8">
         <v>403116.9</v>
       </c>
       <c r="I13" s="1">
         <v>460763.5</v>
       </c>
       <c r="J13" s="1">
         <v>519918.3</v>
       </c>
       <c r="K13" s="1">
         <v>580173.9</v>
       </c>
       <c r="L13" s="1">
         <v>641219.6</v>
       </c>
       <c r="M13" s="24">
         <v>703614.9</v>
       </c>
-      <c r="N13" s="43"/>
+      <c r="N13" s="40"/>
     </row>
     <row r="14" spans="1:14" s="9" customFormat="1" ht="22.5">
       <c r="A14" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="1">
         <v>114385.60000000001</v>
       </c>
       <c r="C14" s="1">
         <v>253071.4</v>
       </c>
       <c r="D14" s="1">
         <v>394430.7</v>
       </c>
       <c r="E14" s="1">
         <v>543791.69999999995</v>
       </c>
       <c r="F14" s="1">
         <v>689479.9</v>
       </c>
       <c r="G14" s="8">
         <v>847137.4</v>
       </c>
       <c r="H14" s="8">
         <v>1011104.5</v>
       </c>
       <c r="I14" s="1">
         <v>1170141.1000000001</v>
       </c>
       <c r="J14" s="1">
         <v>1330356.3999999999</v>
       </c>
       <c r="K14" s="1">
         <v>1490470.4</v>
       </c>
       <c r="L14" s="1">
         <v>1649296.3</v>
       </c>
       <c r="M14" s="24">
         <v>1819288.3</v>
       </c>
-      <c r="N14" s="43"/>
+      <c r="N14" s="40"/>
     </row>
     <row r="15" spans="1:14" s="9" customFormat="1" ht="22.5">
       <c r="A15" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="1">
         <v>323098.3</v>
       </c>
       <c r="C15" s="1">
         <v>642206.19999999995</v>
       </c>
       <c r="D15" s="1">
         <v>962731.8</v>
       </c>
       <c r="E15" s="1">
         <v>1295167.3999999999</v>
       </c>
       <c r="F15" s="1">
         <v>1627686.8</v>
       </c>
       <c r="G15" s="8">
         <v>1964224.2</v>
       </c>
       <c r="H15" s="8">
         <v>2303604.7000000002</v>
       </c>
       <c r="I15" s="1">
         <v>2643547</v>
       </c>
       <c r="J15" s="1">
         <v>2988579</v>
       </c>
       <c r="K15" s="1">
         <v>3338421</v>
       </c>
       <c r="L15" s="1">
         <v>3689769.7</v>
       </c>
       <c r="M15" s="24">
         <v>4049626.1</v>
       </c>
-      <c r="N15" s="43"/>
+      <c r="N15" s="40"/>
     </row>
     <row r="17" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A17" s="37" t="s">
+      <c r="A17" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="B17" s="37"/>
-[...10 lines deleted...]
-      <c r="M17" s="37"/>
+      <c r="B17" s="43"/>
+      <c r="C17" s="43"/>
+      <c r="D17" s="43"/>
+      <c r="E17" s="43"/>
+      <c r="F17" s="43"/>
+      <c r="G17" s="43"/>
+      <c r="H17" s="43"/>
+      <c r="I17" s="43"/>
+      <c r="J17" s="43"/>
+      <c r="K17" s="43"/>
+      <c r="L17" s="43"/>
+      <c r="M17" s="43"/>
     </row>
     <row r="18" spans="1:14" ht="12.75" thickBot="1">
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="M18" s="4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19" spans="1:14" ht="30" customHeight="1" thickBot="1">
       <c r="A19" s="5"/>
       <c r="B19" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G19" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H19" s="6" t="s">
         <v>7</v>
       </c>
       <c r="I19" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J19" s="6" t="s">
         <v>9</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>10</v>
       </c>
       <c r="L19" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="M19" s="38" t="s">
+      <c r="M19" s="35" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:14" s="9" customFormat="1" ht="22.5">
       <c r="A20" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="15">
         <v>63660.1</v>
       </c>
       <c r="C20" s="1">
         <v>131085.79999999999</v>
       </c>
       <c r="D20" s="16" t="s">
         <v>27</v>
       </c>
       <c r="E20" s="1">
         <v>300951.2</v>
       </c>
       <c r="F20" s="1">
         <v>402510.8</v>
       </c>
       <c r="G20" s="1">
         <v>487341</v>
       </c>
       <c r="H20" s="1">
         <v>561002.5</v>
       </c>
       <c r="I20" s="1">
         <v>636057.80000000005</v>
       </c>
       <c r="J20" s="1">
         <v>707080.1</v>
       </c>
       <c r="K20" s="1">
         <v>797773.8</v>
       </c>
       <c r="L20" s="1">
         <v>877853.7</v>
       </c>
       <c r="M20" s="24">
         <v>971515.9</v>
       </c>
-      <c r="N20" s="43"/>
+      <c r="N20" s="40"/>
     </row>
     <row r="21" spans="1:14" s="9" customFormat="1" ht="12.95" customHeight="1">
       <c r="A21" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="1">
         <v>29945.9</v>
       </c>
       <c r="C21" s="1">
         <v>62219.1</v>
       </c>
       <c r="D21" s="16" t="s">
         <v>28</v>
       </c>
       <c r="E21" s="1">
         <v>143449</v>
       </c>
       <c r="F21" s="1">
         <v>192537</v>
       </c>
       <c r="G21" s="1">
         <v>233812.4</v>
       </c>
       <c r="H21" s="1">
         <v>267416.59999999998</v>
       </c>
       <c r="I21" s="1">
         <v>302185.5</v>
       </c>
       <c r="J21" s="1">
         <v>334145.5</v>
       </c>
       <c r="K21" s="1">
         <v>376746.9</v>
       </c>
       <c r="L21" s="1">
         <v>406574.7</v>
       </c>
       <c r="M21" s="24">
         <v>445232.7</v>
       </c>
-      <c r="N21" s="43"/>
+      <c r="N21" s="40"/>
     </row>
     <row r="22" spans="1:14" s="9" customFormat="1" ht="22.5">
       <c r="A22" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="15">
         <v>633448.4</v>
       </c>
       <c r="C22" s="1">
         <v>1263302.8</v>
       </c>
       <c r="D22" s="16" t="s">
         <v>29</v>
       </c>
       <c r="E22" s="1">
         <v>2588589.7000000002</v>
       </c>
       <c r="F22" s="1">
         <v>3244618.4</v>
       </c>
       <c r="G22" s="1">
         <v>3897219.1</v>
       </c>
       <c r="H22" s="1">
         <v>4527540.7</v>
       </c>
       <c r="I22" s="1">
         <v>5159852.4000000004</v>
       </c>
       <c r="J22" s="1">
         <v>5804627.4000000004</v>
       </c>
       <c r="K22" s="1">
         <v>6460748.2999999998</v>
       </c>
       <c r="L22" s="1">
         <v>7131340.9000000004</v>
       </c>
       <c r="M22" s="24">
         <v>7797338.0999999996</v>
       </c>
-      <c r="N22" s="43"/>
+      <c r="N22" s="40"/>
     </row>
     <row r="23" spans="1:14" s="9" customFormat="1" ht="12.95" customHeight="1">
       <c r="A23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B23" s="13"/>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="13"/>
       <c r="G23" s="13"/>
       <c r="H23" s="13"/>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="13"/>
       <c r="L23" s="13"/>
       <c r="M23" s="27"/>
-      <c r="N23" s="43"/>
+      <c r="N23" s="40"/>
     </row>
     <row r="24" spans="1:14" s="9" customFormat="1" ht="26.25" customHeight="1">
       <c r="A24" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="15">
         <v>31986.3</v>
       </c>
       <c r="C24" s="1">
         <v>63818.9</v>
       </c>
       <c r="D24" s="16" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="1">
         <v>127696.6</v>
       </c>
       <c r="F24" s="1">
         <v>161323.70000000001</v>
       </c>
       <c r="G24" s="1">
         <v>192383.3</v>
       </c>
       <c r="H24" s="1">
         <v>223302.1</v>
       </c>
       <c r="I24" s="1">
         <v>253729.5</v>
       </c>
       <c r="J24" s="1">
         <v>283938.09999999998</v>
       </c>
       <c r="K24" s="1">
         <v>313719.2</v>
       </c>
       <c r="L24" s="1">
         <v>343139.8</v>
       </c>
       <c r="M24" s="24">
         <v>372120.8</v>
       </c>
-      <c r="N24" s="43"/>
+      <c r="N24" s="40"/>
     </row>
     <row r="25" spans="1:14" s="9" customFormat="1" ht="22.5">
       <c r="A25" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="15">
         <v>76489.600000000006</v>
       </c>
       <c r="C25" s="1">
         <v>152710.9</v>
       </c>
       <c r="D25" s="16" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="1">
         <v>303244.40000000002</v>
       </c>
       <c r="F25" s="1">
         <v>378469.4</v>
       </c>
       <c r="G25" s="1">
         <v>452259.5</v>
       </c>
       <c r="H25" s="1">
         <v>524061.3</v>
       </c>
       <c r="I25" s="1">
         <v>595487.1</v>
       </c>
       <c r="J25" s="1">
         <v>667117.6</v>
       </c>
       <c r="K25" s="1">
         <v>738558.5</v>
       </c>
       <c r="L25" s="1">
         <v>809521.1</v>
       </c>
       <c r="M25" s="24">
         <v>879989.5</v>
       </c>
-      <c r="N25" s="43"/>
+      <c r="N25" s="40"/>
     </row>
     <row r="26" spans="1:14" s="9" customFormat="1" ht="45">
       <c r="A26" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="15">
         <v>11596.6</v>
       </c>
       <c r="C26" s="1">
         <v>23189.3</v>
       </c>
       <c r="D26" s="16" t="s">
         <v>32</v>
       </c>
       <c r="E26" s="1">
         <v>46711.6</v>
       </c>
       <c r="F26" s="1">
         <v>58516.2</v>
       </c>
       <c r="G26" s="1">
         <v>70372.899999999994</v>
       </c>
       <c r="H26" s="1">
         <v>79873.5</v>
       </c>
       <c r="I26" s="1">
         <v>91682.2</v>
       </c>
       <c r="J26" s="1">
         <v>104004.8</v>
       </c>
       <c r="K26" s="1">
         <v>116514.4</v>
       </c>
       <c r="L26" s="1">
         <v>129018</v>
       </c>
       <c r="M26" s="24">
         <v>141802.70000000001</v>
       </c>
-      <c r="N26" s="43"/>
+      <c r="N26" s="40"/>
     </row>
     <row r="27" spans="1:14" s="9" customFormat="1" ht="45">
       <c r="A27" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="15">
         <v>290205.09999999998</v>
       </c>
       <c r="C27" s="1">
         <v>579766.69999999995</v>
       </c>
       <c r="D27" s="16" t="s">
         <v>33</v>
       </c>
       <c r="E27" s="1">
         <v>1171697.8999999999</v>
       </c>
       <c r="F27" s="1">
         <v>1471186.5</v>
       </c>
       <c r="G27" s="1">
         <v>1773722.8</v>
       </c>
       <c r="H27" s="1">
         <v>2078070</v>
       </c>
       <c r="I27" s="1">
         <v>2378127.1</v>
       </c>
       <c r="J27" s="1">
         <v>2680234.1</v>
       </c>
       <c r="K27" s="1">
         <v>2984631.8</v>
       </c>
       <c r="L27" s="1">
         <v>3294020.1</v>
       </c>
       <c r="M27" s="24">
         <v>3603274.4</v>
       </c>
-      <c r="N27" s="43"/>
+      <c r="N27" s="40"/>
     </row>
     <row r="28" spans="1:14" s="9" customFormat="1" ht="49.5" customHeight="1">
       <c r="A28" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="15">
         <v>64125.5</v>
       </c>
       <c r="C28" s="1">
         <v>127590.8</v>
       </c>
       <c r="D28" s="16" t="s">
         <v>34</v>
       </c>
       <c r="E28" s="1">
         <v>256364</v>
       </c>
       <c r="F28" s="1">
         <v>320276.59999999998</v>
       </c>
       <c r="G28" s="1">
         <v>383877.2</v>
       </c>
       <c r="H28" s="1">
         <v>446862.7</v>
       </c>
       <c r="I28" s="1">
         <v>510713.2</v>
       </c>
       <c r="J28" s="1">
         <v>575072.69999999995</v>
       </c>
       <c r="K28" s="1">
         <v>641016.30000000005</v>
       </c>
       <c r="L28" s="1">
         <v>707717.9</v>
       </c>
       <c r="M28" s="24">
         <v>774965.5</v>
       </c>
-      <c r="N28" s="43"/>
+      <c r="N28" s="40"/>
     </row>
     <row r="29" spans="1:14" s="9" customFormat="1" ht="22.5">
       <c r="A29" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="15">
         <v>158971.29999999999</v>
       </c>
       <c r="C29" s="1">
         <v>316076.2</v>
       </c>
       <c r="D29" s="16" t="s">
         <v>35</v>
       </c>
       <c r="E29" s="1">
         <v>682560.2</v>
       </c>
       <c r="F29" s="1">
         <v>854531</v>
       </c>
       <c r="G29" s="1">
         <v>1024288.4</v>
       </c>
       <c r="H29" s="1">
         <v>1175056.1000000001</v>
       </c>
       <c r="I29" s="1">
         <v>1329798.3</v>
       </c>
       <c r="J29" s="1">
         <v>1493945.1</v>
       </c>
       <c r="K29" s="1">
         <v>1665993.1</v>
       </c>
       <c r="L29" s="1">
         <v>1847609</v>
       </c>
       <c r="M29" s="24">
         <v>2024870.2</v>
       </c>
-      <c r="N29" s="43"/>
+      <c r="N29" s="40"/>
     </row>
     <row r="30" spans="1:14" s="9" customFormat="1" ht="22.5">
       <c r="A30" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="1">
         <v>367275.1</v>
       </c>
       <c r="C30" s="1">
         <v>735030.1</v>
       </c>
       <c r="D30" s="16" t="s">
         <v>36</v>
       </c>
       <c r="E30" s="1">
         <v>1483274.3</v>
       </c>
       <c r="F30" s="1">
         <v>1862940.4</v>
       </c>
       <c r="G30" s="1">
         <v>2240057</v>
       </c>
       <c r="H30" s="1">
         <v>2615982.4</v>
       </c>
       <c r="I30" s="1">
         <v>2992128.6</v>
       </c>
       <c r="J30" s="1">
         <v>3368426.1</v>
       </c>
       <c r="K30" s="1">
         <v>3747723.8</v>
       </c>
       <c r="L30" s="1">
         <v>4129947.7</v>
       </c>
       <c r="M30" s="24">
         <v>4513528.5</v>
       </c>
-      <c r="N30" s="43"/>
+      <c r="N30" s="40"/>
     </row>
     <row r="32" spans="1:14" ht="12.2" customHeight="1">
-      <c r="A32" s="37" t="s">
+      <c r="A32" s="43" t="s">
         <v>45</v>
       </c>
-      <c r="B32" s="37"/>
-[...10 lines deleted...]
-      <c r="M32" s="37"/>
+      <c r="B32" s="43"/>
+      <c r="C32" s="43"/>
+      <c r="D32" s="43"/>
+      <c r="E32" s="43"/>
+      <c r="F32" s="43"/>
+      <c r="G32" s="43"/>
+      <c r="H32" s="43"/>
+      <c r="I32" s="43"/>
+      <c r="J32" s="43"/>
+      <c r="K32" s="43"/>
+      <c r="L32" s="43"/>
+      <c r="M32" s="43"/>
     </row>
     <row r="33" spans="1:14" ht="12.2" customHeight="1" thickBot="1">
       <c r="C33" s="3"/>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="M33" s="4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="26.25" customHeight="1" thickBot="1">
       <c r="A34" s="5"/>
       <c r="B34" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F34" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G34" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H34" s="6" t="s">
         <v>7</v>
       </c>
       <c r="I34" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J34" s="6" t="s">
         <v>9</v>
       </c>
       <c r="K34" s="6" t="s">
         <v>10</v>
       </c>
       <c r="L34" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="M34" s="39" t="s">
+      <c r="M34" s="36" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:14" s="9" customFormat="1" ht="37.5" customHeight="1">
       <c r="A35" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="1">
         <v>71805.5</v>
       </c>
       <c r="C35" s="1">
         <v>140221.9</v>
       </c>
       <c r="D35" s="1">
         <v>224032.8</v>
       </c>
       <c r="E35" s="1">
         <v>304188.2</v>
       </c>
       <c r="F35" s="1">
         <v>399932.2</v>
       </c>
       <c r="G35" s="1">
         <v>486541.2</v>
       </c>
       <c r="H35" s="1">
         <v>561545.30000000005</v>
       </c>
       <c r="I35" s="1">
         <v>631462.6</v>
       </c>
       <c r="J35" s="1">
         <v>706642.1</v>
       </c>
       <c r="K35" s="1">
         <v>806369.4</v>
       </c>
       <c r="L35" s="1">
         <v>888715.7</v>
       </c>
       <c r="M35" s="24">
         <v>982874.8</v>
       </c>
-      <c r="N35" s="43"/>
+      <c r="N35" s="40"/>
     </row>
     <row r="36" spans="1:14" s="9" customFormat="1" ht="12.95" customHeight="1">
       <c r="A36" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B36" s="1">
         <v>28282.5</v>
       </c>
       <c r="C36" s="1">
         <v>57575.3</v>
       </c>
       <c r="D36" s="1">
         <v>93627.8</v>
       </c>
       <c r="E36" s="1">
         <v>127568</v>
       </c>
       <c r="F36" s="1">
         <v>169630.9</v>
       </c>
       <c r="G36" s="1">
         <v>206984.6</v>
       </c>
       <c r="H36" s="1">
         <v>236634.6</v>
       </c>
       <c r="I36" s="1">
         <v>264467.09999999998</v>
       </c>
       <c r="J36" s="1">
         <v>298952.90000000002</v>
       </c>
       <c r="K36" s="1">
         <v>347382.8</v>
       </c>
       <c r="L36" s="1">
         <v>385270.2</v>
       </c>
       <c r="M36" s="24">
         <v>425719.5</v>
       </c>
-      <c r="N36" s="43"/>
+      <c r="N36" s="40"/>
     </row>
     <row r="37" spans="1:14" s="9" customFormat="1" ht="22.5">
       <c r="A37" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="1">
         <v>519167</v>
       </c>
       <c r="C37" s="1">
         <v>1168913.5</v>
       </c>
       <c r="D37" s="1">
         <v>1847042</v>
       </c>
       <c r="E37" s="1">
         <v>2526857.2000000002</v>
       </c>
       <c r="F37" s="1">
         <v>3210699.5</v>
       </c>
       <c r="G37" s="1">
         <v>3910379.7</v>
       </c>
       <c r="H37" s="1">
         <v>4620667.5999999996</v>
       </c>
       <c r="I37" s="1">
         <v>5330138.4000000004</v>
       </c>
       <c r="J37" s="1">
         <v>6039301.5999999996</v>
       </c>
       <c r="K37" s="1">
         <v>6758053.5999999996</v>
       </c>
       <c r="L37" s="1">
         <v>7501029.0999999996</v>
       </c>
       <c r="M37" s="24">
         <v>8281687.2999999998</v>
       </c>
-      <c r="N37" s="43"/>
+      <c r="N37" s="40"/>
     </row>
     <row r="38" spans="1:14" s="9" customFormat="1" ht="12.95" customHeight="1">
       <c r="A38" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B38" s="18"/>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="13"/>
       <c r="G38" s="13"/>
       <c r="H38" s="13"/>
       <c r="I38" s="13"/>
       <c r="J38" s="13"/>
       <c r="K38" s="13"/>
       <c r="L38" s="13"/>
-      <c r="M38" s="40"/>
-      <c r="N38" s="43"/>
+      <c r="M38" s="37"/>
+      <c r="N38" s="40"/>
     </row>
     <row r="39" spans="1:14" s="9" customFormat="1" ht="39" customHeight="1">
       <c r="A39" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B39" s="1">
         <v>17820.7</v>
       </c>
       <c r="C39" s="1">
         <v>45548.800000000003</v>
       </c>
       <c r="D39" s="1">
         <v>73938.2</v>
       </c>
       <c r="E39" s="1">
         <v>103233.4</v>
       </c>
       <c r="F39" s="1">
         <v>131357.6</v>
       </c>
       <c r="G39" s="1">
         <v>159030.9</v>
       </c>
       <c r="H39" s="1">
         <v>185716.6</v>
       </c>
       <c r="I39" s="1">
         <v>213068.6</v>
       </c>
       <c r="J39" s="1">
         <v>240232.4</v>
       </c>
       <c r="K39" s="1">
         <v>267746</v>
       </c>
       <c r="L39" s="1">
         <v>295146.40000000002</v>
       </c>
       <c r="M39" s="24">
         <v>323109.40000000002</v>
       </c>
-      <c r="N39" s="43"/>
+      <c r="N39" s="40"/>
     </row>
     <row r="40" spans="1:14" s="9" customFormat="1" ht="27" customHeight="1">
       <c r="A40" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B40" s="1">
         <v>47652.3</v>
       </c>
       <c r="C40" s="1">
         <v>116376.9</v>
       </c>
       <c r="D40" s="1">
         <v>182106.6</v>
       </c>
       <c r="E40" s="1">
         <v>246666</v>
       </c>
       <c r="F40" s="1">
         <v>310281.2</v>
       </c>
       <c r="G40" s="1">
         <v>373926.1</v>
       </c>
       <c r="H40" s="1">
         <v>437997.5</v>
       </c>
       <c r="I40" s="1">
         <v>501222.5</v>
       </c>
       <c r="J40" s="1">
         <v>564693.30000000005</v>
       </c>
       <c r="K40" s="1">
         <v>628643.5</v>
       </c>
       <c r="L40" s="1">
         <v>691238.1</v>
       </c>
       <c r="M40" s="24">
         <v>752407.7</v>
       </c>
-      <c r="N40" s="43"/>
+      <c r="N40" s="40"/>
     </row>
     <row r="41" spans="1:14" s="9" customFormat="1" ht="46.5" customHeight="1">
       <c r="A41" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="1">
         <v>10372.4</v>
       </c>
       <c r="C41" s="1">
         <v>17949.2</v>
       </c>
       <c r="D41" s="1">
         <v>25590</v>
       </c>
       <c r="E41" s="1">
         <v>33164.699999999997</v>
       </c>
       <c r="F41" s="1">
         <v>40714.5</v>
       </c>
       <c r="G41" s="1">
         <v>48437.3</v>
       </c>
       <c r="H41" s="1">
         <v>55950</v>
       </c>
       <c r="I41" s="1">
         <v>63467.8</v>
       </c>
       <c r="J41" s="1">
         <v>72271.399999999994</v>
       </c>
       <c r="K41" s="1">
         <v>81320.2</v>
       </c>
       <c r="L41" s="1">
         <v>90373.9</v>
       </c>
       <c r="M41" s="24">
         <v>99427.7</v>
       </c>
-      <c r="N41" s="43"/>
+      <c r="N41" s="40"/>
     </row>
     <row r="42" spans="1:14" s="9" customFormat="1" ht="47.25" customHeight="1">
       <c r="A42" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B42" s="1">
         <v>241443.3</v>
       </c>
       <c r="C42" s="1">
         <v>546671.19999999995</v>
       </c>
       <c r="D42" s="1">
         <v>872932.6</v>
       </c>
       <c r="E42" s="1">
         <v>1207044.3999999999</v>
       </c>
       <c r="F42" s="1">
         <v>1546387.1</v>
       </c>
       <c r="G42" s="1">
         <v>1885727.4</v>
       </c>
       <c r="H42" s="1">
         <v>2237675.7999999998</v>
       </c>
       <c r="I42" s="1">
         <v>2579482.2000000002</v>
       </c>
       <c r="J42" s="1">
         <v>2925406.5</v>
       </c>
       <c r="K42" s="1">
         <v>3278784.3</v>
       </c>
       <c r="L42" s="1">
         <v>3660528.3</v>
       </c>
       <c r="M42" s="24">
         <v>4068958.5</v>
       </c>
-      <c r="N42" s="43"/>
+      <c r="N42" s="40"/>
     </row>
     <row r="43" spans="1:14" s="9" customFormat="1" ht="47.25" customHeight="1">
       <c r="A43" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B43" s="1">
         <v>55179.8</v>
       </c>
       <c r="C43" s="1">
         <v>124345.4</v>
       </c>
       <c r="D43" s="1">
         <v>196995.7</v>
       </c>
       <c r="E43" s="1">
         <v>263470.3</v>
       </c>
       <c r="F43" s="1">
         <v>327260.2</v>
       </c>
       <c r="G43" s="1">
         <v>391531.9</v>
       </c>
       <c r="H43" s="1">
         <v>455746.7</v>
       </c>
       <c r="I43" s="1">
         <v>520161.3</v>
       </c>
       <c r="J43" s="1">
         <v>585163.30000000005</v>
       </c>
       <c r="K43" s="1">
         <v>651492.1</v>
       </c>
       <c r="L43" s="1">
         <v>720442.7</v>
       </c>
       <c r="M43" s="24">
         <v>790314.2</v>
       </c>
-      <c r="N43" s="43"/>
+      <c r="N43" s="40"/>
     </row>
     <row r="44" spans="1:14" s="9" customFormat="1" ht="24" customHeight="1">
       <c r="A44" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B44" s="1">
         <v>146698.5</v>
       </c>
       <c r="C44" s="1">
         <v>318022</v>
       </c>
       <c r="D44" s="1">
         <v>495478.9</v>
       </c>
       <c r="E44" s="1">
         <v>673278.4</v>
       </c>
       <c r="F44" s="1">
         <v>854698.9</v>
       </c>
       <c r="G44" s="1">
         <v>1051726.1000000001</v>
       </c>
       <c r="H44" s="1">
         <v>1247581</v>
       </c>
       <c r="I44" s="1">
         <v>1452736</v>
       </c>
       <c r="J44" s="1">
         <v>1651534.7</v>
       </c>
       <c r="K44" s="1">
         <v>1850067.5</v>
       </c>
       <c r="L44" s="1">
         <v>2043299.7</v>
       </c>
       <c r="M44" s="24">
         <v>2247469.7999999998</v>
       </c>
-      <c r="N44" s="43"/>
+      <c r="N44" s="40"/>
     </row>
     <row r="45" spans="1:14" s="9" customFormat="1" ht="27" customHeight="1">
       <c r="A45" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B45" s="1">
         <v>261161.60000000001</v>
       </c>
       <c r="C45" s="1">
         <v>644031.4</v>
       </c>
       <c r="D45" s="1">
         <v>1037199</v>
       </c>
       <c r="E45" s="1">
         <v>1428838.5</v>
       </c>
       <c r="F45" s="1">
         <v>1819094.3</v>
       </c>
       <c r="G45" s="1">
         <v>2209963.6</v>
       </c>
       <c r="H45" s="1">
         <v>2600338.7999999998</v>
       </c>
       <c r="I45" s="1">
         <v>2993613.8</v>
       </c>
       <c r="J45" s="1">
         <v>3391620</v>
       </c>
       <c r="K45" s="1">
         <v>3796142.1</v>
       </c>
       <c r="L45" s="1">
         <v>4232476</v>
       </c>
       <c r="M45" s="24">
         <v>4696073</v>
       </c>
-      <c r="N45" s="43"/>
+      <c r="N45" s="40"/>
     </row>
     <row r="47" spans="1:14" ht="12.2" customHeight="1">
-      <c r="A47" s="36" t="s">
+      <c r="A47" s="42" t="s">
         <v>44</v>
       </c>
-      <c r="B47" s="36"/>
-[...10 lines deleted...]
-      <c r="M47" s="36"/>
+      <c r="B47" s="42"/>
+      <c r="C47" s="42"/>
+      <c r="D47" s="42"/>
+      <c r="E47" s="42"/>
+      <c r="F47" s="42"/>
+      <c r="G47" s="42"/>
+      <c r="H47" s="42"/>
+      <c r="I47" s="42"/>
+      <c r="J47" s="42"/>
+      <c r="K47" s="42"/>
+      <c r="L47" s="42"/>
+      <c r="M47" s="42"/>
     </row>
     <row r="48" spans="1:14" ht="12.2" customHeight="1" thickBot="1">
       <c r="C48" s="3"/>
       <c r="D48" s="3"/>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
       <c r="M48" s="4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="49" spans="1:13" ht="24.95" customHeight="1" thickBot="1">
       <c r="A49" s="5"/>
       <c r="B49" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F49" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G49" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>7</v>
       </c>
       <c r="I49" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J49" s="17" t="s">
         <v>9</v>
       </c>
       <c r="K49" s="6" t="s">
         <v>10</v>
       </c>
       <c r="L49" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="M49" s="39" t="s">
+      <c r="M49" s="36" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:13" ht="45" customHeight="1">
       <c r="A50" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B50" s="1">
         <v>104267.4</v>
       </c>
       <c r="C50" s="1">
         <v>210681.5</v>
       </c>
       <c r="D50" s="1">
         <v>305828.59999999998</v>
       </c>
       <c r="E50" s="1">
         <v>421654.2</v>
       </c>
       <c r="F50" s="19">
         <v>544934.19999999995</v>
       </c>
       <c r="G50" s="20">
         <v>648434.69999999995</v>
       </c>
@@ -2574,51 +2574,51 @@
       <c r="K52" s="1">
         <v>7932035.5999999996</v>
       </c>
       <c r="L52" s="1">
         <v>8752389</v>
       </c>
       <c r="M52" s="24">
         <v>9589083.3000000007</v>
       </c>
     </row>
     <row r="53" spans="1:13" ht="12.95" customHeight="1">
       <c r="A53" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B53" s="18"/>
       <c r="C53" s="13"/>
       <c r="D53" s="13"/>
       <c r="E53" s="13"/>
       <c r="F53" s="13"/>
       <c r="G53" s="1"/>
       <c r="H53" s="13"/>
       <c r="I53" s="13"/>
       <c r="J53" s="13"/>
       <c r="K53" s="1"/>
       <c r="L53" s="1"/>
-      <c r="M53" s="40"/>
+      <c r="M53" s="37"/>
     </row>
     <row r="54" spans="1:13" ht="29.25" customHeight="1">
       <c r="A54" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B54" s="1">
         <v>27390.9</v>
       </c>
       <c r="C54" s="1">
         <v>54815.7</v>
       </c>
       <c r="D54" s="1">
         <v>82831.600000000006</v>
       </c>
       <c r="E54" s="1">
         <v>111227.2</v>
       </c>
       <c r="F54" s="1">
         <v>139847</v>
       </c>
       <c r="G54" s="1">
         <v>168325.8</v>
       </c>
       <c r="H54" s="1">
         <v>196837.2</v>
@@ -2864,111 +2864,111 @@
         <v>2266746.4</v>
       </c>
       <c r="G60" s="1">
         <v>2731797.9</v>
       </c>
       <c r="H60" s="1">
         <v>3201232.7</v>
       </c>
       <c r="I60" s="1">
         <v>3672654.3</v>
       </c>
       <c r="J60" s="1">
         <v>4143831.7</v>
       </c>
       <c r="K60" s="1">
         <v>4622211.5</v>
       </c>
       <c r="L60" s="1">
         <v>5104765.3</v>
       </c>
       <c r="M60" s="24">
         <v>5594226.7000000002</v>
       </c>
     </row>
     <row r="62" spans="1:13" ht="12" customHeight="1">
-      <c r="A62" s="36" t="s">
+      <c r="A62" s="42" t="s">
         <v>43</v>
       </c>
-      <c r="B62" s="36"/>
-[...10 lines deleted...]
-      <c r="M62" s="36"/>
+      <c r="B62" s="42"/>
+      <c r="C62" s="42"/>
+      <c r="D62" s="42"/>
+      <c r="E62" s="42"/>
+      <c r="F62" s="42"/>
+      <c r="G62" s="42"/>
+      <c r="H62" s="42"/>
+      <c r="I62" s="42"/>
+      <c r="J62" s="42"/>
+      <c r="K62" s="42"/>
+      <c r="L62" s="42"/>
+      <c r="M62" s="42"/>
     </row>
     <row r="63" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="C63" s="3"/>
       <c r="D63" s="3"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="M63" s="4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="64" spans="1:13" ht="24.95" customHeight="1" thickBot="1">
       <c r="A64" s="5"/>
       <c r="B64" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E64" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F64" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G64" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H64" s="6" t="s">
         <v>7</v>
       </c>
       <c r="I64" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J64" s="17" t="s">
         <v>9</v>
       </c>
       <c r="K64" s="6" t="s">
         <v>10</v>
       </c>
       <c r="L64" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="M64" s="39" t="s">
+      <c r="M64" s="36" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:15" ht="26.25" customHeight="1">
       <c r="A65" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B65" s="21">
         <v>109227.6</v>
       </c>
       <c r="C65" s="24">
         <v>199857.8</v>
       </c>
       <c r="D65" s="1">
         <v>295623.09999999998</v>
       </c>
       <c r="E65" s="25">
         <v>404849.1</v>
       </c>
       <c r="F65" s="22">
         <v>506105.9</v>
       </c>
       <c r="G65" s="22">
         <v>602461.9</v>
       </c>
@@ -3356,997 +3356,1019 @@
         <v>2533378.2000000002</v>
       </c>
       <c r="G75" s="22">
         <v>3047501.5</v>
       </c>
       <c r="H75" s="29">
         <v>3574117</v>
       </c>
       <c r="I75" s="22">
         <v>4099976</v>
       </c>
       <c r="J75" s="22">
         <v>4627029.4000000004</v>
       </c>
       <c r="K75" s="22">
         <v>5155457.5999999996</v>
       </c>
       <c r="L75" s="22">
         <v>5687213.9000000004</v>
       </c>
       <c r="M75" s="29">
         <v>6218969.2000000002</v>
       </c>
     </row>
     <row r="77" spans="1:15" ht="14.25" customHeight="1">
-      <c r="A77" s="36" t="s">
+      <c r="A77" s="42" t="s">
         <v>42</v>
       </c>
-      <c r="B77" s="36"/>
-[...10 lines deleted...]
-      <c r="M77" s="36"/>
+      <c r="B77" s="42"/>
+      <c r="C77" s="42"/>
+      <c r="D77" s="42"/>
+      <c r="E77" s="42"/>
+      <c r="F77" s="42"/>
+      <c r="G77" s="42"/>
+      <c r="H77" s="42"/>
+      <c r="I77" s="42"/>
+      <c r="J77" s="42"/>
+      <c r="K77" s="42"/>
+      <c r="L77" s="42"/>
+      <c r="M77" s="42"/>
     </row>
     <row r="78" spans="1:15" ht="12.2" customHeight="1" thickBot="1">
       <c r="C78" s="3"/>
       <c r="D78" s="3"/>
       <c r="E78" s="3"/>
       <c r="F78" s="3"/>
       <c r="M78" s="4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="79" spans="1:15" ht="24.95" customHeight="1" thickBot="1">
       <c r="A79" s="5"/>
       <c r="B79" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E79" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F79" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G79" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H79" s="6" t="s">
         <v>7</v>
       </c>
       <c r="I79" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J79" s="17" t="s">
         <v>9</v>
       </c>
       <c r="K79" s="6" t="s">
         <v>10</v>
       </c>
       <c r="L79" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="M79" s="39" t="s">
+      <c r="M79" s="36" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:15" ht="45" customHeight="1">
       <c r="A80" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B80" s="1">
         <v>102615.8</v>
       </c>
       <c r="C80" s="1">
         <v>204371.9</v>
       </c>
       <c r="D80" s="1">
         <v>309735.7</v>
       </c>
       <c r="E80" s="22">
         <v>415696.6</v>
       </c>
       <c r="F80" s="22">
         <v>516602.5</v>
       </c>
       <c r="G80" s="22">
         <v>612746.4</v>
       </c>
       <c r="H80" s="31">
         <v>709520.8</v>
       </c>
       <c r="I80" s="22">
         <v>804136.8</v>
       </c>
       <c r="J80" s="22">
         <v>894179.2</v>
       </c>
       <c r="K80" s="31">
         <v>983447.5</v>
       </c>
       <c r="L80" s="31">
         <v>1070241.5</v>
       </c>
-      <c r="M80" s="41">
+      <c r="M80" s="38">
         <v>1159332</v>
       </c>
       <c r="O80" s="32"/>
     </row>
     <row r="81" spans="1:15" ht="12.95" customHeight="1">
       <c r="A81" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B81" s="1">
         <v>51921.1</v>
       </c>
       <c r="C81" s="1">
         <v>99897.7</v>
       </c>
       <c r="D81" s="1">
         <v>151328.9</v>
       </c>
       <c r="E81" s="25">
         <v>199119</v>
       </c>
       <c r="F81" s="22">
         <v>243763.1</v>
       </c>
       <c r="G81" s="22">
         <v>286833.5</v>
       </c>
       <c r="H81" s="22">
         <v>329906.8</v>
       </c>
       <c r="I81" s="22">
         <v>373653.2</v>
       </c>
       <c r="J81" s="22">
         <v>412688.1</v>
       </c>
       <c r="K81" s="31">
         <v>450663.2</v>
       </c>
       <c r="L81" s="31">
         <v>487905.9</v>
       </c>
-      <c r="M81" s="41">
+      <c r="M81" s="38">
         <v>526567.5</v>
       </c>
       <c r="O81" s="32"/>
     </row>
     <row r="82" spans="1:15" ht="24.75" customHeight="1">
       <c r="A82" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B82" s="1">
         <v>972157.5</v>
       </c>
       <c r="C82" s="1">
         <v>1932523</v>
       </c>
       <c r="D82" s="1">
         <v>2911586.7</v>
       </c>
       <c r="E82" s="22">
         <v>3930450.1</v>
       </c>
       <c r="F82" s="22">
         <v>4952200.8</v>
       </c>
       <c r="G82" s="22">
         <v>5987268</v>
       </c>
       <c r="H82" s="22">
         <v>7010356.5999999996</v>
       </c>
       <c r="I82" s="22">
         <v>8061770.0999999996</v>
       </c>
       <c r="J82" s="22">
         <v>9104747</v>
       </c>
       <c r="K82" s="31">
         <v>10168983.4</v>
       </c>
       <c r="L82" s="31">
         <v>11258775.300000001</v>
       </c>
-      <c r="M82" s="41">
+      <c r="M82" s="38">
         <v>12354381.5</v>
       </c>
       <c r="O82" s="32"/>
     </row>
     <row r="83" spans="1:15" ht="12.95" customHeight="1">
       <c r="A83" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B83" s="1"/>
       <c r="C83" s="1"/>
       <c r="D83" s="1"/>
       <c r="E83" s="23"/>
       <c r="F83" s="22"/>
       <c r="G83" s="22"/>
       <c r="H83" s="13"/>
       <c r="I83" s="13"/>
       <c r="J83" s="22"/>
       <c r="K83" s="31"/>
       <c r="L83" s="31"/>
-      <c r="M83" s="41"/>
+      <c r="M83" s="38"/>
       <c r="O83" s="32"/>
     </row>
     <row r="84" spans="1:15" ht="23.25" customHeight="1">
       <c r="A84" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B84" s="1">
         <v>27674.6</v>
       </c>
       <c r="C84" s="1">
         <v>55525.599999999999</v>
       </c>
       <c r="D84" s="1">
         <v>83197</v>
       </c>
       <c r="E84" s="22">
         <v>110559.7</v>
       </c>
       <c r="F84" s="22">
         <v>137884.29999999999</v>
       </c>
       <c r="G84" s="22">
         <v>164766</v>
       </c>
       <c r="H84" s="22">
         <v>191617.4</v>
       </c>
       <c r="I84" s="22">
         <v>219208.7</v>
       </c>
       <c r="J84" s="22">
         <v>246762.9</v>
       </c>
       <c r="K84" s="31">
         <v>274453.90000000002</v>
       </c>
       <c r="L84" s="31">
         <v>302129.5</v>
       </c>
-      <c r="M84" s="41">
+      <c r="M84" s="38">
         <v>329711.3</v>
       </c>
       <c r="O84" s="32"/>
     </row>
     <row r="85" spans="1:15" ht="23.25" customHeight="1">
       <c r="A85" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B85" s="1">
         <v>54933.9</v>
       </c>
       <c r="C85" s="1">
         <v>109068.7</v>
       </c>
       <c r="D85" s="1">
         <v>163483.79999999999</v>
       </c>
       <c r="E85" s="29">
         <v>218004.9</v>
       </c>
       <c r="F85" s="22">
         <v>272612</v>
       </c>
       <c r="G85" s="22">
         <v>328012.09999999998</v>
       </c>
       <c r="H85" s="22">
         <v>383623.7</v>
       </c>
       <c r="I85" s="22">
         <v>437462.8</v>
       </c>
       <c r="J85" s="22">
         <v>490913</v>
       </c>
       <c r="K85" s="31">
         <v>543250.6</v>
       </c>
       <c r="L85" s="31">
         <v>595087</v>
       </c>
-      <c r="M85" s="41">
+      <c r="M85" s="38">
         <v>646904</v>
       </c>
       <c r="O85" s="32"/>
     </row>
     <row r="86" spans="1:15" ht="48" customHeight="1">
       <c r="A86" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B86" s="1">
         <v>12600.3</v>
       </c>
       <c r="C86" s="1">
         <v>23656.799999999999</v>
       </c>
       <c r="D86" s="1">
         <v>35329.599999999999</v>
       </c>
       <c r="E86" s="29">
         <v>46688.5</v>
       </c>
       <c r="F86" s="22">
         <v>58104.5</v>
       </c>
       <c r="G86" s="22">
         <v>69672.5</v>
       </c>
       <c r="H86" s="22">
         <v>81062.600000000006</v>
       </c>
       <c r="I86" s="22">
         <v>92236.6</v>
       </c>
       <c r="J86" s="22">
         <v>104072.6</v>
       </c>
       <c r="K86" s="31">
         <v>115844.4</v>
       </c>
       <c r="L86" s="31">
         <v>129788.1</v>
       </c>
-      <c r="M86" s="41">
+      <c r="M86" s="38">
         <v>145511.79999999999</v>
       </c>
       <c r="O86" s="32"/>
     </row>
     <row r="87" spans="1:15" ht="48" customHeight="1">
       <c r="A87" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B87" s="1">
         <v>532121.30000000005</v>
       </c>
       <c r="C87" s="1">
         <v>1070493.6000000001</v>
       </c>
       <c r="D87" s="1">
         <v>1634676.9</v>
       </c>
       <c r="E87" s="29">
         <v>2231511.1</v>
       </c>
       <c r="F87" s="22">
         <v>2827872.9</v>
       </c>
       <c r="G87" s="22">
         <v>3425850.2</v>
       </c>
       <c r="H87" s="22">
         <v>4038056.5</v>
       </c>
       <c r="I87" s="22">
         <v>4657755.8</v>
       </c>
       <c r="J87" s="22">
         <v>5272501.8</v>
       </c>
       <c r="K87" s="31">
         <v>5909532.7999999998</v>
       </c>
       <c r="L87" s="31">
         <v>6575191.7999999998</v>
       </c>
-      <c r="M87" s="41">
+      <c r="M87" s="38">
         <v>7229583.0999999996</v>
       </c>
       <c r="O87" s="32"/>
     </row>
     <row r="88" spans="1:15" ht="45.75" customHeight="1">
       <c r="A88" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B88" s="1">
         <v>97030.5</v>
       </c>
       <c r="C88" s="1">
         <v>187528.4</v>
       </c>
       <c r="D88" s="1">
         <v>289012.90000000002</v>
       </c>
       <c r="E88" s="29">
         <v>384540.5</v>
       </c>
       <c r="F88" s="22">
         <v>482892.6</v>
       </c>
       <c r="G88" s="22">
         <v>567798.4</v>
       </c>
       <c r="H88" s="22">
         <v>653379.6</v>
       </c>
       <c r="I88" s="22">
         <v>741546.4</v>
       </c>
       <c r="J88" s="22">
         <v>830137.2</v>
       </c>
       <c r="K88" s="31">
         <v>920849.7</v>
       </c>
       <c r="L88" s="31">
         <v>1006123.5</v>
       </c>
-      <c r="M88" s="41">
+      <c r="M88" s="38">
         <v>1099000.2</v>
       </c>
       <c r="O88" s="32"/>
     </row>
     <row r="89" spans="1:15" ht="12.95" customHeight="1">
       <c r="A89" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C89" s="1">
         <v>602.4</v>
       </c>
       <c r="D89" s="1">
         <v>977.2</v>
       </c>
       <c r="E89" s="29">
         <v>1323</v>
       </c>
       <c r="F89" s="22">
         <v>2599.5</v>
       </c>
       <c r="G89" s="22">
         <v>3892.5</v>
       </c>
       <c r="H89" s="22">
         <v>5185.5</v>
       </c>
       <c r="I89" s="22">
         <v>6467.3</v>
       </c>
       <c r="J89" s="22">
         <v>7844.9</v>
       </c>
       <c r="K89" s="31">
         <v>9211.2999999999993</v>
       </c>
       <c r="L89" s="31">
         <v>10523.8</v>
       </c>
-      <c r="M89" s="41">
+      <c r="M89" s="38">
         <v>11893.6</v>
       </c>
       <c r="O89" s="32"/>
     </row>
     <row r="90" spans="1:15" ht="24.75" customHeight="1">
       <c r="A90" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B90" s="1">
         <v>247502.3</v>
       </c>
       <c r="C90" s="1">
         <v>485647.5</v>
       </c>
       <c r="D90" s="1">
         <v>704909.3</v>
       </c>
       <c r="E90" s="30">
         <v>937822.4</v>
       </c>
       <c r="F90" s="22">
         <v>1170235</v>
       </c>
       <c r="G90" s="22">
         <v>1427276.3</v>
       </c>
       <c r="H90" s="22">
         <v>1657431.3</v>
       </c>
       <c r="I90" s="22">
         <v>1907092.5</v>
       </c>
       <c r="J90" s="22">
         <v>2152514.6</v>
       </c>
       <c r="K90" s="31">
         <v>2395840.7000000002</v>
       </c>
       <c r="L90" s="31">
         <v>2639931.6</v>
       </c>
-      <c r="M90" s="41">
+      <c r="M90" s="38">
         <v>2891777.5</v>
       </c>
     </row>
     <row r="91" spans="1:15" ht="22.5">
       <c r="A91" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B91" s="1">
         <v>553895.30000000005</v>
       </c>
       <c r="C91" s="1">
         <v>1109792.2</v>
       </c>
       <c r="D91" s="1">
         <v>1709088.7</v>
       </c>
       <c r="E91" s="22">
         <v>2329482</v>
       </c>
       <c r="F91" s="22">
         <v>2948431.2</v>
       </c>
       <c r="G91" s="22">
         <v>3559198</v>
       </c>
       <c r="H91" s="22">
         <v>4177601.9</v>
       </c>
       <c r="I91" s="22">
         <v>4803321.2</v>
       </c>
       <c r="J91" s="22">
         <v>5433595.7000000002</v>
       </c>
       <c r="K91" s="31">
         <v>6076570</v>
       </c>
       <c r="L91" s="31">
         <v>6711379.7000000002</v>
       </c>
-      <c r="M91" s="41">
+      <c r="M91" s="38">
         <v>7357253.7000000002</v>
       </c>
     </row>
     <row r="93" spans="1:15" ht="14.25" customHeight="1">
-      <c r="A93" s="36" t="s">
+      <c r="A93" s="42" t="s">
         <v>41</v>
       </c>
-      <c r="B93" s="36"/>
-[...10 lines deleted...]
-      <c r="M93" s="36"/>
+      <c r="B93" s="42"/>
+      <c r="C93" s="42"/>
+      <c r="D93" s="42"/>
+      <c r="E93" s="42"/>
+      <c r="F93" s="42"/>
+      <c r="G93" s="42"/>
+      <c r="H93" s="42"/>
+      <c r="I93" s="42"/>
+      <c r="J93" s="42"/>
+      <c r="K93" s="42"/>
+      <c r="L93" s="42"/>
+      <c r="M93" s="42"/>
     </row>
     <row r="94" spans="1:15" ht="12.2" customHeight="1" thickBot="1">
       <c r="C94" s="3"/>
       <c r="D94" s="3"/>
       <c r="E94" s="3"/>
       <c r="F94" s="3"/>
       <c r="M94" s="4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="95" spans="1:15" ht="24.95" customHeight="1" thickBot="1">
       <c r="A95" s="5"/>
       <c r="B95" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E95" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F95" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G95" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H95" s="6" t="s">
         <v>7</v>
       </c>
       <c r="I95" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J95" s="17" t="s">
         <v>9</v>
       </c>
       <c r="K95" s="6" t="s">
         <v>10</v>
       </c>
       <c r="L95" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="M95" s="39" t="s">
+      <c r="M95" s="36" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:15" ht="45" customHeight="1">
       <c r="A96" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B96" s="1">
         <v>76592.3</v>
       </c>
       <c r="C96" s="22">
         <v>162290.20000000001</v>
       </c>
       <c r="D96" s="22">
         <v>258795.1</v>
       </c>
       <c r="E96" s="22">
         <v>362889.3</v>
       </c>
       <c r="F96" s="22">
         <v>459186.9</v>
       </c>
       <c r="G96" s="22">
         <v>556821.30000000005</v>
       </c>
-      <c r="H96" s="31"/>
+      <c r="H96" s="31">
+        <v>647805.19999999995</v>
+      </c>
       <c r="I96" s="22"/>
       <c r="J96" s="22"/>
       <c r="K96" s="31"/>
       <c r="L96" s="31"/>
       <c r="M96" s="24"/>
       <c r="O96" s="32"/>
     </row>
     <row r="97" spans="1:15" ht="12.95" customHeight="1">
       <c r="A97" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B97" s="1">
         <v>35531</v>
       </c>
       <c r="C97" s="22">
         <v>73059</v>
       </c>
       <c r="D97" s="22">
         <v>113930.3</v>
       </c>
       <c r="E97" s="22">
         <v>158478.5</v>
       </c>
       <c r="F97" s="22">
         <v>203623.6</v>
       </c>
       <c r="G97" s="22">
         <v>250178.4</v>
       </c>
-      <c r="H97" s="22"/>
+      <c r="H97" s="22">
+        <v>292673.3</v>
+      </c>
       <c r="I97" s="22"/>
       <c r="J97" s="22"/>
       <c r="K97" s="31"/>
       <c r="L97" s="31"/>
       <c r="M97" s="24"/>
       <c r="O97" s="32"/>
     </row>
     <row r="98" spans="1:15" ht="24.75" customHeight="1">
       <c r="A98" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B98" s="1">
         <v>996587.8</v>
       </c>
       <c r="C98" s="22">
         <v>2001623.8</v>
       </c>
       <c r="D98" s="22">
         <v>2993734.3</v>
       </c>
       <c r="E98" s="22">
         <v>4013510.4</v>
       </c>
       <c r="F98" s="22">
         <v>5042991.3</v>
       </c>
       <c r="G98" s="22">
         <v>6209664.4000000004</v>
       </c>
-      <c r="H98" s="22"/>
+      <c r="H98" s="22">
+        <v>7319498</v>
+      </c>
       <c r="I98" s="22"/>
       <c r="J98" s="22"/>
       <c r="K98" s="31"/>
       <c r="L98" s="31"/>
       <c r="M98" s="24"/>
       <c r="O98" s="32"/>
     </row>
     <row r="99" spans="1:15" ht="12.95" customHeight="1">
       <c r="A99" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B99" s="1"/>
       <c r="C99" s="1"/>
       <c r="D99" s="1"/>
       <c r="E99" s="22"/>
       <c r="F99" s="22"/>
       <c r="G99" s="22"/>
       <c r="H99" s="13"/>
       <c r="I99" s="13"/>
       <c r="J99" s="22"/>
       <c r="K99" s="31"/>
       <c r="L99" s="31"/>
-      <c r="M99" s="40"/>
+      <c r="M99" s="37"/>
       <c r="O99" s="32"/>
     </row>
     <row r="100" spans="1:15" ht="23.25" customHeight="1">
       <c r="A100" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B100" s="1">
         <v>27978.5</v>
       </c>
       <c r="C100" s="22">
         <v>55548.7</v>
       </c>
       <c r="D100" s="22">
         <v>82958</v>
       </c>
       <c r="E100" s="22">
         <v>110377.1</v>
       </c>
       <c r="F100" s="22">
         <v>137773.79999999999</v>
       </c>
       <c r="G100" s="22">
         <v>164340</v>
       </c>
-      <c r="H100" s="22"/>
+      <c r="H100" s="22">
+        <v>191105.3</v>
+      </c>
       <c r="I100" s="22"/>
       <c r="J100" s="22"/>
       <c r="K100" s="31"/>
       <c r="L100" s="31"/>
       <c r="M100" s="24"/>
       <c r="O100" s="32"/>
     </row>
     <row r="101" spans="1:15" ht="23.25" customHeight="1">
       <c r="A101" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B101" s="1">
         <v>51284.2</v>
       </c>
       <c r="C101" s="22">
         <v>101630.6</v>
       </c>
       <c r="D101" s="22">
         <v>151518.6</v>
       </c>
       <c r="E101" s="22">
         <v>201601.3</v>
       </c>
       <c r="F101" s="22">
         <v>250970.5</v>
       </c>
       <c r="G101" s="22">
         <v>299422.59999999998</v>
       </c>
-      <c r="H101" s="22"/>
+      <c r="H101" s="22">
+        <v>347256.2</v>
+      </c>
       <c r="I101" s="22"/>
       <c r="J101" s="22"/>
       <c r="K101" s="31"/>
       <c r="L101" s="31"/>
       <c r="M101" s="24"/>
       <c r="O101" s="32"/>
     </row>
     <row r="102" spans="1:15" ht="22.5">
       <c r="A102" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B102" s="1">
         <v>13006.6</v>
       </c>
       <c r="C102" s="22">
         <v>25991.1</v>
       </c>
       <c r="D102" s="22">
         <v>39283.599999999999</v>
       </c>
       <c r="E102" s="22">
         <v>53464.2</v>
       </c>
       <c r="F102" s="22">
         <v>71971.100000000006</v>
       </c>
       <c r="G102" s="22">
         <v>90630.3</v>
       </c>
-      <c r="H102" s="22"/>
+      <c r="H102" s="22">
+        <v>109446.39999999999</v>
+      </c>
       <c r="I102" s="22"/>
       <c r="J102" s="22"/>
       <c r="K102" s="31"/>
       <c r="L102" s="31"/>
       <c r="M102" s="24"/>
       <c r="O102" s="32"/>
     </row>
     <row r="103" spans="1:15" ht="12">
       <c r="A103" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B103" s="1">
         <v>544562.1</v>
       </c>
       <c r="C103" s="22">
         <v>1100552.2</v>
       </c>
       <c r="D103" s="22">
         <v>1624507</v>
       </c>
       <c r="E103" s="22">
         <v>2140912</v>
       </c>
       <c r="F103" s="22">
         <v>2687237.5</v>
       </c>
       <c r="G103" s="22">
         <v>3247178.5</v>
       </c>
-      <c r="H103" s="22"/>
+      <c r="H103" s="22">
+        <v>3795525.3</v>
+      </c>
       <c r="I103" s="22"/>
       <c r="J103" s="22"/>
       <c r="K103" s="31"/>
       <c r="L103" s="31"/>
       <c r="M103" s="24"/>
       <c r="O103" s="32"/>
     </row>
     <row r="104" spans="1:15" ht="45.75" customHeight="1">
       <c r="A104" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B104" s="1">
         <v>98747.199999999997</v>
       </c>
       <c r="C104" s="22">
         <v>187573</v>
       </c>
       <c r="D104" s="22">
         <v>280502.8</v>
       </c>
       <c r="E104" s="22">
         <v>374001.6</v>
       </c>
       <c r="F104" s="22">
         <v>471881.1</v>
       </c>
       <c r="G104" s="22">
         <v>575325.6</v>
       </c>
-      <c r="H104" s="22"/>
+      <c r="H104" s="22">
+        <v>674427.2</v>
+      </c>
       <c r="I104" s="22"/>
       <c r="J104" s="22"/>
       <c r="K104" s="31"/>
       <c r="L104" s="31"/>
       <c r="M104" s="24"/>
       <c r="O104" s="32"/>
     </row>
     <row r="105" spans="1:15" ht="12.95" customHeight="1">
       <c r="A105" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C105" s="22">
         <v>1682</v>
       </c>
       <c r="D105" s="22">
         <v>2845.5</v>
       </c>
       <c r="E105" s="22">
         <v>4184.3999999999996</v>
       </c>
       <c r="F105" s="22">
         <v>5504.6</v>
       </c>
       <c r="G105" s="22">
         <v>6829.1</v>
       </c>
-      <c r="H105" s="22"/>
+      <c r="H105" s="22">
+        <v>8173.4</v>
+      </c>
       <c r="I105" s="22"/>
       <c r="J105" s="22"/>
       <c r="K105" s="31"/>
       <c r="L105" s="31"/>
       <c r="M105" s="24"/>
       <c r="O105" s="32"/>
     </row>
     <row r="106" spans="1:15" ht="24.75" customHeight="1">
       <c r="A106" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B106" s="1">
         <v>259745.4</v>
       </c>
       <c r="C106" s="22">
         <v>528646.19999999995</v>
       </c>
       <c r="D106" s="22">
         <v>812118.8</v>
       </c>
       <c r="E106" s="22">
         <v>1128969.8</v>
       </c>
       <c r="F106" s="22">
         <v>1417652.7</v>
       </c>
       <c r="G106" s="22">
         <v>1825938.3</v>
       </c>
-      <c r="H106" s="22"/>
+      <c r="H106" s="22">
+        <v>2193564.2000000002</v>
+      </c>
       <c r="I106" s="22"/>
       <c r="J106" s="22"/>
       <c r="K106" s="31"/>
       <c r="L106" s="31"/>
       <c r="M106" s="24"/>
     </row>
     <row r="107" spans="1:15" ht="22.5">
       <c r="A107" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B107" s="1">
         <v>559819.80000000005</v>
       </c>
       <c r="C107" s="22">
         <v>1117941.6000000001</v>
       </c>
       <c r="D107" s="22">
         <v>1675267.8</v>
       </c>
       <c r="E107" s="22">
         <v>2235641</v>
       </c>
       <c r="F107" s="22">
         <v>2806796.5</v>
       </c>
       <c r="G107" s="22">
         <v>3387324.1</v>
       </c>
-      <c r="H107" s="22"/>
+      <c r="H107" s="22">
+        <v>3966532.6</v>
+      </c>
       <c r="I107" s="22"/>
       <c r="J107" s="22"/>
       <c r="K107" s="31"/>
       <c r="L107" s="31"/>
       <c r="M107" s="24"/>
     </row>
     <row r="109" spans="1:15" ht="12.2" customHeight="1">
       <c r="A109" s="33" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="110" spans="1:15" ht="12.2" customHeight="1">
       <c r="A110" s="34" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="111" spans="1:15" ht="12.2" customHeight="1">
       <c r="A111" s="34" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A77:M77"/>
@@ -4354,62 +4376,62 @@
     <mergeCell ref="A93:M93"/>
     <mergeCell ref="A62:M62"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A47:M47"/>
     <mergeCell ref="A32:M32"/>
   </mergeCells>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -4418,68 +4440,68 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF8D252D-1CC4-4FFB-8BE5-C4678B6025A9}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67662865-F73C-4FFF-8C4C-1EAAD3CFB928}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF8D252D-1CC4-4FFB-8BE5-C4678B6025A9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73305A44-92E6-4E98-A7E6-C075CAAF9D01}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>