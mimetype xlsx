--- v0 (2026-04-24)
+++ v1 (2026-05-25)
@@ -14,83 +14,83 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\ДОКУМЕНТЫ РОЗА\НОМЕНКЛАТУРА ДЕЛ\12-10\ДИНАМИКА МСП и ОФ 2023\ДИНАМИЧЕСКИЕ РЯДЫ МСП\динамика мсп по районам\квартал\числ вэд\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="679" yWindow="638" windowWidth="15202" windowHeight="9211"/>
   </bookViews>
   <sheets>
     <sheet name="2022-2025" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Toc128541095" localSheetId="0">'2022-2025'!#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2025'!$A$1:$F$323</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2025'!$A$1:$F$345</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B109" i="1" l="1"/>
   <c r="B108" i="1"/>
   <c r="B107" i="1"/>
   <c r="B106" i="1"/>
   <c r="B105" i="1"/>
   <c r="B104" i="1"/>
   <c r="B103" i="1"/>
   <c r="B102" i="1"/>
   <c r="B101" i="1"/>
   <c r="B100" i="1"/>
   <c r="B99" i="1"/>
   <c r="B98" i="1"/>
   <c r="B97" i="1"/>
   <c r="B96" i="1"/>
   <c r="B95" i="1"/>
   <c r="B94" i="1"/>
   <c r="B93" i="1"/>
   <c r="B92" i="1"/>
   <c r="B91" i="1"/>
   <c r="B90" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="646" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="688" uniqueCount="52">
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t xml:space="preserve">в том числе </t>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>юридические лица малого предпринимательства</t>
   </si>
   <si>
     <t>крестьянские или фермерские хозяйства</t>
   </si>
   <si>
     <t>Численность занятых в малом и среднем предпринимательстве</t>
   </si>
   <si>
     <t>юридические лица среднего предпринимательства</t>
   </si>
   <si>
     <t>индивидуальные предприниматели</t>
   </si>
   <si>
@@ -209,50 +209,53 @@
     <t>на 1 апреля 2025г.</t>
   </si>
   <si>
     <t>на 1 июля 2025г.</t>
   </si>
   <si>
     <t xml:space="preserve">   Горнодобывающая 
    промышленность и
    разработка карьеров</t>
   </si>
   <si>
     <t xml:space="preserve">   Обрабатывающая 
    промышленность</t>
   </si>
   <si>
     <t xml:space="preserve">   Снабжение электроэнергией, 
    газом, паром, горячей водой 
    и кондиционированным 
    воздухом</t>
   </si>
   <si>
     <t>Водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений</t>
   </si>
   <si>
     <t>на 1 октября 2025г.</t>
+  </si>
+  <si>
+    <t>на 1 января 2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -506,85 +509,85 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -855,123 +858,123 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L323"/>
+  <dimension ref="A1:L344"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A309" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K316" sqref="K316"/>
+      <pane ySplit="4" topLeftCell="A319" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="J351" sqref="J351"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="13.6" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26" style="2" customWidth="1"/>
     <col min="2" max="2" width="15.75" style="2" customWidth="1"/>
     <col min="3" max="6" width="19" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="39"/>
-[...3 lines deleted...]
-      <c r="F1" s="39"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="40"/>
-[...3 lines deleted...]
-      <c r="F2" s="40"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A3" s="41"/>
-      <c r="B3" s="42" t="s">
+      <c r="A3" s="46"/>
+      <c r="B3" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="43" t="s">
+      <c r="C3" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="43"/>
-[...1 lines deleted...]
-      <c r="F3" s="43"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
     </row>
     <row r="4" spans="1:6" ht="32.6" x14ac:dyDescent="0.25">
-      <c r="A4" s="41"/>
-      <c r="B4" s="42"/>
+      <c r="A4" s="46"/>
+      <c r="B4" s="47"/>
       <c r="C4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A5" s="44" t="s">
+      <c r="A5" s="49" t="s">
         <v>27</v>
       </c>
-      <c r="B5" s="44"/>
-[...3 lines deleted...]
-      <c r="F5" s="44"/>
+      <c r="B5" s="49"/>
+      <c r="C5" s="49"/>
+      <c r="D5" s="49"/>
+      <c r="E5" s="49"/>
+      <c r="F5" s="49"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="9">
         <v>104383</v>
       </c>
       <c r="C6" s="9">
         <v>27549</v>
       </c>
       <c r="D6" s="9">
         <v>9311</v>
       </c>
       <c r="E6" s="9">
         <v>50925</v>
       </c>
       <c r="F6" s="9">
         <v>16598</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>8</v>
       </c>
@@ -1322,362 +1325,362 @@
         <v>338</v>
       </c>
       <c r="F24" s="13" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A25" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="16">
         <v>10648</v>
       </c>
       <c r="C25" s="17">
         <v>702</v>
       </c>
       <c r="D25" s="17"/>
       <c r="E25" s="16">
         <v>9946</v>
       </c>
       <c r="F25" s="18" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="14.3" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="50" t="s">
+      <c r="A26" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="B26" s="50"/>
-[...3 lines deleted...]
-      <c r="F26" s="50"/>
+      <c r="B26" s="42"/>
+      <c r="C26" s="42"/>
+      <c r="D26" s="42"/>
+      <c r="E26" s="42"/>
+      <c r="F26" s="42"/>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A27" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="19">
         <v>107387</v>
       </c>
       <c r="C27" s="19">
         <v>28331</v>
       </c>
-      <c r="D27" s="45">
+      <c r="D27" s="50">
         <v>9418</v>
       </c>
-      <c r="E27" s="45"/>
+      <c r="E27" s="50"/>
       <c r="F27" s="19">
         <v>53128</v>
       </c>
       <c r="G27" s="5">
         <v>16510</v>
       </c>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
     </row>
     <row r="28" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="20">
         <v>20448</v>
       </c>
       <c r="C28" s="20">
         <v>1493</v>
       </c>
-      <c r="D28" s="46">
+      <c r="D28" s="43">
         <v>1610</v>
       </c>
-      <c r="E28" s="46"/>
+      <c r="E28" s="43"/>
       <c r="F28" s="13">
         <v>835</v>
       </c>
       <c r="G28" s="6">
         <v>16510</v>
       </c>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
     </row>
     <row r="29" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A29" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="20">
         <v>8560</v>
       </c>
       <c r="C29" s="20">
         <v>2903</v>
       </c>
-      <c r="D29" s="46">
+      <c r="D29" s="43">
         <v>1461</v>
       </c>
-      <c r="E29" s="46"/>
+      <c r="E29" s="43"/>
       <c r="F29" s="13">
         <v>4196</v>
       </c>
       <c r="G29" s="4" t="s">
         <v>30</v>
       </c>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
     </row>
     <row r="30" spans="1:12" ht="33.299999999999997" x14ac:dyDescent="0.25">
       <c r="A30" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="20">
         <v>1619</v>
       </c>
       <c r="C30" s="13">
         <v>871</v>
       </c>
-      <c r="D30" s="47">
+      <c r="D30" s="41">
         <v>730</v>
       </c>
-      <c r="E30" s="47"/>
+      <c r="E30" s="41"/>
       <c r="F30" s="13">
         <v>18</v>
       </c>
       <c r="G30" s="4" t="s">
         <v>30</v>
       </c>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
       <c r="K30" s="3"/>
       <c r="L30" s="3"/>
     </row>
     <row r="31" spans="1:12" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A31" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="20">
         <v>6270</v>
       </c>
       <c r="C31" s="20">
         <v>1753</v>
       </c>
-      <c r="D31" s="47">
+      <c r="D31" s="41">
         <v>451</v>
       </c>
-      <c r="E31" s="47"/>
+      <c r="E31" s="41"/>
       <c r="F31" s="20">
         <v>4066</v>
       </c>
       <c r="G31" s="4" t="s">
         <v>30</v>
       </c>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
       <c r="K31" s="3"/>
       <c r="L31" s="3"/>
     </row>
     <row r="32" spans="1:12" ht="55.05" x14ac:dyDescent="0.25">
       <c r="A32" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="13">
         <v>253</v>
       </c>
       <c r="C32" s="13">
         <v>99</v>
       </c>
-      <c r="D32" s="47">
+      <c r="D32" s="41">
         <v>117</v>
       </c>
-      <c r="E32" s="47"/>
+      <c r="E32" s="41"/>
       <c r="F32" s="13">
         <v>37</v>
       </c>
       <c r="G32" s="4" t="s">
         <v>30</v>
       </c>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
       <c r="K32" s="3"/>
       <c r="L32" s="3"/>
     </row>
     <row r="33" spans="1:12" ht="57.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="13">
         <v>418</v>
       </c>
       <c r="C33" s="13">
         <v>180</v>
       </c>
-      <c r="D33" s="47">
+      <c r="D33" s="41">
         <v>163</v>
       </c>
-      <c r="E33" s="47"/>
+      <c r="E33" s="41"/>
       <c r="F33" s="13">
         <v>75</v>
       </c>
       <c r="G33" s="4" t="s">
         <v>30</v>
       </c>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A34" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="20">
         <v>9148</v>
       </c>
       <c r="C34" s="20">
         <v>6313</v>
       </c>
-      <c r="D34" s="46">
+      <c r="D34" s="43">
         <v>1716</v>
       </c>
-      <c r="E34" s="46"/>
+      <c r="E34" s="43"/>
       <c r="F34" s="20">
         <v>1119</v>
       </c>
       <c r="G34" s="4" t="s">
         <v>30</v>
       </c>
       <c r="H34" s="3"/>
       <c r="I34" s="3"/>
       <c r="J34" s="3"/>
       <c r="K34" s="3"/>
       <c r="L34" s="3"/>
     </row>
     <row r="35" spans="1:12" ht="33.299999999999997" x14ac:dyDescent="0.25">
       <c r="A35" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="20">
         <v>31298</v>
       </c>
       <c r="C35" s="20">
         <v>5428</v>
       </c>
-      <c r="D35" s="47">
+      <c r="D35" s="41">
         <v>664</v>
       </c>
-      <c r="E35" s="47"/>
+      <c r="E35" s="41"/>
       <c r="F35" s="20">
         <v>25206</v>
       </c>
       <c r="G35" s="4" t="s">
         <v>30</v>
       </c>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3"/>
       <c r="K35" s="3"/>
       <c r="L35" s="3"/>
     </row>
     <row r="36" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A36" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B36" s="20">
         <v>5140</v>
       </c>
       <c r="C36" s="20">
         <v>1040</v>
       </c>
-      <c r="D36" s="46">
+      <c r="D36" s="43">
         <v>1222</v>
       </c>
-      <c r="E36" s="46"/>
+      <c r="E36" s="43"/>
       <c r="F36" s="20">
         <v>2878</v>
       </c>
       <c r="G36" s="4" t="s">
         <v>30</v>
       </c>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="3"/>
       <c r="K36" s="3"/>
       <c r="L36" s="3"/>
     </row>
     <row r="37" spans="1:12" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A37" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B37" s="20">
         <v>3432</v>
       </c>
       <c r="C37" s="13">
         <v>970</v>
       </c>
-      <c r="D37" s="47">
+      <c r="D37" s="41">
         <v>195</v>
       </c>
-      <c r="E37" s="47"/>
+      <c r="E37" s="41"/>
       <c r="F37" s="20">
         <v>2267</v>
       </c>
       <c r="G37" s="4" t="s">
         <v>30</v>
       </c>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
     </row>
     <row r="38" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A38" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B38" s="20">
         <v>1396</v>
       </c>
       <c r="C38" s="13">
         <v>554</v>
       </c>
       <c r="D38" s="13">
         <v>479</v>
       </c>
-      <c r="E38" s="47">
+      <c r="E38" s="41">
         <v>363</v>
       </c>
-      <c r="F38" s="47"/>
+      <c r="F38" s="41"/>
       <c r="G38" s="4" t="s">
         <v>30</v>
       </c>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
     </row>
     <row r="39" spans="1:12" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A39" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B39" s="13">
         <v>406</v>
       </c>
       <c r="C39" s="13">
         <v>395</v>
       </c>
       <c r="D39" s="13" t="s">
         <v>30</v>
       </c>
       <c r="E39" s="13">
         <v>11</v>
       </c>
@@ -7402,110 +7405,521 @@
       <c r="F319" s="25" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="320" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A320" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B320" s="28">
         <v>10633</v>
       </c>
       <c r="C320" s="28">
         <v>375</v>
       </c>
       <c r="D320" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E320" s="28">
         <v>10258</v>
       </c>
       <c r="F320" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="321" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A321" s="48" t="s">
+      <c r="A321" s="37" t="s">
+        <v>51</v>
+      </c>
+      <c r="B321" s="38"/>
+      <c r="C321" s="38"/>
+      <c r="D321" s="38"/>
+      <c r="E321" s="38"/>
+      <c r="F321" s="38"/>
+    </row>
+    <row r="322" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A322" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="B322" s="27">
+        <v>113101</v>
+      </c>
+      <c r="C322" s="27">
+        <v>26524</v>
+      </c>
+      <c r="D322" s="27">
+        <v>10108</v>
+      </c>
+      <c r="E322" s="27">
+        <v>63193</v>
+      </c>
+      <c r="F322" s="27">
+        <v>13276</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A323" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="B323" s="27">
+        <v>16274</v>
+      </c>
+      <c r="C323" s="27">
+        <v>1210</v>
+      </c>
+      <c r="D323" s="27">
+        <v>1354</v>
+      </c>
+      <c r="E323" s="27">
+        <v>434</v>
+      </c>
+      <c r="F323" s="27">
+        <v>13276</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A324" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B324" s="27">
+        <v>11525</v>
+      </c>
+      <c r="C324" s="27">
+        <v>3920</v>
+      </c>
+      <c r="D324" s="27">
+        <v>2333</v>
+      </c>
+      <c r="E324" s="27">
+        <v>5272</v>
+      </c>
+      <c r="F324" s="27" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="325" spans="1:6" ht="33.299999999999997" x14ac:dyDescent="0.25">
+      <c r="A325" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="B325" s="27">
+        <v>2766</v>
+      </c>
+      <c r="C325" s="27">
+        <v>1156</v>
+      </c>
+      <c r="D325" s="27">
+        <v>1568</v>
+      </c>
+      <c r="E325" s="27">
+        <v>42</v>
+      </c>
+      <c r="F325" s="25" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="326" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A326" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="B326" s="27">
+        <v>8034</v>
+      </c>
+      <c r="C326" s="27">
+        <v>2344</v>
+      </c>
+      <c r="D326" s="27">
+        <v>586</v>
+      </c>
+      <c r="E326" s="27">
+        <v>5104</v>
+      </c>
+      <c r="F326" s="25" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6" ht="44.15" x14ac:dyDescent="0.25">
+      <c r="A327" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="B327" s="27">
+        <v>156</v>
+      </c>
+      <c r="C327" s="27">
+        <v>125</v>
+      </c>
+      <c r="D327" s="27">
+        <v>2</v>
+      </c>
+      <c r="E327" s="27">
+        <v>29</v>
+      </c>
+      <c r="F327" s="25" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="328" spans="1:6" ht="44.15" x14ac:dyDescent="0.25">
+      <c r="A328" s="32" t="s">
+        <v>49</v>
+      </c>
+      <c r="B328" s="27">
+        <v>569</v>
+      </c>
+      <c r="C328" s="27">
+        <v>295</v>
+      </c>
+      <c r="D328" s="27">
+        <v>177</v>
+      </c>
+      <c r="E328" s="27">
+        <v>97</v>
+      </c>
+      <c r="F328" s="25" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="329" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A329" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="B329" s="27">
+        <v>8856</v>
+      </c>
+      <c r="C329" s="27">
+        <v>5192</v>
+      </c>
+      <c r="D329" s="27">
+        <v>1685</v>
+      </c>
+      <c r="E329" s="27">
+        <v>1979</v>
+      </c>
+      <c r="F329" s="25" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="330" spans="1:6" ht="33.299999999999997" x14ac:dyDescent="0.25">
+      <c r="A330" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="B330" s="27">
+        <v>36258</v>
+      </c>
+      <c r="C330" s="27">
+        <v>4427</v>
+      </c>
+      <c r="D330" s="27">
+        <v>681</v>
+      </c>
+      <c r="E330" s="27">
+        <v>31150</v>
+      </c>
+      <c r="F330" s="25" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A331" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="B331" s="27">
+        <v>7219</v>
+      </c>
+      <c r="C331" s="27">
+        <v>1135</v>
+      </c>
+      <c r="D331" s="27">
+        <v>1715</v>
+      </c>
+      <c r="E331" s="27">
+        <v>4369</v>
+      </c>
+      <c r="F331" s="25" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="332" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A332" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="B332" s="27">
+        <v>4192</v>
+      </c>
+      <c r="C332" s="27">
+        <v>990</v>
+      </c>
+      <c r="D332" s="27">
+        <v>220</v>
+      </c>
+      <c r="E332" s="27">
+        <v>2982</v>
+      </c>
+      <c r="F332" s="25" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="333" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A333" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="B333" s="27">
+        <v>1252</v>
+      </c>
+      <c r="C333" s="27">
+        <v>390</v>
+      </c>
+      <c r="D333" s="27">
+        <v>458</v>
+      </c>
+      <c r="E333" s="27">
+        <v>404</v>
+      </c>
+      <c r="F333" s="25" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A334" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B334" s="27">
+        <v>69</v>
+      </c>
+      <c r="C334" s="27">
+        <v>41</v>
+      </c>
+      <c r="D334" s="27">
+        <v>6</v>
+      </c>
+      <c r="E334" s="27">
+        <v>22</v>
+      </c>
+      <c r="F334" s="25" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="335" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A335" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="B335" s="27">
+        <v>3316</v>
+      </c>
+      <c r="C335" s="27">
+        <v>666</v>
+      </c>
+      <c r="D335" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="E335" s="27">
+        <v>2650</v>
+      </c>
+      <c r="F335" s="25" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="336" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A336" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="B336" s="27">
+        <v>2396</v>
+      </c>
+      <c r="C336" s="27">
+        <v>1514</v>
+      </c>
+      <c r="D336" s="27">
+        <v>240</v>
+      </c>
+      <c r="E336" s="27">
+        <v>642</v>
+      </c>
+      <c r="F336" s="25" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="337" spans="1:6" ht="33.299999999999997" x14ac:dyDescent="0.25">
+      <c r="A337" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="B337" s="27">
+        <v>3850</v>
+      </c>
+      <c r="C337" s="27">
+        <v>1606</v>
+      </c>
+      <c r="D337" s="27">
+        <v>684</v>
+      </c>
+      <c r="E337" s="27">
+        <v>1560</v>
+      </c>
+      <c r="F337" s="25" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="338" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A338" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="B338" s="27">
+        <v>5186</v>
+      </c>
+      <c r="C338" s="27">
+        <v>3715</v>
+      </c>
+      <c r="D338" s="27">
+        <v>635</v>
+      </c>
+      <c r="E338" s="27">
+        <v>836</v>
+      </c>
+      <c r="F338" s="25" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="339" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A339" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B339" s="27">
+        <v>1856</v>
+      </c>
+      <c r="C339" s="27">
+        <v>1285</v>
+      </c>
+      <c r="D339" s="27">
+        <v>97</v>
+      </c>
+      <c r="E339" s="27">
+        <v>474</v>
+      </c>
+      <c r="F339" s="25" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="340" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A340" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="B340" s="27">
+        <v>548</v>
+      </c>
+      <c r="C340" s="27">
+        <v>53</v>
+      </c>
+      <c r="D340" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="E340" s="27">
+        <v>495</v>
+      </c>
+      <c r="F340" s="25" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="341" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A341" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="B341" s="28">
+        <v>10304</v>
+      </c>
+      <c r="C341" s="28">
+        <v>380</v>
+      </c>
+      <c r="D341" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="E341" s="28">
+        <v>9924</v>
+      </c>
+      <c r="F341" s="26" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="342" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A342" s="39" t="s">
         <v>32</v>
       </c>
-      <c r="B321" s="48"/>
-[...19 lines deleted...]
-      <c r="F323" s="49"/>
+      <c r="B342" s="39"/>
+      <c r="C342" s="39"/>
+      <c r="D342" s="39"/>
+      <c r="E342" s="39"/>
+      <c r="F342" s="39"/>
+    </row>
+    <row r="343" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A343" s="40"/>
+      <c r="B343" s="40"/>
+      <c r="C343" s="40"/>
+      <c r="D343" s="40"/>
+      <c r="E343" s="40"/>
+      <c r="F343" s="40"/>
+    </row>
+    <row r="344" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A344" s="40"/>
+      <c r="B344" s="40"/>
+      <c r="C344" s="40"/>
+      <c r="D344" s="40"/>
+      <c r="E344" s="40"/>
+      <c r="F344" s="40"/>
     </row>
   </sheetData>
-  <mergeCells count="33">
-[...15 lines deleted...]
-    <mergeCell ref="E38:F38"/>
+  <mergeCells count="34">
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="A321:F321"/>
+    <mergeCell ref="A342:F344"/>
     <mergeCell ref="A257:F257"/>
     <mergeCell ref="A279:F279"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A47:F47"/>
     <mergeCell ref="D27:E27"/>
     <mergeCell ref="A68:F68"/>
     <mergeCell ref="D28:E28"/>
     <mergeCell ref="D29:E29"/>
     <mergeCell ref="D30:E30"/>
     <mergeCell ref="D31:E31"/>
     <mergeCell ref="D32:E32"/>
-    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="A300:F300"/>
+    <mergeCell ref="A89:F89"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="A26:F26"/>
+    <mergeCell ref="A110:F110"/>
+    <mergeCell ref="A131:F131"/>
+    <mergeCell ref="A152:F152"/>
+    <mergeCell ref="A173:F173"/>
+    <mergeCell ref="A194:F194"/>
+    <mergeCell ref="A215:F215"/>
+    <mergeCell ref="A236:F236"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="E38:F38"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="73" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>