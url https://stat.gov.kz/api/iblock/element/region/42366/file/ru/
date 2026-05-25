--- v0 (2026-04-24)
+++ v1 (2026-05-25)
@@ -10,64 +10,92 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\ДОКУМЕНТЫ РОЗА\НОМЕНКЛАТУРА ДЕЛ\12-10\ДИНАМИКА МСП и ОФ 2023\ДИНАМИЧЕСКИЕ РЯДЫ МСП\динамика мсп по районам\месячные\колич зарег\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="32767" yWindow="32767" windowWidth="23257" windowHeight="12158"/>
   </bookViews>
   <sheets>
-    <sheet name="2022-2025" sheetId="1" r:id="rId1"/>
+    <sheet name="2022-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_Toc128541095" localSheetId="0">'2022-2025'!#REF!</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2025'!$A$1:$F$460</definedName>
+    <definedName name="_Toc128541095" localSheetId="0">'2022-2026'!#REF!</definedName>
+    <definedName name="_Toc128541097" localSheetId="0">'2022-2026'!#REF!</definedName>
+    <definedName name="_Toc209340855" localSheetId="0">'2022-2026'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2026'!$A$1:$F$491</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="B468" i="1" l="1"/>
+  <c r="B467" i="1"/>
+  <c r="B466" i="1"/>
+  <c r="B465" i="1"/>
+  <c r="B464" i="1"/>
+  <c r="B463" i="1"/>
+  <c r="B460" i="1"/>
+  <c r="B459" i="1"/>
+  <c r="B479" i="1"/>
+  <c r="B478" i="1"/>
+  <c r="B477" i="1"/>
+  <c r="B476" i="1"/>
+  <c r="B475" i="1"/>
+  <c r="B474" i="1"/>
+  <c r="B473" i="1"/>
+  <c r="B472" i="1"/>
+  <c r="B471" i="1"/>
+  <c r="B470" i="1"/>
+  <c r="B490" i="1"/>
+  <c r="B489" i="1"/>
+  <c r="B488" i="1"/>
+  <c r="B487" i="1"/>
+  <c r="B486" i="1"/>
+  <c r="B485" i="1"/>
+  <c r="B484" i="1"/>
+  <c r="B483" i="1"/>
+  <c r="B482" i="1"/>
+  <c r="B481" i="1"/>
   <c r="B457" i="1" l="1"/>
   <c r="B456" i="1"/>
   <c r="B455" i="1"/>
   <c r="B454" i="1"/>
   <c r="B453" i="1"/>
   <c r="B452" i="1"/>
   <c r="B451" i="1"/>
   <c r="B449" i="1"/>
   <c r="B448" i="1"/>
   <c r="B446" i="1"/>
   <c r="B445" i="1"/>
   <c r="B444" i="1"/>
   <c r="B443" i="1"/>
   <c r="B442" i="1"/>
   <c r="B441" i="1"/>
   <c r="B440" i="1"/>
   <c r="B438" i="1"/>
   <c r="B437" i="1"/>
   <c r="B435" i="1"/>
   <c r="B434" i="1"/>
   <c r="B433" i="1"/>
   <c r="B432" i="1"/>
   <c r="B431" i="1"/>
   <c r="B430" i="1"/>
   <c r="B429" i="1"/>
@@ -325,51 +353,51 @@
   <c r="B30" i="1"/>
   <c r="B29" i="1"/>
   <c r="B27" i="1"/>
   <c r="B26" i="1"/>
   <c r="B25" i="1"/>
   <c r="B24" i="1"/>
   <c r="B23" i="1"/>
   <c r="B22" i="1"/>
   <c r="B21" i="1"/>
   <c r="B20" i="1"/>
   <c r="B19" i="1"/>
   <c r="B18" i="1"/>
   <c r="B16" i="1"/>
   <c r="B15" i="1"/>
   <c r="B14" i="1"/>
   <c r="B13" i="1"/>
   <c r="B12" i="1"/>
   <c r="B11" i="1"/>
   <c r="B10" i="1"/>
   <c r="B8" i="1"/>
   <c r="B7" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="552" uniqueCount="65">
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>юридические лица малого предпринимательства</t>
   </si>
   <si>
     <t>юридические лица среднего предпринимательства</t>
   </si>
   <si>
     <t>индивидуальные предприниматели</t>
   </si>
   <si>
     <t>крестьянские или фермерские хозяйства</t>
   </si>
   <si>
     <t>Количество зарегистрированных субъектов малого и среднего предпринимательства</t>
   </si>
   <si>
     <t>на 1 сентября 2022г.</t>
   </si>
   <si>
@@ -512,50 +540,59 @@
   </si>
   <si>
     <t>на 1 июня 2025г.</t>
   </si>
   <si>
     <t>на 1 июля 2025г.</t>
   </si>
   <si>
     <t>на 1 августа 2025г.</t>
   </si>
   <si>
     <t>на 1сентября 2025г.</t>
   </si>
   <si>
     <t>на 1октября 2025г.</t>
   </si>
   <si>
     <t>на 1 ноября 2025г.</t>
   </si>
   <si>
     <t>на 1декабря 2025г.</t>
   </si>
   <si>
     <t>на 1января 2026г.</t>
   </si>
+  <si>
+    <t>на 1 февраля 2026г.</t>
+  </si>
+  <si>
+    <t>на 1 марта 2026г.</t>
+  </si>
+  <si>
+    <t>на 1 апреля 2026г.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
@@ -599,50 +636,51 @@
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -694,51 +732,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
@@ -789,82 +827,84 @@
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 8" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -1135,132 +1175,132 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N458"/>
+  <dimension ref="A1:N491"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A427" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B449" sqref="B449:B457"/>
+      <pane ySplit="5" topLeftCell="A463" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="K489" sqref="K489"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="13.6" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.75" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="6" width="19" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="16.3" x14ac:dyDescent="0.3">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="B1" s="44"/>
-[...3 lines deleted...]
-      <c r="F1" s="44"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
     </row>
     <row r="2" spans="1:9" ht="16.3" x14ac:dyDescent="0.3">
       <c r="A2" s="25"/>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A3" s="45" t="s">
+      <c r="A3" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="46"/>
-[...3 lines deleted...]
-      <c r="F3" s="46"/>
+      <c r="B3" s="48"/>
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
       <c r="G3" s="26"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A4" s="47"/>
-      <c r="B4" s="49" t="s">
+      <c r="A4" s="49"/>
+      <c r="B4" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="50" t="s">
+      <c r="C4" s="52" t="s">
         <v>33</v>
       </c>
-      <c r="D4" s="50"/>
-[...1 lines deleted...]
-      <c r="F4" s="51"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="53"/>
       <c r="G4" s="26"/>
     </row>
     <row r="5" spans="1:9" ht="42.65" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="48"/>
-      <c r="B5" s="49"/>
+      <c r="A5" s="50"/>
+      <c r="B5" s="51"/>
       <c r="C5" s="32" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="32" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="32" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="33" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="26"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A6" s="42" t="s">
+      <c r="A6" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="42"/>
-[...3 lines deleted...]
-      <c r="F6" s="42"/>
+      <c r="B6" s="44"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="27" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="4">
         <f>C7+D7+E7+F7</f>
         <v>63431</v>
       </c>
       <c r="C7" s="5">
         <v>8302</v>
       </c>
       <c r="D7" s="5">
         <v>64</v>
       </c>
       <c r="E7" s="5">
         <v>42676</v>
       </c>
       <c r="F7" s="5">
         <v>12389</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
     </row>
@@ -1449,58 +1489,58 @@
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="4">
         <f t="shared" si="0"/>
         <v>5747</v>
       </c>
       <c r="C16" s="5">
         <v>557</v>
       </c>
       <c r="D16" s="5">
         <v>5</v>
       </c>
       <c r="E16" s="5">
         <v>3289</v>
       </c>
       <c r="F16" s="5">
         <v>1896</v>
       </c>
       <c r="G16" s="2"/>
       <c r="I16" s="2"/>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A17" s="42" t="s">
+      <c r="A17" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="B17" s="42"/>
-[...3 lines deleted...]
-      <c r="F17" s="42"/>
+      <c r="B17" s="44"/>
+      <c r="C17" s="44"/>
+      <c r="D17" s="44"/>
+      <c r="E17" s="44"/>
+      <c r="F17" s="44"/>
       <c r="G17" s="2"/>
       <c r="I17" s="2"/>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="4">
         <f>C18+D18+E18+F18</f>
         <v>67785</v>
       </c>
       <c r="C18" s="8">
         <v>8312</v>
       </c>
       <c r="D18" s="8">
         <v>65</v>
       </c>
       <c r="E18" s="8">
         <v>45919</v>
       </c>
       <c r="F18" s="8">
         <v>13489</v>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="2"/>
@@ -1692,58 +1732,58 @@
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="4">
         <f>C27+D27+E27+F27</f>
         <v>6145</v>
       </c>
       <c r="C27" s="8">
         <v>557</v>
       </c>
       <c r="D27" s="5">
         <v>5</v>
       </c>
       <c r="E27" s="8">
         <v>3533</v>
       </c>
       <c r="F27" s="8">
         <v>2050</v>
       </c>
       <c r="G27" s="3"/>
       <c r="I27" s="2"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A28" s="42" t="s">
+      <c r="A28" s="44" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="42"/>
-[...3 lines deleted...]
-      <c r="F28" s="42"/>
+      <c r="B28" s="44"/>
+      <c r="C28" s="44"/>
+      <c r="D28" s="44"/>
+      <c r="E28" s="44"/>
+      <c r="F28" s="44"/>
       <c r="G28" s="3"/>
       <c r="I28" s="2"/>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="4">
         <f>C29+D29+E29+F29</f>
         <v>69415</v>
       </c>
       <c r="C29" s="8">
         <v>8305</v>
       </c>
       <c r="D29" s="8">
         <v>65</v>
       </c>
       <c r="E29" s="8">
         <v>47232</v>
       </c>
       <c r="F29" s="8">
         <v>13813</v>
       </c>
       <c r="G29" s="3"/>
       <c r="I29" s="2"/>
@@ -1934,58 +1974,58 @@
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="4">
         <f t="shared" si="2"/>
         <v>6300</v>
       </c>
       <c r="C38" s="8">
         <v>563</v>
       </c>
       <c r="D38" s="8">
         <v>5</v>
       </c>
       <c r="E38" s="8">
         <v>3661</v>
       </c>
       <c r="F38" s="8">
         <v>2071</v>
       </c>
       <c r="G38" s="3"/>
       <c r="I38" s="2"/>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A39" s="42" t="s">
+      <c r="A39" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="B39" s="42"/>
-[...3 lines deleted...]
-      <c r="F39" s="42"/>
+      <c r="B39" s="44"/>
+      <c r="C39" s="44"/>
+      <c r="D39" s="44"/>
+      <c r="E39" s="44"/>
+      <c r="F39" s="44"/>
       <c r="G39" s="3"/>
       <c r="I39" s="2"/>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A40" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="9">
         <f>C40+D40+E40+F40</f>
         <v>71073</v>
       </c>
       <c r="C40" s="5">
         <v>8442</v>
       </c>
       <c r="D40" s="5">
         <v>65</v>
       </c>
       <c r="E40" s="5">
         <v>48711</v>
       </c>
       <c r="F40" s="5">
         <v>13855</v>
       </c>
       <c r="G40" s="3"/>
       <c r="I40" s="2"/>
@@ -2174,58 +2214,58 @@
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A49" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B49" s="9">
         <f t="shared" si="3"/>
         <v>6518</v>
       </c>
       <c r="C49" s="5">
         <v>564</v>
       </c>
       <c r="D49" s="5">
         <v>5</v>
       </c>
       <c r="E49" s="5">
         <v>3847</v>
       </c>
       <c r="F49" s="5">
         <v>2102</v>
       </c>
       <c r="G49" s="3"/>
       <c r="I49" s="2"/>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A50" s="42" t="s">
+      <c r="A50" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="B50" s="42"/>
-[...3 lines deleted...]
-      <c r="F50" s="42"/>
+      <c r="B50" s="44"/>
+      <c r="C50" s="44"/>
+      <c r="D50" s="44"/>
+      <c r="E50" s="44"/>
+      <c r="F50" s="44"/>
       <c r="G50" s="3"/>
       <c r="I50" s="2"/>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A51" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B51" s="9">
         <f>C51+D51+E51+F51</f>
         <v>71823</v>
       </c>
       <c r="C51" s="5">
         <v>8414</v>
       </c>
       <c r="D51" s="5">
         <v>65</v>
       </c>
       <c r="E51" s="5">
         <v>49539</v>
       </c>
       <c r="F51" s="5">
         <v>13805</v>
       </c>
       <c r="G51" s="3"/>
       <c r="I51" s="2"/>
@@ -2410,58 +2450,58 @@
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A60" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B60" s="9">
         <f t="shared" si="4"/>
         <v>6543</v>
       </c>
       <c r="C60" s="5">
         <v>565</v>
       </c>
       <c r="D60" s="5">
         <v>5</v>
       </c>
       <c r="E60" s="5">
         <v>3885</v>
       </c>
       <c r="F60" s="5">
         <v>2088</v>
       </c>
       <c r="G60" s="3"/>
       <c r="I60" s="2"/>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A61" s="42" t="s">
+      <c r="A61" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="B61" s="42"/>
-[...3 lines deleted...]
-      <c r="F61" s="42"/>
+      <c r="B61" s="44"/>
+      <c r="C61" s="44"/>
+      <c r="D61" s="44"/>
+      <c r="E61" s="44"/>
+      <c r="F61" s="44"/>
       <c r="G61" s="3"/>
       <c r="I61" s="2"/>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A62" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B62" s="9">
         <f>C62+D62+E62+F62</f>
         <v>72624</v>
       </c>
       <c r="C62" s="8">
         <v>8144</v>
       </c>
       <c r="D62" s="8">
         <v>67</v>
       </c>
       <c r="E62" s="8">
         <v>50782</v>
       </c>
       <c r="F62" s="8">
         <v>13631</v>
       </c>
       <c r="G62" s="3"/>
       <c r="I62" s="2"/>
@@ -2648,58 +2688,58 @@
     </row>
     <row r="71" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A71" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B71" s="9">
         <f t="shared" si="5"/>
         <v>6677</v>
       </c>
       <c r="C71" s="8">
         <v>551</v>
       </c>
       <c r="D71" s="8">
         <v>5</v>
       </c>
       <c r="E71" s="8">
         <v>4062</v>
       </c>
       <c r="F71" s="8">
         <v>2059</v>
       </c>
       <c r="G71" s="3"/>
       <c r="I71" s="2"/>
     </row>
     <row r="72" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A72" s="42" t="s">
+      <c r="A72" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="B72" s="42"/>
-[...3 lines deleted...]
-      <c r="F72" s="42"/>
+      <c r="B72" s="44"/>
+      <c r="C72" s="44"/>
+      <c r="D72" s="44"/>
+      <c r="E72" s="44"/>
+      <c r="F72" s="44"/>
       <c r="G72" s="3"/>
       <c r="I72" s="2"/>
     </row>
     <row r="73" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A73" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B73" s="9">
         <f>C73+D73+E73+F73</f>
         <v>73686</v>
       </c>
       <c r="C73" s="8">
         <v>8109</v>
       </c>
       <c r="D73" s="8">
         <v>65</v>
       </c>
       <c r="E73" s="8">
         <v>51626</v>
       </c>
       <c r="F73" s="8">
         <v>13886</v>
       </c>
       <c r="G73" s="3"/>
       <c r="I73" s="2"/>
@@ -2884,58 +2924,58 @@
     </row>
     <row r="82" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A82" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B82" s="9">
         <f t="shared" si="6"/>
         <v>6782</v>
       </c>
       <c r="C82" s="8">
         <v>557</v>
       </c>
       <c r="D82" s="8">
         <v>5</v>
       </c>
       <c r="E82" s="8">
         <v>4116</v>
       </c>
       <c r="F82" s="8">
         <v>2104</v>
       </c>
       <c r="G82" s="3"/>
       <c r="I82" s="2"/>
     </row>
     <row r="83" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A83" s="42" t="s">
+      <c r="A83" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="B83" s="42"/>
-[...3 lines deleted...]
-      <c r="F83" s="42"/>
+      <c r="B83" s="44"/>
+      <c r="C83" s="44"/>
+      <c r="D83" s="44"/>
+      <c r="E83" s="44"/>
+      <c r="F83" s="44"/>
       <c r="G83" s="3"/>
       <c r="I83" s="2"/>
     </row>
     <row r="84" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A84" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B84" s="9">
         <f>C84+D84+E84+F84</f>
         <v>74987</v>
       </c>
       <c r="C84" s="8">
         <v>8132</v>
       </c>
       <c r="D84" s="8">
         <v>66</v>
       </c>
       <c r="E84" s="8">
         <v>52739</v>
       </c>
       <c r="F84" s="8">
         <v>14050</v>
       </c>
       <c r="G84" s="3"/>
       <c r="I84" s="2"/>
@@ -3122,58 +3162,58 @@
     </row>
     <row r="93" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A93" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B93" s="9">
         <f>C93+D93+E93+F93</f>
         <v>7071</v>
       </c>
       <c r="C93" s="8">
         <v>557</v>
       </c>
       <c r="D93" s="8">
         <v>5</v>
       </c>
       <c r="E93" s="8">
         <v>4394</v>
       </c>
       <c r="F93" s="8">
         <v>2115</v>
       </c>
       <c r="G93" s="3"/>
       <c r="I93" s="2"/>
     </row>
     <row r="94" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A94" s="42" t="s">
+      <c r="A94" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="B94" s="42"/>
-[...3 lines deleted...]
-      <c r="F94" s="42"/>
+      <c r="B94" s="44"/>
+      <c r="C94" s="44"/>
+      <c r="D94" s="44"/>
+      <c r="E94" s="44"/>
+      <c r="F94" s="44"/>
       <c r="G94" s="3"/>
       <c r="I94" s="2"/>
     </row>
     <row r="95" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A95" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B95" s="9">
         <f>C95+D95+E95+F95</f>
         <v>76137</v>
       </c>
       <c r="C95" s="8">
         <v>8111</v>
       </c>
       <c r="D95" s="8">
         <v>65</v>
       </c>
       <c r="E95" s="8">
         <v>53765</v>
       </c>
       <c r="F95" s="8">
         <v>14196</v>
       </c>
       <c r="G95" s="3"/>
       <c r="I95" s="2"/>
@@ -3362,58 +3402,58 @@
     </row>
     <row r="104" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A104" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B104" s="9">
         <f t="shared" si="8"/>
         <v>7320</v>
       </c>
       <c r="C104" s="8">
         <v>557</v>
       </c>
       <c r="D104" s="8">
         <v>5</v>
       </c>
       <c r="E104" s="8">
         <v>4603</v>
       </c>
       <c r="F104" s="8">
         <v>2155</v>
       </c>
       <c r="G104" s="3"/>
       <c r="I104" s="2"/>
     </row>
     <row r="105" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A105" s="42" t="s">
+      <c r="A105" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="B105" s="42"/>
-[...3 lines deleted...]
-      <c r="F105" s="42"/>
+      <c r="B105" s="44"/>
+      <c r="C105" s="44"/>
+      <c r="D105" s="44"/>
+      <c r="E105" s="44"/>
+      <c r="F105" s="44"/>
       <c r="G105" s="3"/>
       <c r="I105" s="2"/>
     </row>
     <row r="106" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A106" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B106" s="9">
         <f>C106+D106+E106+F106</f>
         <v>77541</v>
       </c>
       <c r="C106" s="8">
         <v>8050</v>
       </c>
       <c r="D106" s="8">
         <v>65</v>
       </c>
       <c r="E106" s="8">
         <v>55005</v>
       </c>
       <c r="F106" s="8">
         <v>14421</v>
       </c>
       <c r="G106" s="3"/>
       <c r="I106" s="2"/>
@@ -3600,58 +3640,58 @@
     </row>
     <row r="115" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A115" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B115" s="9">
         <f t="shared" si="9"/>
         <v>7464</v>
       </c>
       <c r="C115" s="8">
         <v>558</v>
       </c>
       <c r="D115" s="8">
         <v>5</v>
       </c>
       <c r="E115" s="8">
         <v>4728</v>
       </c>
       <c r="F115" s="8">
         <v>2173</v>
       </c>
       <c r="G115" s="3"/>
       <c r="I115" s="2"/>
     </row>
     <row r="116" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A116" s="42" t="s">
+      <c r="A116" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="B116" s="42"/>
-[...3 lines deleted...]
-      <c r="F116" s="42"/>
+      <c r="B116" s="44"/>
+      <c r="C116" s="44"/>
+      <c r="D116" s="44"/>
+      <c r="E116" s="44"/>
+      <c r="F116" s="44"/>
       <c r="G116" s="3"/>
       <c r="I116" s="2"/>
     </row>
     <row r="117" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A117" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B117" s="11">
         <f>C117++D117+E117+F117</f>
         <v>77590</v>
       </c>
       <c r="C117" s="8">
         <v>8061</v>
       </c>
       <c r="D117" s="8">
         <v>65</v>
       </c>
       <c r="E117" s="11">
         <v>55149</v>
       </c>
       <c r="F117" s="11">
         <v>14315</v>
       </c>
       <c r="G117" s="3"/>
       <c r="I117" s="2"/>
@@ -3840,58 +3880,58 @@
     </row>
     <row r="126" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A126" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B126" s="11">
         <f t="shared" si="10"/>
         <v>7523</v>
       </c>
       <c r="C126" s="8">
         <v>551</v>
       </c>
       <c r="D126" s="8">
         <v>5</v>
       </c>
       <c r="E126" s="11">
         <v>4798</v>
       </c>
       <c r="F126" s="11">
         <v>2169</v>
       </c>
       <c r="G126" s="3"/>
       <c r="I126" s="2"/>
     </row>
     <row r="127" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A127" s="42" t="s">
+      <c r="A127" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="B127" s="42"/>
-[...3 lines deleted...]
-      <c r="F127" s="42"/>
+      <c r="B127" s="44"/>
+      <c r="C127" s="44"/>
+      <c r="D127" s="44"/>
+      <c r="E127" s="44"/>
+      <c r="F127" s="44"/>
       <c r="G127" s="3"/>
       <c r="I127" s="2"/>
     </row>
     <row r="128" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A128" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B128" s="11">
         <f>C128+D128+E128+F128</f>
         <v>77563</v>
       </c>
       <c r="C128" s="8">
         <v>8116</v>
       </c>
       <c r="D128" s="8">
         <v>65</v>
       </c>
       <c r="E128" s="8">
         <v>54920</v>
       </c>
       <c r="F128" s="8">
         <v>14462</v>
       </c>
       <c r="G128" s="3"/>
       <c r="I128" s="2"/>
@@ -4080,58 +4120,58 @@
     </row>
     <row r="137" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A137" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B137" s="11">
         <f t="shared" si="11"/>
         <v>7525</v>
       </c>
       <c r="C137" s="8">
         <v>554</v>
       </c>
       <c r="D137" s="8">
         <v>5</v>
       </c>
       <c r="E137" s="8">
         <v>4743</v>
       </c>
       <c r="F137" s="8">
         <v>2223</v>
       </c>
       <c r="G137" s="3"/>
       <c r="I137" s="2"/>
     </row>
     <row r="138" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A138" s="42" t="s">
+      <c r="A138" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="B138" s="42"/>
-[...3 lines deleted...]
-      <c r="F138" s="42"/>
+      <c r="B138" s="44"/>
+      <c r="C138" s="44"/>
+      <c r="D138" s="44"/>
+      <c r="E138" s="44"/>
+      <c r="F138" s="44"/>
       <c r="G138" s="3"/>
       <c r="I138" s="2"/>
     </row>
     <row r="139" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A139" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B139" s="11">
         <f>C139+D139+E139+F139</f>
         <v>75924</v>
       </c>
       <c r="C139" s="8">
         <v>8124</v>
       </c>
       <c r="D139" s="8">
         <v>65</v>
       </c>
       <c r="E139" s="8">
         <v>53427</v>
       </c>
       <c r="F139" s="8">
         <v>14308</v>
       </c>
       <c r="G139" s="3"/>
       <c r="I139" s="2"/>
@@ -4320,58 +4360,58 @@
     </row>
     <row r="148" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A148" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B148" s="11">
         <f t="shared" si="12"/>
         <v>7302</v>
       </c>
       <c r="C148" s="8">
         <v>558</v>
       </c>
       <c r="D148" s="8">
         <v>5</v>
       </c>
       <c r="E148" s="8">
         <v>4533</v>
       </c>
       <c r="F148" s="8">
         <v>2206</v>
       </c>
       <c r="G148" s="3"/>
       <c r="I148" s="2"/>
     </row>
     <row r="149" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A149" s="42" t="s">
+      <c r="A149" s="44" t="s">
         <v>22</v>
       </c>
-      <c r="B149" s="42"/>
-[...3 lines deleted...]
-      <c r="F149" s="42"/>
+      <c r="B149" s="44"/>
+      <c r="C149" s="44"/>
+      <c r="D149" s="44"/>
+      <c r="E149" s="44"/>
+      <c r="F149" s="44"/>
       <c r="G149" s="3"/>
       <c r="I149" s="2"/>
     </row>
     <row r="150" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A150" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B150" s="11">
         <f>C150+D150+E150+F150</f>
         <v>76312</v>
       </c>
       <c r="C150" s="8">
         <v>8152</v>
       </c>
       <c r="D150" s="8">
         <v>65</v>
       </c>
       <c r="E150" s="8">
         <v>53606</v>
       </c>
       <c r="F150" s="8">
         <v>14489</v>
       </c>
       <c r="G150" s="3"/>
       <c r="I150" s="2"/>
@@ -4558,58 +4598,58 @@
     </row>
     <row r="159" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A159" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B159" s="11">
         <f t="shared" ref="B159" si="14">C159+D159+E159+F159</f>
         <v>7367</v>
       </c>
       <c r="C159" s="8">
         <v>563</v>
       </c>
       <c r="D159" s="8">
         <v>5</v>
       </c>
       <c r="E159" s="8">
         <v>4561</v>
       </c>
       <c r="F159" s="8">
         <v>2238</v>
       </c>
       <c r="G159" s="3"/>
       <c r="I159" s="2"/>
     </row>
     <row r="160" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A160" s="42" t="s">
+      <c r="A160" s="44" t="s">
         <v>23</v>
       </c>
-      <c r="B160" s="42"/>
-[...3 lines deleted...]
-      <c r="F160" s="42"/>
+      <c r="B160" s="44"/>
+      <c r="C160" s="44"/>
+      <c r="D160" s="44"/>
+      <c r="E160" s="44"/>
+      <c r="F160" s="44"/>
       <c r="G160" s="3"/>
       <c r="I160" s="2"/>
     </row>
     <row r="161" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A161" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B161" s="11">
         <f>C161+D161+E161+F161</f>
         <v>75640</v>
       </c>
       <c r="C161" s="8">
         <v>8157</v>
       </c>
       <c r="D161" s="8">
         <v>67</v>
       </c>
       <c r="E161" s="8">
         <v>53247</v>
       </c>
       <c r="F161" s="8">
         <v>14169</v>
       </c>
       <c r="G161" s="3"/>
       <c r="I161" s="2"/>
@@ -4796,58 +4836,58 @@
     </row>
     <row r="170" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A170" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B170" s="11">
         <f t="shared" ref="B170" si="16">C170+D170+E170+F170</f>
         <v>7313</v>
       </c>
       <c r="C170" s="8">
         <v>567</v>
       </c>
       <c r="D170" s="8">
         <v>5</v>
       </c>
       <c r="E170" s="8">
         <v>4543</v>
       </c>
       <c r="F170" s="8">
         <v>2198</v>
       </c>
       <c r="G170" s="3"/>
       <c r="I170" s="2"/>
     </row>
     <row r="171" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A171" s="42" t="s">
+      <c r="A171" s="44" t="s">
         <v>27</v>
       </c>
-      <c r="B171" s="42"/>
-[...3 lines deleted...]
-      <c r="F171" s="42"/>
+      <c r="B171" s="44"/>
+      <c r="C171" s="44"/>
+      <c r="D171" s="44"/>
+      <c r="E171" s="44"/>
+      <c r="F171" s="44"/>
       <c r="G171" s="3"/>
       <c r="I171" s="2"/>
     </row>
     <row r="172" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A172" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B172" s="11">
         <f>C172+D172+E172+F172</f>
         <v>73975</v>
       </c>
       <c r="C172" s="8">
         <v>7976</v>
       </c>
       <c r="D172" s="8">
         <v>68</v>
       </c>
       <c r="E172" s="8">
         <v>52413</v>
       </c>
       <c r="F172" s="15">
         <v>13518</v>
       </c>
       <c r="G172" s="3"/>
       <c r="I172" s="2"/>
@@ -5035,58 +5075,58 @@
     </row>
     <row r="181" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A181" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B181" s="11">
         <f t="shared" si="17"/>
         <v>7166</v>
       </c>
       <c r="C181" s="8">
         <v>569</v>
       </c>
       <c r="D181" s="8">
         <v>5</v>
       </c>
       <c r="E181" s="8">
         <v>4455</v>
       </c>
       <c r="F181" s="15">
         <v>2137</v>
       </c>
       <c r="G181" s="3"/>
       <c r="I181" s="2"/>
     </row>
     <row r="182" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A182" s="42" t="s">
+      <c r="A182" s="44" t="s">
         <v>26</v>
       </c>
-      <c r="B182" s="42"/>
-[...3 lines deleted...]
-      <c r="F182" s="42"/>
+      <c r="B182" s="44"/>
+      <c r="C182" s="44"/>
+      <c r="D182" s="44"/>
+      <c r="E182" s="44"/>
+      <c r="F182" s="44"/>
       <c r="G182" s="3"/>
       <c r="I182" s="2"/>
     </row>
     <row r="183" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A183" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B183" s="11">
         <f>C183+D183+E183+F183</f>
         <v>71147</v>
       </c>
       <c r="C183" s="8">
         <v>7899</v>
       </c>
       <c r="D183" s="8">
         <v>71</v>
       </c>
       <c r="E183" s="8">
         <v>50354</v>
       </c>
       <c r="F183" s="8">
         <v>12823</v>
       </c>
       <c r="G183" s="3"/>
       <c r="I183" s="2"/>
@@ -5276,58 +5316,58 @@
     </row>
     <row r="192" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A192" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B192" s="11">
         <f t="shared" si="18"/>
         <v>6817</v>
       </c>
       <c r="C192" s="8">
         <v>555</v>
       </c>
       <c r="D192" s="8">
         <v>5</v>
       </c>
       <c r="E192" s="8">
         <v>4224</v>
       </c>
       <c r="F192" s="8">
         <v>2033</v>
       </c>
       <c r="G192" s="3"/>
       <c r="I192" s="2"/>
     </row>
     <row r="193" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A193" s="42" t="s">
+      <c r="A193" s="44" t="s">
         <v>25</v>
       </c>
-      <c r="B193" s="42"/>
-[...3 lines deleted...]
-      <c r="F193" s="42"/>
+      <c r="B193" s="44"/>
+      <c r="C193" s="44"/>
+      <c r="D193" s="44"/>
+      <c r="E193" s="44"/>
+      <c r="F193" s="44"/>
       <c r="G193" s="3"/>
       <c r="I193" s="2"/>
     </row>
     <row r="194" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A194" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B194" s="11">
         <f>C194+D194+E194+F194</f>
         <v>69626</v>
       </c>
       <c r="C194" s="8">
         <v>7893</v>
       </c>
       <c r="D194" s="8">
         <v>70</v>
       </c>
       <c r="E194" s="8">
         <v>49297</v>
       </c>
       <c r="F194" s="8">
         <v>12366</v>
       </c>
       <c r="G194" s="3"/>
       <c r="I194" s="2"/>
@@ -5516,58 +5556,58 @@
     </row>
     <row r="203" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A203" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B203" s="11">
         <f t="shared" ref="B203" si="20">C203+D203+E203+F203</f>
         <v>6640</v>
       </c>
       <c r="C203" s="8">
         <v>551</v>
       </c>
       <c r="D203" s="8">
         <v>5</v>
       </c>
       <c r="E203" s="8">
         <v>4130</v>
       </c>
       <c r="F203" s="8">
         <v>1954</v>
       </c>
       <c r="G203" s="3"/>
       <c r="I203" s="2"/>
     </row>
     <row r="204" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A204" s="42" t="s">
+      <c r="A204" s="44" t="s">
         <v>28</v>
       </c>
-      <c r="B204" s="42"/>
-[...3 lines deleted...]
-      <c r="F204" s="42"/>
+      <c r="B204" s="44"/>
+      <c r="C204" s="44"/>
+      <c r="D204" s="44"/>
+      <c r="E204" s="44"/>
+      <c r="F204" s="44"/>
       <c r="G204" s="3"/>
       <c r="I204" s="2"/>
     </row>
     <row r="205" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A205" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B205" s="20">
         <v>68192</v>
       </c>
       <c r="C205" s="15">
         <v>7860</v>
       </c>
       <c r="D205" s="16">
         <v>70</v>
       </c>
       <c r="E205" s="15">
         <v>48220</v>
       </c>
       <c r="F205" s="15">
         <v>12042</v>
       </c>
       <c r="G205" s="3"/>
       <c r="I205" s="2"/>
     </row>
@@ -5748,58 +5788,58 @@
       <c r="I213" s="2"/>
     </row>
     <row r="214" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A214" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B214" s="20">
         <v>6439</v>
       </c>
       <c r="C214" s="16">
         <v>551</v>
       </c>
       <c r="D214" s="16">
         <v>5</v>
       </c>
       <c r="E214" s="15">
         <v>3993</v>
       </c>
       <c r="F214" s="15">
         <v>1890</v>
       </c>
       <c r="G214" s="3"/>
       <c r="I214" s="2"/>
     </row>
     <row r="215" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A215" s="42" t="s">
+      <c r="A215" s="44" t="s">
         <v>29</v>
       </c>
-      <c r="B215" s="42"/>
-[...3 lines deleted...]
-      <c r="F215" s="42"/>
+      <c r="B215" s="44"/>
+      <c r="C215" s="44"/>
+      <c r="D215" s="44"/>
+      <c r="E215" s="44"/>
+      <c r="F215" s="44"/>
       <c r="G215" s="3"/>
       <c r="I215" s="2"/>
     </row>
     <row r="216" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A216" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B216" s="20">
         <v>67455</v>
       </c>
       <c r="C216" s="15">
         <v>7850</v>
       </c>
       <c r="D216" s="16">
         <v>70</v>
       </c>
       <c r="E216" s="15">
         <v>47651</v>
       </c>
       <c r="F216" s="15">
         <v>11884</v>
       </c>
       <c r="G216" s="3"/>
       <c r="I216" s="2"/>
     </row>
@@ -5980,58 +6020,58 @@
       <c r="I224" s="2"/>
     </row>
     <row r="225" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A225" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B225" s="20">
         <v>6269</v>
       </c>
       <c r="C225" s="16">
         <v>551</v>
       </c>
       <c r="D225" s="16">
         <v>5</v>
       </c>
       <c r="E225" s="15">
         <v>3863</v>
       </c>
       <c r="F225" s="15">
         <v>1850</v>
       </c>
       <c r="G225" s="3"/>
       <c r="I225" s="2"/>
     </row>
     <row r="226" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A226" s="42" t="s">
+      <c r="A226" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="B226" s="42"/>
-[...3 lines deleted...]
-      <c r="F226" s="42"/>
+      <c r="B226" s="44"/>
+      <c r="C226" s="44"/>
+      <c r="D226" s="44"/>
+      <c r="E226" s="44"/>
+      <c r="F226" s="44"/>
       <c r="G226" s="3"/>
       <c r="I226" s="2"/>
     </row>
     <row r="227" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A227" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B227" s="11">
         <f>C227+D227+E227+F227</f>
         <v>66805</v>
       </c>
       <c r="C227" s="8">
         <v>7852</v>
       </c>
       <c r="D227" s="8">
         <v>70</v>
       </c>
       <c r="E227" s="8">
         <v>47180</v>
       </c>
       <c r="F227" s="8">
         <v>11703</v>
       </c>
       <c r="G227" s="3"/>
       <c r="I227" s="2"/>
@@ -6217,58 +6257,58 @@
     </row>
     <row r="236" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A236" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B236" s="11">
         <f t="shared" si="22"/>
         <v>6230</v>
       </c>
       <c r="C236" s="8">
         <v>551</v>
       </c>
       <c r="D236" s="8">
         <v>5</v>
       </c>
       <c r="E236" s="8">
         <v>3864</v>
       </c>
       <c r="F236" s="8">
         <v>1810</v>
       </c>
       <c r="G236" s="3"/>
       <c r="I236" s="2"/>
     </row>
     <row r="237" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A237" s="42" t="s">
+      <c r="A237" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="B237" s="42"/>
-[...3 lines deleted...]
-      <c r="F237" s="42"/>
+      <c r="B237" s="44"/>
+      <c r="C237" s="44"/>
+      <c r="D237" s="44"/>
+      <c r="E237" s="44"/>
+      <c r="F237" s="44"/>
       <c r="G237" s="3"/>
       <c r="I237" s="2"/>
     </row>
     <row r="238" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A238" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B238" s="8">
         <v>67603</v>
       </c>
       <c r="C238" s="22">
         <v>7878</v>
       </c>
       <c r="D238" s="22">
         <v>70</v>
       </c>
       <c r="E238" s="22">
         <v>47770</v>
       </c>
       <c r="F238" s="22">
         <v>11885</v>
       </c>
       <c r="G238" s="3"/>
       <c r="I238" s="2"/>
     </row>
@@ -6336,56 +6376,56 @@
         <v>1061</v>
       </c>
       <c r="G241" s="3"/>
       <c r="I241" s="2"/>
     </row>
     <row r="242" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A242" s="28" t="s">
         <v>38</v>
       </c>
       <c r="B242" s="8">
         <v>2914</v>
       </c>
       <c r="C242" s="22">
         <v>226</v>
       </c>
       <c r="D242" s="22">
         <v>4</v>
       </c>
       <c r="E242" s="22">
         <v>1436</v>
       </c>
       <c r="F242" s="22">
         <v>1248</v>
       </c>
       <c r="G242" s="3"/>
-      <c r="I242" s="43"/>
-[...4 lines deleted...]
-      <c r="N242" s="43"/>
+      <c r="I242" s="54"/>
+      <c r="J242" s="54"/>
+      <c r="K242" s="54"/>
+      <c r="L242" s="54"/>
+      <c r="M242" s="54"/>
+      <c r="N242" s="54"/>
     </row>
     <row r="243" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A243" s="28" t="s">
         <v>39</v>
       </c>
       <c r="B243" s="8">
         <v>6698</v>
       </c>
       <c r="C243" s="22">
         <v>386</v>
       </c>
       <c r="D243" s="22">
         <v>1</v>
       </c>
       <c r="E243" s="22">
         <v>3976</v>
       </c>
       <c r="F243" s="22">
         <v>2335</v>
       </c>
       <c r="G243" s="3"/>
       <c r="I243" s="13"/>
       <c r="J243" s="11"/>
       <c r="K243" s="8"/>
       <c r="L243" s="8"/>
@@ -6479,58 +6519,58 @@
       </c>
       <c r="B247" s="8">
         <v>6345</v>
       </c>
       <c r="C247" s="22">
         <v>550</v>
       </c>
       <c r="D247" s="22">
         <v>5</v>
       </c>
       <c r="E247" s="22">
         <v>3948</v>
       </c>
       <c r="F247" s="22">
         <v>1842</v>
       </c>
       <c r="G247" s="3"/>
       <c r="I247" s="6"/>
       <c r="J247" s="11"/>
       <c r="K247" s="8"/>
       <c r="L247" s="10"/>
       <c r="M247" s="8"/>
       <c r="N247" s="8"/>
     </row>
     <row r="248" spans="1:14" ht="28.55" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A248" s="42" t="s">
+      <c r="A248" s="44" t="s">
         <v>32</v>
       </c>
-      <c r="B248" s="42"/>
-[...3 lines deleted...]
-      <c r="F248" s="42"/>
+      <c r="B248" s="44"/>
+      <c r="C248" s="44"/>
+      <c r="D248" s="44"/>
+      <c r="E248" s="44"/>
+      <c r="F248" s="44"/>
       <c r="G248" s="3"/>
       <c r="I248" s="6"/>
       <c r="J248" s="11"/>
       <c r="K248" s="8"/>
       <c r="L248" s="8"/>
       <c r="M248" s="8"/>
       <c r="N248" s="8"/>
     </row>
     <row r="249" spans="1:14" hidden="1" x14ac:dyDescent="0.25">
       <c r="A249" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B249" s="8">
         <v>67603</v>
       </c>
       <c r="C249" s="22">
         <v>7878</v>
       </c>
       <c r="D249" s="22">
         <v>70</v>
       </c>
       <c r="E249" s="22">
         <v>47770</v>
       </c>
       <c r="F249" s="22">
@@ -6753,58 +6793,58 @@
       <c r="F258" s="22">
         <v>1396</v>
       </c>
     </row>
     <row r="259" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A259" s="29" t="s">
         <v>43</v>
       </c>
       <c r="B259" s="19">
         <v>6456</v>
       </c>
       <c r="C259" s="23">
         <v>551</v>
       </c>
       <c r="D259" s="23">
         <v>4</v>
       </c>
       <c r="E259" s="23">
         <v>4039</v>
       </c>
       <c r="F259" s="23">
         <v>1862</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A260" s="42" t="s">
+      <c r="A260" s="44" t="s">
         <v>44</v>
       </c>
-      <c r="B260" s="42"/>
-[...3 lines deleted...]
-      <c r="F260" s="42"/>
+      <c r="B260" s="44"/>
+      <c r="C260" s="44"/>
+      <c r="D260" s="44"/>
+      <c r="E260" s="44"/>
+      <c r="F260" s="44"/>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A261" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B261" s="11">
         <f>C261+D261+E261+F261</f>
         <v>69091</v>
       </c>
       <c r="C261" s="8">
         <v>8020</v>
       </c>
       <c r="D261" s="8">
         <v>71</v>
       </c>
       <c r="E261" s="8">
         <v>48845</v>
       </c>
       <c r="F261" s="8">
         <v>12155</v>
       </c>
     </row>
     <row r="262" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A262" s="28" t="s">
         <v>35</v>
@@ -6969,58 +7009,58 @@
         <v>1428</v>
       </c>
     </row>
     <row r="270" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A270" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B270" s="11">
         <f t="shared" si="23"/>
         <v>6562</v>
       </c>
       <c r="C270" s="8">
         <v>550</v>
       </c>
       <c r="D270" s="8">
         <v>4</v>
       </c>
       <c r="E270" s="8">
         <v>4129</v>
       </c>
       <c r="F270" s="8">
         <v>1879</v>
       </c>
     </row>
     <row r="271" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A271" s="42" t="s">
+      <c r="A271" s="44" t="s">
         <v>45</v>
       </c>
-      <c r="B271" s="42"/>
-[...3 lines deleted...]
-      <c r="F271" s="42"/>
+      <c r="B271" s="44"/>
+      <c r="C271" s="44"/>
+      <c r="D271" s="44"/>
+      <c r="E271" s="44"/>
+      <c r="F271" s="44"/>
     </row>
     <row r="272" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A272" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B272" s="11">
         <f>C272+D272+E272+F272</f>
         <v>69374</v>
       </c>
       <c r="C272" s="8">
         <v>8480</v>
       </c>
       <c r="D272" s="8">
         <v>73</v>
       </c>
       <c r="E272" s="8">
         <v>48640</v>
       </c>
       <c r="F272" s="8">
         <v>12181</v>
       </c>
     </row>
     <row r="273" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A273" s="28" t="s">
         <v>35</v>
@@ -7183,58 +7223,58 @@
         <v>1387</v>
       </c>
     </row>
     <row r="281" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A281" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B281" s="11">
         <f t="shared" si="24"/>
         <v>6567</v>
       </c>
       <c r="C281" s="8">
         <v>549</v>
       </c>
       <c r="D281" s="8">
         <v>4</v>
       </c>
       <c r="E281" s="8">
         <v>4139</v>
       </c>
       <c r="F281" s="8">
         <v>1875</v>
       </c>
     </row>
     <row r="282" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A282" s="42" t="s">
+      <c r="A282" s="44" t="s">
         <v>46</v>
       </c>
-      <c r="B282" s="42"/>
-[...3 lines deleted...]
-      <c r="F282" s="42"/>
+      <c r="B282" s="44"/>
+      <c r="C282" s="44"/>
+      <c r="D282" s="44"/>
+      <c r="E282" s="44"/>
+      <c r="F282" s="44"/>
     </row>
     <row r="283" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A283" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B283" s="11">
         <f>C283+D283+E283+F283</f>
         <v>69198</v>
       </c>
       <c r="C283" s="8">
         <v>8696</v>
       </c>
       <c r="D283" s="8">
         <v>72</v>
       </c>
       <c r="E283" s="8">
         <v>48385</v>
       </c>
       <c r="F283" s="8">
         <v>12045</v>
       </c>
     </row>
     <row r="284" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A284" s="28" t="s">
         <v>35</v>
@@ -7397,58 +7437,58 @@
         <v>1380</v>
       </c>
     </row>
     <row r="292" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A292" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B292" s="11">
         <f t="shared" si="25"/>
         <v>6502</v>
       </c>
       <c r="C292" s="8">
         <v>549</v>
       </c>
       <c r="D292" s="8">
         <v>4</v>
       </c>
       <c r="E292" s="8">
         <v>4101</v>
       </c>
       <c r="F292" s="8">
         <v>1848</v>
       </c>
     </row>
     <row r="293" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A293" s="42" t="s">
+      <c r="A293" s="44" t="s">
         <v>47</v>
       </c>
-      <c r="B293" s="42"/>
-[...3 lines deleted...]
-      <c r="F293" s="42"/>
+      <c r="B293" s="44"/>
+      <c r="C293" s="44"/>
+      <c r="D293" s="44"/>
+      <c r="E293" s="44"/>
+      <c r="F293" s="44"/>
     </row>
     <row r="294" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A294" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B294" s="11">
         <f>C294+D294+E294+F294</f>
         <v>69015</v>
       </c>
       <c r="C294" s="8">
         <v>8844</v>
       </c>
       <c r="D294" s="8">
         <v>78</v>
       </c>
       <c r="E294" s="8">
         <v>48175</v>
       </c>
       <c r="F294" s="8">
         <v>11918</v>
       </c>
     </row>
     <row r="295" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A295" s="28" t="s">
         <v>35</v>
@@ -7611,58 +7651,58 @@
         <v>1359</v>
       </c>
     </row>
     <row r="303" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A303" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B303" s="11">
         <f t="shared" si="26"/>
         <v>6497</v>
       </c>
       <c r="C303" s="8">
         <v>547</v>
       </c>
       <c r="D303" s="8">
         <v>4</v>
       </c>
       <c r="E303" s="8">
         <v>4106</v>
       </c>
       <c r="F303" s="8">
         <v>1840</v>
       </c>
     </row>
     <row r="304" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A304" s="42" t="s">
+      <c r="A304" s="44" t="s">
         <v>48</v>
       </c>
-      <c r="B304" s="42"/>
-[...3 lines deleted...]
-      <c r="F304" s="42"/>
+      <c r="B304" s="44"/>
+      <c r="C304" s="44"/>
+      <c r="D304" s="44"/>
+      <c r="E304" s="44"/>
+      <c r="F304" s="44"/>
     </row>
     <row r="305" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A305" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B305" s="11">
         <v>68848</v>
       </c>
       <c r="C305" s="8">
         <v>8939</v>
       </c>
       <c r="D305" s="8">
         <v>79</v>
       </c>
       <c r="E305" s="8">
         <v>48086</v>
       </c>
       <c r="F305" s="8">
         <v>11744</v>
       </c>
     </row>
     <row r="306" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A306" s="28" t="s">
         <v>35</v>
       </c>
@@ -7821,58 +7861,58 @@
       <c r="F313" s="8">
         <v>1346</v>
       </c>
     </row>
     <row r="314" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A314" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B314" s="11">
         <v>6462</v>
       </c>
       <c r="C314" s="8">
         <v>551</v>
       </c>
       <c r="D314" s="8">
         <v>4</v>
       </c>
       <c r="E314" s="8">
         <v>4110</v>
       </c>
       <c r="F314" s="8">
         <v>1797</v>
       </c>
     </row>
     <row r="315" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A315" s="42" t="s">
+      <c r="A315" s="44" t="s">
         <v>49</v>
       </c>
-      <c r="B315" s="42"/>
-[...3 lines deleted...]
-      <c r="F315" s="42"/>
+      <c r="B315" s="44"/>
+      <c r="C315" s="44"/>
+      <c r="D315" s="44"/>
+      <c r="E315" s="44"/>
+      <c r="F315" s="44"/>
     </row>
     <row r="316" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A316" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B316" s="11">
         <f>C316+D316+E316+F316</f>
         <v>68336</v>
       </c>
       <c r="C316" s="8">
         <v>9015</v>
       </c>
       <c r="D316" s="8">
         <v>74</v>
       </c>
       <c r="E316" s="8">
         <v>47642</v>
       </c>
       <c r="F316" s="8">
         <v>11605</v>
       </c>
     </row>
     <row r="317" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A317" s="28" t="s">
         <v>35</v>
@@ -8037,58 +8077,58 @@
         <v>1330</v>
       </c>
     </row>
     <row r="325" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A325" s="29" t="s">
         <v>43</v>
       </c>
       <c r="B325" s="18">
         <f t="shared" si="27"/>
         <v>6363</v>
       </c>
       <c r="C325" s="19">
         <v>557</v>
       </c>
       <c r="D325" s="19">
         <v>4</v>
       </c>
       <c r="E325" s="19">
         <v>4048</v>
       </c>
       <c r="F325" s="19">
         <v>1754</v>
       </c>
     </row>
     <row r="326" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A326" s="42" t="s">
+      <c r="A326" s="44" t="s">
         <v>50</v>
       </c>
-      <c r="B326" s="42"/>
-[...3 lines deleted...]
-      <c r="F326" s="42"/>
+      <c r="B326" s="44"/>
+      <c r="C326" s="44"/>
+      <c r="D326" s="44"/>
+      <c r="E326" s="44"/>
+      <c r="F326" s="44"/>
     </row>
     <row r="327" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A327" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B327" s="11">
         <f>C327+D327+E327+F327</f>
         <v>68326</v>
       </c>
       <c r="C327" s="8">
         <v>8979</v>
       </c>
       <c r="D327" s="8">
         <v>72</v>
       </c>
       <c r="E327" s="8">
         <v>47790</v>
       </c>
       <c r="F327" s="8">
         <v>11485</v>
       </c>
     </row>
     <row r="328" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A328" s="28" t="s">
         <v>35</v>
@@ -8251,58 +8291,58 @@
         <v>1301</v>
       </c>
     </row>
     <row r="336" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A336" s="29" t="s">
         <v>43</v>
       </c>
       <c r="B336" s="18">
         <f t="shared" si="28"/>
         <v>6327</v>
       </c>
       <c r="C336" s="19">
         <v>553</v>
       </c>
       <c r="D336" s="19">
         <v>4</v>
       </c>
       <c r="E336" s="19">
         <v>4035</v>
       </c>
       <c r="F336" s="19">
         <v>1735</v>
       </c>
     </row>
     <row r="337" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A337" s="42" t="s">
+      <c r="A337" s="44" t="s">
         <v>51</v>
       </c>
-      <c r="B337" s="42"/>
-[...3 lines deleted...]
-      <c r="F337" s="42"/>
+      <c r="B337" s="44"/>
+      <c r="C337" s="44"/>
+      <c r="D337" s="44"/>
+      <c r="E337" s="44"/>
+      <c r="F337" s="44"/>
     </row>
     <row r="338" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A338" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B338" s="11">
         <f>C338+D338+E338+F338</f>
         <v>67524</v>
       </c>
       <c r="C338" s="8">
         <v>8881</v>
       </c>
       <c r="D338" s="8">
         <v>72</v>
       </c>
       <c r="E338" s="8">
         <v>47263</v>
       </c>
       <c r="F338" s="8">
         <v>11308</v>
       </c>
     </row>
     <row r="339" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A339" s="28" t="s">
         <v>35</v>
@@ -8467,58 +8507,58 @@
         <v>1283</v>
       </c>
     </row>
     <row r="347" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A347" s="29" t="s">
         <v>43</v>
       </c>
       <c r="B347" s="18">
         <f t="shared" si="29"/>
         <v>6271</v>
       </c>
       <c r="C347" s="19">
         <v>546</v>
       </c>
       <c r="D347" s="19">
         <v>4</v>
       </c>
       <c r="E347" s="19">
         <v>4000</v>
       </c>
       <c r="F347" s="19">
         <v>1721</v>
       </c>
     </row>
     <row r="348" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A348" s="42" t="s">
+      <c r="A348" s="44" t="s">
         <v>52</v>
       </c>
-      <c r="B348" s="42"/>
-[...3 lines deleted...]
-      <c r="F348" s="42"/>
+      <c r="B348" s="44"/>
+      <c r="C348" s="44"/>
+      <c r="D348" s="44"/>
+      <c r="E348" s="44"/>
+      <c r="F348" s="44"/>
     </row>
     <row r="349" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A349" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B349" s="11">
         <f>C349+D349+E349+F349</f>
         <v>67131</v>
       </c>
       <c r="C349" s="8">
         <v>8917</v>
       </c>
       <c r="D349" s="8">
         <v>73</v>
       </c>
       <c r="E349" s="8">
         <v>46928</v>
       </c>
       <c r="F349" s="8">
         <v>11213</v>
       </c>
     </row>
     <row r="350" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A350" s="28" t="s">
         <v>35</v>
@@ -8683,58 +8723,58 @@
         <v>1277</v>
       </c>
     </row>
     <row r="358" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A358" s="29" t="s">
         <v>43</v>
       </c>
       <c r="B358" s="18">
         <f t="shared" si="30"/>
         <v>6282</v>
       </c>
       <c r="C358" s="19">
         <v>550</v>
       </c>
       <c r="D358" s="19">
         <v>5</v>
       </c>
       <c r="E358" s="19">
         <v>4001</v>
       </c>
       <c r="F358" s="19">
         <v>1726</v>
       </c>
     </row>
     <row r="359" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A359" s="42" t="s">
+      <c r="A359" s="44" t="s">
         <v>53</v>
       </c>
-      <c r="B359" s="42"/>
-[...3 lines deleted...]
-      <c r="F359" s="42"/>
+      <c r="B359" s="44"/>
+      <c r="C359" s="44"/>
+      <c r="D359" s="44"/>
+      <c r="E359" s="44"/>
+      <c r="F359" s="44"/>
     </row>
     <row r="360" spans="1:6" ht="32.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A360" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B360" s="34">
         <v>67287</v>
       </c>
       <c r="C360" s="35">
         <v>8952</v>
       </c>
       <c r="D360" s="34">
         <v>71</v>
       </c>
       <c r="E360" s="35">
         <v>47065</v>
       </c>
       <c r="F360" s="35">
         <v>11199</v>
       </c>
     </row>
     <row r="361" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A361" s="28" t="s">
         <v>35</v>
       </c>
@@ -8893,58 +8933,58 @@
       <c r="F368" s="35">
         <v>1281</v>
       </c>
     </row>
     <row r="369" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A369" s="29" t="s">
         <v>43</v>
       </c>
       <c r="B369" s="18">
         <v>6323</v>
       </c>
       <c r="C369" s="23">
         <v>552</v>
       </c>
       <c r="D369" s="18">
         <v>5</v>
       </c>
       <c r="E369" s="23">
         <v>4042</v>
       </c>
       <c r="F369" s="23">
         <v>1724</v>
       </c>
     </row>
     <row r="370" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A370" s="42" t="s">
+      <c r="A370" s="44" t="s">
         <v>54</v>
       </c>
-      <c r="B370" s="42"/>
-[...3 lines deleted...]
-      <c r="F370" s="42"/>
+      <c r="B370" s="44"/>
+      <c r="C370" s="44"/>
+      <c r="D370" s="44"/>
+      <c r="E370" s="44"/>
+      <c r="F370" s="44"/>
     </row>
     <row r="371" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A371" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B371" s="34">
         <v>67304</v>
       </c>
       <c r="C371" s="35">
         <v>8967</v>
       </c>
       <c r="D371" s="34">
         <v>71</v>
       </c>
       <c r="E371" s="35">
         <v>48216</v>
       </c>
       <c r="F371" s="35">
         <v>10050</v>
       </c>
     </row>
     <row r="372" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A372" s="28" t="s">
         <v>35</v>
       </c>
@@ -9103,58 +9143,58 @@
       <c r="F379" s="35">
         <v>1270</v>
       </c>
     </row>
     <row r="380" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A380" s="29" t="s">
         <v>43</v>
       </c>
       <c r="B380" s="18">
         <v>6306</v>
       </c>
       <c r="C380" s="23">
         <v>550</v>
       </c>
       <c r="D380" s="18">
         <v>5</v>
       </c>
       <c r="E380" s="23">
         <v>4257</v>
       </c>
       <c r="F380" s="23">
         <v>1494</v>
       </c>
     </row>
     <row r="381" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A381" s="42" t="s">
+      <c r="A381" s="44" t="s">
         <v>55</v>
       </c>
-      <c r="B381" s="42"/>
-[...3 lines deleted...]
-      <c r="F381" s="42"/>
+      <c r="B381" s="44"/>
+      <c r="C381" s="44"/>
+      <c r="D381" s="44"/>
+      <c r="E381" s="44"/>
+      <c r="F381" s="44"/>
     </row>
     <row r="382" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A382" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B382" s="34">
         <v>67552</v>
       </c>
       <c r="C382" s="35">
         <v>8937</v>
       </c>
       <c r="D382" s="34">
         <v>72</v>
       </c>
       <c r="E382" s="35">
         <v>48350</v>
       </c>
       <c r="F382" s="35">
         <v>10193</v>
       </c>
     </row>
     <row r="383" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A383" s="28" t="s">
         <v>35</v>
       </c>
@@ -9313,58 +9353,58 @@
       <c r="F390" s="35">
         <v>1278</v>
       </c>
     </row>
     <row r="391" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A391" s="29" t="s">
         <v>43</v>
       </c>
       <c r="B391" s="18">
         <v>6365</v>
       </c>
       <c r="C391" s="23">
         <v>551</v>
       </c>
       <c r="D391" s="18">
         <v>5</v>
       </c>
       <c r="E391" s="23">
         <v>4298</v>
       </c>
       <c r="F391" s="23">
         <v>1511</v>
       </c>
     </row>
     <row r="392" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A392" s="42" t="s">
+      <c r="A392" s="44" t="s">
         <v>56</v>
       </c>
-      <c r="B392" s="42"/>
-[...3 lines deleted...]
-      <c r="F392" s="42"/>
+      <c r="B392" s="44"/>
+      <c r="C392" s="44"/>
+      <c r="D392" s="44"/>
+      <c r="E392" s="44"/>
+      <c r="F392" s="44"/>
     </row>
     <row r="393" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A393" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B393" s="11">
         <f>C393+D393+E393+F393</f>
         <v>68118</v>
       </c>
       <c r="C393" s="37">
         <v>8940</v>
       </c>
       <c r="D393" s="37">
         <v>72</v>
       </c>
       <c r="E393" s="37">
         <v>49172</v>
       </c>
       <c r="F393" s="37">
         <v>9934</v>
       </c>
     </row>
     <row r="394" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A394" s="28" t="s">
         <v>35</v>
@@ -9527,58 +9567,58 @@
         <v>1271</v>
       </c>
     </row>
     <row r="402" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A402" s="29" t="s">
         <v>43</v>
       </c>
       <c r="B402" s="18">
         <f t="shared" si="31"/>
         <v>6436</v>
       </c>
       <c r="C402" s="39">
         <v>559</v>
       </c>
       <c r="D402" s="39">
         <v>5</v>
       </c>
       <c r="E402" s="39">
         <v>4395</v>
       </c>
       <c r="F402" s="39">
         <v>1477</v>
       </c>
     </row>
     <row r="403" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A403" s="42" t="s">
+      <c r="A403" s="44" t="s">
         <v>57</v>
       </c>
-      <c r="B403" s="42"/>
-[...3 lines deleted...]
-      <c r="F403" s="42"/>
+      <c r="B403" s="44"/>
+      <c r="C403" s="44"/>
+      <c r="D403" s="44"/>
+      <c r="E403" s="44"/>
+      <c r="F403" s="44"/>
     </row>
     <row r="404" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A404" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B404" s="11">
         <f>C404+D404+E404+F404</f>
         <v>69316</v>
       </c>
       <c r="C404" s="8">
         <v>8974</v>
       </c>
       <c r="D404" s="8">
         <v>72</v>
       </c>
       <c r="E404" s="8">
         <v>50071</v>
       </c>
       <c r="F404" s="8">
         <v>10199</v>
       </c>
     </row>
     <row r="405" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A405" s="28" t="s">
         <v>35</v>
@@ -9741,58 +9781,58 @@
         <v>1325</v>
       </c>
     </row>
     <row r="413" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A413" s="29" t="s">
         <v>43</v>
       </c>
       <c r="B413" s="18">
         <f t="shared" si="32"/>
         <v>6526</v>
       </c>
       <c r="C413" s="19">
         <v>563</v>
       </c>
       <c r="D413" s="19">
         <v>5</v>
       </c>
       <c r="E413" s="19">
         <v>4472</v>
       </c>
       <c r="F413" s="19">
         <v>1486</v>
       </c>
     </row>
     <row r="414" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A414" s="42" t="s">
+      <c r="A414" s="44" t="s">
         <v>58</v>
       </c>
-      <c r="B414" s="42"/>
-[...3 lines deleted...]
-      <c r="F414" s="42"/>
+      <c r="B414" s="44"/>
+      <c r="C414" s="44"/>
+      <c r="D414" s="44"/>
+      <c r="E414" s="44"/>
+      <c r="F414" s="44"/>
     </row>
     <row r="415" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A415" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B415" s="34">
         <v>69049</v>
       </c>
       <c r="C415" s="35">
         <v>8964</v>
       </c>
       <c r="D415" s="34">
         <v>69</v>
       </c>
       <c r="E415" s="40">
         <v>49866</v>
       </c>
       <c r="F415" s="40">
         <v>10150</v>
       </c>
     </row>
     <row r="416" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A416" s="28" t="s">
         <v>35</v>
       </c>
@@ -9951,58 +9991,58 @@
       <c r="F423" s="35">
         <v>1300</v>
       </c>
     </row>
     <row r="424" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A424" s="29" t="s">
         <v>43</v>
       </c>
       <c r="B424" s="18">
         <v>6478</v>
       </c>
       <c r="C424" s="23">
         <v>565</v>
       </c>
       <c r="D424" s="18">
         <v>5</v>
       </c>
       <c r="E424" s="41">
         <v>4427</v>
       </c>
       <c r="F424" s="23">
         <v>1481</v>
       </c>
     </row>
     <row r="425" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A425" s="42" t="s">
+      <c r="A425" s="44" t="s">
         <v>59</v>
       </c>
-      <c r="B425" s="42"/>
-[...3 lines deleted...]
-      <c r="F425" s="42"/>
+      <c r="B425" s="44"/>
+      <c r="C425" s="44"/>
+      <c r="D425" s="44"/>
+      <c r="E425" s="44"/>
+      <c r="F425" s="44"/>
     </row>
     <row r="426" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A426" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B426" s="11">
         <f>C426+D426+E426+F426</f>
         <v>68925</v>
       </c>
       <c r="C426" s="8">
         <v>8957</v>
       </c>
       <c r="D426" s="8">
         <v>72</v>
       </c>
       <c r="E426" s="8">
         <v>49808</v>
       </c>
       <c r="F426" s="8">
         <v>10088</v>
       </c>
     </row>
     <row r="427" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A427" s="28" t="s">
         <v>35</v>
@@ -10166,58 +10206,58 @@
         <v>1294</v>
       </c>
     </row>
     <row r="435" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A435" s="29" t="s">
         <v>43</v>
       </c>
       <c r="B435" s="18">
         <f t="shared" si="33"/>
         <v>6447</v>
       </c>
       <c r="C435" s="19">
         <v>565</v>
       </c>
       <c r="D435" s="19">
         <v>4</v>
       </c>
       <c r="E435" s="19">
         <v>4395</v>
       </c>
       <c r="F435" s="19">
         <v>1483</v>
       </c>
     </row>
     <row r="436" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A436" s="42" t="s">
+      <c r="A436" s="44" t="s">
         <v>60</v>
       </c>
-      <c r="B436" s="42"/>
-[...3 lines deleted...]
-      <c r="F436" s="42"/>
+      <c r="B436" s="44"/>
+      <c r="C436" s="44"/>
+      <c r="D436" s="44"/>
+      <c r="E436" s="44"/>
+      <c r="F436" s="44"/>
     </row>
     <row r="437" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A437" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B437" s="11">
         <f>C437+D437+E437+F437</f>
         <v>68774</v>
       </c>
       <c r="C437" s="8">
         <v>8946</v>
       </c>
       <c r="D437" s="8">
         <v>72</v>
       </c>
       <c r="E437" s="8">
         <v>49692</v>
       </c>
       <c r="F437" s="8">
         <v>10064</v>
       </c>
     </row>
     <row r="438" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A438" s="28" t="s">
         <v>35</v>
@@ -10381,58 +10421,58 @@
         <v>1282</v>
       </c>
     </row>
     <row r="446" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A446" s="29" t="s">
         <v>43</v>
       </c>
       <c r="B446" s="18">
         <f t="shared" si="34"/>
         <v>6429</v>
       </c>
       <c r="C446" s="19">
         <v>575</v>
       </c>
       <c r="D446" s="19">
         <v>4</v>
       </c>
       <c r="E446" s="19">
         <v>4362</v>
       </c>
       <c r="F446" s="19">
         <v>1488</v>
       </c>
     </row>
     <row r="447" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A447" s="42" t="s">
+      <c r="A447" s="44" t="s">
         <v>61</v>
       </c>
-      <c r="B447" s="42"/>
-[...3 lines deleted...]
-      <c r="F447" s="42"/>
+      <c r="B447" s="44"/>
+      <c r="C447" s="44"/>
+      <c r="D447" s="44"/>
+      <c r="E447" s="44"/>
+      <c r="F447" s="44"/>
     </row>
     <row r="448" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A448" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B448" s="11">
         <f>C448+D448+E448+F448</f>
         <v>68152</v>
       </c>
       <c r="C448" s="8">
         <v>8910</v>
       </c>
       <c r="D448" s="8">
         <v>72</v>
       </c>
       <c r="E448" s="8">
         <v>49147</v>
       </c>
       <c r="F448" s="8">
         <v>10023</v>
       </c>
     </row>
     <row r="449" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A449" s="28" t="s">
         <v>35</v>
@@ -10595,136 +10635,787 @@
       <c r="F456" s="8">
         <v>1259</v>
       </c>
     </row>
     <row r="457" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A457" s="29" t="s">
         <v>43</v>
       </c>
       <c r="B457" s="18">
         <f t="shared" si="35"/>
         <v>6347</v>
       </c>
       <c r="C457" s="19">
         <v>573</v>
       </c>
       <c r="D457" s="19">
         <v>4</v>
       </c>
       <c r="E457" s="19">
         <v>4283</v>
       </c>
       <c r="F457" s="19">
         <v>1487</v>
       </c>
     </row>
-    <row r="458" spans="1:6" ht="31.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A458" s="52" t="s">
+    <row r="458" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A458" s="44" t="s">
+        <v>62</v>
+      </c>
+      <c r="B458" s="44"/>
+      <c r="C458" s="44"/>
+      <c r="D458" s="44"/>
+      <c r="E458" s="44"/>
+      <c r="F458" s="44"/>
+    </row>
+    <row r="459" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A459" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B459" s="37">
+        <f>C459+D459+E459+F459</f>
+        <v>67071</v>
+      </c>
+      <c r="C459" s="42">
+        <v>8933</v>
+      </c>
+      <c r="D459" s="42">
+        <v>72</v>
+      </c>
+      <c r="E459" s="42">
+        <v>47958</v>
+      </c>
+      <c r="F459" s="37">
+        <v>10108</v>
+      </c>
+    </row>
+    <row r="460" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A460" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="B460" s="37">
+        <f t="shared" ref="B460:B468" si="36">C460+D460+E460+F460</f>
+        <v>35355</v>
+      </c>
+      <c r="C460" s="42">
+        <v>6659</v>
+      </c>
+      <c r="D460" s="38">
+        <v>54</v>
+      </c>
+      <c r="E460" s="42">
+        <v>27169</v>
+      </c>
+      <c r="F460" s="37">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="461" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A461" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="B461" s="37">
+        <v>656</v>
+      </c>
+      <c r="C461" s="42">
+        <v>58</v>
+      </c>
+      <c r="D461" s="38" t="s">
+        <v>10</v>
+      </c>
+      <c r="E461" s="42">
+        <v>598</v>
+      </c>
+      <c r="F461" s="37" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="462" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A462" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B462" s="37">
+        <v>4750</v>
+      </c>
+      <c r="C462" s="42">
+        <v>303</v>
+      </c>
+      <c r="D462" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="E462" s="42">
+        <v>3498</v>
+      </c>
+      <c r="F462" s="37">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="463" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A463" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B463" s="37">
+        <f t="shared" si="36"/>
+        <v>2774</v>
+      </c>
+      <c r="C463" s="42">
+        <v>216</v>
+      </c>
+      <c r="D463" s="42">
+        <v>4</v>
+      </c>
+      <c r="E463" s="42">
+        <v>1385</v>
+      </c>
+      <c r="F463" s="37">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="464" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A464" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="B464" s="37">
+        <f t="shared" si="36"/>
+        <v>6299</v>
+      </c>
+      <c r="C464" s="42">
+        <v>388</v>
+      </c>
+      <c r="D464" s="42">
+        <v>1</v>
+      </c>
+      <c r="E464" s="42">
+        <v>3947</v>
+      </c>
+      <c r="F464" s="37">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="465" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A465" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="B465" s="37">
+        <f t="shared" si="36"/>
+        <v>5281</v>
+      </c>
+      <c r="C465" s="42">
+        <v>320</v>
+      </c>
+      <c r="D465" s="42">
+        <v>3</v>
+      </c>
+      <c r="E465" s="42">
+        <v>3857</v>
+      </c>
+      <c r="F465" s="37">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="466" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A466" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="B466" s="37">
+        <f t="shared" si="36"/>
+        <v>3124</v>
+      </c>
+      <c r="C466" s="42">
+        <v>265</v>
+      </c>
+      <c r="D466" s="38">
+        <v>4</v>
+      </c>
+      <c r="E466" s="42">
+        <v>2187</v>
+      </c>
+      <c r="F466" s="37">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="467" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A467" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B467" s="37">
+        <f t="shared" si="36"/>
+        <v>2627</v>
+      </c>
+      <c r="C467" s="42">
+        <v>152</v>
+      </c>
+      <c r="D467" s="38">
+        <v>2</v>
+      </c>
+      <c r="E467" s="42">
+        <v>1201</v>
+      </c>
+      <c r="F467" s="37">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="468" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A468" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="B468" s="39">
+        <f t="shared" si="36"/>
+        <v>6205</v>
+      </c>
+      <c r="C468" s="43">
+        <v>572</v>
+      </c>
+      <c r="D468" s="43">
+        <v>4</v>
+      </c>
+      <c r="E468" s="43">
+        <v>4116</v>
+      </c>
+      <c r="F468" s="39">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="469" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A469" s="44" t="s">
+        <v>63</v>
+      </c>
+      <c r="B469" s="44"/>
+      <c r="C469" s="44"/>
+      <c r="D469" s="44"/>
+      <c r="E469" s="44"/>
+      <c r="F469" s="44"/>
+    </row>
+    <row r="470" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A470" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B470" s="37">
+        <f>C470+D470+E470+F470</f>
+        <v>64941</v>
+      </c>
+      <c r="C470" s="42">
+        <v>8972</v>
+      </c>
+      <c r="D470" s="42">
+        <v>72</v>
+      </c>
+      <c r="E470" s="42">
+        <v>45885</v>
+      </c>
+      <c r="F470" s="42">
+        <v>10012</v>
+      </c>
+    </row>
+    <row r="471" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A471" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="B471" s="37">
+        <f t="shared" ref="B471:B479" si="37">C471+D471+E471+F471</f>
+        <v>34333</v>
+      </c>
+      <c r="C471" s="42">
+        <v>6670</v>
+      </c>
+      <c r="D471" s="42">
+        <v>54</v>
+      </c>
+      <c r="E471" s="42">
+        <v>26145</v>
+      </c>
+      <c r="F471" s="42">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="472" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A472" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="B472" s="37">
+        <f t="shared" si="37"/>
+        <v>627</v>
+      </c>
+      <c r="C472" s="42">
+        <v>58</v>
+      </c>
+      <c r="D472" s="38"/>
+      <c r="E472" s="42">
+        <v>564</v>
+      </c>
+      <c r="F472" s="42">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="473" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A473" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B473" s="37">
+        <f t="shared" si="37"/>
+        <v>4539</v>
+      </c>
+      <c r="C473" s="42">
+        <v>306</v>
+      </c>
+      <c r="D473" s="38"/>
+      <c r="E473" s="42">
+        <v>3296</v>
+      </c>
+      <c r="F473" s="42">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="474" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A474" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B474" s="37">
+        <f t="shared" si="37"/>
+        <v>2686</v>
+      </c>
+      <c r="C474" s="42">
+        <v>219</v>
+      </c>
+      <c r="D474" s="42">
+        <v>4</v>
+      </c>
+      <c r="E474" s="42">
+        <v>1320</v>
+      </c>
+      <c r="F474" s="42">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="475" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A475" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="B475" s="37">
+        <f t="shared" si="37"/>
+        <v>6129</v>
+      </c>
+      <c r="C475" s="42">
+        <v>394</v>
+      </c>
+      <c r="D475" s="42">
+        <v>1</v>
+      </c>
+      <c r="E475" s="42">
+        <v>3773</v>
+      </c>
+      <c r="F475" s="42">
+        <v>1961</v>
+      </c>
+    </row>
+    <row r="476" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A476" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="B476" s="37">
+        <f t="shared" si="37"/>
+        <v>5110</v>
+      </c>
+      <c r="C476" s="42">
+        <v>326</v>
+      </c>
+      <c r="D476" s="42">
+        <v>3</v>
+      </c>
+      <c r="E476" s="42">
+        <v>3685</v>
+      </c>
+      <c r="F476" s="42">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="477" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A477" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="B477" s="37">
+        <f t="shared" si="37"/>
+        <v>3001</v>
+      </c>
+      <c r="C477" s="42">
+        <v>265</v>
+      </c>
+      <c r="D477" s="42">
+        <v>4</v>
+      </c>
+      <c r="E477" s="42">
+        <v>2075</v>
+      </c>
+      <c r="F477" s="42">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="478" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A478" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B478" s="37">
+        <f t="shared" si="37"/>
+        <v>2506</v>
+      </c>
+      <c r="C478" s="42">
+        <v>154</v>
+      </c>
+      <c r="D478" s="42">
+        <v>2</v>
+      </c>
+      <c r="E478" s="42">
+        <v>1103</v>
+      </c>
+      <c r="F478" s="42">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="479" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A479" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="B479" s="39">
+        <f t="shared" si="37"/>
+        <v>6010</v>
+      </c>
+      <c r="C479" s="43">
+        <v>580</v>
+      </c>
+      <c r="D479" s="43">
+        <v>4</v>
+      </c>
+      <c r="E479" s="43">
+        <v>3924</v>
+      </c>
+      <c r="F479" s="43">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="480" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A480" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="B480" s="44"/>
+      <c r="C480" s="44"/>
+      <c r="D480" s="44"/>
+      <c r="E480" s="44"/>
+      <c r="F480" s="44"/>
+    </row>
+    <row r="481" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A481" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B481" s="37">
+        <f>C481+D481+E481+F481</f>
+        <v>63770</v>
+      </c>
+      <c r="C481" s="8">
+        <v>9007</v>
+      </c>
+      <c r="D481" s="8">
+        <v>70</v>
+      </c>
+      <c r="E481" s="8">
+        <v>45279</v>
+      </c>
+      <c r="F481" s="8">
+        <v>9414</v>
+      </c>
+    </row>
+    <row r="482" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A482" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="B482" s="37">
+        <f t="shared" ref="B482:B490" si="38">C482+D482+E482+F482</f>
+        <v>33753</v>
+      </c>
+      <c r="C482" s="8">
+        <v>6691</v>
+      </c>
+      <c r="D482" s="8">
+        <v>52</v>
+      </c>
+      <c r="E482" s="8">
+        <v>25751</v>
+      </c>
+      <c r="F482" s="8">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="483" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A483" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="B483" s="37">
+        <f t="shared" si="38"/>
+        <v>617</v>
+      </c>
+      <c r="C483" s="8">
+        <v>58</v>
+      </c>
+      <c r="D483" s="8"/>
+      <c r="E483" s="8">
+        <v>559</v>
+      </c>
+      <c r="F483" s="12"/>
+    </row>
+    <row r="484" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A484" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B484" s="37">
+        <f t="shared" si="38"/>
+        <v>4478</v>
+      </c>
+      <c r="C484" s="8">
+        <v>307</v>
+      </c>
+      <c r="D484" s="8"/>
+      <c r="E484" s="8">
+        <v>3274</v>
+      </c>
+      <c r="F484" s="8">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="485" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A485" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B485" s="37">
+        <f t="shared" si="38"/>
+        <v>2617</v>
+      </c>
+      <c r="C485" s="8">
+        <v>221</v>
+      </c>
+      <c r="D485" s="8">
+        <v>4</v>
+      </c>
+      <c r="E485" s="8">
+        <v>1293</v>
+      </c>
+      <c r="F485" s="8">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="486" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A486" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="B486" s="37">
+        <f t="shared" si="38"/>
+        <v>6011</v>
+      </c>
+      <c r="C486" s="8">
+        <v>398</v>
+      </c>
+      <c r="D486" s="8">
+        <v>1</v>
+      </c>
+      <c r="E486" s="8">
+        <v>3734</v>
+      </c>
+      <c r="F486" s="8">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="487" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A487" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="B487" s="37">
+        <f t="shared" si="38"/>
+        <v>4998</v>
+      </c>
+      <c r="C487" s="8">
+        <v>327</v>
+      </c>
+      <c r="D487" s="8">
+        <v>3</v>
+      </c>
+      <c r="E487" s="8">
+        <v>3621</v>
+      </c>
+      <c r="F487" s="8">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="488" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A488" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="B488" s="37">
+        <f t="shared" si="38"/>
+        <v>2937</v>
+      </c>
+      <c r="C488" s="8">
+        <v>267</v>
+      </c>
+      <c r="D488" s="8">
+        <v>4</v>
+      </c>
+      <c r="E488" s="8">
+        <v>2050</v>
+      </c>
+      <c r="F488" s="8">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="489" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A489" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B489" s="37">
+        <f t="shared" si="38"/>
+        <v>2454</v>
+      </c>
+      <c r="C489" s="8">
+        <v>153</v>
+      </c>
+      <c r="D489" s="8">
+        <v>2</v>
+      </c>
+      <c r="E489" s="8">
+        <v>1098</v>
+      </c>
+      <c r="F489" s="8">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="490" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A490" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="B490" s="39">
+        <f t="shared" si="38"/>
+        <v>5905</v>
+      </c>
+      <c r="C490" s="19">
+        <v>585</v>
+      </c>
+      <c r="D490" s="19">
+        <v>4</v>
+      </c>
+      <c r="E490" s="19">
+        <v>3899</v>
+      </c>
+      <c r="F490" s="19">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="491" spans="1:6" ht="27.85" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A491" s="45" t="s">
         <v>24</v>
       </c>
-      <c r="B458" s="52"/>
-[...3 lines deleted...]
-      <c r="F458" s="52"/>
+      <c r="B491" s="45"/>
+      <c r="C491" s="45"/>
+      <c r="D491" s="45"/>
+      <c r="E491" s="45"/>
+      <c r="F491" s="45"/>
     </row>
   </sheetData>
-  <mergeCells count="48">
-[...3 lines deleted...]
-    <mergeCell ref="A458:F458"/>
+  <mergeCells count="51">
+    <mergeCell ref="A414:F414"/>
+    <mergeCell ref="A370:F370"/>
+    <mergeCell ref="A381:F381"/>
+    <mergeCell ref="A359:F359"/>
+    <mergeCell ref="A392:F392"/>
+    <mergeCell ref="A403:F403"/>
+    <mergeCell ref="I242:N242"/>
+    <mergeCell ref="A315:F315"/>
+    <mergeCell ref="A326:F326"/>
+    <mergeCell ref="A271:F271"/>
+    <mergeCell ref="A282:F282"/>
+    <mergeCell ref="A293:F293"/>
+    <mergeCell ref="A304:F304"/>
+    <mergeCell ref="A105:F105"/>
+    <mergeCell ref="A116:F116"/>
+    <mergeCell ref="A127:F127"/>
+    <mergeCell ref="A138:F138"/>
+    <mergeCell ref="A149:F149"/>
+    <mergeCell ref="A17:F17"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A3:F3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="A6:F6"/>
+    <mergeCell ref="A94:F94"/>
+    <mergeCell ref="A83:F83"/>
+    <mergeCell ref="A28:F28"/>
+    <mergeCell ref="A39:F39"/>
+    <mergeCell ref="A50:F50"/>
+    <mergeCell ref="A61:F61"/>
+    <mergeCell ref="A72:F72"/>
     <mergeCell ref="A160:F160"/>
     <mergeCell ref="A337:F337"/>
     <mergeCell ref="A348:F348"/>
     <mergeCell ref="A171:F171"/>
     <mergeCell ref="A182:F182"/>
     <mergeCell ref="A193:F193"/>
     <mergeCell ref="A204:F204"/>
     <mergeCell ref="A215:F215"/>
     <mergeCell ref="A237:F237"/>
     <mergeCell ref="A226:F226"/>
     <mergeCell ref="A248:F248"/>
     <mergeCell ref="A260:F260"/>
-    <mergeCell ref="A94:F94"/>
-[...30 lines deleted...]
-    <mergeCell ref="A403:F403"/>
+    <mergeCell ref="A458:F458"/>
+    <mergeCell ref="A469:F469"/>
+    <mergeCell ref="A480:F480"/>
+    <mergeCell ref="A491:F491"/>
+    <mergeCell ref="A425:F425"/>
+    <mergeCell ref="A436:F436"/>
+    <mergeCell ref="A447:F447"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="73" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>2022-2025</vt:lpstr>
-      <vt:lpstr>'2022-2025'!Область_печати</vt:lpstr>
+      <vt:lpstr>2022-2026</vt:lpstr>
+      <vt:lpstr>'2022-2026'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>a.akhmadieva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>