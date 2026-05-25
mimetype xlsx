--- v0 (2026-04-24)
+++ v1 (2026-05-25)
@@ -10,59 +10,59 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\ДОКУМЕНТЫ РОЗА\НОМЕНКЛАТУРА ДЕЛ\12-10\ДИНАМИКА МСП и ОФ 2023\ДИНАМИЧЕСКИЕ РЯДЫ МСП\динамика мсп по районам\месячные\кол зарег вэд\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="12389" yWindow="27" windowWidth="13626" windowHeight="10664"/>
   </bookViews>
   <sheets>
-    <sheet name="2022-2025" sheetId="1" r:id="rId1"/>
+    <sheet name="2022-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_Toc128541095" localSheetId="0">'2022-2025'!#REF!</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2025'!$A$1:$F$865</definedName>
+    <definedName name="_Toc128541095" localSheetId="0">'2022-2026'!#REF!</definedName>
+    <definedName name="_Toc128541097" localSheetId="0">'2022-2026'!#REF!</definedName>
+    <definedName name="_Toc209340855" localSheetId="0">'2022-2026'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2026'!$A$1:$F$928</definedName>
   </definedNames>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="152511" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F30" i="1" l="1"/>
   <c r="B282" i="1"/>
   <c r="B261" i="1"/>
   <c r="B260" i="1"/>
   <c r="B259" i="1"/>
   <c r="B257" i="1"/>
   <c r="B256" i="1"/>
   <c r="B255" i="1"/>
   <c r="B254" i="1"/>
   <c r="B253" i="1"/>
   <c r="B252" i="1"/>
   <c r="B251" i="1"/>
   <c r="B250" i="1"/>
   <c r="B249" i="1"/>
   <c r="B248" i="1"/>
   <c r="B247" i="1"/>
   <c r="B246" i="1"/>
   <c r="B245" i="1"/>
   <c r="B244" i="1"/>
   <c r="B243" i="1"/>
@@ -269,51 +269,51 @@
   <c r="B28" i="1"/>
   <c r="B26" i="1"/>
   <c r="B25" i="1"/>
   <c r="B24" i="1"/>
   <c r="B23" i="1"/>
   <c r="B22" i="1"/>
   <c r="B21" i="1"/>
   <c r="B20" i="1"/>
   <c r="B19" i="1"/>
   <c r="B18" i="1"/>
   <c r="B17" i="1"/>
   <c r="B16" i="1"/>
   <c r="B15" i="1"/>
   <c r="B14" i="1"/>
   <c r="B13" i="1"/>
   <c r="B12" i="1"/>
   <c r="B11" i="1"/>
   <c r="B10" i="1"/>
   <c r="B9" i="1"/>
   <c r="B8" i="1"/>
   <c r="B7" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1489" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1620" uniqueCount="84">
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>юридические лица малого предпринимательства</t>
   </si>
   <si>
     <t>юридические лица среднего предпринимательства</t>
   </si>
   <si>
     <t>индивидуальные предприниматели</t>
   </si>
   <si>
     <t>крестьянские или фермерские хозяйства</t>
   </si>
   <si>
     <t>Количество зарегистрированных субъектов малого и среднего предпринимательства</t>
   </si>
   <si>
     <t>на 1 сентября 2022г.</t>
   </si>
   <si>
@@ -512,50 +512,59 @@
     <t>на 1 июня 2025г.</t>
   </si>
   <si>
     <t>на 1 июля 2025г.</t>
   </si>
   <si>
     <t>на 1 августа 2025г.</t>
   </si>
   <si>
     <t>на 1 сентября 2025г.</t>
   </si>
   <si>
     <t>на 1 октября 2025г.</t>
   </si>
   <si>
     <t>на 1 ноября 2025г.</t>
   </si>
   <si>
     <t>на 1 декабря 2025г.</t>
   </si>
   <si>
     <t>на 1 января 2026г.</t>
   </si>
   <si>
     <t xml:space="preserve">Промышленность  </t>
+  </si>
+  <si>
+    <t>на 1 февраля 2026г.</t>
+  </si>
+  <si>
+    <t>на 1 марта 2026г.</t>
+  </si>
+  <si>
+    <t>на 1 апреля 2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0_ ;\-#,##0\ "/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
@@ -860,88 +869,88 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 8" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -1212,131 +1221,131 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L865"/>
+  <dimension ref="A1:L928"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A800" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B805" sqref="B805:F805"/>
+      <pane ySplit="5" topLeftCell="A906" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B917" sqref="B917"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="13.6" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.75" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="6" width="19" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="16.3" x14ac:dyDescent="0.3">
-      <c r="A1" s="65" t="s">
+      <c r="A1" s="67" t="s">
         <v>6</v>
       </c>
-      <c r="B1" s="65"/>
-[...3 lines deleted...]
-      <c r="F1" s="65"/>
+      <c r="B1" s="67"/>
+      <c r="C1" s="67"/>
+      <c r="D1" s="67"/>
+      <c r="E1" s="67"/>
+      <c r="F1" s="67"/>
     </row>
     <row r="2" spans="1:12" ht="16.3" x14ac:dyDescent="0.3">
       <c r="A2" s="16"/>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A3" s="66" t="s">
+      <c r="A3" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="67"/>
-[...3 lines deleted...]
-      <c r="F3" s="67"/>
+      <c r="B3" s="69"/>
+      <c r="C3" s="69"/>
+      <c r="D3" s="69"/>
+      <c r="E3" s="69"/>
+      <c r="F3" s="69"/>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A4" s="68"/>
-      <c r="B4" s="70" t="s">
+      <c r="A4" s="70"/>
+      <c r="B4" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="71" t="s">
+      <c r="C4" s="73" t="s">
         <v>61</v>
       </c>
-      <c r="D4" s="71"/>
-[...1 lines deleted...]
-      <c r="F4" s="72"/>
+      <c r="D4" s="73"/>
+      <c r="E4" s="73"/>
+      <c r="F4" s="74"/>
       <c r="G4" s="13"/>
     </row>
     <row r="5" spans="1:12" ht="36.700000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="69"/>
-      <c r="B5" s="70"/>
+      <c r="A5" s="71"/>
+      <c r="B5" s="72"/>
       <c r="C5" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="13"/>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A6" s="63" t="s">
+      <c r="A6" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="63"/>
-[...3 lines deleted...]
-      <c r="F6" s="63"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="66"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A7" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="17">
         <f>C7+D7+E7+F7</f>
         <v>63431</v>
       </c>
       <c r="C7" s="17">
         <v>8302</v>
       </c>
       <c r="D7" s="18">
         <v>64</v>
       </c>
       <c r="E7" s="17">
         <v>42676</v>
       </c>
       <c r="F7" s="17">
         <v>12389</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>22</v>
@@ -1755,58 +1764,58 @@
     </row>
     <row r="26" spans="1:12" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="19">
         <f>C26+E26</f>
         <v>10160</v>
       </c>
       <c r="C26" s="17">
         <v>285</v>
       </c>
       <c r="D26" s="18" t="s">
         <v>10</v>
       </c>
       <c r="E26" s="17">
         <v>9875</v>
       </c>
       <c r="F26" s="18" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2"/>
       <c r="I26" s="2"/>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A27" s="63" t="s">
+      <c r="A27" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="B27" s="63"/>
-[...3 lines deleted...]
-      <c r="F27" s="63"/>
+      <c r="B27" s="66"/>
+      <c r="C27" s="66"/>
+      <c r="D27" s="66"/>
+      <c r="E27" s="66"/>
+      <c r="F27" s="66"/>
       <c r="G27" s="2"/>
       <c r="I27" s="2"/>
     </row>
     <row r="28" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A28" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B28" s="17">
         <f>C28+D28+E28+F28</f>
         <v>67785</v>
       </c>
       <c r="C28" s="17">
         <v>8312</v>
       </c>
       <c r="D28" s="17">
         <v>65</v>
       </c>
       <c r="E28" s="17">
         <v>45919</v>
       </c>
       <c r="F28" s="17">
         <v>13489</v>
       </c>
       <c r="G28" s="21"/>
       <c r="H28" s="2"/>
@@ -2275,58 +2284,58 @@
         <v>39</v>
       </c>
       <c r="B47" s="17">
         <f t="shared" si="1"/>
         <v>11067</v>
       </c>
       <c r="C47" s="17">
         <v>279</v>
       </c>
       <c r="D47" s="18">
         <f>-E471</f>
         <v>-37</v>
       </c>
       <c r="E47" s="17">
         <v>10825</v>
       </c>
       <c r="F47" s="18"/>
       <c r="G47" s="21"/>
       <c r="H47" s="2"/>
       <c r="I47" s="2"/>
       <c r="J47" s="2"/>
       <c r="K47" s="2"/>
       <c r="L47" s="2"/>
     </row>
     <row r="48" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A48" s="63" t="s">
+      <c r="A48" s="66" t="s">
         <v>11</v>
       </c>
-      <c r="B48" s="63"/>
-[...3 lines deleted...]
-      <c r="F48" s="63"/>
+      <c r="B48" s="66"/>
+      <c r="C48" s="66"/>
+      <c r="D48" s="66"/>
+      <c r="E48" s="66"/>
+      <c r="F48" s="66"/>
       <c r="G48" s="21"/>
       <c r="H48" s="2"/>
       <c r="I48" s="2"/>
       <c r="J48" s="2"/>
       <c r="K48" s="2"/>
       <c r="L48" s="2"/>
     </row>
     <row r="49" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A49" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B49" s="17">
         <f>C49+D49+E49+F49</f>
         <v>69415</v>
       </c>
       <c r="C49" s="17">
         <v>8305</v>
       </c>
       <c r="D49" s="17">
         <v>65</v>
       </c>
       <c r="E49" s="17">
         <v>47232</v>
       </c>
       <c r="F49" s="17">
@@ -2791,58 +2800,58 @@
     <row r="68" spans="1:12" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A68" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B68" s="17">
         <v>11472</v>
       </c>
       <c r="C68" s="17">
         <v>283</v>
       </c>
       <c r="D68" s="23" t="s">
         <v>10</v>
       </c>
       <c r="E68" s="17">
         <v>11189</v>
       </c>
       <c r="F68" s="18"/>
       <c r="G68" s="21"/>
       <c r="H68" s="2"/>
       <c r="I68" s="2"/>
       <c r="J68" s="2"/>
       <c r="K68" s="2"/>
       <c r="L68" s="2"/>
     </row>
     <row r="69" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A69" s="63" t="s">
+      <c r="A69" s="66" t="s">
         <v>12</v>
       </c>
-      <c r="B69" s="63"/>
-[...3 lines deleted...]
-      <c r="F69" s="63"/>
+      <c r="B69" s="66"/>
+      <c r="C69" s="66"/>
+      <c r="D69" s="66"/>
+      <c r="E69" s="66"/>
+      <c r="F69" s="66"/>
       <c r="G69" s="21"/>
       <c r="H69" s="2"/>
       <c r="I69" s="2"/>
       <c r="J69" s="2"/>
       <c r="K69" s="2"/>
       <c r="L69" s="2"/>
     </row>
     <row r="70" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A70" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B70" s="17">
         <f>C70+D70+E70+F70</f>
         <v>71073</v>
       </c>
       <c r="C70" s="17">
         <v>8442</v>
       </c>
       <c r="D70" s="17">
         <v>65</v>
       </c>
       <c r="E70" s="17">
         <v>48711</v>
       </c>
       <c r="F70" s="17">
@@ -3301,58 +3310,58 @@
     </row>
     <row r="89" spans="1:12" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A89" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B89" s="17">
         <f t="shared" si="3"/>
         <v>11795</v>
       </c>
       <c r="C89" s="17">
         <v>284</v>
       </c>
       <c r="D89" s="23"/>
       <c r="E89" s="17">
         <v>11511</v>
       </c>
       <c r="F89" s="18"/>
       <c r="G89" s="21"/>
       <c r="H89" s="2"/>
       <c r="I89" s="2"/>
       <c r="J89" s="2"/>
       <c r="K89" s="2"/>
       <c r="L89" s="2"/>
     </row>
     <row r="90" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A90" s="63" t="s">
+      <c r="A90" s="66" t="s">
         <v>13</v>
       </c>
-      <c r="B90" s="63"/>
-[...3 lines deleted...]
-      <c r="F90" s="63"/>
+      <c r="B90" s="66"/>
+      <c r="C90" s="66"/>
+      <c r="D90" s="66"/>
+      <c r="E90" s="66"/>
+      <c r="F90" s="66"/>
       <c r="G90" s="21"/>
       <c r="H90" s="2"/>
       <c r="I90" s="2"/>
       <c r="J90" s="2"/>
       <c r="K90" s="2"/>
       <c r="L90" s="2"/>
     </row>
     <row r="91" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A91" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B91" s="17">
         <f>C91+D91+E91+F91</f>
         <v>71823</v>
       </c>
       <c r="C91" s="17">
         <v>8414</v>
       </c>
       <c r="D91" s="17">
         <v>65</v>
       </c>
       <c r="E91" s="17">
         <v>49539</v>
       </c>
       <c r="F91" s="17">
@@ -3814,58 +3823,58 @@
       <c r="A110" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B110" s="17">
         <f>C110+D110+E110+F110</f>
         <v>11897</v>
       </c>
       <c r="C110" s="17">
         <v>288</v>
       </c>
       <c r="D110" s="23">
         <v>1</v>
       </c>
       <c r="E110" s="17">
         <v>11608</v>
       </c>
       <c r="F110" s="18"/>
       <c r="G110" s="21"/>
       <c r="H110" s="25"/>
       <c r="I110" s="2"/>
       <c r="J110" s="2"/>
       <c r="K110" s="2"/>
       <c r="L110" s="2"/>
     </row>
     <row r="111" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A111" s="63" t="s">
+      <c r="A111" s="66" t="s">
         <v>15</v>
       </c>
-      <c r="B111" s="63"/>
-[...3 lines deleted...]
-      <c r="F111" s="63"/>
+      <c r="B111" s="66"/>
+      <c r="C111" s="66"/>
+      <c r="D111" s="66"/>
+      <c r="E111" s="66"/>
+      <c r="F111" s="66"/>
       <c r="G111" s="21"/>
       <c r="H111" s="25"/>
       <c r="I111" s="2"/>
       <c r="J111" s="2"/>
       <c r="K111" s="2"/>
       <c r="L111" s="2"/>
     </row>
     <row r="112" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A112" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B112" s="17">
         <f>C112+D112+E112+F112</f>
         <v>72624</v>
       </c>
       <c r="C112" s="17">
         <v>8144</v>
       </c>
       <c r="D112" s="17">
         <v>67</v>
       </c>
       <c r="E112" s="17">
         <v>50782</v>
       </c>
       <c r="F112" s="17">
@@ -4328,58 +4337,58 @@
       <c r="A131" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B131" s="17">
         <f t="shared" si="5"/>
         <v>12204</v>
       </c>
       <c r="C131" s="17">
         <v>279</v>
       </c>
       <c r="D131" s="18">
         <v>1</v>
       </c>
       <c r="E131" s="17">
         <v>11924</v>
       </c>
       <c r="F131" s="18"/>
       <c r="G131" s="21"/>
       <c r="H131" s="25"/>
       <c r="I131" s="2"/>
       <c r="J131" s="2"/>
       <c r="K131" s="2"/>
       <c r="L131" s="2"/>
     </row>
     <row r="132" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A132" s="63" t="s">
+      <c r="A132" s="66" t="s">
         <v>16</v>
       </c>
-      <c r="B132" s="63"/>
-[...3 lines deleted...]
-      <c r="F132" s="63"/>
+      <c r="B132" s="66"/>
+      <c r="C132" s="66"/>
+      <c r="D132" s="66"/>
+      <c r="E132" s="66"/>
+      <c r="F132" s="66"/>
       <c r="G132" s="21"/>
       <c r="H132" s="25"/>
       <c r="I132" s="2"/>
       <c r="J132" s="2"/>
       <c r="K132" s="2"/>
       <c r="L132" s="2"/>
     </row>
     <row r="133" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A133" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B133" s="17">
         <f>C133+D133+E133+F133</f>
         <v>73686</v>
       </c>
       <c r="C133" s="17">
         <v>8109</v>
       </c>
       <c r="D133" s="17">
         <v>65</v>
       </c>
       <c r="E133" s="17">
         <v>51626</v>
       </c>
       <c r="F133" s="17">
@@ -4840,58 +4849,58 @@
     </row>
     <row r="152" spans="1:12" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A152" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B152" s="17">
         <f t="shared" si="6"/>
         <v>12386</v>
       </c>
       <c r="C152" s="17">
         <v>280</v>
       </c>
       <c r="D152" s="18"/>
       <c r="E152" s="17">
         <v>12106</v>
       </c>
       <c r="F152" s="18"/>
       <c r="G152" s="21"/>
       <c r="H152" s="25"/>
       <c r="I152" s="2"/>
       <c r="J152" s="2"/>
       <c r="K152" s="2"/>
       <c r="L152" s="2"/>
     </row>
     <row r="153" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A153" s="63" t="s">
+      <c r="A153" s="66" t="s">
         <v>14</v>
       </c>
-      <c r="B153" s="63"/>
-[...3 lines deleted...]
-      <c r="F153" s="63"/>
+      <c r="B153" s="66"/>
+      <c r="C153" s="66"/>
+      <c r="D153" s="66"/>
+      <c r="E153" s="66"/>
+      <c r="F153" s="66"/>
       <c r="G153" s="21"/>
       <c r="H153" s="25"/>
       <c r="I153" s="2"/>
       <c r="J153" s="2"/>
       <c r="K153" s="2"/>
       <c r="L153" s="2"/>
     </row>
     <row r="154" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A154" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B154" s="17">
         <f>C154+D154+E154+F154</f>
         <v>74987</v>
       </c>
       <c r="C154" s="17">
         <v>8132</v>
       </c>
       <c r="D154" s="17">
         <v>66</v>
       </c>
       <c r="E154" s="17">
         <v>52739</v>
       </c>
       <c r="F154" s="17">
@@ -5354,58 +5363,58 @@
       <c r="A173" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B173" s="17">
         <f t="shared" si="7"/>
         <v>12597</v>
       </c>
       <c r="C173" s="17">
         <v>281</v>
       </c>
       <c r="D173" s="18">
         <v>1</v>
       </c>
       <c r="E173" s="17">
         <v>12315</v>
       </c>
       <c r="F173" s="18"/>
       <c r="G173" s="21"/>
       <c r="H173" s="25"/>
       <c r="I173" s="2"/>
       <c r="J173" s="2"/>
       <c r="K173" s="2"/>
       <c r="L173" s="2"/>
     </row>
     <row r="174" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A174" s="63" t="s">
+      <c r="A174" s="66" t="s">
         <v>17</v>
       </c>
-      <c r="B174" s="63"/>
-[...3 lines deleted...]
-      <c r="F174" s="63"/>
+      <c r="B174" s="66"/>
+      <c r="C174" s="66"/>
+      <c r="D174" s="66"/>
+      <c r="E174" s="66"/>
+      <c r="F174" s="66"/>
       <c r="G174" s="21"/>
       <c r="H174" s="25"/>
       <c r="I174" s="2"/>
       <c r="J174" s="2"/>
       <c r="K174" s="2"/>
       <c r="L174" s="2"/>
     </row>
     <row r="175" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A175" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B175" s="6">
         <f>C175+D175+E175+F175</f>
         <v>76137</v>
       </c>
       <c r="C175" s="17">
         <v>8111</v>
       </c>
       <c r="D175" s="17">
         <v>65</v>
       </c>
       <c r="E175" s="17">
         <v>53765</v>
       </c>
       <c r="F175" s="6">
@@ -5868,58 +5877,58 @@
     </row>
     <row r="194" spans="1:12" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A194" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B194" s="6">
         <f t="shared" si="8"/>
         <v>12841</v>
       </c>
       <c r="C194" s="17">
         <v>278</v>
       </c>
       <c r="D194" s="7"/>
       <c r="E194" s="17">
         <v>12563</v>
       </c>
       <c r="F194" s="6"/>
       <c r="G194" s="21"/>
       <c r="H194" s="25"/>
       <c r="I194" s="2"/>
       <c r="J194" s="2"/>
       <c r="K194" s="2"/>
       <c r="L194" s="2"/>
     </row>
     <row r="195" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A195" s="63" t="s">
+      <c r="A195" s="66" t="s">
         <v>18</v>
       </c>
-      <c r="B195" s="63"/>
-[...3 lines deleted...]
-      <c r="F195" s="63"/>
+      <c r="B195" s="66"/>
+      <c r="C195" s="66"/>
+      <c r="D195" s="66"/>
+      <c r="E195" s="66"/>
+      <c r="F195" s="66"/>
       <c r="G195" s="21"/>
       <c r="H195" s="25"/>
       <c r="I195" s="2"/>
       <c r="J195" s="2"/>
       <c r="K195" s="2"/>
       <c r="L195" s="2"/>
     </row>
     <row r="196" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A196" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B196" s="17">
         <f>C196+D196+E196+F196</f>
         <v>77541</v>
       </c>
       <c r="C196" s="6">
         <v>8050</v>
       </c>
       <c r="D196" s="6">
         <v>65</v>
       </c>
       <c r="E196" s="6">
         <v>55005</v>
       </c>
       <c r="F196" s="6">
@@ -6382,58 +6391,58 @@
       <c r="A215" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B215" s="17">
         <f t="shared" si="9"/>
         <v>12995</v>
       </c>
       <c r="C215" s="6">
         <v>275</v>
       </c>
       <c r="D215" s="7">
         <v>1</v>
       </c>
       <c r="E215" s="6">
         <v>12719</v>
       </c>
       <c r="F215" s="18"/>
       <c r="G215" s="21"/>
       <c r="H215" s="25"/>
       <c r="I215" s="2"/>
       <c r="J215" s="2"/>
       <c r="K215" s="2"/>
       <c r="L215" s="2"/>
     </row>
     <row r="216" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A216" s="63" t="s">
+      <c r="A216" s="66" t="s">
         <v>19</v>
       </c>
-      <c r="B216" s="63"/>
-[...3 lines deleted...]
-      <c r="F216" s="63"/>
+      <c r="B216" s="66"/>
+      <c r="C216" s="66"/>
+      <c r="D216" s="66"/>
+      <c r="E216" s="66"/>
+      <c r="F216" s="66"/>
       <c r="G216" s="21"/>
       <c r="H216" s="25"/>
       <c r="I216" s="2"/>
       <c r="J216" s="2"/>
       <c r="K216" s="2"/>
       <c r="L216" s="2"/>
     </row>
     <row r="217" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A217" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B217" s="6">
         <f>C217+D217+E217+F217</f>
         <v>77590</v>
       </c>
       <c r="C217" s="17">
         <v>8061</v>
       </c>
       <c r="D217" s="17">
         <v>65</v>
       </c>
       <c r="E217" s="17">
         <v>55149</v>
       </c>
       <c r="F217" s="6">
@@ -6896,58 +6905,58 @@
       <c r="A236" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B236" s="6">
         <f t="shared" si="10"/>
         <v>12977</v>
       </c>
       <c r="C236" s="6">
         <v>276</v>
       </c>
       <c r="D236" s="7">
         <v>1</v>
       </c>
       <c r="E236" s="17">
         <v>12700</v>
       </c>
       <c r="F236" s="6"/>
       <c r="G236" s="21"/>
       <c r="H236" s="25"/>
       <c r="I236" s="2"/>
       <c r="J236" s="2"/>
       <c r="K236" s="2"/>
       <c r="L236" s="2"/>
     </row>
     <row r="237" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A237" s="63" t="s">
+      <c r="A237" s="66" t="s">
         <v>20</v>
       </c>
-      <c r="B237" s="63"/>
-[...3 lines deleted...]
-      <c r="F237" s="63"/>
+      <c r="B237" s="66"/>
+      <c r="C237" s="66"/>
+      <c r="D237" s="66"/>
+      <c r="E237" s="66"/>
+      <c r="F237" s="66"/>
       <c r="G237" s="21"/>
       <c r="H237" s="25"/>
       <c r="I237" s="2"/>
       <c r="J237" s="2"/>
       <c r="K237" s="2"/>
       <c r="L237" s="2"/>
     </row>
     <row r="238" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A238" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B238" s="5">
         <f>C238+D238+E238+F238</f>
         <v>77563</v>
       </c>
       <c r="C238" s="8">
         <v>8116</v>
       </c>
       <c r="D238" s="8">
         <v>65</v>
       </c>
       <c r="E238" s="8">
         <v>54920</v>
       </c>
       <c r="F238" s="5">
@@ -7410,58 +7419,58 @@
       <c r="A257" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B257" s="5">
         <f t="shared" si="11"/>
         <v>12901</v>
       </c>
       <c r="C257" s="5">
         <v>279</v>
       </c>
       <c r="D257" s="9">
         <v>1</v>
       </c>
       <c r="E257" s="8">
         <v>12621</v>
       </c>
       <c r="F257" s="5"/>
       <c r="G257" s="21"/>
       <c r="H257" s="25"/>
       <c r="I257" s="2"/>
       <c r="J257" s="2"/>
       <c r="K257" s="2"/>
       <c r="L257" s="2"/>
     </row>
     <row r="258" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A258" s="63" t="s">
+      <c r="A258" s="66" t="s">
         <v>21</v>
       </c>
-      <c r="B258" s="63"/>
-[...3 lines deleted...]
-      <c r="F258" s="63"/>
+      <c r="B258" s="66"/>
+      <c r="C258" s="66"/>
+      <c r="D258" s="66"/>
+      <c r="E258" s="66"/>
+      <c r="F258" s="66"/>
       <c r="G258" s="21"/>
       <c r="H258" s="25"/>
       <c r="I258" s="2"/>
       <c r="J258" s="2"/>
       <c r="K258" s="2"/>
       <c r="L258" s="2"/>
     </row>
     <row r="259" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A259" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B259" s="5">
         <f>C259+D259+E259+F259</f>
         <v>75924</v>
       </c>
       <c r="C259" s="5">
         <v>8124</v>
       </c>
       <c r="D259" s="5">
         <v>65</v>
       </c>
       <c r="E259" s="8">
         <v>53427</v>
       </c>
       <c r="F259" s="5">
@@ -7941,58 +7950,58 @@
         <v>39</v>
       </c>
       <c r="B278" s="5">
         <v>12419</v>
       </c>
       <c r="C278" s="5">
         <v>276</v>
       </c>
       <c r="D278" s="9">
         <v>1</v>
       </c>
       <c r="E278" s="8">
         <v>12142</v>
       </c>
       <c r="F278" s="7" t="s">
         <v>10</v>
       </c>
       <c r="G278" s="21"/>
       <c r="H278" s="25"/>
       <c r="I278" s="2"/>
       <c r="J278" s="2"/>
       <c r="K278" s="2"/>
       <c r="L278" s="2"/>
     </row>
     <row r="279" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A279" s="63" t="s">
+      <c r="A279" s="66" t="s">
         <v>40</v>
       </c>
-      <c r="B279" s="63"/>
-[...3 lines deleted...]
-      <c r="F279" s="63"/>
+      <c r="B279" s="66"/>
+      <c r="C279" s="66"/>
+      <c r="D279" s="66"/>
+      <c r="E279" s="66"/>
+      <c r="F279" s="66"/>
       <c r="G279" s="21"/>
       <c r="H279" s="25"/>
       <c r="I279" s="2"/>
       <c r="J279" s="2"/>
       <c r="K279" s="2"/>
       <c r="L279" s="2"/>
     </row>
     <row r="280" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A280" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B280" s="6">
         <v>76312</v>
       </c>
       <c r="C280" s="6">
         <v>8152</v>
       </c>
       <c r="D280" s="6">
         <v>65</v>
       </c>
       <c r="E280" s="6">
         <v>53606</v>
       </c>
       <c r="F280" s="6">
         <v>14489</v>
@@ -8474,58 +8483,58 @@
         <v>39</v>
       </c>
       <c r="B299" s="5">
         <v>12289</v>
       </c>
       <c r="C299" s="17">
         <v>277</v>
       </c>
       <c r="D299" s="9">
         <v>1</v>
       </c>
       <c r="E299" s="17">
         <v>12011</v>
       </c>
       <c r="F299" s="7" t="s">
         <v>10</v>
       </c>
       <c r="G299" s="21"/>
       <c r="H299" s="25"/>
       <c r="I299" s="2"/>
       <c r="J299" s="2"/>
       <c r="K299" s="2"/>
       <c r="L299" s="2"/>
     </row>
     <row r="300" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A300" s="63" t="s">
+      <c r="A300" s="66" t="s">
         <v>41</v>
       </c>
-      <c r="B300" s="63"/>
-[...3 lines deleted...]
-      <c r="F300" s="63"/>
+      <c r="B300" s="66"/>
+      <c r="C300" s="66"/>
+      <c r="D300" s="66"/>
+      <c r="E300" s="66"/>
+      <c r="F300" s="66"/>
       <c r="G300" s="21"/>
       <c r="H300" s="25"/>
       <c r="I300" s="2"/>
       <c r="J300" s="2"/>
       <c r="K300" s="2"/>
       <c r="L300" s="2"/>
     </row>
     <row r="301" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A301" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B301" s="6">
         <v>75640</v>
       </c>
       <c r="C301" s="6">
         <v>8157</v>
       </c>
       <c r="D301" s="6">
         <v>67</v>
       </c>
       <c r="E301" s="6">
         <v>53247</v>
       </c>
       <c r="F301" s="6">
         <v>14169</v>
@@ -9008,58 +9017,58 @@
         <v>39</v>
       </c>
       <c r="B320" s="6">
         <v>12135</v>
       </c>
       <c r="C320" s="6">
         <v>280</v>
       </c>
       <c r="D320" s="7">
         <v>1</v>
       </c>
       <c r="E320" s="6">
         <v>11854</v>
       </c>
       <c r="F320" s="7" t="s">
         <v>10</v>
       </c>
       <c r="G320" s="21"/>
       <c r="H320" s="25"/>
       <c r="I320" s="2"/>
       <c r="J320" s="2"/>
       <c r="K320" s="2"/>
       <c r="L320" s="2"/>
     </row>
     <row r="321" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A321" s="63" t="s">
+      <c r="A321" s="66" t="s">
         <v>43</v>
       </c>
-      <c r="B321" s="63"/>
-[...3 lines deleted...]
-      <c r="F321" s="63"/>
+      <c r="B321" s="66"/>
+      <c r="C321" s="66"/>
+      <c r="D321" s="66"/>
+      <c r="E321" s="66"/>
+      <c r="F321" s="66"/>
       <c r="G321" s="21"/>
       <c r="H321" s="25"/>
       <c r="I321" s="2"/>
       <c r="J321" s="2"/>
       <c r="K321" s="2"/>
       <c r="L321" s="2"/>
     </row>
     <row r="322" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A322" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B322" s="6">
         <v>73975</v>
       </c>
       <c r="C322" s="6">
         <v>7976</v>
       </c>
       <c r="D322" s="6">
         <v>68</v>
       </c>
       <c r="E322" s="6">
         <v>52413</v>
       </c>
       <c r="F322" s="6">
         <v>13518</v>
@@ -9542,58 +9551,58 @@
         <v>39</v>
       </c>
       <c r="B341" s="6">
         <v>11838</v>
       </c>
       <c r="C341" s="6">
         <v>274</v>
       </c>
       <c r="D341" s="7">
         <v>1</v>
       </c>
       <c r="E341" s="6">
         <v>11563</v>
       </c>
       <c r="F341" s="7" t="s">
         <v>46</v>
       </c>
       <c r="G341" s="21"/>
       <c r="H341" s="25"/>
       <c r="I341" s="2"/>
       <c r="J341" s="2"/>
       <c r="K341" s="2"/>
       <c r="L341" s="2"/>
     </row>
     <row r="342" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A342" s="63" t="s">
+      <c r="A342" s="66" t="s">
         <v>44</v>
       </c>
-      <c r="B342" s="63"/>
-[...3 lines deleted...]
-      <c r="F342" s="63"/>
+      <c r="B342" s="66"/>
+      <c r="C342" s="66"/>
+      <c r="D342" s="66"/>
+      <c r="E342" s="66"/>
+      <c r="F342" s="66"/>
       <c r="G342" s="21"/>
       <c r="H342" s="25"/>
       <c r="I342" s="2"/>
       <c r="J342" s="2"/>
       <c r="K342" s="2"/>
       <c r="L342" s="2"/>
     </row>
     <row r="343" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A343" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B343" s="4">
         <v>71147</v>
       </c>
       <c r="C343" s="4">
         <v>7899</v>
       </c>
       <c r="D343" s="4">
         <v>71</v>
       </c>
       <c r="E343" s="4">
         <v>50354</v>
       </c>
       <c r="F343" s="4">
         <v>12823</v>
@@ -10076,58 +10085,58 @@
         <v>39</v>
       </c>
       <c r="B362" s="4">
         <v>11238</v>
       </c>
       <c r="C362" s="4">
         <v>270</v>
       </c>
       <c r="D362" s="27">
         <v>1</v>
       </c>
       <c r="E362" s="4">
         <v>10967</v>
       </c>
       <c r="F362" s="27" t="s">
         <v>10</v>
       </c>
       <c r="G362" s="21"/>
       <c r="H362" s="25"/>
       <c r="I362" s="2"/>
       <c r="J362" s="2"/>
       <c r="K362" s="2"/>
       <c r="L362" s="2"/>
     </row>
     <row r="363" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A363" s="63" t="s">
+      <c r="A363" s="66" t="s">
         <v>45</v>
       </c>
-      <c r="B363" s="63"/>
-[...3 lines deleted...]
-      <c r="F363" s="63"/>
+      <c r="B363" s="66"/>
+      <c r="C363" s="66"/>
+      <c r="D363" s="66"/>
+      <c r="E363" s="66"/>
+      <c r="F363" s="66"/>
       <c r="G363" s="21"/>
       <c r="H363" s="25"/>
       <c r="I363" s="2"/>
       <c r="J363" s="2"/>
       <c r="K363" s="2"/>
       <c r="L363" s="2"/>
     </row>
     <row r="364" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A364" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B364" s="4">
         <v>69626</v>
       </c>
       <c r="C364" s="6">
         <v>7893</v>
       </c>
       <c r="D364" s="6">
         <v>70</v>
       </c>
       <c r="E364" s="28">
         <v>49297</v>
       </c>
       <c r="F364" s="6">
         <v>12366</v>
@@ -10610,58 +10619,58 @@
         <v>39</v>
       </c>
       <c r="B383" s="4">
         <v>10895</v>
       </c>
       <c r="C383" s="6">
         <v>270</v>
       </c>
       <c r="D383" s="7">
         <v>1</v>
       </c>
       <c r="E383" s="28">
         <v>10624</v>
       </c>
       <c r="F383" s="7" t="s">
         <v>10</v>
       </c>
       <c r="G383" s="21"/>
       <c r="H383" s="25"/>
       <c r="I383" s="2"/>
       <c r="J383" s="2"/>
       <c r="K383" s="2"/>
       <c r="L383" s="2"/>
     </row>
     <row r="384" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A384" s="63" t="s">
+      <c r="A384" s="66" t="s">
         <v>47</v>
       </c>
-      <c r="B384" s="63"/>
-[...3 lines deleted...]
-      <c r="F384" s="63"/>
+      <c r="B384" s="66"/>
+      <c r="C384" s="66"/>
+      <c r="D384" s="66"/>
+      <c r="E384" s="66"/>
+      <c r="F384" s="66"/>
       <c r="G384" s="21"/>
       <c r="H384" s="25"/>
       <c r="I384" s="2"/>
       <c r="J384" s="2"/>
       <c r="K384" s="2"/>
       <c r="L384" s="2"/>
     </row>
     <row r="385" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A385" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B385" s="4">
         <v>68192</v>
       </c>
       <c r="C385" s="6">
         <v>7860</v>
       </c>
       <c r="D385" s="6">
         <v>70</v>
       </c>
       <c r="E385" s="6">
         <v>48220</v>
       </c>
       <c r="F385" s="6">
         <v>12042</v>
@@ -11144,58 +11153,58 @@
         <v>39</v>
       </c>
       <c r="B404" s="4">
         <v>10511</v>
       </c>
       <c r="C404" s="6">
         <v>271</v>
       </c>
       <c r="D404" s="7">
         <v>1</v>
       </c>
       <c r="E404" s="6">
         <v>10239</v>
       </c>
       <c r="F404" s="7" t="s">
         <v>10</v>
       </c>
       <c r="G404" s="21"/>
       <c r="H404" s="25"/>
       <c r="I404" s="2"/>
       <c r="J404" s="2"/>
       <c r="K404" s="2"/>
       <c r="L404" s="2"/>
     </row>
     <row r="405" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A405" s="63" t="s">
+      <c r="A405" s="66" t="s">
         <v>48</v>
       </c>
-      <c r="B405" s="63"/>
-[...3 lines deleted...]
-      <c r="F405" s="63"/>
+      <c r="B405" s="66"/>
+      <c r="C405" s="66"/>
+      <c r="D405" s="66"/>
+      <c r="E405" s="66"/>
+      <c r="F405" s="66"/>
       <c r="G405" s="21"/>
       <c r="H405" s="25"/>
       <c r="I405" s="2"/>
       <c r="J405" s="2"/>
       <c r="K405" s="2"/>
       <c r="L405" s="2"/>
     </row>
     <row r="406" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A406" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B406" s="17">
         <v>67455</v>
       </c>
       <c r="C406" s="6">
         <v>7850</v>
       </c>
       <c r="D406" s="6">
         <v>70</v>
       </c>
       <c r="E406" s="6">
         <v>47651</v>
       </c>
       <c r="F406" s="6">
         <v>11884</v>
@@ -11678,58 +11687,58 @@
         <v>39</v>
       </c>
       <c r="B425" s="4">
         <v>10239</v>
       </c>
       <c r="C425" s="6">
         <v>269</v>
       </c>
       <c r="D425" s="7">
         <v>1</v>
       </c>
       <c r="E425" s="6">
         <v>9969</v>
       </c>
       <c r="F425" s="7" t="s">
         <v>10</v>
       </c>
       <c r="G425" s="21"/>
       <c r="H425" s="25"/>
       <c r="I425" s="2"/>
       <c r="J425" s="2"/>
       <c r="K425" s="2"/>
       <c r="L425" s="2"/>
     </row>
     <row r="426" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A426" s="63" t="s">
+      <c r="A426" s="66" t="s">
         <v>49</v>
       </c>
-      <c r="B426" s="63"/>
-[...3 lines deleted...]
-      <c r="F426" s="63"/>
+      <c r="B426" s="66"/>
+      <c r="C426" s="66"/>
+      <c r="D426" s="66"/>
+      <c r="E426" s="66"/>
+      <c r="F426" s="66"/>
       <c r="G426" s="21"/>
       <c r="H426" s="25"/>
       <c r="I426" s="2"/>
       <c r="J426" s="2"/>
       <c r="K426" s="2"/>
       <c r="L426" s="2"/>
     </row>
     <row r="427" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A427" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B427" s="8">
         <v>66805</v>
       </c>
       <c r="C427" s="6">
         <v>7852</v>
       </c>
       <c r="D427" s="6">
         <v>70</v>
       </c>
       <c r="E427" s="6">
         <v>47180</v>
       </c>
       <c r="F427" s="5">
         <v>11703</v>
@@ -12214,58 +12223,58 @@
         <v>39</v>
       </c>
       <c r="B446" s="4">
         <v>10051</v>
       </c>
       <c r="C446" s="6">
         <v>274</v>
       </c>
       <c r="D446" s="9">
         <v>1</v>
       </c>
       <c r="E446" s="6">
         <v>9776</v>
       </c>
       <c r="F446" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G446" s="21"/>
       <c r="H446" s="25"/>
       <c r="I446" s="2"/>
       <c r="J446" s="2"/>
       <c r="K446" s="2"/>
       <c r="L446" s="2"/>
     </row>
     <row r="447" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A447" s="63" t="s">
+      <c r="A447" s="66" t="s">
         <v>50</v>
       </c>
-      <c r="B447" s="63"/>
-[...3 lines deleted...]
-      <c r="F447" s="63"/>
+      <c r="B447" s="66"/>
+      <c r="C447" s="66"/>
+      <c r="D447" s="66"/>
+      <c r="E447" s="66"/>
+      <c r="F447" s="66"/>
       <c r="G447" s="21"/>
       <c r="H447" s="25"/>
       <c r="I447" s="2"/>
       <c r="J447" s="2"/>
       <c r="K447" s="2"/>
       <c r="L447" s="2"/>
     </row>
     <row r="448" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A448" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B448" s="8">
         <v>67603</v>
       </c>
       <c r="C448" s="5">
         <v>7878</v>
       </c>
       <c r="D448" s="5">
         <v>70</v>
       </c>
       <c r="E448" s="5">
         <v>47770</v>
       </c>
       <c r="F448" s="6">
         <v>11885</v>
@@ -12750,58 +12759,58 @@
         <v>39</v>
       </c>
       <c r="B467" s="4">
         <v>10125</v>
       </c>
       <c r="C467" s="5">
         <v>276</v>
       </c>
       <c r="D467" s="9">
         <v>1</v>
       </c>
       <c r="E467" s="5">
         <v>9848</v>
       </c>
       <c r="F467" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G467" s="21"/>
       <c r="H467" s="25"/>
       <c r="I467" s="2"/>
       <c r="J467" s="2"/>
       <c r="K467" s="2"/>
       <c r="L467" s="2"/>
     </row>
     <row r="468" spans="1:12" ht="13.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A468" s="63" t="s">
+      <c r="A468" s="66" t="s">
         <v>51</v>
       </c>
-      <c r="B468" s="63"/>
-[...3 lines deleted...]
-      <c r="F468" s="63"/>
+      <c r="B468" s="66"/>
+      <c r="C468" s="66"/>
+      <c r="D468" s="66"/>
+      <c r="E468" s="66"/>
+      <c r="F468" s="66"/>
       <c r="G468" s="21"/>
       <c r="H468" s="25"/>
       <c r="I468" s="2"/>
       <c r="J468" s="2"/>
       <c r="K468" s="2"/>
       <c r="L468" s="2"/>
     </row>
     <row r="469" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A469" s="29" t="s">
         <v>1</v>
       </c>
       <c r="B469" s="8">
         <v>68068</v>
       </c>
       <c r="C469" s="6">
         <v>7830</v>
       </c>
       <c r="D469" s="5">
         <v>70</v>
       </c>
       <c r="E469" s="5">
         <v>48163</v>
       </c>
       <c r="F469" s="6">
         <v>12005</v>
@@ -13158,58 +13167,58 @@
       <c r="F486" s="34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="487" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A487" s="36" t="s">
         <v>39</v>
       </c>
       <c r="B487" s="37">
         <v>10149</v>
       </c>
       <c r="C487" s="38">
         <v>270</v>
       </c>
       <c r="D487" s="39">
         <v>1</v>
       </c>
       <c r="E487" s="40">
         <v>9878</v>
       </c>
       <c r="F487" s="39" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="488" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A488" s="63" t="s">
+      <c r="A488" s="66" t="s">
         <v>62</v>
       </c>
-      <c r="B488" s="63"/>
-[...3 lines deleted...]
-      <c r="F488" s="63"/>
+      <c r="B488" s="66"/>
+      <c r="C488" s="66"/>
+      <c r="D488" s="66"/>
+      <c r="E488" s="66"/>
+      <c r="F488" s="66"/>
     </row>
     <row r="489" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A489" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B489" s="41">
         <v>69091</v>
       </c>
       <c r="C489" s="10">
         <v>8020</v>
       </c>
       <c r="D489" s="10">
         <v>71</v>
       </c>
       <c r="E489" s="10">
         <v>48845</v>
       </c>
       <c r="F489" s="10">
         <v>12155</v>
       </c>
     </row>
     <row r="490" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A490" s="3" t="s">
         <v>22</v>
       </c>
@@ -13566,58 +13575,58 @@
       <c r="F507" s="34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="508" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A508" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B508" s="4">
         <v>10294</v>
       </c>
       <c r="C508" s="10">
         <v>271</v>
       </c>
       <c r="D508" s="42">
         <v>1</v>
       </c>
       <c r="E508" s="10">
         <v>10022</v>
       </c>
       <c r="F508" s="34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="509" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A509" s="63" t="s">
+      <c r="A509" s="66" t="s">
         <v>63</v>
       </c>
-      <c r="B509" s="63"/>
-[...3 lines deleted...]
-      <c r="F509" s="63"/>
+      <c r="B509" s="66"/>
+      <c r="C509" s="66"/>
+      <c r="D509" s="66"/>
+      <c r="E509" s="66"/>
+      <c r="F509" s="66"/>
     </row>
     <row r="510" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A510" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B510" s="41">
         <v>69374</v>
       </c>
       <c r="C510" s="10">
         <v>8480</v>
       </c>
       <c r="D510" s="10">
         <v>73</v>
       </c>
       <c r="E510" s="10">
         <v>48640</v>
       </c>
       <c r="F510" s="10">
         <v>12181</v>
       </c>
     </row>
     <row r="511" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A511" s="3" t="s">
         <v>22</v>
       </c>
@@ -13976,58 +13985,58 @@
       <c r="F528" s="34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="529" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A529" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B529" s="4">
         <v>10200</v>
       </c>
       <c r="C529" s="10">
         <v>273</v>
       </c>
       <c r="D529" s="42" t="s">
         <v>10</v>
       </c>
       <c r="E529" s="10">
         <v>9927</v>
       </c>
       <c r="F529" s="34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="530" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A530" s="63" t="s">
+      <c r="A530" s="66" t="s">
         <v>64</v>
       </c>
-      <c r="B530" s="63"/>
-[...3 lines deleted...]
-      <c r="F530" s="63"/>
+      <c r="B530" s="66"/>
+      <c r="C530" s="66"/>
+      <c r="D530" s="66"/>
+      <c r="E530" s="66"/>
+      <c r="F530" s="66"/>
     </row>
     <row r="531" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A531" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B531" s="10">
         <v>69198</v>
       </c>
       <c r="C531" s="10">
         <v>8696</v>
       </c>
       <c r="D531" s="10">
         <v>72</v>
       </c>
       <c r="E531" s="10">
         <v>48385</v>
       </c>
       <c r="F531" s="10">
         <v>12045</v>
       </c>
     </row>
     <row r="532" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A532" s="3" t="s">
         <v>22</v>
       </c>
@@ -14386,58 +14395,58 @@
       <c r="F549" s="10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="550" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A550" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B550" s="10">
         <v>10053</v>
       </c>
       <c r="C550" s="10">
         <v>275</v>
       </c>
       <c r="D550" s="42">
         <v>1</v>
       </c>
       <c r="E550" s="10">
         <v>9777</v>
       </c>
       <c r="F550" s="10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="551" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A551" s="63" t="s">
+      <c r="A551" s="66" t="s">
         <v>65</v>
       </c>
-      <c r="B551" s="63"/>
-[...3 lines deleted...]
-      <c r="F551" s="63"/>
+      <c r="B551" s="66"/>
+      <c r="C551" s="66"/>
+      <c r="D551" s="66"/>
+      <c r="E551" s="66"/>
+      <c r="F551" s="66"/>
     </row>
     <row r="552" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A552" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B552" s="10">
         <v>69015</v>
       </c>
       <c r="C552" s="10">
         <v>8844</v>
       </c>
       <c r="D552" s="10">
         <v>78</v>
       </c>
       <c r="E552" s="10">
         <v>48175</v>
       </c>
       <c r="F552" s="10">
         <v>11918</v>
       </c>
     </row>
     <row r="553" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A553" s="3" t="s">
         <v>22</v>
       </c>
@@ -14796,58 +14805,58 @@
       <c r="F570" s="10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="571" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A571" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B571" s="10">
         <v>9907</v>
       </c>
       <c r="C571" s="10">
         <v>271</v>
       </c>
       <c r="D571" s="42">
         <v>1</v>
       </c>
       <c r="E571" s="10">
         <v>9635</v>
       </c>
       <c r="F571" s="10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="572" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A572" s="63" t="s">
+      <c r="A572" s="66" t="s">
         <v>66</v>
       </c>
-      <c r="B572" s="63"/>
-[...3 lines deleted...]
-      <c r="F572" s="63"/>
+      <c r="B572" s="66"/>
+      <c r="C572" s="66"/>
+      <c r="D572" s="66"/>
+      <c r="E572" s="66"/>
+      <c r="F572" s="66"/>
     </row>
     <row r="573" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A573" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B573" s="10">
         <v>68848</v>
       </c>
       <c r="C573" s="10">
         <v>8939</v>
       </c>
       <c r="D573" s="10">
         <v>79</v>
       </c>
       <c r="E573" s="10">
         <v>48086</v>
       </c>
       <c r="F573" s="43">
         <v>11744</v>
       </c>
     </row>
     <row r="574" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A574" s="3" t="s">
         <v>22</v>
       </c>
@@ -15206,58 +15215,58 @@
       <c r="F591" s="10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="592" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A592" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B592" s="10">
         <v>9773</v>
       </c>
       <c r="C592" s="10">
         <v>270</v>
       </c>
       <c r="D592" s="42">
         <v>1</v>
       </c>
       <c r="E592" s="10">
         <v>9502</v>
       </c>
       <c r="F592" s="10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="593" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A593" s="63" t="s">
+      <c r="A593" s="66" t="s">
         <v>67</v>
       </c>
-      <c r="B593" s="63"/>
-[...3 lines deleted...]
-      <c r="F593" s="63"/>
+      <c r="B593" s="66"/>
+      <c r="C593" s="66"/>
+      <c r="D593" s="66"/>
+      <c r="E593" s="66"/>
+      <c r="F593" s="66"/>
     </row>
     <row r="594" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A594" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B594" s="10">
         <v>68336</v>
       </c>
       <c r="C594" s="10">
         <v>9015</v>
       </c>
       <c r="D594" s="10">
         <v>74</v>
       </c>
       <c r="E594" s="10">
         <v>47642</v>
       </c>
       <c r="F594" s="10">
         <v>11605</v>
       </c>
     </row>
     <row r="595" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A595" s="3" t="s">
         <v>22</v>
       </c>
@@ -15616,58 +15625,58 @@
       <c r="F612" s="10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="613" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A613" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B613" s="10">
         <v>9580</v>
       </c>
       <c r="C613" s="10">
         <v>264</v>
       </c>
       <c r="D613" s="10">
         <v>1</v>
       </c>
       <c r="E613" s="10">
         <v>9315</v>
       </c>
       <c r="F613" s="10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="614" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A614" s="63" t="s">
+      <c r="A614" s="66" t="s">
         <v>68</v>
       </c>
-      <c r="B614" s="63"/>
-[...3 lines deleted...]
-      <c r="F614" s="63"/>
+      <c r="B614" s="66"/>
+      <c r="C614" s="66"/>
+      <c r="D614" s="66"/>
+      <c r="E614" s="66"/>
+      <c r="F614" s="66"/>
     </row>
     <row r="615" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A615" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B615" s="10">
         <v>68326</v>
       </c>
       <c r="C615" s="10">
         <v>8979</v>
       </c>
       <c r="D615" s="32">
         <v>72</v>
       </c>
       <c r="E615" s="32">
         <v>47790</v>
       </c>
       <c r="F615" s="32">
         <v>11485</v>
       </c>
     </row>
     <row r="616" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A616" s="3" t="s">
         <v>22</v>
       </c>
@@ -16024,58 +16033,58 @@
       <c r="F633" s="32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="634" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A634" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B634" s="10">
         <v>9622</v>
       </c>
       <c r="C634" s="10">
         <v>264</v>
       </c>
       <c r="D634" s="42" t="s">
         <v>10</v>
       </c>
       <c r="E634" s="32">
         <v>9358</v>
       </c>
       <c r="F634" s="32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="635" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A635" s="63" t="s">
+      <c r="A635" s="66" t="s">
         <v>69</v>
       </c>
-      <c r="B635" s="63"/>
-[...3 lines deleted...]
-      <c r="F635" s="63"/>
+      <c r="B635" s="66"/>
+      <c r="C635" s="66"/>
+      <c r="D635" s="66"/>
+      <c r="E635" s="66"/>
+      <c r="F635" s="66"/>
     </row>
     <row r="636" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A636" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B636" s="43">
         <v>67524</v>
       </c>
       <c r="C636" s="10">
         <v>8881</v>
       </c>
       <c r="D636" s="43">
         <v>72</v>
       </c>
       <c r="E636" s="10">
         <v>47263</v>
       </c>
       <c r="F636" s="10">
         <v>11308</v>
       </c>
     </row>
     <row r="637" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A637" s="3" t="s">
         <v>22</v>
       </c>
@@ -16434,58 +16443,58 @@
       <c r="F654" s="32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="655" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A655" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B655" s="10">
         <v>9465</v>
       </c>
       <c r="C655" s="10">
         <v>263</v>
       </c>
       <c r="D655" s="42">
         <v>1</v>
       </c>
       <c r="E655" s="32">
         <v>9201</v>
       </c>
       <c r="F655" s="32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="656" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A656" s="63" t="s">
+      <c r="A656" s="66" t="s">
         <v>70</v>
       </c>
-      <c r="B656" s="63"/>
-[...3 lines deleted...]
-      <c r="F656" s="63"/>
+      <c r="B656" s="66"/>
+      <c r="C656" s="66"/>
+      <c r="D656" s="66"/>
+      <c r="E656" s="66"/>
+      <c r="F656" s="66"/>
     </row>
     <row r="657" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A657" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B657" s="43">
         <v>67131</v>
       </c>
       <c r="C657" s="10">
         <v>8917</v>
       </c>
       <c r="D657" s="43">
         <v>73</v>
       </c>
       <c r="E657" s="10">
         <v>46928</v>
       </c>
       <c r="F657" s="10">
         <v>11213</v>
       </c>
     </row>
     <row r="658" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A658" s="3" t="s">
         <v>22</v>
       </c>
@@ -16842,58 +16851,58 @@
       <c r="F675" s="32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="676" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A676" s="45" t="s">
         <v>39</v>
       </c>
       <c r="B676" s="11">
         <v>9346</v>
       </c>
       <c r="C676" s="11">
         <v>265</v>
       </c>
       <c r="D676" s="46">
         <v>1</v>
       </c>
       <c r="E676" s="38">
         <v>9080</v>
       </c>
       <c r="F676" s="38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="677" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A677" s="63" t="s">
+      <c r="A677" s="66" t="s">
         <v>71</v>
       </c>
-      <c r="B677" s="63"/>
-[...3 lines deleted...]
-      <c r="F677" s="63"/>
+      <c r="B677" s="66"/>
+      <c r="C677" s="66"/>
+      <c r="D677" s="66"/>
+      <c r="E677" s="66"/>
+      <c r="F677" s="66"/>
     </row>
     <row r="678" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A678" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B678" s="43">
         <v>67287</v>
       </c>
       <c r="C678" s="10">
         <v>8952</v>
       </c>
       <c r="D678" s="10">
         <v>71</v>
       </c>
       <c r="E678" s="10">
         <v>47065</v>
       </c>
       <c r="F678" s="10">
         <v>11199</v>
       </c>
     </row>
     <row r="679" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A679" s="3" t="s">
         <v>22</v>
       </c>
@@ -17252,58 +17261,58 @@
       <c r="F696" s="32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="697" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A697" s="45" t="s">
         <v>39</v>
       </c>
       <c r="B697" s="11">
         <v>9298</v>
       </c>
       <c r="C697" s="11">
         <v>264</v>
       </c>
       <c r="D697" s="46">
         <v>1</v>
       </c>
       <c r="E697" s="11">
         <v>9033</v>
       </c>
       <c r="F697" s="38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="698" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A698" s="63" t="s">
+      <c r="A698" s="66" t="s">
         <v>72</v>
       </c>
-      <c r="B698" s="63"/>
-[...3 lines deleted...]
-      <c r="F698" s="63"/>
+      <c r="B698" s="66"/>
+      <c r="C698" s="66"/>
+      <c r="D698" s="66"/>
+      <c r="E698" s="66"/>
+      <c r="F698" s="66"/>
     </row>
     <row r="699" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A699" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B699" s="43">
         <v>67304</v>
       </c>
       <c r="C699" s="10">
         <v>8967</v>
       </c>
       <c r="D699" s="10">
         <v>71</v>
       </c>
       <c r="E699" s="10">
         <v>48216</v>
       </c>
       <c r="F699" s="10">
         <v>10050</v>
       </c>
     </row>
     <row r="700" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A700" s="3" t="s">
         <v>22</v>
       </c>
@@ -17660,58 +17669,58 @@
       <c r="F717" s="32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="718" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A718" s="45" t="s">
         <v>39</v>
       </c>
       <c r="B718" s="11">
         <v>9446</v>
       </c>
       <c r="C718" s="11">
         <v>261</v>
       </c>
       <c r="D718" s="46">
         <v>1</v>
       </c>
       <c r="E718" s="11">
         <v>9184</v>
       </c>
       <c r="F718" s="38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="719" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A719" s="63" t="s">
+      <c r="A719" s="66" t="s">
         <v>73</v>
       </c>
-      <c r="B719" s="63"/>
-[...3 lines deleted...]
-      <c r="F719" s="63"/>
+      <c r="B719" s="66"/>
+      <c r="C719" s="66"/>
+      <c r="D719" s="66"/>
+      <c r="E719" s="66"/>
+      <c r="F719" s="66"/>
     </row>
     <row r="720" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A720" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B720" s="43">
         <v>67552</v>
       </c>
       <c r="C720" s="10">
         <v>8937</v>
       </c>
       <c r="D720" s="10">
         <v>72</v>
       </c>
       <c r="E720" s="10">
         <v>48350</v>
       </c>
       <c r="F720" s="10">
         <v>10193</v>
       </c>
     </row>
     <row r="721" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A721" s="3" t="s">
         <v>22</v>
       </c>
@@ -18068,58 +18077,58 @@
       <c r="F738" s="32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="739" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A739" s="45" t="s">
         <v>39</v>
       </c>
       <c r="B739" s="11">
         <v>9430</v>
       </c>
       <c r="C739" s="11">
         <v>261</v>
       </c>
       <c r="D739" s="46">
         <v>1</v>
       </c>
       <c r="E739" s="11">
         <v>9168</v>
       </c>
       <c r="F739" s="38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="740" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A740" s="63" t="s">
+      <c r="A740" s="66" t="s">
         <v>74</v>
       </c>
-      <c r="B740" s="63"/>
-[...3 lines deleted...]
-      <c r="F740" s="63"/>
+      <c r="B740" s="66"/>
+      <c r="C740" s="66"/>
+      <c r="D740" s="66"/>
+      <c r="E740" s="66"/>
+      <c r="F740" s="66"/>
     </row>
     <row r="741" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A741" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B741" s="43">
         <v>68118</v>
       </c>
       <c r="C741" s="10">
         <v>8940</v>
       </c>
       <c r="D741" s="43">
         <v>72</v>
       </c>
       <c r="E741" s="10">
         <v>49172</v>
       </c>
       <c r="F741" s="10">
         <v>9934</v>
       </c>
     </row>
     <row r="742" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A742" s="3" t="s">
         <v>22</v>
       </c>
@@ -18478,58 +18487,58 @@
       <c r="F759" s="32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="760" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A760" s="45" t="s">
         <v>39</v>
       </c>
       <c r="B760" s="11">
         <v>9498</v>
       </c>
       <c r="C760" s="11">
         <v>258</v>
       </c>
       <c r="D760" s="46">
         <v>1</v>
       </c>
       <c r="E760" s="11">
         <v>9239</v>
       </c>
       <c r="F760" s="38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="761" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A761" s="63" t="s">
+      <c r="A761" s="66" t="s">
         <v>75</v>
       </c>
-      <c r="B761" s="63"/>
-[...3 lines deleted...]
-      <c r="F761" s="63"/>
+      <c r="B761" s="66"/>
+      <c r="C761" s="66"/>
+      <c r="D761" s="66"/>
+      <c r="E761" s="66"/>
+      <c r="F761" s="66"/>
     </row>
     <row r="762" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A762" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B762" s="43">
         <v>69316</v>
       </c>
       <c r="C762" s="10">
         <v>8974</v>
       </c>
       <c r="D762" s="43">
         <v>72</v>
       </c>
       <c r="E762" s="10">
         <v>50071</v>
       </c>
       <c r="F762" s="10">
         <v>10199</v>
       </c>
     </row>
     <row r="763" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A763" s="3" t="s">
         <v>22</v>
       </c>
@@ -18888,58 +18897,58 @@
       <c r="F780" s="32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="781" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A781" s="45" t="s">
         <v>39</v>
       </c>
       <c r="B781" s="11">
         <v>9627</v>
       </c>
       <c r="C781" s="11">
         <v>256</v>
       </c>
       <c r="D781" s="46">
         <v>1</v>
       </c>
       <c r="E781" s="11">
         <v>9370</v>
       </c>
       <c r="F781" s="38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="782" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A782" s="63" t="s">
+      <c r="A782" s="66" t="s">
         <v>76</v>
       </c>
-      <c r="B782" s="63"/>
-[...3 lines deleted...]
-      <c r="F782" s="63"/>
+      <c r="B782" s="66"/>
+      <c r="C782" s="66"/>
+      <c r="D782" s="66"/>
+      <c r="E782" s="66"/>
+      <c r="F782" s="66"/>
     </row>
     <row r="783" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A783" s="55" t="s">
         <v>1</v>
       </c>
       <c r="B783" s="51">
         <v>69049</v>
       </c>
       <c r="C783" s="51">
         <v>8964</v>
       </c>
       <c r="D783" s="51">
         <v>69</v>
       </c>
       <c r="E783" s="51">
         <v>49866</v>
       </c>
       <c r="F783" s="51">
         <v>10150</v>
       </c>
     </row>
     <row r="784" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A784" s="56" t="s">
         <v>22</v>
       </c>
@@ -19278,58 +19287,58 @@
       <c r="F800" s="32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="801" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A801" s="59" t="s">
         <v>39</v>
       </c>
       <c r="B801" s="53">
         <v>9481</v>
       </c>
       <c r="C801" s="53">
         <v>247</v>
       </c>
       <c r="D801" s="54">
         <v>1</v>
       </c>
       <c r="E801" s="53">
         <v>9233</v>
       </c>
       <c r="F801" s="38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="802" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A802" s="63" t="s">
+      <c r="A802" s="66" t="s">
         <v>77</v>
       </c>
-      <c r="B802" s="63"/>
-[...3 lines deleted...]
-      <c r="F802" s="63"/>
+      <c r="B802" s="66"/>
+      <c r="C802" s="66"/>
+      <c r="D802" s="66"/>
+      <c r="E802" s="66"/>
+      <c r="F802" s="66"/>
     </row>
     <row r="803" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A803" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B803" s="51">
         <v>68925</v>
       </c>
       <c r="C803" s="60">
         <v>8957</v>
       </c>
       <c r="D803" s="60">
         <v>72</v>
       </c>
       <c r="E803" s="51">
         <v>49808</v>
       </c>
       <c r="F803" s="51">
         <v>10088</v>
       </c>
     </row>
     <row r="804" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A804" s="3" t="s">
         <v>22</v>
       </c>
@@ -19688,58 +19697,58 @@
       <c r="F821" s="32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="822" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A822" s="45" t="s">
         <v>39</v>
       </c>
       <c r="B822" s="53">
         <v>9448</v>
       </c>
       <c r="C822" s="62">
         <v>248</v>
       </c>
       <c r="D822" s="62">
         <v>1</v>
       </c>
       <c r="E822" s="53">
         <v>9199</v>
       </c>
       <c r="F822" s="38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="823" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A823" s="63" t="s">
+      <c r="A823" s="66" t="s">
         <v>78</v>
       </c>
-      <c r="B823" s="63"/>
-[...3 lines deleted...]
-      <c r="F823" s="63"/>
+      <c r="B823" s="66"/>
+      <c r="C823" s="66"/>
+      <c r="D823" s="66"/>
+      <c r="E823" s="66"/>
+      <c r="F823" s="66"/>
     </row>
     <row r="824" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A824" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B824" s="51">
         <v>68774</v>
       </c>
       <c r="C824" s="60">
         <v>8946</v>
       </c>
       <c r="D824" s="60">
         <v>72</v>
       </c>
       <c r="E824" s="51">
         <v>49692</v>
       </c>
       <c r="F824" s="51">
         <v>10064</v>
       </c>
     </row>
     <row r="825" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A825" s="3" t="s">
         <v>22</v>
       </c>
@@ -20096,542 +20105,1773 @@
       <c r="F842" s="32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="843" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A843" s="45" t="s">
         <v>39</v>
       </c>
       <c r="B843" s="11">
         <v>9379</v>
       </c>
       <c r="C843" s="62">
         <v>250</v>
       </c>
       <c r="D843" s="62">
         <v>1</v>
       </c>
       <c r="E843" s="11">
         <v>9128</v>
       </c>
       <c r="F843" s="38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="844" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A844" s="63" t="s">
+      <c r="A844" s="66" t="s">
         <v>79</v>
       </c>
-      <c r="B844" s="63"/>
-[...3 lines deleted...]
-      <c r="F844" s="63"/>
+      <c r="B844" s="66"/>
+      <c r="C844" s="66"/>
+      <c r="D844" s="66"/>
+      <c r="E844" s="66"/>
+      <c r="F844" s="66"/>
     </row>
     <row r="845" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A845" s="55" t="s">
         <v>1</v>
       </c>
       <c r="B845" s="10">
         <v>68152</v>
       </c>
       <c r="C845" s="60">
         <v>8910</v>
       </c>
       <c r="D845" s="60">
         <v>72</v>
       </c>
       <c r="E845" s="10">
         <v>49147</v>
       </c>
       <c r="F845" s="10">
         <v>10023</v>
       </c>
     </row>
     <row r="846" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
-      <c r="A846" s="73" t="s">
+      <c r="A846" s="63" t="s">
         <v>22</v>
       </c>
       <c r="B846" s="10">
         <v>10866</v>
       </c>
       <c r="C846" s="60">
         <v>493</v>
       </c>
       <c r="D846" s="60">
         <v>9</v>
       </c>
       <c r="E846" s="10">
         <v>341</v>
       </c>
       <c r="F846" s="10">
         <v>10023</v>
       </c>
     </row>
     <row r="847" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A847" s="73" t="s">
+      <c r="A847" s="63" t="s">
         <v>80</v>
       </c>
       <c r="B847" s="10">
         <v>4987</v>
       </c>
       <c r="C847" s="60">
         <v>641</v>
       </c>
       <c r="D847" s="60">
         <v>16</v>
       </c>
       <c r="E847" s="10">
         <v>4330</v>
       </c>
       <c r="F847" s="10"/>
     </row>
     <row r="848" spans="1:6" ht="33.299999999999997" x14ac:dyDescent="0.25">
-      <c r="A848" s="73" t="s">
+      <c r="A848" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B848" s="10">
         <v>180</v>
       </c>
       <c r="C848" s="60">
         <v>130</v>
       </c>
       <c r="D848" s="60">
         <v>10</v>
       </c>
       <c r="E848" s="10">
         <v>40</v>
       </c>
       <c r="F848" s="32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="849" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
-      <c r="A849" s="73" t="s">
+      <c r="A849" s="63" t="s">
         <v>24</v>
       </c>
       <c r="B849" s="10">
         <v>4630</v>
       </c>
       <c r="C849" s="60">
         <v>427</v>
       </c>
       <c r="D849" s="60">
         <v>5</v>
       </c>
       <c r="E849" s="10">
         <v>4198</v>
       </c>
       <c r="F849" s="32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="850" spans="1:6" ht="38.049999999999997" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A850" s="73" t="s">
+      <c r="A850" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B850" s="10">
         <v>43</v>
       </c>
       <c r="C850" s="60">
         <v>23</v>
       </c>
       <c r="D850" s="32" t="s">
         <v>10</v>
       </c>
       <c r="E850" s="10">
         <v>20</v>
       </c>
       <c r="F850" s="32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="851" spans="1:6" ht="45.55" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A851" s="73" t="s">
+      <c r="A851" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B851" s="10">
         <v>134</v>
       </c>
       <c r="C851" s="60">
         <v>61</v>
       </c>
       <c r="D851" s="60">
         <v>1</v>
       </c>
       <c r="E851" s="10">
         <v>72</v>
       </c>
       <c r="F851" s="32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="852" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A852" s="73" t="s">
+      <c r="A852" s="63" t="s">
         <v>27</v>
       </c>
       <c r="B852" s="10">
         <v>3697</v>
       </c>
       <c r="C852" s="60">
         <v>2008</v>
       </c>
       <c r="D852" s="60">
         <v>15</v>
       </c>
       <c r="E852" s="10">
         <v>1674</v>
       </c>
       <c r="F852" s="32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="853" spans="1:6" ht="33.299999999999997" x14ac:dyDescent="0.25">
-      <c r="A853" s="73" t="s">
+      <c r="A853" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B853" s="10">
         <v>25653</v>
       </c>
       <c r="C853" s="60">
         <v>2639</v>
       </c>
       <c r="D853" s="60">
         <v>5</v>
       </c>
       <c r="E853" s="10">
         <v>23009</v>
       </c>
       <c r="F853" s="32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="854" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A854" s="73" t="s">
+      <c r="A854" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B854" s="10">
         <v>4141</v>
       </c>
       <c r="C854" s="60">
         <v>319</v>
       </c>
       <c r="D854" s="60">
         <v>7</v>
       </c>
       <c r="E854" s="10">
         <v>3815</v>
       </c>
       <c r="F854" s="32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="855" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
-      <c r="A855" s="73" t="s">
+      <c r="A855" s="63" t="s">
         <v>30</v>
       </c>
       <c r="B855" s="10">
         <v>1587</v>
       </c>
       <c r="C855" s="60">
         <v>129</v>
       </c>
       <c r="D855" s="61" t="s">
         <v>10</v>
       </c>
       <c r="E855" s="10">
         <v>1458</v>
       </c>
       <c r="F855" s="32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="856" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A856" s="73" t="s">
+      <c r="A856" s="63" t="s">
         <v>31</v>
       </c>
       <c r="B856" s="10">
         <v>511</v>
       </c>
       <c r="C856" s="60">
         <v>183</v>
       </c>
       <c r="D856" s="60">
         <v>2</v>
       </c>
       <c r="E856" s="10">
         <v>326</v>
       </c>
       <c r="F856" s="32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="857" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
-      <c r="A857" s="73" t="s">
+      <c r="A857" s="63" t="s">
         <v>32</v>
       </c>
       <c r="B857" s="10">
         <v>343</v>
       </c>
       <c r="C857" s="60">
         <v>321</v>
       </c>
       <c r="D857" s="61" t="s">
         <v>10</v>
       </c>
       <c r="E857" s="10">
         <v>22</v>
       </c>
       <c r="F857" s="32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="858" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
-      <c r="A858" s="73" t="s">
+      <c r="A858" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B858" s="10">
         <v>2133</v>
       </c>
       <c r="C858" s="60">
         <v>171</v>
       </c>
       <c r="D858" s="61" t="s">
         <v>10</v>
       </c>
       <c r="E858" s="10">
         <v>1962</v>
       </c>
       <c r="F858" s="32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="859" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
-      <c r="A859" s="73" t="s">
+      <c r="A859" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B859" s="10">
         <v>1150</v>
       </c>
       <c r="C859" s="60">
         <v>618</v>
       </c>
       <c r="D859" s="60">
         <v>2</v>
       </c>
       <c r="E859" s="10">
         <v>530</v>
       </c>
       <c r="F859" s="32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="860" spans="1:6" ht="44.15" x14ac:dyDescent="0.25">
-      <c r="A860" s="73" t="s">
+      <c r="A860" s="63" t="s">
         <v>35</v>
       </c>
       <c r="B860" s="10">
         <v>1615</v>
       </c>
       <c r="C860" s="60">
         <v>343</v>
       </c>
       <c r="D860" s="61">
         <v>6</v>
       </c>
       <c r="E860" s="10">
         <v>1266</v>
       </c>
       <c r="F860" s="32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="861" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A861" s="73" t="s">
+      <c r="A861" s="63" t="s">
         <v>36</v>
       </c>
       <c r="B861" s="10">
         <v>1227</v>
       </c>
       <c r="C861" s="60">
         <v>463</v>
       </c>
       <c r="D861" s="60">
         <v>6</v>
       </c>
       <c r="E861" s="10">
         <v>758</v>
       </c>
       <c r="F861" s="32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="862" spans="1:6" ht="26.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A862" s="73" t="s">
+      <c r="A862" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B862" s="10">
         <v>619</v>
       </c>
       <c r="C862" s="60">
         <v>289</v>
       </c>
       <c r="D862" s="60">
         <v>3</v>
       </c>
       <c r="E862" s="10">
         <v>327</v>
       </c>
       <c r="F862" s="32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="863" spans="1:6" ht="11.55" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A863" s="73" t="s">
+      <c r="A863" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B863" s="10">
         <v>458</v>
       </c>
       <c r="C863" s="60">
         <v>45</v>
       </c>
       <c r="D863" s="61" t="s">
         <v>10</v>
       </c>
       <c r="E863" s="10">
         <v>413</v>
       </c>
       <c r="F863" s="32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="864" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
-      <c r="A864" s="74" t="s">
+      <c r="A864" s="64" t="s">
         <v>39</v>
       </c>
       <c r="B864" s="11">
         <v>9165</v>
       </c>
       <c r="C864" s="62">
         <v>248</v>
       </c>
-      <c r="D864" s="75">
+      <c r="D864" s="65">
         <v>1</v>
       </c>
       <c r="E864" s="11">
         <v>8916</v>
       </c>
       <c r="F864" s="38" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="865" spans="1:6" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A865" s="64" t="s">
+    <row r="865" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A865" s="66" t="s">
+        <v>81</v>
+      </c>
+      <c r="B865" s="66"/>
+      <c r="C865" s="66"/>
+      <c r="D865" s="66"/>
+      <c r="E865" s="66"/>
+      <c r="F865" s="66"/>
+    </row>
+    <row r="866" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A866" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="B866" s="43">
+        <v>67071</v>
+      </c>
+      <c r="C866" s="10">
+        <v>8933</v>
+      </c>
+      <c r="D866" s="43">
+        <v>72</v>
+      </c>
+      <c r="E866" s="51">
+        <v>47958</v>
+      </c>
+      <c r="F866" s="51">
+        <v>10108</v>
+      </c>
+    </row>
+    <row r="867" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A867" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B867" s="51">
+        <v>10847</v>
+      </c>
+      <c r="C867" s="51">
+        <v>491</v>
+      </c>
+      <c r="D867" s="51">
+        <v>9</v>
+      </c>
+      <c r="E867" s="51">
+        <v>239</v>
+      </c>
+      <c r="F867" s="51">
+        <v>10108</v>
+      </c>
+    </row>
+    <row r="868" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A868" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B868" s="51">
+        <v>4871</v>
+      </c>
+      <c r="C868" s="51">
+        <v>636</v>
+      </c>
+      <c r="D868" s="51">
+        <v>16</v>
+      </c>
+      <c r="E868" s="51">
+        <v>4219</v>
+      </c>
+      <c r="F868" s="51" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="869" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A869" s="47" t="s">
+        <v>23</v>
+      </c>
+      <c r="B869" s="51">
+        <v>176</v>
+      </c>
+      <c r="C869" s="51">
+        <v>129</v>
+      </c>
+      <c r="D869" s="51">
+        <v>10</v>
+      </c>
+      <c r="E869" s="51">
+        <v>37</v>
+      </c>
+      <c r="F869" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="870" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A870" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="B870" s="51">
+        <v>4525</v>
+      </c>
+      <c r="C870" s="51">
+        <v>422</v>
+      </c>
+      <c r="D870" s="51">
+        <v>5</v>
+      </c>
+      <c r="E870" s="51">
+        <v>4098</v>
+      </c>
+      <c r="F870" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="871" spans="1:6" ht="33.299999999999997" x14ac:dyDescent="0.25">
+      <c r="A871" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="B871" s="51">
+        <v>41</v>
+      </c>
+      <c r="C871" s="51">
+        <v>24</v>
+      </c>
+      <c r="D871" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="E871" s="51">
+        <v>17</v>
+      </c>
+      <c r="F871" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="872" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A872" s="47" t="s">
+        <v>26</v>
+      </c>
+      <c r="B872" s="51">
+        <v>129</v>
+      </c>
+      <c r="C872" s="51">
+        <v>61</v>
+      </c>
+      <c r="D872" s="51">
+        <v>1</v>
+      </c>
+      <c r="E872" s="51">
+        <v>67</v>
+      </c>
+      <c r="F872" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="873" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A873" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B873" s="51">
+        <v>3709</v>
+      </c>
+      <c r="C873" s="51">
+        <v>2024</v>
+      </c>
+      <c r="D873" s="51">
+        <v>15</v>
+      </c>
+      <c r="E873" s="51">
+        <v>1670</v>
+      </c>
+      <c r="F873" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="874" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A874" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B874" s="51">
+        <v>25204</v>
+      </c>
+      <c r="C874" s="51">
+        <v>2636</v>
+      </c>
+      <c r="D874" s="51">
+        <v>5</v>
+      </c>
+      <c r="E874" s="51">
+        <v>22563</v>
+      </c>
+      <c r="F874" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="875" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A875" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B875" s="51">
+        <v>3973</v>
+      </c>
+      <c r="C875" s="51">
+        <v>320</v>
+      </c>
+      <c r="D875" s="51">
+        <v>7</v>
+      </c>
+      <c r="E875" s="51">
+        <v>3646</v>
+      </c>
+      <c r="F875" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="876" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A876" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B876" s="51">
+        <v>1562</v>
+      </c>
+      <c r="C876" s="51">
+        <v>126</v>
+      </c>
+      <c r="D876" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="E876" s="51">
+        <v>1436</v>
+      </c>
+      <c r="F876" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="877" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A877" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B877" s="51">
+        <v>507</v>
+      </c>
+      <c r="C877" s="51">
+        <v>184</v>
+      </c>
+      <c r="D877" s="51">
+        <v>2</v>
+      </c>
+      <c r="E877" s="51">
+        <v>321</v>
+      </c>
+      <c r="F877" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="878" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A878" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B878" s="51">
+        <v>342</v>
+      </c>
+      <c r="C878" s="51">
+        <v>317</v>
+      </c>
+      <c r="D878" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="E878" s="51">
+        <v>25</v>
+      </c>
+      <c r="F878" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="879" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A879" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B879" s="51">
+        <v>2078</v>
+      </c>
+      <c r="C879" s="51">
+        <v>169</v>
+      </c>
+      <c r="D879" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="E879" s="51">
+        <v>1909</v>
+      </c>
+      <c r="F879" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="880" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A880" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B880" s="51">
+        <v>1146</v>
+      </c>
+      <c r="C880" s="51">
+        <v>626</v>
+      </c>
+      <c r="D880" s="51">
+        <v>2</v>
+      </c>
+      <c r="E880" s="51">
+        <v>518</v>
+      </c>
+      <c r="F880" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="881" spans="1:6" ht="44.15" x14ac:dyDescent="0.25">
+      <c r="A881" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B881" s="51">
+        <v>1619</v>
+      </c>
+      <c r="C881" s="51">
+        <v>345</v>
+      </c>
+      <c r="D881" s="51">
+        <v>6</v>
+      </c>
+      <c r="E881" s="51">
+        <v>1268</v>
+      </c>
+      <c r="F881" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="882" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A882" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B882" s="51">
+        <v>1181</v>
+      </c>
+      <c r="C882" s="51">
+        <v>466</v>
+      </c>
+      <c r="D882" s="60">
+        <v>6</v>
+      </c>
+      <c r="E882" s="51">
+        <v>709</v>
+      </c>
+      <c r="F882" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="883" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A883" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B883" s="51">
+        <v>591</v>
+      </c>
+      <c r="C883" s="51">
+        <v>289</v>
+      </c>
+      <c r="D883" s="60">
+        <v>3</v>
+      </c>
+      <c r="E883" s="51">
+        <v>299</v>
+      </c>
+      <c r="F883" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="884" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A884" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B884" s="51">
+        <v>462</v>
+      </c>
+      <c r="C884" s="51">
+        <v>46</v>
+      </c>
+      <c r="D884" s="61" t="s">
+        <v>10</v>
+      </c>
+      <c r="E884" s="51">
+        <v>416</v>
+      </c>
+      <c r="F884" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="885" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A885" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="B885" s="53">
+        <v>8979</v>
+      </c>
+      <c r="C885" s="53">
+        <v>258</v>
+      </c>
+      <c r="D885" s="65">
+        <v>1</v>
+      </c>
+      <c r="E885" s="53">
+        <v>8720</v>
+      </c>
+      <c r="F885" s="38" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="886" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A886" s="66" t="s">
+        <v>82</v>
+      </c>
+      <c r="B886" s="66"/>
+      <c r="C886" s="66"/>
+      <c r="D886" s="66"/>
+      <c r="E886" s="66"/>
+      <c r="F886" s="66"/>
+    </row>
+    <row r="887" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A887" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="B887" s="43">
+        <v>64941</v>
+      </c>
+      <c r="C887" s="43">
+        <v>8972</v>
+      </c>
+      <c r="D887" s="43">
+        <v>72</v>
+      </c>
+      <c r="E887" s="10">
+        <v>45885</v>
+      </c>
+      <c r="F887" s="10">
+        <v>10012</v>
+      </c>
+    </row>
+    <row r="888" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A888" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B888" s="51">
+        <v>10699</v>
+      </c>
+      <c r="C888" s="51">
+        <v>501</v>
+      </c>
+      <c r="D888" s="51">
+        <v>9</v>
+      </c>
+      <c r="E888" s="51">
+        <v>177</v>
+      </c>
+      <c r="F888" s="51">
+        <v>10012</v>
+      </c>
+    </row>
+    <row r="889" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A889" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B889" s="51">
+        <v>4672</v>
+      </c>
+      <c r="C889" s="51">
+        <v>640</v>
+      </c>
+      <c r="D889" s="51">
+        <v>16</v>
+      </c>
+      <c r="E889" s="51">
+        <v>4016</v>
+      </c>
+      <c r="F889" s="51" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="890" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A890" s="47" t="s">
+        <v>23</v>
+      </c>
+      <c r="B890" s="51">
+        <v>168</v>
+      </c>
+      <c r="C890" s="51">
+        <v>128</v>
+      </c>
+      <c r="D890" s="51">
+        <v>10</v>
+      </c>
+      <c r="E890" s="51">
+        <v>30</v>
+      </c>
+      <c r="F890" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="891" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A891" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="B891" s="51">
+        <v>4339</v>
+      </c>
+      <c r="C891" s="51">
+        <v>427</v>
+      </c>
+      <c r="D891" s="51">
+        <v>5</v>
+      </c>
+      <c r="E891" s="51">
+        <v>3907</v>
+      </c>
+      <c r="F891" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="892" spans="1:6" ht="33.299999999999997" x14ac:dyDescent="0.25">
+      <c r="A892" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="B892" s="51">
+        <v>35</v>
+      </c>
+      <c r="C892" s="51">
+        <v>23</v>
+      </c>
+      <c r="D892" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="E892" s="51">
+        <v>12</v>
+      </c>
+      <c r="F892" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="893" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A893" s="47" t="s">
+        <v>26</v>
+      </c>
+      <c r="B893" s="51">
+        <v>130</v>
+      </c>
+      <c r="C893" s="51">
+        <v>62</v>
+      </c>
+      <c r="D893" s="51">
+        <v>1</v>
+      </c>
+      <c r="E893" s="51">
+        <v>67</v>
+      </c>
+      <c r="F893" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="894" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A894" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B894" s="51">
+        <v>3609</v>
+      </c>
+      <c r="C894" s="51">
+        <v>2011</v>
+      </c>
+      <c r="D894" s="51">
+        <v>15</v>
+      </c>
+      <c r="E894" s="51">
+        <v>1583</v>
+      </c>
+      <c r="F894" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="895" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A895" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B895" s="51">
+        <v>24330</v>
+      </c>
+      <c r="C895" s="51">
+        <v>2642</v>
+      </c>
+      <c r="D895" s="51">
+        <v>5</v>
+      </c>
+      <c r="E895" s="51">
+        <v>21683</v>
+      </c>
+      <c r="F895" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="896" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A896" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B896" s="51">
+        <v>3764</v>
+      </c>
+      <c r="C896" s="51">
+        <v>324</v>
+      </c>
+      <c r="D896" s="51">
+        <v>7</v>
+      </c>
+      <c r="E896" s="51">
+        <v>3433</v>
+      </c>
+      <c r="F896" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="897" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A897" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B897" s="51">
+        <v>1503</v>
+      </c>
+      <c r="C897" s="51">
+        <v>124</v>
+      </c>
+      <c r="D897" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="E897" s="51">
+        <v>1379</v>
+      </c>
+      <c r="F897" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="898" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A898" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B898" s="51">
+        <v>501</v>
+      </c>
+      <c r="C898" s="51">
+        <v>196</v>
+      </c>
+      <c r="D898" s="51">
+        <v>2</v>
+      </c>
+      <c r="E898" s="51">
+        <v>303</v>
+      </c>
+      <c r="F898" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="899" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A899" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B899" s="51">
+        <v>338</v>
+      </c>
+      <c r="C899" s="51">
+        <v>317</v>
+      </c>
+      <c r="D899" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="E899" s="51">
+        <v>21</v>
+      </c>
+      <c r="F899" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="900" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A900" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B900" s="51">
+        <v>2001</v>
+      </c>
+      <c r="C900" s="51">
+        <v>170</v>
+      </c>
+      <c r="D900" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="E900" s="51">
+        <v>1831</v>
+      </c>
+      <c r="F900" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="901" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A901" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B901" s="51">
+        <v>1155</v>
+      </c>
+      <c r="C901" s="51">
+        <v>637</v>
+      </c>
+      <c r="D901" s="51">
+        <v>2</v>
+      </c>
+      <c r="E901" s="51">
+        <v>516</v>
+      </c>
+      <c r="F901" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="902" spans="1:6" ht="44.15" x14ac:dyDescent="0.25">
+      <c r="A902" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B902" s="51">
+        <v>1588</v>
+      </c>
+      <c r="C902" s="51">
+        <v>345</v>
+      </c>
+      <c r="D902" s="51">
+        <v>6</v>
+      </c>
+      <c r="E902" s="51">
+        <v>1237</v>
+      </c>
+      <c r="F902" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="903" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A903" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B903" s="51">
+        <v>1195</v>
+      </c>
+      <c r="C903" s="51">
+        <v>476</v>
+      </c>
+      <c r="D903" s="60">
+        <v>6</v>
+      </c>
+      <c r="E903" s="51">
+        <v>713</v>
+      </c>
+      <c r="F903" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="904" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A904" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B904" s="51">
+        <v>556</v>
+      </c>
+      <c r="C904" s="51">
+        <v>287</v>
+      </c>
+      <c r="D904" s="60">
+        <v>3</v>
+      </c>
+      <c r="E904" s="51">
+        <v>266</v>
+      </c>
+      <c r="F904" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="905" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A905" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B905" s="51">
+        <v>440</v>
+      </c>
+      <c r="C905" s="51">
+        <v>44</v>
+      </c>
+      <c r="D905" s="61" t="s">
+        <v>10</v>
+      </c>
+      <c r="E905" s="51">
+        <v>396</v>
+      </c>
+      <c r="F905" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="906" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A906" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="B906" s="53">
+        <v>8590</v>
+      </c>
+      <c r="C906" s="53">
+        <v>258</v>
+      </c>
+      <c r="D906" s="65">
+        <v>1</v>
+      </c>
+      <c r="E906" s="53">
+        <v>8331</v>
+      </c>
+      <c r="F906" s="38" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="907" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A907" s="66" t="s">
+        <v>83</v>
+      </c>
+      <c r="B907" s="66"/>
+      <c r="C907" s="66"/>
+      <c r="D907" s="66"/>
+      <c r="E907" s="66"/>
+      <c r="F907" s="66"/>
+    </row>
+    <row r="908" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A908" s="55" t="s">
+        <v>1</v>
+      </c>
+      <c r="B908" s="43">
+        <v>63770</v>
+      </c>
+      <c r="C908" s="10">
+        <v>9007</v>
+      </c>
+      <c r="D908" s="43">
+        <v>70</v>
+      </c>
+      <c r="E908" s="10">
+        <v>45279</v>
+      </c>
+      <c r="F908" s="10">
+        <v>9414</v>
+      </c>
+    </row>
+    <row r="909" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A909" s="63" t="s">
+        <v>22</v>
+      </c>
+      <c r="B909" s="10">
+        <v>10108</v>
+      </c>
+      <c r="C909" s="10">
+        <v>515</v>
+      </c>
+      <c r="D909" s="10">
+        <v>9</v>
+      </c>
+      <c r="E909" s="10">
+        <v>170</v>
+      </c>
+      <c r="F909" s="10">
+        <v>9414</v>
+      </c>
+    </row>
+    <row r="910" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A910" s="63" t="s">
+        <v>80</v>
+      </c>
+      <c r="B910" s="10">
+        <v>4593</v>
+      </c>
+      <c r="C910" s="10">
+        <v>640</v>
+      </c>
+      <c r="D910" s="10">
+        <v>16</v>
+      </c>
+      <c r="E910" s="10">
+        <v>3937</v>
+      </c>
+      <c r="F910" s="10"/>
+    </row>
+    <row r="911" spans="1:6" ht="33.299999999999997" x14ac:dyDescent="0.25">
+      <c r="A911" s="63" t="s">
+        <v>52</v>
+      </c>
+      <c r="B911" s="10">
+        <v>169</v>
+      </c>
+      <c r="C911" s="10">
+        <v>128</v>
+      </c>
+      <c r="D911" s="10">
+        <v>10</v>
+      </c>
+      <c r="E911" s="10">
+        <v>31</v>
+      </c>
+      <c r="F911" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="912" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A912" s="63" t="s">
+        <v>24</v>
+      </c>
+      <c r="B912" s="10">
+        <v>4260</v>
+      </c>
+      <c r="C912" s="10">
+        <v>428</v>
+      </c>
+      <c r="D912" s="10">
+        <v>5</v>
+      </c>
+      <c r="E912" s="10">
+        <v>3827</v>
+      </c>
+      <c r="F912" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="913" spans="1:6" ht="44.15" x14ac:dyDescent="0.25">
+      <c r="A913" s="63" t="s">
+        <v>53</v>
+      </c>
+      <c r="B913" s="10">
+        <v>34</v>
+      </c>
+      <c r="C913" s="10">
+        <v>23</v>
+      </c>
+      <c r="D913" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="E913" s="10">
+        <v>11</v>
+      </c>
+      <c r="F913" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="914" spans="1:6" ht="55.05" x14ac:dyDescent="0.25">
+      <c r="A914" s="63" t="s">
+        <v>54</v>
+      </c>
+      <c r="B914" s="10">
+        <v>130</v>
+      </c>
+      <c r="C914" s="10">
+        <v>61</v>
+      </c>
+      <c r="D914" s="10">
+        <v>1</v>
+      </c>
+      <c r="E914" s="10">
+        <v>68</v>
+      </c>
+      <c r="F914" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="915" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A915" s="63" t="s">
+        <v>27</v>
+      </c>
+      <c r="B915" s="10">
+        <v>3654</v>
+      </c>
+      <c r="C915" s="10">
+        <v>2024</v>
+      </c>
+      <c r="D915" s="10">
+        <v>15</v>
+      </c>
+      <c r="E915" s="10">
+        <v>1615</v>
+      </c>
+      <c r="F915" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="916" spans="1:6" ht="33.299999999999997" x14ac:dyDescent="0.25">
+      <c r="A916" s="63" t="s">
+        <v>55</v>
+      </c>
+      <c r="B916" s="10">
+        <v>24063</v>
+      </c>
+      <c r="C916" s="10">
+        <v>2645</v>
+      </c>
+      <c r="D916" s="10">
+        <v>4</v>
+      </c>
+      <c r="E916" s="10">
+        <v>21414</v>
+      </c>
+      <c r="F916" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="917" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A917" s="63" t="s">
+        <v>56</v>
+      </c>
+      <c r="B917" s="10">
+        <v>3650</v>
+      </c>
+      <c r="C917" s="10">
+        <v>328</v>
+      </c>
+      <c r="D917" s="10">
+        <v>7</v>
+      </c>
+      <c r="E917" s="10">
+        <v>3315</v>
+      </c>
+      <c r="F917" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="918" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A918" s="63" t="s">
+        <v>30</v>
+      </c>
+      <c r="B918" s="10">
+        <v>1501</v>
+      </c>
+      <c r="C918" s="10">
+        <v>124</v>
+      </c>
+      <c r="D918" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="E918" s="10">
+        <v>1377</v>
+      </c>
+      <c r="F918" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="919" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A919" s="63" t="s">
+        <v>31</v>
+      </c>
+      <c r="B919" s="10">
+        <v>511</v>
+      </c>
+      <c r="C919" s="10">
+        <v>196</v>
+      </c>
+      <c r="D919" s="10">
+        <v>2</v>
+      </c>
+      <c r="E919" s="10">
+        <v>313</v>
+      </c>
+      <c r="F919" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="920" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A920" s="63" t="s">
+        <v>32</v>
+      </c>
+      <c r="B920" s="10">
+        <v>339</v>
+      </c>
+      <c r="C920" s="10">
+        <v>317</v>
+      </c>
+      <c r="D920" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="E920" s="10">
+        <v>22</v>
+      </c>
+      <c r="F920" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="921" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A921" s="63" t="s">
+        <v>57</v>
+      </c>
+      <c r="B921" s="10">
+        <v>2005</v>
+      </c>
+      <c r="C921" s="10">
+        <v>172</v>
+      </c>
+      <c r="D921" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="E921" s="10">
+        <v>1833</v>
+      </c>
+      <c r="F921" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="922" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A922" s="63" t="s">
+        <v>58</v>
+      </c>
+      <c r="B922" s="10">
+        <v>1153</v>
+      </c>
+      <c r="C922" s="10">
+        <v>635</v>
+      </c>
+      <c r="D922" s="10">
+        <v>2</v>
+      </c>
+      <c r="E922" s="10">
+        <v>516</v>
+      </c>
+      <c r="F922" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="923" spans="1:6" ht="44.15" x14ac:dyDescent="0.25">
+      <c r="A923" s="63" t="s">
+        <v>35</v>
+      </c>
+      <c r="B923" s="10">
+        <v>1583</v>
+      </c>
+      <c r="C923" s="10">
+        <v>347</v>
+      </c>
+      <c r="D923" s="10">
+        <v>6</v>
+      </c>
+      <c r="E923" s="10">
+        <v>1230</v>
+      </c>
+      <c r="F923" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="924" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A924" s="63" t="s">
+        <v>36</v>
+      </c>
+      <c r="B924" s="10">
+        <v>1209</v>
+      </c>
+      <c r="C924" s="10">
+        <v>482</v>
+      </c>
+      <c r="D924" s="60">
+        <v>5</v>
+      </c>
+      <c r="E924" s="10">
+        <v>722</v>
+      </c>
+      <c r="F924" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="925" spans="1:6" ht="33.299999999999997" x14ac:dyDescent="0.25">
+      <c r="A925" s="63" t="s">
+        <v>59</v>
+      </c>
+      <c r="B925" s="10">
+        <v>545</v>
+      </c>
+      <c r="C925" s="10">
+        <v>286</v>
+      </c>
+      <c r="D925" s="60">
+        <v>3</v>
+      </c>
+      <c r="E925" s="10">
+        <v>256</v>
+      </c>
+      <c r="F925" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="926" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A926" s="63" t="s">
+        <v>60</v>
+      </c>
+      <c r="B926" s="10">
+        <v>438</v>
+      </c>
+      <c r="C926" s="10">
+        <v>43</v>
+      </c>
+      <c r="D926" s="61" t="s">
+        <v>10</v>
+      </c>
+      <c r="E926" s="10">
+        <v>395</v>
+      </c>
+      <c r="F926" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="927" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A927" s="64" t="s">
+        <v>39</v>
+      </c>
+      <c r="B927" s="11">
+        <v>8418</v>
+      </c>
+      <c r="C927" s="11">
+        <v>253</v>
+      </c>
+      <c r="D927" s="65">
+        <v>1</v>
+      </c>
+      <c r="E927" s="11">
+        <v>8164</v>
+      </c>
+      <c r="F927" s="38" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="928" spans="1:6" ht="46.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A928" s="75" t="s">
         <v>42</v>
       </c>
-      <c r="B865" s="64"/>
-[...3 lines deleted...]
-      <c r="F865" s="64"/>
+      <c r="B928" s="75"/>
+      <c r="C928" s="75"/>
+      <c r="D928" s="75"/>
+      <c r="E928" s="75"/>
+      <c r="F928" s="75"/>
     </row>
   </sheetData>
-  <mergeCells count="47">
+  <mergeCells count="50">
+    <mergeCell ref="A865:F865"/>
+    <mergeCell ref="A886:F886"/>
+    <mergeCell ref="A907:F907"/>
+    <mergeCell ref="A928:F928"/>
+    <mergeCell ref="A802:F802"/>
+    <mergeCell ref="A823:F823"/>
+    <mergeCell ref="A844:F844"/>
+    <mergeCell ref="A782:F782"/>
+    <mergeCell ref="A740:F740"/>
+    <mergeCell ref="A761:F761"/>
+    <mergeCell ref="A509:F509"/>
+    <mergeCell ref="A530:F530"/>
+    <mergeCell ref="A551:F551"/>
+    <mergeCell ref="A572:F572"/>
+    <mergeCell ref="A698:F698"/>
+    <mergeCell ref="A719:F719"/>
+    <mergeCell ref="A593:F593"/>
+    <mergeCell ref="A614:F614"/>
+    <mergeCell ref="A635:F635"/>
+    <mergeCell ref="A656:F656"/>
+    <mergeCell ref="A677:F677"/>
+    <mergeCell ref="A447:F447"/>
+    <mergeCell ref="A426:F426"/>
+    <mergeCell ref="A384:F384"/>
+    <mergeCell ref="A405:F405"/>
+    <mergeCell ref="A488:F488"/>
+    <mergeCell ref="A468:F468"/>
+    <mergeCell ref="A300:F300"/>
+    <mergeCell ref="A321:F321"/>
+    <mergeCell ref="A342:F342"/>
+    <mergeCell ref="A363:F363"/>
+    <mergeCell ref="A279:F279"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A3:F3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A216:F216"/>
     <mergeCell ref="A237:F237"/>
     <mergeCell ref="A258:F258"/>
     <mergeCell ref="A111:F111"/>
     <mergeCell ref="A132:F132"/>
     <mergeCell ref="A153:F153"/>
     <mergeCell ref="A174:F174"/>
     <mergeCell ref="A48:F48"/>
     <mergeCell ref="A69:F69"/>
     <mergeCell ref="A90:F90"/>
     <mergeCell ref="A195:F195"/>
     <mergeCell ref="A27:F27"/>
-    <mergeCell ref="A1:F1"/>
-[...32 lines deleted...]
-    <mergeCell ref="A782:F782"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="73" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>2022-2025</vt:lpstr>
-      <vt:lpstr>'2022-2025'!Область_печати</vt:lpstr>
+      <vt:lpstr>2022-2026</vt:lpstr>
+      <vt:lpstr>'2022-2026'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>a.akhmadieva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>