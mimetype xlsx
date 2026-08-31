--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -19,51 +19,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\D\Downloads\ДИН ряды все\связь\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="14580" yWindow="0" windowWidth="13845" windowHeight="12435"/>
   </bookViews>
   <sheets>
     <sheet name="месяц" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="202" uniqueCount="45">
   <si>
     <t xml:space="preserve">январь </t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
@@ -434,74 +434,74 @@
     <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="1" fontId="5" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="8" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -779,88 +779,88 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N104"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A85" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A82" sqref="A82"/>
-      <selection pane="topRight" activeCell="F91" sqref="F91"/>
+      <selection pane="topRight" activeCell="F99" sqref="F99"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="31.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="11" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="11" style="1" customWidth="1"/>
-    <col min="14" max="14" width="9.140625" style="52"/>
+    <col min="14" max="14" width="9.140625" style="48"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B1" s="45"/>
-[...10 lines deleted...]
-      <c r="M1" s="46"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
     </row>
     <row r="2" spans="1:13" ht="12.2" customHeight="1">
       <c r="A2" s="55" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="55"/>
       <c r="C2" s="55"/>
       <c r="D2" s="55"/>
       <c r="E2" s="55"/>
       <c r="F2" s="55"/>
       <c r="G2" s="55"/>
       <c r="H2" s="55"/>
       <c r="I2" s="55"/>
       <c r="J2" s="55"/>
       <c r="K2" s="55"/>
       <c r="L2" s="55"/>
       <c r="M2" s="55"/>
     </row>
     <row r="3" spans="1:13" ht="12.2" customHeight="1">
       <c r="A3" s="41"/>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
@@ -895,174 +895,174 @@
       </c>
       <c r="E5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="L5" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="49" t="s">
+      <c r="M5" s="45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="24">
       <c r="A6" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="9">
         <v>50322.6</v>
       </c>
       <c r="C6" s="9">
         <v>48199</v>
       </c>
       <c r="D6" s="9">
         <v>50516.9</v>
       </c>
       <c r="E6" s="9">
         <v>43163.8</v>
       </c>
       <c r="F6" s="9">
         <v>39821.199999999997</v>
       </c>
       <c r="G6" s="10">
         <v>54454.5</v>
       </c>
       <c r="H6" s="10">
         <v>48519</v>
       </c>
       <c r="I6" s="9">
         <v>51509</v>
       </c>
       <c r="J6" s="9">
         <v>52411.3</v>
       </c>
       <c r="K6" s="9">
         <v>64987.199999999997</v>
       </c>
       <c r="L6" s="9">
         <v>60733.3</v>
       </c>
-      <c r="M6" s="50">
+      <c r="M6" s="46">
         <v>73672</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="12.95" customHeight="1">
       <c r="A7" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="12">
         <v>22009.4</v>
       </c>
       <c r="C7" s="12">
         <v>20581.900000000001</v>
       </c>
       <c r="D7" s="12">
         <v>24142.3</v>
       </c>
       <c r="E7" s="12">
         <v>18901.2</v>
       </c>
       <c r="F7" s="12">
         <v>17695.8</v>
       </c>
       <c r="G7" s="13">
         <v>25485.4</v>
       </c>
       <c r="H7" s="13">
         <v>21420.3</v>
       </c>
       <c r="I7" s="12">
         <v>23191.4</v>
       </c>
       <c r="J7" s="12">
         <v>24086.799999999999</v>
       </c>
       <c r="K7" s="12">
         <v>30199.9</v>
       </c>
       <c r="L7" s="12">
         <v>28304.7</v>
       </c>
-      <c r="M7" s="51">
+      <c r="M7" s="47">
         <v>30792.2</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="12.95" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="12">
         <v>323098.3</v>
       </c>
       <c r="C8" s="12">
         <v>570645.5</v>
       </c>
       <c r="D8" s="12">
         <v>575696.9</v>
       </c>
       <c r="E8" s="12">
         <v>584140.19999999995</v>
       </c>
       <c r="F8" s="12">
         <v>583547.30000000005</v>
       </c>
       <c r="G8" s="13">
         <v>600175.69999999995</v>
       </c>
       <c r="H8" s="13">
         <v>609194.30000000005</v>
       </c>
       <c r="I8" s="12">
         <v>604088.6</v>
       </c>
       <c r="J8" s="12">
         <v>614858.5</v>
       </c>
       <c r="K8" s="12">
         <v>620170.30000000005</v>
       </c>
       <c r="L8" s="12">
         <v>619250.80000000005</v>
       </c>
-      <c r="M8" s="51">
+      <c r="M8" s="47">
         <v>644207.9</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.95" customHeight="1">
       <c r="A9" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="16"/>
       <c r="C9" s="16"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="16"/>
       <c r="G9" s="17"/>
       <c r="H9" s="16"/>
       <c r="I9" s="16"/>
       <c r="J9" s="16"/>
       <c r="K9" s="16"/>
       <c r="L9" s="16"/>
       <c r="M9" s="28"/>
     </row>
     <row r="10" spans="1:13" ht="24.75" customHeight="1">
       <c r="A10" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="12">
@@ -1076,445 +1076,445 @@
       </c>
       <c r="E10" s="12">
         <v>32201.200000000001</v>
       </c>
       <c r="F10" s="12">
         <v>29907.5</v>
       </c>
       <c r="G10" s="13">
         <v>31611.8</v>
       </c>
       <c r="H10" s="13">
         <v>30606</v>
       </c>
       <c r="I10" s="12">
         <v>31184</v>
       </c>
       <c r="J10" s="12">
         <v>30597.7</v>
       </c>
       <c r="K10" s="12">
         <v>30837.5</v>
       </c>
       <c r="L10" s="12">
         <v>31128.1</v>
       </c>
-      <c r="M10" s="51">
+      <c r="M10" s="47">
         <v>32591.5</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="14.25" customHeight="1">
       <c r="A11" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="12">
         <v>81622.600000000006</v>
       </c>
       <c r="C11" s="12">
         <v>80777.100000000006</v>
       </c>
       <c r="D11" s="12">
         <v>79504.100000000006</v>
       </c>
       <c r="E11" s="12">
         <v>78531.100000000006</v>
       </c>
       <c r="F11" s="12">
         <v>79593</v>
       </c>
       <c r="G11" s="13">
         <v>79740.600000000006</v>
       </c>
       <c r="H11" s="13">
         <v>78283.899999999994</v>
       </c>
       <c r="I11" s="12">
         <v>77948.800000000003</v>
       </c>
       <c r="J11" s="12">
         <v>77716.100000000006</v>
       </c>
       <c r="K11" s="12">
         <v>77201.2</v>
       </c>
       <c r="L11" s="12">
         <v>77012.800000000003</v>
       </c>
-      <c r="M11" s="51">
+      <c r="M11" s="47">
         <v>76419.100000000006</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="36.75" customHeight="1">
       <c r="A12" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="12">
         <v>12370.8</v>
       </c>
       <c r="C12" s="12">
         <v>11924</v>
       </c>
       <c r="D12" s="12">
         <v>11684.7</v>
       </c>
       <c r="E12" s="12">
         <v>12197</v>
       </c>
       <c r="F12" s="12">
         <v>12383.8</v>
       </c>
       <c r="G12" s="13">
         <v>12571.6</v>
       </c>
       <c r="H12" s="13">
         <v>12753.6</v>
       </c>
       <c r="I12" s="12">
         <v>12502.8</v>
       </c>
       <c r="J12" s="12">
         <v>11998.8</v>
       </c>
       <c r="K12" s="12">
         <v>11716.7</v>
       </c>
       <c r="L12" s="12">
         <v>12128.2</v>
       </c>
-      <c r="M12" s="51">
+      <c r="M12" s="47">
         <v>12104.6</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="36.75" customHeight="1">
       <c r="A13" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="12">
         <v>253881.60000000001</v>
       </c>
       <c r="C13" s="12">
         <v>248483.1</v>
       </c>
       <c r="D13" s="12">
         <v>254315.6</v>
       </c>
       <c r="E13" s="12">
         <v>254764.2</v>
       </c>
       <c r="F13" s="12">
         <v>257465.9</v>
       </c>
       <c r="G13" s="13">
         <v>260530.7</v>
       </c>
       <c r="H13" s="13">
         <v>265517.5</v>
       </c>
       <c r="I13" s="12">
         <v>265664.8</v>
       </c>
       <c r="J13" s="12">
         <v>275116.79999999999</v>
       </c>
       <c r="K13" s="12">
         <v>279940.3</v>
       </c>
       <c r="L13" s="12">
         <v>279017.09999999998</v>
       </c>
-      <c r="M13" s="51">
+      <c r="M13" s="47">
         <v>290636.40000000002</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="48.75" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="12">
         <v>57047.8</v>
       </c>
       <c r="C14" s="12">
         <v>57162.8</v>
       </c>
       <c r="D14" s="12">
         <v>56891.7</v>
       </c>
       <c r="E14" s="12">
         <v>57004.7</v>
       </c>
       <c r="F14" s="12">
         <v>58386.400000000001</v>
       </c>
       <c r="G14" s="13">
         <v>57966.3</v>
       </c>
       <c r="H14" s="13">
         <v>57956.2</v>
       </c>
       <c r="I14" s="12">
         <v>57646.6</v>
       </c>
       <c r="J14" s="12">
         <v>59154.8</v>
       </c>
       <c r="K14" s="12">
         <v>60255.6</v>
       </c>
       <c r="L14" s="12">
         <v>61045.7</v>
       </c>
-      <c r="M14" s="51">
+      <c r="M14" s="47">
         <v>62395.3</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="24">
       <c r="A15" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="12">
         <v>114385.60000000001</v>
       </c>
       <c r="C15" s="12">
         <v>138685.79999999999</v>
       </c>
       <c r="D15" s="12">
         <v>141359.29999999999</v>
       </c>
       <c r="E15" s="12">
         <v>149361</v>
       </c>
       <c r="F15" s="12">
         <v>145688.20000000001</v>
       </c>
       <c r="G15" s="13">
         <v>157657.5</v>
       </c>
       <c r="H15" s="13">
         <v>163967.1</v>
       </c>
       <c r="I15" s="12">
         <v>159036.6</v>
       </c>
       <c r="J15" s="12">
         <v>160215.29999999999</v>
       </c>
       <c r="K15" s="12">
         <v>160114</v>
       </c>
       <c r="L15" s="12">
         <v>158825.9</v>
       </c>
-      <c r="M15" s="51">
+      <c r="M15" s="47">
         <v>169992</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A17" s="53" t="s">
+      <c r="A17" s="51" t="s">
         <v>42</v>
       </c>
-      <c r="B17" s="53"/>
-[...10 lines deleted...]
-      <c r="M17" s="54"/>
+      <c r="B17" s="51"/>
+      <c r="C17" s="51"/>
+      <c r="D17" s="51"/>
+      <c r="E17" s="51"/>
+      <c r="F17" s="51"/>
+      <c r="G17" s="51"/>
+      <c r="H17" s="52"/>
+      <c r="I17" s="52"/>
+      <c r="J17" s="52"/>
+      <c r="K17" s="52"/>
+      <c r="L17" s="52"/>
+      <c r="M17" s="52"/>
     </row>
     <row r="18" spans="1:13" ht="12.2" customHeight="1">
       <c r="A18" s="2"/>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="M18" s="4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="12.6" customHeight="1">
       <c r="A19" s="5"/>
       <c r="B19" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F19" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G19" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H19" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I19" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J19" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K19" s="7" t="s">
         <v>9</v>
       </c>
       <c r="L19" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="M19" s="49" t="s">
+      <c r="M19" s="45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="24">
       <c r="A20" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="9">
         <v>63660.1</v>
       </c>
       <c r="C20" s="9">
         <v>67425.7</v>
       </c>
       <c r="D20" s="19" t="s">
         <v>25</v>
       </c>
       <c r="E20" s="9">
         <v>90951.6</v>
       </c>
       <c r="F20" s="9">
         <v>101559.6</v>
       </c>
       <c r="G20" s="9">
         <v>84830.2</v>
       </c>
       <c r="H20" s="9">
         <v>73661.5</v>
       </c>
       <c r="I20" s="9">
         <v>75055.3</v>
       </c>
       <c r="J20" s="9">
         <v>71022.3</v>
       </c>
       <c r="K20" s="9">
         <v>90693.7</v>
       </c>
       <c r="L20" s="9">
         <v>80079.899999999994</v>
       </c>
-      <c r="M20" s="50">
+      <c r="M20" s="46">
         <v>93662.2</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="12.95" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="12">
         <v>29945.9</v>
       </c>
       <c r="C21" s="12">
         <v>32273.200000000001</v>
       </c>
       <c r="D21" s="21" t="s">
         <v>26</v>
       </c>
       <c r="E21" s="12">
         <v>42647.1</v>
       </c>
       <c r="F21" s="12">
         <v>49088</v>
       </c>
       <c r="G21" s="12">
         <v>41275.4</v>
       </c>
       <c r="H21" s="12">
         <v>33604.199999999997</v>
       </c>
       <c r="I21" s="12">
         <v>34768.9</v>
       </c>
       <c r="J21" s="12">
         <v>31960</v>
       </c>
       <c r="K21" s="12">
         <v>42601.4</v>
       </c>
       <c r="L21" s="12">
         <v>29827.8</v>
       </c>
-      <c r="M21" s="51">
+      <c r="M21" s="47">
         <v>38658</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="12.95" customHeight="1">
       <c r="A22" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="12">
         <v>633448.4</v>
       </c>
       <c r="C22" s="12">
         <v>629854.4</v>
       </c>
       <c r="D22" s="21" t="s">
         <v>27</v>
       </c>
       <c r="E22" s="12">
         <v>680395.6</v>
       </c>
       <c r="F22" s="12">
         <v>656028.69999999995</v>
       </c>
       <c r="G22" s="12">
         <v>652600.69999999995</v>
       </c>
       <c r="H22" s="12">
         <v>630321.6</v>
       </c>
       <c r="I22" s="12">
         <v>632311.69999999995</v>
       </c>
       <c r="J22" s="12">
         <v>644775</v>
       </c>
       <c r="K22" s="12">
         <v>656120.9</v>
       </c>
       <c r="L22" s="12">
         <v>670592.6</v>
       </c>
-      <c r="M22" s="51">
+      <c r="M22" s="47">
         <v>665997.19999999995</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="12.95" customHeight="1">
       <c r="A23" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="16"/>
       <c r="C23" s="16"/>
       <c r="D23" s="16"/>
       <c r="E23" s="16"/>
       <c r="F23" s="16"/>
       <c r="G23" s="17"/>
       <c r="H23" s="16"/>
       <c r="I23" s="16"/>
       <c r="J23" s="16"/>
       <c r="K23" s="16"/>
       <c r="L23" s="16"/>
       <c r="M23" s="28"/>
     </row>
     <row r="24" spans="1:13" ht="25.5" customHeight="1">
       <c r="A24" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="12">
@@ -1528,445 +1528,445 @@
       </c>
       <c r="E24" s="12">
         <v>31838.6</v>
       </c>
       <c r="F24" s="12">
         <v>33627.1</v>
       </c>
       <c r="G24" s="12">
         <v>31059.599999999999</v>
       </c>
       <c r="H24" s="12">
         <v>30918.799999999999</v>
       </c>
       <c r="I24" s="12">
         <v>30427.4</v>
       </c>
       <c r="J24" s="12">
         <v>30208.6</v>
       </c>
       <c r="K24" s="12">
         <v>29781.1</v>
       </c>
       <c r="L24" s="12">
         <v>29420.6</v>
       </c>
-      <c r="M24" s="51">
+      <c r="M24" s="47">
         <v>28981</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="14.25" customHeight="1">
       <c r="A25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="12">
         <v>76489.600000000006</v>
       </c>
       <c r="C25" s="12">
         <v>76221.3</v>
       </c>
       <c r="D25" s="21" t="s">
         <v>29</v>
       </c>
       <c r="E25" s="12">
         <v>75016.7</v>
       </c>
       <c r="F25" s="12">
         <v>75225</v>
       </c>
       <c r="G25" s="12">
         <v>73790.100000000006</v>
       </c>
       <c r="H25" s="12">
         <v>71801.8</v>
       </c>
       <c r="I25" s="12">
         <v>71425.8</v>
       </c>
       <c r="J25" s="12">
         <v>71630.5</v>
       </c>
       <c r="K25" s="12">
         <v>71440.899999999994</v>
       </c>
       <c r="L25" s="12">
         <v>70962.600000000006</v>
       </c>
-      <c r="M25" s="51">
+      <c r="M25" s="47">
         <v>70468.399999999994</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="36.75" customHeight="1">
       <c r="A26" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="12">
         <v>11596.6</v>
       </c>
       <c r="C26" s="12">
         <v>11592.7</v>
       </c>
       <c r="D26" s="21" t="s">
         <v>30</v>
       </c>
       <c r="E26" s="12">
         <v>11926.7</v>
       </c>
       <c r="F26" s="12">
         <v>11804.6</v>
       </c>
       <c r="G26" s="12">
         <v>11856.7</v>
       </c>
       <c r="H26" s="12">
         <v>9500.6</v>
       </c>
       <c r="I26" s="12">
         <v>11808.7</v>
       </c>
       <c r="J26" s="12">
         <v>12322.6</v>
       </c>
       <c r="K26" s="12">
         <v>12509.6</v>
       </c>
       <c r="L26" s="12">
         <v>12503.6</v>
       </c>
-      <c r="M26" s="51">
+      <c r="M26" s="47">
         <v>12784.7</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="36">
       <c r="A27" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="12">
         <v>290205.09999999998</v>
       </c>
       <c r="C27" s="12">
         <v>289561.59999999998</v>
       </c>
       <c r="D27" s="21" t="s">
         <v>31</v>
       </c>
       <c r="E27" s="12">
         <v>297817.2</v>
       </c>
       <c r="F27" s="12">
         <v>299488.59999999998</v>
       </c>
       <c r="G27" s="12">
         <v>302536.3</v>
       </c>
       <c r="H27" s="12">
         <v>304347.2</v>
       </c>
       <c r="I27" s="12">
         <v>300057.09999999998</v>
       </c>
       <c r="J27" s="12">
         <v>302107</v>
       </c>
       <c r="K27" s="12">
         <v>304397.7</v>
       </c>
       <c r="L27" s="12">
         <v>309388.3</v>
       </c>
-      <c r="M27" s="51">
+      <c r="M27" s="47">
         <v>309254.3</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="48.75" customHeight="1">
       <c r="A28" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="12">
         <v>64125.5</v>
       </c>
       <c r="C28" s="12">
         <v>63465.3</v>
       </c>
       <c r="D28" s="21" t="s">
         <v>32</v>
       </c>
       <c r="E28" s="12">
         <v>64534.7</v>
       </c>
       <c r="F28" s="12">
         <v>63912.6</v>
       </c>
       <c r="G28" s="12">
         <v>63600.6</v>
       </c>
       <c r="H28" s="12">
         <v>62985.5</v>
       </c>
       <c r="I28" s="12">
         <v>63850.5</v>
       </c>
       <c r="J28" s="12">
         <v>64359.5</v>
       </c>
       <c r="K28" s="12">
         <v>65943.600000000006</v>
       </c>
       <c r="L28" s="12">
         <v>66701.600000000006</v>
       </c>
-      <c r="M28" s="51">
+      <c r="M28" s="47">
         <v>67247.600000000006</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="24">
       <c r="A29" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="12">
         <v>158971.29999999999</v>
       </c>
       <c r="C29" s="12">
         <v>157104.9</v>
       </c>
       <c r="D29" s="21" t="s">
         <v>33</v>
       </c>
       <c r="E29" s="12">
         <v>199195.7</v>
       </c>
       <c r="F29" s="12">
         <v>171970.8</v>
       </c>
       <c r="G29" s="12">
         <v>169757.4</v>
       </c>
       <c r="H29" s="12">
         <v>150767.70000000001</v>
       </c>
       <c r="I29" s="12">
         <v>154742.20000000001</v>
       </c>
       <c r="J29" s="12">
         <v>164146.79999999999</v>
       </c>
       <c r="K29" s="12">
         <v>172048</v>
       </c>
       <c r="L29" s="12">
         <v>181615.9</v>
       </c>
-      <c r="M29" s="51">
+      <c r="M29" s="47">
         <v>177261.2</v>
       </c>
     </row>
     <row r="31" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A31" s="53" t="s">
+      <c r="A31" s="51" t="s">
         <v>41</v>
       </c>
-      <c r="B31" s="53"/>
-[...10 lines deleted...]
-      <c r="M31" s="54"/>
+      <c r="B31" s="51"/>
+      <c r="C31" s="51"/>
+      <c r="D31" s="51"/>
+      <c r="E31" s="51"/>
+      <c r="F31" s="51"/>
+      <c r="G31" s="51"/>
+      <c r="H31" s="52"/>
+      <c r="I31" s="52"/>
+      <c r="J31" s="52"/>
+      <c r="K31" s="52"/>
+      <c r="L31" s="52"/>
+      <c r="M31" s="52"/>
     </row>
     <row r="32" spans="1:13" ht="12.2" customHeight="1">
       <c r="A32" s="2"/>
       <c r="B32" s="3"/>
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="E32" s="3"/>
       <c r="M32" s="4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="33" spans="1:13" ht="12.2" customHeight="1">
       <c r="A33" s="5"/>
       <c r="B33" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G33" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H33" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I33" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J33" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K33" s="7" t="s">
         <v>9</v>
       </c>
       <c r="L33" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="M33" s="49" t="s">
+      <c r="M33" s="45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="23.25" customHeight="1">
       <c r="A34" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B34" s="9">
         <v>71805.5</v>
       </c>
       <c r="C34" s="9">
         <v>68416.399999999994</v>
       </c>
       <c r="D34" s="9">
         <v>83810.899999999994</v>
       </c>
       <c r="E34" s="9">
         <v>80155.399999999994</v>
       </c>
       <c r="F34" s="9">
         <v>95744</v>
       </c>
       <c r="G34" s="9">
         <v>86609</v>
       </c>
       <c r="H34" s="9">
         <v>75004.100000000006</v>
       </c>
       <c r="I34" s="9">
         <v>69917.3</v>
       </c>
       <c r="J34" s="9">
         <v>75179.5</v>
       </c>
       <c r="K34" s="9">
         <v>99727.3</v>
       </c>
       <c r="L34" s="9">
         <v>82346.3</v>
       </c>
-      <c r="M34" s="50">
+      <c r="M34" s="46">
         <v>94159.1</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="12.95" customHeight="1">
       <c r="A35" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="12">
         <v>28282.5</v>
       </c>
       <c r="C35" s="12">
         <v>29292.799999999999</v>
       </c>
       <c r="D35" s="12">
         <v>36052.5</v>
       </c>
       <c r="E35" s="12">
         <v>33940.199999999997</v>
       </c>
       <c r="F35" s="12">
         <v>42062.9</v>
       </c>
       <c r="G35" s="12">
         <v>37353.699999999997</v>
       </c>
       <c r="H35" s="12">
         <v>29650</v>
       </c>
       <c r="I35" s="12">
         <v>27832.5</v>
       </c>
       <c r="J35" s="12">
         <v>34485.800000000003</v>
       </c>
       <c r="K35" s="12">
         <v>48429.9</v>
       </c>
       <c r="L35" s="12">
         <v>37887.4</v>
       </c>
-      <c r="M35" s="51">
+      <c r="M35" s="47">
         <v>40449.300000000003</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="12.95" customHeight="1">
       <c r="A36" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="12">
         <v>519167</v>
       </c>
       <c r="C36" s="12">
         <v>649746.5</v>
       </c>
       <c r="D36" s="12">
         <v>678128.5</v>
       </c>
       <c r="E36" s="12">
         <v>679815.2</v>
       </c>
       <c r="F36" s="12">
         <v>683842.3</v>
       </c>
       <c r="G36" s="12">
         <v>699680.2</v>
       </c>
       <c r="H36" s="12">
         <v>710287.9</v>
       </c>
       <c r="I36" s="12">
         <v>709470.8</v>
       </c>
       <c r="J36" s="12">
         <v>709163.2</v>
       </c>
       <c r="K36" s="12">
         <v>718752</v>
       </c>
       <c r="L36" s="12">
         <v>742975.5</v>
       </c>
-      <c r="M36" s="51">
+      <c r="M36" s="47">
         <v>780658.2</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="12.95" customHeight="1">
       <c r="A37" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B37" s="16"/>
       <c r="C37" s="16"/>
       <c r="D37" s="16"/>
       <c r="E37" s="16"/>
       <c r="F37" s="16"/>
       <c r="G37" s="17"/>
       <c r="H37" s="16"/>
       <c r="I37" s="16"/>
       <c r="J37" s="16"/>
       <c r="K37" s="16"/>
       <c r="L37" s="16"/>
       <c r="M37" s="28"/>
     </row>
     <row r="38" spans="1:13" ht="23.1" customHeight="1">
       <c r="A38" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B38" s="12">
@@ -1980,322 +1980,322 @@
       </c>
       <c r="E38" s="12">
         <v>29295.200000000001</v>
       </c>
       <c r="F38" s="12">
         <v>28124.2</v>
       </c>
       <c r="G38" s="12">
         <v>27673.3</v>
       </c>
       <c r="H38" s="12">
         <v>26685.7</v>
       </c>
       <c r="I38" s="12">
         <v>27352</v>
       </c>
       <c r="J38" s="12">
         <v>27163.8</v>
       </c>
       <c r="K38" s="12">
         <v>27513.599999999999</v>
       </c>
       <c r="L38" s="12">
         <v>27400.400000000001</v>
       </c>
-      <c r="M38" s="51">
+      <c r="M38" s="47">
         <v>27963</v>
       </c>
     </row>
     <row r="39" spans="1:13" ht="12.95" customHeight="1">
       <c r="A39" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B39" s="12">
         <v>47652.3</v>
       </c>
       <c r="C39" s="12">
         <v>68724.600000000006</v>
       </c>
       <c r="D39" s="12">
         <v>65729.7</v>
       </c>
       <c r="E39" s="12">
         <v>64559.4</v>
       </c>
       <c r="F39" s="12">
         <v>63615.199999999997</v>
       </c>
       <c r="G39" s="12">
         <v>63644.9</v>
       </c>
       <c r="H39" s="12">
         <v>64071.4</v>
       </c>
       <c r="I39" s="12">
         <v>63225</v>
       </c>
       <c r="J39" s="12">
         <v>63470.8</v>
       </c>
       <c r="K39" s="12">
         <v>63950.2</v>
       </c>
       <c r="L39" s="12">
         <v>62594.6</v>
       </c>
-      <c r="M39" s="51">
+      <c r="M39" s="47">
         <v>61169.599999999999</v>
       </c>
     </row>
     <row r="40" spans="1:13" ht="37.5" customHeight="1">
       <c r="A40" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B40" s="12">
         <v>10372.4</v>
       </c>
       <c r="C40" s="12">
         <v>7576.8</v>
       </c>
       <c r="D40" s="12">
         <v>7640.8</v>
       </c>
       <c r="E40" s="12">
         <v>7574.7</v>
       </c>
       <c r="F40" s="12">
         <v>7549.8</v>
       </c>
       <c r="G40" s="12">
         <v>7722.8</v>
       </c>
       <c r="H40" s="12">
         <v>7512.7</v>
       </c>
       <c r="I40" s="12">
         <v>7517.8</v>
       </c>
       <c r="J40" s="12">
         <v>8803.6</v>
       </c>
       <c r="K40" s="12">
         <v>9048.7999999999993</v>
       </c>
       <c r="L40" s="12">
         <v>9053.7000000000007</v>
       </c>
-      <c r="M40" s="51">
+      <c r="M40" s="47">
         <v>9053.7999999999993</v>
       </c>
     </row>
     <row r="41" spans="1:13" ht="37.5" customHeight="1">
       <c r="A41" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B41" s="12">
         <v>241443.3</v>
       </c>
       <c r="C41" s="12">
         <v>305227.90000000002</v>
       </c>
       <c r="D41" s="12">
         <v>326261.40000000002</v>
       </c>
       <c r="E41" s="12">
         <v>334111.8</v>
       </c>
       <c r="F41" s="12">
         <v>339342.7</v>
       </c>
       <c r="G41" s="12">
         <v>339340.3</v>
       </c>
       <c r="H41" s="12">
         <v>351948.4</v>
       </c>
       <c r="I41" s="12">
         <v>341806.4</v>
       </c>
       <c r="J41" s="12">
         <v>345924.3</v>
       </c>
       <c r="K41" s="12">
         <v>353377.8</v>
       </c>
       <c r="L41" s="12">
         <v>381744</v>
       </c>
-      <c r="M41" s="51">
+      <c r="M41" s="47">
         <v>408430.2</v>
       </c>
     </row>
     <row r="42" spans="1:13" ht="37.5" customHeight="1">
       <c r="A42" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B42" s="12">
         <v>55179.8</v>
       </c>
       <c r="C42" s="12">
         <v>69165.600000000006</v>
       </c>
       <c r="D42" s="12">
         <v>72650.3</v>
       </c>
       <c r="E42" s="12">
         <v>66474.600000000006</v>
       </c>
       <c r="F42" s="12">
         <v>63789.9</v>
       </c>
       <c r="G42" s="12">
         <v>64271.7</v>
       </c>
       <c r="H42" s="12">
         <v>64214.8</v>
       </c>
       <c r="I42" s="12">
         <v>64414.6</v>
       </c>
       <c r="J42" s="12">
         <v>65002</v>
       </c>
       <c r="K42" s="12">
         <v>66328.800000000003</v>
       </c>
       <c r="L42" s="12">
         <v>68950.600000000006</v>
       </c>
-      <c r="M42" s="51">
+      <c r="M42" s="47">
         <v>69871.5</v>
       </c>
     </row>
     <row r="43" spans="1:13" ht="23.1" customHeight="1">
       <c r="A43" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="12">
         <v>146698.5</v>
       </c>
       <c r="C43" s="12">
         <v>171323.5</v>
       </c>
       <c r="D43" s="12">
         <v>177456.9</v>
       </c>
       <c r="E43" s="12">
         <v>177799.5</v>
       </c>
       <c r="F43" s="12">
         <v>181420.5</v>
       </c>
       <c r="G43" s="12">
         <v>197027.20000000001</v>
       </c>
       <c r="H43" s="12">
         <v>195854.9</v>
       </c>
       <c r="I43" s="12">
         <v>205155</v>
       </c>
       <c r="J43" s="12">
         <v>198798.7</v>
       </c>
       <c r="K43" s="12">
         <v>198532.8</v>
       </c>
       <c r="L43" s="12">
         <v>193232.2</v>
       </c>
-      <c r="M43" s="51">
+      <c r="M43" s="47">
         <v>204170.1</v>
       </c>
     </row>
     <row r="45" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A45" s="53" t="s">
+      <c r="A45" s="51" t="s">
         <v>40</v>
       </c>
-      <c r="B45" s="53"/>
-[...10 lines deleted...]
-      <c r="M45" s="54"/>
+      <c r="B45" s="51"/>
+      <c r="C45" s="51"/>
+      <c r="D45" s="51"/>
+      <c r="E45" s="51"/>
+      <c r="F45" s="51"/>
+      <c r="G45" s="51"/>
+      <c r="H45" s="52"/>
+      <c r="I45" s="52"/>
+      <c r="J45" s="52"/>
+      <c r="K45" s="52"/>
+      <c r="L45" s="52"/>
+      <c r="M45" s="52"/>
     </row>
     <row r="46" spans="1:13" ht="12.2" customHeight="1">
       <c r="A46" s="2"/>
       <c r="B46" s="3"/>
       <c r="C46" s="3"/>
       <c r="D46" s="3"/>
       <c r="E46" s="3"/>
       <c r="M46" s="4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="47" spans="1:13" ht="12.2" customHeight="1">
       <c r="A47" s="23"/>
       <c r="B47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F47" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G47" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H47" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I47" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J47" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K47" s="7" t="s">
         <v>9</v>
       </c>
       <c r="L47" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="M47" s="49" t="s">
+      <c r="M47" s="45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="48" spans="1:13" ht="25.5" customHeight="1">
       <c r="A48" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B48" s="9">
         <v>104267.4</v>
       </c>
       <c r="C48" s="9">
         <v>106414.1</v>
       </c>
       <c r="D48" s="9">
         <v>95147.1</v>
       </c>
       <c r="E48" s="24">
         <v>115825.60000000001</v>
       </c>
       <c r="F48" s="25">
         <v>123280</v>
       </c>
       <c r="G48" s="25">
         <v>103500.5</v>
       </c>
@@ -2642,112 +2642,112 @@
         <v>211995.5</v>
       </c>
       <c r="G57" s="25">
         <v>213537.8</v>
       </c>
       <c r="H57" s="29">
         <v>212647.8</v>
       </c>
       <c r="I57" s="25">
         <v>211628.9</v>
       </c>
       <c r="J57" s="29">
         <v>211661.7</v>
       </c>
       <c r="K57" s="25">
         <v>218877.8</v>
       </c>
       <c r="L57" s="25">
         <v>206520.5</v>
       </c>
       <c r="M57" s="29">
         <v>212109.9</v>
       </c>
     </row>
     <row r="59" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A59" s="53" t="s">
+      <c r="A59" s="51" t="s">
         <v>39</v>
       </c>
-      <c r="B59" s="53"/>
-[...10 lines deleted...]
-      <c r="M59" s="54"/>
+      <c r="B59" s="51"/>
+      <c r="C59" s="51"/>
+      <c r="D59" s="51"/>
+      <c r="E59" s="51"/>
+      <c r="F59" s="51"/>
+      <c r="G59" s="51"/>
+      <c r="H59" s="52"/>
+      <c r="I59" s="52"/>
+      <c r="J59" s="52"/>
+      <c r="K59" s="52"/>
+      <c r="L59" s="52"/>
+      <c r="M59" s="52"/>
     </row>
     <row r="60" spans="1:13" ht="12.2" customHeight="1">
       <c r="A60" s="2"/>
       <c r="B60" s="3"/>
       <c r="C60" s="3"/>
       <c r="D60" s="3"/>
       <c r="E60" s="3"/>
       <c r="M60" s="4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="61" spans="1:13" ht="12.2" customHeight="1">
       <c r="A61" s="23"/>
       <c r="B61" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E61" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F61" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G61" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H61" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I61" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J61" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K61" s="7" t="s">
         <v>9</v>
       </c>
       <c r="L61" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="M61" s="49" t="s">
+      <c r="M61" s="45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="62" spans="1:13" ht="25.5" customHeight="1">
       <c r="A62" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B62" s="12">
         <v>109227.6</v>
       </c>
       <c r="C62" s="25">
         <v>90630.2</v>
       </c>
       <c r="D62" s="32">
         <v>95765.3</v>
       </c>
       <c r="E62" s="33">
         <v>109226</v>
       </c>
       <c r="F62" s="33">
         <v>101256.8</v>
       </c>
       <c r="G62" s="33">
         <v>96356</v>
       </c>
@@ -3094,112 +3094,112 @@
         <v>217931.1</v>
       </c>
       <c r="G71" s="33">
         <v>219737.3</v>
       </c>
       <c r="H71" s="33">
         <v>230122.4</v>
       </c>
       <c r="I71" s="33">
         <v>228722</v>
       </c>
       <c r="J71" s="33">
         <v>240157.2</v>
       </c>
       <c r="K71" s="33">
         <v>229511.5</v>
       </c>
       <c r="L71" s="33">
         <v>232498.6</v>
       </c>
       <c r="M71" s="36">
         <v>260095.9</v>
       </c>
     </row>
     <row r="73" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A73" s="53" t="s">
+      <c r="A73" s="51" t="s">
         <v>38</v>
       </c>
-      <c r="B73" s="53"/>
-[...10 lines deleted...]
-      <c r="M73" s="54"/>
+      <c r="B73" s="51"/>
+      <c r="C73" s="51"/>
+      <c r="D73" s="51"/>
+      <c r="E73" s="51"/>
+      <c r="F73" s="51"/>
+      <c r="G73" s="51"/>
+      <c r="H73" s="52"/>
+      <c r="I73" s="52"/>
+      <c r="J73" s="52"/>
+      <c r="K73" s="52"/>
+      <c r="L73" s="52"/>
+      <c r="M73" s="52"/>
     </row>
     <row r="74" spans="1:13" ht="12.2" customHeight="1">
       <c r="A74" s="2"/>
       <c r="B74" s="3"/>
       <c r="C74" s="3"/>
       <c r="D74" s="3"/>
       <c r="E74" s="3"/>
       <c r="M74" s="4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="75" spans="1:13" ht="12.2" customHeight="1">
       <c r="A75" s="23"/>
       <c r="B75" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E75" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F75" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G75" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H75" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I75" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J75" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K75" s="7" t="s">
         <v>9</v>
       </c>
       <c r="L75" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="M75" s="49" t="s">
+      <c r="M75" s="45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:13" ht="25.5" customHeight="1">
       <c r="A76" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B76" s="25">
         <v>102615.8</v>
       </c>
       <c r="C76" s="25">
         <v>101756.1</v>
       </c>
       <c r="D76" s="25">
         <v>105363.8</v>
       </c>
       <c r="E76" s="33">
         <v>105960.9</v>
       </c>
       <c r="F76" s="37">
         <v>100905.9</v>
       </c>
       <c r="G76" s="33">
         <v>96143.9</v>
       </c>
@@ -3587,416 +3587,436 @@
         <v>232412.6</v>
       </c>
       <c r="G86" s="33">
         <v>257041.3</v>
       </c>
       <c r="H86" s="33">
         <v>230155</v>
       </c>
       <c r="I86" s="33">
         <v>249661.2</v>
       </c>
       <c r="J86" s="33">
         <v>245422.1</v>
       </c>
       <c r="K86" s="40">
         <v>243326.1</v>
       </c>
       <c r="L86" s="40">
         <v>244090.9</v>
       </c>
       <c r="M86" s="36">
         <v>251845.9</v>
       </c>
     </row>
     <row r="88" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A88" s="47" t="s">
+      <c r="A88" s="49" t="s">
         <v>37</v>
       </c>
-      <c r="B88" s="47"/>
-[...10 lines deleted...]
-      <c r="M88" s="48"/>
+      <c r="B88" s="49"/>
+      <c r="C88" s="49"/>
+      <c r="D88" s="49"/>
+      <c r="E88" s="49"/>
+      <c r="F88" s="49"/>
+      <c r="G88" s="49"/>
+      <c r="H88" s="50"/>
+      <c r="I88" s="50"/>
+      <c r="J88" s="50"/>
+      <c r="K88" s="50"/>
+      <c r="L88" s="50"/>
+      <c r="M88" s="50"/>
     </row>
     <row r="89" spans="1:13" ht="12.2" customHeight="1">
       <c r="A89" s="2"/>
       <c r="B89" s="3"/>
       <c r="C89" s="3"/>
       <c r="D89" s="3"/>
       <c r="E89" s="3"/>
       <c r="M89" s="4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="90" spans="1:13" ht="12.2" customHeight="1">
       <c r="A90" s="23"/>
       <c r="B90" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E90" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F90" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G90" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H90" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I90" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J90" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K90" s="7" t="s">
         <v>9</v>
       </c>
       <c r="L90" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="M90" s="49" t="s">
+      <c r="M90" s="45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="91" spans="1:13" ht="25.5" customHeight="1">
       <c r="A91" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B91" s="25">
         <v>76592.3</v>
       </c>
       <c r="C91" s="33">
         <v>85697.9</v>
       </c>
       <c r="D91" s="33">
         <v>96504.9</v>
       </c>
       <c r="E91" s="33">
         <v>104094.2</v>
       </c>
       <c r="F91" s="33">
         <v>96297.600000000006</v>
       </c>
       <c r="G91" s="33">
         <v>97634.4</v>
       </c>
-      <c r="H91" s="40"/>
+      <c r="H91" s="40">
+        <v>90983.9</v>
+      </c>
       <c r="I91" s="33"/>
       <c r="J91" s="40"/>
       <c r="K91" s="40"/>
       <c r="L91" s="33"/>
       <c r="M91" s="36"/>
     </row>
     <row r="92" spans="1:13" ht="12.95" customHeight="1">
       <c r="A92" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B92" s="25">
         <v>35531</v>
       </c>
       <c r="C92" s="33">
         <v>37528</v>
       </c>
       <c r="D92" s="33">
         <v>40871.300000000003</v>
       </c>
       <c r="E92" s="34">
         <v>44548.2</v>
       </c>
       <c r="F92" s="33">
         <v>45145.1</v>
       </c>
       <c r="G92" s="34">
         <v>46554.8</v>
       </c>
-      <c r="H92" s="33"/>
+      <c r="H92" s="33">
+        <v>42494.9</v>
+      </c>
       <c r="I92" s="33"/>
       <c r="J92" s="33"/>
       <c r="K92" s="33"/>
       <c r="L92" s="33"/>
       <c r="M92" s="36"/>
     </row>
     <row r="93" spans="1:13" ht="12.95" customHeight="1">
       <c r="A93" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B93" s="25">
         <v>996587.8</v>
       </c>
       <c r="C93" s="33">
         <v>1005036</v>
       </c>
       <c r="D93" s="33">
         <v>992110.5</v>
       </c>
       <c r="E93" s="33">
         <v>1019776.1</v>
       </c>
       <c r="F93" s="33">
         <v>1029480.9</v>
       </c>
       <c r="G93" s="33">
         <v>1166673.1000000001</v>
       </c>
-      <c r="H93" s="33"/>
+      <c r="H93" s="37">
+        <v>1109833.6000000001</v>
+      </c>
       <c r="I93" s="33"/>
       <c r="J93" s="33"/>
       <c r="K93" s="40"/>
       <c r="L93" s="33"/>
       <c r="M93" s="36"/>
     </row>
     <row r="94" spans="1:13" ht="12.95" customHeight="1">
       <c r="A94" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B94" s="25"/>
       <c r="C94" s="25"/>
       <c r="D94" s="25"/>
       <c r="E94" s="33"/>
       <c r="F94" s="33"/>
       <c r="G94" s="33"/>
       <c r="H94" s="16"/>
       <c r="I94" s="16"/>
       <c r="J94" s="33"/>
       <c r="K94" s="40"/>
       <c r="L94" s="40"/>
       <c r="M94" s="36"/>
     </row>
     <row r="95" spans="1:13" ht="23.1" customHeight="1">
       <c r="A95" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B95" s="25">
         <v>27978.5</v>
       </c>
       <c r="C95" s="33">
         <v>27570.2</v>
       </c>
       <c r="D95" s="33">
         <v>27409.3</v>
       </c>
       <c r="E95" s="33">
         <v>27419.1</v>
       </c>
       <c r="F95" s="33">
         <v>27396.7</v>
       </c>
       <c r="G95" s="33">
         <v>26566.2</v>
       </c>
-      <c r="H95" s="33"/>
+      <c r="H95" s="33">
+        <v>26765.3</v>
+      </c>
       <c r="I95" s="33"/>
       <c r="J95" s="33"/>
       <c r="K95" s="40"/>
       <c r="L95" s="40"/>
       <c r="M95" s="36"/>
     </row>
     <row r="96" spans="1:13" ht="12.95" customHeight="1">
       <c r="A96" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B96" s="25">
         <v>51284.2</v>
       </c>
       <c r="C96" s="33">
         <v>50346.400000000001</v>
       </c>
       <c r="D96" s="33">
         <v>49888</v>
       </c>
       <c r="E96" s="33">
         <v>50082.7</v>
       </c>
       <c r="F96" s="33">
         <v>49369.2</v>
       </c>
       <c r="G96" s="33">
         <v>48452.1</v>
       </c>
-      <c r="H96" s="33"/>
+      <c r="H96" s="33">
+        <v>47833.599999999999</v>
+      </c>
       <c r="I96" s="33"/>
       <c r="J96" s="33"/>
       <c r="K96" s="40"/>
       <c r="L96" s="40"/>
       <c r="M96" s="36"/>
     </row>
     <row r="97" spans="1:13" ht="36" customHeight="1">
       <c r="A97" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B97" s="25">
         <v>13006.6</v>
       </c>
       <c r="C97" s="33">
         <v>12984.5</v>
       </c>
       <c r="D97" s="33">
         <v>13292.5</v>
       </c>
       <c r="E97" s="33">
         <v>14180.6</v>
       </c>
       <c r="F97" s="33">
         <v>18506.900000000001</v>
       </c>
       <c r="G97" s="33">
         <v>18659.2</v>
       </c>
-      <c r="H97" s="33"/>
+      <c r="H97" s="33">
+        <v>18816.099999999999</v>
+      </c>
       <c r="I97" s="33"/>
       <c r="J97" s="33"/>
       <c r="K97" s="40"/>
       <c r="L97" s="40"/>
       <c r="M97" s="36"/>
     </row>
     <row r="98" spans="1:13" ht="36" customHeight="1">
       <c r="A98" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B98" s="25">
         <v>544562.1</v>
       </c>
       <c r="C98" s="33">
         <v>555990.1</v>
       </c>
       <c r="D98" s="33">
         <v>523954.8</v>
       </c>
       <c r="E98" s="33">
         <v>516405</v>
       </c>
       <c r="F98" s="33">
         <v>546325.5</v>
       </c>
       <c r="G98" s="33">
         <v>559941</v>
       </c>
-      <c r="H98" s="33"/>
+      <c r="H98" s="33">
+        <v>548346.80000000005</v>
+      </c>
       <c r="I98" s="33"/>
       <c r="J98" s="33"/>
       <c r="K98" s="40"/>
       <c r="L98" s="40"/>
       <c r="M98" s="36"/>
     </row>
     <row r="99" spans="1:13" ht="36" customHeight="1">
       <c r="A99" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B99" s="25">
         <v>98747.199999999997</v>
       </c>
       <c r="C99" s="33">
         <v>88825.8</v>
       </c>
       <c r="D99" s="33">
         <v>92929.8</v>
       </c>
       <c r="E99" s="33">
         <v>93498.8</v>
       </c>
       <c r="F99" s="33">
         <v>97879.5</v>
       </c>
       <c r="G99" s="33">
         <v>103444.5</v>
       </c>
-      <c r="H99" s="33"/>
+      <c r="H99" s="33">
+        <v>99101.6</v>
+      </c>
       <c r="I99" s="33"/>
       <c r="J99" s="33"/>
       <c r="K99" s="40"/>
       <c r="L99" s="40"/>
       <c r="M99" s="36"/>
     </row>
     <row r="100" spans="1:13" ht="12.95" customHeight="1">
       <c r="A100" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B100" s="25" t="s">
         <v>34</v>
       </c>
       <c r="C100" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D100" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E100" s="33" t="s">
         <v>34</v>
       </c>
       <c r="F100" s="33" t="s">
         <v>34</v>
       </c>
       <c r="G100" s="33" t="s">
         <v>34</v>
       </c>
-      <c r="H100" s="38"/>
+      <c r="H100" s="38" t="s">
+        <v>34</v>
+      </c>
       <c r="I100" s="38"/>
       <c r="J100" s="38"/>
       <c r="K100" s="40"/>
       <c r="L100" s="40"/>
       <c r="M100" s="36"/>
     </row>
     <row r="101" spans="1:13" ht="23.1" customHeight="1">
       <c r="A101" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B101" s="25">
         <v>259745.4</v>
       </c>
       <c r="C101" s="33">
         <v>268900.8</v>
       </c>
       <c r="D101" s="33">
         <v>283472.59999999998</v>
       </c>
       <c r="E101" s="33">
         <v>316851</v>
       </c>
       <c r="F101" s="33">
         <v>288682.90000000002</v>
       </c>
       <c r="G101" s="33">
         <v>408285.6</v>
       </c>
-      <c r="H101" s="33"/>
+      <c r="H101" s="33">
+        <v>367625.9</v>
+      </c>
       <c r="I101" s="33"/>
       <c r="J101" s="33"/>
       <c r="K101" s="40"/>
       <c r="L101" s="40"/>
       <c r="M101" s="36"/>
     </row>
     <row r="102" spans="1:13" ht="12.2" customHeight="1">
       <c r="A102" s="43" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="103" spans="1:13" ht="12.2" customHeight="1">
       <c r="A103" s="44" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="104" spans="1:13" ht="12.2" customHeight="1">
       <c r="A104" s="44" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A88:M88"/>
     <mergeCell ref="A59:M59"/>
@@ -4004,139 +4024,139 @@
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A31:M31"/>
     <mergeCell ref="A73:M73"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC982C4F-CB5E-41EA-A529-EDEDDE1A783C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1ADD079C-2238-4761-A4E1-DD8CB6371B59}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>