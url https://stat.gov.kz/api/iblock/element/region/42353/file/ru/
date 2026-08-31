--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -527,66 +527,66 @@
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -861,99 +861,99 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N110"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A88" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A91" sqref="A91"/>
-      <selection pane="topRight" activeCell="C112" sqref="C112"/>
+      <selection pane="topRight" activeCell="F111" sqref="F111"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="30.85546875" style="3" customWidth="1"/>
     <col min="2" max="2" width="11.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" style="3" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="3" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="3" customWidth="1"/>
     <col min="7" max="13" width="10.7109375" style="3" customWidth="1"/>
-    <col min="14" max="14" width="9.140625" style="42"/>
+    <col min="14" max="14" width="9.140625" style="39"/>
     <col min="15" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="42" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="37"/>
-[...10 lines deleted...]
-      <c r="M1" s="37"/>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
+      <c r="M1" s="42"/>
     </row>
     <row r="2" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A2" s="39" t="s">
+      <c r="A2" s="41" t="s">
         <v>48</v>
       </c>
-      <c r="B2" s="39"/>
-[...10 lines deleted...]
-      <c r="M2" s="39"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
     </row>
     <row r="3" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="M3" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="33" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="7" t="s">
@@ -1390,65 +1390,65 @@
         <v>1964224.2</v>
       </c>
       <c r="H15" s="9">
         <v>2303604.7000000002</v>
       </c>
       <c r="I15" s="1">
         <v>2643547</v>
       </c>
       <c r="J15" s="1">
         <v>2988579</v>
       </c>
       <c r="K15" s="1">
         <v>3338421</v>
       </c>
       <c r="L15" s="1">
         <v>3689769.7</v>
       </c>
       <c r="M15" s="20">
         <v>4049626.1</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="12.2" customHeight="1">
       <c r="A16" s="36"/>
     </row>
     <row r="17" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A17" s="39" t="s">
+      <c r="A17" s="41" t="s">
         <v>46</v>
       </c>
-      <c r="B17" s="39"/>
-[...10 lines deleted...]
-      <c r="M17" s="39"/>
+      <c r="B17" s="41"/>
+      <c r="C17" s="41"/>
+      <c r="D17" s="41"/>
+      <c r="E17" s="41"/>
+      <c r="F17" s="41"/>
+      <c r="G17" s="41"/>
+      <c r="H17" s="41"/>
+      <c r="I17" s="41"/>
+      <c r="J17" s="41"/>
+      <c r="K17" s="41"/>
+      <c r="L17" s="41"/>
+      <c r="M17" s="41"/>
     </row>
     <row r="18" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="C18" s="4"/>
       <c r="D18" s="4"/>
       <c r="E18" s="4"/>
       <c r="F18" s="4"/>
       <c r="M18" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="33" customHeight="1" thickBot="1">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F19" s="7" t="s">
@@ -1882,65 +1882,65 @@
         <v>1862940.4</v>
       </c>
       <c r="G30" s="1">
         <v>2240057</v>
       </c>
       <c r="H30" s="1">
         <v>2615982.4</v>
       </c>
       <c r="I30" s="1">
         <v>2992128.6</v>
       </c>
       <c r="J30" s="1">
         <v>3368426.1</v>
       </c>
       <c r="K30" s="1">
         <v>3747723.8</v>
       </c>
       <c r="L30" s="1">
         <v>4129947.7</v>
       </c>
       <c r="M30" s="20">
         <v>4513528.5</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A32" s="39" t="s">
+      <c r="A32" s="41" t="s">
         <v>45</v>
       </c>
-      <c r="B32" s="39"/>
-[...10 lines deleted...]
-      <c r="M32" s="39"/>
+      <c r="B32" s="41"/>
+      <c r="C32" s="41"/>
+      <c r="D32" s="41"/>
+      <c r="E32" s="41"/>
+      <c r="F32" s="41"/>
+      <c r="G32" s="41"/>
+      <c r="H32" s="41"/>
+      <c r="I32" s="41"/>
+      <c r="J32" s="41"/>
+      <c r="K32" s="41"/>
+      <c r="L32" s="41"/>
+      <c r="M32" s="41"/>
     </row>
     <row r="33" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
       <c r="E33" s="4"/>
       <c r="F33" s="4"/>
       <c r="M33" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="37.5" customHeight="1" thickBot="1">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F34" s="7" t="s">
@@ -2084,51 +2084,51 @@
       <c r="K37" s="1">
         <v>6758053.5999999996</v>
       </c>
       <c r="L37" s="1">
         <v>7501029.0999999996</v>
       </c>
       <c r="M37" s="20">
         <v>8281687.2999999998</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="12.95" customHeight="1">
       <c r="A38" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B38" s="15"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
-      <c r="M38" s="40"/>
+      <c r="M38" s="37"/>
     </row>
     <row r="39" spans="1:13" ht="24" customHeight="1">
       <c r="A39" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B39" s="1">
         <v>17820.7</v>
       </c>
       <c r="C39" s="1">
         <v>45548.800000000003</v>
       </c>
       <c r="D39" s="1">
         <v>73938.2</v>
       </c>
       <c r="E39" s="1">
         <v>103233.4</v>
       </c>
       <c r="F39" s="1">
         <v>131357.6</v>
       </c>
       <c r="G39" s="1">
         <v>159030.9</v>
       </c>
       <c r="H39" s="1">
         <v>185716.6</v>
@@ -2374,65 +2374,65 @@
         <v>1819094.3</v>
       </c>
       <c r="G45" s="1">
         <v>2209963.6</v>
       </c>
       <c r="H45" s="1">
         <v>2600338.7999999998</v>
       </c>
       <c r="I45" s="1">
         <v>2993613.8</v>
       </c>
       <c r="J45" s="1">
         <v>3391620</v>
       </c>
       <c r="K45" s="1">
         <v>3796142.1</v>
       </c>
       <c r="L45" s="1">
         <v>4232476</v>
       </c>
       <c r="M45" s="20">
         <v>4696073</v>
       </c>
     </row>
     <row r="47" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A47" s="39" t="s">
+      <c r="A47" s="41" t="s">
         <v>44</v>
       </c>
-      <c r="B47" s="39"/>
-[...10 lines deleted...]
-      <c r="M47" s="39"/>
+      <c r="B47" s="41"/>
+      <c r="C47" s="41"/>
+      <c r="D47" s="41"/>
+      <c r="E47" s="41"/>
+      <c r="F47" s="41"/>
+      <c r="G47" s="41"/>
+      <c r="H47" s="41"/>
+      <c r="I47" s="41"/>
+      <c r="J47" s="41"/>
+      <c r="K47" s="41"/>
+      <c r="L47" s="41"/>
+      <c r="M47" s="41"/>
     </row>
     <row r="48" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="C48" s="4"/>
       <c r="D48" s="4"/>
       <c r="E48" s="4"/>
       <c r="F48" s="4"/>
       <c r="M48" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="49" spans="1:13" ht="31.5" customHeight="1" thickBot="1">
       <c r="A49" s="6"/>
       <c r="B49" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D49" s="16" t="s">
         <v>2</v>
       </c>
       <c r="E49" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F49" s="16" t="s">
@@ -2576,51 +2576,51 @@
       <c r="K52" s="1">
         <v>7932035.5999999996</v>
       </c>
       <c r="L52" s="1">
         <v>8752389</v>
       </c>
       <c r="M52" s="20">
         <v>9589083.3000000007</v>
       </c>
     </row>
     <row r="53" spans="1:13" ht="12.95" customHeight="1">
       <c r="A53" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B53" s="15"/>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="21"/>
       <c r="F53" s="2"/>
       <c r="G53" s="1"/>
       <c r="H53" s="2"/>
       <c r="I53" s="2"/>
       <c r="J53" s="2"/>
       <c r="K53" s="1"/>
       <c r="L53" s="1"/>
-      <c r="M53" s="40"/>
+      <c r="M53" s="37"/>
     </row>
     <row r="54" spans="1:13" ht="36">
       <c r="A54" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B54" s="1">
         <v>27390.9</v>
       </c>
       <c r="C54" s="1">
         <v>54815.7</v>
       </c>
       <c r="D54" s="1">
         <v>82831.600000000006</v>
       </c>
       <c r="E54" s="20">
         <v>111227.2</v>
       </c>
       <c r="F54" s="1">
         <v>139847</v>
       </c>
       <c r="G54" s="1">
         <v>168325.8</v>
       </c>
       <c r="H54" s="1">
         <v>196837.2</v>
@@ -2866,65 +2866,65 @@
         <v>2266746.4</v>
       </c>
       <c r="G60" s="1">
         <v>2731797.9</v>
       </c>
       <c r="H60" s="1">
         <v>3201232.7</v>
       </c>
       <c r="I60" s="1">
         <v>3672654.3</v>
       </c>
       <c r="J60" s="1">
         <v>4143831.7</v>
       </c>
       <c r="K60" s="1">
         <v>4622211.5</v>
       </c>
       <c r="L60" s="1">
         <v>5104765.3</v>
       </c>
       <c r="M60" s="20">
         <v>5594226.7000000002</v>
       </c>
     </row>
     <row r="62" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A62" s="39" t="s">
+      <c r="A62" s="41" t="s">
         <v>43</v>
       </c>
-      <c r="B62" s="39"/>
-[...10 lines deleted...]
-      <c r="M62" s="39"/>
+      <c r="B62" s="41"/>
+      <c r="C62" s="41"/>
+      <c r="D62" s="41"/>
+      <c r="E62" s="41"/>
+      <c r="F62" s="41"/>
+      <c r="G62" s="41"/>
+      <c r="H62" s="41"/>
+      <c r="I62" s="41"/>
+      <c r="J62" s="41"/>
+      <c r="K62" s="41"/>
+      <c r="L62" s="41"/>
+      <c r="M62" s="41"/>
     </row>
     <row r="63" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="C63" s="4"/>
       <c r="D63" s="4"/>
       <c r="E63" s="4"/>
       <c r="F63" s="4"/>
       <c r="M63" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="64" spans="1:13" ht="31.5" customHeight="1" thickBot="1">
       <c r="A64" s="6"/>
       <c r="B64" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E64" s="29" t="s">
         <v>3</v>
       </c>
       <c r="F64" s="7" t="s">
@@ -3361,65 +3361,65 @@
         <v>3047501.5</v>
       </c>
       <c r="H75" s="28">
         <v>3574117</v>
       </c>
       <c r="I75" s="24">
         <v>4099976</v>
       </c>
       <c r="J75" s="24">
         <v>4627029.4000000004</v>
       </c>
       <c r="K75" s="24">
         <v>5155457.5999999996</v>
       </c>
       <c r="L75" s="24">
         <v>5687213.9000000004</v>
       </c>
       <c r="M75" s="28">
         <v>6218969.2000000002</v>
       </c>
     </row>
     <row r="76" spans="1:13" ht="12.2" customHeight="1">
       <c r="A76" s="36"/>
     </row>
     <row r="77" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A77" s="39" t="s">
+      <c r="A77" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="B77" s="39"/>
-[...10 lines deleted...]
-      <c r="M77" s="39"/>
+      <c r="B77" s="41"/>
+      <c r="C77" s="41"/>
+      <c r="D77" s="41"/>
+      <c r="E77" s="41"/>
+      <c r="F77" s="41"/>
+      <c r="G77" s="41"/>
+      <c r="H77" s="41"/>
+      <c r="I77" s="41"/>
+      <c r="J77" s="41"/>
+      <c r="K77" s="41"/>
+      <c r="L77" s="41"/>
+      <c r="M77" s="41"/>
     </row>
     <row r="78" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="C78" s="4"/>
       <c r="D78" s="4"/>
       <c r="E78" s="4"/>
       <c r="F78" s="4"/>
       <c r="M78" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="79" spans="1:13" ht="31.5" customHeight="1" thickBot="1">
       <c r="A79" s="6"/>
       <c r="B79" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C79" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D79" s="16" t="s">
         <v>2</v>
       </c>
       <c r="E79" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F79" s="16" t="s">
@@ -3462,497 +3462,497 @@
       </c>
       <c r="E80" s="31">
         <v>415696.6</v>
       </c>
       <c r="F80" s="31">
         <v>516602.5</v>
       </c>
       <c r="G80" s="31">
         <v>612746.4</v>
       </c>
       <c r="H80" s="31">
         <v>709520.8</v>
       </c>
       <c r="I80" s="31">
         <v>804136.8</v>
       </c>
       <c r="J80" s="31">
         <v>894179.2</v>
       </c>
       <c r="K80" s="31">
         <v>983447.5</v>
       </c>
       <c r="L80" s="31">
         <v>1070241.5</v>
       </c>
-      <c r="M80" s="41">
+      <c r="M80" s="38">
         <v>1159332</v>
       </c>
     </row>
     <row r="81" spans="1:13" ht="12.95" customHeight="1">
       <c r="A81" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B81" s="1">
         <v>51921.1</v>
       </c>
       <c r="C81" s="1">
         <v>99897.7</v>
       </c>
       <c r="D81" s="1">
         <v>151328.9</v>
       </c>
       <c r="E81" s="26">
         <v>199119</v>
       </c>
       <c r="F81" s="24">
         <v>243763.1</v>
       </c>
       <c r="G81" s="24">
         <v>286833.5</v>
       </c>
       <c r="H81" s="24">
         <v>329906.8</v>
       </c>
       <c r="I81" s="24">
         <v>373653.2</v>
       </c>
       <c r="J81" s="24">
         <v>412688.1</v>
       </c>
       <c r="K81" s="31">
         <v>450663.2</v>
       </c>
       <c r="L81" s="31">
         <v>487905.9</v>
       </c>
-      <c r="M81" s="41">
+      <c r="M81" s="38">
         <v>526567.5</v>
       </c>
     </row>
     <row r="82" spans="1:13" ht="12.95" customHeight="1">
       <c r="A82" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B82" s="1">
         <v>972157.5</v>
       </c>
       <c r="C82" s="1">
         <v>1932523</v>
       </c>
       <c r="D82" s="1">
         <v>2911586.7</v>
       </c>
       <c r="E82" s="24">
         <v>3930450.1</v>
       </c>
       <c r="F82" s="24">
         <v>4952200.8</v>
       </c>
       <c r="G82" s="24">
         <v>5987268</v>
       </c>
       <c r="H82" s="24">
         <v>7010356.5999999996</v>
       </c>
       <c r="I82" s="24">
         <v>8061770.0999999996</v>
       </c>
       <c r="J82" s="24">
         <v>9104747</v>
       </c>
       <c r="K82" s="31">
         <v>10168983.4</v>
       </c>
       <c r="L82" s="31">
         <v>11258775.300000001</v>
       </c>
-      <c r="M82" s="41">
+      <c r="M82" s="38">
         <v>12354381.5</v>
       </c>
     </row>
     <row r="83" spans="1:13" ht="12.95" customHeight="1">
       <c r="A83" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B83" s="1"/>
       <c r="C83" s="1"/>
       <c r="D83" s="1"/>
       <c r="E83" s="23"/>
       <c r="F83" s="24"/>
       <c r="G83" s="24"/>
       <c r="H83" s="2"/>
       <c r="I83" s="2"/>
       <c r="J83" s="24"/>
       <c r="K83" s="31"/>
       <c r="L83" s="31"/>
-      <c r="M83" s="41"/>
+      <c r="M83" s="38"/>
     </row>
     <row r="84" spans="1:13" ht="35.25" customHeight="1">
       <c r="A84" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B84" s="1">
         <v>27674.6</v>
       </c>
       <c r="C84" s="1">
         <v>55525.599999999999</v>
       </c>
       <c r="D84" s="1">
         <v>83197</v>
       </c>
       <c r="E84" s="24">
         <v>110559.7</v>
       </c>
       <c r="F84" s="24">
         <v>137884.29999999999</v>
       </c>
       <c r="G84" s="24">
         <v>164766</v>
       </c>
       <c r="H84" s="24">
         <v>191617.4</v>
       </c>
       <c r="I84" s="24">
         <v>219208.7</v>
       </c>
       <c r="J84" s="24">
         <v>246762.9</v>
       </c>
       <c r="K84" s="31">
         <v>274453.90000000002</v>
       </c>
       <c r="L84" s="31">
         <v>302129.5</v>
       </c>
-      <c r="M84" s="41">
+      <c r="M84" s="38">
         <v>329711.3</v>
       </c>
     </row>
     <row r="85" spans="1:13" ht="24" customHeight="1">
       <c r="A85" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B85" s="1">
         <v>54933.9</v>
       </c>
       <c r="C85" s="1">
         <v>109068.7</v>
       </c>
       <c r="D85" s="1">
         <v>163483.79999999999</v>
       </c>
       <c r="E85" s="28">
         <v>218004.9</v>
       </c>
       <c r="F85" s="24">
         <v>272612</v>
       </c>
       <c r="G85" s="24">
         <v>328012.09999999998</v>
       </c>
       <c r="H85" s="24">
         <v>383623.7</v>
       </c>
       <c r="I85" s="24">
         <v>437462.8</v>
       </c>
       <c r="J85" s="24">
         <v>490913</v>
       </c>
       <c r="K85" s="31">
         <v>543250.6</v>
       </c>
       <c r="L85" s="31">
         <v>595087</v>
       </c>
-      <c r="M85" s="41">
+      <c r="M85" s="38">
         <v>646904</v>
       </c>
     </row>
     <row r="86" spans="1:13" ht="37.5" customHeight="1">
       <c r="A86" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B86" s="1">
         <v>12600.3</v>
       </c>
       <c r="C86" s="1">
         <v>23656.799999999999</v>
       </c>
       <c r="D86" s="1">
         <v>35329.599999999999</v>
       </c>
       <c r="E86" s="28">
         <v>46688.5</v>
       </c>
       <c r="F86" s="24">
         <v>58104.5</v>
       </c>
       <c r="G86" s="24">
         <v>69672.5</v>
       </c>
       <c r="H86" s="24">
         <v>81062.600000000006</v>
       </c>
       <c r="I86" s="24">
         <v>92236.6</v>
       </c>
       <c r="J86" s="24">
         <v>104072.6</v>
       </c>
       <c r="K86" s="31">
         <v>115844.4</v>
       </c>
       <c r="L86" s="31">
         <v>129788.1</v>
       </c>
-      <c r="M86" s="41">
+      <c r="M86" s="38">
         <v>145511.79999999999</v>
       </c>
     </row>
     <row r="87" spans="1:13" ht="36.75" customHeight="1">
       <c r="A87" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B87" s="1">
         <v>532121.30000000005</v>
       </c>
       <c r="C87" s="1">
         <v>1070493.6000000001</v>
       </c>
       <c r="D87" s="1">
         <v>1634676.9</v>
       </c>
       <c r="E87" s="28">
         <v>2231511.1</v>
       </c>
       <c r="F87" s="24">
         <v>2827872.9</v>
       </c>
       <c r="G87" s="24">
         <v>3425850.2</v>
       </c>
       <c r="H87" s="24">
         <v>4038056.5</v>
       </c>
       <c r="I87" s="24">
         <v>4657755.8</v>
       </c>
       <c r="J87" s="24">
         <v>5272501.8</v>
       </c>
       <c r="K87" s="31">
         <v>5909532.7999999998</v>
       </c>
       <c r="L87" s="31">
         <v>6575191.7999999998</v>
       </c>
-      <c r="M87" s="41">
+      <c r="M87" s="38">
         <v>7229583.0999999996</v>
       </c>
     </row>
     <row r="88" spans="1:13" ht="48.75" customHeight="1">
       <c r="A88" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B88" s="1">
         <v>97030.5</v>
       </c>
       <c r="C88" s="1">
         <v>187528.4</v>
       </c>
       <c r="D88" s="1">
         <v>289012.90000000002</v>
       </c>
       <c r="E88" s="28">
         <v>384540.5</v>
       </c>
       <c r="F88" s="24">
         <v>482892.6</v>
       </c>
       <c r="G88" s="24">
         <v>567798.4</v>
       </c>
       <c r="H88" s="24">
         <v>653379.6</v>
       </c>
       <c r="I88" s="24">
         <v>741546.4</v>
       </c>
       <c r="J88" s="24">
         <v>830137.2</v>
       </c>
       <c r="K88" s="31">
         <v>920849.7</v>
       </c>
       <c r="L88" s="31">
         <v>1006123.5</v>
       </c>
-      <c r="M88" s="41">
+      <c r="M88" s="38">
         <v>1099000.2</v>
       </c>
     </row>
     <row r="89" spans="1:13" ht="12.95" customHeight="1">
       <c r="A89" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C89" s="1">
         <v>602.4</v>
       </c>
       <c r="D89" s="1">
         <v>977.2</v>
       </c>
       <c r="E89" s="28">
         <v>1323</v>
       </c>
       <c r="F89" s="24">
         <v>2599.5</v>
       </c>
       <c r="G89" s="24">
         <v>3892.5</v>
       </c>
       <c r="H89" s="24">
         <v>5185.5</v>
       </c>
       <c r="I89" s="24">
         <v>6467.3</v>
       </c>
       <c r="J89" s="24">
         <v>7844.9</v>
       </c>
       <c r="K89" s="31">
         <v>9211.2999999999993</v>
       </c>
       <c r="L89" s="31">
         <v>10523.8</v>
       </c>
-      <c r="M89" s="41">
+      <c r="M89" s="38">
         <v>11893.6</v>
       </c>
     </row>
     <row r="90" spans="1:13" ht="24.75" customHeight="1">
       <c r="A90" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B90" s="1">
         <v>247502.3</v>
       </c>
       <c r="C90" s="1">
         <v>485647.5</v>
       </c>
       <c r="D90" s="1">
         <v>704909.3</v>
       </c>
       <c r="E90" s="30">
         <v>937822.4</v>
       </c>
       <c r="F90" s="24">
         <v>1170235</v>
       </c>
       <c r="G90" s="24">
         <v>1427276.3</v>
       </c>
       <c r="H90" s="24">
         <v>1657431.3</v>
       </c>
       <c r="I90" s="24">
         <v>1907092.5</v>
       </c>
       <c r="J90" s="24">
         <v>2152514.6</v>
       </c>
       <c r="K90" s="31">
         <v>2395840.7000000002</v>
       </c>
       <c r="L90" s="31">
         <v>2639931.6</v>
       </c>
-      <c r="M90" s="41">
+      <c r="M90" s="38">
         <v>2891777.5</v>
       </c>
     </row>
     <row r="91" spans="1:13" ht="24">
       <c r="A91" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B91" s="1">
         <v>553895.30000000005</v>
       </c>
       <c r="C91" s="1">
         <v>1109792.2</v>
       </c>
       <c r="D91" s="1">
         <v>1709088.7</v>
       </c>
       <c r="E91" s="24">
         <v>2329482</v>
       </c>
       <c r="F91" s="24">
         <v>2948431.2</v>
       </c>
       <c r="G91" s="24">
         <v>3559198</v>
       </c>
       <c r="H91" s="24">
         <v>4177601.9</v>
       </c>
       <c r="I91" s="24">
         <v>4803321.2</v>
       </c>
       <c r="J91" s="24">
         <v>5433595.7000000002</v>
       </c>
       <c r="K91" s="31">
         <v>6076570</v>
       </c>
       <c r="L91" s="31">
         <v>6711379.7000000002</v>
       </c>
-      <c r="M91" s="41">
+      <c r="M91" s="38">
         <v>7357253.7000000002</v>
       </c>
     </row>
     <row r="93" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A93" s="38" t="s">
+      <c r="A93" s="40" t="s">
         <v>41</v>
       </c>
-      <c r="B93" s="38"/>
-[...10 lines deleted...]
-      <c r="M93" s="38"/>
+      <c r="B93" s="40"/>
+      <c r="C93" s="40"/>
+      <c r="D93" s="40"/>
+      <c r="E93" s="40"/>
+      <c r="F93" s="40"/>
+      <c r="G93" s="40"/>
+      <c r="H93" s="40"/>
+      <c r="I93" s="40"/>
+      <c r="J93" s="40"/>
+      <c r="K93" s="40"/>
+      <c r="L93" s="40"/>
+      <c r="M93" s="40"/>
     </row>
     <row r="94" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="C94" s="4"/>
       <c r="D94" s="4"/>
       <c r="E94" s="4"/>
       <c r="F94" s="4"/>
       <c r="M94" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="95" spans="1:13" ht="31.5" customHeight="1" thickBot="1">
       <c r="A95" s="6"/>
       <c r="B95" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D95" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E95" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F95" s="16" t="s">
@@ -3980,358 +3980,380 @@
         <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:13" ht="28.5" customHeight="1">
       <c r="A96" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B96" s="1">
         <v>76592.3</v>
       </c>
       <c r="C96" s="24">
         <v>162290.20000000001</v>
       </c>
       <c r="D96" s="24">
         <v>258795.1</v>
       </c>
       <c r="E96" s="24">
         <v>362889.3</v>
       </c>
       <c r="F96" s="24">
         <v>459186.9</v>
       </c>
       <c r="G96" s="24">
         <v>556821.30000000005</v>
       </c>
-      <c r="H96" s="31"/>
+      <c r="H96" s="31">
+        <v>647805.19999999995</v>
+      </c>
       <c r="I96" s="31"/>
       <c r="J96" s="31"/>
       <c r="K96" s="31"/>
       <c r="L96" s="31"/>
       <c r="M96" s="20"/>
     </row>
     <row r="97" spans="1:13" ht="12.95" customHeight="1">
       <c r="A97" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B97" s="1">
         <v>35531</v>
       </c>
       <c r="C97" s="24">
         <v>73059</v>
       </c>
       <c r="D97" s="24">
         <v>113930.3</v>
       </c>
       <c r="E97" s="24">
         <v>158478.5</v>
       </c>
       <c r="F97" s="24">
         <v>203623.6</v>
       </c>
       <c r="G97" s="24">
         <v>250178.4</v>
       </c>
-      <c r="H97" s="24"/>
+      <c r="H97" s="24">
+        <v>292673.3</v>
+      </c>
       <c r="I97" s="24"/>
       <c r="J97" s="24"/>
       <c r="K97" s="31"/>
       <c r="L97" s="31"/>
       <c r="M97" s="20"/>
     </row>
     <row r="98" spans="1:13" ht="12.95" customHeight="1">
       <c r="A98" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B98" s="1">
         <v>996587.8</v>
       </c>
       <c r="C98" s="24">
         <v>2001623.8</v>
       </c>
       <c r="D98" s="24">
         <v>2993734.3</v>
       </c>
       <c r="E98" s="24">
         <v>4013510.4</v>
       </c>
       <c r="F98" s="24">
         <v>5042991.3</v>
       </c>
       <c r="G98" s="24">
         <v>6209664.4000000004</v>
       </c>
-      <c r="H98" s="24"/>
+      <c r="H98" s="24">
+        <v>7319498</v>
+      </c>
       <c r="I98" s="24"/>
       <c r="J98" s="24"/>
       <c r="K98" s="31"/>
       <c r="L98" s="31"/>
       <c r="M98" s="20"/>
     </row>
     <row r="99" spans="1:13" ht="12.95" customHeight="1">
       <c r="A99" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B99" s="1"/>
       <c r="C99" s="1"/>
       <c r="D99" s="1"/>
       <c r="E99" s="24"/>
       <c r="F99" s="24"/>
       <c r="G99" s="24"/>
       <c r="H99" s="2"/>
       <c r="I99" s="2"/>
       <c r="J99" s="24"/>
       <c r="K99" s="31"/>
       <c r="L99" s="31"/>
-      <c r="M99" s="40"/>
+      <c r="M99" s="37"/>
     </row>
     <row r="100" spans="1:13" ht="35.25" customHeight="1">
       <c r="A100" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B100" s="1">
         <v>27978.5</v>
       </c>
       <c r="C100" s="24">
         <v>55548.7</v>
       </c>
       <c r="D100" s="24">
         <v>82958</v>
       </c>
       <c r="E100" s="24">
         <v>110377.1</v>
       </c>
       <c r="F100" s="24">
         <v>137773.79999999999</v>
       </c>
       <c r="G100" s="24">
         <v>164340</v>
       </c>
-      <c r="H100" s="24"/>
+      <c r="H100" s="24">
+        <v>191105.3</v>
+      </c>
       <c r="I100" s="24"/>
       <c r="J100" s="24"/>
       <c r="K100" s="31"/>
       <c r="L100" s="31"/>
       <c r="M100" s="20"/>
     </row>
     <row r="101" spans="1:13" ht="24" customHeight="1">
       <c r="A101" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B101" s="1">
         <v>51284.2</v>
       </c>
       <c r="C101" s="24">
         <v>101630.6</v>
       </c>
       <c r="D101" s="24">
         <v>151518.6</v>
       </c>
       <c r="E101" s="24">
         <v>201601.3</v>
       </c>
       <c r="F101" s="24">
         <v>250970.5</v>
       </c>
       <c r="G101" s="24">
         <v>299422.59999999998</v>
       </c>
-      <c r="H101" s="24"/>
+      <c r="H101" s="24">
+        <v>347256.2</v>
+      </c>
       <c r="I101" s="24"/>
       <c r="J101" s="24"/>
       <c r="K101" s="31"/>
       <c r="L101" s="31"/>
       <c r="M101" s="20"/>
     </row>
     <row r="102" spans="1:13" ht="12">
       <c r="A102" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B102" s="1">
         <v>13006.6</v>
       </c>
       <c r="C102" s="24">
         <v>25991.1</v>
       </c>
       <c r="D102" s="24">
         <v>39283.599999999999</v>
       </c>
       <c r="E102" s="24">
         <v>53464.2</v>
       </c>
       <c r="F102" s="24">
         <v>71971.100000000006</v>
       </c>
       <c r="G102" s="24">
         <v>90630.3</v>
       </c>
-      <c r="H102" s="24"/>
+      <c r="H102" s="24">
+        <v>109446.39999999999</v>
+      </c>
       <c r="I102" s="24"/>
       <c r="J102" s="24"/>
       <c r="K102" s="31"/>
       <c r="L102" s="31"/>
       <c r="M102" s="20"/>
     </row>
     <row r="103" spans="1:13" ht="12">
       <c r="A103" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B103" s="1">
         <v>544562.1</v>
       </c>
       <c r="C103" s="24">
         <v>1100552.2</v>
       </c>
       <c r="D103" s="24">
         <v>1624507</v>
       </c>
       <c r="E103" s="24">
         <v>2140912</v>
       </c>
       <c r="F103" s="24">
         <v>2687237.5</v>
       </c>
       <c r="G103" s="24">
         <v>3247178.5</v>
       </c>
-      <c r="H103" s="24"/>
+      <c r="H103" s="24">
+        <v>3795525.3</v>
+      </c>
       <c r="I103" s="24"/>
       <c r="J103" s="24"/>
       <c r="K103" s="31"/>
       <c r="L103" s="31"/>
       <c r="M103" s="20"/>
     </row>
     <row r="104" spans="1:13" ht="48.75" customHeight="1">
       <c r="A104" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B104" s="1">
         <v>98747.199999999997</v>
       </c>
       <c r="C104" s="24">
         <v>187573</v>
       </c>
       <c r="D104" s="24">
         <v>280502.8</v>
       </c>
       <c r="E104" s="24">
         <v>374001.6</v>
       </c>
       <c r="F104" s="24">
         <v>471881.1</v>
       </c>
       <c r="G104" s="24">
         <v>575325.6</v>
       </c>
-      <c r="H104" s="24"/>
+      <c r="H104" s="24">
+        <v>674427.2</v>
+      </c>
       <c r="I104" s="24"/>
       <c r="J104" s="24"/>
       <c r="K104" s="31"/>
       <c r="L104" s="31"/>
       <c r="M104" s="20"/>
     </row>
     <row r="105" spans="1:13" ht="12.95" customHeight="1">
       <c r="A105" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C105" s="24">
         <v>1682</v>
       </c>
       <c r="D105" s="24">
         <v>2845.5</v>
       </c>
       <c r="E105" s="24">
         <v>4184.3999999999996</v>
       </c>
       <c r="F105" s="24">
         <v>5504.6</v>
       </c>
       <c r="G105" s="24">
         <v>6829.1</v>
       </c>
-      <c r="H105" s="24"/>
+      <c r="H105" s="24">
+        <v>8173.4</v>
+      </c>
       <c r="I105" s="24"/>
       <c r="J105" s="24"/>
       <c r="K105" s="31"/>
       <c r="L105" s="31"/>
       <c r="M105" s="20"/>
     </row>
     <row r="106" spans="1:13" ht="24.75" customHeight="1">
       <c r="A106" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B106" s="1">
         <v>259745.4</v>
       </c>
       <c r="C106" s="24">
         <v>528646.19999999995</v>
       </c>
       <c r="D106" s="24">
         <v>812118.8</v>
       </c>
       <c r="E106" s="24">
         <v>1128969.8</v>
       </c>
       <c r="F106" s="24">
         <v>1417652.7</v>
       </c>
       <c r="G106" s="24">
         <v>1825938.3</v>
       </c>
-      <c r="H106" s="24"/>
+      <c r="H106" s="24">
+        <v>2193564.2000000002</v>
+      </c>
       <c r="I106" s="24"/>
       <c r="J106" s="24"/>
       <c r="K106" s="31"/>
       <c r="L106" s="31"/>
       <c r="M106" s="20"/>
     </row>
     <row r="107" spans="1:13" ht="24">
       <c r="A107" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B107" s="1">
         <v>559819.80000000005</v>
       </c>
       <c r="C107" s="24">
         <v>1117941.6000000001</v>
       </c>
       <c r="D107" s="24">
         <v>1675267.8</v>
       </c>
       <c r="E107" s="24">
         <v>2235641</v>
       </c>
       <c r="F107" s="24">
         <v>2806796.5</v>
       </c>
       <c r="G107" s="24">
         <v>3387324.1</v>
       </c>
-      <c r="H107" s="24"/>
+      <c r="H107" s="24">
+        <v>3966532.6</v>
+      </c>
       <c r="I107" s="24"/>
       <c r="J107" s="24"/>
       <c r="K107" s="31"/>
       <c r="L107" s="31"/>
       <c r="M107" s="20"/>
     </row>
     <row r="108" spans="1:13" ht="12.2" customHeight="1">
       <c r="A108" s="34" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="109" spans="1:13" ht="12.2" customHeight="1">
       <c r="A109" s="35" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="110" spans="1:13" ht="12.2" customHeight="1">
       <c r="A110" s="35" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A93:M93"/>
     <mergeCell ref="A62:M62"/>
@@ -4339,62 +4361,62 @@
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A47:M47"/>
     <mergeCell ref="A32:M32"/>
     <mergeCell ref="A77:M77"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -4403,68 +4425,68 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62F4182C-FE35-4853-916B-08827D356BEA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC636724-DB29-4ED2-B079-56DD9A9ACA4D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F462C494-CD64-41E4-8627-0FDA95B16DDF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>