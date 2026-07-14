--- v0 (2026-04-16)
+++ v1 (2026-07-14)
@@ -1,1759 +1,507 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ba.ismailov\Desktop\Рабочий стол 2025\Динамика демография\18 Родившиеся (по годам)+\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ba.ismailov\Desktop\Рабочий стол 2026\Динамика демография\2. Рождаемость\1. Родившиеся (по годам)+\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="7320" windowHeight="15" tabRatio="781"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="781"/>
   </bookViews>
   <sheets>
-    <sheet name="Барлық халық" sheetId="3" r:id="rId1"/>
-[...7 lines deleted...]
-    <sheet name="Туу реті б-ша туғандар саны" sheetId="11" r:id="rId9"/>
+    <sheet name="1991-1999" sheetId="4" r:id="rId1"/>
+    <sheet name="2000-2025" sheetId="5" r:id="rId2"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="16">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Астана қаласы</t>
-  </si>
-[...19 lines deleted...]
-    <t xml:space="preserve">Ұлдар </t>
   </si>
   <si>
     <r>
       <t>2009</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
-    <t>20 - 24</t>
-[...99 lines deleted...]
-  <si>
     <t>Алматы ауданы</t>
   </si>
   <si>
     <t>Есіл ауданы</t>
   </si>
   <si>
     <t>Сарыарқа ауданы</t>
   </si>
   <si>
     <t>Байқоңыр ауданы</t>
   </si>
   <si>
     <t>Нұра ауданы</t>
   </si>
+  <si>
+    <t>Число родившихся</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">1) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Данные с 2009г. пересчитаны в связи с образованием новых областей.</t>
+    </r>
+  </si>
+  <si>
+    <t>Туғандар саны</t>
+  </si>
+  <si>
+    <t>Сарайшық ауданы</t>
+  </si>
+  <si>
+    <t>адам</t>
+  </si>
+  <si>
+    <t>Барлығы</t>
+  </si>
+  <si>
+    <t>Ұлдар</t>
+  </si>
+  <si>
+    <t>Қыздар</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="2">
+  <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-    <numFmt numFmtId="165" formatCode="#,##0.####"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-[...5 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Roboto"/>
-[...3 lines deleted...]
-      <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...5 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="19">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...9 lines deleted...]
-      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...54 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right/>
+      <top style="thin">
         <color indexed="64"/>
-      </right>
-      <top/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...68 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="26">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="207">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...356 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...41 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...78 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="26">
+  <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
-    <cellStyle name="Обычный 3 2" xfId="25"/>
+    <cellStyle name="Обычный 3" xfId="5"/>
+    <cellStyle name="Обычный 3 2" xfId="4"/>
     <cellStyle name="Обычный 5" xfId="3"/>
-    <cellStyle name="Обычный_2009" xfId="5"/>
-[...19 lines deleted...]
-    <cellStyle name="Обычный_Лист9" xfId="20"/>
     <cellStyle name="Финансовый 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
-[...524 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1998,7453 +746,3123 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
-[...27 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Z108"/>
+  <dimension ref="A2:K126"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="K28" sqref="K28"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="A142" sqref="A142"/>
+      <selection pane="bottomLeft" activeCell="D37" sqref="D37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="24" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="31" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="24.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="10" width="7.7109375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" style="14"/>
+    <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" ht="15" customHeight="1">
-[...50 lines deleted...]
-      <c r="Z5" s="6" t="s">
+    <row r="2" spans="1:10" ht="15" customHeight="1">
+      <c r="A2" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="39"/>
+      <c r="J2" s="39"/>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" s="16"/>
+      <c r="B4" s="16"/>
+      <c r="C4" s="16"/>
+      <c r="D4" s="16"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="16"/>
+      <c r="G4" s="16"/>
+      <c r="H4" s="16"/>
+      <c r="I4" s="16"/>
+      <c r="J4" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="15" customHeight="1">
+      <c r="A5" s="33"/>
+      <c r="B5" s="4">
+        <v>1991</v>
+      </c>
+      <c r="C5" s="4">
+        <v>1992</v>
+      </c>
+      <c r="D5" s="4">
+        <v>1993</v>
+      </c>
+      <c r="E5" s="4">
+        <v>1994</v>
+      </c>
+      <c r="F5" s="4">
+        <v>1995</v>
+      </c>
+      <c r="G5" s="4">
+        <v>1996</v>
+      </c>
+      <c r="H5" s="4">
+        <v>1997</v>
+      </c>
+      <c r="I5" s="4">
+        <v>1998</v>
+      </c>
+      <c r="J5" s="15">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="29">
+        <v>4801</v>
+      </c>
+      <c r="C6" s="29">
+        <v>4367</v>
+      </c>
+      <c r="D6" s="29">
+        <v>4003</v>
+      </c>
+      <c r="E6" s="29">
+        <v>3608</v>
+      </c>
+      <c r="F6" s="29">
+        <v>3248</v>
+      </c>
+      <c r="G6" s="29">
+        <v>3111</v>
+      </c>
+      <c r="H6" s="29">
+        <v>3187</v>
+      </c>
+      <c r="I6" s="29">
+        <v>3388</v>
+      </c>
+      <c r="J6" s="10">
+        <v>3750</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="11" t="s">
         <v>3</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="K6" s="8" t="s">
+      <c r="B7" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E7" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="F7" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="I7" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="J7" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="D8" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E8" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="F8" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="G8" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="H8" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="I8" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="J8" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="D9" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="F9" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="G9" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="H9" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="I9" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="J9" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="D10" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E10" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="F10" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="H10" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="I10" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="J10" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="I11" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="J11" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="11"/>
+      <c r="B13" s="10"/>
+      <c r="C13" s="10"/>
+      <c r="D13" s="10"/>
+      <c r="E13" s="10"/>
+      <c r="F13" s="10"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="10"/>
+      <c r="I13" s="10"/>
+      <c r="J13" s="10"/>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="40"/>
+      <c r="B14" s="40"/>
+      <c r="C14" s="40"/>
+      <c r="D14" s="40"/>
+      <c r="E14" s="40"/>
+      <c r="F14" s="40"/>
+      <c r="G14" s="40"/>
+      <c r="H14" s="40"/>
+      <c r="I14" s="40"/>
+      <c r="J14" s="40"/>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="11"/>
+      <c r="B15" s="10"/>
+      <c r="C15" s="10"/>
+      <c r="D15" s="10"/>
+      <c r="E15" s="10"/>
+      <c r="F15" s="10"/>
+      <c r="G15" s="10"/>
+      <c r="H15" s="10"/>
+      <c r="I15" s="10"/>
+      <c r="J15" s="10"/>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="11"/>
+      <c r="B16" s="10"/>
+      <c r="C16" s="10"/>
+      <c r="D16" s="10"/>
+      <c r="E16" s="10"/>
+      <c r="F16" s="10"/>
+      <c r="G16" s="10"/>
+      <c r="H16" s="10"/>
+      <c r="I16" s="10"/>
+      <c r="J16" s="10"/>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" s="11"/>
+      <c r="B17" s="10"/>
+      <c r="C17" s="10"/>
+      <c r="D17" s="10"/>
+      <c r="E17" s="10"/>
+      <c r="F17" s="10"/>
+      <c r="G17" s="10"/>
+      <c r="H17" s="10"/>
+      <c r="I17" s="10"/>
+      <c r="J17" s="10"/>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" s="11"/>
+      <c r="B18" s="10"/>
+      <c r="C18" s="10"/>
+      <c r="D18" s="10"/>
+      <c r="E18" s="10"/>
+      <c r="F18" s="10"/>
+      <c r="G18" s="10"/>
+      <c r="H18" s="10"/>
+      <c r="I18" s="10"/>
+      <c r="J18" s="10"/>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" s="11"/>
+      <c r="B19" s="10"/>
+      <c r="C19" s="10"/>
+      <c r="D19" s="10"/>
+      <c r="E19" s="10"/>
+      <c r="F19" s="10"/>
+      <c r="G19" s="10"/>
+      <c r="H19" s="10"/>
+      <c r="I19" s="10"/>
+      <c r="J19" s="10"/>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="11"/>
+      <c r="B20" s="10"/>
+      <c r="C20" s="10"/>
+      <c r="D20" s="10"/>
+      <c r="E20" s="10"/>
+      <c r="F20" s="10"/>
+      <c r="G20" s="10"/>
+      <c r="H20" s="10"/>
+      <c r="I20" s="10"/>
+      <c r="J20" s="10"/>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" s="11"/>
+      <c r="B21" s="10"/>
+      <c r="C21" s="10"/>
+      <c r="D21" s="10"/>
+      <c r="E21" s="10"/>
+      <c r="F21" s="10"/>
+      <c r="G21" s="10"/>
+      <c r="H21" s="10"/>
+      <c r="I21" s="10"/>
+      <c r="J21" s="10"/>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" s="11"/>
+      <c r="B22" s="10"/>
+      <c r="C22" s="10"/>
+      <c r="D22" s="10"/>
+      <c r="E22" s="10"/>
+      <c r="F22" s="10"/>
+      <c r="G22" s="10"/>
+      <c r="H22" s="10"/>
+      <c r="I22" s="10"/>
+      <c r="J22" s="10"/>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" s="11"/>
+      <c r="B23" s="10"/>
+      <c r="C23" s="10"/>
+      <c r="D23" s="10"/>
+      <c r="E23" s="10"/>
+      <c r="F23" s="10"/>
+      <c r="G23" s="10"/>
+      <c r="H23" s="10"/>
+      <c r="I23" s="10"/>
+      <c r="J23" s="10"/>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" s="11"/>
+      <c r="B24" s="10"/>
+      <c r="C24" s="10"/>
+      <c r="D24" s="10"/>
+      <c r="E24" s="10"/>
+      <c r="F24" s="10"/>
+      <c r="G24" s="10"/>
+      <c r="H24" s="10"/>
+      <c r="I24" s="10"/>
+      <c r="J24" s="10"/>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" s="11"/>
+      <c r="B25" s="10"/>
+      <c r="C25" s="10"/>
+      <c r="D25" s="10"/>
+      <c r="E25" s="10"/>
+      <c r="F25" s="10"/>
+      <c r="G25" s="10"/>
+      <c r="H25" s="10"/>
+      <c r="I25" s="10"/>
+      <c r="J25" s="10"/>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" s="11"/>
+      <c r="B26" s="10"/>
+      <c r="C26" s="10"/>
+      <c r="D26" s="10"/>
+      <c r="E26" s="10"/>
+      <c r="F26" s="10"/>
+      <c r="G26" s="10"/>
+      <c r="H26" s="10"/>
+      <c r="I26" s="10"/>
+      <c r="J26" s="10"/>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="11"/>
+      <c r="B27" s="10"/>
+      <c r="C27" s="10"/>
+      <c r="D27" s="10"/>
+      <c r="E27" s="10"/>
+      <c r="F27" s="10"/>
+      <c r="G27" s="10"/>
+      <c r="H27" s="10"/>
+      <c r="I27" s="10"/>
+      <c r="J27" s="10"/>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" s="11"/>
+      <c r="B28" s="10"/>
+      <c r="C28" s="10"/>
+      <c r="D28" s="10"/>
+      <c r="E28" s="10"/>
+      <c r="F28" s="10"/>
+      <c r="G28" s="10"/>
+      <c r="H28" s="10"/>
+      <c r="I28" s="10"/>
+      <c r="J28" s="10"/>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" s="11"/>
+      <c r="B29" s="10"/>
+      <c r="C29" s="10"/>
+      <c r="D29" s="10"/>
+      <c r="E29" s="10"/>
+      <c r="F29" s="10"/>
+      <c r="G29" s="10"/>
+      <c r="H29" s="10"/>
+      <c r="I29" s="10"/>
+      <c r="J29" s="10"/>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" s="11"/>
+      <c r="B30" s="10"/>
+      <c r="C30" s="10"/>
+      <c r="D30" s="10"/>
+      <c r="E30" s="10"/>
+      <c r="F30" s="10"/>
+      <c r="G30" s="10"/>
+      <c r="H30" s="10"/>
+      <c r="I30" s="10"/>
+      <c r="J30" s="10"/>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" s="11"/>
+      <c r="B31" s="10"/>
+      <c r="C31" s="10"/>
+      <c r="D31" s="10"/>
+      <c r="E31" s="10"/>
+      <c r="F31" s="10"/>
+      <c r="G31" s="10"/>
+      <c r="H31" s="10"/>
+      <c r="I31" s="10"/>
+      <c r="J31" s="10"/>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" s="11"/>
+      <c r="B32" s="10"/>
+      <c r="C32" s="10"/>
+      <c r="D32" s="10"/>
+      <c r="E32" s="10"/>
+      <c r="F32" s="10"/>
+      <c r="G32" s="10"/>
+      <c r="H32" s="10"/>
+      <c r="I32" s="10"/>
+      <c r="J32" s="10"/>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33" s="11"/>
+      <c r="B33" s="10"/>
+      <c r="C33" s="10"/>
+      <c r="D33" s="10"/>
+      <c r="E33" s="10"/>
+      <c r="F33" s="10"/>
+      <c r="G33" s="10"/>
+      <c r="H33" s="10"/>
+      <c r="I33" s="10"/>
+      <c r="J33" s="10"/>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="A34" s="11"/>
+      <c r="B34" s="10"/>
+      <c r="C34" s="10"/>
+      <c r="D34" s="10"/>
+      <c r="E34" s="10"/>
+      <c r="F34" s="10"/>
+      <c r="G34" s="10"/>
+      <c r="H34" s="10"/>
+      <c r="I34" s="10"/>
+      <c r="J34" s="10"/>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" s="11"/>
+      <c r="B35" s="10"/>
+      <c r="C35" s="10"/>
+      <c r="D35" s="10"/>
+      <c r="E35" s="10"/>
+      <c r="F35" s="10"/>
+      <c r="G35" s="10"/>
+      <c r="H35" s="10"/>
+      <c r="I35" s="10"/>
+      <c r="J35" s="10"/>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" s="11"/>
+      <c r="B36" s="10"/>
+      <c r="C36" s="10"/>
+      <c r="D36" s="10"/>
+      <c r="E36" s="10"/>
+      <c r="F36" s="10"/>
+      <c r="G36" s="10"/>
+      <c r="H36" s="10"/>
+      <c r="I36" s="10"/>
+      <c r="J36" s="10"/>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" s="11"/>
+      <c r="B37" s="10"/>
+      <c r="C37" s="10"/>
+      <c r="D37" s="10"/>
+      <c r="E37" s="10"/>
+      <c r="F37" s="10"/>
+      <c r="G37" s="10"/>
+      <c r="H37" s="10"/>
+      <c r="I37" s="10"/>
+      <c r="J37" s="10"/>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38" s="11"/>
+      <c r="B38" s="10"/>
+      <c r="C38" s="10"/>
+      <c r="D38" s="10"/>
+      <c r="E38" s="10"/>
+      <c r="F38" s="10"/>
+      <c r="G38" s="10"/>
+      <c r="H38" s="10"/>
+      <c r="I38" s="10"/>
+      <c r="J38" s="10"/>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" s="11"/>
+      <c r="B39" s="10"/>
+      <c r="C39" s="10"/>
+      <c r="D39" s="10"/>
+      <c r="E39" s="10"/>
+      <c r="F39" s="10"/>
+      <c r="G39" s="10"/>
+      <c r="H39" s="10"/>
+      <c r="I39" s="10"/>
+      <c r="J39" s="10"/>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" s="11"/>
+      <c r="B40" s="10"/>
+      <c r="C40" s="10"/>
+      <c r="D40" s="10"/>
+      <c r="E40" s="10"/>
+      <c r="F40" s="10"/>
+      <c r="G40" s="10"/>
+      <c r="H40" s="10"/>
+      <c r="I40" s="10"/>
+      <c r="J40" s="10"/>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" s="11"/>
+      <c r="B41" s="10"/>
+      <c r="C41" s="10"/>
+      <c r="D41" s="10"/>
+      <c r="E41" s="10"/>
+      <c r="F41" s="10"/>
+      <c r="G41" s="10"/>
+      <c r="H41" s="10"/>
+      <c r="I41" s="10"/>
+      <c r="J41" s="10"/>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" s="11"/>
+      <c r="B42" s="10"/>
+      <c r="C42" s="10"/>
+      <c r="D42" s="10"/>
+      <c r="E42" s="10"/>
+      <c r="F42" s="10"/>
+      <c r="G42" s="10"/>
+      <c r="H42" s="10"/>
+      <c r="I42" s="10"/>
+      <c r="J42" s="10"/>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" s="11"/>
+      <c r="B43" s="10"/>
+      <c r="C43" s="10"/>
+      <c r="D43" s="10"/>
+      <c r="E43" s="10"/>
+      <c r="F43" s="10"/>
+      <c r="G43" s="10"/>
+      <c r="H43" s="10"/>
+      <c r="I43" s="10"/>
+      <c r="J43" s="10"/>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" s="11"/>
+      <c r="B44" s="10"/>
+      <c r="C44" s="10"/>
+      <c r="D44" s="10"/>
+      <c r="E44" s="10"/>
+      <c r="F44" s="10"/>
+      <c r="G44" s="10"/>
+      <c r="H44" s="10"/>
+      <c r="I44" s="10"/>
+      <c r="J44" s="10"/>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" s="11"/>
+      <c r="B45" s="10"/>
+      <c r="C45" s="10"/>
+      <c r="D45" s="10"/>
+      <c r="E45" s="10"/>
+      <c r="F45" s="10"/>
+      <c r="G45" s="10"/>
+      <c r="H45" s="10"/>
+      <c r="I45" s="10"/>
+      <c r="J45" s="10"/>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" s="11"/>
+      <c r="B46" s="10"/>
+      <c r="C46" s="10"/>
+      <c r="D46" s="10"/>
+      <c r="E46" s="10"/>
+      <c r="F46" s="10"/>
+      <c r="G46" s="10"/>
+      <c r="H46" s="10"/>
+      <c r="I46" s="10"/>
+      <c r="J46" s="10"/>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" s="11"/>
+      <c r="B47" s="10"/>
+      <c r="C47" s="10"/>
+      <c r="D47" s="10"/>
+      <c r="E47" s="10"/>
+      <c r="F47" s="10"/>
+      <c r="G47" s="10"/>
+      <c r="H47" s="10"/>
+      <c r="I47" s="10"/>
+      <c r="J47" s="10"/>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" s="11"/>
+      <c r="B48" s="10"/>
+      <c r="C48" s="10"/>
+      <c r="D48" s="10"/>
+      <c r="E48" s="10"/>
+      <c r="F48" s="10"/>
+      <c r="G48" s="10"/>
+      <c r="H48" s="10"/>
+      <c r="I48" s="10"/>
+      <c r="J48" s="10"/>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49" s="11"/>
+      <c r="B49" s="10"/>
+      <c r="C49" s="10"/>
+      <c r="D49" s="10"/>
+      <c r="E49" s="10"/>
+      <c r="F49" s="10"/>
+      <c r="G49" s="10"/>
+      <c r="H49" s="10"/>
+      <c r="I49" s="10"/>
+      <c r="J49" s="10"/>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" s="11"/>
+      <c r="B50" s="10"/>
+      <c r="C50" s="10"/>
+      <c r="D50" s="10"/>
+      <c r="E50" s="10"/>
+      <c r="F50" s="10"/>
+      <c r="G50" s="10"/>
+      <c r="H50" s="10"/>
+      <c r="I50" s="10"/>
+      <c r="J50" s="10"/>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" s="11"/>
+      <c r="B51" s="10"/>
+      <c r="C51" s="10"/>
+      <c r="D51" s="10"/>
+      <c r="E51" s="10"/>
+      <c r="F51" s="10"/>
+      <c r="G51" s="10"/>
+      <c r="H51" s="10"/>
+      <c r="I51" s="10"/>
+      <c r="J51" s="10"/>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52" s="11"/>
+      <c r="B52" s="10"/>
+      <c r="C52" s="10"/>
+      <c r="D52" s="10"/>
+      <c r="E52" s="10"/>
+      <c r="F52" s="10"/>
+      <c r="G52" s="10"/>
+      <c r="H52" s="10"/>
+      <c r="I52" s="10"/>
+      <c r="J52" s="10"/>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" s="11"/>
+      <c r="B53" s="10"/>
+      <c r="C53" s="10"/>
+      <c r="D53" s="10"/>
+      <c r="E53" s="10"/>
+      <c r="F53" s="10"/>
+      <c r="G53" s="10"/>
+      <c r="H53" s="10"/>
+      <c r="I53" s="10"/>
+      <c r="J53" s="10"/>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" s="38" t="s">
         <v>9</v>
       </c>
-      <c r="L6" s="8">
-[...474 lines deleted...]
-      <c r="A108" s="142"/>
+      <c r="B54" s="38"/>
+      <c r="C54" s="38"/>
+      <c r="D54" s="38"/>
+      <c r="E54" s="38"/>
+      <c r="F54" s="38"/>
+      <c r="G54" s="38"/>
+      <c r="H54" s="38"/>
+      <c r="I54" s="38"/>
+      <c r="J54" s="38"/>
+    </row>
+    <row r="126" spans="1:1">
+      <c r="A126" s="19"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="A13:G13"/>
+  <mergeCells count="3">
+    <mergeCell ref="A54:J54"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="A14:J14"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-[...1 lines deleted...]
-  <drawing r:id="rId2"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Z109"/>
+  <dimension ref="A2:AA126"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A142" sqref="A142"/>
-      <selection pane="bottomLeft" activeCell="F28" sqref="F28:G28"/>
+      <selection pane="bottomLeft" activeCell="Q37" sqref="Q37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="24" style="34" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="31" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="24.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="18" width="7.7109375" style="1" customWidth="1"/>
+    <col min="19" max="19" width="7.7109375" style="2" customWidth="1"/>
+    <col min="20" max="26" width="7.7109375" style="1" customWidth="1"/>
+    <col min="27" max="27" width="8" style="1" customWidth="1"/>
+    <col min="28" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" ht="18" customHeight="1">
-[...48 lines deleted...]
-      <c r="Z5" s="6" t="s">
+    <row r="2" spans="1:27" ht="15" customHeight="1">
+      <c r="A2" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="39"/>
+      <c r="J2" s="39"/>
+      <c r="K2" s="39"/>
+      <c r="L2" s="39"/>
+      <c r="M2" s="39"/>
+      <c r="N2" s="39"/>
+      <c r="O2" s="39"/>
+      <c r="P2" s="39"/>
+      <c r="Q2" s="39"/>
+      <c r="R2" s="39"/>
+      <c r="S2" s="39"/>
+      <c r="T2" s="39"/>
+      <c r="U2" s="39"/>
+      <c r="V2" s="39"/>
+      <c r="W2" s="39"/>
+      <c r="X2" s="39"/>
+      <c r="Y2" s="39"/>
+      <c r="Z2" s="39"/>
+      <c r="AA2" s="39"/>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" s="16"/>
+      <c r="B4" s="16"/>
+      <c r="C4" s="16"/>
+      <c r="D4" s="16"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="16"/>
+      <c r="G4" s="16"/>
+      <c r="H4" s="16"/>
+      <c r="I4" s="16"/>
+      <c r="J4" s="16"/>
+      <c r="K4" s="16"/>
+      <c r="L4" s="16"/>
+      <c r="M4" s="16"/>
+      <c r="N4" s="16"/>
+      <c r="O4" s="16"/>
+      <c r="P4" s="16"/>
+      <c r="Q4" s="16"/>
+      <c r="R4" s="16"/>
+      <c r="S4" s="34"/>
+      <c r="T4" s="16"/>
+      <c r="U4" s="16"/>
+      <c r="V4" s="16"/>
+      <c r="W4" s="16"/>
+      <c r="X4" s="16"/>
+      <c r="Y4" s="16"/>
+      <c r="AA4" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27" ht="15" customHeight="1">
+      <c r="A5" s="43"/>
+      <c r="B5" s="44">
+        <v>2000</v>
+      </c>
+      <c r="C5" s="44">
+        <v>2001</v>
+      </c>
+      <c r="D5" s="44">
+        <v>2002</v>
+      </c>
+      <c r="E5" s="44">
+        <v>2003</v>
+      </c>
+      <c r="F5" s="44">
+        <v>2004</v>
+      </c>
+      <c r="G5" s="44">
+        <v>2005</v>
+      </c>
+      <c r="H5" s="44">
+        <v>2006</v>
+      </c>
+      <c r="I5" s="44">
+        <v>2007</v>
+      </c>
+      <c r="J5" s="45">
+        <v>2008</v>
+      </c>
+      <c r="K5" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="L5" s="44">
+        <v>2010</v>
+      </c>
+      <c r="M5" s="44">
+        <v>2011</v>
+      </c>
+      <c r="N5" s="44">
+        <v>2012</v>
+      </c>
+      <c r="O5" s="44">
+        <v>2013</v>
+      </c>
+      <c r="P5" s="44">
+        <v>2014</v>
+      </c>
+      <c r="Q5" s="44">
+        <v>2015</v>
+      </c>
+      <c r="R5" s="44">
+        <v>2016</v>
+      </c>
+      <c r="S5" s="45">
+        <v>2017</v>
+      </c>
+      <c r="T5" s="44">
+        <v>2018</v>
+      </c>
+      <c r="U5" s="44">
+        <v>2019</v>
+      </c>
+      <c r="V5" s="44">
+        <v>2020</v>
+      </c>
+      <c r="W5" s="44">
+        <v>2021</v>
+      </c>
+      <c r="X5" s="45">
+        <v>2022</v>
+      </c>
+      <c r="Y5" s="45">
+        <v>2023</v>
+      </c>
+      <c r="Z5" s="46">
+        <v>2024</v>
+      </c>
+      <c r="AA5" s="46">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" ht="15" customHeight="1">
+      <c r="A6" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="41"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="41"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="41"/>
+      <c r="R6" s="41"/>
+      <c r="S6" s="41"/>
+      <c r="T6" s="41"/>
+      <c r="U6" s="41"/>
+      <c r="V6" s="41"/>
+      <c r="W6" s="41"/>
+      <c r="X6" s="41"/>
+      <c r="Y6" s="41"/>
+      <c r="Z6" s="41"/>
+      <c r="AA6" s="41"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="8">
+        <v>4465</v>
+      </c>
+      <c r="C7" s="8">
+        <v>4750</v>
+      </c>
+      <c r="D7" s="8">
+        <v>5585</v>
+      </c>
+      <c r="E7" s="8">
+        <v>6449</v>
+      </c>
+      <c r="F7" s="8">
+        <v>7990</v>
+      </c>
+      <c r="G7" s="8">
+        <v>9042</v>
+      </c>
+      <c r="H7" s="8">
+        <v>10026</v>
+      </c>
+      <c r="I7" s="8">
+        <v>12511</v>
+      </c>
+      <c r="J7" s="5">
+        <v>15054</v>
+      </c>
+      <c r="K7" s="9">
+        <v>15155</v>
+      </c>
+      <c r="L7" s="9">
+        <v>17347</v>
+      </c>
+      <c r="M7" s="9">
+        <v>17868</v>
+      </c>
+      <c r="N7" s="9">
+        <v>19468</v>
+      </c>
+      <c r="O7" s="9">
+        <v>21897</v>
+      </c>
+      <c r="P7" s="8">
+        <v>24084</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>26142</v>
+      </c>
+      <c r="R7" s="8">
+        <v>27855</v>
+      </c>
+      <c r="S7" s="6">
+        <v>28296</v>
+      </c>
+      <c r="T7" s="8">
+        <v>29176</v>
+      </c>
+      <c r="U7" s="9">
+        <v>28722</v>
+      </c>
+      <c r="V7" s="8">
+        <v>29554</v>
+      </c>
+      <c r="W7" s="7">
+        <v>31372</v>
+      </c>
+      <c r="X7" s="7">
+        <v>30302</v>
+      </c>
+      <c r="Y7" s="7">
+        <v>29415</v>
+      </c>
+      <c r="Z7" s="18">
+        <v>28526</v>
+      </c>
+      <c r="AA7" s="18">
+        <v>27416</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" s="11" t="s">
         <v>3</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="K6" s="137" t="s">
+      <c r="B8" s="22">
+        <v>2227</v>
+      </c>
+      <c r="C8" s="22">
+        <v>2492</v>
+      </c>
+      <c r="D8" s="22">
+        <v>3029</v>
+      </c>
+      <c r="E8" s="23">
+        <v>3384</v>
+      </c>
+      <c r="F8" s="23">
+        <v>4014</v>
+      </c>
+      <c r="G8" s="23">
+        <v>4515</v>
+      </c>
+      <c r="H8" s="23">
+        <v>5150</v>
+      </c>
+      <c r="I8" s="23">
+        <v>7275</v>
+      </c>
+      <c r="J8" s="23">
+        <v>8769</v>
+      </c>
+      <c r="K8" s="24">
+        <v>5500</v>
+      </c>
+      <c r="L8" s="24">
+        <v>5904</v>
+      </c>
+      <c r="M8" s="24">
+        <v>6441</v>
+      </c>
+      <c r="N8" s="24">
+        <v>8077</v>
+      </c>
+      <c r="O8" s="24">
+        <v>8351</v>
+      </c>
+      <c r="P8" s="24">
+        <v>9970</v>
+      </c>
+      <c r="Q8" s="24">
+        <v>10680</v>
+      </c>
+      <c r="R8" s="24">
+        <v>11879</v>
+      </c>
+      <c r="S8" s="24">
+        <v>11926</v>
+      </c>
+      <c r="T8" s="24">
+        <v>11173</v>
+      </c>
+      <c r="U8" s="24">
+        <v>10519</v>
+      </c>
+      <c r="V8" s="24">
+        <v>10478</v>
+      </c>
+      <c r="W8" s="24">
+        <v>11101</v>
+      </c>
+      <c r="X8" s="24">
+        <v>10245</v>
+      </c>
+      <c r="Y8" s="24">
+        <v>9712</v>
+      </c>
+      <c r="Z8" s="25">
+        <v>9257</v>
+      </c>
+      <c r="AA8" s="35">
+        <v>4558</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="22"/>
+      <c r="C9" s="22"/>
+      <c r="D9" s="22"/>
+      <c r="E9" s="22"/>
+      <c r="F9" s="22"/>
+      <c r="G9" s="22"/>
+      <c r="H9" s="22"/>
+      <c r="I9" s="22"/>
+      <c r="J9" s="23"/>
+      <c r="K9" s="24">
+        <v>1699</v>
+      </c>
+      <c r="L9" s="24">
+        <v>2790</v>
+      </c>
+      <c r="M9" s="24">
+        <v>2226</v>
+      </c>
+      <c r="N9" s="24">
+        <v>1671</v>
+      </c>
+      <c r="O9" s="24">
+        <v>2314</v>
+      </c>
+      <c r="P9" s="24">
+        <v>2666</v>
+      </c>
+      <c r="Q9" s="24">
+        <v>2987</v>
+      </c>
+      <c r="R9" s="24">
+        <v>3545</v>
+      </c>
+      <c r="S9" s="24">
+        <v>5108</v>
+      </c>
+      <c r="T9" s="24">
+        <v>5998</v>
+      </c>
+      <c r="U9" s="24">
+        <v>6150</v>
+      </c>
+      <c r="V9" s="24">
+        <v>6938</v>
+      </c>
+      <c r="W9" s="24">
+        <v>8765</v>
+      </c>
+      <c r="X9" s="24">
+        <v>5545</v>
+      </c>
+      <c r="Y9" s="24">
+        <v>5880</v>
+      </c>
+      <c r="Z9" s="25">
+        <v>6840</v>
+      </c>
+      <c r="AA9" s="35">
+        <v>5369</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="22">
+        <v>2238</v>
+      </c>
+      <c r="C10" s="22">
+        <v>2258</v>
+      </c>
+      <c r="D10" s="23">
+        <v>2556</v>
+      </c>
+      <c r="E10" s="23">
+        <v>3065</v>
+      </c>
+      <c r="F10" s="23">
+        <v>3976</v>
+      </c>
+      <c r="G10" s="23">
+        <v>4527</v>
+      </c>
+      <c r="H10" s="23">
+        <v>4876</v>
+      </c>
+      <c r="I10" s="23">
+        <v>5236</v>
+      </c>
+      <c r="J10" s="23">
+        <v>6285</v>
+      </c>
+      <c r="K10" s="24">
+        <v>4719</v>
+      </c>
+      <c r="L10" s="24">
+        <v>5559</v>
+      </c>
+      <c r="M10" s="24">
+        <v>5804</v>
+      </c>
+      <c r="N10" s="24">
+        <v>5444</v>
+      </c>
+      <c r="O10" s="24">
+        <v>6273</v>
+      </c>
+      <c r="P10" s="24">
+        <v>7158</v>
+      </c>
+      <c r="Q10" s="24">
+        <v>7235</v>
+      </c>
+      <c r="R10" s="24">
+        <v>7206</v>
+      </c>
+      <c r="S10" s="24">
+        <v>7115</v>
+      </c>
+      <c r="T10" s="24">
+        <v>7589</v>
+      </c>
+      <c r="U10" s="24">
+        <v>7405</v>
+      </c>
+      <c r="V10" s="24">
+        <v>7678</v>
+      </c>
+      <c r="W10" s="24">
+        <v>7219</v>
+      </c>
+      <c r="X10" s="24">
+        <v>6926</v>
+      </c>
+      <c r="Y10" s="24">
+        <v>6312</v>
+      </c>
+      <c r="Z10" s="25">
+        <v>5695</v>
+      </c>
+      <c r="AA10" s="35">
+        <v>5357</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="17"/>
+      <c r="C11" s="17"/>
+      <c r="D11" s="17"/>
+      <c r="E11" s="17"/>
+      <c r="F11" s="17"/>
+      <c r="G11" s="17"/>
+      <c r="H11" s="17"/>
+      <c r="I11" s="17"/>
+      <c r="J11" s="26"/>
+      <c r="K11" s="24">
+        <v>3237</v>
+      </c>
+      <c r="L11" s="24">
+        <v>3094</v>
+      </c>
+      <c r="M11" s="24">
+        <v>3397</v>
+      </c>
+      <c r="N11" s="24">
+        <v>4276</v>
+      </c>
+      <c r="O11" s="24">
+        <v>4959</v>
+      </c>
+      <c r="P11" s="24">
+        <v>4290</v>
+      </c>
+      <c r="Q11" s="24">
+        <v>5240</v>
+      </c>
+      <c r="R11" s="24">
+        <v>5225</v>
+      </c>
+      <c r="S11" s="24">
+        <v>4147</v>
+      </c>
+      <c r="T11" s="24">
+        <v>4416</v>
+      </c>
+      <c r="U11" s="24">
+        <v>4648</v>
+      </c>
+      <c r="V11" s="24">
+        <v>4460</v>
+      </c>
+      <c r="W11" s="24">
+        <v>4287</v>
+      </c>
+      <c r="X11" s="24">
+        <v>3901</v>
+      </c>
+      <c r="Y11" s="24">
+        <v>3584</v>
+      </c>
+      <c r="Z11" s="25">
+        <v>3050</v>
+      </c>
+      <c r="AA11" s="35">
+        <v>2707</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="10"/>
+      <c r="C12" s="10"/>
+      <c r="D12" s="8"/>
+      <c r="E12" s="8"/>
+      <c r="F12" s="8"/>
+      <c r="G12" s="10"/>
+      <c r="H12" s="29"/>
+      <c r="I12" s="29"/>
+      <c r="J12" s="10"/>
+      <c r="K12" s="17"/>
+      <c r="L12" s="17"/>
+      <c r="M12" s="17"/>
+      <c r="N12" s="17"/>
+      <c r="O12" s="17"/>
+      <c r="P12" s="17"/>
+      <c r="Q12" s="17"/>
+      <c r="R12" s="17"/>
+      <c r="S12" s="17"/>
+      <c r="T12" s="17"/>
+      <c r="U12" s="17"/>
+      <c r="V12" s="17"/>
+      <c r="W12" s="17"/>
+      <c r="X12" s="30">
+        <v>3685</v>
+      </c>
+      <c r="Y12" s="30">
+        <v>3927</v>
+      </c>
+      <c r="Z12" s="25">
+        <v>3684</v>
+      </c>
+      <c r="AA12" s="35">
+        <v>6103</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="10"/>
+      <c r="C13" s="10"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="8"/>
+      <c r="F13" s="8"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="29"/>
+      <c r="I13" s="29"/>
+      <c r="J13" s="10"/>
+      <c r="K13" s="17"/>
+      <c r="L13" s="17"/>
+      <c r="M13" s="17"/>
+      <c r="N13" s="17"/>
+      <c r="O13" s="17"/>
+      <c r="P13" s="17"/>
+      <c r="Q13" s="17"/>
+      <c r="R13" s="17"/>
+      <c r="S13" s="17"/>
+      <c r="T13" s="17"/>
+      <c r="U13" s="17"/>
+      <c r="V13" s="17"/>
+      <c r="W13" s="17"/>
+      <c r="X13" s="30"/>
+      <c r="Y13" s="30"/>
+      <c r="Z13" s="25"/>
+      <c r="AA13" s="35">
+        <v>3322</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" s="14" customFormat="1">
+      <c r="A14" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="42"/>
+      <c r="C14" s="42"/>
+      <c r="D14" s="42"/>
+      <c r="E14" s="42"/>
+      <c r="F14" s="42"/>
+      <c r="G14" s="42"/>
+      <c r="H14" s="42"/>
+      <c r="I14" s="42"/>
+      <c r="J14" s="42"/>
+      <c r="K14" s="42"/>
+      <c r="L14" s="42"/>
+      <c r="M14" s="42"/>
+      <c r="N14" s="42"/>
+      <c r="O14" s="42"/>
+      <c r="P14" s="42"/>
+      <c r="Q14" s="42"/>
+      <c r="R14" s="42"/>
+      <c r="S14" s="42"/>
+      <c r="T14" s="42"/>
+      <c r="U14" s="42"/>
+      <c r="V14" s="42"/>
+      <c r="W14" s="42"/>
+      <c r="X14" s="42"/>
+      <c r="Y14" s="42"/>
+      <c r="Z14" s="42"/>
+      <c r="AA14" s="42"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="B15" s="29">
+        <v>2307</v>
+      </c>
+      <c r="C15" s="29">
+        <v>2439</v>
+      </c>
+      <c r="D15" s="29">
+        <v>2911</v>
+      </c>
+      <c r="E15" s="29">
+        <v>3293</v>
+      </c>
+      <c r="F15" s="29">
+        <v>4084</v>
+      </c>
+      <c r="G15" s="29">
+        <v>4644</v>
+      </c>
+      <c r="H15" s="29">
+        <v>5110</v>
+      </c>
+      <c r="I15" s="29">
+        <v>6419</v>
+      </c>
+      <c r="J15" s="29">
+        <v>7657</v>
+      </c>
+      <c r="K15" s="30">
+        <v>7862</v>
+      </c>
+      <c r="L15" s="30">
+        <v>8974</v>
+      </c>
+      <c r="M15" s="30">
+        <v>9154</v>
+      </c>
+      <c r="N15" s="30">
+        <v>9980</v>
+      </c>
+      <c r="O15" s="30">
+        <v>11387</v>
+      </c>
+      <c r="P15" s="30">
+        <v>12368</v>
+      </c>
+      <c r="Q15" s="30">
+        <v>13315</v>
+      </c>
+      <c r="R15" s="30">
+        <v>14306</v>
+      </c>
+      <c r="S15" s="30">
+        <v>14737</v>
+      </c>
+      <c r="T15" s="30">
+        <v>14990</v>
+      </c>
+      <c r="U15" s="30">
+        <v>14715</v>
+      </c>
+      <c r="V15" s="30">
+        <v>15373</v>
+      </c>
+      <c r="W15" s="30">
+        <v>16211</v>
+      </c>
+      <c r="X15" s="30">
+        <v>15713</v>
+      </c>
+      <c r="Y15" s="30">
+        <v>15183</v>
+      </c>
+      <c r="Z15" s="31">
+        <v>14685</v>
+      </c>
+      <c r="AA15" s="18">
+        <v>14012</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="B16" s="29"/>
+      <c r="C16" s="29"/>
+      <c r="D16" s="29"/>
+      <c r="E16" s="29"/>
+      <c r="F16" s="29"/>
+      <c r="G16" s="29"/>
+      <c r="H16" s="29"/>
+      <c r="I16" s="29"/>
+      <c r="J16" s="29"/>
+      <c r="K16" s="30">
+        <v>2885</v>
+      </c>
+      <c r="L16" s="30">
+        <v>3016</v>
+      </c>
+      <c r="M16" s="30">
+        <v>3308</v>
+      </c>
+      <c r="N16" s="30">
+        <v>4134</v>
+      </c>
+      <c r="O16" s="30">
+        <v>4371</v>
+      </c>
+      <c r="P16" s="30">
+        <v>5056</v>
+      </c>
+      <c r="Q16" s="30">
+        <v>5408</v>
+      </c>
+      <c r="R16" s="30">
+        <v>6166</v>
+      </c>
+      <c r="S16" s="30">
+        <v>6204</v>
+      </c>
+      <c r="T16" s="30">
+        <v>5719</v>
+      </c>
+      <c r="U16" s="30">
+        <v>5310</v>
+      </c>
+      <c r="V16" s="30">
+        <v>5397</v>
+      </c>
+      <c r="W16" s="30">
+        <v>5743</v>
+      </c>
+      <c r="X16" s="30">
+        <v>5278</v>
+      </c>
+      <c r="Y16" s="30">
+        <v>5025</v>
+      </c>
+      <c r="Z16" s="31">
+        <v>4737</v>
+      </c>
+      <c r="AA16" s="36">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="B17" s="29"/>
+      <c r="C17" s="29"/>
+      <c r="D17" s="29"/>
+      <c r="E17" s="29"/>
+      <c r="F17" s="29"/>
+      <c r="G17" s="29"/>
+      <c r="H17" s="29"/>
+      <c r="I17" s="29"/>
+      <c r="J17" s="29"/>
+      <c r="K17" s="30">
+        <v>893</v>
+      </c>
+      <c r="L17" s="30">
+        <v>1465</v>
+      </c>
+      <c r="M17" s="30">
+        <v>1170</v>
+      </c>
+      <c r="N17" s="30">
+        <v>850</v>
+      </c>
+      <c r="O17" s="30">
+        <v>1198</v>
+      </c>
+      <c r="P17" s="30">
+        <v>1367</v>
+      </c>
+      <c r="Q17" s="30">
+        <v>1498</v>
+      </c>
+      <c r="R17" s="30">
+        <v>1782</v>
+      </c>
+      <c r="S17" s="30">
+        <v>2685</v>
+      </c>
+      <c r="T17" s="30">
+        <v>3098</v>
+      </c>
+      <c r="U17" s="30">
+        <v>3205</v>
+      </c>
+      <c r="V17" s="30">
+        <v>3613</v>
+      </c>
+      <c r="W17" s="30">
+        <v>4565</v>
+      </c>
+      <c r="X17" s="30">
+        <v>2895</v>
+      </c>
+      <c r="Y17" s="30">
+        <v>3039</v>
+      </c>
+      <c r="Z17" s="31">
+        <v>3554</v>
+      </c>
+      <c r="AA17" s="36">
+        <v>2711</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="B18" s="29"/>
+      <c r="C18" s="29"/>
+      <c r="D18" s="29"/>
+      <c r="E18" s="29"/>
+      <c r="F18" s="29"/>
+      <c r="G18" s="29"/>
+      <c r="H18" s="29"/>
+      <c r="I18" s="29"/>
+      <c r="J18" s="29"/>
+      <c r="K18" s="30">
+        <v>2445</v>
+      </c>
+      <c r="L18" s="30">
+        <v>2908</v>
+      </c>
+      <c r="M18" s="30">
+        <v>2970</v>
+      </c>
+      <c r="N18" s="30">
+        <v>2871</v>
+      </c>
+      <c r="O18" s="30">
+        <v>3291</v>
+      </c>
+      <c r="P18" s="30">
+        <v>3787</v>
+      </c>
+      <c r="Q18" s="30">
+        <v>3706</v>
+      </c>
+      <c r="R18" s="30">
+        <v>3684</v>
+      </c>
+      <c r="S18" s="30">
+        <v>3714</v>
+      </c>
+      <c r="T18" s="30">
+        <v>3868</v>
+      </c>
+      <c r="U18" s="30">
+        <v>3789</v>
+      </c>
+      <c r="V18" s="30">
+        <v>4031</v>
+      </c>
+      <c r="W18" s="30">
+        <v>3706</v>
+      </c>
+      <c r="X18" s="30">
+        <v>3593</v>
+      </c>
+      <c r="Y18" s="30">
+        <v>3277</v>
+      </c>
+      <c r="Z18" s="31">
+        <v>2878</v>
+      </c>
+      <c r="AA18" s="36">
+        <v>2729</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="B19" s="29"/>
+      <c r="C19" s="29"/>
+      <c r="D19" s="29"/>
+      <c r="E19" s="29"/>
+      <c r="F19" s="29"/>
+      <c r="G19" s="29"/>
+      <c r="H19" s="29"/>
+      <c r="I19" s="29"/>
+      <c r="J19" s="29"/>
+      <c r="K19" s="30">
+        <v>1639</v>
+      </c>
+      <c r="L19" s="30">
+        <v>1585</v>
+      </c>
+      <c r="M19" s="30">
+        <v>1706</v>
+      </c>
+      <c r="N19" s="30">
+        <v>2125</v>
+      </c>
+      <c r="O19" s="30">
+        <v>2527</v>
+      </c>
+      <c r="P19" s="30">
+        <v>2158</v>
+      </c>
+      <c r="Q19" s="30">
+        <v>2703</v>
+      </c>
+      <c r="R19" s="30">
+        <v>2674</v>
+      </c>
+      <c r="S19" s="30">
+        <v>2134</v>
+      </c>
+      <c r="T19" s="30">
+        <v>2305</v>
+      </c>
+      <c r="U19" s="30">
+        <v>2411</v>
+      </c>
+      <c r="V19" s="30">
+        <v>2332</v>
+      </c>
+      <c r="W19" s="30">
+        <v>2197</v>
+      </c>
+      <c r="X19" s="30">
+        <v>2057</v>
+      </c>
+      <c r="Y19" s="30">
+        <v>1850</v>
+      </c>
+      <c r="Z19" s="31">
+        <v>1609</v>
+      </c>
+      <c r="AA19" s="36">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="B20" s="29"/>
+      <c r="C20" s="29"/>
+      <c r="D20" s="29"/>
+      <c r="E20" s="29"/>
+      <c r="F20" s="29"/>
+      <c r="G20" s="29"/>
+      <c r="H20" s="29"/>
+      <c r="I20" s="29"/>
+      <c r="J20" s="29"/>
+      <c r="K20" s="17"/>
+      <c r="L20" s="17"/>
+      <c r="M20" s="17"/>
+      <c r="N20" s="17"/>
+      <c r="O20" s="17"/>
+      <c r="P20" s="17"/>
+      <c r="Q20" s="17"/>
+      <c r="R20" s="17"/>
+      <c r="S20" s="17"/>
+      <c r="T20" s="17"/>
+      <c r="U20" s="17"/>
+      <c r="V20" s="17"/>
+      <c r="W20" s="17"/>
+      <c r="X20" s="30">
+        <v>1890</v>
+      </c>
+      <c r="Y20" s="30">
+        <v>1992</v>
+      </c>
+      <c r="Z20" s="31">
+        <v>1907</v>
+      </c>
+      <c r="AA20" s="36">
+        <v>3088</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B21" s="29"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="29"/>
+      <c r="F21" s="29"/>
+      <c r="G21" s="29"/>
+      <c r="H21" s="29"/>
+      <c r="I21" s="29"/>
+      <c r="J21" s="29"/>
+      <c r="K21" s="17"/>
+      <c r="L21" s="17"/>
+      <c r="M21" s="17"/>
+      <c r="N21" s="17"/>
+      <c r="O21" s="17"/>
+      <c r="P21" s="17"/>
+      <c r="Q21" s="17"/>
+      <c r="R21" s="17"/>
+      <c r="S21" s="17"/>
+      <c r="T21" s="17"/>
+      <c r="U21" s="17"/>
+      <c r="V21" s="17"/>
+      <c r="W21" s="17"/>
+      <c r="X21" s="30"/>
+      <c r="Y21" s="30"/>
+      <c r="Z21" s="31"/>
+      <c r="AA21" s="36">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="42"/>
+      <c r="C22" s="42"/>
+      <c r="D22" s="42"/>
+      <c r="E22" s="42"/>
+      <c r="F22" s="42"/>
+      <c r="G22" s="42"/>
+      <c r="H22" s="42"/>
+      <c r="I22" s="42"/>
+      <c r="J22" s="42"/>
+      <c r="K22" s="42"/>
+      <c r="L22" s="42"/>
+      <c r="M22" s="42"/>
+      <c r="N22" s="42"/>
+      <c r="O22" s="42"/>
+      <c r="P22" s="42"/>
+      <c r="Q22" s="42"/>
+      <c r="R22" s="42"/>
+      <c r="S22" s="42"/>
+      <c r="T22" s="42"/>
+      <c r="U22" s="42"/>
+      <c r="V22" s="42"/>
+      <c r="W22" s="42"/>
+      <c r="X22" s="42"/>
+      <c r="Y22" s="42"/>
+      <c r="Z22" s="42"/>
+      <c r="AA22" s="42"/>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="B23" s="29">
+        <v>2158</v>
+      </c>
+      <c r="C23" s="29">
+        <v>2311</v>
+      </c>
+      <c r="D23" s="29">
+        <v>2674</v>
+      </c>
+      <c r="E23" s="29">
+        <v>3156</v>
+      </c>
+      <c r="F23" s="29">
+        <v>3906</v>
+      </c>
+      <c r="G23" s="29">
+        <v>4398</v>
+      </c>
+      <c r="H23" s="29">
+        <v>4916</v>
+      </c>
+      <c r="I23" s="29">
+        <v>6092</v>
+      </c>
+      <c r="J23" s="29">
+        <v>7397</v>
+      </c>
+      <c r="K23" s="30">
+        <v>7293</v>
+      </c>
+      <c r="L23" s="30">
+        <v>8373</v>
+      </c>
+      <c r="M23" s="30">
+        <v>8714</v>
+      </c>
+      <c r="N23" s="30">
+        <v>9488</v>
+      </c>
+      <c r="O23" s="30">
+        <v>10510</v>
+      </c>
+      <c r="P23" s="30">
+        <v>11716</v>
+      </c>
+      <c r="Q23" s="30">
+        <v>12827</v>
+      </c>
+      <c r="R23" s="30">
+        <v>13549</v>
+      </c>
+      <c r="S23" s="30">
+        <v>13559</v>
+      </c>
+      <c r="T23" s="30">
+        <v>14186</v>
+      </c>
+      <c r="U23" s="30">
+        <v>14007</v>
+      </c>
+      <c r="V23" s="30">
+        <v>14181</v>
+      </c>
+      <c r="W23" s="30">
+        <v>15161</v>
+      </c>
+      <c r="X23" s="30">
+        <v>14589</v>
+      </c>
+      <c r="Y23" s="30">
+        <v>14232</v>
+      </c>
+      <c r="Z23" s="31">
+        <v>13841</v>
+      </c>
+      <c r="AA23" s="37">
+        <v>13404</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="B24" s="29"/>
+      <c r="C24" s="29"/>
+      <c r="D24" s="29"/>
+      <c r="E24" s="29"/>
+      <c r="F24" s="29"/>
+      <c r="G24" s="29"/>
+      <c r="H24" s="29"/>
+      <c r="I24" s="29"/>
+      <c r="J24" s="29"/>
+      <c r="K24" s="30">
+        <v>2615</v>
+      </c>
+      <c r="L24" s="30">
+        <v>2888</v>
+      </c>
+      <c r="M24" s="30">
+        <v>3133</v>
+      </c>
+      <c r="N24" s="30">
+        <v>3943</v>
+      </c>
+      <c r="O24" s="30">
+        <v>3980</v>
+      </c>
+      <c r="P24" s="30">
+        <v>4914</v>
+      </c>
+      <c r="Q24" s="30">
+        <v>5272</v>
+      </c>
+      <c r="R24" s="30">
+        <v>5713</v>
+      </c>
+      <c r="S24" s="30">
+        <v>5722</v>
+      </c>
+      <c r="T24" s="30">
+        <v>5454</v>
+      </c>
+      <c r="U24" s="30">
+        <v>5209</v>
+      </c>
+      <c r="V24" s="30">
+        <v>5081</v>
+      </c>
+      <c r="W24" s="30">
+        <v>5358</v>
+      </c>
+      <c r="X24" s="30">
+        <v>4967</v>
+      </c>
+      <c r="Y24" s="30">
+        <v>4687</v>
+      </c>
+      <c r="Z24" s="31">
+        <v>4520</v>
+      </c>
+      <c r="AA24" s="36">
+        <v>2201</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="B25" s="29"/>
+      <c r="C25" s="29"/>
+      <c r="D25" s="29"/>
+      <c r="E25" s="29"/>
+      <c r="F25" s="29"/>
+      <c r="G25" s="29"/>
+      <c r="H25" s="29"/>
+      <c r="I25" s="29"/>
+      <c r="J25" s="29"/>
+      <c r="K25" s="30">
+        <v>806</v>
+      </c>
+      <c r="L25" s="30">
+        <v>1325</v>
+      </c>
+      <c r="M25" s="30">
+        <v>1056</v>
+      </c>
+      <c r="N25" s="30">
+        <v>821</v>
+      </c>
+      <c r="O25" s="30">
+        <v>1116</v>
+      </c>
+      <c r="P25" s="30">
+        <v>1299</v>
+      </c>
+      <c r="Q25" s="30">
+        <v>1489</v>
+      </c>
+      <c r="R25" s="30">
+        <v>1763</v>
+      </c>
+      <c r="S25" s="30">
+        <v>2423</v>
+      </c>
+      <c r="T25" s="30">
+        <v>2900</v>
+      </c>
+      <c r="U25" s="30">
+        <v>2945</v>
+      </c>
+      <c r="V25" s="30">
+        <v>3325</v>
+      </c>
+      <c r="W25" s="30">
+        <v>4200</v>
+      </c>
+      <c r="X25" s="30">
+        <v>2650</v>
+      </c>
+      <c r="Y25" s="30">
+        <v>2841</v>
+      </c>
+      <c r="Z25" s="31">
+        <v>3286</v>
+      </c>
+      <c r="AA25" s="36">
+        <v>2658</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="B26" s="10"/>
+      <c r="C26" s="10"/>
+      <c r="D26" s="10"/>
+      <c r="E26" s="10"/>
+      <c r="F26" s="10"/>
+      <c r="G26" s="10"/>
+      <c r="H26" s="10"/>
+      <c r="I26" s="10"/>
+      <c r="J26" s="10"/>
+      <c r="K26" s="30">
+        <v>2274</v>
+      </c>
+      <c r="L26" s="30">
+        <v>2651</v>
+      </c>
+      <c r="M26" s="30">
+        <v>2834</v>
+      </c>
+      <c r="N26" s="30">
+        <v>2573</v>
+      </c>
+      <c r="O26" s="30">
+        <v>2982</v>
+      </c>
+      <c r="P26" s="30">
+        <v>3371</v>
+      </c>
+      <c r="Q26" s="30">
+        <v>3529</v>
+      </c>
+      <c r="R26" s="30">
+        <v>3522</v>
+      </c>
+      <c r="S26" s="30">
+        <v>3401</v>
+      </c>
+      <c r="T26" s="30">
+        <v>3721</v>
+      </c>
+      <c r="U26" s="30">
+        <v>3616</v>
+      </c>
+      <c r="V26" s="30">
+        <v>3647</v>
+      </c>
+      <c r="W26" s="30">
+        <v>3513</v>
+      </c>
+      <c r="X26" s="30">
+        <v>3333</v>
+      </c>
+      <c r="Y26" s="30">
+        <v>3035</v>
+      </c>
+      <c r="Z26" s="31">
+        <v>2817</v>
+      </c>
+      <c r="AA26" s="36">
+        <v>2628</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="B27" s="29"/>
+      <c r="C27" s="29"/>
+      <c r="D27" s="29"/>
+      <c r="E27" s="29"/>
+      <c r="F27" s="29"/>
+      <c r="G27" s="29"/>
+      <c r="H27" s="29"/>
+      <c r="I27" s="29"/>
+      <c r="J27" s="29"/>
+      <c r="K27" s="30">
+        <v>1598</v>
+      </c>
+      <c r="L27" s="30">
+        <v>1509</v>
+      </c>
+      <c r="M27" s="30">
+        <v>1691</v>
+      </c>
+      <c r="N27" s="30">
+        <v>2151</v>
+      </c>
+      <c r="O27" s="30">
+        <v>2432</v>
+      </c>
+      <c r="P27" s="30">
+        <v>2132</v>
+      </c>
+      <c r="Q27" s="30">
+        <v>2537</v>
+      </c>
+      <c r="R27" s="30">
+        <v>2551</v>
+      </c>
+      <c r="S27" s="30">
+        <v>2013</v>
+      </c>
+      <c r="T27" s="30">
+        <v>2111</v>
+      </c>
+      <c r="U27" s="30">
+        <v>2237</v>
+      </c>
+      <c r="V27" s="30">
+        <v>2128</v>
+      </c>
+      <c r="W27" s="30">
+        <v>2090</v>
+      </c>
+      <c r="X27" s="30">
+        <v>1844</v>
+      </c>
+      <c r="Y27" s="30">
+        <v>1734</v>
+      </c>
+      <c r="Z27" s="31">
+        <v>1441</v>
+      </c>
+      <c r="AA27" s="36">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="B28" s="29"/>
+      <c r="C28" s="29"/>
+      <c r="D28" s="29"/>
+      <c r="E28" s="29"/>
+      <c r="F28" s="29"/>
+      <c r="G28" s="29"/>
+      <c r="H28" s="29"/>
+      <c r="I28" s="29"/>
+      <c r="J28" s="29"/>
+      <c r="K28" s="17"/>
+      <c r="L28" s="17"/>
+      <c r="M28" s="17"/>
+      <c r="N28" s="17"/>
+      <c r="O28" s="17"/>
+      <c r="P28" s="17"/>
+      <c r="Q28" s="17"/>
+      <c r="R28" s="17"/>
+      <c r="S28" s="17"/>
+      <c r="T28" s="17"/>
+      <c r="U28" s="17"/>
+      <c r="V28" s="17"/>
+      <c r="W28" s="17"/>
+      <c r="X28" s="30">
+        <v>1795</v>
+      </c>
+      <c r="Y28" s="30">
+        <v>1935</v>
+      </c>
+      <c r="Z28" s="31">
+        <v>1777</v>
+      </c>
+      <c r="AA28" s="36">
+        <v>3015</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="B29" s="12"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="12"/>
+      <c r="E29" s="12"/>
+      <c r="F29" s="12"/>
+      <c r="G29" s="12"/>
+      <c r="H29" s="12"/>
+      <c r="I29" s="12"/>
+      <c r="J29" s="12"/>
+      <c r="K29" s="27"/>
+      <c r="L29" s="27"/>
+      <c r="M29" s="27"/>
+      <c r="N29" s="27"/>
+      <c r="O29" s="27"/>
+      <c r="P29" s="27"/>
+      <c r="Q29" s="27"/>
+      <c r="R29" s="27"/>
+      <c r="S29" s="27"/>
+      <c r="T29" s="27"/>
+      <c r="U29" s="27"/>
+      <c r="V29" s="27"/>
+      <c r="W29" s="27"/>
+      <c r="X29" s="28"/>
+      <c r="Y29" s="28"/>
+      <c r="Z29" s="32"/>
+      <c r="AA29" s="32">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" s="11"/>
+      <c r="B30" s="10"/>
+      <c r="C30" s="10"/>
+      <c r="D30" s="8"/>
+      <c r="E30" s="8"/>
+      <c r="F30" s="8"/>
+      <c r="G30" s="10"/>
+      <c r="H30" s="29"/>
+      <c r="I30" s="29"/>
+      <c r="J30" s="10"/>
+      <c r="K30" s="17"/>
+      <c r="L30" s="17"/>
+      <c r="M30" s="17"/>
+      <c r="N30" s="17"/>
+      <c r="O30" s="17"/>
+      <c r="P30" s="17"/>
+      <c r="Q30" s="17"/>
+      <c r="R30" s="17"/>
+      <c r="S30" s="17"/>
+      <c r="T30" s="17"/>
+      <c r="U30" s="17"/>
+      <c r="V30" s="17"/>
+      <c r="W30" s="17"/>
+      <c r="X30" s="30"/>
+      <c r="Y30" s="30"/>
+      <c r="Z30" s="25"/>
+    </row>
+    <row r="31" spans="1:27">
+      <c r="A31" s="11"/>
+      <c r="B31" s="10"/>
+      <c r="C31" s="10"/>
+      <c r="D31" s="8"/>
+      <c r="E31" s="8"/>
+      <c r="F31" s="8"/>
+      <c r="G31" s="10"/>
+      <c r="H31" s="29"/>
+      <c r="I31" s="29"/>
+      <c r="J31" s="10"/>
+      <c r="K31" s="17"/>
+      <c r="L31" s="17"/>
+      <c r="M31" s="17"/>
+      <c r="N31" s="17"/>
+      <c r="O31" s="17"/>
+      <c r="P31" s="17"/>
+      <c r="Q31" s="17"/>
+      <c r="R31" s="17"/>
+      <c r="S31" s="17"/>
+      <c r="T31" s="17"/>
+      <c r="U31" s="17"/>
+      <c r="V31" s="17"/>
+      <c r="W31" s="17"/>
+      <c r="X31" s="30"/>
+      <c r="Y31" s="30"/>
+      <c r="Z31" s="25"/>
+    </row>
+    <row r="32" spans="1:27">
+      <c r="A32" s="11"/>
+      <c r="B32" s="10"/>
+      <c r="C32" s="10"/>
+      <c r="D32" s="8"/>
+      <c r="E32" s="8"/>
+      <c r="F32" s="8"/>
+      <c r="G32" s="10"/>
+      <c r="H32" s="29"/>
+      <c r="I32" s="29"/>
+      <c r="J32" s="10"/>
+      <c r="K32" s="17"/>
+      <c r="L32" s="17"/>
+      <c r="M32" s="17"/>
+      <c r="N32" s="17"/>
+      <c r="O32" s="17"/>
+      <c r="P32" s="17"/>
+      <c r="Q32" s="17"/>
+      <c r="R32" s="17"/>
+      <c r="S32" s="17"/>
+      <c r="T32" s="17"/>
+      <c r="U32" s="17"/>
+      <c r="V32" s="17"/>
+      <c r="W32" s="17"/>
+      <c r="X32" s="30"/>
+      <c r="Y32" s="30"/>
+      <c r="Z32" s="25"/>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" s="11"/>
+      <c r="B33" s="10"/>
+      <c r="C33" s="10"/>
+      <c r="D33" s="8"/>
+      <c r="E33" s="8"/>
+      <c r="F33" s="8"/>
+      <c r="G33" s="10"/>
+      <c r="H33" s="29"/>
+      <c r="I33" s="29"/>
+      <c r="J33" s="10"/>
+      <c r="K33" s="17"/>
+      <c r="L33" s="17"/>
+      <c r="M33" s="17"/>
+      <c r="N33" s="17"/>
+      <c r="O33" s="17"/>
+      <c r="P33" s="17"/>
+      <c r="Q33" s="17"/>
+      <c r="R33" s="17"/>
+      <c r="S33" s="17"/>
+      <c r="T33" s="17"/>
+      <c r="U33" s="17"/>
+      <c r="V33" s="17"/>
+      <c r="W33" s="17"/>
+      <c r="X33" s="30"/>
+      <c r="Y33" s="30"/>
+      <c r="Z33" s="25"/>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" s="11"/>
+      <c r="B34" s="10"/>
+      <c r="C34" s="10"/>
+      <c r="D34" s="8"/>
+      <c r="E34" s="8"/>
+      <c r="F34" s="8"/>
+      <c r="G34" s="10"/>
+      <c r="H34" s="29"/>
+      <c r="I34" s="29"/>
+      <c r="J34" s="10"/>
+      <c r="K34" s="17"/>
+      <c r="L34" s="17"/>
+      <c r="M34" s="17"/>
+      <c r="N34" s="17"/>
+      <c r="O34" s="17"/>
+      <c r="P34" s="17"/>
+      <c r="Q34" s="17"/>
+      <c r="R34" s="17"/>
+      <c r="S34" s="17"/>
+      <c r="T34" s="17"/>
+      <c r="U34" s="17"/>
+      <c r="V34" s="17"/>
+      <c r="W34" s="17"/>
+      <c r="X34" s="30"/>
+      <c r="Y34" s="30"/>
+      <c r="Z34" s="25"/>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" s="11"/>
+      <c r="B35" s="10"/>
+      <c r="C35" s="10"/>
+      <c r="D35" s="8"/>
+      <c r="E35" s="8"/>
+      <c r="F35" s="8"/>
+      <c r="G35" s="10"/>
+      <c r="H35" s="29"/>
+      <c r="I35" s="29"/>
+      <c r="J35" s="10"/>
+      <c r="K35" s="17"/>
+      <c r="L35" s="17"/>
+      <c r="M35" s="17"/>
+      <c r="N35" s="17"/>
+      <c r="O35" s="17"/>
+      <c r="P35" s="17"/>
+      <c r="Q35" s="17"/>
+      <c r="R35" s="17"/>
+      <c r="S35" s="17"/>
+      <c r="T35" s="17"/>
+      <c r="U35" s="17"/>
+      <c r="V35" s="17"/>
+      <c r="W35" s="17"/>
+      <c r="X35" s="30"/>
+      <c r="Y35" s="30"/>
+      <c r="Z35" s="25"/>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" s="11"/>
+      <c r="B36" s="10"/>
+      <c r="C36" s="10"/>
+      <c r="D36" s="8"/>
+      <c r="E36" s="8"/>
+      <c r="F36" s="8"/>
+      <c r="G36" s="10"/>
+      <c r="H36" s="29"/>
+      <c r="I36" s="29"/>
+      <c r="J36" s="10"/>
+      <c r="K36" s="17"/>
+      <c r="L36" s="17"/>
+      <c r="M36" s="17"/>
+      <c r="N36" s="17"/>
+      <c r="O36" s="17"/>
+      <c r="P36" s="17"/>
+      <c r="Q36" s="17"/>
+      <c r="R36" s="17"/>
+      <c r="S36" s="17"/>
+      <c r="T36" s="17"/>
+      <c r="U36" s="17"/>
+      <c r="V36" s="17"/>
+      <c r="W36" s="17"/>
+      <c r="X36" s="30"/>
+      <c r="Y36" s="30"/>
+      <c r="Z36" s="25"/>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" s="11"/>
+      <c r="B37" s="10"/>
+      <c r="C37" s="10"/>
+      <c r="D37" s="8"/>
+      <c r="E37" s="8"/>
+      <c r="F37" s="8"/>
+      <c r="G37" s="10"/>
+      <c r="H37" s="29"/>
+      <c r="I37" s="29"/>
+      <c r="J37" s="10"/>
+      <c r="K37" s="17"/>
+      <c r="L37" s="17"/>
+      <c r="M37" s="17"/>
+      <c r="N37" s="17"/>
+      <c r="O37" s="17"/>
+      <c r="P37" s="17"/>
+      <c r="Q37" s="17"/>
+      <c r="R37" s="17"/>
+      <c r="S37" s="17"/>
+      <c r="T37" s="17"/>
+      <c r="U37" s="17"/>
+      <c r="V37" s="17"/>
+      <c r="W37" s="17"/>
+      <c r="X37" s="30"/>
+      <c r="Y37" s="30"/>
+      <c r="Z37" s="25"/>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" s="11"/>
+      <c r="B38" s="10"/>
+      <c r="C38" s="10"/>
+      <c r="D38" s="8"/>
+      <c r="E38" s="8"/>
+      <c r="F38" s="8"/>
+      <c r="G38" s="10"/>
+      <c r="H38" s="29"/>
+      <c r="I38" s="29"/>
+      <c r="J38" s="10"/>
+      <c r="K38" s="17"/>
+      <c r="L38" s="17"/>
+      <c r="M38" s="17"/>
+      <c r="N38" s="17"/>
+      <c r="O38" s="17"/>
+      <c r="P38" s="17"/>
+      <c r="Q38" s="17"/>
+      <c r="R38" s="17"/>
+      <c r="S38" s="17"/>
+      <c r="T38" s="17"/>
+      <c r="U38" s="17"/>
+      <c r="V38" s="17"/>
+      <c r="W38" s="17"/>
+      <c r="X38" s="30"/>
+      <c r="Y38" s="30"/>
+      <c r="Z38" s="25"/>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" s="11"/>
+      <c r="B39" s="10"/>
+      <c r="C39" s="10"/>
+      <c r="D39" s="8"/>
+      <c r="E39" s="8"/>
+      <c r="F39" s="8"/>
+      <c r="G39" s="10"/>
+      <c r="H39" s="29"/>
+      <c r="I39" s="29"/>
+      <c r="J39" s="10"/>
+      <c r="K39" s="17"/>
+      <c r="L39" s="17"/>
+      <c r="M39" s="17"/>
+      <c r="N39" s="17"/>
+      <c r="O39" s="17"/>
+      <c r="P39" s="17"/>
+      <c r="Q39" s="17"/>
+      <c r="R39" s="17"/>
+      <c r="S39" s="17"/>
+      <c r="T39" s="17"/>
+      <c r="U39" s="17"/>
+      <c r="V39" s="17"/>
+      <c r="W39" s="17"/>
+      <c r="X39" s="30"/>
+      <c r="Y39" s="30"/>
+      <c r="Z39" s="25"/>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" s="11"/>
+      <c r="B40" s="10"/>
+      <c r="C40" s="10"/>
+      <c r="D40" s="8"/>
+      <c r="E40" s="8"/>
+      <c r="F40" s="8"/>
+      <c r="G40" s="10"/>
+      <c r="H40" s="29"/>
+      <c r="I40" s="29"/>
+      <c r="J40" s="10"/>
+      <c r="K40" s="17"/>
+      <c r="L40" s="17"/>
+      <c r="M40" s="17"/>
+      <c r="N40" s="17"/>
+      <c r="O40" s="17"/>
+      <c r="P40" s="17"/>
+      <c r="Q40" s="17"/>
+      <c r="R40" s="17"/>
+      <c r="S40" s="17"/>
+      <c r="T40" s="17"/>
+      <c r="U40" s="17"/>
+      <c r="V40" s="17"/>
+      <c r="W40" s="17"/>
+      <c r="X40" s="30"/>
+      <c r="Y40" s="30"/>
+      <c r="Z40" s="25"/>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" s="11"/>
+      <c r="B41" s="10"/>
+      <c r="C41" s="10"/>
+      <c r="D41" s="8"/>
+      <c r="E41" s="8"/>
+      <c r="F41" s="8"/>
+      <c r="G41" s="10"/>
+      <c r="H41" s="29"/>
+      <c r="I41" s="29"/>
+      <c r="J41" s="10"/>
+      <c r="K41" s="17"/>
+      <c r="L41" s="17"/>
+      <c r="M41" s="17"/>
+      <c r="N41" s="17"/>
+      <c r="O41" s="17"/>
+      <c r="P41" s="17"/>
+      <c r="Q41" s="17"/>
+      <c r="R41" s="17"/>
+      <c r="S41" s="17"/>
+      <c r="T41" s="17"/>
+      <c r="U41" s="17"/>
+      <c r="V41" s="17"/>
+      <c r="W41" s="17"/>
+      <c r="X41" s="30"/>
+      <c r="Y41" s="30"/>
+      <c r="Z41" s="25"/>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" s="11"/>
+      <c r="B42" s="10"/>
+      <c r="C42" s="10"/>
+      <c r="D42" s="8"/>
+      <c r="E42" s="8"/>
+      <c r="F42" s="8"/>
+      <c r="G42" s="10"/>
+      <c r="H42" s="29"/>
+      <c r="I42" s="29"/>
+      <c r="J42" s="10"/>
+      <c r="K42" s="17"/>
+      <c r="L42" s="17"/>
+      <c r="M42" s="17"/>
+      <c r="N42" s="17"/>
+      <c r="O42" s="17"/>
+      <c r="P42" s="17"/>
+      <c r="Q42" s="17"/>
+      <c r="R42" s="17"/>
+      <c r="S42" s="17"/>
+      <c r="T42" s="17"/>
+      <c r="U42" s="17"/>
+      <c r="V42" s="17"/>
+      <c r="W42" s="17"/>
+      <c r="X42" s="30"/>
+      <c r="Y42" s="30"/>
+      <c r="Z42" s="25"/>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" s="11"/>
+      <c r="B43" s="10"/>
+      <c r="C43" s="10"/>
+      <c r="D43" s="8"/>
+      <c r="E43" s="8"/>
+      <c r="F43" s="8"/>
+      <c r="G43" s="10"/>
+      <c r="H43" s="29"/>
+      <c r="I43" s="29"/>
+      <c r="J43" s="10"/>
+      <c r="K43" s="17"/>
+      <c r="L43" s="17"/>
+      <c r="M43" s="17"/>
+      <c r="N43" s="17"/>
+      <c r="O43" s="17"/>
+      <c r="P43" s="17"/>
+      <c r="Q43" s="17"/>
+      <c r="R43" s="17"/>
+      <c r="S43" s="17"/>
+      <c r="T43" s="17"/>
+      <c r="U43" s="17"/>
+      <c r="V43" s="17"/>
+      <c r="W43" s="17"/>
+      <c r="X43" s="30"/>
+      <c r="Y43" s="30"/>
+      <c r="Z43" s="25"/>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" s="11"/>
+      <c r="B44" s="10"/>
+      <c r="C44" s="10"/>
+      <c r="D44" s="8"/>
+      <c r="E44" s="8"/>
+      <c r="F44" s="8"/>
+      <c r="G44" s="10"/>
+      <c r="H44" s="29"/>
+      <c r="I44" s="29"/>
+      <c r="J44" s="10"/>
+      <c r="K44" s="17"/>
+      <c r="L44" s="17"/>
+      <c r="M44" s="17"/>
+      <c r="N44" s="17"/>
+      <c r="O44" s="17"/>
+      <c r="P44" s="17"/>
+      <c r="Q44" s="17"/>
+      <c r="R44" s="17"/>
+      <c r="S44" s="17"/>
+      <c r="T44" s="17"/>
+      <c r="U44" s="17"/>
+      <c r="V44" s="17"/>
+      <c r="W44" s="17"/>
+      <c r="X44" s="30"/>
+      <c r="Y44" s="30"/>
+      <c r="Z44" s="25"/>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" s="11"/>
+      <c r="B45" s="10"/>
+      <c r="C45" s="10"/>
+      <c r="D45" s="8"/>
+      <c r="E45" s="8"/>
+      <c r="F45" s="8"/>
+      <c r="G45" s="10"/>
+      <c r="H45" s="29"/>
+      <c r="I45" s="29"/>
+      <c r="J45" s="10"/>
+      <c r="K45" s="17"/>
+      <c r="L45" s="17"/>
+      <c r="M45" s="17"/>
+      <c r="N45" s="17"/>
+      <c r="O45" s="17"/>
+      <c r="P45" s="17"/>
+      <c r="Q45" s="17"/>
+      <c r="R45" s="17"/>
+      <c r="S45" s="17"/>
+      <c r="T45" s="17"/>
+      <c r="U45" s="17"/>
+      <c r="V45" s="17"/>
+      <c r="W45" s="17"/>
+      <c r="X45" s="30"/>
+      <c r="Y45" s="30"/>
+      <c r="Z45" s="25"/>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" s="11"/>
+      <c r="B46" s="10"/>
+      <c r="C46" s="10"/>
+      <c r="D46" s="8"/>
+      <c r="E46" s="8"/>
+      <c r="F46" s="8"/>
+      <c r="G46" s="10"/>
+      <c r="H46" s="29"/>
+      <c r="I46" s="29"/>
+      <c r="J46" s="10"/>
+      <c r="K46" s="17"/>
+      <c r="L46" s="17"/>
+      <c r="M46" s="17"/>
+      <c r="N46" s="17"/>
+      <c r="O46" s="17"/>
+      <c r="P46" s="17"/>
+      <c r="Q46" s="17"/>
+      <c r="R46" s="17"/>
+      <c r="S46" s="17"/>
+      <c r="T46" s="17"/>
+      <c r="U46" s="17"/>
+      <c r="V46" s="17"/>
+      <c r="W46" s="17"/>
+      <c r="X46" s="30"/>
+      <c r="Y46" s="30"/>
+      <c r="Z46" s="25"/>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" s="11"/>
+      <c r="B47" s="10"/>
+      <c r="C47" s="10"/>
+      <c r="D47" s="8"/>
+      <c r="E47" s="8"/>
+      <c r="F47" s="8"/>
+      <c r="G47" s="10"/>
+      <c r="H47" s="29"/>
+      <c r="I47" s="29"/>
+      <c r="J47" s="10"/>
+      <c r="K47" s="17"/>
+      <c r="L47" s="17"/>
+      <c r="M47" s="17"/>
+      <c r="N47" s="17"/>
+      <c r="O47" s="17"/>
+      <c r="P47" s="17"/>
+      <c r="Q47" s="17"/>
+      <c r="R47" s="17"/>
+      <c r="S47" s="17"/>
+      <c r="T47" s="17"/>
+      <c r="U47" s="17"/>
+      <c r="V47" s="17"/>
+      <c r="W47" s="17"/>
+      <c r="X47" s="30"/>
+      <c r="Y47" s="30"/>
+      <c r="Z47" s="25"/>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" s="11"/>
+      <c r="B48" s="10"/>
+      <c r="C48" s="10"/>
+      <c r="D48" s="8"/>
+      <c r="E48" s="8"/>
+      <c r="F48" s="8"/>
+      <c r="G48" s="10"/>
+      <c r="H48" s="29"/>
+      <c r="I48" s="29"/>
+      <c r="J48" s="10"/>
+      <c r="K48" s="17"/>
+      <c r="L48" s="17"/>
+      <c r="M48" s="17"/>
+      <c r="N48" s="17"/>
+      <c r="O48" s="17"/>
+      <c r="P48" s="17"/>
+      <c r="Q48" s="17"/>
+      <c r="R48" s="17"/>
+      <c r="S48" s="17"/>
+      <c r="T48" s="17"/>
+      <c r="U48" s="17"/>
+      <c r="V48" s="17"/>
+      <c r="W48" s="17"/>
+      <c r="X48" s="30"/>
+      <c r="Y48" s="30"/>
+      <c r="Z48" s="25"/>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" s="11"/>
+      <c r="B49" s="10"/>
+      <c r="C49" s="10"/>
+      <c r="D49" s="8"/>
+      <c r="E49" s="8"/>
+      <c r="F49" s="8"/>
+      <c r="G49" s="10"/>
+      <c r="H49" s="29"/>
+      <c r="I49" s="29"/>
+      <c r="J49" s="10"/>
+      <c r="K49" s="17"/>
+      <c r="L49" s="17"/>
+      <c r="M49" s="17"/>
+      <c r="N49" s="17"/>
+      <c r="O49" s="17"/>
+      <c r="P49" s="17"/>
+      <c r="Q49" s="17"/>
+      <c r="R49" s="17"/>
+      <c r="S49" s="17"/>
+      <c r="T49" s="17"/>
+      <c r="U49" s="17"/>
+      <c r="V49" s="17"/>
+      <c r="W49" s="17"/>
+      <c r="X49" s="30"/>
+      <c r="Y49" s="30"/>
+      <c r="Z49" s="25"/>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" s="11"/>
+      <c r="B50" s="10"/>
+      <c r="C50" s="10"/>
+      <c r="D50" s="8"/>
+      <c r="E50" s="8"/>
+      <c r="F50" s="8"/>
+      <c r="G50" s="10"/>
+      <c r="H50" s="29"/>
+      <c r="I50" s="29"/>
+      <c r="J50" s="10"/>
+      <c r="K50" s="17"/>
+      <c r="L50" s="17"/>
+      <c r="M50" s="17"/>
+      <c r="N50" s="17"/>
+      <c r="O50" s="17"/>
+      <c r="P50" s="17"/>
+      <c r="Q50" s="17"/>
+      <c r="R50" s="17"/>
+      <c r="S50" s="17"/>
+      <c r="T50" s="17"/>
+      <c r="U50" s="17"/>
+      <c r="V50" s="17"/>
+      <c r="W50" s="17"/>
+      <c r="X50" s="30"/>
+      <c r="Y50" s="30"/>
+      <c r="Z50" s="25"/>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" s="11"/>
+      <c r="B51" s="10"/>
+      <c r="C51" s="10"/>
+      <c r="D51" s="8"/>
+      <c r="E51" s="8"/>
+      <c r="F51" s="8"/>
+      <c r="G51" s="10"/>
+      <c r="H51" s="29"/>
+      <c r="I51" s="29"/>
+      <c r="J51" s="10"/>
+      <c r="K51" s="17"/>
+      <c r="L51" s="17"/>
+      <c r="M51" s="17"/>
+      <c r="N51" s="17"/>
+      <c r="O51" s="17"/>
+      <c r="P51" s="17"/>
+      <c r="Q51" s="17"/>
+      <c r="R51" s="17"/>
+      <c r="S51" s="17"/>
+      <c r="T51" s="17"/>
+      <c r="U51" s="17"/>
+      <c r="V51" s="17"/>
+      <c r="W51" s="17"/>
+      <c r="X51" s="30"/>
+      <c r="Y51" s="30"/>
+      <c r="Z51" s="25"/>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" s="11"/>
+      <c r="B52" s="10"/>
+      <c r="C52" s="10"/>
+      <c r="D52" s="8"/>
+      <c r="E52" s="8"/>
+      <c r="F52" s="8"/>
+      <c r="G52" s="10"/>
+      <c r="H52" s="29"/>
+      <c r="I52" s="29"/>
+      <c r="J52" s="10"/>
+      <c r="K52" s="17"/>
+      <c r="L52" s="17"/>
+      <c r="M52" s="17"/>
+      <c r="N52" s="17"/>
+      <c r="O52" s="17"/>
+      <c r="P52" s="17"/>
+      <c r="Q52" s="17"/>
+      <c r="R52" s="17"/>
+      <c r="S52" s="17"/>
+      <c r="T52" s="17"/>
+      <c r="U52" s="17"/>
+      <c r="V52" s="17"/>
+      <c r="W52" s="17"/>
+      <c r="X52" s="30"/>
+      <c r="Y52" s="30"/>
+      <c r="Z52" s="25"/>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" s="11"/>
+      <c r="B53" s="10"/>
+      <c r="C53" s="10"/>
+      <c r="D53" s="8"/>
+      <c r="E53" s="8"/>
+      <c r="F53" s="8"/>
+      <c r="G53" s="10"/>
+      <c r="H53" s="29"/>
+      <c r="I53" s="29"/>
+      <c r="J53" s="10"/>
+      <c r="K53" s="17"/>
+      <c r="L53" s="17"/>
+      <c r="M53" s="17"/>
+      <c r="N53" s="17"/>
+      <c r="O53" s="17"/>
+      <c r="P53" s="17"/>
+      <c r="Q53" s="17"/>
+      <c r="R53" s="17"/>
+      <c r="S53" s="17"/>
+      <c r="T53" s="17"/>
+      <c r="U53" s="17"/>
+      <c r="V53" s="17"/>
+      <c r="W53" s="17"/>
+      <c r="X53" s="30"/>
+      <c r="Y53" s="30"/>
+      <c r="Z53" s="25"/>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" s="38" t="s">
         <v>9</v>
       </c>
-      <c r="L6" s="8">
-[...471 lines deleted...]
-      <c r="A109" s="144"/>
+      <c r="B54" s="38"/>
+      <c r="C54" s="38"/>
+      <c r="D54" s="38"/>
+      <c r="E54" s="38"/>
+      <c r="F54" s="38"/>
+    </row>
+    <row r="126" spans="1:1">
+      <c r="A126" s="19"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...589 lines deleted...]
-    <mergeCell ref="A7:Z7"/>
+  <mergeCells count="5">
+    <mergeCell ref="A54:F54"/>
+    <mergeCell ref="A6:AA6"/>
+    <mergeCell ref="A14:AA14"/>
+    <mergeCell ref="A22:AA22"/>
+    <mergeCell ref="A2:AA2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
-  <drawing r:id="rId2"/>
-[...5577 lines deleted...]
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
-[...8 lines deleted...]
-      <vt:lpstr>Туу реті б-ша туғандар саны</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>1991-1999</vt:lpstr>
+      <vt:lpstr>2000-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>G.Aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>