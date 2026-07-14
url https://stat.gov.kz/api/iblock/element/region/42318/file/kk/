--- v0 (2026-04-16)
+++ v1 (2026-07-14)
@@ -3,95 +3,92 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ba.ismailov\Desktop\Рабочий стол 2025\Динамика демография\16 Естественный прирост населения (по годам)+\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ba.ismailov\Desktop\Рабочий стол 2026\Динамика демография\6. Естественный прирост населения (убыль)\1. Естественный прирост населения (по годам)\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
-    <sheet name="Барлық халық" sheetId="3" r:id="rId1"/>
-    <sheet name="Жалпы коэффициент" sheetId="5" r:id="rId2"/>
+    <sheet name="1991-1999" sheetId="5" r:id="rId1"/>
+    <sheet name="2000-2025" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="9">
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
     <t>адам</t>
-  </si>
-[...7 lines deleted...]
-    <t>Астана қаласы халқының табиғи өсімінің (кемуі) жалпы коэффициенті</t>
   </si>
   <si>
     <t>Алматы ауданы</t>
   </si>
   <si>
     <t>Есіл ауданы</t>
   </si>
   <si>
     <t>Сарыарқа ауданы</t>
   </si>
   <si>
     <t>Байқоңыр ауданы</t>
   </si>
   <si>
     <t>Нұра ауданы</t>
+  </si>
+  <si>
+    <t>Сарайшық ауданы</t>
+  </si>
+  <si>
+    <t>Халықтың табиғи өсімі</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -134,51 +131,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -210,150 +207,156 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...14 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -629,1121 +632,853 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Z11"/>
+  <dimension ref="A2:K12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C28" sqref="C28"/>
+      <selection activeCell="A72" sqref="A72"/>
+      <selection pane="bottomLeft" activeCell="B33" sqref="B33"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="22.85546875" style="16" bestFit="1" customWidth="1"/>
+    <col min="2" max="6" width="9.5703125" style="16" bestFit="1" customWidth="1"/>
+    <col min="7" max="10" width="9.28515625" style="16" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" style="27"/>
+    <col min="12" max="16384" width="9.140625" style="16"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:11" ht="16.5" customHeight="1">
+      <c r="A2" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="24"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="J2" s="24"/>
+      <c r="K2" s="25"/>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="26"/>
+      <c r="B3" s="26"/>
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="26"/>
+      <c r="G3" s="26"/>
+      <c r="H3" s="26"/>
+      <c r="I3" s="26"/>
+      <c r="J3" s="26"/>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="J4" s="28" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="29"/>
+      <c r="B5" s="30">
+        <v>1991</v>
+      </c>
+      <c r="C5" s="30">
+        <v>1992</v>
+      </c>
+      <c r="D5" s="30">
+        <v>1993</v>
+      </c>
+      <c r="E5" s="30">
+        <v>1994</v>
+      </c>
+      <c r="F5" s="30">
+        <v>1995</v>
+      </c>
+      <c r="G5" s="30">
+        <v>1996</v>
+      </c>
+      <c r="H5" s="30">
+        <v>1997</v>
+      </c>
+      <c r="I5" s="30">
+        <v>1998</v>
+      </c>
+      <c r="J5" s="31">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A6" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="32">
+        <v>2518</v>
+      </c>
+      <c r="C6" s="32">
+        <v>2037</v>
+      </c>
+      <c r="D6" s="32">
+        <v>1365</v>
+      </c>
+      <c r="E6" s="32">
+        <v>808</v>
+      </c>
+      <c r="F6" s="32">
+        <v>136</v>
+      </c>
+      <c r="G6" s="32">
+        <v>53</v>
+      </c>
+      <c r="H6" s="32">
+        <v>239</v>
+      </c>
+      <c r="I6" s="32">
+        <v>334</v>
+      </c>
+      <c r="J6" s="32">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="27"/>
+      <c r="C7" s="27"/>
+      <c r="D7" s="27"/>
+      <c r="E7" s="27"/>
+      <c r="F7" s="27"/>
+      <c r="G7" s="27"/>
+      <c r="H7" s="27"/>
+      <c r="I7" s="27"/>
+      <c r="J7" s="27"/>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="27"/>
+      <c r="C8" s="27"/>
+      <c r="D8" s="27"/>
+      <c r="E8" s="27"/>
+      <c r="F8" s="27"/>
+      <c r="G8" s="27"/>
+      <c r="H8" s="27"/>
+      <c r="I8" s="27"/>
+      <c r="J8" s="27"/>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="27"/>
+      <c r="C9" s="27"/>
+      <c r="D9" s="27"/>
+      <c r="E9" s="27"/>
+      <c r="F9" s="27"/>
+      <c r="G9" s="27"/>
+      <c r="H9" s="27"/>
+      <c r="I9" s="27"/>
+      <c r="J9" s="27"/>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="27"/>
+      <c r="C10" s="27"/>
+      <c r="D10" s="27"/>
+      <c r="E10" s="27"/>
+      <c r="F10" s="27"/>
+      <c r="G10" s="27"/>
+      <c r="H10" s="27"/>
+      <c r="I10" s="27"/>
+      <c r="J10" s="27"/>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="27"/>
+      <c r="C11" s="27"/>
+      <c r="D11" s="27"/>
+      <c r="E11" s="27"/>
+      <c r="F11" s="27"/>
+      <c r="G11" s="27"/>
+      <c r="H11" s="27"/>
+      <c r="I11" s="27"/>
+      <c r="J11" s="27"/>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="14"/>
+      <c r="C12" s="14"/>
+      <c r="D12" s="14"/>
+      <c r="E12" s="14"/>
+      <c r="F12" s="14"/>
+      <c r="G12" s="14"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A2:J2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:AA12"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:AA2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="21" style="1" customWidth="1"/>
     <col min="2" max="21" width="8.140625" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.140625" style="3" customWidth="1"/>
     <col min="23" max="25" width="8.140625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" ht="15" customHeight="1">
-      <c r="A2" s="11" t="s">
+    <row r="2" spans="1:27" ht="15" customHeight="1">
+      <c r="A2" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="23"/>
+      <c r="I2" s="23"/>
+      <c r="J2" s="23"/>
+      <c r="K2" s="23"/>
+      <c r="L2" s="23"/>
+      <c r="M2" s="23"/>
+      <c r="N2" s="23"/>
+      <c r="O2" s="23"/>
+      <c r="P2" s="23"/>
+      <c r="Q2" s="23"/>
+      <c r="R2" s="23"/>
+      <c r="S2" s="23"/>
+      <c r="T2" s="23"/>
+      <c r="U2" s="23"/>
+      <c r="V2" s="23"/>
+      <c r="W2" s="23"/>
+      <c r="X2" s="23"/>
+      <c r="Y2" s="23"/>
+      <c r="Z2" s="23"/>
+      <c r="AA2" s="23"/>
+    </row>
+    <row r="3" spans="1:27" ht="15">
+      <c r="A3" s="2"/>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" s="19"/>
+      <c r="B4" s="19"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="19"/>
+      <c r="K4" s="19"/>
+      <c r="L4" s="19"/>
+      <c r="M4" s="19"/>
+      <c r="N4" s="19"/>
+      <c r="O4" s="19"/>
+      <c r="P4" s="19"/>
+      <c r="Q4" s="19"/>
+      <c r="R4" s="19"/>
+      <c r="S4" s="19"/>
+      <c r="T4" s="19"/>
+      <c r="U4" s="19"/>
+      <c r="V4" s="20"/>
+      <c r="W4" s="19"/>
+      <c r="X4" s="19"/>
+      <c r="Y4" s="19"/>
+      <c r="AA4" s="21" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27" s="4" customFormat="1" ht="12.75">
+      <c r="A5" s="22"/>
+      <c r="B5" s="35">
+        <v>2000</v>
+      </c>
+      <c r="C5" s="35">
+        <v>2001</v>
+      </c>
+      <c r="D5" s="35">
+        <v>2002</v>
+      </c>
+      <c r="E5" s="35">
+        <v>2003</v>
+      </c>
+      <c r="F5" s="35">
+        <v>2004</v>
+      </c>
+      <c r="G5" s="35">
+        <v>2005</v>
+      </c>
+      <c r="H5" s="35">
+        <v>2006</v>
+      </c>
+      <c r="I5" s="35">
+        <v>2007</v>
+      </c>
+      <c r="J5" s="35">
+        <v>2008</v>
+      </c>
+      <c r="K5" s="35">
+        <v>2009</v>
+      </c>
+      <c r="L5" s="35">
+        <v>2010</v>
+      </c>
+      <c r="M5" s="35">
+        <v>2011</v>
+      </c>
+      <c r="N5" s="35">
+        <v>2012</v>
+      </c>
+      <c r="O5" s="35">
+        <v>2013</v>
+      </c>
+      <c r="P5" s="35">
+        <v>2014</v>
+      </c>
+      <c r="Q5" s="35">
+        <v>2015</v>
+      </c>
+      <c r="R5" s="36">
+        <v>2016</v>
+      </c>
+      <c r="S5" s="35">
+        <v>2017</v>
+      </c>
+      <c r="T5" s="35">
+        <v>2018</v>
+      </c>
+      <c r="U5" s="35">
+        <v>2019</v>
+      </c>
+      <c r="V5" s="37">
+        <v>2020</v>
+      </c>
+      <c r="W5" s="37">
+        <v>2021</v>
+      </c>
+      <c r="X5" s="17">
+        <v>2022</v>
+      </c>
+      <c r="Y5" s="37">
+        <v>2023</v>
+      </c>
+      <c r="Z5" s="17">
+        <v>2024</v>
+      </c>
+      <c r="AA5" s="37">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" s="5" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A6" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="7">
+        <v>1513</v>
+      </c>
+      <c r="C6" s="7">
+        <v>1477</v>
+      </c>
+      <c r="D6" s="7">
+        <v>2175</v>
+      </c>
+      <c r="E6" s="7">
+        <v>3163</v>
+      </c>
+      <c r="F6" s="7">
+        <v>4616</v>
+      </c>
+      <c r="G6" s="7">
+        <v>5424</v>
+      </c>
+      <c r="H6" s="7">
+        <v>6302</v>
+      </c>
+      <c r="I6" s="7">
+        <v>8921</v>
+      </c>
+      <c r="J6" s="7">
+        <v>11747</v>
+      </c>
+      <c r="K6" s="8">
+        <v>12025</v>
+      </c>
+      <c r="L6" s="8">
+        <v>14167</v>
+      </c>
+      <c r="M6" s="8">
+        <v>14576</v>
+      </c>
+      <c r="N6" s="8">
+        <v>15959</v>
+      </c>
+      <c r="O6" s="8">
+        <v>18398</v>
+      </c>
+      <c r="P6" s="8">
+        <v>20504</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>22272</v>
+      </c>
+      <c r="R6" s="8">
+        <v>23790</v>
+      </c>
+      <c r="S6" s="8">
+        <v>24377</v>
+      </c>
+      <c r="T6" s="8">
+        <v>25008</v>
+      </c>
+      <c r="U6" s="8">
+        <v>24392</v>
+      </c>
+      <c r="V6" s="8">
+        <v>23376</v>
+      </c>
+      <c r="W6" s="8">
+        <v>24449</v>
+      </c>
+      <c r="X6" s="8">
+        <v>25008</v>
+      </c>
+      <c r="Y6" s="8">
+        <v>24022</v>
+      </c>
+      <c r="Z6" s="9">
+        <v>22744</v>
+      </c>
+      <c r="AA6" s="12">
+        <v>21229</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" s="6" customFormat="1">
+      <c r="A7" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="10"/>
+      <c r="C7" s="10"/>
+      <c r="D7" s="10"/>
+      <c r="E7" s="10"/>
+      <c r="F7" s="10"/>
+      <c r="G7" s="10"/>
+      <c r="H7" s="10"/>
+      <c r="I7" s="10"/>
+      <c r="J7" s="10"/>
+      <c r="K7" s="11">
+        <v>4510</v>
+      </c>
+      <c r="L7" s="11">
+        <v>4926</v>
+      </c>
+      <c r="M7" s="11">
+        <v>5127</v>
+      </c>
+      <c r="N7" s="11">
+        <v>6904</v>
+      </c>
+      <c r="O7" s="11">
+        <v>7170</v>
+      </c>
+      <c r="P7" s="11">
+        <v>8768</v>
+      </c>
+      <c r="Q7" s="11">
+        <v>9460</v>
+      </c>
+      <c r="R7" s="11">
+        <v>10531</v>
+      </c>
+      <c r="S7" s="11">
+        <v>10561</v>
+      </c>
+      <c r="T7" s="11">
+        <v>9674</v>
+      </c>
+      <c r="U7" s="11">
+        <v>9212</v>
+      </c>
+      <c r="V7" s="11">
+        <v>8611</v>
+      </c>
+      <c r="W7" s="11">
+        <v>8941</v>
+      </c>
+      <c r="X7" s="11">
+        <v>8661</v>
+      </c>
+      <c r="Y7" s="11">
+        <v>8010</v>
+      </c>
+      <c r="Z7" s="12">
+        <v>7545</v>
+      </c>
+      <c r="AA7" s="12">
+        <v>3376</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="11"/>
-[...217 lines deleted...]
-      <c r="A7" s="16" t="s">
+      <c r="B8" s="10"/>
+      <c r="C8" s="10"/>
+      <c r="D8" s="10"/>
+      <c r="E8" s="10"/>
+      <c r="F8" s="10"/>
+      <c r="G8" s="10"/>
+      <c r="H8" s="10"/>
+      <c r="I8" s="10"/>
+      <c r="J8" s="10"/>
+      <c r="K8" s="11">
+        <v>1394</v>
+      </c>
+      <c r="L8" s="11">
+        <v>2470</v>
+      </c>
+      <c r="M8" s="11">
+        <v>1987</v>
+      </c>
+      <c r="N8" s="11">
+        <v>1512</v>
+      </c>
+      <c r="O8" s="11">
+        <v>2112</v>
+      </c>
+      <c r="P8" s="11">
+        <v>2434</v>
+      </c>
+      <c r="Q8" s="11">
+        <v>2704</v>
+      </c>
+      <c r="R8" s="11">
+        <v>3208</v>
+      </c>
+      <c r="S8" s="11">
+        <v>4757</v>
+      </c>
+      <c r="T8" s="11">
+        <v>5584</v>
+      </c>
+      <c r="U8" s="11">
+        <v>5618</v>
+      </c>
+      <c r="V8" s="11">
+        <v>6037</v>
+      </c>
+      <c r="W8" s="11">
+        <v>7624</v>
+      </c>
+      <c r="X8" s="11">
+        <v>4895</v>
+      </c>
+      <c r="Y8" s="11">
+        <v>5220</v>
+      </c>
+      <c r="Z8" s="12">
+        <v>6129</v>
+      </c>
+      <c r="AA8" s="12">
+        <v>4571</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="10"/>
+      <c r="C9" s="10"/>
+      <c r="D9" s="10"/>
+      <c r="E9" s="10"/>
+      <c r="F9" s="10"/>
+      <c r="G9" s="10"/>
+      <c r="H9" s="10"/>
+      <c r="I9" s="10"/>
+      <c r="J9" s="10"/>
+      <c r="K9" s="11">
+        <v>3565</v>
+      </c>
+      <c r="L9" s="11">
+        <v>4402</v>
+      </c>
+      <c r="M9" s="11">
+        <v>4558</v>
+      </c>
+      <c r="N9" s="11">
+        <v>4080</v>
+      </c>
+      <c r="O9" s="11">
+        <v>4910</v>
+      </c>
+      <c r="P9" s="11">
+        <v>5755</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>5736</v>
+      </c>
+      <c r="R9" s="11">
+        <v>5695</v>
+      </c>
+      <c r="S9" s="11">
+        <v>5703</v>
+      </c>
+      <c r="T9" s="11">
+        <v>6032</v>
+      </c>
+      <c r="U9" s="11">
+        <v>5803</v>
+      </c>
+      <c r="V9" s="11">
+        <v>5497</v>
+      </c>
+      <c r="W9" s="11">
+        <v>4903</v>
+      </c>
+      <c r="X9" s="11">
+        <v>5211</v>
+      </c>
+      <c r="Y9" s="11">
+        <v>4613</v>
+      </c>
+      <c r="Z9" s="12">
+        <v>3946</v>
+      </c>
+      <c r="AA9" s="12">
+        <v>3559</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="16"/>
-[...58 lines deleted...]
-      <c r="A8" s="41" t="s">
+      <c r="B10" s="10"/>
+      <c r="C10" s="10"/>
+      <c r="D10" s="10"/>
+      <c r="E10" s="10"/>
+      <c r="F10" s="10"/>
+      <c r="G10" s="10"/>
+      <c r="H10" s="10"/>
+      <c r="I10" s="10"/>
+      <c r="J10" s="10"/>
+      <c r="K10" s="11">
+        <v>2556</v>
+      </c>
+      <c r="L10" s="11">
+        <v>2369</v>
+      </c>
+      <c r="M10" s="11">
+        <v>2904</v>
+      </c>
+      <c r="N10" s="11">
+        <v>3463</v>
+      </c>
+      <c r="O10" s="11">
+        <v>4206</v>
+      </c>
+      <c r="P10" s="11">
+        <v>3547</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>4372</v>
+      </c>
+      <c r="R10" s="11">
+        <v>4356</v>
+      </c>
+      <c r="S10" s="11">
+        <v>3356</v>
+      </c>
+      <c r="T10" s="11">
+        <v>3718</v>
+      </c>
+      <c r="U10" s="11">
+        <v>3759</v>
+      </c>
+      <c r="V10" s="11">
+        <v>3231</v>
+      </c>
+      <c r="W10" s="11">
+        <v>2981</v>
+      </c>
+      <c r="X10" s="11">
+        <v>2893</v>
+      </c>
+      <c r="Y10" s="11">
+        <v>2622</v>
+      </c>
+      <c r="Z10" s="12">
+        <v>2035</v>
+      </c>
+      <c r="AA10" s="12">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="16"/>
-[...58 lines deleted...]
-      <c r="A9" s="16" t="s">
+      <c r="B11" s="10"/>
+      <c r="C11" s="10"/>
+      <c r="D11" s="10"/>
+      <c r="E11" s="10"/>
+      <c r="F11" s="10"/>
+      <c r="G11" s="10"/>
+      <c r="H11" s="10"/>
+      <c r="I11" s="10"/>
+      <c r="J11" s="10"/>
+      <c r="K11" s="27"/>
+      <c r="L11" s="27"/>
+      <c r="M11" s="27"/>
+      <c r="N11" s="27"/>
+      <c r="O11" s="27"/>
+      <c r="P11" s="27"/>
+      <c r="Q11" s="27"/>
+      <c r="R11" s="27"/>
+      <c r="S11" s="27"/>
+      <c r="T11" s="27"/>
+      <c r="U11" s="27"/>
+      <c r="V11" s="27"/>
+      <c r="W11" s="27"/>
+      <c r="X11" s="11">
+        <v>3348</v>
+      </c>
+      <c r="Y11" s="11">
+        <v>3557</v>
+      </c>
+      <c r="Z11" s="12">
+        <v>3089</v>
+      </c>
+      <c r="AA11" s="12">
+        <v>5386</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="16"/>
-[...152 lines deleted...]
-        <v>3089</v>
+      <c r="B12" s="33"/>
+      <c r="C12" s="33"/>
+      <c r="D12" s="33"/>
+      <c r="E12" s="33"/>
+      <c r="F12" s="33"/>
+      <c r="G12" s="33"/>
+      <c r="H12" s="33"/>
+      <c r="I12" s="33"/>
+      <c r="J12" s="33"/>
+      <c r="K12" s="33"/>
+      <c r="L12" s="33"/>
+      <c r="M12" s="33"/>
+      <c r="N12" s="33"/>
+      <c r="O12" s="33"/>
+      <c r="P12" s="33"/>
+      <c r="Q12" s="33"/>
+      <c r="R12" s="33"/>
+      <c r="S12" s="33"/>
+      <c r="T12" s="33"/>
+      <c r="U12" s="33"/>
+      <c r="V12" s="34"/>
+      <c r="W12" s="33"/>
+      <c r="X12" s="33"/>
+      <c r="Y12" s="33"/>
+      <c r="Z12" s="33"/>
+      <c r="AA12" s="15">
+        <v>2689</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="A2:AA2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-</worksheet>
-[...527 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Барлық халық</vt:lpstr>
-      <vt:lpstr>Жалпы коэффициент</vt:lpstr>
+      <vt:lpstr>1991-1999</vt:lpstr>
+      <vt:lpstr>2000-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>G.Aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>