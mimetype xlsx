--- v0 (2026-04-14)
+++ v1 (2026-05-30)
@@ -711,52 +711,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M116"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A91" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F115" sqref="F115"/>
+      <pane ySplit="3" topLeftCell="A58" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="F117" sqref="F117"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="22" style="4" customWidth="1"/>
     <col min="2" max="13" width="10.6640625" style="5" customWidth="1"/>
     <col min="14" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="32.25" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
       <c r="E1" s="52"/>
       <c r="F1" s="52"/>
       <c r="G1" s="52"/>
       <c r="H1" s="52"/>
       <c r="I1" s="52"/>
       <c r="J1" s="52"/>
       <c r="K1" s="52"/>
       <c r="L1" s="52"/>
       <c r="M1" s="52"/>
@@ -1891,51 +1891,53 @@
         <v>101</v>
       </c>
       <c r="K30" s="18">
         <v>110.9</v>
       </c>
       <c r="L30" s="18">
         <v>100.6</v>
       </c>
       <c r="M30" s="18">
         <v>100.6</v>
       </c>
     </row>
     <row r="31" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="38">
         <v>2026</v>
       </c>
       <c r="B31" s="39">
         <v>101.1</v>
       </c>
       <c r="C31" s="40">
         <v>101.2</v>
       </c>
       <c r="D31" s="39">
         <v>100.7</v>
       </c>
-      <c r="E31" s="39"/>
+      <c r="E31" s="39">
+        <v>100.6</v>
+      </c>
       <c r="F31" s="41"/>
       <c r="G31" s="39"/>
       <c r="H31" s="39"/>
       <c r="I31" s="39"/>
       <c r="J31" s="39"/>
       <c r="K31" s="39"/>
       <c r="L31" s="39"/>
       <c r="M31" s="39"/>
     </row>
     <row r="32" spans="1:13" ht="28.5" customHeight="1">
       <c r="A32" s="49" t="s">
         <v>3</v>
       </c>
       <c r="B32" s="50"/>
       <c r="C32" s="50"/>
       <c r="D32" s="50"/>
       <c r="E32" s="50"/>
       <c r="F32" s="50"/>
       <c r="G32" s="50"/>
       <c r="H32" s="50"/>
       <c r="I32" s="50"/>
       <c r="J32" s="50"/>
       <c r="K32" s="50"/>
       <c r="L32" s="50"/>
       <c r="M32" s="51"/>
@@ -2997,51 +2999,53 @@
         <v>100.6</v>
       </c>
       <c r="K58" s="18">
         <v>101.1</v>
       </c>
       <c r="L58" s="18">
         <v>101</v>
       </c>
       <c r="M58" s="18">
         <v>100.7</v>
       </c>
     </row>
     <row r="59" spans="1:13" s="3" customFormat="1" ht="15.75" customHeight="1">
       <c r="A59" s="38">
         <v>2026</v>
       </c>
       <c r="B59" s="39">
         <v>100.8</v>
       </c>
       <c r="C59" s="40">
         <v>101.3</v>
       </c>
       <c r="D59" s="42">
         <v>100.8</v>
       </c>
-      <c r="E59" s="42"/>
+      <c r="E59" s="42">
+        <v>101.2</v>
+      </c>
       <c r="F59" s="42"/>
       <c r="G59" s="39"/>
       <c r="H59" s="39"/>
       <c r="I59" s="39"/>
       <c r="J59" s="39"/>
       <c r="K59" s="39"/>
       <c r="L59" s="39"/>
       <c r="M59" s="39"/>
     </row>
     <row r="60" spans="1:13" ht="28.5" customHeight="1">
       <c r="A60" s="49" t="s">
         <v>4</v>
       </c>
       <c r="B60" s="50"/>
       <c r="C60" s="50"/>
       <c r="D60" s="50"/>
       <c r="E60" s="50"/>
       <c r="F60" s="50"/>
       <c r="G60" s="50"/>
       <c r="H60" s="50"/>
       <c r="I60" s="50"/>
       <c r="J60" s="50"/>
       <c r="K60" s="50"/>
       <c r="L60" s="50"/>
       <c r="M60" s="51"/>
@@ -4103,51 +4107,53 @@
         <v>101.7</v>
       </c>
       <c r="K86" s="18">
         <v>101.5</v>
       </c>
       <c r="L86" s="18">
         <v>101</v>
       </c>
       <c r="M86" s="18">
         <v>100.7</v>
       </c>
     </row>
     <row r="87" spans="1:13" s="3" customFormat="1" ht="15.75" customHeight="1">
       <c r="A87" s="38">
         <v>2026</v>
       </c>
       <c r="B87" s="40">
         <v>101.4</v>
       </c>
       <c r="C87" s="40">
         <v>101.2</v>
       </c>
       <c r="D87" s="39">
         <v>100.7</v>
       </c>
-      <c r="E87" s="39"/>
+      <c r="E87" s="39">
+        <v>100.6</v>
+      </c>
       <c r="F87" s="42"/>
       <c r="G87" s="39"/>
       <c r="H87" s="39"/>
       <c r="I87" s="39"/>
       <c r="J87" s="39"/>
       <c r="K87" s="39"/>
       <c r="L87" s="39"/>
       <c r="M87" s="39"/>
     </row>
     <row r="88" spans="1:13" ht="28.5" customHeight="1">
       <c r="A88" s="49" t="s">
         <v>5</v>
       </c>
       <c r="B88" s="50"/>
       <c r="C88" s="50"/>
       <c r="D88" s="50"/>
       <c r="E88" s="50"/>
       <c r="F88" s="50"/>
       <c r="G88" s="50"/>
       <c r="H88" s="50"/>
       <c r="I88" s="50"/>
       <c r="J88" s="50"/>
       <c r="K88" s="50"/>
       <c r="L88" s="50"/>
       <c r="M88" s="51"/>
@@ -5209,51 +5215,53 @@
         <v>100.8</v>
       </c>
       <c r="K114" s="44">
         <v>100</v>
       </c>
       <c r="L114" s="43">
         <v>99.8</v>
       </c>
       <c r="M114" s="43">
         <v>100.3</v>
       </c>
     </row>
     <row r="115" spans="1:13" ht="13.8">
       <c r="A115" s="45">
         <v>2026</v>
       </c>
       <c r="B115" s="46">
         <v>101.2</v>
       </c>
       <c r="C115" s="46">
         <v>101.2</v>
       </c>
       <c r="D115" s="46">
         <v>100.6</v>
       </c>
-      <c r="E115" s="47"/>
+      <c r="E115" s="47">
+        <v>100.6</v>
+      </c>
       <c r="F115" s="46"/>
       <c r="G115" s="47"/>
       <c r="H115" s="46"/>
       <c r="I115" s="46"/>
       <c r="J115" s="46"/>
       <c r="K115" s="48"/>
       <c r="L115" s="46"/>
       <c r="M115" s="46"/>
     </row>
     <row r="116" spans="1:13" ht="13.8">
       <c r="A116" s="2"/>
       <c r="B116" s="43"/>
       <c r="C116" s="43"/>
       <c r="D116" s="43"/>
       <c r="E116" s="3"/>
       <c r="F116" s="43"/>
       <c r="G116" s="3"/>
       <c r="H116" s="43"/>
       <c r="I116" s="43"/>
       <c r="J116" s="43"/>
       <c r="K116" s="44"/>
       <c r="L116" s="43"/>
       <c r="M116" s="43"/>
     </row>
   </sheetData>