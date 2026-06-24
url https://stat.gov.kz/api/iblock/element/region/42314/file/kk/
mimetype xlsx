--- v1 (2026-05-30)
+++ v2 (2026-06-24)
@@ -711,52 +711,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M116"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A58" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F117" sqref="F117"/>
+      <pane ySplit="3" topLeftCell="A91" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="R115" sqref="R115"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="22" style="4" customWidth="1"/>
     <col min="2" max="13" width="10.6640625" style="5" customWidth="1"/>
     <col min="14" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="32.25" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
       <c r="E1" s="52"/>
       <c r="F1" s="52"/>
       <c r="G1" s="52"/>
       <c r="H1" s="52"/>
       <c r="I1" s="52"/>
       <c r="J1" s="52"/>
       <c r="K1" s="52"/>
       <c r="L1" s="52"/>
       <c r="M1" s="52"/>
@@ -1894,51 +1894,53 @@
         <v>110.9</v>
       </c>
       <c r="L30" s="18">
         <v>100.6</v>
       </c>
       <c r="M30" s="18">
         <v>100.6</v>
       </c>
     </row>
     <row r="31" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="38">
         <v>2026</v>
       </c>
       <c r="B31" s="39">
         <v>101.1</v>
       </c>
       <c r="C31" s="40">
         <v>101.2</v>
       </c>
       <c r="D31" s="39">
         <v>100.7</v>
       </c>
       <c r="E31" s="39">
         <v>100.6</v>
       </c>
-      <c r="F31" s="41"/>
+      <c r="F31" s="41">
+        <v>100.7</v>
+      </c>
       <c r="G31" s="39"/>
       <c r="H31" s="39"/>
       <c r="I31" s="39"/>
       <c r="J31" s="39"/>
       <c r="K31" s="39"/>
       <c r="L31" s="39"/>
       <c r="M31" s="39"/>
     </row>
     <row r="32" spans="1:13" ht="28.5" customHeight="1">
       <c r="A32" s="49" t="s">
         <v>3</v>
       </c>
       <c r="B32" s="50"/>
       <c r="C32" s="50"/>
       <c r="D32" s="50"/>
       <c r="E32" s="50"/>
       <c r="F32" s="50"/>
       <c r="G32" s="50"/>
       <c r="H32" s="50"/>
       <c r="I32" s="50"/>
       <c r="J32" s="50"/>
       <c r="K32" s="50"/>
       <c r="L32" s="50"/>
       <c r="M32" s="51"/>
     </row>
@@ -3002,51 +3004,53 @@
         <v>101.1</v>
       </c>
       <c r="L58" s="18">
         <v>101</v>
       </c>
       <c r="M58" s="18">
         <v>100.7</v>
       </c>
     </row>
     <row r="59" spans="1:13" s="3" customFormat="1" ht="15.75" customHeight="1">
       <c r="A59" s="38">
         <v>2026</v>
       </c>
       <c r="B59" s="39">
         <v>100.8</v>
       </c>
       <c r="C59" s="40">
         <v>101.3</v>
       </c>
       <c r="D59" s="42">
         <v>100.8</v>
       </c>
       <c r="E59" s="42">
         <v>101.2</v>
       </c>
-      <c r="F59" s="42"/>
+      <c r="F59" s="42">
+        <v>100.6</v>
+      </c>
       <c r="G59" s="39"/>
       <c r="H59" s="39"/>
       <c r="I59" s="39"/>
       <c r="J59" s="39"/>
       <c r="K59" s="39"/>
       <c r="L59" s="39"/>
       <c r="M59" s="39"/>
     </row>
     <row r="60" spans="1:13" ht="28.5" customHeight="1">
       <c r="A60" s="49" t="s">
         <v>4</v>
       </c>
       <c r="B60" s="50"/>
       <c r="C60" s="50"/>
       <c r="D60" s="50"/>
       <c r="E60" s="50"/>
       <c r="F60" s="50"/>
       <c r="G60" s="50"/>
       <c r="H60" s="50"/>
       <c r="I60" s="50"/>
       <c r="J60" s="50"/>
       <c r="K60" s="50"/>
       <c r="L60" s="50"/>
       <c r="M60" s="51"/>
     </row>
@@ -4110,51 +4114,53 @@
         <v>101.5</v>
       </c>
       <c r="L86" s="18">
         <v>101</v>
       </c>
       <c r="M86" s="18">
         <v>100.7</v>
       </c>
     </row>
     <row r="87" spans="1:13" s="3" customFormat="1" ht="15.75" customHeight="1">
       <c r="A87" s="38">
         <v>2026</v>
       </c>
       <c r="B87" s="40">
         <v>101.4</v>
       </c>
       <c r="C87" s="40">
         <v>101.2</v>
       </c>
       <c r="D87" s="39">
         <v>100.7</v>
       </c>
       <c r="E87" s="39">
         <v>100.6</v>
       </c>
-      <c r="F87" s="42"/>
+      <c r="F87" s="42">
+        <v>100.6</v>
+      </c>
       <c r="G87" s="39"/>
       <c r="H87" s="39"/>
       <c r="I87" s="39"/>
       <c r="J87" s="39"/>
       <c r="K87" s="39"/>
       <c r="L87" s="39"/>
       <c r="M87" s="39"/>
     </row>
     <row r="88" spans="1:13" ht="28.5" customHeight="1">
       <c r="A88" s="49" t="s">
         <v>5</v>
       </c>
       <c r="B88" s="50"/>
       <c r="C88" s="50"/>
       <c r="D88" s="50"/>
       <c r="E88" s="50"/>
       <c r="F88" s="50"/>
       <c r="G88" s="50"/>
       <c r="H88" s="50"/>
       <c r="I88" s="50"/>
       <c r="J88" s="50"/>
       <c r="K88" s="50"/>
       <c r="L88" s="50"/>
       <c r="M88" s="51"/>
     </row>
@@ -5218,51 +5224,53 @@
         <v>100</v>
       </c>
       <c r="L114" s="43">
         <v>99.8</v>
       </c>
       <c r="M114" s="43">
         <v>100.3</v>
       </c>
     </row>
     <row r="115" spans="1:13" ht="13.8">
       <c r="A115" s="45">
         <v>2026</v>
       </c>
       <c r="B115" s="46">
         <v>101.2</v>
       </c>
       <c r="C115" s="46">
         <v>101.2</v>
       </c>
       <c r="D115" s="46">
         <v>100.6</v>
       </c>
       <c r="E115" s="47">
         <v>100.6</v>
       </c>
-      <c r="F115" s="46"/>
+      <c r="F115" s="46">
+        <v>100.9</v>
+      </c>
       <c r="G115" s="47"/>
       <c r="H115" s="46"/>
       <c r="I115" s="46"/>
       <c r="J115" s="46"/>
       <c r="K115" s="48"/>
       <c r="L115" s="46"/>
       <c r="M115" s="46"/>
     </row>
     <row r="116" spans="1:13" ht="13.8">
       <c r="A116" s="2"/>
       <c r="B116" s="43"/>
       <c r="C116" s="43"/>
       <c r="D116" s="43"/>
       <c r="E116" s="3"/>
       <c r="F116" s="43"/>
       <c r="G116" s="3"/>
       <c r="H116" s="43"/>
       <c r="I116" s="43"/>
       <c r="J116" s="43"/>
       <c r="K116" s="44"/>
       <c r="L116" s="43"/>
       <c r="M116" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="5">