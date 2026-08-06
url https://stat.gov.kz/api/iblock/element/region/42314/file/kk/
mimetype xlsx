--- v2 (2026-06-24)
+++ v3 (2026-08-06)
@@ -711,52 +711,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M116"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A91" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="R115" sqref="R115"/>
+      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="R122" sqref="R122"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="22" style="4" customWidth="1"/>
     <col min="2" max="13" width="10.6640625" style="5" customWidth="1"/>
     <col min="14" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="32.25" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
       <c r="E1" s="52"/>
       <c r="F1" s="52"/>
       <c r="G1" s="52"/>
       <c r="H1" s="52"/>
       <c r="I1" s="52"/>
       <c r="J1" s="52"/>
       <c r="K1" s="52"/>
       <c r="L1" s="52"/>
       <c r="M1" s="52"/>
@@ -1897,51 +1897,53 @@
         <v>100.6</v>
       </c>
       <c r="M30" s="18">
         <v>100.6</v>
       </c>
     </row>
     <row r="31" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="38">
         <v>2026</v>
       </c>
       <c r="B31" s="39">
         <v>101.1</v>
       </c>
       <c r="C31" s="40">
         <v>101.2</v>
       </c>
       <c r="D31" s="39">
         <v>100.7</v>
       </c>
       <c r="E31" s="39">
         <v>100.6</v>
       </c>
       <c r="F31" s="41">
         <v>100.7</v>
       </c>
-      <c r="G31" s="39"/>
+      <c r="G31" s="39">
+        <v>100.8</v>
+      </c>
       <c r="H31" s="39"/>
       <c r="I31" s="39"/>
       <c r="J31" s="39"/>
       <c r="K31" s="39"/>
       <c r="L31" s="39"/>
       <c r="M31" s="39"/>
     </row>
     <row r="32" spans="1:13" ht="28.5" customHeight="1">
       <c r="A32" s="49" t="s">
         <v>3</v>
       </c>
       <c r="B32" s="50"/>
       <c r="C32" s="50"/>
       <c r="D32" s="50"/>
       <c r="E32" s="50"/>
       <c r="F32" s="50"/>
       <c r="G32" s="50"/>
       <c r="H32" s="50"/>
       <c r="I32" s="50"/>
       <c r="J32" s="50"/>
       <c r="K32" s="50"/>
       <c r="L32" s="50"/>
       <c r="M32" s="51"/>
     </row>
     <row r="33" spans="1:13" ht="13.8">
@@ -3007,51 +3009,53 @@
         <v>101</v>
       </c>
       <c r="M58" s="18">
         <v>100.7</v>
       </c>
     </row>
     <row r="59" spans="1:13" s="3" customFormat="1" ht="15.75" customHeight="1">
       <c r="A59" s="38">
         <v>2026</v>
       </c>
       <c r="B59" s="39">
         <v>100.8</v>
       </c>
       <c r="C59" s="40">
         <v>101.3</v>
       </c>
       <c r="D59" s="42">
         <v>100.8</v>
       </c>
       <c r="E59" s="42">
         <v>101.2</v>
       </c>
       <c r="F59" s="42">
         <v>100.6</v>
       </c>
-      <c r="G59" s="39"/>
+      <c r="G59" s="39">
+        <v>100.4</v>
+      </c>
       <c r="H59" s="39"/>
       <c r="I59" s="39"/>
       <c r="J59" s="39"/>
       <c r="K59" s="39"/>
       <c r="L59" s="39"/>
       <c r="M59" s="39"/>
     </row>
     <row r="60" spans="1:13" ht="28.5" customHeight="1">
       <c r="A60" s="49" t="s">
         <v>4</v>
       </c>
       <c r="B60" s="50"/>
       <c r="C60" s="50"/>
       <c r="D60" s="50"/>
       <c r="E60" s="50"/>
       <c r="F60" s="50"/>
       <c r="G60" s="50"/>
       <c r="H60" s="50"/>
       <c r="I60" s="50"/>
       <c r="J60" s="50"/>
       <c r="K60" s="50"/>
       <c r="L60" s="50"/>
       <c r="M60" s="51"/>
     </row>
     <row r="61" spans="1:13" ht="13.8">
@@ -4117,51 +4121,53 @@
         <v>101</v>
       </c>
       <c r="M86" s="18">
         <v>100.7</v>
       </c>
     </row>
     <row r="87" spans="1:13" s="3" customFormat="1" ht="15.75" customHeight="1">
       <c r="A87" s="38">
         <v>2026</v>
       </c>
       <c r="B87" s="40">
         <v>101.4</v>
       </c>
       <c r="C87" s="40">
         <v>101.2</v>
       </c>
       <c r="D87" s="39">
         <v>100.7</v>
       </c>
       <c r="E87" s="39">
         <v>100.6</v>
       </c>
       <c r="F87" s="42">
         <v>100.6</v>
       </c>
-      <c r="G87" s="39"/>
+      <c r="G87" s="39">
+        <v>101</v>
+      </c>
       <c r="H87" s="39"/>
       <c r="I87" s="39"/>
       <c r="J87" s="39"/>
       <c r="K87" s="39"/>
       <c r="L87" s="39"/>
       <c r="M87" s="39"/>
     </row>
     <row r="88" spans="1:13" ht="28.5" customHeight="1">
       <c r="A88" s="49" t="s">
         <v>5</v>
       </c>
       <c r="B88" s="50"/>
       <c r="C88" s="50"/>
       <c r="D88" s="50"/>
       <c r="E88" s="50"/>
       <c r="F88" s="50"/>
       <c r="G88" s="50"/>
       <c r="H88" s="50"/>
       <c r="I88" s="50"/>
       <c r="J88" s="50"/>
       <c r="K88" s="50"/>
       <c r="L88" s="50"/>
       <c r="M88" s="51"/>
     </row>
     <row r="89" spans="1:13" ht="13.8">
@@ -5227,51 +5233,53 @@
         <v>99.8</v>
       </c>
       <c r="M114" s="43">
         <v>100.3</v>
       </c>
     </row>
     <row r="115" spans="1:13" ht="13.8">
       <c r="A115" s="45">
         <v>2026</v>
       </c>
       <c r="B115" s="46">
         <v>101.2</v>
       </c>
       <c r="C115" s="46">
         <v>101.2</v>
       </c>
       <c r="D115" s="46">
         <v>100.6</v>
       </c>
       <c r="E115" s="47">
         <v>100.6</v>
       </c>
       <c r="F115" s="46">
         <v>100.9</v>
       </c>
-      <c r="G115" s="47"/>
+      <c r="G115" s="47">
+        <v>101.1</v>
+      </c>
       <c r="H115" s="46"/>
       <c r="I115" s="46"/>
       <c r="J115" s="46"/>
       <c r="K115" s="48"/>
       <c r="L115" s="46"/>
       <c r="M115" s="46"/>
     </row>
     <row r="116" spans="1:13" ht="13.8">
       <c r="A116" s="2"/>
       <c r="B116" s="43"/>
       <c r="C116" s="43"/>
       <c r="D116" s="43"/>
       <c r="E116" s="3"/>
       <c r="F116" s="43"/>
       <c r="G116" s="3"/>
       <c r="H116" s="43"/>
       <c r="I116" s="43"/>
       <c r="J116" s="43"/>
       <c r="K116" s="44"/>
       <c r="L116" s="43"/>
       <c r="M116" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A88:M88"/>