--- v3 (2026-08-06)
+++ v4 (2026-08-26)
@@ -711,52 +711,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M116"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="R122" sqref="R122"/>
+      <pane ySplit="3" topLeftCell="A61" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="R119" sqref="R119"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="22" style="4" customWidth="1"/>
     <col min="2" max="13" width="10.6640625" style="5" customWidth="1"/>
     <col min="14" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="32.25" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
       <c r="E1" s="52"/>
       <c r="F1" s="52"/>
       <c r="G1" s="52"/>
       <c r="H1" s="52"/>
       <c r="I1" s="52"/>
       <c r="J1" s="52"/>
       <c r="K1" s="52"/>
       <c r="L1" s="52"/>
       <c r="M1" s="52"/>
@@ -1900,51 +1900,53 @@
         <v>100.6</v>
       </c>
     </row>
     <row r="31" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="38">
         <v>2026</v>
       </c>
       <c r="B31" s="39">
         <v>101.1</v>
       </c>
       <c r="C31" s="40">
         <v>101.2</v>
       </c>
       <c r="D31" s="39">
         <v>100.7</v>
       </c>
       <c r="E31" s="39">
         <v>100.6</v>
       </c>
       <c r="F31" s="41">
         <v>100.7</v>
       </c>
       <c r="G31" s="39">
         <v>100.8</v>
       </c>
-      <c r="H31" s="39"/>
+      <c r="H31" s="39">
+        <v>100.5</v>
+      </c>
       <c r="I31" s="39"/>
       <c r="J31" s="39"/>
       <c r="K31" s="39"/>
       <c r="L31" s="39"/>
       <c r="M31" s="39"/>
     </row>
     <row r="32" spans="1:13" ht="28.5" customHeight="1">
       <c r="A32" s="49" t="s">
         <v>3</v>
       </c>
       <c r="B32" s="50"/>
       <c r="C32" s="50"/>
       <c r="D32" s="50"/>
       <c r="E32" s="50"/>
       <c r="F32" s="50"/>
       <c r="G32" s="50"/>
       <c r="H32" s="50"/>
       <c r="I32" s="50"/>
       <c r="J32" s="50"/>
       <c r="K32" s="50"/>
       <c r="L32" s="50"/>
       <c r="M32" s="51"/>
     </row>
     <row r="33" spans="1:13" ht="13.8">
       <c r="A33" s="12">
@@ -3012,51 +3014,53 @@
         <v>100.7</v>
       </c>
     </row>
     <row r="59" spans="1:13" s="3" customFormat="1" ht="15.75" customHeight="1">
       <c r="A59" s="38">
         <v>2026</v>
       </c>
       <c r="B59" s="39">
         <v>100.8</v>
       </c>
       <c r="C59" s="40">
         <v>101.3</v>
       </c>
       <c r="D59" s="42">
         <v>100.8</v>
       </c>
       <c r="E59" s="42">
         <v>101.2</v>
       </c>
       <c r="F59" s="42">
         <v>100.6</v>
       </c>
       <c r="G59" s="39">
         <v>100.4</v>
       </c>
-      <c r="H59" s="39"/>
+      <c r="H59" s="39">
+        <v>100.2</v>
+      </c>
       <c r="I59" s="39"/>
       <c r="J59" s="39"/>
       <c r="K59" s="39"/>
       <c r="L59" s="39"/>
       <c r="M59" s="39"/>
     </row>
     <row r="60" spans="1:13" ht="28.5" customHeight="1">
       <c r="A60" s="49" t="s">
         <v>4</v>
       </c>
       <c r="B60" s="50"/>
       <c r="C60" s="50"/>
       <c r="D60" s="50"/>
       <c r="E60" s="50"/>
       <c r="F60" s="50"/>
       <c r="G60" s="50"/>
       <c r="H60" s="50"/>
       <c r="I60" s="50"/>
       <c r="J60" s="50"/>
       <c r="K60" s="50"/>
       <c r="L60" s="50"/>
       <c r="M60" s="51"/>
     </row>
     <row r="61" spans="1:13" ht="13.8">
       <c r="A61" s="12">
@@ -4124,51 +4128,53 @@
         <v>100.7</v>
       </c>
     </row>
     <row r="87" spans="1:13" s="3" customFormat="1" ht="15.75" customHeight="1">
       <c r="A87" s="38">
         <v>2026</v>
       </c>
       <c r="B87" s="40">
         <v>101.4</v>
       </c>
       <c r="C87" s="40">
         <v>101.2</v>
       </c>
       <c r="D87" s="39">
         <v>100.7</v>
       </c>
       <c r="E87" s="39">
         <v>100.6</v>
       </c>
       <c r="F87" s="42">
         <v>100.6</v>
       </c>
       <c r="G87" s="39">
         <v>101</v>
       </c>
-      <c r="H87" s="39"/>
+      <c r="H87" s="39">
+        <v>100.7</v>
+      </c>
       <c r="I87" s="39"/>
       <c r="J87" s="39"/>
       <c r="K87" s="39"/>
       <c r="L87" s="39"/>
       <c r="M87" s="39"/>
     </row>
     <row r="88" spans="1:13" ht="28.5" customHeight="1">
       <c r="A88" s="49" t="s">
         <v>5</v>
       </c>
       <c r="B88" s="50"/>
       <c r="C88" s="50"/>
       <c r="D88" s="50"/>
       <c r="E88" s="50"/>
       <c r="F88" s="50"/>
       <c r="G88" s="50"/>
       <c r="H88" s="50"/>
       <c r="I88" s="50"/>
       <c r="J88" s="50"/>
       <c r="K88" s="50"/>
       <c r="L88" s="50"/>
       <c r="M88" s="51"/>
     </row>
     <row r="89" spans="1:13" ht="13.8">
       <c r="A89" s="12">
@@ -5236,51 +5242,53 @@
         <v>100.3</v>
       </c>
     </row>
     <row r="115" spans="1:13" ht="13.8">
       <c r="A115" s="45">
         <v>2026</v>
       </c>
       <c r="B115" s="46">
         <v>101.2</v>
       </c>
       <c r="C115" s="46">
         <v>101.2</v>
       </c>
       <c r="D115" s="46">
         <v>100.6</v>
       </c>
       <c r="E115" s="47">
         <v>100.6</v>
       </c>
       <c r="F115" s="46">
         <v>100.9</v>
       </c>
       <c r="G115" s="47">
         <v>101.1</v>
       </c>
-      <c r="H115" s="46"/>
+      <c r="H115" s="46">
+        <v>100.7</v>
+      </c>
       <c r="I115" s="46"/>
       <c r="J115" s="46"/>
       <c r="K115" s="48"/>
       <c r="L115" s="46"/>
       <c r="M115" s="46"/>
     </row>
     <row r="116" spans="1:13" ht="13.8">
       <c r="A116" s="2"/>
       <c r="B116" s="43"/>
       <c r="C116" s="43"/>
       <c r="D116" s="43"/>
       <c r="E116" s="3"/>
       <c r="F116" s="43"/>
       <c r="G116" s="3"/>
       <c r="H116" s="43"/>
       <c r="I116" s="43"/>
       <c r="J116" s="43"/>
       <c r="K116" s="44"/>
       <c r="L116" s="43"/>
       <c r="M116" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A88:M88"/>
     <mergeCell ref="A1:M1"/>