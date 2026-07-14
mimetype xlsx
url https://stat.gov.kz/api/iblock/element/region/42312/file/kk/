--- v0 (2026-04-16)
+++ v1 (2026-07-14)
@@ -1,208 +1,150 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ba.ismailov\Desktop\Рабочий стол 2025\Динамика демография\13 Умершие (по месяцам)+\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ba.ismailov\Desktop\Рабочий стол 2026\Динамика демография\3. Смертность\5. Умершие (по месяцам)+\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12030"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Жынысы бойынша қайтыс болғандар" sheetId="7" r:id="rId1"/>
-    <sheet name="Коэффициенттер барлығы" sheetId="4" r:id="rId2"/>
-[...1 lines deleted...]
-    <sheet name="Нәресте өлім-жітім коэфф." sheetId="9" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="25">
   <si>
     <t>адам</t>
   </si>
   <si>
-    <t>қаңтар-мамыр</t>
-[...13 lines deleted...]
-  <si>
     <t>қаңтар</t>
-  </si>
-[...7 lines deleted...]
-    <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
-    <t>қаңтар-қазан</t>
-[...7 lines deleted...]
-  <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>* Деректер  қайтыс болу туралы актілердің тіркелген күні бойынша қалыптастырылған.</t>
   </si>
   <si>
-    <t>Халықтың жалпы өлім-жітім коэффициенті*</t>
-[...1 lines deleted...]
-  <si>
     <t>Қайтыс болғандар саны*</t>
-  </si>
-[...7 lines deleted...]
-    <t>Нәресте өлім-жітімінің коэффициенті*</t>
   </si>
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
     <t>Алматы ауданы</t>
   </si>
   <si>
     <t>Есіл ауданы</t>
   </si>
   <si>
     <t>Сарыарқа ауданы</t>
   </si>
   <si>
     <t>Байқоңыр ауданы</t>
   </si>
   <si>
     <t>Ерлер</t>
   </si>
   <si>
     <t>Әйелдер</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>Нұра ауданы</t>
   </si>
+  <si>
+    <t>Сарайшық ауданы</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="16">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -266,51 +208,51 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -358,280 +300,184 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="thin">
-[...9 lines deleted...]
-      <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...49 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -879,4377 +725,1821 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AK36"/>
+  <dimension ref="A2:AK39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AB73" sqref="AB73"/>
-      <selection pane="bottomLeft" activeCell="Q33" sqref="Q33"/>
+      <selection pane="bottomLeft" activeCell="V32" sqref="V32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37">
-      <c r="A2" s="60" t="s">
-[...37 lines deleted...]
-      <c r="AK2" s="60"/>
+      <c r="A2" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
+      <c r="N2" s="32"/>
+      <c r="O2" s="32"/>
+      <c r="P2" s="32"/>
+      <c r="Q2" s="32"/>
+      <c r="R2" s="32"/>
+      <c r="S2" s="32"/>
+      <c r="T2" s="32"/>
+      <c r="U2" s="32"/>
+      <c r="V2" s="32"/>
+      <c r="W2" s="32"/>
+      <c r="X2" s="32"/>
+      <c r="Y2" s="32"/>
+      <c r="Z2" s="32"/>
+      <c r="AA2" s="32"/>
+      <c r="AB2" s="32"/>
+      <c r="AC2" s="32"/>
+      <c r="AD2" s="32"/>
+      <c r="AE2" s="32"/>
+      <c r="AF2" s="32"/>
+      <c r="AG2" s="32"/>
+      <c r="AH2" s="32"/>
+      <c r="AI2" s="32"/>
+      <c r="AJ2" s="32"/>
+      <c r="AK2" s="32"/>
     </row>
     <row r="3" spans="1:37" s="3" customFormat="1">
       <c r="A3" s="2"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
       <c r="X3" s="4"/>
-      <c r="Y3" s="49"/>
+      <c r="Y3" s="28"/>
       <c r="AI3" s="5"/>
-      <c r="AK3" s="50" t="s">
+      <c r="AK3" s="29" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37" s="3" customFormat="1">
-      <c r="A4" s="61"/>
-      <c r="B4" s="63">
+      <c r="A4" s="33"/>
+      <c r="B4" s="35">
         <v>2021</v>
       </c>
-      <c r="C4" s="64"/>
-[...24 lines deleted...]
-      <c r="Z4" s="65">
+      <c r="C4" s="36"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="36"/>
+      <c r="G4" s="36"/>
+      <c r="H4" s="36"/>
+      <c r="I4" s="36"/>
+      <c r="J4" s="36"/>
+      <c r="K4" s="36"/>
+      <c r="L4" s="36"/>
+      <c r="M4" s="36"/>
+      <c r="N4" s="37">
         <v>2025</v>
       </c>
-      <c r="AA4" s="66"/>
-[...9 lines deleted...]
-      <c r="AK4" s="66"/>
+      <c r="O4" s="38"/>
+      <c r="P4" s="38"/>
+      <c r="Q4" s="38"/>
+      <c r="R4" s="38"/>
+      <c r="S4" s="38"/>
+      <c r="T4" s="38"/>
+      <c r="U4" s="38"/>
+      <c r="V4" s="38"/>
+      <c r="W4" s="38"/>
+      <c r="X4" s="38"/>
+      <c r="Y4" s="38"/>
+      <c r="Z4" s="37">
+        <v>2026</v>
+      </c>
+      <c r="AA4" s="38"/>
+      <c r="AB4" s="38"/>
+      <c r="AC4" s="38"/>
+      <c r="AD4" s="38"/>
+      <c r="AE4" s="38"/>
+      <c r="AF4" s="38"/>
+      <c r="AG4" s="38"/>
+      <c r="AH4" s="38"/>
+      <c r="AI4" s="38"/>
+      <c r="AJ4" s="38"/>
+      <c r="AK4" s="38"/>
     </row>
     <row r="5" spans="1:37" s="3" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A5" s="62"/>
-      <c r="B5" s="48" t="s">
+      <c r="A5" s="34"/>
+      <c r="B5" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="G5" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="H5" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="I5" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="J5" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="48" t="s">
+      <c r="K5" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="L5" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="M5" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="N5" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="O5" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="P5" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q5" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="R5" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="S5" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="T5" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="U5" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="V5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="W5" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="X5" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y5" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z5" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA5" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB5" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="AC5" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="AD5" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE5" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF5" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG5" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="AH5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="AI5" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="AJ5" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="AK5" s="27" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37" s="9" customFormat="1">
+      <c r="A6" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="31"/>
+      <c r="C6" s="31"/>
+      <c r="D6" s="31"/>
+      <c r="E6" s="31"/>
+      <c r="F6" s="31"/>
+      <c r="G6" s="31"/>
+      <c r="H6" s="31"/>
+      <c r="I6" s="31"/>
+      <c r="J6" s="31"/>
+      <c r="K6" s="31"/>
+      <c r="L6" s="31"/>
+      <c r="M6" s="31"/>
+      <c r="N6" s="31"/>
+      <c r="O6" s="31"/>
+      <c r="P6" s="31"/>
+      <c r="Q6" s="31"/>
+      <c r="R6" s="31"/>
+      <c r="S6" s="31"/>
+      <c r="T6" s="31"/>
+      <c r="U6" s="31"/>
+      <c r="V6" s="31"/>
+      <c r="W6" s="31"/>
+      <c r="X6" s="31"/>
+      <c r="Y6" s="31"/>
+      <c r="Z6" s="31"/>
+      <c r="AA6" s="31"/>
+      <c r="AB6" s="31"/>
+      <c r="AC6" s="31"/>
+      <c r="AD6" s="31"/>
+      <c r="AE6" s="31"/>
+      <c r="AF6" s="31"/>
+      <c r="AG6" s="31"/>
+      <c r="AH6" s="31"/>
+      <c r="AI6" s="31"/>
+      <c r="AJ6" s="31"/>
+      <c r="AK6" s="31"/>
+    </row>
+    <row r="7" spans="1:37" s="13" customFormat="1" ht="15">
+      <c r="A7" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="D5" s="6" t="s">
+      <c r="B7" s="11">
+        <v>430</v>
+      </c>
+      <c r="C7" s="11">
+        <v>394</v>
+      </c>
+      <c r="D7" s="11">
+        <v>465</v>
+      </c>
+      <c r="E7" s="11">
+        <v>512</v>
+      </c>
+      <c r="F7" s="11">
+        <v>498</v>
+      </c>
+      <c r="G7" s="11">
+        <v>497</v>
+      </c>
+      <c r="H7" s="12">
+        <v>905</v>
+      </c>
+      <c r="I7" s="12">
+        <v>1059</v>
+      </c>
+      <c r="J7" s="12">
+        <v>693</v>
+      </c>
+      <c r="K7" s="12">
+        <v>541</v>
+      </c>
+      <c r="L7" s="12">
+        <v>532</v>
+      </c>
+      <c r="M7" s="12">
+        <v>488</v>
+      </c>
+      <c r="N7" s="18">
+        <v>480</v>
+      </c>
+      <c r="O7" s="18">
+        <v>453</v>
+      </c>
+      <c r="P7" s="18">
+        <v>436</v>
+      </c>
+      <c r="Q7" s="18">
+        <v>549</v>
+      </c>
+      <c r="R7" s="18">
+        <v>515</v>
+      </c>
+      <c r="S7" s="18">
+        <v>463</v>
+      </c>
+      <c r="T7" s="17">
+        <v>501</v>
+      </c>
+      <c r="U7" s="17">
+        <v>509</v>
+      </c>
+      <c r="V7" s="17">
+        <v>505</v>
+      </c>
+      <c r="W7" s="17">
+        <v>535</v>
+      </c>
+      <c r="X7" s="17">
+        <v>545</v>
+      </c>
+      <c r="Y7" s="17">
+        <v>620</v>
+      </c>
+      <c r="Z7" s="17">
+        <v>471</v>
+      </c>
+      <c r="AA7" s="17">
+        <v>452</v>
+      </c>
+      <c r="AB7" s="17">
+        <v>505</v>
+      </c>
+      <c r="AC7" s="17">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37">
+      <c r="A8" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="B8" s="15"/>
+      <c r="C8" s="15"/>
+      <c r="D8" s="15"/>
+      <c r="E8" s="15"/>
+      <c r="F8" s="15"/>
+      <c r="G8" s="15"/>
+      <c r="H8" s="15"/>
+      <c r="I8" s="15"/>
+      <c r="J8" s="15"/>
+      <c r="K8" s="15"/>
+      <c r="L8" s="15"/>
+      <c r="M8" s="15"/>
+      <c r="N8" s="18">
+        <v>135</v>
+      </c>
+      <c r="O8" s="18">
+        <v>131</v>
+      </c>
+      <c r="P8" s="18">
+        <v>123</v>
+      </c>
+      <c r="Q8" s="18">
+        <v>175</v>
+      </c>
+      <c r="R8" s="18">
+        <v>156</v>
+      </c>
+      <c r="S8" s="18">
+        <v>134</v>
+      </c>
+      <c r="T8" s="17">
+        <v>132</v>
+      </c>
+      <c r="U8" s="17">
+        <v>165</v>
+      </c>
+      <c r="V8" s="17">
+        <v>153</v>
+      </c>
+      <c r="W8" s="17">
+        <v>147</v>
+      </c>
+      <c r="X8" s="17">
+        <v>163</v>
+      </c>
+      <c r="Y8" s="17">
+        <v>174</v>
+      </c>
+      <c r="Z8" s="17">
+        <v>110</v>
+      </c>
+      <c r="AA8" s="17">
+        <v>119</v>
+      </c>
+      <c r="AB8" s="17">
+        <v>125</v>
+      </c>
+      <c r="AC8" s="17">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="9" spans="1:37">
+      <c r="A9" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="F5" s="6" t="s">
-[...5 lines deleted...]
-      <c r="H5" s="6" t="s">
+      <c r="B9" s="15"/>
+      <c r="C9" s="15"/>
+      <c r="D9" s="15"/>
+      <c r="E9" s="15"/>
+      <c r="F9" s="15"/>
+      <c r="G9" s="15"/>
+      <c r="H9" s="15"/>
+      <c r="I9" s="15"/>
+      <c r="J9" s="15"/>
+      <c r="K9" s="15"/>
+      <c r="L9" s="15"/>
+      <c r="M9" s="15"/>
+      <c r="N9" s="18">
+        <v>62</v>
+      </c>
+      <c r="O9" s="18">
+        <v>55</v>
+      </c>
+      <c r="P9" s="18">
+        <v>62</v>
+      </c>
+      <c r="Q9" s="18">
+        <v>62</v>
+      </c>
+      <c r="R9" s="18">
+        <v>70</v>
+      </c>
+      <c r="S9" s="18">
+        <v>54</v>
+      </c>
+      <c r="T9" s="17">
+        <v>65</v>
+      </c>
+      <c r="U9" s="17">
+        <v>72</v>
+      </c>
+      <c r="V9" s="17">
+        <v>77</v>
+      </c>
+      <c r="W9" s="17">
+        <v>70</v>
+      </c>
+      <c r="X9" s="17">
+        <v>67</v>
+      </c>
+      <c r="Y9" s="17">
+        <v>76</v>
+      </c>
+      <c r="Z9" s="17">
+        <v>52</v>
+      </c>
+      <c r="AA9" s="17">
+        <v>50</v>
+      </c>
+      <c r="AB9" s="17">
+        <v>63</v>
+      </c>
+      <c r="AC9" s="17">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37">
+      <c r="A10" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="15"/>
+      <c r="C10" s="15"/>
+      <c r="D10" s="15"/>
+      <c r="E10" s="15"/>
+      <c r="F10" s="15"/>
+      <c r="G10" s="15"/>
+      <c r="H10" s="15"/>
+      <c r="I10" s="15"/>
+      <c r="J10" s="15"/>
+      <c r="K10" s="15"/>
+      <c r="L10" s="15"/>
+      <c r="M10" s="15"/>
+      <c r="N10" s="18">
+        <v>141</v>
+      </c>
+      <c r="O10" s="18">
+        <v>131</v>
+      </c>
+      <c r="P10" s="18">
+        <v>137</v>
+      </c>
+      <c r="Q10" s="18">
+        <v>147</v>
+      </c>
+      <c r="R10" s="18">
+        <v>149</v>
+      </c>
+      <c r="S10" s="18">
+        <v>133</v>
+      </c>
+      <c r="T10" s="17">
+        <v>149</v>
+      </c>
+      <c r="U10" s="17">
+        <v>146</v>
+      </c>
+      <c r="V10" s="17">
+        <v>146</v>
+      </c>
+      <c r="W10" s="17">
+        <v>154</v>
+      </c>
+      <c r="X10" s="17">
+        <v>145</v>
+      </c>
+      <c r="Y10" s="17">
+        <v>193</v>
+      </c>
+      <c r="Z10" s="17">
+        <v>154</v>
+      </c>
+      <c r="AA10" s="17">
+        <v>135</v>
+      </c>
+      <c r="AB10" s="17">
+        <v>143</v>
+      </c>
+      <c r="AC10" s="17">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37">
+      <c r="A11" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="15"/>
+      <c r="C11" s="15"/>
+      <c r="D11" s="15"/>
+      <c r="E11" s="15"/>
+      <c r="F11" s="15"/>
+      <c r="G11" s="15"/>
+      <c r="H11" s="15"/>
+      <c r="I11" s="15"/>
+      <c r="J11" s="15"/>
+      <c r="K11" s="15"/>
+      <c r="L11" s="15"/>
+      <c r="M11" s="15"/>
+      <c r="N11" s="18">
+        <v>97</v>
+      </c>
+      <c r="O11" s="18">
+        <v>70</v>
+      </c>
+      <c r="P11" s="18">
+        <v>75</v>
+      </c>
+      <c r="Q11" s="18">
+        <v>101</v>
+      </c>
+      <c r="R11" s="18">
+        <v>87</v>
+      </c>
+      <c r="S11" s="18">
+        <v>82</v>
+      </c>
+      <c r="T11" s="17">
+        <v>92</v>
+      </c>
+      <c r="U11" s="17">
+        <v>71</v>
+      </c>
+      <c r="V11" s="17">
+        <v>75</v>
+      </c>
+      <c r="W11" s="17">
+        <v>95</v>
+      </c>
+      <c r="X11" s="17">
+        <v>98</v>
+      </c>
+      <c r="Y11" s="17">
+        <v>107</v>
+      </c>
+      <c r="Z11" s="17">
+        <v>67</v>
+      </c>
+      <c r="AA11" s="17">
+        <v>83</v>
+      </c>
+      <c r="AB11" s="17">
+        <v>63</v>
+      </c>
+      <c r="AC11" s="17">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37">
+      <c r="A12" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B12" s="15"/>
+      <c r="C12" s="15"/>
+      <c r="D12" s="15"/>
+      <c r="E12" s="15"/>
+      <c r="F12" s="15"/>
+      <c r="G12" s="15"/>
+      <c r="H12" s="15"/>
+      <c r="I12" s="15"/>
+      <c r="J12" s="15"/>
+      <c r="K12" s="15"/>
+      <c r="L12" s="15"/>
+      <c r="M12" s="15"/>
+      <c r="N12" s="18">
+        <v>45</v>
+      </c>
+      <c r="O12" s="18">
+        <v>66</v>
+      </c>
+      <c r="P12" s="18">
+        <v>39</v>
+      </c>
+      <c r="Q12" s="18">
+        <v>64</v>
+      </c>
+      <c r="R12" s="18">
+        <v>53</v>
+      </c>
+      <c r="S12" s="18">
+        <v>60</v>
+      </c>
+      <c r="T12" s="17">
+        <v>63</v>
+      </c>
+      <c r="U12" s="17">
+        <v>55</v>
+      </c>
+      <c r="V12" s="17">
+        <v>54</v>
+      </c>
+      <c r="W12" s="17">
+        <v>69</v>
+      </c>
+      <c r="X12" s="17">
+        <v>72</v>
+      </c>
+      <c r="Y12" s="17">
+        <v>70</v>
+      </c>
+      <c r="Z12" s="17">
+        <v>58</v>
+      </c>
+      <c r="AA12" s="17">
+        <v>59</v>
+      </c>
+      <c r="AB12" s="17">
+        <v>66</v>
+      </c>
+      <c r="AC12" s="17">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37">
+      <c r="A13" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="B13" s="15"/>
+      <c r="C13" s="15"/>
+      <c r="D13" s="15"/>
+      <c r="E13" s="15"/>
+      <c r="F13" s="15"/>
+      <c r="G13" s="15"/>
+      <c r="H13" s="15"/>
+      <c r="I13" s="15"/>
+      <c r="J13" s="15"/>
+      <c r="K13" s="15"/>
+      <c r="L13" s="15"/>
+      <c r="M13" s="15"/>
+      <c r="N13" s="18"/>
+      <c r="O13" s="25"/>
+      <c r="P13" s="18"/>
+      <c r="Q13" s="18"/>
+      <c r="R13" s="18"/>
+      <c r="S13" s="15"/>
+      <c r="T13" s="18"/>
+      <c r="U13" s="18"/>
+      <c r="V13" s="18"/>
+      <c r="W13" s="18"/>
+      <c r="X13" s="18"/>
+      <c r="Y13" s="25"/>
+      <c r="Z13" s="17">
+        <v>30</v>
+      </c>
+      <c r="AA13" s="17">
+        <v>6</v>
+      </c>
+      <c r="AB13" s="17">
+        <v>45</v>
+      </c>
+      <c r="AC13" s="17">
+        <v>42</v>
+      </c>
+      <c r="AF13" s="17"/>
+      <c r="AG13" s="17"/>
+      <c r="AH13" s="17"/>
+      <c r="AI13" s="17"/>
+      <c r="AJ13" s="17"/>
+      <c r="AK13" s="17"/>
+    </row>
+    <row r="14" spans="1:37">
+      <c r="A14" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="30"/>
+      <c r="C14" s="30"/>
+      <c r="D14" s="30"/>
+      <c r="E14" s="30"/>
+      <c r="F14" s="30"/>
+      <c r="G14" s="30"/>
+      <c r="H14" s="30"/>
+      <c r="I14" s="30"/>
+      <c r="J14" s="30"/>
+      <c r="K14" s="30"/>
+      <c r="L14" s="30"/>
+      <c r="M14" s="30"/>
+      <c r="N14" s="30"/>
+      <c r="O14" s="30"/>
+      <c r="P14" s="30"/>
+      <c r="Q14" s="30"/>
+      <c r="R14" s="30"/>
+      <c r="S14" s="30"/>
+      <c r="T14" s="30"/>
+      <c r="U14" s="30"/>
+      <c r="V14" s="30"/>
+      <c r="W14" s="30"/>
+      <c r="X14" s="30"/>
+      <c r="Y14" s="30"/>
+      <c r="Z14" s="30"/>
+      <c r="AA14" s="30"/>
+      <c r="AB14" s="30"/>
+      <c r="AC14" s="30"/>
+      <c r="AD14" s="30"/>
+      <c r="AE14" s="30"/>
+      <c r="AF14" s="30"/>
+      <c r="AG14" s="30"/>
+      <c r="AH14" s="30"/>
+      <c r="AI14" s="30"/>
+      <c r="AJ14" s="30"/>
+      <c r="AK14" s="30"/>
+    </row>
+    <row r="15" spans="1:37" ht="15">
+      <c r="A15" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="15"/>
+      <c r="C15" s="15"/>
+      <c r="D15" s="15"/>
+      <c r="E15" s="15"/>
+      <c r="F15" s="15"/>
+      <c r="G15" s="15"/>
+      <c r="H15" s="15"/>
+      <c r="I15" s="15"/>
+      <c r="J15" s="15"/>
+      <c r="K15" s="15"/>
+      <c r="L15" s="15"/>
+      <c r="M15" s="15"/>
+      <c r="N15" s="18">
+        <v>262</v>
+      </c>
+      <c r="O15" s="18">
+        <v>235</v>
+      </c>
+      <c r="P15" s="18">
+        <v>234</v>
+      </c>
+      <c r="Q15" s="18">
+        <v>274</v>
+      </c>
+      <c r="R15" s="18">
+        <v>283</v>
+      </c>
+      <c r="S15" s="18">
+        <v>244</v>
+      </c>
+      <c r="T15" s="17">
+        <v>268</v>
+      </c>
+      <c r="U15" s="17">
+        <v>279</v>
+      </c>
+      <c r="V15" s="17">
+        <v>273</v>
+      </c>
+      <c r="W15" s="17">
+        <v>302</v>
+      </c>
+      <c r="X15" s="17">
+        <v>286</v>
+      </c>
+      <c r="Y15" s="17">
+        <v>324</v>
+      </c>
+      <c r="Z15" s="17">
+        <v>257</v>
+      </c>
+      <c r="AA15" s="17">
+        <v>248</v>
+      </c>
+      <c r="AB15" s="17">
+        <v>277</v>
+      </c>
+      <c r="AC15" s="17">
+        <v>265</v>
+      </c>
+      <c r="AD15" s="13"/>
+      <c r="AE15" s="13"/>
+      <c r="AF15" s="13"/>
+      <c r="AG15" s="13"/>
+      <c r="AH15" s="13"/>
+      <c r="AI15" s="13"/>
+      <c r="AJ15" s="13"/>
+      <c r="AK15" s="13"/>
+    </row>
+    <row r="16" spans="1:37">
+      <c r="A16" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="15"/>
+      <c r="C16" s="15"/>
+      <c r="D16" s="15"/>
+      <c r="E16" s="15"/>
+      <c r="F16" s="15"/>
+      <c r="G16" s="15"/>
+      <c r="H16" s="15"/>
+      <c r="I16" s="15"/>
+      <c r="J16" s="15"/>
+      <c r="K16" s="15"/>
+      <c r="L16" s="15"/>
+      <c r="M16" s="15"/>
+      <c r="N16" s="18">
+        <v>76</v>
+      </c>
+      <c r="O16" s="18">
+        <v>69</v>
+      </c>
+      <c r="P16" s="18">
+        <v>67</v>
+      </c>
+      <c r="Q16" s="18">
+        <v>96</v>
+      </c>
+      <c r="R16" s="18">
+        <v>91</v>
+      </c>
+      <c r="S16" s="18">
+        <v>61</v>
+      </c>
+      <c r="T16" s="17">
+        <v>73</v>
+      </c>
+      <c r="U16" s="17">
+        <v>85</v>
+      </c>
+      <c r="V16" s="17">
+        <v>83</v>
+      </c>
+      <c r="W16" s="17">
+        <v>88</v>
+      </c>
+      <c r="X16" s="17">
+        <v>88</v>
+      </c>
+      <c r="Y16" s="17">
+        <v>95</v>
+      </c>
+      <c r="Z16" s="17">
+        <v>62</v>
+      </c>
+      <c r="AA16" s="17">
+        <v>64</v>
+      </c>
+      <c r="AB16" s="17">
+        <v>62</v>
+      </c>
+      <c r="AC16" s="17">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="17" spans="1:37">
+      <c r="A17" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="15"/>
+      <c r="C17" s="15"/>
+      <c r="D17" s="15"/>
+      <c r="E17" s="15"/>
+      <c r="F17" s="15"/>
+      <c r="G17" s="15"/>
+      <c r="H17" s="15"/>
+      <c r="I17" s="15"/>
+      <c r="J17" s="15"/>
+      <c r="K17" s="15"/>
+      <c r="L17" s="15"/>
+      <c r="M17" s="15"/>
+      <c r="N17" s="18">
+        <v>39</v>
+      </c>
+      <c r="O17" s="18">
+        <v>27</v>
+      </c>
+      <c r="P17" s="18">
+        <v>31</v>
+      </c>
+      <c r="Q17" s="18">
+        <v>31</v>
+      </c>
+      <c r="R17" s="18">
+        <v>41</v>
+      </c>
+      <c r="S17" s="18">
+        <v>32</v>
+      </c>
+      <c r="T17" s="17">
+        <v>31</v>
+      </c>
+      <c r="U17" s="17">
+        <v>40</v>
+      </c>
+      <c r="V17" s="17">
+        <v>41</v>
+      </c>
+      <c r="W17" s="17">
+        <v>40</v>
+      </c>
+      <c r="X17" s="17">
+        <v>32</v>
+      </c>
+      <c r="Y17" s="17">
+        <v>39</v>
+      </c>
+      <c r="Z17" s="17">
+        <v>31</v>
+      </c>
+      <c r="AA17" s="17">
+        <v>32</v>
+      </c>
+      <c r="AB17" s="17">
+        <v>33</v>
+      </c>
+      <c r="AC17" s="17">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="18" spans="1:37">
+      <c r="A18" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="15"/>
+      <c r="C18" s="15"/>
+      <c r="D18" s="15"/>
+      <c r="E18" s="15"/>
+      <c r="F18" s="15"/>
+      <c r="G18" s="15"/>
+      <c r="H18" s="15"/>
+      <c r="I18" s="15"/>
+      <c r="J18" s="15"/>
+      <c r="K18" s="15"/>
+      <c r="L18" s="15"/>
+      <c r="M18" s="15"/>
+      <c r="N18" s="18">
+        <v>78</v>
+      </c>
+      <c r="O18" s="18">
+        <v>66</v>
+      </c>
+      <c r="P18" s="18">
+        <v>73</v>
+      </c>
+      <c r="Q18" s="18">
+        <v>67</v>
+      </c>
+      <c r="R18" s="18">
+        <v>69</v>
+      </c>
+      <c r="S18" s="18">
+        <v>67</v>
+      </c>
+      <c r="T18" s="17">
+        <v>84</v>
+      </c>
+      <c r="U18" s="17">
+        <v>76</v>
+      </c>
+      <c r="V18" s="17">
+        <v>69</v>
+      </c>
+      <c r="W18" s="17">
+        <v>92</v>
+      </c>
+      <c r="X18" s="17">
+        <v>74</v>
+      </c>
+      <c r="Y18" s="17">
+        <v>101</v>
+      </c>
+      <c r="Z18" s="17">
+        <v>78</v>
+      </c>
+      <c r="AA18" s="17">
+        <v>73</v>
+      </c>
+      <c r="AB18" s="17">
+        <v>80</v>
+      </c>
+      <c r="AC18" s="17">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="19" spans="1:37">
+      <c r="A19" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B19" s="15"/>
+      <c r="C19" s="15"/>
+      <c r="D19" s="15"/>
+      <c r="E19" s="15"/>
+      <c r="F19" s="15"/>
+      <c r="G19" s="15"/>
+      <c r="H19" s="15"/>
+      <c r="I19" s="15"/>
+      <c r="J19" s="15"/>
+      <c r="K19" s="15"/>
+      <c r="L19" s="15"/>
+      <c r="M19" s="15"/>
+      <c r="N19" s="18">
+        <v>47</v>
+      </c>
+      <c r="O19" s="18">
+        <v>37</v>
+      </c>
+      <c r="P19" s="18">
+        <v>45</v>
+      </c>
+      <c r="Q19" s="18">
+        <v>47</v>
+      </c>
+      <c r="R19" s="18">
+        <v>49</v>
+      </c>
+      <c r="S19" s="18">
+        <v>49</v>
+      </c>
+      <c r="T19" s="17">
+        <v>48</v>
+      </c>
+      <c r="U19" s="17">
+        <v>42</v>
+      </c>
+      <c r="V19" s="17">
+        <v>45</v>
+      </c>
+      <c r="W19" s="17">
+        <v>50</v>
+      </c>
+      <c r="X19" s="17">
+        <v>53</v>
+      </c>
+      <c r="Y19" s="17">
+        <v>55</v>
+      </c>
+      <c r="Z19" s="17">
+        <v>35</v>
+      </c>
+      <c r="AA19" s="17">
+        <v>46</v>
+      </c>
+      <c r="AB19" s="17">
+        <v>35</v>
+      </c>
+      <c r="AC19" s="17">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="20" spans="1:37">
+      <c r="A20" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="15"/>
+      <c r="C20" s="15"/>
+      <c r="D20" s="15"/>
+      <c r="E20" s="15"/>
+      <c r="F20" s="15"/>
+      <c r="G20" s="15"/>
+      <c r="H20" s="15"/>
+      <c r="I20" s="15"/>
+      <c r="J20" s="15"/>
+      <c r="K20" s="15"/>
+      <c r="L20" s="15"/>
+      <c r="M20" s="15"/>
+      <c r="N20" s="18">
+        <v>22</v>
+      </c>
+      <c r="O20" s="18">
+        <v>36</v>
+      </c>
+      <c r="P20" s="18">
+        <v>18</v>
+      </c>
+      <c r="Q20" s="18">
+        <v>33</v>
+      </c>
+      <c r="R20" s="18">
+        <v>33</v>
+      </c>
+      <c r="S20" s="18">
+        <v>35</v>
+      </c>
+      <c r="T20" s="17">
+        <v>32</v>
+      </c>
+      <c r="U20" s="17">
+        <v>36</v>
+      </c>
+      <c r="V20" s="17">
+        <v>35</v>
+      </c>
+      <c r="W20" s="17">
+        <v>32</v>
+      </c>
+      <c r="X20" s="17">
+        <v>39</v>
+      </c>
+      <c r="Y20" s="17">
+        <v>34</v>
+      </c>
+      <c r="Z20" s="17">
+        <v>33</v>
+      </c>
+      <c r="AA20" s="17">
+        <v>28</v>
+      </c>
+      <c r="AB20" s="17">
+        <v>38</v>
+      </c>
+      <c r="AC20" s="17">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="21" spans="1:37">
+      <c r="A21" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="15"/>
+      <c r="C21" s="15"/>
+      <c r="D21" s="15"/>
+      <c r="E21" s="15"/>
+      <c r="F21" s="15"/>
+      <c r="G21" s="15"/>
+      <c r="H21" s="15"/>
+      <c r="I21" s="15"/>
+      <c r="J21" s="15"/>
+      <c r="K21" s="15"/>
+      <c r="L21" s="15"/>
+      <c r="M21" s="15"/>
+      <c r="N21" s="18"/>
+      <c r="O21" s="18"/>
+      <c r="P21" s="18"/>
+      <c r="Q21" s="18"/>
+      <c r="R21" s="18"/>
+      <c r="S21" s="18"/>
+      <c r="T21" s="18"/>
+      <c r="U21" s="18"/>
+      <c r="V21" s="18"/>
+      <c r="W21" s="18"/>
+      <c r="X21" s="18"/>
+      <c r="Y21" s="18"/>
+      <c r="Z21" s="17">
+        <v>18</v>
+      </c>
+      <c r="AA21" s="17">
+        <v>5</v>
+      </c>
+      <c r="AB21" s="17">
+        <v>29</v>
+      </c>
+      <c r="AC21" s="17">
+        <v>21</v>
+      </c>
+      <c r="AD21" s="18"/>
+      <c r="AE21" s="18"/>
+      <c r="AF21" s="17"/>
+      <c r="AG21" s="17"/>
+      <c r="AH21" s="17"/>
+      <c r="AI21" s="17"/>
+      <c r="AJ21" s="17"/>
+      <c r="AK21" s="17"/>
+    </row>
+    <row r="22" spans="1:37">
+      <c r="A22" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="B22" s="30"/>
+      <c r="C22" s="30"/>
+      <c r="D22" s="30"/>
+      <c r="E22" s="30"/>
+      <c r="F22" s="30"/>
+      <c r="G22" s="30"/>
+      <c r="H22" s="30"/>
+      <c r="I22" s="30"/>
+      <c r="J22" s="30"/>
+      <c r="K22" s="30"/>
+      <c r="L22" s="30"/>
+      <c r="M22" s="30"/>
+      <c r="N22" s="30"/>
+      <c r="O22" s="30"/>
+      <c r="P22" s="30"/>
+      <c r="Q22" s="30"/>
+      <c r="R22" s="30"/>
+      <c r="S22" s="30"/>
+      <c r="T22" s="30"/>
+      <c r="U22" s="30"/>
+      <c r="V22" s="30"/>
+      <c r="W22" s="30"/>
+      <c r="X22" s="30"/>
+      <c r="Y22" s="30"/>
+      <c r="Z22" s="30"/>
+      <c r="AA22" s="30"/>
+      <c r="AB22" s="30"/>
+      <c r="AC22" s="30"/>
+      <c r="AD22" s="30"/>
+      <c r="AE22" s="30"/>
+      <c r="AF22" s="30"/>
+      <c r="AG22" s="30"/>
+      <c r="AH22" s="30"/>
+      <c r="AI22" s="30"/>
+      <c r="AJ22" s="30"/>
+      <c r="AK22" s="30"/>
+    </row>
+    <row r="23" spans="1:37" ht="15">
+      <c r="A23" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" s="15"/>
+      <c r="C23" s="15"/>
+      <c r="D23" s="15"/>
+      <c r="E23" s="15"/>
+      <c r="F23" s="15"/>
+      <c r="G23" s="15"/>
+      <c r="H23" s="15"/>
+      <c r="I23" s="15"/>
+      <c r="J23" s="15"/>
+      <c r="K23" s="15"/>
+      <c r="L23" s="15"/>
+      <c r="M23" s="15"/>
+      <c r="N23" s="18">
+        <v>218</v>
+      </c>
+      <c r="O23" s="18">
+        <v>218</v>
+      </c>
+      <c r="P23" s="18">
+        <v>202</v>
+      </c>
+      <c r="Q23" s="18">
+        <v>275</v>
+      </c>
+      <c r="R23" s="18">
+        <v>232</v>
+      </c>
+      <c r="S23" s="18">
+        <v>219</v>
+      </c>
+      <c r="T23" s="18">
+        <v>233</v>
+      </c>
+      <c r="U23" s="18">
+        <v>230</v>
+      </c>
+      <c r="V23" s="18">
+        <v>232</v>
+      </c>
+      <c r="W23" s="18">
+        <v>233</v>
+      </c>
+      <c r="X23" s="18">
+        <v>259</v>
+      </c>
+      <c r="Y23" s="18">
+        <v>296</v>
+      </c>
+      <c r="Z23" s="18">
+        <v>214</v>
+      </c>
+      <c r="AA23" s="18">
+        <v>204</v>
+      </c>
+      <c r="AB23" s="18">
+        <v>228</v>
+      </c>
+      <c r="AC23" s="18">
+        <v>229</v>
+      </c>
+      <c r="AD23" s="24"/>
+      <c r="AE23" s="24"/>
+      <c r="AF23" s="24"/>
+      <c r="AG23" s="24"/>
+      <c r="AH23" s="24"/>
+      <c r="AI23" s="24"/>
+      <c r="AJ23" s="24"/>
+      <c r="AK23" s="24"/>
+    </row>
+    <row r="24" spans="1:37">
+      <c r="A24" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="15"/>
+      <c r="C24" s="15"/>
+      <c r="D24" s="15"/>
+      <c r="E24" s="15"/>
+      <c r="F24" s="15"/>
+      <c r="G24" s="15"/>
+      <c r="H24" s="15"/>
+      <c r="I24" s="15"/>
+      <c r="J24" s="15"/>
+      <c r="K24" s="15"/>
+      <c r="L24" s="15"/>
+      <c r="M24" s="15"/>
+      <c r="N24" s="18">
+        <v>59</v>
+      </c>
+      <c r="O24" s="18">
+        <v>62</v>
+      </c>
+      <c r="P24" s="18">
+        <v>56</v>
+      </c>
+      <c r="Q24" s="18">
+        <v>79</v>
+      </c>
+      <c r="R24" s="18">
+        <v>65</v>
+      </c>
+      <c r="S24" s="18">
+        <v>73</v>
+      </c>
+      <c r="T24" s="18">
+        <v>59</v>
+      </c>
+      <c r="U24" s="18">
+        <v>80</v>
+      </c>
+      <c r="V24" s="18">
+        <v>70</v>
+      </c>
+      <c r="W24" s="18">
+        <v>59</v>
+      </c>
+      <c r="X24" s="18">
+        <v>75</v>
+      </c>
+      <c r="Y24" s="18">
+        <v>79</v>
+      </c>
+      <c r="Z24" s="18">
+        <v>48</v>
+      </c>
+      <c r="AA24" s="18">
+        <v>55</v>
+      </c>
+      <c r="AB24" s="18">
+        <v>63</v>
+      </c>
+      <c r="AC24" s="18">
+        <v>44</v>
+      </c>
+      <c r="AD24" s="15"/>
+      <c r="AE24" s="15"/>
+      <c r="AF24" s="15"/>
+      <c r="AG24" s="15"/>
+      <c r="AH24" s="15"/>
+      <c r="AI24" s="15"/>
+      <c r="AJ24" s="15"/>
+      <c r="AK24" s="15"/>
+    </row>
+    <row r="25" spans="1:37">
+      <c r="A25" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B25" s="15"/>
+      <c r="C25" s="15"/>
+      <c r="D25" s="15"/>
+      <c r="E25" s="15"/>
+      <c r="F25" s="15"/>
+      <c r="G25" s="15"/>
+      <c r="H25" s="15"/>
+      <c r="I25" s="15"/>
+      <c r="J25" s="15"/>
+      <c r="K25" s="15"/>
+      <c r="L25" s="15"/>
+      <c r="M25" s="15"/>
+      <c r="N25" s="18">
+        <v>23</v>
+      </c>
+      <c r="O25" s="18">
+        <v>28</v>
+      </c>
+      <c r="P25" s="18">
+        <v>31</v>
+      </c>
+      <c r="Q25" s="18">
+        <v>31</v>
+      </c>
+      <c r="R25" s="18">
+        <v>29</v>
+      </c>
+      <c r="S25" s="18">
+        <v>22</v>
+      </c>
+      <c r="T25" s="18">
+        <v>34</v>
+      </c>
+      <c r="U25" s="18">
+        <v>32</v>
+      </c>
+      <c r="V25" s="18">
+        <v>36</v>
+      </c>
+      <c r="W25" s="18">
+        <v>30</v>
+      </c>
+      <c r="X25" s="18">
+        <v>35</v>
+      </c>
+      <c r="Y25" s="18">
+        <v>37</v>
+      </c>
+      <c r="Z25" s="18">
+        <v>21</v>
+      </c>
+      <c r="AA25" s="18">
+        <v>18</v>
+      </c>
+      <c r="AB25" s="18">
+        <v>30</v>
+      </c>
+      <c r="AC25" s="18">
+        <v>22</v>
+      </c>
+      <c r="AD25" s="15"/>
+      <c r="AE25" s="15"/>
+      <c r="AF25" s="15"/>
+      <c r="AG25" s="15"/>
+      <c r="AH25" s="15"/>
+      <c r="AI25" s="15"/>
+      <c r="AJ25" s="15"/>
+      <c r="AK25" s="15"/>
+    </row>
+    <row r="26" spans="1:37">
+      <c r="A26" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="N26" s="18">
+        <v>63</v>
+      </c>
+      <c r="O26" s="18">
+        <v>65</v>
+      </c>
+      <c r="P26" s="18">
+        <v>64</v>
+      </c>
+      <c r="Q26" s="18">
+        <v>80</v>
+      </c>
+      <c r="R26" s="18">
+        <v>80</v>
+      </c>
+      <c r="S26" s="18">
+        <v>66</v>
+      </c>
+      <c r="T26" s="18">
+        <v>65</v>
+      </c>
+      <c r="U26" s="18">
+        <v>70</v>
+      </c>
+      <c r="V26" s="18">
+        <v>77</v>
+      </c>
+      <c r="W26" s="18">
+        <v>62</v>
+      </c>
+      <c r="X26" s="18">
+        <v>71</v>
+      </c>
+      <c r="Y26" s="18">
+        <v>92</v>
+      </c>
+      <c r="Z26" s="18">
+        <v>76</v>
+      </c>
+      <c r="AA26" s="18">
+        <v>62</v>
+      </c>
+      <c r="AB26" s="18">
+        <v>63</v>
+      </c>
+      <c r="AC26" s="18">
+        <v>80</v>
+      </c>
+      <c r="AD26" s="15"/>
+      <c r="AE26" s="15"/>
+      <c r="AF26" s="15"/>
+      <c r="AG26" s="15"/>
+      <c r="AH26" s="15"/>
+      <c r="AI26" s="15"/>
+      <c r="AJ26" s="15"/>
+      <c r="AK26" s="15"/>
+    </row>
+    <row r="27" spans="1:37">
+      <c r="A27" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="N27" s="18">
+        <v>50</v>
+      </c>
+      <c r="O27" s="18">
+        <v>33</v>
+      </c>
+      <c r="P27" s="18">
+        <v>30</v>
+      </c>
+      <c r="Q27" s="18">
+        <v>54</v>
+      </c>
+      <c r="R27" s="18">
+        <v>38</v>
+      </c>
+      <c r="S27" s="18">
+        <v>33</v>
+      </c>
+      <c r="T27" s="18">
+        <v>44</v>
+      </c>
+      <c r="U27" s="18">
+        <v>29</v>
+      </c>
+      <c r="V27" s="18">
+        <v>30</v>
+      </c>
+      <c r="W27" s="18">
+        <v>45</v>
+      </c>
+      <c r="X27" s="18">
+        <v>45</v>
+      </c>
+      <c r="Y27" s="18">
+        <v>52</v>
+      </c>
+      <c r="Z27" s="18">
+        <v>32</v>
+      </c>
+      <c r="AA27" s="18">
+        <v>37</v>
+      </c>
+      <c r="AB27" s="18">
+        <v>28</v>
+      </c>
+      <c r="AC27" s="18">
+        <v>36</v>
+      </c>
+      <c r="AD27" s="15"/>
+      <c r="AE27" s="15"/>
+      <c r="AF27" s="15"/>
+      <c r="AG27" s="15"/>
+      <c r="AH27" s="15"/>
+      <c r="AI27" s="15"/>
+      <c r="AJ27" s="15"/>
+      <c r="AK27" s="15"/>
+    </row>
+    <row r="28" spans="1:37">
+      <c r="A28" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="N28" s="18">
+        <v>23</v>
+      </c>
+      <c r="O28" s="18">
+        <v>30</v>
+      </c>
+      <c r="P28" s="18">
+        <v>21</v>
+      </c>
+      <c r="Q28" s="18">
+        <v>31</v>
+      </c>
+      <c r="R28" s="18">
+        <v>20</v>
+      </c>
+      <c r="S28" s="18">
+        <v>25</v>
+      </c>
+      <c r="T28" s="18">
+        <v>31</v>
+      </c>
+      <c r="U28" s="18">
+        <v>19</v>
+      </c>
+      <c r="V28" s="18">
+        <v>19</v>
+      </c>
+      <c r="W28" s="18">
+        <v>37</v>
+      </c>
+      <c r="X28" s="18">
+        <v>33</v>
+      </c>
+      <c r="Y28" s="18">
+        <v>36</v>
+      </c>
+      <c r="Z28" s="18">
+        <v>25</v>
+      </c>
+      <c r="AA28" s="18">
+        <v>31</v>
+      </c>
+      <c r="AB28" s="18">
+        <v>28</v>
+      </c>
+      <c r="AC28" s="18">
+        <v>26</v>
+      </c>
+      <c r="AD28" s="15"/>
+      <c r="AE28" s="15"/>
+      <c r="AF28" s="15"/>
+      <c r="AG28" s="15"/>
+      <c r="AH28" s="15"/>
+      <c r="AI28" s="15"/>
+      <c r="AJ28" s="15"/>
+      <c r="AK28" s="15"/>
+    </row>
+    <row r="29" spans="1:37">
+      <c r="A29" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="N29" s="20"/>
+      <c r="O29" s="20"/>
+      <c r="P29" s="20"/>
+      <c r="Q29" s="20"/>
+      <c r="R29" s="20"/>
+      <c r="S29" s="20"/>
+      <c r="T29" s="20"/>
+      <c r="U29" s="20"/>
+      <c r="V29" s="20"/>
+      <c r="W29" s="20"/>
+      <c r="X29" s="20"/>
+      <c r="Y29" s="20"/>
+      <c r="Z29" s="20">
         <v>12</v>
       </c>
-      <c r="I5" s="48" t="s">
+      <c r="AA29" s="20">
+        <v>1</v>
+      </c>
+      <c r="AB29" s="20">
+        <v>16</v>
+      </c>
+      <c r="AC29" s="20">
+        <v>21</v>
+      </c>
+      <c r="AD29" s="20"/>
+      <c r="AE29" s="20"/>
+      <c r="AF29" s="20"/>
+      <c r="AG29" s="20"/>
+      <c r="AH29" s="20"/>
+      <c r="AI29" s="20"/>
+      <c r="AJ29" s="20"/>
+      <c r="AK29" s="20"/>
+    </row>
+    <row r="30" spans="1:37">
+      <c r="A30" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="J5" s="48" t="s">
-[...1785 lines deleted...]
-      <c r="AA34" s="18"/>
     </row>
     <row r="35" spans="17:27">
-      <c r="Q35" s="17"/>
-[...3 lines deleted...]
-      <c r="AA35" s="18"/>
+      <c r="Q35" s="16"/>
+      <c r="T35" s="16"/>
+      <c r="U35" s="16"/>
+      <c r="Y35" s="17"/>
+      <c r="AA35" s="17"/>
     </row>
     <row r="36" spans="17:27">
-      <c r="Q36" s="17"/>
-[...3 lines deleted...]
-      <c r="AA36" s="18"/>
+      <c r="Q36" s="16"/>
+      <c r="T36" s="16"/>
+      <c r="U36" s="16"/>
+      <c r="Y36" s="17"/>
+      <c r="AA36" s="17"/>
+    </row>
+    <row r="37" spans="17:27">
+      <c r="Q37" s="16"/>
+      <c r="T37" s="16"/>
+      <c r="U37" s="16"/>
+      <c r="Y37" s="17"/>
+      <c r="AA37" s="17"/>
+    </row>
+    <row r="38" spans="17:27">
+      <c r="Q38" s="16"/>
+      <c r="T38" s="16"/>
+      <c r="U38" s="16"/>
+      <c r="Y38" s="17"/>
+      <c r="AA38" s="17"/>
+    </row>
+    <row r="39" spans="17:27">
+      <c r="Q39" s="16"/>
+      <c r="T39" s="16"/>
+      <c r="U39" s="16"/>
+      <c r="Y39" s="17"/>
+      <c r="AA39" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A20:AK20"/>
-    <mergeCell ref="A13:AK13"/>
+    <mergeCell ref="A22:AK22"/>
+    <mergeCell ref="A14:AK14"/>
     <mergeCell ref="A6:AK6"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-</worksheet>
-[...2332 lines deleted...]
-  <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Жынысы бойынша қайтыс болғандар</vt:lpstr>
-      <vt:lpstr>Коэффициенттер барлығы</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Нәресте өлім-жітім коэфф.</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>