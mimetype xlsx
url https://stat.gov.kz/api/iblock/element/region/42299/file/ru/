--- v0 (2026-04-24)
+++ v1 (2026-07-14)
@@ -1,57 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11745"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="12">
   <si>
     <t>г.Алматы</t>
   </si>
   <si>
     <t>Объем выполненных строительных работ</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Алмалинский</t>
   </si>
   <si>
@@ -60,55 +55,55 @@
   <si>
     <t>Ауэзовский</t>
   </si>
   <si>
     <t>Бостандыкский</t>
   </si>
   <si>
     <t>Жетысуский</t>
   </si>
   <si>
     <t>Медеуский</t>
   </si>
   <si>
     <t>Наурызбайский</t>
   </si>
   <si>
     <t>Турксибский</t>
   </si>
   <si>
     <t xml:space="preserve"> млн.тенге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -149,51 +144,51 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -210,209 +205,228 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top/>
-      <bottom style="medium">
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right/>
-      <top/>
-      <bottom style="medium">
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
-        <color indexed="64"/>
-[...20 lines deleted...]
-      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
-[...17 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...20 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -435,118 +449,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -682,986 +694,1018 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AR14"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection sqref="A1:W1"/>
+      <selection sqref="A1:X1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14" style="2" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="7.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" style="2" customWidth="1"/>
     <col min="6" max="8" width="8.28515625" style="2" customWidth="1"/>
     <col min="9" max="9" width="7.7109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="7.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="2" customWidth="1"/>
     <col min="12" max="13" width="7.85546875" style="2" customWidth="1"/>
     <col min="14" max="14" width="8.28515625" style="2" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" style="2" customWidth="1"/>
     <col min="16" max="17" width="7.85546875" style="2" customWidth="1"/>
     <col min="18" max="18" width="8.28515625" style="2" customWidth="1"/>
     <col min="19" max="19" width="8" style="2" customWidth="1"/>
     <col min="20" max="20" width="8.140625" style="2" customWidth="1"/>
     <col min="21" max="23" width="8.5703125" style="2" customWidth="1"/>
-    <col min="24" max="16384" width="9.140625" style="2"/>
+    <col min="24" max="24" width="10.7109375" style="2" customWidth="1"/>
+    <col min="25" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="30" t="s">
+    <row r="1" spans="1:44" ht="25.5" customHeight="1">
+      <c r="A1" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="30"/>
-[...20 lines deleted...]
-      <c r="W1" s="30"/>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
+      <c r="G1" s="17"/>
+      <c r="H1" s="17"/>
+      <c r="I1" s="17"/>
+      <c r="J1" s="17"/>
+      <c r="K1" s="17"/>
+      <c r="L1" s="17"/>
+      <c r="M1" s="17"/>
+      <c r="N1" s="17"/>
+      <c r="O1" s="17"/>
+      <c r="P1" s="17"/>
+      <c r="Q1" s="17"/>
+      <c r="R1" s="17"/>
+      <c r="S1" s="17"/>
+      <c r="T1" s="17"/>
+      <c r="U1" s="17"/>
+      <c r="V1" s="17"/>
+      <c r="W1" s="17"/>
+      <c r="X1" s="17"/>
     </row>
-    <row r="2" spans="1:44" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="31" t="s">
+    <row r="2" spans="1:44" ht="12.75" customHeight="1">
+      <c r="A2" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="32"/>
-[...41 lines deleted...]
-      <c r="AR2" s="29"/>
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="19"/>
+      <c r="I2" s="19"/>
+      <c r="J2" s="19"/>
+      <c r="K2" s="19"/>
+      <c r="L2" s="19"/>
+      <c r="M2" s="19"/>
+      <c r="N2" s="19"/>
+      <c r="O2" s="19"/>
+      <c r="P2" s="19"/>
+      <c r="Q2" s="19"/>
+      <c r="R2" s="19"/>
+      <c r="S2" s="19"/>
+      <c r="T2" s="19"/>
+      <c r="U2" s="19"/>
+      <c r="V2" s="19"/>
+      <c r="W2" s="19"/>
+      <c r="X2" s="19"/>
+      <c r="Y2" s="14"/>
+      <c r="Z2" s="14"/>
+      <c r="AA2" s="14"/>
+      <c r="AB2" s="14"/>
+      <c r="AC2" s="14"/>
+      <c r="AD2" s="14"/>
+      <c r="AE2" s="14"/>
+      <c r="AF2" s="14"/>
+      <c r="AG2" s="14"/>
+      <c r="AH2" s="14"/>
+      <c r="AI2" s="14"/>
+      <c r="AJ2" s="14"/>
+      <c r="AK2" s="14"/>
+      <c r="AL2" s="14"/>
+      <c r="AM2" s="14"/>
+      <c r="AN2" s="14"/>
+      <c r="AO2" s="14"/>
+      <c r="AP2" s="14"/>
+      <c r="AQ2" s="14"/>
+      <c r="AR2" s="14"/>
     </row>
-    <row r="3" spans="1:44" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B3" s="24">
+    <row r="3" spans="1:44" ht="35.25" customHeight="1">
+      <c r="A3" s="29"/>
+      <c r="B3" s="30">
         <v>2003</v>
       </c>
-      <c r="C3" s="24">
+      <c r="C3" s="30">
         <v>2004</v>
       </c>
-      <c r="D3" s="24">
+      <c r="D3" s="30">
         <v>2005</v>
       </c>
-      <c r="E3" s="24">
+      <c r="E3" s="30">
         <v>2006</v>
       </c>
-      <c r="F3" s="24">
+      <c r="F3" s="30">
         <v>2007</v>
       </c>
-      <c r="G3" s="25">
+      <c r="G3" s="31">
         <v>2008</v>
       </c>
-      <c r="H3" s="24">
+      <c r="H3" s="30">
         <v>2009</v>
       </c>
-      <c r="I3" s="25">
+      <c r="I3" s="31">
         <v>2010</v>
       </c>
-      <c r="J3" s="25">
+      <c r="J3" s="31">
         <v>2011</v>
       </c>
-      <c r="K3" s="25">
+      <c r="K3" s="31">
         <v>2012</v>
       </c>
-      <c r="L3" s="25">
+      <c r="L3" s="31">
         <v>2013</v>
       </c>
-      <c r="M3" s="25">
+      <c r="M3" s="31">
         <v>2014</v>
       </c>
-      <c r="N3" s="25">
+      <c r="N3" s="31">
         <v>2015</v>
       </c>
-      <c r="O3" s="25">
+      <c r="O3" s="31">
         <v>2016</v>
       </c>
-      <c r="P3" s="26">
+      <c r="P3" s="32">
         <v>2017</v>
       </c>
-      <c r="Q3" s="26">
+      <c r="Q3" s="32">
         <v>2018</v>
       </c>
-      <c r="R3" s="27">
+      <c r="R3" s="33">
         <v>2019</v>
       </c>
-      <c r="S3" s="27">
+      <c r="S3" s="33">
         <v>2020</v>
       </c>
-      <c r="T3" s="27">
+      <c r="T3" s="33">
         <v>2021</v>
       </c>
-      <c r="U3" s="27">
+      <c r="U3" s="33">
         <v>2022</v>
       </c>
-      <c r="V3" s="28">
+      <c r="V3" s="34">
         <v>2023</v>
       </c>
-      <c r="W3" s="28">
+      <c r="W3" s="34">
         <v>2024</v>
       </c>
+      <c r="X3" s="35">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:44" s="3" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="5" t="s">
+    <row r="4" spans="1:44" s="3" customFormat="1">
+      <c r="A4" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="6">
+      <c r="B4" s="21">
         <v>80314</v>
       </c>
-      <c r="C4" s="6">
+      <c r="C4" s="21">
         <v>80746</v>
       </c>
-      <c r="D4" s="7">
+      <c r="D4" s="22">
         <v>216193</v>
       </c>
-      <c r="E4" s="7">
+      <c r="E4" s="22">
         <v>338736</v>
       </c>
-      <c r="F4" s="7">
+      <c r="F4" s="22">
         <v>396870</v>
       </c>
-      <c r="G4" s="7">
+      <c r="G4" s="22">
         <v>273297</v>
       </c>
-      <c r="H4" s="7">
+      <c r="H4" s="22">
         <v>228938</v>
       </c>
-      <c r="I4" s="7">
+      <c r="I4" s="22">
         <v>212368</v>
       </c>
-      <c r="J4" s="8">
+      <c r="J4" s="23">
         <v>208892</v>
       </c>
-      <c r="K4" s="9">
+      <c r="K4" s="24">
         <v>232415</v>
       </c>
-      <c r="L4" s="10">
+      <c r="L4" s="25">
         <v>219408</v>
       </c>
-      <c r="M4" s="10">
+      <c r="M4" s="25">
         <v>269079</v>
       </c>
-      <c r="N4" s="10">
+      <c r="N4" s="25">
         <v>278875</v>
       </c>
-      <c r="O4" s="10">
+      <c r="O4" s="25">
         <v>291074</v>
       </c>
-      <c r="P4" s="11">
+      <c r="P4" s="26">
         <v>315795.89199999999</v>
       </c>
-      <c r="Q4" s="12">
+      <c r="Q4" s="5">
         <v>346131</v>
       </c>
-      <c r="R4" s="13">
+      <c r="R4" s="27">
         <v>364594.44300000003</v>
       </c>
-      <c r="S4" s="16">
+      <c r="S4" s="28">
         <v>403039.41600000003</v>
       </c>
-      <c r="T4" s="16">
+      <c r="T4" s="28">
         <v>509109.89399999997</v>
       </c>
-      <c r="U4" s="17">
+      <c r="U4" s="8">
         <v>567878.88300000003</v>
       </c>
-      <c r="V4" s="21">
+      <c r="V4" s="12">
         <v>605905</v>
       </c>
-      <c r="W4" s="34">
+      <c r="W4" s="15">
         <v>735158.46100000001</v>
       </c>
+      <c r="X4" s="15">
+        <v>1135241.798</v>
+      </c>
     </row>
-    <row r="5" spans="1:44" s="3" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="14" t="s">
+    <row r="5" spans="1:44" s="3" customFormat="1">
+      <c r="A5" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="15">
+      <c r="B5" s="7">
         <v>15779.6</v>
       </c>
-      <c r="C5" s="15">
+      <c r="C5" s="7">
         <v>16322.107</v>
       </c>
-      <c r="D5" s="15">
+      <c r="D5" s="7">
         <v>40155.328999999998</v>
       </c>
-      <c r="E5" s="15">
+      <c r="E5" s="7">
         <v>62787.43</v>
       </c>
-      <c r="F5" s="15">
+      <c r="F5" s="7">
         <v>90133.468999999997</v>
       </c>
-      <c r="G5" s="15">
+      <c r="G5" s="7">
         <v>47231.851999999999</v>
       </c>
-      <c r="H5" s="15">
+      <c r="H5" s="7">
         <v>56953.563000000002</v>
       </c>
-      <c r="I5" s="15">
+      <c r="I5" s="7">
         <v>45501.519</v>
       </c>
       <c r="J5" s="1">
         <v>34599.300000000003</v>
       </c>
-      <c r="K5" s="15">
+      <c r="K5" s="7">
         <v>45473.735999999997</v>
       </c>
-      <c r="L5" s="15">
+      <c r="L5" s="7">
         <v>34684.839999999997</v>
       </c>
-      <c r="M5" s="15">
+      <c r="M5" s="7">
         <v>39843.828000000001</v>
       </c>
-      <c r="N5" s="15">
+      <c r="N5" s="7">
         <v>31990.7</v>
       </c>
-      <c r="O5" s="15">
+      <c r="O5" s="7">
         <v>33057.699999999997</v>
       </c>
-      <c r="P5" s="15">
+      <c r="P5" s="7">
         <v>37886.400000000001</v>
       </c>
-      <c r="Q5" s="15">
+      <c r="Q5" s="7">
         <v>42393.9</v>
       </c>
-      <c r="R5" s="15">
+      <c r="R5" s="7">
         <v>46027</v>
       </c>
-      <c r="S5" s="18">
+      <c r="S5" s="9">
         <v>50246</v>
       </c>
-      <c r="T5" s="19">
+      <c r="T5" s="10">
         <v>64985</v>
       </c>
-      <c r="U5" s="20">
+      <c r="U5" s="11">
         <v>70194.623000000007</v>
       </c>
-      <c r="V5" s="22">
+      <c r="V5" s="13">
         <v>74187</v>
       </c>
-      <c r="W5" s="35">
+      <c r="W5" s="16">
         <v>87663.851999999999</v>
       </c>
+      <c r="X5" s="16">
+        <v>132587.90599999999</v>
+      </c>
     </row>
-    <row r="6" spans="1:44" x14ac:dyDescent="0.2">
-      <c r="A6" s="14" t="s">
+    <row r="6" spans="1:44">
+      <c r="A6" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="15" t="s">
+      <c r="B6" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="15" t="s">
+      <c r="C6" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="15" t="s">
+      <c r="D6" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="15" t="s">
+      <c r="E6" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="F6" s="15" t="s">
+      <c r="F6" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="G6" s="15">
+      <c r="G6" s="7">
         <v>3714.0410000000002</v>
       </c>
-      <c r="H6" s="15">
+      <c r="H6" s="7">
         <v>5369.1109999999999</v>
       </c>
-      <c r="I6" s="15">
+      <c r="I6" s="7">
         <v>10616.534</v>
       </c>
       <c r="J6" s="1">
         <v>11145.6</v>
       </c>
-      <c r="K6" s="15">
+      <c r="K6" s="7">
         <v>25243.097000000002</v>
       </c>
-      <c r="L6" s="15">
+      <c r="L6" s="7">
         <v>20511.278999999999</v>
       </c>
-      <c r="M6" s="15">
+      <c r="M6" s="7">
         <v>29381.35</v>
       </c>
-      <c r="N6" s="15">
+      <c r="N6" s="7">
         <v>37237.800000000003</v>
       </c>
-      <c r="O6" s="15">
+      <c r="O6" s="7">
         <v>41519.300000000003</v>
       </c>
-      <c r="P6" s="15">
+      <c r="P6" s="7">
         <v>50986.8</v>
       </c>
-      <c r="Q6" s="15">
+      <c r="Q6" s="7">
         <v>55527.9</v>
       </c>
-      <c r="R6" s="15">
+      <c r="R6" s="7">
         <v>58859</v>
       </c>
-      <c r="S6" s="18">
+      <c r="S6" s="9">
         <v>66432</v>
       </c>
-      <c r="T6" s="19">
+      <c r="T6" s="10">
         <v>40819</v>
       </c>
-      <c r="U6" s="20">
+      <c r="U6" s="11">
         <v>75630.159</v>
       </c>
-      <c r="V6" s="22">
+      <c r="V6" s="13">
         <v>82916</v>
       </c>
-      <c r="W6" s="35">
+      <c r="W6" s="16">
         <v>126868.03599999999</v>
       </c>
+      <c r="X6" s="16">
+        <v>244455.628</v>
+      </c>
     </row>
-    <row r="7" spans="1:44" x14ac:dyDescent="0.2">
-      <c r="A7" s="14" t="s">
+    <row r="7" spans="1:44">
+      <c r="A7" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="15">
+      <c r="B7" s="7">
         <v>15656.278</v>
       </c>
-      <c r="C7" s="15">
+      <c r="C7" s="7">
         <v>13500.999</v>
       </c>
-      <c r="D7" s="15">
+      <c r="D7" s="7">
         <v>32194.771000000001</v>
       </c>
-      <c r="E7" s="15">
+      <c r="E7" s="7">
         <v>46381.726999999999</v>
       </c>
-      <c r="F7" s="15">
+      <c r="F7" s="7">
         <v>41199.408000000003</v>
       </c>
-      <c r="G7" s="15">
+      <c r="G7" s="7">
         <v>28222.799999999999</v>
       </c>
-      <c r="H7" s="15">
+      <c r="H7" s="7">
         <v>30483.484</v>
       </c>
-      <c r="I7" s="15">
+      <c r="I7" s="7">
         <v>25429.121999999999</v>
       </c>
       <c r="J7" s="1">
         <v>26425.5</v>
       </c>
-      <c r="K7" s="15">
+      <c r="K7" s="7">
         <v>27486.159</v>
       </c>
-      <c r="L7" s="15">
+      <c r="L7" s="7">
         <v>30735.612000000001</v>
       </c>
-      <c r="M7" s="15">
+      <c r="M7" s="7">
         <v>37151.462</v>
       </c>
-      <c r="N7" s="15">
+      <c r="N7" s="7">
         <v>38358.5</v>
       </c>
-      <c r="O7" s="15">
+      <c r="O7" s="7">
         <v>38351.9</v>
       </c>
-      <c r="P7" s="15">
+      <c r="P7" s="7">
         <v>34854.1</v>
       </c>
-      <c r="Q7" s="15">
+      <c r="Q7" s="7">
         <v>44787.4</v>
       </c>
-      <c r="R7" s="15">
+      <c r="R7" s="7">
         <v>46659</v>
       </c>
-      <c r="S7" s="18">
+      <c r="S7" s="9">
         <v>46836</v>
       </c>
-      <c r="T7" s="19">
+      <c r="T7" s="10">
         <v>63265</v>
       </c>
-      <c r="U7" s="20">
+      <c r="U7" s="11">
         <v>55585.694000000003</v>
       </c>
-      <c r="V7" s="22">
+      <c r="V7" s="13">
         <v>58743</v>
       </c>
-      <c r="W7" s="35">
+      <c r="W7" s="16">
         <v>62024.766000000003</v>
       </c>
+      <c r="X7" s="16">
+        <v>93937.475999999995</v>
+      </c>
     </row>
-    <row r="8" spans="1:44" x14ac:dyDescent="0.2">
-      <c r="A8" s="14" t="s">
+    <row r="8" spans="1:44">
+      <c r="A8" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="15">
+      <c r="B8" s="7">
         <v>18797.133000000002</v>
       </c>
-      <c r="C8" s="15">
+      <c r="C8" s="7">
         <v>18281.809000000001</v>
       </c>
-      <c r="D8" s="15">
+      <c r="D8" s="7">
         <v>46784.095999999998</v>
       </c>
-      <c r="E8" s="15">
+      <c r="E8" s="7">
         <v>88740.611000000004</v>
       </c>
-      <c r="F8" s="15">
+      <c r="F8" s="7">
         <v>93194.192999999999</v>
       </c>
-      <c r="G8" s="15">
+      <c r="G8" s="7">
         <v>61034.387000000002</v>
       </c>
-      <c r="H8" s="15">
+      <c r="H8" s="7">
         <v>48319.555</v>
       </c>
-      <c r="I8" s="15">
+      <c r="I8" s="7">
         <v>39791.692000000003</v>
       </c>
       <c r="J8" s="1">
         <v>37527.800000000003</v>
       </c>
-      <c r="K8" s="15">
+      <c r="K8" s="7">
         <v>55573.663999999997</v>
       </c>
-      <c r="L8" s="15">
+      <c r="L8" s="7">
         <v>62332.830999999998</v>
       </c>
-      <c r="M8" s="15">
+      <c r="M8" s="7">
         <v>75387.385999999999</v>
       </c>
-      <c r="N8" s="15">
+      <c r="N8" s="7">
         <v>77870.899999999994</v>
       </c>
-      <c r="O8" s="15">
+      <c r="O8" s="7">
         <v>78455.100000000006</v>
       </c>
-      <c r="P8" s="15">
+      <c r="P8" s="7">
         <v>66803</v>
       </c>
-      <c r="Q8" s="15">
+      <c r="Q8" s="7">
         <v>78089.899999999994</v>
       </c>
-      <c r="R8" s="15">
+      <c r="R8" s="7">
         <v>91029</v>
       </c>
-      <c r="S8" s="18">
+      <c r="S8" s="9">
         <v>75732</v>
       </c>
-      <c r="T8" s="19">
+      <c r="T8" s="10">
         <v>108732</v>
       </c>
-      <c r="U8" s="20">
+      <c r="U8" s="11">
         <v>117681.67</v>
       </c>
-      <c r="V8" s="22">
+      <c r="V8" s="13">
         <v>123401</v>
       </c>
-      <c r="W8" s="35">
+      <c r="W8" s="16">
         <v>136911.08499999999</v>
       </c>
+      <c r="X8" s="16">
+        <v>204994.75</v>
+      </c>
     </row>
-    <row r="9" spans="1:44" x14ac:dyDescent="0.2">
-      <c r="A9" s="14" t="s">
+    <row r="9" spans="1:44">
+      <c r="A9" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="15">
+      <c r="B9" s="7">
         <v>12897.460999999999</v>
       </c>
-      <c r="C9" s="15">
+      <c r="C9" s="7">
         <v>13015.271000000001</v>
       </c>
-      <c r="D9" s="15">
+      <c r="D9" s="7">
         <v>38667.866999999998</v>
       </c>
-      <c r="E9" s="15">
+      <c r="E9" s="7">
         <v>47948.714999999997</v>
       </c>
-      <c r="F9" s="15">
+      <c r="F9" s="7">
         <v>62815.514999999999</v>
       </c>
-      <c r="G9" s="15">
+      <c r="G9" s="7">
         <v>42735.733</v>
       </c>
-      <c r="H9" s="15">
+      <c r="H9" s="7">
         <v>30359.227999999999</v>
       </c>
-      <c r="I9" s="15">
+      <c r="I9" s="7">
         <v>29384.091</v>
       </c>
       <c r="J9" s="1">
         <v>33393.599999999999</v>
       </c>
-      <c r="K9" s="15">
+      <c r="K9" s="7">
         <v>30974.613000000001</v>
       </c>
-      <c r="L9" s="15">
+      <c r="L9" s="7">
         <v>21847.02</v>
       </c>
-      <c r="M9" s="15">
+      <c r="M9" s="7">
         <v>25708.477999999999</v>
       </c>
-      <c r="N9" s="15">
+      <c r="N9" s="7">
         <v>26676.2</v>
       </c>
-      <c r="O9" s="15">
+      <c r="O9" s="7">
         <v>27451.4</v>
       </c>
-      <c r="P9" s="15">
+      <c r="P9" s="7">
         <v>19664.8</v>
       </c>
-      <c r="Q9" s="15">
+      <c r="Q9" s="7">
         <v>16349.1</v>
       </c>
-      <c r="R9" s="15">
+      <c r="R9" s="7">
         <v>17794</v>
       </c>
-      <c r="S9" s="18">
+      <c r="S9" s="9">
         <v>19428</v>
       </c>
-      <c r="T9" s="19">
+      <c r="T9" s="10">
         <v>35397</v>
       </c>
-      <c r="U9" s="20">
+      <c r="U9" s="11">
         <v>38005.531000000003</v>
       </c>
-      <c r="V9" s="22">
+      <c r="V9" s="13">
         <v>41360</v>
       </c>
-      <c r="W9" s="35">
+      <c r="W9" s="16">
         <v>69583.638999999996</v>
       </c>
+      <c r="X9" s="16">
+        <v>74368.788</v>
+      </c>
     </row>
-    <row r="10" spans="1:44" x14ac:dyDescent="0.2">
-      <c r="A10" s="14" t="s">
+    <row r="10" spans="1:44">
+      <c r="A10" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="15">
+      <c r="B10" s="7">
         <v>10198.34</v>
       </c>
-      <c r="C10" s="15">
+      <c r="C10" s="7">
         <v>10980.983</v>
       </c>
-      <c r="D10" s="15">
+      <c r="D10" s="7">
         <v>41955.790999999997</v>
       </c>
-      <c r="E10" s="15">
+      <c r="E10" s="7">
         <v>69834.982000000004</v>
       </c>
-      <c r="F10" s="15">
+      <c r="F10" s="7">
         <v>88569.968999999997</v>
       </c>
-      <c r="G10" s="15">
+      <c r="G10" s="7">
         <v>66072.197</v>
       </c>
-      <c r="H10" s="15">
+      <c r="H10" s="7">
         <v>36797.466</v>
       </c>
-      <c r="I10" s="15">
+      <c r="I10" s="7">
         <v>45109.392999999996</v>
       </c>
       <c r="J10" s="1">
         <v>45447.9</v>
       </c>
-      <c r="K10" s="15">
+      <c r="K10" s="7">
         <v>28603.571</v>
       </c>
-      <c r="L10" s="15">
+      <c r="L10" s="7">
         <v>29029.867999999999</v>
       </c>
-      <c r="M10" s="15">
+      <c r="M10" s="7">
         <v>35796.131999999998</v>
       </c>
-      <c r="N10" s="15">
+      <c r="N10" s="7">
         <v>38067.4</v>
       </c>
-      <c r="O10" s="15">
+      <c r="O10" s="7">
         <v>44878.2</v>
       </c>
-      <c r="P10" s="15">
+      <c r="P10" s="7">
         <v>42864.1</v>
       </c>
-      <c r="Q10" s="15">
+      <c r="Q10" s="7">
         <v>58039.1</v>
       </c>
-      <c r="R10" s="15">
+      <c r="R10" s="7">
         <v>56597</v>
       </c>
-      <c r="S10" s="18">
+      <c r="S10" s="9">
         <v>57099</v>
       </c>
-      <c r="T10" s="19">
+      <c r="T10" s="10">
         <v>65753</v>
       </c>
-      <c r="U10" s="20">
+      <c r="U10" s="11">
         <v>66332.764999999999</v>
       </c>
-      <c r="V10" s="22">
+      <c r="V10" s="13">
         <v>70364</v>
       </c>
-      <c r="W10" s="35">
+      <c r="W10" s="16">
         <v>125877.255</v>
       </c>
+      <c r="X10" s="16">
+        <v>161816.01800000001</v>
+      </c>
     </row>
-    <row r="11" spans="1:44" x14ac:dyDescent="0.2">
-      <c r="A11" s="14" t="s">
+    <row r="11" spans="1:44">
+      <c r="A11" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="15" t="s">
+      <c r="B11" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="C11" s="15" t="s">
+      <c r="C11" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="15" t="s">
+      <c r="D11" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="E11" s="15" t="s">
+      <c r="E11" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="F11" s="15" t="s">
+      <c r="F11" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="G11" s="15" t="s">
+      <c r="G11" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="H11" s="15" t="s">
+      <c r="H11" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="I11" s="15" t="s">
+      <c r="I11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="J11" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="K11" s="15" t="s">
+      <c r="K11" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="L11" s="15" t="s">
+      <c r="L11" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="M11" s="15">
+      <c r="M11" s="7">
         <v>3783.5540000000001</v>
       </c>
-      <c r="N11" s="15">
+      <c r="N11" s="7">
         <v>3982.1</v>
       </c>
-      <c r="O11" s="15">
+      <c r="O11" s="7">
         <v>5630.3</v>
       </c>
-      <c r="P11" s="15">
+      <c r="P11" s="7">
         <v>26373.200000000001</v>
       </c>
-      <c r="Q11" s="15">
+      <c r="Q11" s="7">
         <v>27899.1</v>
       </c>
-      <c r="R11" s="15">
+      <c r="R11" s="7">
         <v>28435</v>
       </c>
-      <c r="S11" s="18">
+      <c r="S11" s="9">
         <v>60386</v>
       </c>
-      <c r="T11" s="19">
+      <c r="T11" s="10">
         <v>74452</v>
       </c>
-      <c r="U11" s="20">
+      <c r="U11" s="11">
         <v>76098.698999999993</v>
       </c>
-      <c r="V11" s="22">
+      <c r="V11" s="13">
         <v>82252</v>
       </c>
-      <c r="W11" s="35">
+      <c r="W11" s="16">
         <v>58160.873</v>
       </c>
+      <c r="X11" s="16">
+        <v>107824.149</v>
+      </c>
     </row>
-    <row r="12" spans="1:44" x14ac:dyDescent="0.2">
-      <c r="A12" s="14" t="s">
+    <row r="12" spans="1:44">
+      <c r="A12" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="15">
+      <c r="B12" s="7">
         <v>6984.9719999999998</v>
       </c>
-      <c r="C12" s="15">
+      <c r="C12" s="7">
         <v>8644.5789999999997</v>
       </c>
-      <c r="D12" s="15">
+      <c r="D12" s="7">
         <v>16434.91</v>
       </c>
-      <c r="E12" s="15">
+      <c r="E12" s="7">
         <v>23242.559000000001</v>
       </c>
-      <c r="F12" s="15">
+      <c r="F12" s="7">
         <v>20956.845000000001</v>
       </c>
-      <c r="G12" s="15">
+      <c r="G12" s="7">
         <v>24286.304</v>
       </c>
-      <c r="H12" s="15">
+      <c r="H12" s="7">
         <v>20655.593000000001</v>
       </c>
-      <c r="I12" s="15">
+      <c r="I12" s="7">
         <v>16535.728999999999</v>
       </c>
       <c r="J12" s="1">
         <v>20351.8</v>
       </c>
-      <c r="K12" s="15">
+      <c r="K12" s="7">
         <v>19060.302</v>
       </c>
-      <c r="L12" s="15">
+      <c r="L12" s="7">
         <v>20266.311000000002</v>
       </c>
-      <c r="M12" s="15">
+      <c r="M12" s="7">
         <v>22026.478999999999</v>
       </c>
-      <c r="N12" s="15">
+      <c r="N12" s="7">
         <v>24691.599999999999</v>
       </c>
-      <c r="O12" s="15">
+      <c r="O12" s="7">
         <v>21730.3</v>
       </c>
-      <c r="P12" s="15">
+      <c r="P12" s="7">
         <v>36353.5</v>
       </c>
-      <c r="Q12" s="15">
+      <c r="Q12" s="7">
         <v>23044.9</v>
       </c>
-      <c r="R12" s="15">
+      <c r="R12" s="7">
         <v>19194</v>
       </c>
-      <c r="S12" s="18">
+      <c r="S12" s="9">
         <v>26880</v>
       </c>
-      <c r="T12" s="19">
+      <c r="T12" s="10">
         <v>55707</v>
       </c>
-      <c r="U12" s="20">
+      <c r="U12" s="11">
         <v>68349.741999999998</v>
       </c>
-      <c r="V12" s="22">
+      <c r="V12" s="13">
         <v>72678</v>
       </c>
-      <c r="W12" s="35">
+      <c r="W12" s="16">
         <v>68068.955000000002</v>
       </c>
+      <c r="X12" s="16">
+        <v>115257.083</v>
+      </c>
     </row>
-    <row r="14" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:44">
       <c r="M14" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A1:W1"/>
-    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A2:X2"/>
+    <mergeCell ref="A1:X1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100DD04DA59333991479EF408D6E8F94ED3" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3c7e9f8e7008f7ebf1cbe62497389de3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{364DF246-62C4-4C74-B118-2C93A544E6D0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71363493-981A-45B3-86B9-E4C162702316}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADDE98C1-81F6-4084-A650-458B63FC110A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71363493-981A-45B3-86B9-E4C162702316}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{364DF246-62C4-4C74-B118-2C93A544E6D0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>