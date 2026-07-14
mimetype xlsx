--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -1,57 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13815" windowHeight="9870"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="12">
   <si>
     <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңы</t>
   </si>
   <si>
     <t>мың шаршы метр</t>
   </si>
   <si>
     <t>Алматы қ.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
@@ -60,57 +55,57 @@
   <si>
     <t xml:space="preserve">Алатау </t>
   </si>
   <si>
     <t xml:space="preserve">Әуезов </t>
   </si>
   <si>
     <t xml:space="preserve">Бостандық </t>
   </si>
   <si>
     <t xml:space="preserve">Жетісу </t>
   </si>
   <si>
     <t xml:space="preserve">Медеу </t>
   </si>
   <si>
     <t xml:space="preserve">Наурызбай </t>
   </si>
   <si>
     <t xml:space="preserve">Түрксіб </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="8">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -236,162 +231,162 @@
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -414,118 +409,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -661,122 +654,123 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:W13"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:X13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:V1"/>
+      <selection activeCell="Y26" sqref="Y26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.42578125" style="8" customWidth="1"/>
     <col min="2" max="17" width="6.7109375" style="8" customWidth="1"/>
     <col min="18" max="18" width="7.28515625" style="8" customWidth="1"/>
     <col min="19" max="19" width="7.7109375" style="8" customWidth="1"/>
     <col min="20" max="20" width="7.140625" style="8" customWidth="1"/>
     <col min="21" max="21" width="7.28515625" style="8" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:24" ht="23.25" customHeight="1">
       <c r="A1" s="37" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="37"/>
       <c r="C1" s="37"/>
       <c r="D1" s="37"/>
       <c r="E1" s="37"/>
       <c r="F1" s="37"/>
       <c r="G1" s="37"/>
       <c r="H1" s="37"/>
       <c r="I1" s="37"/>
       <c r="J1" s="37"/>
       <c r="K1" s="37"/>
       <c r="L1" s="37"/>
       <c r="M1" s="37"/>
       <c r="N1" s="37"/>
       <c r="O1" s="37"/>
       <c r="P1" s="37"/>
       <c r="Q1" s="37"/>
       <c r="R1" s="37"/>
       <c r="S1" s="37"/>
       <c r="T1" s="38"/>
       <c r="U1" s="38"/>
       <c r="V1" s="38"/>
     </row>
-    <row r="2" spans="1:23" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:24" ht="15.75" customHeight="1" thickBot="1">
       <c r="A2" s="39" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="39"/>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
       <c r="F2" s="39"/>
       <c r="G2" s="39"/>
       <c r="H2" s="39"/>
       <c r="I2" s="39"/>
       <c r="J2" s="39"/>
       <c r="K2" s="39"/>
       <c r="L2" s="39"/>
       <c r="M2" s="39"/>
       <c r="N2" s="39"/>
       <c r="O2" s="39"/>
       <c r="P2" s="39"/>
       <c r="Q2" s="39"/>
       <c r="R2" s="39"/>
       <c r="S2" s="39"/>
       <c r="T2" s="39"/>
       <c r="U2" s="39"/>
       <c r="V2" s="40"/>
       <c r="W2" s="40"/>
+      <c r="X2" s="40"/>
     </row>
-    <row r="3" spans="1:23" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:24" ht="13.5" thickBot="1">
       <c r="A3" s="1"/>
       <c r="B3" s="2">
         <v>2003</v>
       </c>
       <c r="C3" s="2">
         <v>2004</v>
       </c>
       <c r="D3" s="2">
         <v>2005</v>
       </c>
       <c r="E3" s="2">
         <v>2006</v>
       </c>
       <c r="F3" s="2">
         <v>2007</v>
       </c>
       <c r="G3" s="3">
         <v>2008</v>
       </c>
       <c r="H3" s="4">
         <v>2009</v>
       </c>
       <c r="I3" s="5">
         <v>2010</v>
       </c>
@@ -800,52 +794,55 @@
       </c>
       <c r="P3" s="6">
         <v>2017</v>
       </c>
       <c r="Q3" s="6">
         <v>2018</v>
       </c>
       <c r="R3" s="9">
         <v>2019</v>
       </c>
       <c r="S3" s="9">
         <v>2020</v>
       </c>
       <c r="T3" s="9">
         <v>2021</v>
       </c>
       <c r="U3" s="9">
         <v>2022</v>
       </c>
       <c r="V3" s="9">
         <v>2023</v>
       </c>
       <c r="W3" s="34">
         <v>2024</v>
       </c>
+      <c r="X3" s="34">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:24" ht="14.25" customHeight="1">
       <c r="A4" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="22">
         <v>291.48700000000002</v>
       </c>
       <c r="C4" s="22">
         <v>311</v>
       </c>
       <c r="D4" s="22">
         <v>605</v>
       </c>
       <c r="E4" s="22">
         <v>833</v>
       </c>
       <c r="F4" s="23">
         <v>983</v>
       </c>
       <c r="G4" s="24">
         <v>1010</v>
       </c>
       <c r="H4" s="25">
         <v>1050</v>
       </c>
       <c r="I4" s="26">
@@ -871,52 +868,55 @@
       </c>
       <c r="P4" s="28">
         <v>1902.326</v>
       </c>
       <c r="Q4" s="26">
         <v>2006</v>
       </c>
       <c r="R4" s="19">
         <v>2103</v>
       </c>
       <c r="S4" s="19">
         <v>2401.4459999999999</v>
       </c>
       <c r="T4" s="19">
         <v>2632</v>
       </c>
       <c r="U4" s="19">
         <v>1914.0550000000001</v>
       </c>
       <c r="V4" s="32">
         <v>2677</v>
       </c>
       <c r="W4" s="35">
         <v>2555.652</v>
       </c>
+      <c r="X4" s="35">
+        <v>2657.442</v>
+      </c>
     </row>
-    <row r="5" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:24">
       <c r="A5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="11">
         <v>11.824999999999999</v>
       </c>
       <c r="C5" s="11">
         <v>37.826999999999998</v>
       </c>
       <c r="D5" s="11">
         <v>99.5</v>
       </c>
       <c r="E5" s="11">
         <v>59.5</v>
       </c>
       <c r="F5" s="11">
         <v>97.3</v>
       </c>
       <c r="G5" s="12">
         <v>133.80000000000001</v>
       </c>
       <c r="H5" s="13">
         <v>62.8</v>
       </c>
       <c r="I5" s="29">
@@ -942,52 +942,55 @@
       </c>
       <c r="P5" s="30">
         <v>130</v>
       </c>
       <c r="Q5" s="29">
         <v>78</v>
       </c>
       <c r="R5" s="16">
         <v>302</v>
       </c>
       <c r="S5" s="17">
         <v>213</v>
       </c>
       <c r="T5" s="17">
         <v>209</v>
       </c>
       <c r="U5" s="17">
         <v>131.86199999999999</v>
       </c>
       <c r="V5" s="33">
         <v>264</v>
       </c>
       <c r="W5" s="36">
         <v>409.90800000000002</v>
       </c>
+      <c r="X5" s="36">
+        <v>213.86699999999999</v>
+      </c>
     </row>
-    <row r="6" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:24">
       <c r="A6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>3</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="H6" s="13">
         <v>12.2</v>
       </c>
       <c r="I6" s="29">
@@ -1013,52 +1016,55 @@
       </c>
       <c r="P6" s="30">
         <v>373</v>
       </c>
       <c r="Q6" s="29">
         <v>702</v>
       </c>
       <c r="R6" s="17">
         <v>365</v>
       </c>
       <c r="S6" s="17">
         <v>367</v>
       </c>
       <c r="T6" s="17">
         <v>333</v>
       </c>
       <c r="U6" s="17">
         <v>278.303</v>
       </c>
       <c r="V6" s="33">
         <v>405</v>
       </c>
       <c r="W6" s="36">
         <v>386.35500000000002</v>
       </c>
+      <c r="X6" s="36">
+        <v>488.01799999999997</v>
+      </c>
     </row>
-    <row r="7" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:24">
       <c r="A7" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="11">
         <v>52.341000000000001</v>
       </c>
       <c r="C7" s="11">
         <v>34.427999999999997</v>
       </c>
       <c r="D7" s="11">
         <v>216.5</v>
       </c>
       <c r="E7" s="11">
         <v>209.6</v>
       </c>
       <c r="F7" s="18">
         <v>262.5</v>
       </c>
       <c r="G7" s="12">
         <v>234.5</v>
       </c>
       <c r="H7" s="13">
         <v>121.7</v>
       </c>
       <c r="I7" s="29">
@@ -1084,52 +1090,55 @@
       </c>
       <c r="P7" s="30">
         <v>208</v>
       </c>
       <c r="Q7" s="29">
         <v>204</v>
       </c>
       <c r="R7" s="16">
         <v>83</v>
       </c>
       <c r="S7" s="17">
         <v>135</v>
       </c>
       <c r="T7" s="17">
         <v>142</v>
       </c>
       <c r="U7" s="17">
         <v>83.474000000000004</v>
       </c>
       <c r="V7" s="33">
         <v>20</v>
       </c>
       <c r="W7" s="36">
         <v>190.233</v>
       </c>
+      <c r="X7" s="36">
+        <v>391.47699999999998</v>
+      </c>
     </row>
-    <row r="8" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:24">
       <c r="A8" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="11">
         <v>87.635999999999996</v>
       </c>
       <c r="C8" s="11">
         <v>103.28700000000001</v>
       </c>
       <c r="D8" s="11">
         <v>56.9</v>
       </c>
       <c r="E8" s="11">
         <v>266.5</v>
       </c>
       <c r="F8" s="18">
         <v>194.6</v>
       </c>
       <c r="G8" s="12">
         <v>339.8</v>
       </c>
       <c r="H8" s="13">
         <v>452.3</v>
       </c>
       <c r="I8" s="29">
@@ -1155,52 +1164,55 @@
       </c>
       <c r="P8" s="30">
         <v>342</v>
       </c>
       <c r="Q8" s="29">
         <v>325</v>
       </c>
       <c r="R8" s="16">
         <v>669</v>
       </c>
       <c r="S8" s="17">
         <v>545</v>
       </c>
       <c r="T8" s="17">
         <v>546</v>
       </c>
       <c r="U8" s="17">
         <v>510.26799999999997</v>
       </c>
       <c r="V8" s="33">
         <v>807</v>
       </c>
       <c r="W8" s="36">
         <v>828.87599999999998</v>
       </c>
+      <c r="X8" s="36">
+        <v>753.46</v>
+      </c>
     </row>
-    <row r="9" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:24">
       <c r="A9" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="11">
         <v>16.527999999999999</v>
       </c>
       <c r="C9" s="11">
         <v>32.380000000000003</v>
       </c>
       <c r="D9" s="11">
         <v>83.8</v>
       </c>
       <c r="E9" s="11">
         <v>100.8</v>
       </c>
       <c r="F9" s="18">
         <v>41.5</v>
       </c>
       <c r="G9" s="12">
         <v>91.6</v>
       </c>
       <c r="H9" s="13">
         <v>106.1</v>
       </c>
       <c r="I9" s="29">
@@ -1226,52 +1238,55 @@
       </c>
       <c r="P9" s="30">
         <v>22</v>
       </c>
       <c r="Q9" s="29">
         <v>18</v>
       </c>
       <c r="R9" s="16">
         <v>24</v>
       </c>
       <c r="S9" s="17">
         <v>32</v>
       </c>
       <c r="T9" s="17">
         <v>80</v>
       </c>
       <c r="U9" s="17">
         <v>88.968999999999994</v>
       </c>
       <c r="V9" s="33">
         <v>126</v>
       </c>
       <c r="W9" s="36">
         <v>89.067999999999998</v>
       </c>
+      <c r="X9" s="36">
+        <v>74.884</v>
+      </c>
     </row>
-    <row r="10" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:24">
       <c r="A10" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="11">
         <v>110.07899999999999</v>
       </c>
       <c r="C10" s="11">
         <v>80.578999999999994</v>
       </c>
       <c r="D10" s="11">
         <v>134.9</v>
       </c>
       <c r="E10" s="11">
         <v>152.30000000000001</v>
       </c>
       <c r="F10" s="18">
         <v>291.60000000000002</v>
       </c>
       <c r="G10" s="12">
         <v>158.30000000000001</v>
       </c>
       <c r="H10" s="13">
         <v>262.60000000000002</v>
       </c>
       <c r="I10" s="29">
@@ -1297,52 +1312,55 @@
       </c>
       <c r="P10" s="30">
         <v>437</v>
       </c>
       <c r="Q10" s="29">
         <v>180</v>
       </c>
       <c r="R10" s="16">
         <v>250</v>
       </c>
       <c r="S10" s="17">
         <v>304</v>
       </c>
       <c r="T10" s="17">
         <v>258</v>
       </c>
       <c r="U10" s="17">
         <v>384.34</v>
       </c>
       <c r="V10" s="33">
         <v>129</v>
       </c>
       <c r="W10" s="36">
         <v>225.84800000000001</v>
       </c>
+      <c r="X10" s="36">
+        <v>314.536</v>
+      </c>
     </row>
-    <row r="11" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:24">
       <c r="A11" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>3</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>3</v>
       </c>
       <c r="F11" s="18" t="s">
         <v>3</v>
       </c>
       <c r="G11" s="12" t="s">
         <v>3</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>3</v>
       </c>
       <c r="I11" s="31" t="s">
@@ -1368,52 +1386,55 @@
       </c>
       <c r="P11" s="30">
         <v>155</v>
       </c>
       <c r="Q11" s="29">
         <v>391</v>
       </c>
       <c r="R11" s="16">
         <v>301</v>
       </c>
       <c r="S11" s="17">
         <v>701</v>
       </c>
       <c r="T11" s="17">
         <v>620</v>
       </c>
       <c r="U11" s="17">
         <v>340.18599999999998</v>
       </c>
       <c r="V11" s="33">
         <v>704</v>
       </c>
       <c r="W11" s="36">
         <v>245.244</v>
       </c>
+      <c r="X11" s="36">
+        <v>254.547</v>
+      </c>
     </row>
-    <row r="12" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:24">
       <c r="A12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="11">
         <v>13.077999999999999</v>
       </c>
       <c r="C12" s="11">
         <v>23.443999999999999</v>
       </c>
       <c r="D12" s="11">
         <v>13.7</v>
       </c>
       <c r="E12" s="11">
         <v>44</v>
       </c>
       <c r="F12" s="18">
         <v>95.1</v>
       </c>
       <c r="G12" s="12">
         <v>52.3</v>
       </c>
       <c r="H12" s="13">
         <v>32.4</v>
       </c>
       <c r="I12" s="29">
@@ -1439,83 +1460,83 @@
       </c>
       <c r="P12" s="30">
         <v>235</v>
       </c>
       <c r="Q12" s="29">
         <v>109</v>
       </c>
       <c r="R12" s="16">
         <v>109</v>
       </c>
       <c r="S12" s="17">
         <v>104</v>
       </c>
       <c r="T12" s="17">
         <v>445</v>
       </c>
       <c r="U12" s="17">
         <v>96.653000000000006</v>
       </c>
       <c r="V12" s="33">
         <v>222</v>
       </c>
       <c r="W12" s="36">
         <v>180.12</v>
       </c>
+      <c r="X12" s="36">
+        <v>166.65299999999999</v>
+      </c>
     </row>
-    <row r="13" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:24">
       <c r="A13" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:V1"/>
-    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100A122E9E3F791814CB8DEC0832DD656B5" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="fad0ac2c0ad0a8fb167661bf62c8c66a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -1524,88 +1545,91 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDC6C18D-F974-40CF-9B35-8C39DBFF91D5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43C0FD25-4D56-47D3-83B3-C922BD0A8E24}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E19D5DCD-C420-4772-BEFF-E4D7E164B52A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43C0FD25-4D56-47D3-83B3-C922BD0A8E24}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDC6C18D-F974-40CF-9B35-8C39DBFF91D5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>