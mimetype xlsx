--- v0 (2026-04-16)
+++ v1 (2026-07-14)
@@ -1,198 +1,150 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ba.ismailov\Desktop\Рабочий стол 2025\Динамика демография\14 Естественный прирост (убыль) населения (по месяцам)+\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ba.ismailov\Desktop\Рабочий стол 2026\Динамика демография\6. Естественный прирост населения (убыль)\3. Естественный прирост населеня (по месяцам)\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12030" tabRatio="795"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="795"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
-    <sheet name="Коэффициенттер" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="22">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
-    <t>қаңтар-мамыр</t>
-[...22 lines deleted...]
-  <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
-    <t>қаңтар-қазан</t>
-[...4 lines deleted...]
-  <si>
     <t>желтоқсан</t>
   </si>
   <si>
-    <t>қаңтар-желтоқсан</t>
-[...1 lines deleted...]
-  <si>
     <t>* Деректер  туу және қайтыс болу туралы актілердің тіркелген күні бойынша қалыптастырылған.</t>
   </si>
   <si>
     <t>Астана қ.</t>
   </si>
   <si>
-    <t>Астана қаласы халқының табиғи өсімі (кему)*</t>
-[...4 lines deleted...]
-  <si>
     <t>Алматы ауданы</t>
   </si>
   <si>
     <t>Есіл ауданы</t>
   </si>
   <si>
     <t>Сарыарқа ауданы</t>
   </si>
   <si>
     <t>Байқоңыр ауданы</t>
   </si>
   <si>
-    <t>1000 туғандарға</t>
-[...1 lines deleted...]
-  <si>
     <t>Нұра ауданы</t>
+  </si>
+  <si>
+    <t>Сарайшық ауданы</t>
+  </si>
+  <si>
+    <t>Халықтың табиғи өсімі*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="12">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -202,56 +154,50 @@
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
@@ -333,182 +279,143 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...43 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -756,1446 +663,711 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:Z27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="P21" sqref="P21"/>
+      <selection pane="bottomLeft" activeCell="M22" sqref="M22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="15.7109375" style="1" customWidth="1"/>
     <col min="2" max="3" width="10.5703125" style="1" customWidth="1"/>
     <col min="4" max="25" width="9.140625" style="1"/>
-    <col min="26" max="26" width="9.140625" style="27"/>
+    <col min="26" max="26" width="9.140625" style="18"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26">
-      <c r="A2" s="45" t="s">
-[...25 lines deleted...]
-      <c r="Y2" s="45"/>
+      <c r="A2" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="30"/>
+      <c r="M2" s="30"/>
+      <c r="N2" s="30"/>
+      <c r="O2" s="30"/>
+      <c r="P2" s="30"/>
+      <c r="Q2" s="30"/>
+      <c r="R2" s="30"/>
+      <c r="S2" s="30"/>
+      <c r="T2" s="30"/>
+      <c r="U2" s="30"/>
+      <c r="V2" s="30"/>
+      <c r="W2" s="30"/>
+      <c r="X2" s="30"/>
+      <c r="Y2" s="30"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="2"/>
-      <c r="B3" s="4"/>
-[...19 lines deleted...]
-      <c r="Y3" s="33" t="s">
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="5"/>
+      <c r="N3" s="4"/>
+      <c r="O3" s="4"/>
+      <c r="P3" s="4"/>
+      <c r="Q3" s="4"/>
+      <c r="R3" s="4"/>
+      <c r="S3" s="4"/>
+      <c r="T3" s="4"/>
+      <c r="U3" s="4"/>
+      <c r="Y3" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
-      <c r="A4" s="41"/>
-[...14 lines deleted...]
-      <c r="N4" s="43">
+      <c r="A4" s="26"/>
+      <c r="B4" s="28">
         <v>2025</v>
       </c>
-      <c r="O4" s="44"/>
-[...9 lines deleted...]
-      <c r="Y4" s="44"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="29"/>
+      <c r="F4" s="29"/>
+      <c r="G4" s="29"/>
+      <c r="H4" s="29"/>
+      <c r="I4" s="29"/>
+      <c r="J4" s="29"/>
+      <c r="K4" s="29"/>
+      <c r="L4" s="29"/>
+      <c r="M4" s="29"/>
+      <c r="N4" s="28">
+        <v>2026</v>
+      </c>
+      <c r="O4" s="29"/>
+      <c r="P4" s="29"/>
+      <c r="Q4" s="29"/>
+      <c r="R4" s="29"/>
+      <c r="S4" s="29"/>
+      <c r="T4" s="29"/>
+      <c r="U4" s="29"/>
+      <c r="V4" s="29"/>
+      <c r="W4" s="29"/>
+      <c r="X4" s="29"/>
+      <c r="Y4" s="29"/>
     </row>
     <row r="5" spans="1:26" ht="24" customHeight="1">
-      <c r="A5" s="42"/>
-      <c r="B5" s="11" t="s">
+      <c r="A5" s="27"/>
+      <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="11" t="s">
+      <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="26" t="s">
+      <c r="D5" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="32" t="s">
+      <c r="E5" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="F5" s="32" t="s">
+      <c r="F5" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="32" t="s">
+      <c r="G5" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="H5" s="32" t="s">
+      <c r="H5" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="I5" s="32" t="s">
+      <c r="I5" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="J5" s="25" t="s">
+      <c r="J5" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="K5" s="25" t="s">
+      <c r="K5" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="L5" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="M5" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="N5" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="O5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="P5" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q5" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="R5" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="S5" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="T5" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="U5" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="V5" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="W5" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="X5" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y5" s="22" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" s="8" customFormat="1" ht="15">
+      <c r="A6" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="24">
+        <v>1533</v>
+      </c>
+      <c r="C6" s="25">
+        <v>1582</v>
+      </c>
+      <c r="D6" s="25">
+        <v>1541</v>
+      </c>
+      <c r="E6" s="25">
+        <v>1796</v>
+      </c>
+      <c r="F6" s="25">
+        <v>1805</v>
+      </c>
+      <c r="G6" s="24">
+        <v>1754</v>
+      </c>
+      <c r="H6" s="24">
+        <v>1749</v>
+      </c>
+      <c r="I6" s="24">
+        <v>1837</v>
+      </c>
+      <c r="J6" s="24">
+        <v>1876</v>
+      </c>
+      <c r="K6" s="24">
+        <v>1792</v>
+      </c>
+      <c r="L6" s="25">
+        <v>1955</v>
+      </c>
+      <c r="M6" s="25">
+        <v>1611</v>
+      </c>
+      <c r="N6" s="12">
+        <v>1648</v>
+      </c>
+      <c r="O6" s="12">
+        <v>1502</v>
+      </c>
+      <c r="P6" s="12">
+        <v>1665</v>
+      </c>
+      <c r="Q6" s="12">
+        <v>1837</v>
+      </c>
+      <c r="R6" s="31"/>
+      <c r="S6" s="31"/>
+      <c r="T6" s="31"/>
+      <c r="U6" s="31"/>
+      <c r="V6" s="31"/>
+      <c r="W6" s="31"/>
+      <c r="X6" s="31"/>
+      <c r="Y6" s="31"/>
+      <c r="Z6" s="20"/>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="12">
+        <v>470</v>
+      </c>
+      <c r="C7" s="13">
+        <v>437</v>
+      </c>
+      <c r="D7" s="13">
+        <v>409</v>
+      </c>
+      <c r="E7" s="13">
+        <v>498</v>
+      </c>
+      <c r="F7" s="13">
+        <v>483</v>
+      </c>
+      <c r="G7" s="12">
+        <v>496</v>
+      </c>
+      <c r="H7" s="12">
+        <v>549</v>
+      </c>
+      <c r="I7" s="12">
+        <v>479</v>
+      </c>
+      <c r="J7" s="12">
+        <v>558</v>
+      </c>
+      <c r="K7" s="12">
+        <v>529</v>
+      </c>
+      <c r="L7" s="13">
+        <v>544</v>
+      </c>
+      <c r="M7" s="13">
+        <v>473</v>
+      </c>
+      <c r="N7" s="12">
+        <v>519</v>
+      </c>
+      <c r="O7" s="12">
+        <v>445</v>
+      </c>
+      <c r="P7" s="12">
+        <v>225</v>
+      </c>
+      <c r="Q7" s="12">
+        <v>287</v>
+      </c>
+      <c r="R7" s="18"/>
+      <c r="S7" s="18"/>
+      <c r="T7" s="18"/>
+      <c r="U7" s="18"/>
+      <c r="V7" s="18"/>
+      <c r="W7" s="18"/>
+      <c r="X7" s="18"/>
+      <c r="Y7" s="18"/>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8" s="12">
+        <v>335</v>
+      </c>
+      <c r="C8" s="13">
+        <v>364</v>
+      </c>
+      <c r="D8" s="13">
+        <v>351</v>
+      </c>
+      <c r="E8" s="13">
+        <v>406</v>
+      </c>
+      <c r="F8" s="13">
+        <v>398</v>
+      </c>
+      <c r="G8" s="12">
+        <v>347</v>
+      </c>
+      <c r="H8" s="12">
+        <v>357</v>
+      </c>
+      <c r="I8" s="12">
+        <v>385</v>
+      </c>
+      <c r="J8" s="12">
+        <v>380</v>
+      </c>
+      <c r="K8" s="12">
+        <v>399</v>
+      </c>
+      <c r="L8" s="13">
+        <v>349</v>
+      </c>
+      <c r="M8" s="13">
+        <v>387</v>
+      </c>
+      <c r="N8" s="12">
+        <v>322</v>
+      </c>
+      <c r="O8" s="12">
+        <v>314</v>
+      </c>
+      <c r="P8" s="12">
+        <v>365</v>
+      </c>
+      <c r="Q8" s="12">
+        <v>383</v>
+      </c>
+      <c r="R8" s="18"/>
+      <c r="S8" s="18"/>
+      <c r="T8" s="18"/>
+      <c r="U8" s="18"/>
+      <c r="V8" s="18"/>
+      <c r="W8" s="18"/>
+      <c r="X8" s="18"/>
+      <c r="Y8" s="18"/>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="12">
+        <v>248</v>
+      </c>
+      <c r="C9" s="13">
+        <v>274</v>
+      </c>
+      <c r="D9" s="13">
+        <v>263</v>
+      </c>
+      <c r="E9" s="13">
+        <v>337</v>
+      </c>
+      <c r="F9" s="13">
+        <v>315</v>
+      </c>
+      <c r="G9" s="12">
+        <v>316</v>
+      </c>
+      <c r="H9" s="12">
+        <v>291</v>
+      </c>
+      <c r="I9" s="12">
+        <v>329</v>
+      </c>
+      <c r="J9" s="12">
+        <v>327</v>
+      </c>
+      <c r="K9" s="12">
+        <v>287</v>
+      </c>
+      <c r="L9" s="13">
+        <v>390</v>
+      </c>
+      <c r="M9" s="13">
+        <v>200</v>
+      </c>
+      <c r="N9" s="12">
+        <v>223</v>
+      </c>
+      <c r="O9" s="12">
+        <v>215</v>
+      </c>
+      <c r="P9" s="12">
+        <v>270</v>
+      </c>
+      <c r="Q9" s="12">
+        <v>285</v>
+      </c>
+      <c r="R9" s="18"/>
+      <c r="S9" s="18"/>
+      <c r="T9" s="18"/>
+      <c r="U9" s="18"/>
+      <c r="V9" s="18"/>
+      <c r="W9" s="18"/>
+      <c r="X9" s="18"/>
+      <c r="Y9" s="18"/>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="L5" s="25" t="s">
+      <c r="B10" s="12">
+        <v>128</v>
+      </c>
+      <c r="C10" s="13">
+        <v>142</v>
+      </c>
+      <c r="D10" s="13">
+        <v>125</v>
+      </c>
+      <c r="E10" s="13">
+        <v>123</v>
+      </c>
+      <c r="F10" s="13">
+        <v>151</v>
+      </c>
+      <c r="G10" s="12">
+        <v>147</v>
+      </c>
+      <c r="H10" s="12">
+        <v>146</v>
+      </c>
+      <c r="I10" s="12">
+        <v>179</v>
+      </c>
+      <c r="J10" s="12">
+        <v>128</v>
+      </c>
+      <c r="K10" s="12">
+        <v>94</v>
+      </c>
+      <c r="L10" s="13">
+        <v>169</v>
+      </c>
+      <c r="M10" s="13">
+        <v>104</v>
+      </c>
+      <c r="N10" s="12">
+        <v>124</v>
+      </c>
+      <c r="O10" s="12">
+        <v>96</v>
+      </c>
+      <c r="P10" s="12">
+        <v>89</v>
+      </c>
+      <c r="Q10" s="12">
+        <v>113</v>
+      </c>
+      <c r="R10" s="18"/>
+      <c r="S10" s="18"/>
+      <c r="T10" s="18"/>
+      <c r="U10" s="18"/>
+      <c r="V10" s="18"/>
+      <c r="W10" s="18"/>
+      <c r="X10" s="18"/>
+      <c r="Y10" s="18"/>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="M5" s="31" t="s">
-[...169 lines deleted...]
-      <c r="R7" s="22">
+      <c r="B11" s="12">
+        <v>352</v>
+      </c>
+      <c r="C11" s="13">
+        <v>365</v>
+      </c>
+      <c r="D11" s="13">
+        <v>393</v>
+      </c>
+      <c r="E11" s="13">
+        <v>432</v>
+      </c>
+      <c r="F11" s="13">
+        <v>458</v>
+      </c>
+      <c r="G11" s="12">
+        <v>448</v>
+      </c>
+      <c r="H11" s="12">
+        <v>406</v>
+      </c>
+      <c r="I11" s="12">
+        <v>465</v>
+      </c>
+      <c r="J11" s="12">
         <v>483</v>
       </c>
-      <c r="S7" s="21">
-[...277 lines deleted...]
-      <c r="M11" s="24">
+      <c r="K11" s="12">
+        <v>483</v>
+      </c>
+      <c r="L11" s="13">
+        <v>503</v>
+      </c>
+      <c r="M11" s="13">
+        <v>447</v>
+      </c>
+      <c r="N11" s="12">
+        <v>424</v>
+      </c>
+      <c r="O11" s="12">
+        <v>388</v>
+      </c>
+      <c r="P11" s="12">
         <v>480</v>
       </c>
-      <c r="N11" s="23">
-[...29 lines deleted...]
-      <c r="X11" s="24">
+      <c r="Q11" s="12">
         <v>503</v>
       </c>
-      <c r="Y11" s="24">
-[...1 lines deleted...]
-      </c>
+      <c r="R11" s="18"/>
+      <c r="S11" s="18"/>
+      <c r="T11" s="18"/>
+      <c r="U11" s="18"/>
+      <c r="V11" s="18"/>
+      <c r="W11" s="18"/>
+      <c r="X11" s="18"/>
+      <c r="Y11" s="18"/>
     </row>
     <row r="12" spans="1:26">
-      <c r="A12" s="20" t="s">
-        <v>24</v>
+      <c r="A12" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="14"/>
+      <c r="C12" s="15"/>
+      <c r="D12" s="15"/>
+      <c r="E12" s="15"/>
+      <c r="F12" s="15"/>
+      <c r="G12" s="15"/>
+      <c r="H12" s="15"/>
+      <c r="I12" s="15"/>
+      <c r="J12" s="15"/>
+      <c r="K12" s="15"/>
+      <c r="L12" s="15"/>
+      <c r="M12" s="15"/>
+      <c r="N12" s="14">
+        <v>36</v>
+      </c>
+      <c r="O12" s="14">
+        <v>44</v>
+      </c>
+      <c r="P12" s="14">
+        <v>236</v>
+      </c>
+      <c r="Q12" s="14">
+        <v>266</v>
+      </c>
+      <c r="R12" s="15"/>
+      <c r="S12" s="14"/>
+      <c r="T12" s="14"/>
+      <c r="U12" s="14"/>
+      <c r="V12" s="14"/>
+      <c r="W12" s="14"/>
+      <c r="X12" s="15"/>
+      <c r="Y12" s="15"/>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" s="11" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:26">
-      <c r="K16" s="28"/>
-      <c r="L16" s="28"/>
+      <c r="K16" s="19"/>
+      <c r="L16" s="19"/>
     </row>
     <row r="17" spans="5:12">
-      <c r="K17" s="28"/>
-      <c r="L17" s="28"/>
+      <c r="K17" s="19"/>
+      <c r="L17" s="19"/>
     </row>
     <row r="18" spans="5:12">
-      <c r="E18" s="28"/>
-[...2 lines deleted...]
-      <c r="L18" s="28"/>
+      <c r="E18" s="19"/>
+      <c r="F18" s="19"/>
+      <c r="K18" s="19"/>
+      <c r="L18" s="19"/>
     </row>
     <row r="19" spans="5:12">
-      <c r="E19" s="28"/>
-[...2 lines deleted...]
-      <c r="L19" s="28"/>
+      <c r="E19" s="19"/>
+      <c r="F19" s="19"/>
+      <c r="K19" s="19"/>
+      <c r="L19" s="19"/>
     </row>
     <row r="20" spans="5:12">
-      <c r="E20" s="28"/>
-[...2 lines deleted...]
-      <c r="L20" s="28"/>
+      <c r="E20" s="19"/>
+      <c r="F20" s="19"/>
+      <c r="K20" s="19"/>
+      <c r="L20" s="19"/>
     </row>
     <row r="21" spans="5:12">
-      <c r="E21" s="28"/>
-      <c r="F21" s="28"/>
+      <c r="E21" s="19"/>
+      <c r="F21" s="19"/>
     </row>
     <row r="22" spans="5:12">
-      <c r="E22" s="28"/>
-      <c r="F22" s="28"/>
+      <c r="E22" s="19"/>
+      <c r="F22" s="19"/>
     </row>
     <row r="23" spans="5:12">
-      <c r="G23" s="28"/>
+      <c r="G23" s="19"/>
     </row>
     <row r="24" spans="5:12">
-      <c r="G24" s="28"/>
+      <c r="G24" s="19"/>
     </row>
     <row r="25" spans="5:12">
-      <c r="G25" s="28"/>
+      <c r="G25" s="19"/>
     </row>
     <row r="26" spans="5:12">
-      <c r="G26" s="28"/>
+      <c r="G26" s="19"/>
     </row>
     <row r="27" spans="5:12">
-      <c r="G27" s="28"/>
+      <c r="G27" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A2:Y2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-[...681 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>
-      <vt:lpstr>Коэффициенттер</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>