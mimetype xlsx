--- v0 (2026-04-24)
+++ v1 (2026-07-14)
@@ -5,55 +5,55 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ALMG102-03\Arhiv\Управление инвестиций и строительства\на САЙТ\строй\ГОД 2024\динамические ряды строй_2024\динамика стройка\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ALMG102-03\Arhiv\Управление инвестиций и строительства\на САЙТ\строй\Динамика 2026\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13815" windowHeight="9870"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="16560" windowHeight="11415"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="12">
   <si>
     <t>г.Алматы</t>
   </si>
   <si>
     <t>в процентах к предыдущему году</t>
   </si>
   <si>
     <t xml:space="preserve">Индексы физического объема строительных работ </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Алмалинский</t>
   </si>
@@ -274,51 +274,51 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -382,61 +382,64 @@
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -710,141 +713,142 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:X16"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="110" workbookViewId="0">
       <selection sqref="A1:V1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" style="1" customWidth="1"/>
     <col min="3" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="7.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="7.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.42578125" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.5703125" style="1" customWidth="1"/>
     <col min="14" max="19" width="8.140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="7.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.5703125" style="1" customWidth="1"/>
     <col min="22" max="22" width="7.42578125" style="1" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="39" t="s">
+    <row r="1" spans="1:24" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="39"/>
-[...19 lines deleted...]
-      <c r="V1" s="40"/>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
+      <c r="M1" s="42"/>
+      <c r="N1" s="42"/>
+      <c r="O1" s="42"/>
+      <c r="P1" s="42"/>
+      <c r="Q1" s="42"/>
+      <c r="R1" s="42"/>
+      <c r="S1" s="42"/>
+      <c r="T1" s="42"/>
+      <c r="U1" s="43"/>
+      <c r="V1" s="43"/>
     </row>
-    <row r="2" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
     </row>
-    <row r="3" spans="1:23" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="41" t="s">
+    <row r="3" spans="1:24" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="41"/>
-[...20 lines deleted...]
-      <c r="W3" s="41"/>
+      <c r="B3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="44"/>
+      <c r="L3" s="44"/>
+      <c r="M3" s="44"/>
+      <c r="N3" s="44"/>
+      <c r="O3" s="44"/>
+      <c r="P3" s="44"/>
+      <c r="Q3" s="44"/>
+      <c r="R3" s="44"/>
+      <c r="S3" s="44"/>
+      <c r="T3" s="44"/>
+      <c r="U3" s="44"/>
+      <c r="V3" s="44"/>
+      <c r="W3" s="44"/>
+      <c r="X3" s="44"/>
     </row>
-    <row r="4" spans="1:23" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:24" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="3">
         <v>2003</v>
       </c>
       <c r="C4" s="4">
         <v>2004</v>
       </c>
       <c r="D4" s="5">
         <v>2005</v>
       </c>
       <c r="E4" s="6">
         <v>2006</v>
       </c>
       <c r="F4" s="6">
         <v>2007</v>
       </c>
       <c r="G4" s="3">
         <v>2008</v>
       </c>
       <c r="H4" s="4">
         <v>2009</v>
       </c>
       <c r="I4" s="5">
         <v>2010</v>
       </c>
@@ -868,52 +872,55 @@
       </c>
       <c r="P4" s="5">
         <v>2017</v>
       </c>
       <c r="Q4" s="7">
         <v>2018</v>
       </c>
       <c r="R4" s="7">
         <v>2019</v>
       </c>
       <c r="S4" s="7">
         <v>2020</v>
       </c>
       <c r="T4" s="7">
         <v>2021</v>
       </c>
       <c r="U4" s="7">
         <v>2022</v>
       </c>
       <c r="V4" s="38">
         <v>2023</v>
       </c>
       <c r="W4" s="38">
         <v>2024</v>
       </c>
+      <c r="X4" s="38">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:23" s="19" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="24">
         <v>122.4</v>
       </c>
       <c r="C5" s="24">
         <v>94.8</v>
       </c>
       <c r="D5" s="14">
         <v>251.9</v>
       </c>
       <c r="E5" s="15">
         <v>150.9</v>
       </c>
       <c r="F5" s="15">
         <v>107.9</v>
       </c>
       <c r="G5" s="15">
         <v>62.659952089406055</v>
       </c>
       <c r="H5" s="15">
         <v>80.084936099241133</v>
       </c>
       <c r="I5" s="10">
@@ -936,55 +943,58 @@
       </c>
       <c r="O5" s="18">
         <v>100.6</v>
       </c>
       <c r="P5" s="18">
         <v>103.5</v>
       </c>
       <c r="Q5" s="27">
         <v>104.8</v>
       </c>
       <c r="R5" s="25">
         <v>103.5</v>
       </c>
       <c r="S5" s="28">
         <v>110.7</v>
       </c>
       <c r="T5" s="28">
         <v>120</v>
       </c>
       <c r="U5" s="29">
         <v>106.7</v>
       </c>
       <c r="V5" s="36">
         <v>102.4</v>
       </c>
-      <c r="W5" s="42">
+      <c r="W5" s="39">
         <v>117.5</v>
       </c>
+      <c r="X5" s="41">
+        <v>151.4</v>
+      </c>
     </row>
-    <row r="6" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A6" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="12">
         <v>140.5</v>
       </c>
       <c r="C6" s="12">
         <v>97.5</v>
       </c>
       <c r="D6" s="11">
         <v>231.4</v>
       </c>
       <c r="E6" s="21">
         <v>150.63717676661651</v>
       </c>
       <c r="F6" s="21">
         <v>132.18541965011397</v>
       </c>
       <c r="G6" s="21">
         <v>47.681641288228334</v>
       </c>
       <c r="H6" s="21">
         <v>115.28007132250586</v>
       </c>
       <c r="I6" s="21">
@@ -1007,55 +1017,58 @@
       </c>
       <c r="O6" s="21">
         <v>99.6</v>
       </c>
       <c r="P6" s="21">
         <v>109.4</v>
       </c>
       <c r="Q6" s="26">
         <v>107</v>
       </c>
       <c r="R6" s="22">
         <v>106.6</v>
       </c>
       <c r="S6" s="30">
         <v>109.3</v>
       </c>
       <c r="T6" s="31">
         <v>122.8</v>
       </c>
       <c r="U6" s="31">
         <v>103.4</v>
       </c>
       <c r="V6" s="37">
         <v>101.4</v>
       </c>
-      <c r="W6" s="43">
+      <c r="W6" s="40">
         <v>114.4</v>
       </c>
+      <c r="X6" s="40">
+        <v>148.30000000000001</v>
+      </c>
     </row>
-    <row r="7" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A7" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="21" t="s">
         <v>3</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="21" t="s">
         <v>3</v>
       </c>
       <c r="H7" s="21">
         <v>138.2050686292306</v>
       </c>
       <c r="I7" s="21">
@@ -1078,55 +1091,58 @@
       </c>
       <c r="O7" s="21">
         <v>107.4</v>
       </c>
       <c r="P7" s="21">
         <v>117.2</v>
       </c>
       <c r="Q7" s="26">
         <v>104.1</v>
       </c>
       <c r="R7" s="22">
         <v>104.1</v>
       </c>
       <c r="S7" s="30">
         <v>113</v>
       </c>
       <c r="T7" s="32">
         <v>58.4</v>
       </c>
       <c r="U7" s="32">
         <v>177.3</v>
       </c>
       <c r="V7" s="37">
         <v>105.2</v>
       </c>
-      <c r="W7" s="43">
+      <c r="W7" s="40">
         <v>148.1</v>
       </c>
+      <c r="X7" s="40">
+        <v>188.9</v>
+      </c>
     </row>
-    <row r="8" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A8" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="12">
         <v>132.5</v>
       </c>
       <c r="C8" s="12">
         <v>81.3</v>
       </c>
       <c r="D8" s="11">
         <v>224.3</v>
       </c>
       <c r="E8" s="21">
         <v>138.79193438487414</v>
       </c>
       <c r="F8" s="21">
         <v>81.792641469022371</v>
       </c>
       <c r="G8" s="21">
         <v>62.332052604865531</v>
       </c>
       <c r="H8" s="21">
         <v>103.26016496879886</v>
       </c>
       <c r="I8" s="21">
@@ -1149,55 +1165,58 @@
       </c>
       <c r="O8" s="21">
         <v>96.3</v>
       </c>
       <c r="P8" s="21">
         <v>86.7</v>
       </c>
       <c r="Q8" s="26">
         <v>122.8</v>
       </c>
       <c r="R8" s="22">
         <v>102.3</v>
       </c>
       <c r="S8" s="30">
         <v>100.5</v>
       </c>
       <c r="T8" s="32">
         <v>128.30000000000001</v>
       </c>
       <c r="U8" s="32">
         <v>84.1</v>
       </c>
       <c r="V8" s="37">
         <v>101.4</v>
       </c>
-      <c r="W8" s="43">
+      <c r="W8" s="40">
         <v>102.2</v>
       </c>
+      <c r="X8" s="40">
+        <v>148.5</v>
+      </c>
     </row>
-    <row r="9" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A9" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="12">
         <v>118.8</v>
       </c>
       <c r="C9" s="12">
         <v>91.7</v>
       </c>
       <c r="D9" s="11">
         <v>240.7</v>
       </c>
       <c r="E9" s="21">
         <v>182.73713928336474</v>
       </c>
       <c r="F9" s="21">
         <v>96.70225697191897</v>
       </c>
       <c r="G9" s="21">
         <v>59.592011301044522</v>
       </c>
       <c r="H9" s="21">
         <v>75.686191514025936</v>
       </c>
       <c r="I9" s="21">
@@ -1220,55 +1239,58 @@
       </c>
       <c r="O9" s="21">
         <v>97.1</v>
       </c>
       <c r="P9" s="21">
         <v>81.2</v>
       </c>
       <c r="Q9" s="26">
         <v>111.8</v>
       </c>
       <c r="R9" s="22">
         <v>114.5</v>
       </c>
       <c r="S9" s="30">
         <v>83.3</v>
       </c>
       <c r="T9" s="32">
         <v>136.30000000000001</v>
       </c>
       <c r="U9" s="32">
         <v>103.6</v>
       </c>
       <c r="V9" s="37">
         <v>100.6</v>
       </c>
-      <c r="W9" s="43">
+      <c r="W9" s="40">
         <v>107.4</v>
       </c>
+      <c r="X9" s="40">
+        <v>146.80000000000001</v>
+      </c>
     </row>
-    <row r="10" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A10" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="12">
         <v>117.6</v>
       </c>
       <c r="C10" s="12">
         <v>95.1</v>
       </c>
       <c r="D10" s="11">
         <v>279.5</v>
       </c>
       <c r="E10" s="21">
         <v>119.46189821982178</v>
       </c>
       <c r="F10" s="21">
         <v>120.63133112539357</v>
       </c>
       <c r="G10" s="21">
         <v>61.905115963747768</v>
       </c>
       <c r="H10" s="21">
         <v>67.915339963400882</v>
       </c>
       <c r="I10" s="21">
@@ -1291,55 +1313,58 @@
       </c>
       <c r="O10" s="21">
         <v>99.1</v>
       </c>
       <c r="P10" s="21">
         <v>68.400000000000006</v>
       </c>
       <c r="Q10" s="26">
         <v>79.5</v>
       </c>
       <c r="R10" s="22">
         <v>106.9</v>
       </c>
       <c r="S10" s="33">
         <v>109.3</v>
       </c>
       <c r="T10" s="34">
         <v>173</v>
       </c>
       <c r="U10" s="34">
         <v>102.7</v>
       </c>
       <c r="V10" s="37">
         <v>104.4</v>
       </c>
-      <c r="W10" s="43">
+      <c r="W10" s="40">
         <v>162.9</v>
       </c>
+      <c r="X10" s="40">
+        <v>104.8</v>
+      </c>
     </row>
-    <row r="11" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A11" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="12">
         <v>115.9</v>
       </c>
       <c r="C11" s="12">
         <v>101.5</v>
       </c>
       <c r="D11" s="11">
         <v>359.4</v>
       </c>
       <c r="E11" s="21">
         <v>160.35546323736847</v>
       </c>
       <c r="F11" s="21">
         <v>116.78407924044538</v>
       </c>
       <c r="G11" s="21">
         <v>67.878863710150597</v>
       </c>
       <c r="H11" s="21">
         <v>53.243608117342511</v>
       </c>
       <c r="I11" s="21">
@@ -1362,55 +1387,58 @@
       </c>
       <c r="O11" s="21">
         <v>113.6</v>
       </c>
       <c r="P11" s="21">
         <v>91.1</v>
       </c>
       <c r="Q11" s="26">
         <v>129.4</v>
       </c>
       <c r="R11" s="22">
         <v>95.8</v>
       </c>
       <c r="S11" s="33">
         <v>101</v>
       </c>
       <c r="T11" s="35">
         <v>109.4</v>
       </c>
       <c r="U11" s="35">
         <v>96.5</v>
       </c>
       <c r="V11" s="37">
         <v>101.8</v>
       </c>
-      <c r="W11" s="43">
+      <c r="W11" s="40">
         <v>173.2</v>
       </c>
+      <c r="X11" s="40">
+        <v>126</v>
+      </c>
     </row>
-    <row r="12" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A12" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E12" s="21" t="s">
         <v>3</v>
       </c>
       <c r="F12" s="21" t="s">
         <v>3</v>
       </c>
       <c r="G12" s="21" t="s">
         <v>3</v>
       </c>
       <c r="H12" s="21" t="s">
         <v>3</v>
       </c>
       <c r="I12" s="21" t="s">
@@ -1433,55 +1461,58 @@
       </c>
       <c r="O12" s="21">
         <v>136.19999999999999</v>
       </c>
       <c r="P12" s="21">
         <v>447</v>
       </c>
       <c r="Q12" s="26">
         <v>101.1</v>
       </c>
       <c r="R12" s="22">
         <v>100.1</v>
       </c>
       <c r="S12" s="33">
         <v>212.6</v>
       </c>
       <c r="T12" s="34">
         <v>117.1</v>
       </c>
       <c r="U12" s="34">
         <v>97.8</v>
       </c>
       <c r="V12" s="37">
         <v>103.7</v>
       </c>
-      <c r="W12" s="43">
+      <c r="W12" s="40">
         <v>68.5</v>
       </c>
+      <c r="X12" s="40">
+        <v>181.8</v>
+      </c>
     </row>
-    <row r="13" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A13" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="12">
         <v>100.3</v>
       </c>
       <c r="C13" s="12">
         <v>116.6</v>
       </c>
       <c r="D13" s="11">
         <v>178.9</v>
       </c>
       <c r="E13" s="21">
         <v>136.24458779299499</v>
       </c>
       <c r="F13" s="21">
         <v>83.025621743936696</v>
       </c>
       <c r="G13" s="21">
         <v>105.44787564602774</v>
       </c>
       <c r="H13" s="21">
         <v>81.310110459729017</v>
       </c>
       <c r="I13" s="21">
@@ -1504,70 +1535,73 @@
       </c>
       <c r="O13" s="21">
         <v>84.8</v>
       </c>
       <c r="P13" s="21">
         <v>159.69999999999999</v>
       </c>
       <c r="Q13" s="26">
         <v>60.6</v>
       </c>
       <c r="R13" s="22">
         <v>81.8</v>
       </c>
       <c r="S13" s="33">
         <v>140.19999999999999</v>
       </c>
       <c r="T13" s="35">
         <v>196.8</v>
       </c>
       <c r="U13" s="35">
         <v>117.4</v>
       </c>
       <c r="V13" s="37">
         <v>102</v>
       </c>
-      <c r="W13" s="43">
+      <c r="W13" s="40">
         <v>90.7</v>
       </c>
+      <c r="X13" s="40">
+        <v>166</v>
+      </c>
     </row>
-    <row r="14" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:24" x14ac:dyDescent="0.2">
       <c r="Q14" s="9"/>
       <c r="R14" s="9"/>
     </row>
-    <row r="15" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:24" x14ac:dyDescent="0.2">
       <c r="Q15" s="9"/>
       <c r="R15" s="9"/>
     </row>
-    <row r="16" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:24" x14ac:dyDescent="0.2">
       <c r="Q16" s="9"/>
       <c r="R16" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:V1"/>
-    <mergeCell ref="A3:W3"/>
+    <mergeCell ref="A3:X3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100DD04DA59333991479EF408D6E8F94ED3" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3c7e9f8e7008f7ebf1cbe62497389de3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>