--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -59,56 +59,57 @@
     <t>Алакольский район</t>
   </si>
   <si>
     <t>Ескельдинский район</t>
   </si>
   <si>
     <t>Кербулакский район</t>
   </si>
   <si>
     <t>Коксуский район</t>
   </si>
   <si>
     <t>Каратальский район</t>
   </si>
   <si>
     <t>Панфиловский район</t>
   </si>
   <si>
     <t>Сарканский район</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -128,50 +129,60 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto Bk"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -200,51 +211,51 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -258,61 +269,67 @@
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -585,68 +602,69 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:FD40"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E23" sqref="D23:E23"/>
+      <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29" style="6" customWidth="1"/>
     <col min="2" max="4" width="16.42578125" style="3" customWidth="1"/>
-    <col min="5" max="160" width="9.140625" style="3"/>
+    <col min="5" max="5" width="13" style="3" customWidth="1"/>
+    <col min="6" max="160" width="9.140625" style="3"/>
     <col min="161" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:160" s="2" customFormat="1" ht="24" customHeight="1">
-      <c r="A1" s="25" t="s">
+      <c r="A1" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="25"/>
-[...1 lines deleted...]
-      <c r="D1" s="26"/>
+      <c r="B1" s="26"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
@@ -761,56 +779,56 @@
       <c r="EH1" s="1"/>
       <c r="EI1" s="1"/>
       <c r="EJ1" s="1"/>
       <c r="EK1" s="1"/>
       <c r="EL1" s="1"/>
       <c r="EM1" s="1"/>
       <c r="EN1" s="1"/>
       <c r="EO1" s="1"/>
       <c r="EP1" s="1"/>
       <c r="EQ1" s="1"/>
       <c r="ER1" s="1"/>
       <c r="ES1" s="1"/>
       <c r="ET1" s="1"/>
       <c r="EU1" s="1"/>
       <c r="EV1" s="1"/>
       <c r="EW1" s="1"/>
       <c r="EX1" s="1"/>
       <c r="EY1" s="1"/>
       <c r="EZ1" s="1"/>
       <c r="FA1" s="1"/>
       <c r="FB1" s="1"/>
       <c r="FC1" s="1"/>
       <c r="FD1" s="1"/>
     </row>
     <row r="2" spans="1:160" s="10" customFormat="1">
-      <c r="A2" s="23" t="s">
+      <c r="A2" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="23"/>
-[...1 lines deleted...]
-      <c r="D2" s="24"/>
+      <c r="B2" s="24"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
       <c r="L2" s="9"/>
       <c r="M2" s="9"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="9"/>
       <c r="Q2" s="9"/>
       <c r="R2" s="9"/>
       <c r="S2" s="9"/>
       <c r="T2" s="9"/>
       <c r="U2" s="9"/>
       <c r="V2" s="9"/>
       <c r="W2" s="9"/>
       <c r="X2" s="9"/>
       <c r="Y2" s="9"/>
       <c r="Z2" s="9"/>
       <c r="AA2" s="9"/>
       <c r="AB2" s="9"/>
       <c r="AC2" s="9"/>
@@ -935,203 +953,239 @@
       <c r="ER2" s="9"/>
       <c r="ES2" s="9"/>
       <c r="ET2" s="9"/>
       <c r="EU2" s="9"/>
       <c r="EV2" s="9"/>
       <c r="EW2" s="9"/>
       <c r="EX2" s="9"/>
       <c r="EY2" s="9"/>
       <c r="EZ2" s="9"/>
       <c r="FA2" s="9"/>
       <c r="FB2" s="9"/>
       <c r="FC2" s="9"/>
       <c r="FD2" s="9"/>
     </row>
     <row r="3" spans="1:160" s="11" customFormat="1">
       <c r="A3" s="12"/>
       <c r="B3" s="16">
         <v>2022</v>
       </c>
       <c r="C3" s="18">
         <v>2023</v>
       </c>
       <c r="D3" s="18">
         <v>2024</v>
       </c>
+      <c r="E3" s="28">
+        <v>2025</v>
+      </c>
     </row>
     <row r="4" spans="1:160" s="3" customFormat="1">
       <c r="A4" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="17">
         <v>287007597</v>
       </c>
       <c r="C4" s="19">
         <v>351371255</v>
       </c>
       <c r="D4" s="19">
         <v>463679484</v>
       </c>
+      <c r="E4" s="23">
+        <v>584120673</v>
+      </c>
     </row>
     <row r="5" spans="1:160" s="3" customFormat="1">
       <c r="A5" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="17">
         <v>559363688</v>
       </c>
       <c r="C5" s="19">
         <v>712001681</v>
       </c>
       <c r="D5" s="19">
         <v>822483585</v>
       </c>
+      <c r="E5" s="23">
+        <v>919461684</v>
+      </c>
     </row>
     <row r="6" spans="1:160" s="3" customFormat="1">
       <c r="A6" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="17">
         <v>269125586</v>
       </c>
       <c r="C6" s="19">
         <v>331250947</v>
       </c>
       <c r="D6" s="19">
         <v>267580839</v>
       </c>
+      <c r="E6" s="23">
+        <v>190343629</v>
+      </c>
     </row>
     <row r="7" spans="1:160" s="3" customFormat="1">
       <c r="A7" s="22" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="17">
         <v>235395282</v>
       </c>
       <c r="C7" s="19">
         <v>115310922</v>
       </c>
       <c r="D7" s="19">
         <v>151954991</v>
       </c>
+      <c r="E7" s="23">
+        <v>268824789</v>
+      </c>
     </row>
     <row r="8" spans="1:160" s="3" customFormat="1">
       <c r="A8" s="22" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="17">
         <v>230035890</v>
       </c>
       <c r="C8" s="19">
         <v>256472610</v>
       </c>
       <c r="D8" s="19">
         <v>353271161</v>
       </c>
+      <c r="E8" s="23">
+        <v>633026379</v>
+      </c>
     </row>
     <row r="9" spans="1:160" s="3" customFormat="1">
       <c r="A9" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="17">
         <v>63042996</v>
       </c>
       <c r="C9" s="19">
         <v>139698685</v>
       </c>
       <c r="D9" s="19">
         <v>160319811</v>
       </c>
+      <c r="E9" s="23">
+        <v>89490136</v>
+      </c>
     </row>
     <row r="10" spans="1:160" s="3" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="17">
         <v>137445623</v>
       </c>
       <c r="C10" s="19">
         <v>133034602</v>
       </c>
       <c r="D10" s="19">
         <v>200052830</v>
       </c>
+      <c r="E10" s="23">
+        <v>332850020</v>
+      </c>
     </row>
     <row r="11" spans="1:160" s="3" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="17">
         <v>197794539</v>
       </c>
       <c r="C11" s="19">
         <v>137082630</v>
       </c>
       <c r="D11" s="19">
         <v>132937810</v>
       </c>
+      <c r="E11" s="23">
+        <v>236886524</v>
+      </c>
     </row>
     <row r="12" spans="1:160" s="3" customFormat="1">
       <c r="A12" s="22" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="15">
         <v>139865907</v>
       </c>
       <c r="C12" s="19">
         <v>188917632</v>
       </c>
       <c r="D12" s="19">
         <v>194567396</v>
       </c>
+      <c r="E12" s="23">
+        <v>406279221</v>
+      </c>
     </row>
     <row r="13" spans="1:160" s="3" customFormat="1">
       <c r="A13" s="22" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="17">
         <v>181379541</v>
       </c>
       <c r="C13" s="19">
         <v>241111096</v>
       </c>
       <c r="D13" s="19">
         <v>525617015</v>
       </c>
+      <c r="E13" s="23">
+        <v>674958070</v>
+      </c>
     </row>
     <row r="14" spans="1:160">
       <c r="A14" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="17">
         <v>153592408</v>
       </c>
       <c r="C14" s="19">
         <v>208152272</v>
       </c>
       <c r="D14" s="19">
         <v>328540021</v>
+      </c>
+      <c r="E14" s="23">
+        <v>417541663</v>
       </c>
     </row>
     <row r="15" spans="1:160" s="3" customFormat="1"/>
     <row r="16" spans="1:160" s="3" customFormat="1">
       <c r="A16" s="7"/>
     </row>
     <row r="17" spans="1:24" s="3" customFormat="1">
       <c r="A17" s="7"/>
     </row>
     <row r="18" spans="1:24" s="5" customFormat="1">
       <c r="A18" s="7"/>
     </row>
     <row r="19" spans="1:24">
       <c r="L19" s="4"/>
       <c r="M19" s="4"/>
       <c r="N19" s="4"/>
       <c r="O19" s="4"/>
       <c r="P19" s="4"/>
       <c r="Q19" s="4"/>
       <c r="R19" s="4"/>
       <c r="S19" s="4"/>
       <c r="T19" s="4"/>
       <c r="U19" s="4"/>
       <c r="V19" s="4"/>
       <c r="W19" s="4"/>