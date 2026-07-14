--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -1,57 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11745"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="12">
   <si>
     <t xml:space="preserve">                        млн.теңге</t>
   </si>
   <si>
     <t>Орындалған құрылыс жұмыстарының көлемі</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Алматы қ.</t>
   </si>
   <si>
@@ -60,55 +55,55 @@
   <si>
     <t xml:space="preserve">Алатау </t>
   </si>
   <si>
     <t xml:space="preserve">Әуезов </t>
   </si>
   <si>
     <t xml:space="preserve">Бостандық </t>
   </si>
   <si>
     <t xml:space="preserve">Жетісу </t>
   </si>
   <si>
     <t xml:space="preserve">Медеу </t>
   </si>
   <si>
     <t xml:space="preserve">Наурызбай </t>
   </si>
   <si>
     <t xml:space="preserve">Түрксіб </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
@@ -156,51 +151,51 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -240,59 +235,50 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
-        <color indexed="64"/>
-[...7 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -331,60 +317,60 @@
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -408,118 +394,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -655,132 +639,137 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:W13"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:X13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection sqref="A1:T1"/>
+      <selection sqref="A1:X1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="15.85546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="13.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.42578125" style="1" customWidth="1"/>
     <col min="5" max="6" width="7.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="7.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="7.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" customWidth="1"/>
     <col min="14" max="16" width="8.140625" style="1" customWidth="1"/>
     <col min="17" max="17" width="8" style="1" customWidth="1"/>
     <col min="18" max="18" width="8.85546875" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="8.42578125" style="1" customWidth="1"/>
     <col min="21" max="22" width="8.28515625" style="1" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:24" ht="20.25" customHeight="1">
+      <c r="A1" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="26"/>
-[...17 lines deleted...]
-      <c r="T1" s="26"/>
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="28"/>
+      <c r="G1" s="28"/>
+      <c r="H1" s="28"/>
+      <c r="I1" s="28"/>
+      <c r="J1" s="28"/>
+      <c r="K1" s="28"/>
+      <c r="L1" s="28"/>
+      <c r="M1" s="28"/>
+      <c r="N1" s="28"/>
+      <c r="O1" s="28"/>
+      <c r="P1" s="28"/>
+      <c r="Q1" s="28"/>
+      <c r="R1" s="28"/>
+      <c r="S1" s="28"/>
+      <c r="T1" s="28"/>
+      <c r="U1" s="28"/>
+      <c r="V1" s="28"/>
+      <c r="W1" s="28"/>
+      <c r="X1" s="28"/>
     </row>
-    <row r="2" spans="1:23" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="27" t="s">
+    <row r="2" spans="1:24" ht="12.75" customHeight="1" thickBot="1">
+      <c r="A2" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="27"/>
-[...20 lines deleted...]
-      <c r="W2" s="27"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
+      <c r="U2" s="29"/>
+      <c r="V2" s="29"/>
+      <c r="W2" s="29"/>
+      <c r="X2" s="29"/>
     </row>
-    <row r="3" spans="1:23" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:24" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="4">
         <v>2003</v>
       </c>
       <c r="C3" s="4">
         <v>2004</v>
       </c>
       <c r="D3" s="4">
         <v>2005</v>
       </c>
       <c r="E3" s="4">
         <v>2006</v>
       </c>
       <c r="F3" s="4">
         <v>2007</v>
       </c>
       <c r="G3" s="5">
         <v>2008</v>
       </c>
       <c r="H3" s="4">
         <v>2009</v>
       </c>
       <c r="I3" s="5">
         <v>2010</v>
       </c>
@@ -804,52 +793,55 @@
       </c>
       <c r="P3" s="5">
         <v>2017</v>
       </c>
       <c r="Q3" s="5">
         <v>2018</v>
       </c>
       <c r="R3" s="8">
         <v>2019</v>
       </c>
       <c r="S3" s="8">
         <v>2020</v>
       </c>
       <c r="T3" s="8">
         <v>2021</v>
       </c>
       <c r="U3" s="8">
         <v>2022</v>
       </c>
       <c r="V3" s="19">
         <v>2023</v>
       </c>
       <c r="W3" s="19">
         <v>2024</v>
       </c>
+      <c r="X3" s="19">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:24" ht="12.75" customHeight="1">
       <c r="A4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="10">
         <v>80314</v>
       </c>
       <c r="C4" s="10">
         <v>80746</v>
       </c>
       <c r="D4" s="11">
         <v>216193</v>
       </c>
       <c r="E4" s="11">
         <v>338736</v>
       </c>
       <c r="F4" s="11">
         <v>396870</v>
       </c>
       <c r="G4" s="11">
         <v>273297</v>
       </c>
       <c r="H4" s="11">
         <v>228938</v>
       </c>
       <c r="I4" s="11">
@@ -872,55 +864,58 @@
       </c>
       <c r="O4" s="14">
         <v>291074</v>
       </c>
       <c r="P4" s="15">
         <v>315795.89199999999</v>
       </c>
       <c r="Q4" s="16">
         <v>346131</v>
       </c>
       <c r="R4" s="17">
         <v>364594.44300000003</v>
       </c>
       <c r="S4" s="17">
         <v>403039.41600000003</v>
       </c>
       <c r="T4" s="20">
         <v>509109.89399999997</v>
       </c>
       <c r="U4" s="22">
         <v>567878.88300000003</v>
       </c>
       <c r="V4" s="23">
         <v>605905</v>
       </c>
-      <c r="W4" s="28">
+      <c r="W4" s="26">
         <v>735158.46100000001</v>
       </c>
+      <c r="X4" s="26">
+        <v>1135241.798</v>
+      </c>
     </row>
-    <row r="5" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:24" ht="12.75">
       <c r="A5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="18">
         <v>15779.6</v>
       </c>
       <c r="C5" s="18">
         <v>16322.107</v>
       </c>
       <c r="D5" s="18">
         <v>40155.328999999998</v>
       </c>
       <c r="E5" s="18">
         <v>62787.43</v>
       </c>
       <c r="F5" s="18">
         <v>90133.468999999997</v>
       </c>
       <c r="G5" s="18">
         <v>47231.851999999999</v>
       </c>
       <c r="H5" s="18">
         <v>56953.563000000002</v>
       </c>
       <c r="I5" s="18">
@@ -943,55 +938,58 @@
       </c>
       <c r="O5" s="18">
         <v>33057.699999999997</v>
       </c>
       <c r="P5" s="18">
         <v>37886.400000000001</v>
       </c>
       <c r="Q5" s="18">
         <v>42393.9</v>
       </c>
       <c r="R5" s="18">
         <v>46027</v>
       </c>
       <c r="S5" s="18">
         <v>50246</v>
       </c>
       <c r="T5" s="21">
         <v>64985</v>
       </c>
       <c r="U5" s="24">
         <v>70194.623000000007</v>
       </c>
       <c r="V5" s="25">
         <v>74187</v>
       </c>
-      <c r="W5" s="29">
+      <c r="W5" s="27">
         <v>87663.851999999999</v>
       </c>
+      <c r="X5" s="27">
+        <v>132587.90599999999</v>
+      </c>
     </row>
-    <row r="6" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:24" ht="12.75">
       <c r="A6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="18" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="18" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="18" t="s">
         <v>2</v>
       </c>
       <c r="G6" s="18">
         <v>3714.0410000000002</v>
       </c>
       <c r="H6" s="18">
         <v>5369.1109999999999</v>
       </c>
       <c r="I6" s="18">
@@ -1014,55 +1012,58 @@
       </c>
       <c r="O6" s="18">
         <v>41519.300000000003</v>
       </c>
       <c r="P6" s="18">
         <v>50986.8</v>
       </c>
       <c r="Q6" s="18">
         <v>55527.9</v>
       </c>
       <c r="R6" s="18">
         <v>58859</v>
       </c>
       <c r="S6" s="18">
         <v>66432</v>
       </c>
       <c r="T6" s="21">
         <v>40819</v>
       </c>
       <c r="U6" s="24">
         <v>75630.159</v>
       </c>
       <c r="V6" s="25">
         <v>82916</v>
       </c>
-      <c r="W6" s="29">
+      <c r="W6" s="27">
         <v>126868.03599999999</v>
       </c>
+      <c r="X6" s="27">
+        <v>244455.628</v>
+      </c>
     </row>
-    <row r="7" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:24" ht="12.75">
       <c r="A7" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="18">
         <v>15656.278</v>
       </c>
       <c r="C7" s="18">
         <v>13500.999</v>
       </c>
       <c r="D7" s="18">
         <v>32194.771000000001</v>
       </c>
       <c r="E7" s="18">
         <v>46381.726999999999</v>
       </c>
       <c r="F7" s="18">
         <v>41199.408000000003</v>
       </c>
       <c r="G7" s="18">
         <v>28222.799999999999</v>
       </c>
       <c r="H7" s="18">
         <v>30483.484</v>
       </c>
       <c r="I7" s="18">
@@ -1085,55 +1086,58 @@
       </c>
       <c r="O7" s="18">
         <v>38351.9</v>
       </c>
       <c r="P7" s="18">
         <v>34854.1</v>
       </c>
       <c r="Q7" s="18">
         <v>44787.4</v>
       </c>
       <c r="R7" s="18">
         <v>46659</v>
       </c>
       <c r="S7" s="18">
         <v>46836</v>
       </c>
       <c r="T7" s="21">
         <v>63265</v>
       </c>
       <c r="U7" s="24">
         <v>55585.694000000003</v>
       </c>
       <c r="V7" s="25">
         <v>58743</v>
       </c>
-      <c r="W7" s="29">
+      <c r="W7" s="27">
         <v>62024.766000000003</v>
       </c>
+      <c r="X7" s="27">
+        <v>93937.475999999995</v>
+      </c>
     </row>
-    <row r="8" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:24" ht="12.75">
       <c r="A8" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="18">
         <v>18797.133000000002</v>
       </c>
       <c r="C8" s="18">
         <v>18281.809000000001</v>
       </c>
       <c r="D8" s="18">
         <v>46784.095999999998</v>
       </c>
       <c r="E8" s="18">
         <v>88740.611000000004</v>
       </c>
       <c r="F8" s="18">
         <v>93194.192999999999</v>
       </c>
       <c r="G8" s="18">
         <v>61034.387000000002</v>
       </c>
       <c r="H8" s="18">
         <v>48319.555</v>
       </c>
       <c r="I8" s="18">
@@ -1156,55 +1160,58 @@
       </c>
       <c r="O8" s="18">
         <v>78455.100000000006</v>
       </c>
       <c r="P8" s="18">
         <v>66803</v>
       </c>
       <c r="Q8" s="18">
         <v>78089.899999999994</v>
       </c>
       <c r="R8" s="18">
         <v>91029</v>
       </c>
       <c r="S8" s="18">
         <v>75732</v>
       </c>
       <c r="T8" s="21">
         <v>108732</v>
       </c>
       <c r="U8" s="24">
         <v>117681.67</v>
       </c>
       <c r="V8" s="25">
         <v>123401</v>
       </c>
-      <c r="W8" s="29">
+      <c r="W8" s="27">
         <v>136911.08499999999</v>
       </c>
+      <c r="X8" s="27">
+        <v>204994.75</v>
+      </c>
     </row>
-    <row r="9" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:24" ht="12.75">
       <c r="A9" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="18">
         <v>12897.460999999999</v>
       </c>
       <c r="C9" s="18">
         <v>13015.271000000001</v>
       </c>
       <c r="D9" s="18">
         <v>38667.866999999998</v>
       </c>
       <c r="E9" s="18">
         <v>47948.714999999997</v>
       </c>
       <c r="F9" s="18">
         <v>62815.514999999999</v>
       </c>
       <c r="G9" s="18">
         <v>42735.733</v>
       </c>
       <c r="H9" s="18">
         <v>30359.227999999999</v>
       </c>
       <c r="I9" s="18">
@@ -1227,55 +1234,58 @@
       </c>
       <c r="O9" s="18">
         <v>27451.4</v>
       </c>
       <c r="P9" s="18">
         <v>19664.8</v>
       </c>
       <c r="Q9" s="18">
         <v>16349.1</v>
       </c>
       <c r="R9" s="18">
         <v>17794</v>
       </c>
       <c r="S9" s="18">
         <v>19428</v>
       </c>
       <c r="T9" s="21">
         <v>35397</v>
       </c>
       <c r="U9" s="24">
         <v>38005.531000000003</v>
       </c>
       <c r="V9" s="25">
         <v>41360</v>
       </c>
-      <c r="W9" s="29">
+      <c r="W9" s="27">
         <v>69583.638999999996</v>
       </c>
+      <c r="X9" s="27">
+        <v>74368.788</v>
+      </c>
     </row>
-    <row r="10" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:24" ht="12.75">
       <c r="A10" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="18">
         <v>10198.34</v>
       </c>
       <c r="C10" s="18">
         <v>10980.983</v>
       </c>
       <c r="D10" s="18">
         <v>41955.790999999997</v>
       </c>
       <c r="E10" s="18">
         <v>69834.982000000004</v>
       </c>
       <c r="F10" s="18">
         <v>88569.968999999997</v>
       </c>
       <c r="G10" s="18">
         <v>66072.197</v>
       </c>
       <c r="H10" s="18">
         <v>36797.466</v>
       </c>
       <c r="I10" s="18">
@@ -1298,55 +1308,58 @@
       </c>
       <c r="O10" s="18">
         <v>44878.2</v>
       </c>
       <c r="P10" s="18">
         <v>42864.1</v>
       </c>
       <c r="Q10" s="18">
         <v>58039.1</v>
       </c>
       <c r="R10" s="18">
         <v>56597</v>
       </c>
       <c r="S10" s="18">
         <v>57099</v>
       </c>
       <c r="T10" s="21">
         <v>65753</v>
       </c>
       <c r="U10" s="24">
         <v>66332.764999999999</v>
       </c>
       <c r="V10" s="25">
         <v>70364</v>
       </c>
-      <c r="W10" s="29">
+      <c r="W10" s="27">
         <v>125877.255</v>
       </c>
+      <c r="X10" s="27">
+        <v>161816.01800000001</v>
+      </c>
     </row>
-    <row r="11" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:24" ht="12.75">
       <c r="A11" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C11" s="18" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="18" t="s">
         <v>2</v>
       </c>
       <c r="E11" s="18" t="s">
         <v>2</v>
       </c>
       <c r="F11" s="18" t="s">
         <v>2</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>2</v>
       </c>
       <c r="H11" s="18" t="s">
         <v>2</v>
       </c>
       <c r="I11" s="18" t="s">
@@ -1369,55 +1382,58 @@
       </c>
       <c r="O11" s="18">
         <v>5630.3</v>
       </c>
       <c r="P11" s="18">
         <v>26373.200000000001</v>
       </c>
       <c r="Q11" s="18">
         <v>27899.1</v>
       </c>
       <c r="R11" s="18">
         <v>28435</v>
       </c>
       <c r="S11" s="18">
         <v>60386</v>
       </c>
       <c r="T11" s="21">
         <v>74452</v>
       </c>
       <c r="U11" s="24">
         <v>76098.698999999993</v>
       </c>
       <c r="V11" s="25">
         <v>82252</v>
       </c>
-      <c r="W11" s="29">
+      <c r="W11" s="27">
         <v>58160.873</v>
       </c>
+      <c r="X11" s="27">
+        <v>107824.149</v>
+      </c>
     </row>
-    <row r="12" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:24" ht="12.75">
       <c r="A12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="18">
         <v>6984.9719999999998</v>
       </c>
       <c r="C12" s="18">
         <v>8644.5789999999997</v>
       </c>
       <c r="D12" s="18">
         <v>16434.91</v>
       </c>
       <c r="E12" s="18">
         <v>23242.559000000001</v>
       </c>
       <c r="F12" s="18">
         <v>20956.845000000001</v>
       </c>
       <c r="G12" s="18">
         <v>24286.304</v>
       </c>
       <c r="H12" s="18">
         <v>20655.593000000001</v>
       </c>
       <c r="I12" s="18">
@@ -1440,85 +1456,91 @@
       </c>
       <c r="O12" s="18">
         <v>21730.3</v>
       </c>
       <c r="P12" s="18">
         <v>36353.5</v>
       </c>
       <c r="Q12" s="18">
         <v>23044.9</v>
       </c>
       <c r="R12" s="18">
         <v>19194</v>
       </c>
       <c r="S12" s="18">
         <v>26880</v>
       </c>
       <c r="T12" s="21">
         <v>55707</v>
       </c>
       <c r="U12" s="24">
         <v>68349.741999999998</v>
       </c>
       <c r="V12" s="25">
         <v>72678</v>
       </c>
-      <c r="W12" s="29">
+      <c r="W12" s="27">
         <v>68068.955000000002</v>
       </c>
+      <c r="X12" s="27">
+        <v>115257.083</v>
+      </c>
     </row>
-    <row r="13" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:24" ht="12.75">
       <c r="A13" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A1:T1"/>
-    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A2:X2"/>
+    <mergeCell ref="A1:X1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100FA8E372E2C11624DB6C459C596DE240F" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="9fd1c671b53864270408e9e5c14965b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -1527,91 +1549,88 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97FDDCA9-5FC5-4B34-AE03-85A499BA711B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9BD7CF1-8FBB-4347-85EE-FFA86B7E6D95}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C542694F-499C-4446-BA1A-B1912B0B920C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9BD7CF1-8FBB-4347-85EE-FFA86B7E6D95}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97FDDCA9-5FC5-4B34-AE03-85A499BA711B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>