--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -968,52 +968,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DH92"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A66" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="H76" sqref="H76"/>
+      <pane ySplit="5" topLeftCell="A63" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="O81" sqref="O81"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="3" customWidth="1"/>
     <col min="3" max="3" width="10" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="10.140625" style="3" customWidth="1"/>
     <col min="7" max="7" width="11" style="3" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:112">
       <c r="I1" s="48"/>
       <c r="J1" s="48"/>
@@ -2355,52 +2355,56 @@
         <v>48421</v>
       </c>
       <c r="J25" s="16">
         <v>54380.800000000003</v>
       </c>
       <c r="K25" s="10">
         <v>60384.5</v>
       </c>
       <c r="L25" s="14">
         <v>66703.600000000006</v>
       </c>
       <c r="M25" s="10">
         <v>73112.2</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="9">
         <v>2026</v>
       </c>
       <c r="B26" s="14">
         <v>5454.7</v>
       </c>
       <c r="C26" s="10">
         <v>10220.1</v>
       </c>
-      <c r="D26" s="15"/>
-      <c r="E26" s="10"/>
+      <c r="D26" s="15">
+        <v>15373.6</v>
+      </c>
+      <c r="E26" s="10">
+        <v>19946.2</v>
+      </c>
       <c r="F26" s="10"/>
       <c r="G26" s="10"/>
       <c r="H26" s="16"/>
       <c r="I26" s="16"/>
       <c r="J26" s="16"/>
       <c r="K26" s="10"/>
       <c r="L26" s="14"/>
       <c r="M26" s="10"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="10"/>
       <c r="C27" s="10"/>
       <c r="D27" s="11"/>
       <c r="E27" s="10"/>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="16"/>
       <c r="I27" s="16"/>
       <c r="J27" s="16"/>
       <c r="K27" s="10"/>
       <c r="L27" s="10"/>
       <c r="M27" s="10"/>
@@ -3182,52 +3186,56 @@
         <v>24350.5</v>
       </c>
       <c r="J46" s="36">
         <v>27382.5</v>
       </c>
       <c r="K46" s="36">
         <v>30532.7</v>
       </c>
       <c r="L46" s="35">
         <v>33698.5</v>
       </c>
       <c r="M46" s="36">
         <v>37401.300000000003</v>
       </c>
     </row>
     <row r="47" spans="1:14" ht="12.75" customHeight="1">
       <c r="A47" s="13">
         <v>2026</v>
       </c>
       <c r="B47" s="35">
         <v>3004.2</v>
       </c>
       <c r="C47" s="36">
         <v>5533.8</v>
       </c>
-      <c r="D47" s="37"/>
-      <c r="E47" s="36"/>
+      <c r="D47" s="37">
+        <v>8309.5</v>
+      </c>
+      <c r="E47" s="36">
+        <v>10727.8</v>
+      </c>
       <c r="F47" s="36"/>
       <c r="G47" s="36"/>
       <c r="H47" s="36"/>
       <c r="I47" s="16"/>
       <c r="J47" s="36"/>
       <c r="K47" s="36"/>
       <c r="L47" s="35"/>
       <c r="M47" s="36"/>
     </row>
     <row r="48" spans="1:14" ht="22.5">
       <c r="A48" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="34"/>
       <c r="C48" s="34"/>
       <c r="D48" s="34"/>
       <c r="E48" s="34"/>
       <c r="F48" s="34"/>
       <c r="G48" s="34"/>
       <c r="H48" s="34"/>
       <c r="I48" s="34"/>
       <c r="J48" s="34"/>
       <c r="K48" s="34"/>
       <c r="L48" s="34"/>
       <c r="M48" s="34"/>
@@ -4014,52 +4022,56 @@
         <v>40105.300000000003</v>
       </c>
       <c r="J67" s="10">
         <v>45154.400000000001</v>
       </c>
       <c r="K67" s="10">
         <v>50902.7</v>
       </c>
       <c r="L67" s="14">
         <v>56727</v>
       </c>
       <c r="M67" s="10">
         <v>62474.8</v>
       </c>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="13">
         <v>2026</v>
       </c>
       <c r="B68" s="14">
         <v>5367.4</v>
       </c>
       <c r="C68" s="14">
         <v>10869.6</v>
       </c>
-      <c r="D68" s="15"/>
-      <c r="E68" s="10"/>
+      <c r="D68" s="15">
+        <v>16286.8</v>
+      </c>
+      <c r="E68" s="10">
+        <v>21968.5</v>
+      </c>
       <c r="F68" s="10"/>
       <c r="G68" s="10"/>
       <c r="H68" s="10"/>
       <c r="I68" s="10"/>
       <c r="J68" s="10"/>
       <c r="K68" s="10"/>
       <c r="L68" s="14"/>
       <c r="M68" s="10"/>
     </row>
     <row r="69" spans="1:14" ht="22.5">
       <c r="A69" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B69" s="10"/>
       <c r="C69" s="10"/>
       <c r="D69" s="11"/>
       <c r="E69" s="10"/>
       <c r="F69" s="10"/>
       <c r="G69" s="10"/>
       <c r="H69" s="10"/>
       <c r="I69" s="10"/>
       <c r="J69" s="10"/>
       <c r="K69" s="10"/>
       <c r="L69" s="10"/>
       <c r="M69" s="10"/>
@@ -4853,52 +4865,56 @@
       <c r="J88" s="44">
         <v>5144.3999999999996</v>
       </c>
       <c r="K88" s="11">
         <v>5711.1</v>
       </c>
       <c r="L88" s="11">
         <v>6276.1</v>
       </c>
       <c r="M88" s="11">
         <v>6842.9</v>
       </c>
       <c r="O88" s="22"/>
       <c r="P88" s="23"/>
     </row>
     <row r="89" spans="1:25">
       <c r="A89" s="24">
         <v>2026</v>
       </c>
       <c r="B89" s="29">
         <v>526.4</v>
       </c>
       <c r="C89" s="29">
         <v>977.3</v>
       </c>
-      <c r="D89" s="31"/>
-      <c r="E89" s="28"/>
+      <c r="D89" s="31">
+        <v>1471.9</v>
+      </c>
+      <c r="E89" s="28">
+        <v>1963.4</v>
+      </c>
       <c r="F89" s="28"/>
       <c r="G89" s="28"/>
       <c r="H89" s="28"/>
       <c r="I89" s="28"/>
       <c r="J89" s="43"/>
       <c r="K89" s="28"/>
       <c r="L89" s="28"/>
       <c r="M89" s="28"/>
       <c r="O89" s="22"/>
       <c r="P89" s="23"/>
     </row>
     <row r="90" spans="1:25" ht="21" customHeight="1">
       <c r="A90" s="46" t="s">
         <v>33</v>
       </c>
       <c r="B90" s="46"/>
       <c r="C90" s="46"/>
       <c r="D90" s="46"/>
       <c r="E90" s="46"/>
       <c r="F90" s="46"/>
       <c r="G90" s="46"/>
       <c r="H90" s="46"/>
       <c r="I90" s="46"/>
       <c r="J90" s="46"/>
       <c r="K90" s="46"/>