--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -968,52 +968,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DH92"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A63" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="O81" sqref="O81"/>
+      <pane ySplit="5" topLeftCell="A64" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A90" sqref="A90:M90"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="3" customWidth="1"/>
     <col min="3" max="3" width="10" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="10.140625" style="3" customWidth="1"/>
     <col min="7" max="7" width="11" style="3" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:112">
       <c r="I1" s="48"/>
       <c r="J1" s="48"/>
@@ -2349,63 +2349,65 @@
         <v>35849.1</v>
       </c>
       <c r="H25" s="16">
         <v>42158.9</v>
       </c>
       <c r="I25" s="16">
         <v>48421</v>
       </c>
       <c r="J25" s="16">
         <v>54380.800000000003</v>
       </c>
       <c r="K25" s="10">
         <v>60384.5</v>
       </c>
       <c r="L25" s="14">
         <v>66703.600000000006</v>
       </c>
       <c r="M25" s="10">
         <v>73112.2</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="9">
         <v>2026</v>
       </c>
-      <c r="B26" s="14">
-[...8 lines deleted...]
-      <c r="E26" s="10">
+      <c r="B26" s="22">
+        <v>5055.8</v>
+      </c>
+      <c r="C26" s="22">
+        <v>9821.2000000000007</v>
+      </c>
+      <c r="D26" s="22">
+        <v>14974.7</v>
+      </c>
+      <c r="E26" s="22">
         <v>19946.2</v>
       </c>
-      <c r="F26" s="10"/>
+      <c r="F26" s="10">
+        <v>25120.1</v>
+      </c>
       <c r="G26" s="10"/>
       <c r="H26" s="16"/>
       <c r="I26" s="16"/>
       <c r="J26" s="16"/>
       <c r="K26" s="10"/>
       <c r="L26" s="14"/>
       <c r="M26" s="10"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="10"/>
       <c r="C27" s="10"/>
       <c r="D27" s="11"/>
       <c r="E27" s="10"/>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="16"/>
       <c r="I27" s="16"/>
       <c r="J27" s="16"/>
       <c r="K27" s="10"/>
       <c r="L27" s="10"/>
       <c r="M27" s="10"/>
     </row>
@@ -3180,63 +3182,65 @@
         <v>17863.5</v>
       </c>
       <c r="H46" s="36">
         <v>21116.1</v>
       </c>
       <c r="I46" s="16">
         <v>24350.5</v>
       </c>
       <c r="J46" s="36">
         <v>27382.5</v>
       </c>
       <c r="K46" s="36">
         <v>30532.7</v>
       </c>
       <c r="L46" s="35">
         <v>33698.5</v>
       </c>
       <c r="M46" s="36">
         <v>37401.300000000003</v>
       </c>
     </row>
     <row r="47" spans="1:14" ht="12.75" customHeight="1">
       <c r="A47" s="13">
         <v>2026</v>
       </c>
-      <c r="B47" s="35">
-[...8 lines deleted...]
-      <c r="E47" s="36">
+      <c r="B47" s="22">
+        <v>2726.7</v>
+      </c>
+      <c r="C47" s="22">
+        <v>5256.3</v>
+      </c>
+      <c r="D47" s="22">
+        <v>8032.1</v>
+      </c>
+      <c r="E47" s="22">
         <v>10727.8</v>
       </c>
-      <c r="F47" s="36"/>
+      <c r="F47" s="39">
+        <v>13545.4</v>
+      </c>
       <c r="G47" s="36"/>
       <c r="H47" s="36"/>
       <c r="I47" s="16"/>
       <c r="J47" s="36"/>
       <c r="K47" s="36"/>
       <c r="L47" s="35"/>
       <c r="M47" s="36"/>
     </row>
     <row r="48" spans="1:14" ht="22.5">
       <c r="A48" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="34"/>
       <c r="C48" s="34"/>
       <c r="D48" s="34"/>
       <c r="E48" s="34"/>
       <c r="F48" s="34"/>
       <c r="G48" s="34"/>
       <c r="H48" s="34"/>
       <c r="I48" s="34"/>
       <c r="J48" s="34"/>
       <c r="K48" s="34"/>
       <c r="L48" s="34"/>
       <c r="M48" s="34"/>
       <c r="N48" s="3"/>
@@ -4028,51 +4032,53 @@
         <v>50902.7</v>
       </c>
       <c r="L67" s="14">
         <v>56727</v>
       </c>
       <c r="M67" s="10">
         <v>62474.8</v>
       </c>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="13">
         <v>2026</v>
       </c>
       <c r="B68" s="14">
         <v>5367.4</v>
       </c>
       <c r="C68" s="14">
         <v>10869.6</v>
       </c>
       <c r="D68" s="15">
         <v>16286.8</v>
       </c>
       <c r="E68" s="10">
         <v>21968.5</v>
       </c>
-      <c r="F68" s="10"/>
+      <c r="F68" s="10">
+        <v>26987.200000000001</v>
+      </c>
       <c r="G68" s="10"/>
       <c r="H68" s="10"/>
       <c r="I68" s="10"/>
       <c r="J68" s="10"/>
       <c r="K68" s="10"/>
       <c r="L68" s="14"/>
       <c r="M68" s="10"/>
     </row>
     <row r="69" spans="1:14" ht="22.5">
       <c r="A69" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B69" s="10"/>
       <c r="C69" s="10"/>
       <c r="D69" s="11"/>
       <c r="E69" s="10"/>
       <c r="F69" s="10"/>
       <c r="G69" s="10"/>
       <c r="H69" s="10"/>
       <c r="I69" s="10"/>
       <c r="J69" s="10"/>
       <c r="K69" s="10"/>
       <c r="L69" s="10"/>
       <c r="M69" s="10"/>
       <c r="N69" s="3"/>
@@ -4871,51 +4877,53 @@
       <c r="L88" s="11">
         <v>6276.1</v>
       </c>
       <c r="M88" s="11">
         <v>6842.9</v>
       </c>
       <c r="O88" s="22"/>
       <c r="P88" s="23"/>
     </row>
     <row r="89" spans="1:25">
       <c r="A89" s="24">
         <v>2026</v>
       </c>
       <c r="B89" s="29">
         <v>526.4</v>
       </c>
       <c r="C89" s="29">
         <v>977.3</v>
       </c>
       <c r="D89" s="31">
         <v>1471.9</v>
       </c>
       <c r="E89" s="28">
         <v>1963.4</v>
       </c>
-      <c r="F89" s="28"/>
+      <c r="F89" s="28">
+        <v>2491.1999999999998</v>
+      </c>
       <c r="G89" s="28"/>
       <c r="H89" s="28"/>
       <c r="I89" s="28"/>
       <c r="J89" s="43"/>
       <c r="K89" s="28"/>
       <c r="L89" s="28"/>
       <c r="M89" s="28"/>
       <c r="O89" s="22"/>
       <c r="P89" s="23"/>
     </row>
     <row r="90" spans="1:25" ht="21" customHeight="1">
       <c r="A90" s="46" t="s">
         <v>33</v>
       </c>
       <c r="B90" s="46"/>
       <c r="C90" s="46"/>
       <c r="D90" s="46"/>
       <c r="E90" s="46"/>
       <c r="F90" s="46"/>
       <c r="G90" s="46"/>
       <c r="H90" s="46"/>
       <c r="I90" s="46"/>
       <c r="J90" s="46"/>
       <c r="K90" s="46"/>
       <c r="L90" s="46"/>