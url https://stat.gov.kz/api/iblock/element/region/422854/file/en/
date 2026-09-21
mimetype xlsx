--- v2 (2026-06-24)
+++ v3 (2026-09-21)
@@ -539,51 +539,51 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -641,50 +641,54 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
@@ -968,104 +972,104 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DH92"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A64" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A90" sqref="A90:M90"/>
+      <pane ySplit="5" topLeftCell="A18" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="L36" sqref="L36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="3" customWidth="1"/>
     <col min="3" max="3" width="10" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="10.140625" style="3" customWidth="1"/>
     <col min="7" max="7" width="11" style="3" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:112">
-      <c r="I1" s="48"/>
-[...3 lines deleted...]
-      <c r="M1" s="48"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
     </row>
     <row r="2" spans="1:112">
-      <c r="I2" s="48"/>
-[...3 lines deleted...]
-      <c r="M2" s="48"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
     </row>
     <row r="3" spans="1:112" ht="12.75">
-      <c r="A3" s="45" t="s">
+      <c r="A3" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="45"/>
-[...10 lines deleted...]
-      <c r="M3" s="45"/>
+      <c r="B3" s="47"/>
+      <c r="C3" s="47"/>
+      <c r="D3" s="47"/>
+      <c r="E3" s="47"/>
+      <c r="F3" s="47"/>
+      <c r="G3" s="47"/>
+      <c r="H3" s="47"/>
+      <c r="I3" s="47"/>
+      <c r="J3" s="47"/>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
     </row>
     <row r="4" spans="1:112">
       <c r="A4" s="2"/>
     </row>
     <row r="5" spans="1:112" ht="21" customHeight="1">
       <c r="A5" s="4"/>
       <c r="B5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H5" s="6" t="s">
@@ -2361,56 +2365,62 @@
         <v>60384.5</v>
       </c>
       <c r="L25" s="14">
         <v>66703.600000000006</v>
       </c>
       <c r="M25" s="10">
         <v>73112.2</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="9">
         <v>2026</v>
       </c>
       <c r="B26" s="22">
         <v>5055.8</v>
       </c>
       <c r="C26" s="22">
         <v>9821.2000000000007</v>
       </c>
       <c r="D26" s="22">
         <v>14974.7</v>
       </c>
       <c r="E26" s="22">
         <v>19946.2</v>
       </c>
-      <c r="F26" s="10">
+      <c r="F26" s="22">
         <v>25120.1</v>
       </c>
-      <c r="G26" s="10"/>
-[...1 lines deleted...]
-      <c r="I26" s="16"/>
+      <c r="G26" s="22">
+        <v>30385</v>
+      </c>
+      <c r="H26" s="22">
+        <v>35708.400000000001</v>
+      </c>
+      <c r="I26" s="22">
+        <v>41132.699999999997</v>
+      </c>
       <c r="J26" s="16"/>
       <c r="K26" s="10"/>
       <c r="L26" s="14"/>
       <c r="M26" s="10"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="10"/>
       <c r="C27" s="10"/>
       <c r="D27" s="11"/>
       <c r="E27" s="10"/>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="16"/>
       <c r="I27" s="16"/>
       <c r="J27" s="16"/>
       <c r="K27" s="10"/>
       <c r="L27" s="10"/>
       <c r="M27" s="10"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" s="9">
         <v>2007</v>
@@ -3194,56 +3204,62 @@
         <v>30532.7</v>
       </c>
       <c r="L46" s="35">
         <v>33698.5</v>
       </c>
       <c r="M46" s="36">
         <v>37401.300000000003</v>
       </c>
     </row>
     <row r="47" spans="1:14" ht="12.75" customHeight="1">
       <c r="A47" s="13">
         <v>2026</v>
       </c>
       <c r="B47" s="22">
         <v>2726.7</v>
       </c>
       <c r="C47" s="22">
         <v>5256.3</v>
       </c>
       <c r="D47" s="22">
         <v>8032.1</v>
       </c>
       <c r="E47" s="22">
         <v>10727.8</v>
       </c>
-      <c r="F47" s="39">
+      <c r="F47" s="22">
         <v>13545.4</v>
       </c>
-      <c r="G47" s="36"/>
-[...1 lines deleted...]
-      <c r="I47" s="16"/>
+      <c r="G47" s="22">
+        <v>16249.9</v>
+      </c>
+      <c r="H47" s="22">
+        <v>19032.3</v>
+      </c>
+      <c r="I47" s="22">
+        <v>21915</v>
+      </c>
       <c r="J47" s="36"/>
       <c r="K47" s="36"/>
       <c r="L47" s="35"/>
       <c r="M47" s="36"/>
     </row>
     <row r="48" spans="1:14" ht="22.5">
       <c r="A48" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="34"/>
       <c r="C48" s="34"/>
       <c r="D48" s="34"/>
       <c r="E48" s="34"/>
       <c r="F48" s="34"/>
       <c r="G48" s="34"/>
       <c r="H48" s="34"/>
       <c r="I48" s="34"/>
       <c r="J48" s="34"/>
       <c r="K48" s="34"/>
       <c r="L48" s="34"/>
       <c r="M48" s="34"/>
       <c r="N48" s="3"/>
     </row>
     <row r="49" spans="1:14">
       <c r="A49" s="9">
@@ -4035,53 +4051,59 @@
         <v>56727</v>
       </c>
       <c r="M67" s="10">
         <v>62474.8</v>
       </c>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="13">
         <v>2026</v>
       </c>
       <c r="B68" s="14">
         <v>5367.4</v>
       </c>
       <c r="C68" s="14">
         <v>10869.6</v>
       </c>
       <c r="D68" s="15">
         <v>16286.8</v>
       </c>
       <c r="E68" s="10">
         <v>21968.5</v>
       </c>
       <c r="F68" s="10">
         <v>26987.200000000001</v>
       </c>
-      <c r="G68" s="10"/>
-[...1 lines deleted...]
-      <c r="I68" s="10"/>
+      <c r="G68" s="45">
+        <v>31924.080000000002</v>
+      </c>
+      <c r="H68" s="22">
+        <v>36898</v>
+      </c>
+      <c r="I68" s="22">
+        <v>41933.1</v>
+      </c>
       <c r="J68" s="10"/>
       <c r="K68" s="10"/>
       <c r="L68" s="14"/>
       <c r="M68" s="10"/>
     </row>
     <row r="69" spans="1:14" ht="22.5">
       <c r="A69" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B69" s="10"/>
       <c r="C69" s="10"/>
       <c r="D69" s="11"/>
       <c r="E69" s="10"/>
       <c r="F69" s="10"/>
       <c r="G69" s="10"/>
       <c r="H69" s="10"/>
       <c r="I69" s="10"/>
       <c r="J69" s="10"/>
       <c r="K69" s="10"/>
       <c r="L69" s="10"/>
       <c r="M69" s="10"/>
       <c r="N69" s="3"/>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="9">
@@ -4880,105 +4902,111 @@
       <c r="M88" s="11">
         <v>6842.9</v>
       </c>
       <c r="O88" s="22"/>
       <c r="P88" s="23"/>
     </row>
     <row r="89" spans="1:25">
       <c r="A89" s="24">
         <v>2026</v>
       </c>
       <c r="B89" s="29">
         <v>526.4</v>
       </c>
       <c r="C89" s="29">
         <v>977.3</v>
       </c>
       <c r="D89" s="31">
         <v>1471.9</v>
       </c>
       <c r="E89" s="28">
         <v>1963.4</v>
       </c>
       <c r="F89" s="28">
         <v>2491.1999999999998</v>
       </c>
-      <c r="G89" s="28"/>
-[...1 lines deleted...]
-      <c r="I89" s="28"/>
+      <c r="G89" s="46">
+        <v>3104.6</v>
+      </c>
+      <c r="H89" s="46">
+        <v>3759</v>
+      </c>
+      <c r="I89" s="46">
+        <v>4427.1000000000004</v>
+      </c>
       <c r="J89" s="43"/>
       <c r="K89" s="28"/>
       <c r="L89" s="28"/>
       <c r="M89" s="28"/>
       <c r="O89" s="22"/>
       <c r="P89" s="23"/>
     </row>
     <row r="90" spans="1:25" ht="21" customHeight="1">
-      <c r="A90" s="46" t="s">
+      <c r="A90" s="48" t="s">
         <v>33</v>
       </c>
-      <c r="B90" s="46"/>
-[...10 lines deleted...]
-      <c r="M90" s="46"/>
+      <c r="B90" s="48"/>
+      <c r="C90" s="48"/>
+      <c r="D90" s="48"/>
+      <c r="E90" s="48"/>
+      <c r="F90" s="48"/>
+      <c r="G90" s="48"/>
+      <c r="H90" s="48"/>
+      <c r="I90" s="48"/>
+      <c r="J90" s="48"/>
+      <c r="K90" s="48"/>
+      <c r="L90" s="48"/>
+      <c r="M90" s="48"/>
       <c r="N90" s="25"/>
       <c r="O90" s="25"/>
       <c r="P90" s="25"/>
       <c r="Q90" s="25"/>
       <c r="R90" s="25"/>
       <c r="S90" s="25"/>
       <c r="T90" s="25"/>
       <c r="U90" s="25"/>
       <c r="V90" s="25"/>
       <c r="W90" s="25"/>
       <c r="X90" s="25"/>
       <c r="Y90" s="25"/>
     </row>
     <row r="91" spans="1:25" s="27" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A91" s="47" t="s">
+      <c r="A91" s="49" t="s">
         <v>34</v>
       </c>
-      <c r="B91" s="47"/>
-[...10 lines deleted...]
-      <c r="M91" s="47"/>
+      <c r="B91" s="49"/>
+      <c r="C91" s="49"/>
+      <c r="D91" s="49"/>
+      <c r="E91" s="49"/>
+      <c r="F91" s="49"/>
+      <c r="G91" s="49"/>
+      <c r="H91" s="49"/>
+      <c r="I91" s="49"/>
+      <c r="J91" s="49"/>
+      <c r="K91" s="49"/>
+      <c r="L91" s="49"/>
+      <c r="M91" s="49"/>
     </row>
     <row r="92" spans="1:25">
       <c r="A92" s="26"/>
       <c r="B92" s="26"/>
       <c r="C92" s="26"/>
       <c r="D92" s="26"/>
       <c r="E92" s="26"/>
       <c r="F92" s="26"/>
       <c r="G92" s="26"/>
       <c r="H92" s="26"/>
       <c r="I92" s="26"/>
       <c r="J92" s="26"/>
       <c r="K92" s="26"/>
       <c r="L92" s="26"/>
       <c r="M92" s="26"/>
       <c r="N92" s="25"/>
       <c r="O92" s="25"/>
       <c r="P92" s="25"/>
       <c r="Q92" s="25"/>
       <c r="R92" s="25"/>
       <c r="S92" s="25"/>
       <c r="T92" s="25"/>
       <c r="U92" s="25"/>
       <c r="V92" s="25"/>
       <c r="W92" s="25"/>