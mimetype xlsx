--- v3 (2026-09-21)
+++ v4 (2026-10-18)
@@ -972,52 +972,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DH92"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A18" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="L36" sqref="L36"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="N77" sqref="N77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="3" customWidth="1"/>
     <col min="3" max="3" width="10" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="10.140625" style="3" customWidth="1"/>
     <col min="7" max="7" width="11" style="3" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:112">
       <c r="I1" s="50"/>
       <c r="J1" s="50"/>
@@ -2377,51 +2377,53 @@
       </c>
       <c r="B26" s="22">
         <v>5055.8</v>
       </c>
       <c r="C26" s="22">
         <v>9821.2000000000007</v>
       </c>
       <c r="D26" s="22">
         <v>14974.7</v>
       </c>
       <c r="E26" s="22">
         <v>19946.2</v>
       </c>
       <c r="F26" s="22">
         <v>25120.1</v>
       </c>
       <c r="G26" s="22">
         <v>30385</v>
       </c>
       <c r="H26" s="22">
         <v>35708.400000000001</v>
       </c>
       <c r="I26" s="22">
         <v>41132.699999999997</v>
       </c>
-      <c r="J26" s="16"/>
+      <c r="J26" s="16">
+        <v>46181.2</v>
+      </c>
       <c r="K26" s="10"/>
       <c r="L26" s="14"/>
       <c r="M26" s="10"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="10"/>
       <c r="C27" s="10"/>
       <c r="D27" s="11"/>
       <c r="E27" s="10"/>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="16"/>
       <c r="I27" s="16"/>
       <c r="J27" s="16"/>
       <c r="K27" s="10"/>
       <c r="L27" s="10"/>
       <c r="M27" s="10"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" s="9">
         <v>2007</v>
       </c>
@@ -3216,51 +3218,53 @@
       </c>
       <c r="B47" s="22">
         <v>2726.7</v>
       </c>
       <c r="C47" s="22">
         <v>5256.3</v>
       </c>
       <c r="D47" s="22">
         <v>8032.1</v>
       </c>
       <c r="E47" s="22">
         <v>10727.8</v>
       </c>
       <c r="F47" s="22">
         <v>13545.4</v>
       </c>
       <c r="G47" s="22">
         <v>16249.9</v>
       </c>
       <c r="H47" s="22">
         <v>19032.3</v>
       </c>
       <c r="I47" s="22">
         <v>21915</v>
       </c>
-      <c r="J47" s="36"/>
+      <c r="J47" s="36">
+        <v>24619.7</v>
+      </c>
       <c r="K47" s="36"/>
       <c r="L47" s="35"/>
       <c r="M47" s="36"/>
     </row>
     <row r="48" spans="1:14" ht="22.5">
       <c r="A48" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="34"/>
       <c r="C48" s="34"/>
       <c r="D48" s="34"/>
       <c r="E48" s="34"/>
       <c r="F48" s="34"/>
       <c r="G48" s="34"/>
       <c r="H48" s="34"/>
       <c r="I48" s="34"/>
       <c r="J48" s="34"/>
       <c r="K48" s="34"/>
       <c r="L48" s="34"/>
       <c r="M48" s="34"/>
       <c r="N48" s="3"/>
     </row>
     <row r="49" spans="1:14">
       <c r="A49" s="9">
         <v>2007</v>
@@ -4060,51 +4064,53 @@
       </c>
       <c r="B68" s="14">
         <v>5367.4</v>
       </c>
       <c r="C68" s="14">
         <v>10869.6</v>
       </c>
       <c r="D68" s="15">
         <v>16286.8</v>
       </c>
       <c r="E68" s="10">
         <v>21968.5</v>
       </c>
       <c r="F68" s="10">
         <v>26987.200000000001</v>
       </c>
       <c r="G68" s="45">
         <v>31924.080000000002</v>
       </c>
       <c r="H68" s="22">
         <v>36898</v>
       </c>
       <c r="I68" s="22">
         <v>41933.1</v>
       </c>
-      <c r="J68" s="10"/>
+      <c r="J68" s="10">
+        <v>47093.9</v>
+      </c>
       <c r="K68" s="10"/>
       <c r="L68" s="14"/>
       <c r="M68" s="10"/>
     </row>
     <row r="69" spans="1:14" ht="22.5">
       <c r="A69" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B69" s="10"/>
       <c r="C69" s="10"/>
       <c r="D69" s="11"/>
       <c r="E69" s="10"/>
       <c r="F69" s="10"/>
       <c r="G69" s="10"/>
       <c r="H69" s="10"/>
       <c r="I69" s="10"/>
       <c r="J69" s="10"/>
       <c r="K69" s="10"/>
       <c r="L69" s="10"/>
       <c r="M69" s="10"/>
       <c r="N69" s="3"/>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="9">
         <v>2007</v>
@@ -4911,51 +4917,53 @@
       </c>
       <c r="B89" s="29">
         <v>526.4</v>
       </c>
       <c r="C89" s="29">
         <v>977.3</v>
       </c>
       <c r="D89" s="31">
         <v>1471.9</v>
       </c>
       <c r="E89" s="28">
         <v>1963.4</v>
       </c>
       <c r="F89" s="28">
         <v>2491.1999999999998</v>
       </c>
       <c r="G89" s="46">
         <v>3104.6</v>
       </c>
       <c r="H89" s="46">
         <v>3759</v>
       </c>
       <c r="I89" s="46">
         <v>4427.1000000000004</v>
       </c>
-      <c r="J89" s="43"/>
+      <c r="J89" s="43">
+        <v>4986.8</v>
+      </c>
       <c r="K89" s="28"/>
       <c r="L89" s="28"/>
       <c r="M89" s="28"/>
       <c r="O89" s="22"/>
       <c r="P89" s="23"/>
     </row>
     <row r="90" spans="1:25" ht="21" customHeight="1">
       <c r="A90" s="48" t="s">
         <v>33</v>
       </c>
       <c r="B90" s="48"/>
       <c r="C90" s="48"/>
       <c r="D90" s="48"/>
       <c r="E90" s="48"/>
       <c r="F90" s="48"/>
       <c r="G90" s="48"/>
       <c r="H90" s="48"/>
       <c r="I90" s="48"/>
       <c r="J90" s="48"/>
       <c r="K90" s="48"/>
       <c r="L90" s="48"/>
       <c r="M90" s="48"/>
       <c r="N90" s="25"/>
       <c r="O90" s="25"/>
       <c r="P90" s="25"/>