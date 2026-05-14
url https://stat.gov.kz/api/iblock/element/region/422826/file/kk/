--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -974,52 +974,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CL98"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A54" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="L76" sqref="L76:L77"/>
+      <pane ySplit="5" topLeftCell="A60" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="J77" sqref="J77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="3" max="5" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="12.42578125" style="22" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:90">
       <c r="J1" s="25"/>
       <c r="K1" s="50"/>
       <c r="L1" s="50"/>
       <c r="M1" s="50"/>
     </row>
     <row r="2" spans="1:90">
@@ -2103,50 +2103,57 @@
         <v>6262.2</v>
       </c>
       <c r="J25" s="8">
         <v>5959.7</v>
       </c>
       <c r="K25" s="21">
         <v>6003.8</v>
       </c>
       <c r="L25" s="10">
         <v>6319</v>
       </c>
       <c r="M25" s="8">
         <v>6408.6</v>
       </c>
     </row>
     <row r="26" spans="1:13" s="7" customFormat="1">
       <c r="A26" s="7">
         <v>2026</v>
       </c>
       <c r="B26" s="8">
         <v>5454.7</v>
       </c>
       <c r="C26" s="8">
         <v>4765.3</v>
       </c>
+      <c r="D26" s="8">
+        <v>5153.5</v>
+      </c>
+      <c r="E26" s="8">
+        <v>4971.5</v>
+      </c>
+      <c r="F26" s="8"/>
     </row>
     <row r="27" spans="1:13" s="7" customFormat="1">
       <c r="A27" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
       <c r="G27" s="12"/>
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
       <c r="J27" s="8"/>
       <c r="K27" s="8"/>
       <c r="L27" s="8"/>
       <c r="M27" s="8"/>
     </row>
     <row r="28" spans="1:13" s="7" customFormat="1">
       <c r="A28" s="11">
         <v>2007</v>
       </c>
       <c r="B28" s="8">
         <v>197.5</v>
       </c>
@@ -2913,50 +2920,56 @@
       </c>
       <c r="J46" s="32">
         <v>3032</v>
       </c>
       <c r="K46" s="33">
         <v>3150.2</v>
       </c>
       <c r="L46" s="31">
         <v>3165.8</v>
       </c>
       <c r="M46" s="32">
         <v>3702.8</v>
       </c>
       <c r="N46" s="22"/>
     </row>
     <row r="47" spans="1:14" s="7" customFormat="1">
       <c r="A47" s="7">
         <v>2026</v>
       </c>
       <c r="B47" s="8">
         <v>3004.2</v>
       </c>
       <c r="C47" s="8">
         <v>2529.6</v>
       </c>
+      <c r="D47" s="8">
+        <v>2775.7</v>
+      </c>
+      <c r="E47" s="8">
+        <v>2695.8</v>
+      </c>
       <c r="N47" s="22"/>
     </row>
     <row r="48" spans="1:14" s="7" customFormat="1" ht="22.5">
       <c r="A48" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="8"/>
       <c r="C48" s="8"/>
       <c r="D48" s="8"/>
       <c r="E48" s="8"/>
       <c r="F48" s="8"/>
       <c r="G48" s="8"/>
       <c r="H48" s="8"/>
       <c r="I48" s="8"/>
       <c r="J48" s="8"/>
       <c r="K48" s="8"/>
       <c r="L48" s="8"/>
       <c r="M48" s="8"/>
     </row>
     <row r="49" spans="1:13" s="7" customFormat="1">
       <c r="A49" s="11">
         <v>2007</v>
       </c>
       <c r="B49" s="8">
         <v>3591.7</v>
@@ -3721,52 +3734,56 @@
         <v>5261.3</v>
       </c>
       <c r="J67" s="8">
         <v>5049.1000000000004</v>
       </c>
       <c r="K67" s="21">
         <v>5748.3</v>
       </c>
       <c r="L67" s="10">
         <v>5824.3</v>
       </c>
       <c r="M67" s="8">
         <v>5747.8</v>
       </c>
     </row>
     <row r="68" spans="1:13" s="7" customFormat="1">
       <c r="A68" s="7">
         <v>2026</v>
       </c>
       <c r="B68" s="8">
         <v>5367.4</v>
       </c>
       <c r="C68" s="8">
         <v>5502.3</v>
       </c>
-      <c r="D68" s="8"/>
-      <c r="E68" s="8"/>
+      <c r="D68" s="8">
+        <v>5417.2</v>
+      </c>
+      <c r="E68" s="8">
+        <v>5681.8</v>
+      </c>
       <c r="F68" s="8"/>
       <c r="G68" s="8"/>
       <c r="H68" s="8"/>
       <c r="I68" s="8"/>
       <c r="J68" s="8"/>
       <c r="K68" s="8"/>
       <c r="L68" s="8"/>
       <c r="M68" s="8"/>
     </row>
     <row r="69" spans="1:13" s="7" customFormat="1" ht="22.5">
       <c r="A69" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B69" s="8"/>
       <c r="C69" s="8"/>
       <c r="D69" s="8"/>
       <c r="E69" s="8"/>
       <c r="F69" s="8"/>
       <c r="G69" s="8"/>
       <c r="H69" s="8"/>
       <c r="I69" s="8"/>
       <c r="J69" s="8"/>
       <c r="K69" s="8"/>
       <c r="L69" s="8"/>
       <c r="M69" s="8"/>
@@ -4538,52 +4555,56 @@
         <v>644</v>
       </c>
       <c r="J88" s="44">
         <v>558.20000000000005</v>
       </c>
       <c r="K88" s="44">
         <v>556.70000000000005</v>
       </c>
       <c r="L88" s="17">
         <v>565</v>
       </c>
       <c r="M88" s="17">
         <v>566.79999999999995</v>
       </c>
     </row>
     <row r="89" spans="1:25" s="19" customFormat="1">
       <c r="A89" s="45">
         <v>2026</v>
       </c>
       <c r="B89" s="45">
         <v>526.4</v>
       </c>
       <c r="C89" s="45">
         <v>450.8</v>
       </c>
-      <c r="D89" s="45"/>
-      <c r="E89" s="45"/>
+      <c r="D89" s="45">
+        <v>494.6</v>
+      </c>
+      <c r="E89" s="45">
+        <v>491.5</v>
+      </c>
       <c r="F89" s="45"/>
       <c r="G89" s="45"/>
       <c r="H89" s="45"/>
       <c r="I89" s="45"/>
       <c r="J89" s="45"/>
       <c r="K89" s="45"/>
       <c r="L89" s="45"/>
       <c r="M89" s="45"/>
     </row>
     <row r="90" spans="1:25" ht="21" customHeight="1">
       <c r="A90" s="48" t="s">
         <v>33</v>
       </c>
       <c r="B90" s="48"/>
       <c r="C90" s="48"/>
       <c r="D90" s="48"/>
       <c r="E90" s="48"/>
       <c r="F90" s="48"/>
       <c r="G90" s="48"/>
       <c r="H90" s="48"/>
       <c r="I90" s="48"/>
       <c r="J90" s="48"/>
       <c r="K90" s="48"/>
       <c r="L90" s="48"/>
       <c r="M90" s="48"/>