--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -975,51 +975,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CL98"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A60" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="J77" sqref="J77"/>
+      <selection pane="bottomLeft" activeCell="I83" sqref="I83"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="3" max="5" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="12.42578125" style="22" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:90">
       <c r="J1" s="25"/>
       <c r="K1" s="50"/>
       <c r="L1" s="50"/>
       <c r="M1" s="50"/>
     </row>
     <row r="2" spans="1:90">
@@ -2098,62 +2098,64 @@
       </c>
       <c r="H25" s="8">
         <v>6309.8</v>
       </c>
       <c r="I25" s="8">
         <v>6262.2</v>
       </c>
       <c r="J25" s="8">
         <v>5959.7</v>
       </c>
       <c r="K25" s="21">
         <v>6003.8</v>
       </c>
       <c r="L25" s="10">
         <v>6319</v>
       </c>
       <c r="M25" s="8">
         <v>6408.6</v>
       </c>
     </row>
     <row r="26" spans="1:13" s="7" customFormat="1">
       <c r="A26" s="7">
         <v>2026</v>
       </c>
       <c r="B26" s="8">
-        <v>5454.7</v>
+        <v>5055.8</v>
       </c>
       <c r="C26" s="8">
         <v>4765.3</v>
       </c>
       <c r="D26" s="8">
         <v>5153.5</v>
       </c>
       <c r="E26" s="8">
         <v>4971.5</v>
       </c>
-      <c r="F26" s="8"/>
+      <c r="F26" s="8">
+        <v>5173.8999999999996</v>
+      </c>
     </row>
     <row r="27" spans="1:13" s="7" customFormat="1">
       <c r="A27" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
       <c r="G27" s="12"/>
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
       <c r="J27" s="8"/>
       <c r="K27" s="8"/>
       <c r="L27" s="8"/>
       <c r="M27" s="8"/>
     </row>
     <row r="28" spans="1:13" s="7" customFormat="1">
       <c r="A28" s="11">
         <v>2007</v>
       </c>
       <c r="B28" s="8">
         <v>197.5</v>
       </c>
@@ -2915,60 +2917,63 @@
       <c r="H46" s="32">
         <v>3252.6</v>
       </c>
       <c r="I46" s="32">
         <v>3234.4</v>
       </c>
       <c r="J46" s="32">
         <v>3032</v>
       </c>
       <c r="K46" s="33">
         <v>3150.2</v>
       </c>
       <c r="L46" s="31">
         <v>3165.8</v>
       </c>
       <c r="M46" s="32">
         <v>3702.8</v>
       </c>
       <c r="N46" s="22"/>
     </row>
     <row r="47" spans="1:14" s="7" customFormat="1">
       <c r="A47" s="7">
         <v>2026</v>
       </c>
       <c r="B47" s="8">
-        <v>3004.2</v>
+        <v>2726.7</v>
       </c>
       <c r="C47" s="8">
         <v>2529.6</v>
       </c>
       <c r="D47" s="8">
         <v>2775.7</v>
       </c>
       <c r="E47" s="8">
         <v>2695.8</v>
+      </c>
+      <c r="F47" s="7">
+        <v>2817.6</v>
       </c>
       <c r="N47" s="22"/>
     </row>
     <row r="48" spans="1:14" s="7" customFormat="1" ht="22.5">
       <c r="A48" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="8"/>
       <c r="C48" s="8"/>
       <c r="D48" s="8"/>
       <c r="E48" s="8"/>
       <c r="F48" s="8"/>
       <c r="G48" s="8"/>
       <c r="H48" s="8"/>
       <c r="I48" s="8"/>
       <c r="J48" s="8"/>
       <c r="K48" s="8"/>
       <c r="L48" s="8"/>
       <c r="M48" s="8"/>
     </row>
     <row r="49" spans="1:13" s="7" customFormat="1">
       <c r="A49" s="11">
         <v>2007</v>
       </c>
       <c r="B49" s="8">
@@ -3740,51 +3745,53 @@
         <v>5748.3</v>
       </c>
       <c r="L67" s="10">
         <v>5824.3</v>
       </c>
       <c r="M67" s="8">
         <v>5747.8</v>
       </c>
     </row>
     <row r="68" spans="1:13" s="7" customFormat="1">
       <c r="A68" s="7">
         <v>2026</v>
       </c>
       <c r="B68" s="8">
         <v>5367.4</v>
       </c>
       <c r="C68" s="8">
         <v>5502.3</v>
       </c>
       <c r="D68" s="8">
         <v>5417.2</v>
       </c>
       <c r="E68" s="8">
         <v>5681.8</v>
       </c>
-      <c r="F68" s="8"/>
+      <c r="F68" s="8">
+        <v>5018.7</v>
+      </c>
       <c r="G68" s="8"/>
       <c r="H68" s="8"/>
       <c r="I68" s="8"/>
       <c r="J68" s="8"/>
       <c r="K68" s="8"/>
       <c r="L68" s="8"/>
       <c r="M68" s="8"/>
     </row>
     <row r="69" spans="1:13" s="7" customFormat="1" ht="22.5">
       <c r="A69" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B69" s="8"/>
       <c r="C69" s="8"/>
       <c r="D69" s="8"/>
       <c r="E69" s="8"/>
       <c r="F69" s="8"/>
       <c r="G69" s="8"/>
       <c r="H69" s="8"/>
       <c r="I69" s="8"/>
       <c r="J69" s="8"/>
       <c r="K69" s="8"/>
       <c r="L69" s="8"/>
       <c r="M69" s="8"/>
     </row>
@@ -4561,51 +4568,53 @@
         <v>556.70000000000005</v>
       </c>
       <c r="L88" s="17">
         <v>565</v>
       </c>
       <c r="M88" s="17">
         <v>566.79999999999995</v>
       </c>
     </row>
     <row r="89" spans="1:25" s="19" customFormat="1">
       <c r="A89" s="45">
         <v>2026</v>
       </c>
       <c r="B89" s="45">
         <v>526.4</v>
       </c>
       <c r="C89" s="45">
         <v>450.8</v>
       </c>
       <c r="D89" s="45">
         <v>494.6</v>
       </c>
       <c r="E89" s="45">
         <v>491.5</v>
       </c>
-      <c r="F89" s="45"/>
+      <c r="F89" s="45">
+        <v>527.9</v>
+      </c>
       <c r="G89" s="45"/>
       <c r="H89" s="45"/>
       <c r="I89" s="45"/>
       <c r="J89" s="45"/>
       <c r="K89" s="45"/>
       <c r="L89" s="45"/>
       <c r="M89" s="45"/>
     </row>
     <row r="90" spans="1:25" ht="21" customHeight="1">
       <c r="A90" s="48" t="s">
         <v>33</v>
       </c>
       <c r="B90" s="48"/>
       <c r="C90" s="48"/>
       <c r="D90" s="48"/>
       <c r="E90" s="48"/>
       <c r="F90" s="48"/>
       <c r="G90" s="48"/>
       <c r="H90" s="48"/>
       <c r="I90" s="48"/>
       <c r="J90" s="48"/>
       <c r="K90" s="48"/>
       <c r="L90" s="48"/>
       <c r="M90" s="48"/>
       <c r="N90" s="28"/>