--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -976,52 +976,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DH92"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A57" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G79" sqref="G79"/>
+      <pane ySplit="5" topLeftCell="A63" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="J75" sqref="J75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="3" customWidth="1"/>
     <col min="3" max="3" width="10" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="10.140625" style="3" customWidth="1"/>
     <col min="7" max="7" width="11" style="3" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:112">
       <c r="J1" s="25"/>
       <c r="K1" s="52"/>
@@ -2361,52 +2361,56 @@
         <v>48421</v>
       </c>
       <c r="J25" s="14">
         <v>54380.800000000003</v>
       </c>
       <c r="K25" s="8">
         <v>60384.5</v>
       </c>
       <c r="L25" s="12">
         <v>66703.600000000006</v>
       </c>
       <c r="M25" s="8">
         <v>73112.2</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="7">
         <v>2026</v>
       </c>
       <c r="B26" s="12">
         <v>5454.7</v>
       </c>
       <c r="C26" s="8">
         <v>10220.1</v>
       </c>
-      <c r="D26" s="13"/>
-      <c r="E26" s="8"/>
+      <c r="D26" s="13">
+        <v>15373.6</v>
+      </c>
+      <c r="E26" s="8">
+        <v>19946.2</v>
+      </c>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
       <c r="H26" s="14"/>
       <c r="I26" s="14"/>
       <c r="J26" s="14"/>
       <c r="K26" s="8"/>
       <c r="L26" s="12"/>
       <c r="M26" s="8"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="9"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
       <c r="H27" s="14"/>
       <c r="I27" s="14"/>
       <c r="J27" s="14"/>
       <c r="K27" s="8"/>
       <c r="L27" s="8"/>
       <c r="M27" s="8"/>
@@ -3188,52 +3192,56 @@
         <v>24350.5</v>
       </c>
       <c r="J46" s="35">
         <v>27382.5</v>
       </c>
       <c r="K46" s="35">
         <v>30532.7</v>
       </c>
       <c r="L46" s="34">
         <v>33698.5</v>
       </c>
       <c r="M46" s="35">
         <v>37401.300000000003</v>
       </c>
     </row>
     <row r="47" spans="1:14" ht="12.75" customHeight="1">
       <c r="A47" s="7">
         <v>2026</v>
       </c>
       <c r="B47" s="34">
         <v>3004.2</v>
       </c>
       <c r="C47" s="35">
         <v>5533.8</v>
       </c>
-      <c r="D47" s="36"/>
-      <c r="E47" s="35"/>
+      <c r="D47" s="36">
+        <v>8309.5</v>
+      </c>
+      <c r="E47" s="35">
+        <v>10727.8</v>
+      </c>
       <c r="F47" s="35"/>
       <c r="G47" s="35"/>
       <c r="H47" s="35"/>
       <c r="I47" s="14"/>
       <c r="J47" s="35"/>
       <c r="K47" s="35"/>
       <c r="L47" s="34"/>
       <c r="M47" s="35"/>
     </row>
     <row r="48" spans="1:14" ht="22.5">
       <c r="A48" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B48" s="33"/>
       <c r="C48" s="33"/>
       <c r="D48" s="33"/>
       <c r="E48" s="33"/>
       <c r="F48" s="33"/>
       <c r="G48" s="33"/>
       <c r="H48" s="33"/>
       <c r="I48" s="33"/>
       <c r="J48" s="33"/>
       <c r="K48" s="33"/>
       <c r="L48" s="33"/>
       <c r="M48" s="33"/>
@@ -4020,52 +4028,56 @@
         <v>40105.300000000003</v>
       </c>
       <c r="J67" s="8">
         <v>45154.400000000001</v>
       </c>
       <c r="K67" s="8">
         <v>50902.7</v>
       </c>
       <c r="L67" s="12">
         <v>56727</v>
       </c>
       <c r="M67" s="8">
         <v>62474.8</v>
       </c>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="11">
         <v>2026</v>
       </c>
       <c r="B68" s="12">
         <v>5367.4</v>
       </c>
       <c r="C68" s="12">
         <v>10869.6</v>
       </c>
-      <c r="D68" s="13"/>
-      <c r="E68" s="8"/>
+      <c r="D68" s="13">
+        <v>16286.8</v>
+      </c>
+      <c r="E68" s="8">
+        <v>21968.5</v>
+      </c>
       <c r="F68" s="8"/>
       <c r="G68" s="8"/>
       <c r="H68" s="8"/>
       <c r="I68" s="8"/>
       <c r="J68" s="8"/>
       <c r="K68" s="8"/>
       <c r="L68" s="12"/>
       <c r="M68" s="8"/>
     </row>
     <row r="69" spans="1:14" ht="22.5">
       <c r="A69" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B69" s="8"/>
       <c r="C69" s="8"/>
       <c r="D69" s="9"/>
       <c r="E69" s="8"/>
       <c r="F69" s="8"/>
       <c r="G69" s="8"/>
       <c r="H69" s="8"/>
       <c r="I69" s="8"/>
       <c r="J69" s="8"/>
       <c r="K69" s="8"/>
       <c r="L69" s="8"/>
       <c r="M69" s="8"/>
@@ -4859,52 +4871,56 @@
       <c r="J88" s="47">
         <v>5144.3999999999996</v>
       </c>
       <c r="K88" s="9">
         <v>5711.1</v>
       </c>
       <c r="L88" s="9">
         <v>6276.1</v>
       </c>
       <c r="M88" s="9">
         <v>6842.9</v>
       </c>
       <c r="O88" s="20"/>
       <c r="P88" s="21"/>
     </row>
     <row r="89" spans="1:25">
       <c r="A89" s="22">
         <v>2026</v>
       </c>
       <c r="B89" s="28">
         <v>526.4</v>
       </c>
       <c r="C89" s="28">
         <v>977.3</v>
       </c>
-      <c r="D89" s="30"/>
-      <c r="E89" s="27"/>
+      <c r="D89" s="30">
+        <v>1471.9</v>
+      </c>
+      <c r="E89" s="27">
+        <v>1963.4</v>
+      </c>
       <c r="F89" s="27"/>
       <c r="G89" s="27"/>
       <c r="H89" s="27"/>
       <c r="I89" s="27"/>
       <c r="J89" s="46"/>
       <c r="K89" s="27"/>
       <c r="L89" s="27"/>
       <c r="M89" s="27"/>
       <c r="O89" s="20"/>
       <c r="P89" s="21"/>
     </row>
     <row r="90" spans="1:25" ht="21" customHeight="1">
       <c r="A90" s="50" t="s">
         <v>21</v>
       </c>
       <c r="B90" s="50"/>
       <c r="C90" s="50"/>
       <c r="D90" s="50"/>
       <c r="E90" s="50"/>
       <c r="F90" s="50"/>
       <c r="G90" s="50"/>
       <c r="H90" s="50"/>
       <c r="I90" s="50"/>
       <c r="J90" s="50"/>
       <c r="K90" s="50"/>