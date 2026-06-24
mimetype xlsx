--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -976,52 +976,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DH92"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A63" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="J75" sqref="J75"/>
+      <pane ySplit="5" topLeftCell="A60" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="P83" sqref="P83"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="3" customWidth="1"/>
     <col min="3" max="3" width="10" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="10.140625" style="3" customWidth="1"/>
     <col min="7" max="7" width="11" style="3" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:112">
       <c r="J1" s="25"/>
       <c r="K1" s="52"/>
@@ -2355,63 +2355,65 @@
         <v>35849.1</v>
       </c>
       <c r="H25" s="14">
         <v>42158.9</v>
       </c>
       <c r="I25" s="14">
         <v>48421</v>
       </c>
       <c r="J25" s="14">
         <v>54380.800000000003</v>
       </c>
       <c r="K25" s="8">
         <v>60384.5</v>
       </c>
       <c r="L25" s="12">
         <v>66703.600000000006</v>
       </c>
       <c r="M25" s="8">
         <v>73112.2</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="7">
         <v>2026</v>
       </c>
-      <c r="B26" s="12">
-[...8 lines deleted...]
-      <c r="E26" s="8">
+      <c r="B26" s="20">
+        <v>5055.8</v>
+      </c>
+      <c r="C26" s="20">
+        <v>9821.2000000000007</v>
+      </c>
+      <c r="D26" s="20">
+        <v>14974.7</v>
+      </c>
+      <c r="E26" s="20">
         <v>19946.2</v>
       </c>
-      <c r="F26" s="8"/>
+      <c r="F26" s="8">
+        <v>25120.1</v>
+      </c>
       <c r="G26" s="8"/>
       <c r="H26" s="14"/>
       <c r="I26" s="14"/>
       <c r="J26" s="14"/>
       <c r="K26" s="8"/>
       <c r="L26" s="12"/>
       <c r="M26" s="8"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="9"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
       <c r="H27" s="14"/>
       <c r="I27" s="14"/>
       <c r="J27" s="14"/>
       <c r="K27" s="8"/>
       <c r="L27" s="8"/>
       <c r="M27" s="8"/>
     </row>
@@ -3186,63 +3188,65 @@
         <v>17863.5</v>
       </c>
       <c r="H46" s="35">
         <v>21116.1</v>
       </c>
       <c r="I46" s="14">
         <v>24350.5</v>
       </c>
       <c r="J46" s="35">
         <v>27382.5</v>
       </c>
       <c r="K46" s="35">
         <v>30532.7</v>
       </c>
       <c r="L46" s="34">
         <v>33698.5</v>
       </c>
       <c r="M46" s="35">
         <v>37401.300000000003</v>
       </c>
     </row>
     <row r="47" spans="1:14" ht="12.75" customHeight="1">
       <c r="A47" s="7">
         <v>2026</v>
       </c>
-      <c r="B47" s="34">
-[...8 lines deleted...]
-      <c r="E47" s="35">
+      <c r="B47" s="20">
+        <v>2726.7</v>
+      </c>
+      <c r="C47" s="20">
+        <v>5256.3</v>
+      </c>
+      <c r="D47" s="20">
+        <v>8032.1</v>
+      </c>
+      <c r="E47" s="20">
         <v>10727.8</v>
       </c>
-      <c r="F47" s="35"/>
+      <c r="F47" s="35">
+        <v>13545.4</v>
+      </c>
       <c r="G47" s="35"/>
       <c r="H47" s="35"/>
       <c r="I47" s="14"/>
       <c r="J47" s="35"/>
       <c r="K47" s="35"/>
       <c r="L47" s="34"/>
       <c r="M47" s="35"/>
     </row>
     <row r="48" spans="1:14" ht="22.5">
       <c r="A48" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B48" s="33"/>
       <c r="C48" s="33"/>
       <c r="D48" s="33"/>
       <c r="E48" s="33"/>
       <c r="F48" s="33"/>
       <c r="G48" s="33"/>
       <c r="H48" s="33"/>
       <c r="I48" s="33"/>
       <c r="J48" s="33"/>
       <c r="K48" s="33"/>
       <c r="L48" s="33"/>
       <c r="M48" s="33"/>
       <c r="N48" s="3"/>
@@ -4034,51 +4038,53 @@
         <v>50902.7</v>
       </c>
       <c r="L67" s="12">
         <v>56727</v>
       </c>
       <c r="M67" s="8">
         <v>62474.8</v>
       </c>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="11">
         <v>2026</v>
       </c>
       <c r="B68" s="12">
         <v>5367.4</v>
       </c>
       <c r="C68" s="12">
         <v>10869.6</v>
       </c>
       <c r="D68" s="13">
         <v>16286.8</v>
       </c>
       <c r="E68" s="8">
         <v>21968.5</v>
       </c>
-      <c r="F68" s="8"/>
+      <c r="F68" s="8">
+        <v>26987.200000000001</v>
+      </c>
       <c r="G68" s="8"/>
       <c r="H68" s="8"/>
       <c r="I68" s="8"/>
       <c r="J68" s="8"/>
       <c r="K68" s="8"/>
       <c r="L68" s="12"/>
       <c r="M68" s="8"/>
     </row>
     <row r="69" spans="1:14" ht="22.5">
       <c r="A69" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B69" s="8"/>
       <c r="C69" s="8"/>
       <c r="D69" s="9"/>
       <c r="E69" s="8"/>
       <c r="F69" s="8"/>
       <c r="G69" s="8"/>
       <c r="H69" s="8"/>
       <c r="I69" s="8"/>
       <c r="J69" s="8"/>
       <c r="K69" s="8"/>
       <c r="L69" s="8"/>
       <c r="M69" s="8"/>
       <c r="N69" s="3"/>
@@ -4877,51 +4883,53 @@
       <c r="L88" s="9">
         <v>6276.1</v>
       </c>
       <c r="M88" s="9">
         <v>6842.9</v>
       </c>
       <c r="O88" s="20"/>
       <c r="P88" s="21"/>
     </row>
     <row r="89" spans="1:25">
       <c r="A89" s="22">
         <v>2026</v>
       </c>
       <c r="B89" s="28">
         <v>526.4</v>
       </c>
       <c r="C89" s="28">
         <v>977.3</v>
       </c>
       <c r="D89" s="30">
         <v>1471.9</v>
       </c>
       <c r="E89" s="27">
         <v>1963.4</v>
       </c>
-      <c r="F89" s="27"/>
+      <c r="F89" s="27">
+        <v>2491.1999999999998</v>
+      </c>
       <c r="G89" s="27"/>
       <c r="H89" s="27"/>
       <c r="I89" s="27"/>
       <c r="J89" s="46"/>
       <c r="K89" s="27"/>
       <c r="L89" s="27"/>
       <c r="M89" s="27"/>
       <c r="O89" s="20"/>
       <c r="P89" s="21"/>
     </row>
     <row r="90" spans="1:25" ht="21" customHeight="1">
       <c r="A90" s="50" t="s">
         <v>21</v>
       </c>
       <c r="B90" s="50"/>
       <c r="C90" s="50"/>
       <c r="D90" s="50"/>
       <c r="E90" s="50"/>
       <c r="F90" s="50"/>
       <c r="G90" s="50"/>
       <c r="H90" s="50"/>
       <c r="I90" s="50"/>
       <c r="J90" s="50"/>
       <c r="K90" s="50"/>
       <c r="L90" s="50"/>