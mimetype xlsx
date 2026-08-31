--- v2 (2026-06-24)
+++ v3 (2026-08-31)
@@ -539,51 +539,51 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -660,50 +660,54 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -976,52 +980,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DH92"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A60" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="P83" sqref="P83"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="G26" sqref="G26:H26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="3" customWidth="1"/>
     <col min="3" max="3" width="10" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="10.140625" style="3" customWidth="1"/>
     <col min="7" max="7" width="11" style="3" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:112">
       <c r="J1" s="25"/>
       <c r="K1" s="52"/>
@@ -2370,52 +2374,56 @@
         <v>66703.600000000006</v>
       </c>
       <c r="M25" s="8">
         <v>73112.2</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="7">
         <v>2026</v>
       </c>
       <c r="B26" s="20">
         <v>5055.8</v>
       </c>
       <c r="C26" s="20">
         <v>9821.2000000000007</v>
       </c>
       <c r="D26" s="20">
         <v>14974.7</v>
       </c>
       <c r="E26" s="20">
         <v>19946.2</v>
       </c>
       <c r="F26" s="8">
         <v>25120.1</v>
       </c>
-      <c r="G26" s="8"/>
-      <c r="H26" s="14"/>
+      <c r="G26" s="20">
+        <v>30385</v>
+      </c>
+      <c r="H26" s="20">
+        <v>35708.400000000001</v>
+      </c>
       <c r="I26" s="14"/>
       <c r="J26" s="14"/>
       <c r="K26" s="8"/>
       <c r="L26" s="12"/>
       <c r="M26" s="8"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="9"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
       <c r="H27" s="14"/>
       <c r="I27" s="14"/>
       <c r="J27" s="14"/>
       <c r="K27" s="8"/>
       <c r="L27" s="8"/>
       <c r="M27" s="8"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" s="7">
@@ -3203,52 +3211,56 @@
         <v>33698.5</v>
       </c>
       <c r="M46" s="35">
         <v>37401.300000000003</v>
       </c>
     </row>
     <row r="47" spans="1:14" ht="12.75" customHeight="1">
       <c r="A47" s="7">
         <v>2026</v>
       </c>
       <c r="B47" s="20">
         <v>2726.7</v>
       </c>
       <c r="C47" s="20">
         <v>5256.3</v>
       </c>
       <c r="D47" s="20">
         <v>8032.1</v>
       </c>
       <c r="E47" s="20">
         <v>10727.8</v>
       </c>
       <c r="F47" s="35">
         <v>13545.4</v>
       </c>
-      <c r="G47" s="35"/>
-      <c r="H47" s="35"/>
+      <c r="G47" s="20">
+        <v>16249.9</v>
+      </c>
+      <c r="H47" s="20">
+        <v>19032.3</v>
+      </c>
       <c r="I47" s="14"/>
       <c r="J47" s="35"/>
       <c r="K47" s="35"/>
       <c r="L47" s="34"/>
       <c r="M47" s="35"/>
     </row>
     <row r="48" spans="1:14" ht="22.5">
       <c r="A48" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B48" s="33"/>
       <c r="C48" s="33"/>
       <c r="D48" s="33"/>
       <c r="E48" s="33"/>
       <c r="F48" s="33"/>
       <c r="G48" s="33"/>
       <c r="H48" s="33"/>
       <c r="I48" s="33"/>
       <c r="J48" s="33"/>
       <c r="K48" s="33"/>
       <c r="L48" s="33"/>
       <c r="M48" s="33"/>
       <c r="N48" s="3"/>
     </row>
     <row r="49" spans="1:14">
@@ -4041,52 +4053,56 @@
         <v>56727</v>
       </c>
       <c r="M67" s="8">
         <v>62474.8</v>
       </c>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="11">
         <v>2026</v>
       </c>
       <c r="B68" s="12">
         <v>5367.4</v>
       </c>
       <c r="C68" s="12">
         <v>10869.6</v>
       </c>
       <c r="D68" s="13">
         <v>16286.8</v>
       </c>
       <c r="E68" s="8">
         <v>21968.5</v>
       </c>
       <c r="F68" s="8">
         <v>26987.200000000001</v>
       </c>
-      <c r="G68" s="8"/>
-      <c r="H68" s="8"/>
+      <c r="G68" s="54">
+        <v>31924.080000000002</v>
+      </c>
+      <c r="H68" s="20">
+        <v>36898</v>
+      </c>
       <c r="I68" s="8"/>
       <c r="J68" s="8"/>
       <c r="K68" s="8"/>
       <c r="L68" s="12"/>
       <c r="M68" s="8"/>
     </row>
     <row r="69" spans="1:14" ht="22.5">
       <c r="A69" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B69" s="8"/>
       <c r="C69" s="8"/>
       <c r="D69" s="9"/>
       <c r="E69" s="8"/>
       <c r="F69" s="8"/>
       <c r="G69" s="8"/>
       <c r="H69" s="8"/>
       <c r="I69" s="8"/>
       <c r="J69" s="8"/>
       <c r="K69" s="8"/>
       <c r="L69" s="8"/>
       <c r="M69" s="8"/>
       <c r="N69" s="3"/>
     </row>
     <row r="70" spans="1:14">
@@ -4886,52 +4902,56 @@
       <c r="M88" s="9">
         <v>6842.9</v>
       </c>
       <c r="O88" s="20"/>
       <c r="P88" s="21"/>
     </row>
     <row r="89" spans="1:25">
       <c r="A89" s="22">
         <v>2026</v>
       </c>
       <c r="B89" s="28">
         <v>526.4</v>
       </c>
       <c r="C89" s="28">
         <v>977.3</v>
       </c>
       <c r="D89" s="30">
         <v>1471.9</v>
       </c>
       <c r="E89" s="27">
         <v>1963.4</v>
       </c>
       <c r="F89" s="27">
         <v>2491.1999999999998</v>
       </c>
-      <c r="G89" s="27"/>
-      <c r="H89" s="27"/>
+      <c r="G89" s="53">
+        <v>3104.6</v>
+      </c>
+      <c r="H89" s="53">
+        <v>3759</v>
+      </c>
       <c r="I89" s="27"/>
       <c r="J89" s="46"/>
       <c r="K89" s="27"/>
       <c r="L89" s="27"/>
       <c r="M89" s="27"/>
       <c r="O89" s="20"/>
       <c r="P89" s="21"/>
     </row>
     <row r="90" spans="1:25" ht="21" customHeight="1">
       <c r="A90" s="50" t="s">
         <v>21</v>
       </c>
       <c r="B90" s="50"/>
       <c r="C90" s="50"/>
       <c r="D90" s="50"/>
       <c r="E90" s="50"/>
       <c r="F90" s="50"/>
       <c r="G90" s="50"/>
       <c r="H90" s="50"/>
       <c r="I90" s="50"/>
       <c r="J90" s="50"/>
       <c r="K90" s="50"/>
       <c r="L90" s="50"/>
       <c r="M90" s="50"/>
       <c r="N90" s="23"/>