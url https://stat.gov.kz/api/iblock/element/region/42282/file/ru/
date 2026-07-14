--- v0 (2026-04-24)
+++ v1 (2026-07-14)
@@ -6,55 +6,55 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ALMG102-03\Arhiv\Управление инвестиций и строительства\на САЙТ\строй\ГОД 2024\динамические ряды строй_2024\динамика стройка\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ALMG102-03\Arhiv\Управление инвестиций и строительства\на САЙТ\строй\Динамика 2026\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13815" windowHeight="9870"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G35" i="1" l="1"/>
   <c r="M18" i="1"/>
   <c r="M19" i="1"/>
   <c r="M22" i="1"/>
   <c r="M23" i="1"/>
   <c r="M24" i="1"/>
   <c r="M25" i="1"/>
   <c r="M26" i="1"/>
   <c r="M29" i="1"/>
   <c r="M30" i="1"/>
   <c r="M31" i="1"/>
   <c r="M32" i="1"/>
   <c r="M17" i="1"/>
   <c r="J23" i="1"/>
   <c r="J24" i="1"/>
@@ -238,51 +238,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
@@ -342,50 +342,53 @@
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -673,112 +676,112 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M40"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.7109375" style="24" customWidth="1"/>
     <col min="2" max="2" width="10.140625" style="24" customWidth="1"/>
     <col min="3" max="4" width="11.85546875" style="24" customWidth="1"/>
     <col min="5" max="5" width="12.140625" style="24" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="24" customWidth="1"/>
     <col min="7" max="7" width="13.28515625" style="24" customWidth="1"/>
     <col min="8" max="9" width="11.42578125" style="24" customWidth="1"/>
     <col min="10" max="10" width="12" style="24" customWidth="1"/>
     <col min="11" max="11" width="10.42578125" style="24" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="24" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="13.28515625" style="24" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="41" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="42"/>
+      <c r="A1" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" s="42"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
     </row>
     <row r="2" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="43"/>
-      <c r="B2" s="44" t="s">
+      <c r="A2" s="44"/>
+      <c r="B2" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="44"/>
-[...1 lines deleted...]
-      <c r="E2" s="44" t="s">
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="F2" s="44"/>
-[...1 lines deleted...]
-      <c r="H2" s="44" t="s">
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="I2" s="44"/>
-[...1 lines deleted...]
-      <c r="K2" s="45" t="s">
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="L2" s="45"/>
-      <c r="M2" s="45"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:13" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="43"/>
+      <c r="A3" s="44"/>
       <c r="B3" s="25" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="26" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="27" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="25" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="26" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="27" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="25" t="s">
         <v>13</v>
       </c>
       <c r="I3" s="26" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="27" t="s">
@@ -2216,190 +2219,227 @@
         <v>480</v>
       </c>
       <c r="G37" s="34">
         <v>300</v>
       </c>
       <c r="H37" s="40" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="39">
         <v>320</v>
       </c>
       <c r="J37" s="37" t="s">
         <v>0</v>
       </c>
       <c r="K37" s="39">
         <v>2</v>
       </c>
       <c r="L37" s="39">
         <v>300</v>
       </c>
       <c r="M37" s="38">
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A38" s="21" t="s">
+      <c r="A38" s="18">
+        <v>2025</v>
+      </c>
+      <c r="B38" s="39">
+        <v>19</v>
+      </c>
+      <c r="C38" s="39">
+        <v>33890</v>
+      </c>
+      <c r="D38" s="3">
+        <v>865.6</v>
+      </c>
+      <c r="E38" s="39">
+        <v>4</v>
+      </c>
+      <c r="F38" s="39">
+        <v>1600</v>
+      </c>
+      <c r="G38" s="41">
+        <v>333.3</v>
+      </c>
+      <c r="H38" s="39">
+        <v>1</v>
+      </c>
+      <c r="I38" s="39">
+        <v>766</v>
+      </c>
+      <c r="J38" s="37">
+        <v>239.4</v>
+      </c>
+      <c r="K38" s="39">
+        <v>2</v>
+      </c>
+      <c r="L38" s="39">
+        <v>700</v>
+      </c>
+      <c r="M38" s="38">
+        <v>233.3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A39" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="21"/>
-[...10 lines deleted...]
-      <c r="A39" s="21"/>
       <c r="B39" s="21"/>
+      <c r="C39" s="22"/>
+      <c r="D39" s="23"/>
+      <c r="E39" s="23"/>
+      <c r="F39" s="23"/>
+      <c r="G39" s="23"/>
+      <c r="H39" s="23"/>
+      <c r="I39" s="23"/>
+      <c r="L39" s="23"/>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A40" s="21"/>
       <c r="B40" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="E2:G2"/>
     <mergeCell ref="H2:J2"/>
     <mergeCell ref="K2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07FA019D-3BDA-4A1F-A37A-FE8A22753F2E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>