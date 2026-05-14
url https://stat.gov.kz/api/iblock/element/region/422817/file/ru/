--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -532,51 +532,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -635,50 +635,51 @@
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -949,52 +950,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DH92"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A57" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G82" sqref="G82"/>
+      <pane ySplit="5" topLeftCell="A63" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="E93" sqref="E93"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="3" customWidth="1"/>
     <col min="3" max="3" width="10" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="10.140625" style="3" customWidth="1"/>
     <col min="7" max="7" width="11" style="3" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:112">
       <c r="J1" s="26"/>
       <c r="K1" s="1"/>
@@ -2334,52 +2335,56 @@
         <v>48421</v>
       </c>
       <c r="J25" s="16">
         <v>54380.800000000003</v>
       </c>
       <c r="K25" s="10">
         <v>60384.5</v>
       </c>
       <c r="L25" s="14">
         <v>66703.600000000006</v>
       </c>
       <c r="M25" s="10">
         <v>73112.2</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="1">
         <v>2026</v>
       </c>
       <c r="B26" s="22">
         <v>5454.7</v>
       </c>
       <c r="C26" s="22">
         <v>10220.1</v>
       </c>
-      <c r="D26" s="22"/>
-      <c r="E26" s="22"/>
+      <c r="D26" s="22">
+        <v>15373.6</v>
+      </c>
+      <c r="E26" s="22">
+        <v>19946.2</v>
+      </c>
       <c r="F26" s="22"/>
       <c r="G26" s="22"/>
       <c r="H26" s="22"/>
       <c r="I26" s="22"/>
       <c r="J26" s="22"/>
       <c r="K26" s="22"/>
       <c r="L26" s="22"/>
       <c r="M26" s="22"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="10"/>
       <c r="C27" s="10"/>
       <c r="D27" s="11"/>
       <c r="E27" s="10"/>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="16"/>
       <c r="I27" s="16"/>
       <c r="J27" s="16"/>
       <c r="K27" s="10"/>
       <c r="L27" s="10"/>
       <c r="M27" s="10"/>
@@ -3161,52 +3166,56 @@
         <v>24350.5</v>
       </c>
       <c r="J46" s="33">
         <v>27382.5</v>
       </c>
       <c r="K46" s="33">
         <v>30532.7</v>
       </c>
       <c r="L46" s="32">
         <v>33698.5</v>
       </c>
       <c r="M46" s="33">
         <v>37401.300000000003</v>
       </c>
     </row>
     <row r="47" spans="1:14" ht="12.75" customHeight="1">
       <c r="A47" s="1">
         <v>2026</v>
       </c>
       <c r="B47" s="22">
         <v>3004.2</v>
       </c>
       <c r="C47" s="22">
         <v>5533.8</v>
       </c>
-      <c r="D47" s="22"/>
-      <c r="E47" s="22"/>
+      <c r="D47" s="22">
+        <v>8309.5</v>
+      </c>
+      <c r="E47" s="22">
+        <v>10727.8</v>
+      </c>
       <c r="F47" s="22"/>
       <c r="G47" s="22"/>
       <c r="H47" s="22"/>
       <c r="I47" s="22"/>
       <c r="J47" s="22"/>
       <c r="K47" s="22"/>
       <c r="L47" s="22"/>
       <c r="M47" s="22"/>
     </row>
     <row r="48" spans="1:14" ht="22.5">
       <c r="A48" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B48" s="31"/>
       <c r="C48" s="31"/>
       <c r="D48" s="31"/>
       <c r="E48" s="31"/>
       <c r="F48" s="31"/>
       <c r="G48" s="31"/>
       <c r="H48" s="31"/>
       <c r="I48" s="31"/>
       <c r="J48" s="31"/>
       <c r="K48" s="31"/>
       <c r="L48" s="31"/>
       <c r="M48" s="31"/>
@@ -3993,52 +4002,56 @@
         <v>40105.300000000003</v>
       </c>
       <c r="J67" s="10">
         <v>45154.400000000001</v>
       </c>
       <c r="K67" s="10">
         <v>50902.7</v>
       </c>
       <c r="L67" s="14">
         <v>56727</v>
       </c>
       <c r="M67" s="10">
         <v>62474.8</v>
       </c>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="1">
         <v>2026</v>
       </c>
       <c r="B68" s="22">
         <v>5367.4</v>
       </c>
       <c r="C68" s="22">
         <v>10869.6</v>
       </c>
-      <c r="D68" s="22"/>
-      <c r="E68" s="22"/>
+      <c r="D68" s="22">
+        <v>16286.8</v>
+      </c>
+      <c r="E68" s="22">
+        <v>21968.5</v>
+      </c>
       <c r="F68" s="22"/>
       <c r="G68" s="22"/>
       <c r="H68" s="22"/>
       <c r="I68" s="22"/>
       <c r="J68" s="22"/>
       <c r="K68" s="22"/>
       <c r="L68" s="22"/>
       <c r="M68" s="22"/>
     </row>
     <row r="69" spans="1:14">
       <c r="A69" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B69" s="10"/>
       <c r="C69" s="10"/>
       <c r="D69" s="11"/>
       <c r="E69" s="10"/>
       <c r="F69" s="10"/>
       <c r="G69" s="10"/>
       <c r="H69" s="10"/>
       <c r="I69" s="10"/>
       <c r="J69" s="10"/>
       <c r="K69" s="10"/>
       <c r="L69" s="10"/>
       <c r="M69" s="10"/>
@@ -4832,60 +4845,64 @@
       <c r="J88" s="41">
         <v>5144.3999999999996</v>
       </c>
       <c r="K88" s="11">
         <v>5711.1</v>
       </c>
       <c r="L88" s="11">
         <v>6276.1</v>
       </c>
       <c r="M88" s="11">
         <v>6842.9</v>
       </c>
       <c r="O88" s="22"/>
       <c r="P88" s="23"/>
     </row>
     <row r="89" spans="1:25">
       <c r="A89" s="42">
         <v>2026</v>
       </c>
       <c r="B89" s="42">
         <v>526.4</v>
       </c>
       <c r="C89" s="42">
         <v>977.3</v>
       </c>
-      <c r="D89" s="42"/>
-[...8 lines deleted...]
-      <c r="M89" s="42"/>
+      <c r="D89" s="46">
+        <v>1471.9</v>
+      </c>
+      <c r="E89" s="46">
+        <v>1963.4</v>
+      </c>
+      <c r="F89" s="46"/>
+      <c r="G89" s="46"/>
+      <c r="H89" s="46"/>
+      <c r="I89" s="46"/>
+      <c r="J89" s="46"/>
+      <c r="K89" s="46"/>
+      <c r="L89" s="46"/>
+      <c r="M89" s="46"/>
       <c r="O89" s="22"/>
       <c r="P89" s="23"/>
     </row>
     <row r="90" spans="1:25" ht="21" customHeight="1">
       <c r="A90" s="44" t="s">
         <v>17</v>
       </c>
       <c r="B90" s="44"/>
       <c r="C90" s="44"/>
       <c r="D90" s="44"/>
       <c r="E90" s="44"/>
       <c r="F90" s="44"/>
       <c r="G90" s="44"/>
       <c r="H90" s="44"/>
       <c r="I90" s="44"/>
       <c r="J90" s="44"/>
       <c r="K90" s="44"/>
       <c r="L90" s="44"/>
       <c r="M90" s="44"/>
       <c r="N90" s="24"/>
       <c r="O90" s="24"/>
       <c r="P90" s="24"/>
       <c r="Q90" s="24"/>
       <c r="R90" s="24"/>
       <c r="S90" s="24"/>