--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -626,60 +626,60 @@
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -950,102 +950,102 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DH92"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A63" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E93" sqref="E93"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="O83" sqref="O83"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="3" customWidth="1"/>
     <col min="3" max="3" width="10" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="10.140625" style="3" customWidth="1"/>
     <col min="7" max="7" width="11" style="3" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:112">
       <c r="J1" s="26"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="40"/>
     </row>
     <row r="2" spans="1:112">
       <c r="J2" s="26"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="40"/>
     </row>
     <row r="3" spans="1:112" ht="12.75">
-      <c r="A3" s="43" t="s">
+      <c r="A3" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="43"/>
-[...10 lines deleted...]
-      <c r="M3" s="43"/>
+      <c r="B3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="44"/>
+      <c r="L3" s="44"/>
+      <c r="M3" s="44"/>
     </row>
     <row r="4" spans="1:112">
       <c r="A4" s="2"/>
     </row>
     <row r="5" spans="1:112" ht="21" customHeight="1">
       <c r="A5" s="4"/>
       <c r="B5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H5" s="6" t="s">
@@ -2330,62 +2330,64 @@
       </c>
       <c r="H25" s="16">
         <v>42158.9</v>
       </c>
       <c r="I25" s="16">
         <v>48421</v>
       </c>
       <c r="J25" s="16">
         <v>54380.800000000003</v>
       </c>
       <c r="K25" s="10">
         <v>60384.5</v>
       </c>
       <c r="L25" s="14">
         <v>66703.600000000006</v>
       </c>
       <c r="M25" s="10">
         <v>73112.2</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="1">
         <v>2026</v>
       </c>
       <c r="B26" s="22">
-        <v>5454.7</v>
+        <v>5055.8</v>
       </c>
       <c r="C26" s="22">
-        <v>10220.1</v>
+        <v>9821.2000000000007</v>
       </c>
       <c r="D26" s="22">
-        <v>15373.6</v>
+        <v>14974.7</v>
       </c>
       <c r="E26" s="22">
         <v>19946.2</v>
       </c>
-      <c r="F26" s="22"/>
+      <c r="F26" s="22">
+        <v>25120.1</v>
+      </c>
       <c r="G26" s="22"/>
       <c r="H26" s="22"/>
       <c r="I26" s="22"/>
       <c r="J26" s="22"/>
       <c r="K26" s="22"/>
       <c r="L26" s="22"/>
       <c r="M26" s="22"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="10"/>
       <c r="C27" s="10"/>
       <c r="D27" s="11"/>
       <c r="E27" s="10"/>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="16"/>
       <c r="I27" s="16"/>
       <c r="J27" s="16"/>
       <c r="K27" s="10"/>
       <c r="L27" s="10"/>
       <c r="M27" s="10"/>
     </row>
@@ -3161,62 +3163,64 @@
       </c>
       <c r="H46" s="33">
         <v>21116.1</v>
       </c>
       <c r="I46" s="16">
         <v>24350.5</v>
       </c>
       <c r="J46" s="33">
         <v>27382.5</v>
       </c>
       <c r="K46" s="33">
         <v>30532.7</v>
       </c>
       <c r="L46" s="32">
         <v>33698.5</v>
       </c>
       <c r="M46" s="33">
         <v>37401.300000000003</v>
       </c>
     </row>
     <row r="47" spans="1:14" ht="12.75" customHeight="1">
       <c r="A47" s="1">
         <v>2026</v>
       </c>
       <c r="B47" s="22">
-        <v>3004.2</v>
+        <v>2726.7</v>
       </c>
       <c r="C47" s="22">
-        <v>5533.8</v>
+        <v>5256.3</v>
       </c>
       <c r="D47" s="22">
-        <v>8309.5</v>
+        <v>8032.1</v>
       </c>
       <c r="E47" s="22">
         <v>10727.8</v>
       </c>
-      <c r="F47" s="22"/>
+      <c r="F47" s="22">
+        <v>13545.4</v>
+      </c>
       <c r="G47" s="22"/>
       <c r="H47" s="22"/>
       <c r="I47" s="22"/>
       <c r="J47" s="22"/>
       <c r="K47" s="22"/>
       <c r="L47" s="22"/>
       <c r="M47" s="22"/>
     </row>
     <row r="48" spans="1:14" ht="22.5">
       <c r="A48" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B48" s="31"/>
       <c r="C48" s="31"/>
       <c r="D48" s="31"/>
       <c r="E48" s="31"/>
       <c r="F48" s="31"/>
       <c r="G48" s="31"/>
       <c r="H48" s="31"/>
       <c r="I48" s="31"/>
       <c r="J48" s="31"/>
       <c r="K48" s="31"/>
       <c r="L48" s="31"/>
       <c r="M48" s="31"/>
       <c r="N48" s="3"/>
@@ -4008,51 +4012,53 @@
         <v>50902.7</v>
       </c>
       <c r="L67" s="14">
         <v>56727</v>
       </c>
       <c r="M67" s="10">
         <v>62474.8</v>
       </c>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="1">
         <v>2026</v>
       </c>
       <c r="B68" s="22">
         <v>5367.4</v>
       </c>
       <c r="C68" s="22">
         <v>10869.6</v>
       </c>
       <c r="D68" s="22">
         <v>16286.8</v>
       </c>
       <c r="E68" s="22">
         <v>21968.5</v>
       </c>
-      <c r="F68" s="22"/>
+      <c r="F68" s="22">
+        <v>26987.200000000001</v>
+      </c>
       <c r="G68" s="22"/>
       <c r="H68" s="22"/>
       <c r="I68" s="22"/>
       <c r="J68" s="22"/>
       <c r="K68" s="22"/>
       <c r="L68" s="22"/>
       <c r="M68" s="22"/>
     </row>
     <row r="69" spans="1:14">
       <c r="A69" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B69" s="10"/>
       <c r="C69" s="10"/>
       <c r="D69" s="11"/>
       <c r="E69" s="10"/>
       <c r="F69" s="10"/>
       <c r="G69" s="10"/>
       <c r="H69" s="10"/>
       <c r="I69" s="10"/>
       <c r="J69" s="10"/>
       <c r="K69" s="10"/>
       <c r="L69" s="10"/>
       <c r="M69" s="10"/>
       <c r="N69" s="3"/>
@@ -4845,112 +4851,114 @@
       <c r="J88" s="41">
         <v>5144.3999999999996</v>
       </c>
       <c r="K88" s="11">
         <v>5711.1</v>
       </c>
       <c r="L88" s="11">
         <v>6276.1</v>
       </c>
       <c r="M88" s="11">
         <v>6842.9</v>
       </c>
       <c r="O88" s="22"/>
       <c r="P88" s="23"/>
     </row>
     <row r="89" spans="1:25">
       <c r="A89" s="42">
         <v>2026</v>
       </c>
       <c r="B89" s="42">
         <v>526.4</v>
       </c>
       <c r="C89" s="42">
         <v>977.3</v>
       </c>
-      <c r="D89" s="46">
+      <c r="D89" s="43">
         <v>1471.9</v>
       </c>
-      <c r="E89" s="46">
+      <c r="E89" s="43">
         <v>1963.4</v>
       </c>
-      <c r="F89" s="46"/>
-[...6 lines deleted...]
-      <c r="M89" s="46"/>
+      <c r="F89" s="43">
+        <v>2491.1999999999998</v>
+      </c>
+      <c r="G89" s="43"/>
+      <c r="H89" s="43"/>
+      <c r="I89" s="43"/>
+      <c r="J89" s="43"/>
+      <c r="K89" s="43"/>
+      <c r="L89" s="43"/>
+      <c r="M89" s="43"/>
       <c r="O89" s="22"/>
       <c r="P89" s="23"/>
     </row>
     <row r="90" spans="1:25" ht="21" customHeight="1">
-      <c r="A90" s="44" t="s">
+      <c r="A90" s="45" t="s">
         <v>17</v>
       </c>
-      <c r="B90" s="44"/>
-[...10 lines deleted...]
-      <c r="M90" s="44"/>
+      <c r="B90" s="45"/>
+      <c r="C90" s="45"/>
+      <c r="D90" s="45"/>
+      <c r="E90" s="45"/>
+      <c r="F90" s="45"/>
+      <c r="G90" s="45"/>
+      <c r="H90" s="45"/>
+      <c r="I90" s="45"/>
+      <c r="J90" s="45"/>
+      <c r="K90" s="45"/>
+      <c r="L90" s="45"/>
+      <c r="M90" s="45"/>
       <c r="N90" s="24"/>
       <c r="O90" s="24"/>
       <c r="P90" s="24"/>
       <c r="Q90" s="24"/>
       <c r="R90" s="24"/>
       <c r="S90" s="24"/>
       <c r="T90" s="24"/>
       <c r="U90" s="24"/>
       <c r="V90" s="24"/>
       <c r="W90" s="24"/>
       <c r="X90" s="24"/>
       <c r="Y90" s="24"/>
     </row>
     <row r="91" spans="1:25" s="27" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A91" s="45" t="s">
+      <c r="A91" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="B91" s="45"/>
-[...10 lines deleted...]
-      <c r="M91" s="45"/>
+      <c r="B91" s="46"/>
+      <c r="C91" s="46"/>
+      <c r="D91" s="46"/>
+      <c r="E91" s="46"/>
+      <c r="F91" s="46"/>
+      <c r="G91" s="46"/>
+      <c r="H91" s="46"/>
+      <c r="I91" s="46"/>
+      <c r="J91" s="46"/>
+      <c r="K91" s="46"/>
+      <c r="L91" s="46"/>
+      <c r="M91" s="46"/>
     </row>
     <row r="92" spans="1:25">
       <c r="A92" s="25"/>
       <c r="B92" s="25"/>
       <c r="C92" s="25"/>
       <c r="D92" s="25"/>
       <c r="E92" s="25"/>
       <c r="F92" s="25"/>
       <c r="G92" s="25"/>
       <c r="H92" s="25"/>
       <c r="I92" s="25"/>
       <c r="J92" s="25"/>
       <c r="K92" s="25"/>
       <c r="L92" s="25"/>
       <c r="M92" s="25"/>
       <c r="N92" s="24"/>
       <c r="O92" s="24"/>
       <c r="P92" s="24"/>
       <c r="Q92" s="24"/>
       <c r="R92" s="24"/>
       <c r="S92" s="24"/>
       <c r="T92" s="24"/>
       <c r="U92" s="24"/>
       <c r="V92" s="24"/>
       <c r="W92" s="24"/>