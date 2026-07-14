--- v0 (2026-04-24)
+++ v1 (2026-07-14)
@@ -5,60 +5,60 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ALMG102-03\Arhiv\Управление инвестиций и строительства\на САЙТ\строй\ГОД 2024\динамические ряды строй_2024\динамика стройка\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ALMG102-03\Arhiv\Управление инвестиций и строительства\на САЙТ\строй\Динамика 2026\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13815" windowHeight="9870"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="2" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="12">
   <si>
     <t>г.Алматы</t>
   </si>
   <si>
     <t xml:space="preserve">
 Общая площадь введенных в эксплуатацию жилых зданий</t>
   </si>
   <si>
     <t xml:space="preserve">тыс.кв.м. </t>
   </si>
   <si>
     <t>Алмалинский</t>
   </si>
   <si>
     <t>Алатауский</t>
   </si>
   <si>
     <t>Ауэзовский</t>
   </si>
   <si>
@@ -261,51 +261,51 @@
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -384,58 +384,61 @@
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -708,117 +711,120 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AE12"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="W4" sqref="W4"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:V1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.7109375" style="8" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" style="8" customWidth="1"/>
     <col min="3" max="16" width="6.85546875" style="8" customWidth="1"/>
     <col min="17" max="17" width="6.85546875" style="9" customWidth="1"/>
     <col min="18" max="20" width="6.85546875" style="8" customWidth="1"/>
     <col min="21" max="21" width="7.85546875" style="8" customWidth="1"/>
-    <col min="22" max="16384" width="9.140625" style="8"/>
+    <col min="22" max="30" width="9.140625" style="8"/>
+    <col min="31" max="31" width="9.42578125" style="8" bestFit="1" customWidth="1"/>
+    <col min="32" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="48"/>
-[...19 lines deleted...]
-      <c r="V1" s="49"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+      <c r="N1" s="50"/>
+      <c r="O1" s="50"/>
+      <c r="P1" s="50"/>
+      <c r="Q1" s="50"/>
+      <c r="R1" s="50"/>
+      <c r="S1" s="50"/>
+      <c r="T1" s="51"/>
+      <c r="U1" s="51"/>
+      <c r="V1" s="51"/>
     </row>
     <row r="2" spans="1:31" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="50" t="s">
+      <c r="A2" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="50"/>
-[...20 lines deleted...]
-      <c r="W2" s="51"/>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="52"/>
+      <c r="K2" s="52"/>
+      <c r="L2" s="52"/>
+      <c r="M2" s="52"/>
+      <c r="N2" s="52"/>
+      <c r="O2" s="52"/>
+      <c r="P2" s="52"/>
+      <c r="Q2" s="52"/>
+      <c r="R2" s="52"/>
+      <c r="S2" s="52"/>
+      <c r="T2" s="52"/>
+      <c r="U2" s="52"/>
+      <c r="V2" s="52"/>
+      <c r="W2" s="52"/>
+      <c r="X2" s="52"/>
     </row>
     <row r="3" spans="1:31" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="34">
         <v>2003</v>
       </c>
       <c r="C3" s="34">
         <v>2004</v>
       </c>
       <c r="D3" s="2">
         <v>2005</v>
       </c>
       <c r="E3" s="2">
         <v>2006</v>
       </c>
       <c r="F3" s="2">
         <v>2007</v>
       </c>
       <c r="G3" s="3">
         <v>2008</v>
       </c>
       <c r="H3" s="4">
         <v>2009</v>
       </c>
       <c r="I3" s="5">
@@ -844,56 +850,59 @@
       </c>
       <c r="P3" s="4">
         <v>2017</v>
       </c>
       <c r="Q3" s="10">
         <v>2018</v>
       </c>
       <c r="R3" s="11">
         <v>2019</v>
       </c>
       <c r="S3" s="11">
         <v>2020</v>
       </c>
       <c r="T3" s="11">
         <v>2021</v>
       </c>
       <c r="U3" s="35">
         <v>2022</v>
       </c>
       <c r="V3" s="46">
         <v>2023</v>
       </c>
       <c r="W3" s="47">
         <v>2024</v>
       </c>
+      <c r="X3" s="47">
+        <v>2025</v>
+      </c>
       <c r="Z3" s="41"/>
       <c r="AA3" s="39"/>
       <c r="AB3" s="42"/>
       <c r="AC3" s="41"/>
-      <c r="AD3" s="39"/>
-      <c r="AE3" s="41"/>
+      <c r="AD3" s="48"/>
+      <c r="AE3" s="49"/>
     </row>
     <row r="4" spans="1:31" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="24">
         <v>291.48700000000002</v>
       </c>
       <c r="C4" s="24">
         <v>311</v>
       </c>
       <c r="D4" s="24">
         <v>605</v>
       </c>
       <c r="E4" s="24">
         <v>833</v>
       </c>
       <c r="F4" s="25">
         <v>983</v>
       </c>
       <c r="G4" s="26">
         <v>1010</v>
       </c>
       <c r="H4" s="27">
         <v>1050</v>
@@ -921,56 +930,59 @@
       </c>
       <c r="P4" s="31">
         <v>1902.326</v>
       </c>
       <c r="Q4" s="28">
         <v>2006</v>
       </c>
       <c r="R4" s="32">
         <v>2103</v>
       </c>
       <c r="S4" s="32">
         <v>2401.4459999999999</v>
       </c>
       <c r="T4" s="32">
         <v>2632</v>
       </c>
       <c r="U4" s="36">
         <v>1914.0550000000001</v>
       </c>
       <c r="V4" s="44">
         <v>2677</v>
       </c>
       <c r="W4" s="45">
         <v>2555.652</v>
       </c>
+      <c r="X4" s="45">
+        <v>2657.442</v>
+      </c>
       <c r="Z4" s="43"/>
       <c r="AA4" s="39"/>
       <c r="AB4" s="43"/>
       <c r="AC4" s="43"/>
-      <c r="AD4" s="39"/>
-      <c r="AE4" s="43"/>
+      <c r="AD4" s="48"/>
+      <c r="AE4" s="49"/>
     </row>
     <row r="5" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="12">
         <v>11.824999999999999</v>
       </c>
       <c r="C5" s="12">
         <v>37.826999999999998</v>
       </c>
       <c r="D5" s="12">
         <v>99.5</v>
       </c>
       <c r="E5" s="12">
         <v>59.5</v>
       </c>
       <c r="F5" s="12">
         <v>97.3</v>
       </c>
       <c r="G5" s="13">
         <v>133.80000000000001</v>
       </c>
       <c r="H5" s="14">
         <v>62.8</v>
@@ -998,56 +1010,59 @@
       </c>
       <c r="P5" s="18">
         <v>130</v>
       </c>
       <c r="Q5" s="15">
         <v>78</v>
       </c>
       <c r="R5" s="19">
         <v>302</v>
       </c>
       <c r="S5" s="20">
         <v>213</v>
       </c>
       <c r="T5" s="20">
         <v>209</v>
       </c>
       <c r="U5" s="37">
         <v>131.86199999999999</v>
       </c>
       <c r="V5" s="38">
         <v>264</v>
       </c>
       <c r="W5" s="40">
         <v>409.90800000000002</v>
       </c>
+      <c r="X5" s="40">
+        <v>213.86699999999999</v>
+      </c>
       <c r="Z5" s="41"/>
       <c r="AA5" s="39"/>
       <c r="AB5" s="41"/>
       <c r="AC5" s="41"/>
-      <c r="AD5" s="39"/>
-      <c r="AE5" s="41"/>
+      <c r="AD5" s="48"/>
+      <c r="AE5" s="49"/>
     </row>
     <row r="6" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="14">
         <v>12.2</v>
@@ -1075,56 +1090,59 @@
       </c>
       <c r="P6" s="18">
         <v>373</v>
       </c>
       <c r="Q6" s="15">
         <v>702</v>
       </c>
       <c r="R6" s="20">
         <v>365</v>
       </c>
       <c r="S6" s="20">
         <v>367</v>
       </c>
       <c r="T6" s="20">
         <v>333</v>
       </c>
       <c r="U6" s="37">
         <v>278.303</v>
       </c>
       <c r="V6" s="38">
         <v>405</v>
       </c>
       <c r="W6" s="40">
         <v>386.35500000000002</v>
       </c>
+      <c r="X6" s="40">
+        <v>488.01799999999997</v>
+      </c>
       <c r="Z6" s="41"/>
       <c r="AA6" s="39"/>
       <c r="AB6" s="41"/>
       <c r="AC6" s="41"/>
-      <c r="AD6" s="39"/>
-      <c r="AE6" s="41"/>
+      <c r="AD6" s="48"/>
+      <c r="AE6" s="49"/>
     </row>
     <row r="7" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="12">
         <v>52.341000000000001</v>
       </c>
       <c r="C7" s="12">
         <v>34.427999999999997</v>
       </c>
       <c r="D7" s="12">
         <v>216.5</v>
       </c>
       <c r="E7" s="12">
         <v>209.6</v>
       </c>
       <c r="F7" s="21">
         <v>262.5</v>
       </c>
       <c r="G7" s="13">
         <v>234.5</v>
       </c>
       <c r="H7" s="14">
         <v>121.7</v>
@@ -1152,56 +1170,59 @@
       </c>
       <c r="P7" s="18">
         <v>208</v>
       </c>
       <c r="Q7" s="15">
         <v>204</v>
       </c>
       <c r="R7" s="19">
         <v>83</v>
       </c>
       <c r="S7" s="20">
         <v>135</v>
       </c>
       <c r="T7" s="20">
         <v>142</v>
       </c>
       <c r="U7" s="37">
         <v>83.474000000000004</v>
       </c>
       <c r="V7" s="38">
         <v>20</v>
       </c>
       <c r="W7" s="40">
         <v>190.233</v>
       </c>
+      <c r="X7" s="40">
+        <v>391.47699999999998</v>
+      </c>
       <c r="Z7" s="41"/>
       <c r="AA7" s="39"/>
       <c r="AB7" s="41"/>
       <c r="AC7" s="41"/>
-      <c r="AD7" s="39"/>
-      <c r="AE7" s="41"/>
+      <c r="AD7" s="48"/>
+      <c r="AE7" s="49"/>
     </row>
     <row r="8" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A8" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="12">
         <v>87.635999999999996</v>
       </c>
       <c r="C8" s="12">
         <v>103.28700000000001</v>
       </c>
       <c r="D8" s="12">
         <v>56.9</v>
       </c>
       <c r="E8" s="12">
         <v>266.5</v>
       </c>
       <c r="F8" s="21">
         <v>194.6</v>
       </c>
       <c r="G8" s="13">
         <v>339.8</v>
       </c>
       <c r="H8" s="14">
         <v>452.3</v>
@@ -1229,56 +1250,59 @@
       </c>
       <c r="P8" s="18">
         <v>342</v>
       </c>
       <c r="Q8" s="15">
         <v>325</v>
       </c>
       <c r="R8" s="19">
         <v>669</v>
       </c>
       <c r="S8" s="20">
         <v>545</v>
       </c>
       <c r="T8" s="20">
         <v>546</v>
       </c>
       <c r="U8" s="37">
         <v>510.26799999999997</v>
       </c>
       <c r="V8" s="38">
         <v>807</v>
       </c>
       <c r="W8" s="40">
         <v>828.87599999999998</v>
       </c>
+      <c r="X8" s="40">
+        <v>753.46</v>
+      </c>
       <c r="Z8" s="41"/>
       <c r="AA8" s="39"/>
       <c r="AB8" s="41"/>
       <c r="AC8" s="41"/>
-      <c r="AD8" s="39"/>
-      <c r="AE8" s="41"/>
+      <c r="AD8" s="48"/>
+      <c r="AE8" s="49"/>
     </row>
     <row r="9" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A9" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="12">
         <v>16.527999999999999</v>
       </c>
       <c r="C9" s="12">
         <v>32.380000000000003</v>
       </c>
       <c r="D9" s="12">
         <v>83.8</v>
       </c>
       <c r="E9" s="12">
         <v>100.8</v>
       </c>
       <c r="F9" s="21">
         <v>41.5</v>
       </c>
       <c r="G9" s="13">
         <v>91.6</v>
       </c>
       <c r="H9" s="14">
         <v>106.1</v>
@@ -1306,56 +1330,59 @@
       </c>
       <c r="P9" s="18">
         <v>22</v>
       </c>
       <c r="Q9" s="15">
         <v>18</v>
       </c>
       <c r="R9" s="19">
         <v>24</v>
       </c>
       <c r="S9" s="20">
         <v>32</v>
       </c>
       <c r="T9" s="20">
         <v>80</v>
       </c>
       <c r="U9" s="37">
         <v>88.968999999999994</v>
       </c>
       <c r="V9" s="38">
         <v>126</v>
       </c>
       <c r="W9" s="40">
         <v>89.067999999999998</v>
       </c>
+      <c r="X9" s="40">
+        <v>74.884</v>
+      </c>
       <c r="Z9" s="41"/>
       <c r="AA9" s="39"/>
       <c r="AB9" s="41"/>
       <c r="AC9" s="41"/>
-      <c r="AD9" s="39"/>
-      <c r="AE9" s="41"/>
+      <c r="AD9" s="48"/>
+      <c r="AE9" s="49"/>
     </row>
     <row r="10" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A10" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="12">
         <v>110.07899999999999</v>
       </c>
       <c r="C10" s="12">
         <v>80.578999999999994</v>
       </c>
       <c r="D10" s="12">
         <v>134.9</v>
       </c>
       <c r="E10" s="12">
         <v>152.30000000000001</v>
       </c>
       <c r="F10" s="21">
         <v>291.60000000000002</v>
       </c>
       <c r="G10" s="13">
         <v>158.30000000000001</v>
       </c>
       <c r="H10" s="14">
         <v>262.60000000000002</v>
@@ -1383,56 +1410,59 @@
       </c>
       <c r="P10" s="18">
         <v>437</v>
       </c>
       <c r="Q10" s="15">
         <v>180</v>
       </c>
       <c r="R10" s="19">
         <v>250</v>
       </c>
       <c r="S10" s="20">
         <v>304</v>
       </c>
       <c r="T10" s="20">
         <v>258</v>
       </c>
       <c r="U10" s="37">
         <v>384.34</v>
       </c>
       <c r="V10" s="38">
         <v>129</v>
       </c>
       <c r="W10" s="40">
         <v>225.84800000000001</v>
       </c>
+      <c r="X10" s="40">
+        <v>314.536</v>
+      </c>
       <c r="Z10" s="41"/>
       <c r="AA10" s="39"/>
       <c r="AB10" s="41"/>
       <c r="AC10" s="41"/>
-      <c r="AD10" s="39"/>
-      <c r="AE10" s="41"/>
+      <c r="AD10" s="48"/>
+      <c r="AE10" s="49"/>
     </row>
     <row r="11" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="12" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="21" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="13" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="14" t="s">
         <v>11</v>
@@ -1460,56 +1490,59 @@
       </c>
       <c r="P11" s="18">
         <v>155</v>
       </c>
       <c r="Q11" s="15">
         <v>391</v>
       </c>
       <c r="R11" s="19">
         <v>301</v>
       </c>
       <c r="S11" s="20">
         <v>701</v>
       </c>
       <c r="T11" s="20">
         <v>620</v>
       </c>
       <c r="U11" s="37">
         <v>340.18599999999998</v>
       </c>
       <c r="V11" s="38">
         <v>704</v>
       </c>
       <c r="W11" s="40">
         <v>245.244</v>
       </c>
+      <c r="X11" s="40">
+        <v>254.547</v>
+      </c>
       <c r="Z11" s="41"/>
       <c r="AA11" s="39"/>
       <c r="AB11" s="41"/>
       <c r="AC11" s="41"/>
-      <c r="AD11" s="39"/>
-      <c r="AE11" s="41"/>
+      <c r="AD11" s="48"/>
+      <c r="AE11" s="49"/>
     </row>
     <row r="12" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A12" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="12">
         <v>13.077999999999999</v>
       </c>
       <c r="C12" s="12">
         <v>23.443999999999999</v>
       </c>
       <c r="D12" s="12">
         <v>13.7</v>
       </c>
       <c r="E12" s="12">
         <v>44</v>
       </c>
       <c r="F12" s="21">
         <v>95.1</v>
       </c>
       <c r="G12" s="13">
         <v>52.3</v>
       </c>
       <c r="H12" s="14">
         <v>32.4</v>
@@ -1536,62 +1569,65 @@
         <v>365</v>
       </c>
       <c r="P12" s="18">
         <v>235</v>
       </c>
       <c r="Q12" s="15">
         <v>109</v>
       </c>
       <c r="R12" s="19">
         <v>109</v>
       </c>
       <c r="S12" s="20">
         <v>104</v>
       </c>
       <c r="T12" s="20">
         <v>445</v>
       </c>
       <c r="U12" s="37">
         <v>96.653000000000006</v>
       </c>
       <c r="V12" s="38">
         <v>222</v>
       </c>
       <c r="W12" s="40">
         <v>180.12</v>
+      </c>
+      <c r="X12" s="40">
+        <v>166.65299999999999</v>
       </c>
       <c r="Z12" s="41"/>
       <c r="AA12" s="41"/>
       <c r="AB12" s="41"/>
       <c r="AC12" s="41"/>
       <c r="AD12" s="41"/>
       <c r="AE12" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:V1"/>
-    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100303FE905C1E962459D16926BD54D7F1F" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d4b1e85609941caa3a0f1b4efd7f202c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
@@ -1616,97 +1652,97 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB73B697-5DAC-4FCB-8DF5-68CBFCAF6E4D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D4A838B-BC8F-4184-80D6-63E722313121}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB8D0144-9074-450E-A8BC-553CF443D6F8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D4A838B-BC8F-4184-80D6-63E722313121}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>