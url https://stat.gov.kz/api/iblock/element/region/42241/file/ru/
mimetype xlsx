--- v0 (2026-04-28)
+++ v1 (2026-05-25)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14772" windowHeight="11160"/>
+    <workbookView xWindow="-12" yWindow="-12" windowWidth="11520" windowHeight="9948"/>
   </bookViews>
   <sheets>
     <sheet name="ИПЦ" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">ИПЦ!$2:$3</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">ИПЦ!$A$1:$M$112</definedName>
   </definedNames>
   <calcPr calcId="114210" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
   <si>
     <t xml:space="preserve"> в процентах, к предыдущему месяцу</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
@@ -728,52 +728,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:S115"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A91" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="F116" sqref="F116"/>
+    <sheetView tabSelected="1" topLeftCell="A82" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="H117" sqref="H117"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="17.6640625" style="5" customWidth="1"/>
     <col min="2" max="2" width="12.88671875" style="6" customWidth="1"/>
     <col min="3" max="13" width="10.6640625" style="6" customWidth="1"/>
     <col min="14" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="32.25" customHeight="1">
       <c r="A1" s="53" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="53"/>
       <c r="C1" s="53"/>
       <c r="D1" s="53"/>
       <c r="E1" s="53"/>
       <c r="F1" s="53"/>
       <c r="G1" s="53"/>
       <c r="H1" s="53"/>
       <c r="I1" s="53"/>
       <c r="J1" s="53"/>
       <c r="K1" s="53"/>
       <c r="L1" s="53"/>
@@ -1912,51 +1912,53 @@
       </c>
       <c r="K30" s="20">
         <v>100.9</v>
       </c>
       <c r="L30" s="20">
         <v>100.6</v>
       </c>
       <c r="M30" s="20">
         <v>100.6</v>
       </c>
       <c r="O30" s="7"/>
     </row>
     <row r="31" spans="1:15" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="39">
         <v>2026</v>
       </c>
       <c r="B31" s="40">
         <v>101.1</v>
       </c>
       <c r="C31" s="41">
         <v>101.2</v>
       </c>
       <c r="D31" s="40">
         <v>100.7</v>
       </c>
-      <c r="E31" s="40"/>
+      <c r="E31" s="40">
+        <v>100.8</v>
+      </c>
       <c r="F31" s="42"/>
       <c r="G31" s="40"/>
       <c r="H31" s="40"/>
       <c r="I31" s="40"/>
       <c r="J31" s="40"/>
       <c r="K31" s="40"/>
       <c r="L31" s="40"/>
       <c r="M31" s="40"/>
       <c r="O31" s="7"/>
     </row>
     <row r="32" spans="1:15" ht="28.5" customHeight="1">
       <c r="A32" s="50" t="s">
         <v>15</v>
       </c>
       <c r="B32" s="51"/>
       <c r="C32" s="51"/>
       <c r="D32" s="51"/>
       <c r="E32" s="51"/>
       <c r="F32" s="51"/>
       <c r="G32" s="51"/>
       <c r="H32" s="51"/>
       <c r="I32" s="51"/>
       <c r="J32" s="51"/>
       <c r="K32" s="51"/>
       <c r="L32" s="51"/>
@@ -3032,51 +3034,53 @@
         <v>100.6</v>
       </c>
       <c r="K58" s="20">
         <v>101.1</v>
       </c>
       <c r="L58" s="20">
         <v>101</v>
       </c>
       <c r="M58" s="20">
         <v>100.7</v>
       </c>
     </row>
     <row r="59" spans="1:19" s="3" customFormat="1" ht="15.75" customHeight="1">
       <c r="A59" s="39">
         <v>2026</v>
       </c>
       <c r="B59" s="40">
         <v>100.8</v>
       </c>
       <c r="C59" s="41">
         <v>101.3</v>
       </c>
       <c r="D59" s="42">
         <v>100.8</v>
       </c>
-      <c r="E59" s="42"/>
+      <c r="E59" s="42">
+        <v>101.2</v>
+      </c>
       <c r="F59" s="42"/>
       <c r="G59" s="40"/>
       <c r="H59" s="40"/>
       <c r="I59" s="40"/>
       <c r="J59" s="40"/>
       <c r="K59" s="40"/>
       <c r="L59" s="40"/>
       <c r="M59" s="40"/>
     </row>
     <row r="60" spans="1:19" ht="28.5" customHeight="1">
       <c r="A60" s="50" t="s">
         <v>14</v>
       </c>
       <c r="B60" s="51"/>
       <c r="C60" s="51"/>
       <c r="D60" s="51"/>
       <c r="E60" s="51"/>
       <c r="F60" s="51"/>
       <c r="G60" s="51"/>
       <c r="H60" s="51"/>
       <c r="I60" s="51"/>
       <c r="J60" s="51"/>
       <c r="K60" s="51"/>
       <c r="L60" s="51"/>
       <c r="M60" s="52"/>
@@ -4161,51 +4165,53 @@
         <v>101.7</v>
       </c>
       <c r="K86" s="20">
         <v>101.5</v>
       </c>
       <c r="L86" s="20">
         <v>101</v>
       </c>
       <c r="M86" s="20">
         <v>100.7</v>
       </c>
     </row>
     <row r="87" spans="1:19" s="3" customFormat="1" ht="15.75" customHeight="1">
       <c r="A87" s="39">
         <v>2026</v>
       </c>
       <c r="B87" s="44">
         <v>101.4</v>
       </c>
       <c r="C87" s="41">
         <v>101.2</v>
       </c>
       <c r="D87" s="40">
         <v>100.7</v>
       </c>
-      <c r="E87" s="40"/>
+      <c r="E87" s="40">
+        <v>100.6</v>
+      </c>
       <c r="F87" s="42"/>
       <c r="G87" s="40"/>
       <c r="H87" s="40"/>
       <c r="I87" s="40"/>
       <c r="J87" s="40"/>
       <c r="K87" s="40"/>
       <c r="L87" s="40"/>
       <c r="M87" s="40"/>
     </row>
     <row r="88" spans="1:19" ht="28.5" customHeight="1">
       <c r="A88" s="50" t="s">
         <v>13</v>
       </c>
       <c r="B88" s="51"/>
       <c r="C88" s="51"/>
       <c r="D88" s="51"/>
       <c r="E88" s="51"/>
       <c r="F88" s="51"/>
       <c r="G88" s="51"/>
       <c r="H88" s="51"/>
       <c r="I88" s="51"/>
       <c r="J88" s="51"/>
       <c r="K88" s="51"/>
       <c r="L88" s="51"/>
       <c r="M88" s="52"/>
@@ -5268,51 +5274,53 @@
         <v>100.8</v>
       </c>
       <c r="K114" s="49">
         <v>100</v>
       </c>
       <c r="L114" s="47">
         <v>99.8</v>
       </c>
       <c r="M114" s="47">
         <v>100.3</v>
       </c>
     </row>
     <row r="115" spans="1:13" ht="13.8">
       <c r="A115" s="45">
         <v>2026</v>
       </c>
       <c r="B115" s="38">
         <v>101.2</v>
       </c>
       <c r="C115" s="41">
         <v>101.2</v>
       </c>
       <c r="D115" s="38">
         <v>100.6</v>
       </c>
-      <c r="E115" s="9"/>
+      <c r="E115" s="9">
+        <v>100.6</v>
+      </c>
       <c r="F115" s="38"/>
       <c r="G115" s="9"/>
       <c r="H115" s="38"/>
       <c r="I115" s="38"/>
       <c r="J115" s="38"/>
       <c r="K115" s="46"/>
       <c r="L115" s="38"/>
       <c r="M115" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A88:M88"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A32:M32"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A60:M60"/>
     <mergeCell ref="J2:M2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="31" max="12" man="1"/>
     <brk id="59" max="12" man="1"/>