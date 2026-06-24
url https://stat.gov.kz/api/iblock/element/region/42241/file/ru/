--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -728,51 +728,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:S115"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A82" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <selection activeCell="H117" sqref="H117"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="17.6640625" style="5" customWidth="1"/>
     <col min="2" max="2" width="12.88671875" style="6" customWidth="1"/>
     <col min="3" max="13" width="10.6640625" style="6" customWidth="1"/>
     <col min="14" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="32.25" customHeight="1">
       <c r="A1" s="53" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="53"/>
       <c r="C1" s="53"/>
       <c r="D1" s="53"/>
       <c r="E1" s="53"/>
       <c r="F1" s="53"/>
       <c r="G1" s="53"/>
       <c r="H1" s="53"/>
       <c r="I1" s="53"/>
       <c r="J1" s="53"/>
       <c r="K1" s="53"/>
@@ -1915,51 +1915,53 @@
       </c>
       <c r="L30" s="20">
         <v>100.6</v>
       </c>
       <c r="M30" s="20">
         <v>100.6</v>
       </c>
       <c r="O30" s="7"/>
     </row>
     <row r="31" spans="1:15" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="39">
         <v>2026</v>
       </c>
       <c r="B31" s="40">
         <v>101.1</v>
       </c>
       <c r="C31" s="41">
         <v>101.2</v>
       </c>
       <c r="D31" s="40">
         <v>100.7</v>
       </c>
       <c r="E31" s="40">
         <v>100.8</v>
       </c>
-      <c r="F31" s="42"/>
+      <c r="F31" s="42">
+        <v>100.7</v>
+      </c>
       <c r="G31" s="40"/>
       <c r="H31" s="40"/>
       <c r="I31" s="40"/>
       <c r="J31" s="40"/>
       <c r="K31" s="40"/>
       <c r="L31" s="40"/>
       <c r="M31" s="40"/>
       <c r="O31" s="7"/>
     </row>
     <row r="32" spans="1:15" ht="28.5" customHeight="1">
       <c r="A32" s="50" t="s">
         <v>15</v>
       </c>
       <c r="B32" s="51"/>
       <c r="C32" s="51"/>
       <c r="D32" s="51"/>
       <c r="E32" s="51"/>
       <c r="F32" s="51"/>
       <c r="G32" s="51"/>
       <c r="H32" s="51"/>
       <c r="I32" s="51"/>
       <c r="J32" s="51"/>
       <c r="K32" s="51"/>
       <c r="L32" s="51"/>
       <c r="M32" s="52"/>
@@ -3037,51 +3039,53 @@
         <v>101.1</v>
       </c>
       <c r="L58" s="20">
         <v>101</v>
       </c>
       <c r="M58" s="20">
         <v>100.7</v>
       </c>
     </row>
     <row r="59" spans="1:19" s="3" customFormat="1" ht="15.75" customHeight="1">
       <c r="A59" s="39">
         <v>2026</v>
       </c>
       <c r="B59" s="40">
         <v>100.8</v>
       </c>
       <c r="C59" s="41">
         <v>101.3</v>
       </c>
       <c r="D59" s="42">
         <v>100.8</v>
       </c>
       <c r="E59" s="42">
         <v>101.2</v>
       </c>
-      <c r="F59" s="42"/>
+      <c r="F59" s="42">
+        <v>100.6</v>
+      </c>
       <c r="G59" s="40"/>
       <c r="H59" s="40"/>
       <c r="I59" s="40"/>
       <c r="J59" s="40"/>
       <c r="K59" s="40"/>
       <c r="L59" s="40"/>
       <c r="M59" s="40"/>
     </row>
     <row r="60" spans="1:19" ht="28.5" customHeight="1">
       <c r="A60" s="50" t="s">
         <v>14</v>
       </c>
       <c r="B60" s="51"/>
       <c r="C60" s="51"/>
       <c r="D60" s="51"/>
       <c r="E60" s="51"/>
       <c r="F60" s="51"/>
       <c r="G60" s="51"/>
       <c r="H60" s="51"/>
       <c r="I60" s="51"/>
       <c r="J60" s="51"/>
       <c r="K60" s="51"/>
       <c r="L60" s="51"/>
       <c r="M60" s="52"/>
       <c r="N60" s="3"/>
@@ -4168,51 +4172,53 @@
         <v>101.5</v>
       </c>
       <c r="L86" s="20">
         <v>101</v>
       </c>
       <c r="M86" s="20">
         <v>100.7</v>
       </c>
     </row>
     <row r="87" spans="1:19" s="3" customFormat="1" ht="15.75" customHeight="1">
       <c r="A87" s="39">
         <v>2026</v>
       </c>
       <c r="B87" s="44">
         <v>101.4</v>
       </c>
       <c r="C87" s="41">
         <v>101.2</v>
       </c>
       <c r="D87" s="40">
         <v>100.7</v>
       </c>
       <c r="E87" s="40">
         <v>100.6</v>
       </c>
-      <c r="F87" s="42"/>
+      <c r="F87" s="42">
+        <v>100.6</v>
+      </c>
       <c r="G87" s="40"/>
       <c r="H87" s="40"/>
       <c r="I87" s="40"/>
       <c r="J87" s="40"/>
       <c r="K87" s="40"/>
       <c r="L87" s="40"/>
       <c r="M87" s="40"/>
     </row>
     <row r="88" spans="1:19" ht="28.5" customHeight="1">
       <c r="A88" s="50" t="s">
         <v>13</v>
       </c>
       <c r="B88" s="51"/>
       <c r="C88" s="51"/>
       <c r="D88" s="51"/>
       <c r="E88" s="51"/>
       <c r="F88" s="51"/>
       <c r="G88" s="51"/>
       <c r="H88" s="51"/>
       <c r="I88" s="51"/>
       <c r="J88" s="51"/>
       <c r="K88" s="51"/>
       <c r="L88" s="51"/>
       <c r="M88" s="52"/>
       <c r="N88" s="3"/>
@@ -5277,51 +5283,53 @@
         <v>100</v>
       </c>
       <c r="L114" s="47">
         <v>99.8</v>
       </c>
       <c r="M114" s="47">
         <v>100.3</v>
       </c>
     </row>
     <row r="115" spans="1:13" ht="13.8">
       <c r="A115" s="45">
         <v>2026</v>
       </c>
       <c r="B115" s="38">
         <v>101.2</v>
       </c>
       <c r="C115" s="41">
         <v>101.2</v>
       </c>
       <c r="D115" s="38">
         <v>100.6</v>
       </c>
       <c r="E115" s="9">
         <v>100.6</v>
       </c>
-      <c r="F115" s="38"/>
+      <c r="F115" s="38">
+        <v>100.9</v>
+      </c>
       <c r="G115" s="9"/>
       <c r="H115" s="38"/>
       <c r="I115" s="38"/>
       <c r="J115" s="38"/>
       <c r="K115" s="46"/>
       <c r="L115" s="38"/>
       <c r="M115" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A88:M88"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A32:M32"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A60:M60"/>
     <mergeCell ref="J2:M2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="31" max="12" man="1"/>
     <brk id="59" max="12" man="1"/>
     <brk id="87" max="12" man="1"/>