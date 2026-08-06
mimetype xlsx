--- v2 (2026-06-24)
+++ v3 (2026-08-06)
@@ -728,52 +728,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:S115"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="H117" sqref="H117"/>
+    <sheetView tabSelected="1" topLeftCell="A79" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="I119" sqref="I119"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="17.6640625" style="5" customWidth="1"/>
     <col min="2" max="2" width="12.88671875" style="6" customWidth="1"/>
     <col min="3" max="13" width="10.6640625" style="6" customWidth="1"/>
     <col min="14" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="32.25" customHeight="1">
       <c r="A1" s="53" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="53"/>
       <c r="C1" s="53"/>
       <c r="D1" s="53"/>
       <c r="E1" s="53"/>
       <c r="F1" s="53"/>
       <c r="G1" s="53"/>
       <c r="H1" s="53"/>
       <c r="I1" s="53"/>
       <c r="J1" s="53"/>
       <c r="K1" s="53"/>
       <c r="L1" s="53"/>
@@ -1918,51 +1918,53 @@
       </c>
       <c r="M30" s="20">
         <v>100.6</v>
       </c>
       <c r="O30" s="7"/>
     </row>
     <row r="31" spans="1:15" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="39">
         <v>2026</v>
       </c>
       <c r="B31" s="40">
         <v>101.1</v>
       </c>
       <c r="C31" s="41">
         <v>101.2</v>
       </c>
       <c r="D31" s="40">
         <v>100.7</v>
       </c>
       <c r="E31" s="40">
         <v>100.8</v>
       </c>
       <c r="F31" s="42">
         <v>100.7</v>
       </c>
-      <c r="G31" s="40"/>
+      <c r="G31" s="40">
+        <v>100.8</v>
+      </c>
       <c r="H31" s="40"/>
       <c r="I31" s="40"/>
       <c r="J31" s="40"/>
       <c r="K31" s="40"/>
       <c r="L31" s="40"/>
       <c r="M31" s="40"/>
       <c r="O31" s="7"/>
     </row>
     <row r="32" spans="1:15" ht="28.5" customHeight="1">
       <c r="A32" s="50" t="s">
         <v>15</v>
       </c>
       <c r="B32" s="51"/>
       <c r="C32" s="51"/>
       <c r="D32" s="51"/>
       <c r="E32" s="51"/>
       <c r="F32" s="51"/>
       <c r="G32" s="51"/>
       <c r="H32" s="51"/>
       <c r="I32" s="51"/>
       <c r="J32" s="51"/>
       <c r="K32" s="51"/>
       <c r="L32" s="51"/>
       <c r="M32" s="52"/>
       <c r="N32" s="3"/>
@@ -3042,51 +3044,53 @@
         <v>101</v>
       </c>
       <c r="M58" s="20">
         <v>100.7</v>
       </c>
     </row>
     <row r="59" spans="1:19" s="3" customFormat="1" ht="15.75" customHeight="1">
       <c r="A59" s="39">
         <v>2026</v>
       </c>
       <c r="B59" s="40">
         <v>100.8</v>
       </c>
       <c r="C59" s="41">
         <v>101.3</v>
       </c>
       <c r="D59" s="42">
         <v>100.8</v>
       </c>
       <c r="E59" s="42">
         <v>101.2</v>
       </c>
       <c r="F59" s="42">
         <v>100.6</v>
       </c>
-      <c r="G59" s="40"/>
+      <c r="G59" s="40">
+        <v>100.4</v>
+      </c>
       <c r="H59" s="40"/>
       <c r="I59" s="40"/>
       <c r="J59" s="40"/>
       <c r="K59" s="40"/>
       <c r="L59" s="40"/>
       <c r="M59" s="40"/>
     </row>
     <row r="60" spans="1:19" ht="28.5" customHeight="1">
       <c r="A60" s="50" t="s">
         <v>14</v>
       </c>
       <c r="B60" s="51"/>
       <c r="C60" s="51"/>
       <c r="D60" s="51"/>
       <c r="E60" s="51"/>
       <c r="F60" s="51"/>
       <c r="G60" s="51"/>
       <c r="H60" s="51"/>
       <c r="I60" s="51"/>
       <c r="J60" s="51"/>
       <c r="K60" s="51"/>
       <c r="L60" s="51"/>
       <c r="M60" s="52"/>
       <c r="N60" s="3"/>
     </row>
@@ -4175,51 +4179,53 @@
         <v>101</v>
       </c>
       <c r="M86" s="20">
         <v>100.7</v>
       </c>
     </row>
     <row r="87" spans="1:19" s="3" customFormat="1" ht="15.75" customHeight="1">
       <c r="A87" s="39">
         <v>2026</v>
       </c>
       <c r="B87" s="44">
         <v>101.4</v>
       </c>
       <c r="C87" s="41">
         <v>101.2</v>
       </c>
       <c r="D87" s="40">
         <v>100.7</v>
       </c>
       <c r="E87" s="40">
         <v>100.6</v>
       </c>
       <c r="F87" s="42">
         <v>100.6</v>
       </c>
-      <c r="G87" s="40"/>
+      <c r="G87" s="40">
+        <v>101</v>
+      </c>
       <c r="H87" s="40"/>
       <c r="I87" s="40"/>
       <c r="J87" s="40"/>
       <c r="K87" s="40"/>
       <c r="L87" s="40"/>
       <c r="M87" s="40"/>
     </row>
     <row r="88" spans="1:19" ht="28.5" customHeight="1">
       <c r="A88" s="50" t="s">
         <v>13</v>
       </c>
       <c r="B88" s="51"/>
       <c r="C88" s="51"/>
       <c r="D88" s="51"/>
       <c r="E88" s="51"/>
       <c r="F88" s="51"/>
       <c r="G88" s="51"/>
       <c r="H88" s="51"/>
       <c r="I88" s="51"/>
       <c r="J88" s="51"/>
       <c r="K88" s="51"/>
       <c r="L88" s="51"/>
       <c r="M88" s="52"/>
       <c r="N88" s="3"/>
     </row>
@@ -5286,51 +5292,53 @@
         <v>99.8</v>
       </c>
       <c r="M114" s="47">
         <v>100.3</v>
       </c>
     </row>
     <row r="115" spans="1:13" ht="13.8">
       <c r="A115" s="45">
         <v>2026</v>
       </c>
       <c r="B115" s="38">
         <v>101.2</v>
       </c>
       <c r="C115" s="41">
         <v>101.2</v>
       </c>
       <c r="D115" s="38">
         <v>100.6</v>
       </c>
       <c r="E115" s="9">
         <v>100.6</v>
       </c>
       <c r="F115" s="38">
         <v>100.9</v>
       </c>
-      <c r="G115" s="9"/>
+      <c r="G115" s="9">
+        <v>101.1</v>
+      </c>
       <c r="H115" s="38"/>
       <c r="I115" s="38"/>
       <c r="J115" s="38"/>
       <c r="K115" s="46"/>
       <c r="L115" s="38"/>
       <c r="M115" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A88:M88"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A32:M32"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A60:M60"/>
     <mergeCell ref="J2:M2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="31" max="12" man="1"/>
     <brk id="59" max="12" man="1"/>
     <brk id="87" max="12" man="1"/>
   </rowBreaks>