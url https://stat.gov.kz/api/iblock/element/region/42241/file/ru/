--- v3 (2026-08-06)
+++ v4 (2026-08-26)
@@ -728,52 +728,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:S115"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A79" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="I119" sqref="I119"/>
+    <sheetView tabSelected="1" topLeftCell="A91" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="S118" sqref="S118"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="17.6640625" style="5" customWidth="1"/>
     <col min="2" max="2" width="12.88671875" style="6" customWidth="1"/>
     <col min="3" max="13" width="10.6640625" style="6" customWidth="1"/>
     <col min="14" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="32.25" customHeight="1">
       <c r="A1" s="53" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="53"/>
       <c r="C1" s="53"/>
       <c r="D1" s="53"/>
       <c r="E1" s="53"/>
       <c r="F1" s="53"/>
       <c r="G1" s="53"/>
       <c r="H1" s="53"/>
       <c r="I1" s="53"/>
       <c r="J1" s="53"/>
       <c r="K1" s="53"/>
       <c r="L1" s="53"/>
@@ -1921,51 +1921,53 @@
       </c>
       <c r="O30" s="7"/>
     </row>
     <row r="31" spans="1:15" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="39">
         <v>2026</v>
       </c>
       <c r="B31" s="40">
         <v>101.1</v>
       </c>
       <c r="C31" s="41">
         <v>101.2</v>
       </c>
       <c r="D31" s="40">
         <v>100.7</v>
       </c>
       <c r="E31" s="40">
         <v>100.8</v>
       </c>
       <c r="F31" s="42">
         <v>100.7</v>
       </c>
       <c r="G31" s="40">
         <v>100.8</v>
       </c>
-      <c r="H31" s="40"/>
+      <c r="H31" s="40">
+        <v>100.5</v>
+      </c>
       <c r="I31" s="40"/>
       <c r="J31" s="40"/>
       <c r="K31" s="40"/>
       <c r="L31" s="40"/>
       <c r="M31" s="40"/>
       <c r="O31" s="7"/>
     </row>
     <row r="32" spans="1:15" ht="28.5" customHeight="1">
       <c r="A32" s="50" t="s">
         <v>15</v>
       </c>
       <c r="B32" s="51"/>
       <c r="C32" s="51"/>
       <c r="D32" s="51"/>
       <c r="E32" s="51"/>
       <c r="F32" s="51"/>
       <c r="G32" s="51"/>
       <c r="H32" s="51"/>
       <c r="I32" s="51"/>
       <c r="J32" s="51"/>
       <c r="K32" s="51"/>
       <c r="L32" s="51"/>
       <c r="M32" s="52"/>
       <c r="N32" s="3"/>
     </row>
@@ -3047,51 +3049,53 @@
         <v>100.7</v>
       </c>
     </row>
     <row r="59" spans="1:19" s="3" customFormat="1" ht="15.75" customHeight="1">
       <c r="A59" s="39">
         <v>2026</v>
       </c>
       <c r="B59" s="40">
         <v>100.8</v>
       </c>
       <c r="C59" s="41">
         <v>101.3</v>
       </c>
       <c r="D59" s="42">
         <v>100.8</v>
       </c>
       <c r="E59" s="42">
         <v>101.2</v>
       </c>
       <c r="F59" s="42">
         <v>100.6</v>
       </c>
       <c r="G59" s="40">
         <v>100.4</v>
       </c>
-      <c r="H59" s="40"/>
+      <c r="H59" s="40">
+        <v>100.2</v>
+      </c>
       <c r="I59" s="40"/>
       <c r="J59" s="40"/>
       <c r="K59" s="40"/>
       <c r="L59" s="40"/>
       <c r="M59" s="40"/>
     </row>
     <row r="60" spans="1:19" ht="28.5" customHeight="1">
       <c r="A60" s="50" t="s">
         <v>14</v>
       </c>
       <c r="B60" s="51"/>
       <c r="C60" s="51"/>
       <c r="D60" s="51"/>
       <c r="E60" s="51"/>
       <c r="F60" s="51"/>
       <c r="G60" s="51"/>
       <c r="H60" s="51"/>
       <c r="I60" s="51"/>
       <c r="J60" s="51"/>
       <c r="K60" s="51"/>
       <c r="L60" s="51"/>
       <c r="M60" s="52"/>
       <c r="N60" s="3"/>
     </row>
     <row r="61" spans="1:19" ht="13.8">
@@ -4182,51 +4186,53 @@
         <v>100.7</v>
       </c>
     </row>
     <row r="87" spans="1:19" s="3" customFormat="1" ht="15.75" customHeight="1">
       <c r="A87" s="39">
         <v>2026</v>
       </c>
       <c r="B87" s="44">
         <v>101.4</v>
       </c>
       <c r="C87" s="41">
         <v>101.2</v>
       </c>
       <c r="D87" s="40">
         <v>100.7</v>
       </c>
       <c r="E87" s="40">
         <v>100.6</v>
       </c>
       <c r="F87" s="42">
         <v>100.6</v>
       </c>
       <c r="G87" s="40">
         <v>101</v>
       </c>
-      <c r="H87" s="40"/>
+      <c r="H87" s="40">
+        <v>100.7</v>
+      </c>
       <c r="I87" s="40"/>
       <c r="J87" s="40"/>
       <c r="K87" s="40"/>
       <c r="L87" s="40"/>
       <c r="M87" s="40"/>
     </row>
     <row r="88" spans="1:19" ht="28.5" customHeight="1">
       <c r="A88" s="50" t="s">
         <v>13</v>
       </c>
       <c r="B88" s="51"/>
       <c r="C88" s="51"/>
       <c r="D88" s="51"/>
       <c r="E88" s="51"/>
       <c r="F88" s="51"/>
       <c r="G88" s="51"/>
       <c r="H88" s="51"/>
       <c r="I88" s="51"/>
       <c r="J88" s="51"/>
       <c r="K88" s="51"/>
       <c r="L88" s="51"/>
       <c r="M88" s="52"/>
       <c r="N88" s="3"/>
     </row>
     <row r="89" spans="1:19" ht="13.8">
@@ -5295,51 +5301,53 @@
         <v>100.3</v>
       </c>
     </row>
     <row r="115" spans="1:13" ht="13.8">
       <c r="A115" s="45">
         <v>2026</v>
       </c>
       <c r="B115" s="38">
         <v>101.2</v>
       </c>
       <c r="C115" s="41">
         <v>101.2</v>
       </c>
       <c r="D115" s="38">
         <v>100.6</v>
       </c>
       <c r="E115" s="9">
         <v>100.6</v>
       </c>
       <c r="F115" s="38">
         <v>100.9</v>
       </c>
       <c r="G115" s="9">
         <v>101.1</v>
       </c>
-      <c r="H115" s="38"/>
+      <c r="H115" s="38">
+        <v>100.7</v>
+      </c>
       <c r="I115" s="38"/>
       <c r="J115" s="38"/>
       <c r="K115" s="46"/>
       <c r="L115" s="38"/>
       <c r="M115" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A88:M88"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A32:M32"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A60:M60"/>
     <mergeCell ref="J2:M2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="31" max="12" man="1"/>
     <brk id="59" max="12" man="1"/>
     <brk id="87" max="12" man="1"/>
   </rowBreaks>
 </worksheet>