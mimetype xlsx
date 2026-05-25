--- v0 (2026-04-28)
+++ v1 (2026-05-25)
@@ -185,226 +185,226 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top/>
-[...9 lines deleted...]
-      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...18 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -666,52 +666,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q70"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="142" zoomScaleNormal="142" workbookViewId="0">
-      <selection activeCell="Q62" sqref="Q62"/>
+    <sheetView tabSelected="1" topLeftCell="A46" zoomScale="142" zoomScaleNormal="142" workbookViewId="0">
+      <selection activeCell="B62" sqref="B62:Q62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="2" max="2" width="5.88671875" customWidth="1"/>
     <col min="3" max="3" width="8.44140625" customWidth="1"/>
     <col min="4" max="4" width="9.21875" customWidth="1"/>
     <col min="5" max="6" width="7" customWidth="1"/>
     <col min="8" max="8" width="8.21875" customWidth="1"/>
     <col min="9" max="10" width="7.109375" customWidth="1"/>
     <col min="12" max="12" width="9.88671875" customWidth="1"/>
     <col min="13" max="13" width="8.33203125" customWidth="1"/>
     <col min="14" max="14" width="8" customWidth="1"/>
     <col min="16" max="16" width="9.88671875" customWidth="1"/>
     <col min="17" max="17" width="8.21875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
@@ -729,173 +729,173 @@
       <c r="Q1" s="28"/>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
       <c r="M2" s="29"/>
       <c r="N2" s="29"/>
       <c r="O2" s="29"/>
       <c r="P2" s="29"/>
       <c r="Q2" s="29"/>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" s="30"/>
-      <c r="B3" s="27" t="s">
+      <c r="B3" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="C3" s="27"/>
-[...2 lines deleted...]
-      <c r="F3" s="31" t="s">
+      <c r="C3" s="25"/>
+      <c r="D3" s="25"/>
+      <c r="E3" s="25"/>
+      <c r="F3" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="G3" s="32"/>
-[...2 lines deleted...]
-      <c r="J3" s="27" t="s">
+      <c r="G3" s="21"/>
+      <c r="H3" s="21"/>
+      <c r="I3" s="22"/>
+      <c r="J3" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="K3" s="27"/>
-[...2 lines deleted...]
-      <c r="N3" s="27" t="s">
+      <c r="K3" s="25"/>
+      <c r="L3" s="25"/>
+      <c r="M3" s="25"/>
+      <c r="N3" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="O3" s="27"/>
-[...1 lines deleted...]
-      <c r="Q3" s="31"/>
+      <c r="O3" s="25"/>
+      <c r="P3" s="25"/>
+      <c r="Q3" s="20"/>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" s="30"/>
-      <c r="B4" s="20" t="s">
+      <c r="B4" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="27" t="s">
+      <c r="C4" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="27"/>
-      <c r="E4" s="20" t="s">
+      <c r="D4" s="25"/>
+      <c r="E4" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="20" t="s">
+      <c r="F4" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="G4" s="27" t="s">
+      <c r="G4" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="H4" s="27"/>
-      <c r="I4" s="20" t="s">
+      <c r="H4" s="25"/>
+      <c r="I4" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="J4" s="20" t="s">
+      <c r="J4" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="K4" s="27" t="s">
+      <c r="K4" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="L4" s="27"/>
-      <c r="M4" s="20" t="s">
+      <c r="L4" s="25"/>
+      <c r="M4" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="N4" s="20" t="s">
+      <c r="N4" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="O4" s="27" t="s">
+      <c r="O4" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="P4" s="27"/>
-      <c r="Q4" s="22" t="s">
+      <c r="P4" s="25"/>
+      <c r="Q4" s="26" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="36" customHeight="1">
       <c r="A5" s="30"/>
-      <c r="B5" s="21"/>
+      <c r="B5" s="24"/>
       <c r="C5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="E5" s="21"/>
-      <c r="F5" s="21"/>
+      <c r="E5" s="24"/>
+      <c r="F5" s="24"/>
       <c r="G5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="I5" s="21"/>
-      <c r="J5" s="21"/>
+      <c r="I5" s="24"/>
+      <c r="J5" s="24"/>
       <c r="K5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L5" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="M5" s="21"/>
-      <c r="N5" s="21"/>
+      <c r="M5" s="24"/>
+      <c r="N5" s="24"/>
       <c r="O5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="P5" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="Q5" s="23"/>
+      <c r="Q5" s="27"/>
     </row>
     <row r="6" spans="1:17">
-      <c r="A6" s="26">
+      <c r="A6" s="33">
         <v>2022</v>
       </c>
-      <c r="B6" s="26"/>
-[...14 lines deleted...]
-      <c r="Q6" s="26"/>
+      <c r="B6" s="33"/>
+      <c r="C6" s="33"/>
+      <c r="D6" s="33"/>
+      <c r="E6" s="33"/>
+      <c r="F6" s="33"/>
+      <c r="G6" s="33"/>
+      <c r="H6" s="33"/>
+      <c r="I6" s="33"/>
+      <c r="J6" s="33"/>
+      <c r="K6" s="33"/>
+      <c r="L6" s="33"/>
+      <c r="M6" s="33"/>
+      <c r="N6" s="33"/>
+      <c r="O6" s="33"/>
+      <c r="P6" s="33"/>
+      <c r="Q6" s="33"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="3">
         <v>100.4</v>
       </c>
       <c r="C7" s="3">
         <v>100.6</v>
       </c>
       <c r="D7" s="3">
         <v>100.1</v>
       </c>
       <c r="E7" s="3">
         <v>100.5</v>
       </c>
       <c r="F7" s="3">
         <v>100.4</v>
       </c>
       <c r="G7" s="3">
         <v>100.6</v>
       </c>
       <c r="H7" s="3">
         <v>100.1</v>
@@ -1490,69 +1490,69 @@
         <v>120</v>
       </c>
       <c r="K18" s="7">
         <v>124</v>
       </c>
       <c r="L18" s="7">
         <v>120.5</v>
       </c>
       <c r="M18" s="7">
         <v>113.8</v>
       </c>
       <c r="N18" s="7">
         <v>115.3</v>
       </c>
       <c r="O18" s="7">
         <v>118</v>
       </c>
       <c r="P18" s="7">
         <v>115.4</v>
       </c>
       <c r="Q18" s="7">
         <v>111.4</v>
       </c>
     </row>
     <row r="19" spans="1:17">
-      <c r="A19" s="25">
+      <c r="A19" s="32">
         <v>2023</v>
       </c>
-      <c r="B19" s="25"/>
-[...14 lines deleted...]
-      <c r="Q19" s="25"/>
+      <c r="B19" s="32"/>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="32"/>
+      <c r="F19" s="32"/>
+      <c r="G19" s="32"/>
+      <c r="H19" s="32"/>
+      <c r="I19" s="32"/>
+      <c r="J19" s="32"/>
+      <c r="K19" s="32"/>
+      <c r="L19" s="32"/>
+      <c r="M19" s="32"/>
+      <c r="N19" s="32"/>
+      <c r="O19" s="32"/>
+      <c r="P19" s="32"/>
+      <c r="Q19" s="32"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B20" s="7">
         <v>101</v>
       </c>
       <c r="C20" s="7">
         <v>101</v>
       </c>
       <c r="D20" s="7">
         <v>101.2</v>
       </c>
       <c r="E20" s="7">
         <v>100.9</v>
       </c>
       <c r="F20" s="7">
         <v>101</v>
       </c>
       <c r="G20" s="7">
         <v>101</v>
       </c>
       <c r="H20" s="7">
         <v>101.2</v>
@@ -2147,69 +2147,69 @@
         <v>110.1</v>
       </c>
       <c r="K31" s="7">
         <v>109.6</v>
       </c>
       <c r="L31" s="7">
         <v>109.2</v>
       </c>
       <c r="M31" s="7">
         <v>111.9</v>
       </c>
       <c r="N31" s="7">
         <v>114.6</v>
       </c>
       <c r="O31" s="7">
         <v>115.2</v>
       </c>
       <c r="P31" s="7">
         <v>116</v>
       </c>
       <c r="Q31" s="7">
         <v>112.3</v>
       </c>
     </row>
     <row r="32" spans="1:17">
-      <c r="A32" s="25">
+      <c r="A32" s="32">
         <v>2024</v>
       </c>
-      <c r="B32" s="25"/>
-[...14 lines deleted...]
-      <c r="Q32" s="25"/>
+      <c r="B32" s="32"/>
+      <c r="C32" s="32"/>
+      <c r="D32" s="32"/>
+      <c r="E32" s="32"/>
+      <c r="F32" s="32"/>
+      <c r="G32" s="32"/>
+      <c r="H32" s="32"/>
+      <c r="I32" s="32"/>
+      <c r="J32" s="32"/>
+      <c r="K32" s="32"/>
+      <c r="L32" s="32"/>
+      <c r="M32" s="32"/>
+      <c r="N32" s="32"/>
+      <c r="O32" s="32"/>
+      <c r="P32" s="32"/>
+      <c r="Q32" s="32"/>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B33" s="6">
         <v>101.1</v>
       </c>
       <c r="C33" s="6">
         <v>100.7</v>
       </c>
       <c r="D33" s="6">
         <v>100.8</v>
       </c>
       <c r="E33" s="6">
         <v>100.9</v>
       </c>
       <c r="F33" s="6">
         <v>101.1</v>
       </c>
       <c r="G33" s="6">
         <v>100.7</v>
       </c>
       <c r="H33" s="6">
         <v>100.8</v>
@@ -2804,69 +2804,69 @@
         <v>108.8</v>
       </c>
       <c r="K44" s="8">
         <v>106.1</v>
       </c>
       <c r="L44" s="7">
         <v>109.2</v>
       </c>
       <c r="M44" s="7">
         <v>112.8</v>
       </c>
       <c r="N44" s="7">
         <v>109.3</v>
       </c>
       <c r="O44" s="7">
         <v>107.1</v>
       </c>
       <c r="P44" s="7">
         <v>108</v>
       </c>
       <c r="Q44" s="7">
         <v>114.5</v>
       </c>
     </row>
     <row r="45" spans="1:17">
-      <c r="A45" s="24">
+      <c r="A45" s="31">
         <v>2025</v>
       </c>
-      <c r="B45" s="24"/>
-[...14 lines deleted...]
-      <c r="Q45" s="24"/>
+      <c r="B45" s="31"/>
+      <c r="C45" s="31"/>
+      <c r="D45" s="31"/>
+      <c r="E45" s="31"/>
+      <c r="F45" s="31"/>
+      <c r="G45" s="31"/>
+      <c r="H45" s="31"/>
+      <c r="I45" s="31"/>
+      <c r="J45" s="31"/>
+      <c r="K45" s="31"/>
+      <c r="L45" s="31"/>
+      <c r="M45" s="31"/>
+      <c r="N45" s="31"/>
+      <c r="O45" s="31"/>
+      <c r="P45" s="31"/>
+      <c r="Q45" s="31"/>
     </row>
     <row r="46" spans="1:17">
       <c r="A46" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B46" s="2">
         <v>101.4</v>
       </c>
       <c r="C46" s="2">
         <v>101.4</v>
       </c>
       <c r="D46" s="2">
         <v>100.7</v>
       </c>
       <c r="E46" s="2">
         <v>102.3</v>
       </c>
       <c r="F46" s="2">
         <v>101.4</v>
       </c>
       <c r="G46" s="2">
         <v>101.4</v>
       </c>
       <c r="H46" s="2">
         <v>100.7</v>
@@ -3575,169 +3575,217 @@
         <v>102</v>
       </c>
       <c r="L60" s="7">
         <v>102.6</v>
       </c>
       <c r="M60" s="7">
         <v>102.4</v>
       </c>
       <c r="N60" s="7">
         <v>112</v>
       </c>
       <c r="O60" s="7">
         <v>111.9</v>
       </c>
       <c r="P60" s="11">
         <v>113.2</v>
       </c>
       <c r="Q60" s="7">
         <v>110.8</v>
       </c>
     </row>
     <row r="61" spans="1:17">
       <c r="A61" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B61" s="16">
+      <c r="B61" s="12">
         <v>100.7</v>
       </c>
-      <c r="C61" s="17">
+      <c r="C61" s="2">
         <v>100.8</v>
       </c>
-      <c r="D61" s="16">
+      <c r="D61" s="12">
         <v>100.7</v>
       </c>
-      <c r="E61" s="17">
+      <c r="E61" s="2">
         <v>100.6</v>
       </c>
-      <c r="F61" s="16">
+      <c r="F61" s="12">
         <v>103.1</v>
       </c>
-      <c r="G61" s="17">
+      <c r="G61" s="2">
         <v>102.8</v>
       </c>
-      <c r="H61" s="17">
+      <c r="H61" s="2">
         <v>103.4</v>
       </c>
-      <c r="I61" s="17">
+      <c r="I61" s="2">
         <v>103.1</v>
       </c>
-      <c r="J61" s="18">
+      <c r="J61" s="7">
         <v>110.8</v>
       </c>
-      <c r="K61" s="17">
+      <c r="K61" s="2">
         <v>110.8</v>
       </c>
-      <c r="L61" s="18">
+      <c r="L61" s="7">
         <v>113.3</v>
       </c>
-      <c r="M61" s="18">
+      <c r="M61" s="7">
         <v>108.4</v>
       </c>
-      <c r="N61" s="18">
+      <c r="N61" s="7">
         <v>111.6</v>
       </c>
-      <c r="O61" s="18">
+      <c r="O61" s="7">
         <v>111.5</v>
       </c>
-      <c r="P61" s="19">
+      <c r="P61" s="11">
         <v>113.3</v>
       </c>
-      <c r="Q61" s="18">
+      <c r="Q61" s="7">
         <v>110</v>
       </c>
     </row>
     <row r="62" spans="1:17">
       <c r="A62" s="8" t="s">
         <v>7</v>
       </c>
+      <c r="B62" s="16">
+        <v>100.8</v>
+      </c>
+      <c r="C62" s="17">
+        <v>101.2</v>
+      </c>
+      <c r="D62" s="16">
+        <v>100.6</v>
+      </c>
+      <c r="E62" s="17">
+        <v>100.6</v>
+      </c>
+      <c r="F62" s="16">
+        <v>103.9</v>
+      </c>
+      <c r="G62" s="18">
+        <v>104</v>
+      </c>
+      <c r="H62" s="17">
+        <v>104.1</v>
+      </c>
+      <c r="I62" s="17">
+        <v>103.7</v>
+      </c>
+      <c r="J62" s="19">
+        <v>110.6</v>
+      </c>
+      <c r="K62" s="17">
+        <v>110.7</v>
+      </c>
+      <c r="L62" s="19">
+        <v>113.5</v>
+      </c>
+      <c r="M62" s="19">
+        <v>107.6</v>
+      </c>
+      <c r="N62" s="19">
+        <v>111.3</v>
+      </c>
+      <c r="O62" s="19">
+        <v>111.3</v>
+      </c>
+      <c r="P62" s="18">
+        <v>113.3</v>
+      </c>
+      <c r="Q62" s="19">
+        <v>109.4</v>
+      </c>
     </row>
     <row r="63" spans="1:17">
       <c r="A63" s="8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="64" spans="1:17">
       <c r="A64" s="8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:1">
       <c r="A65" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:1">
       <c r="A66" s="8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="67" spans="1:1">
       <c r="A67" s="8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:1">
       <c r="A68" s="8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="69" spans="1:1">
       <c r="A69" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:1">
       <c r="A70" s="6" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="23">
-    <mergeCell ref="C4:D4"/>
-[...4 lines deleted...]
-    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="A45:Q45"/>
+    <mergeCell ref="A32:Q32"/>
+    <mergeCell ref="A6:Q6"/>
+    <mergeCell ref="A19:Q19"/>
+    <mergeCell ref="E4:E5"/>
+    <mergeCell ref="F4:F5"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="N3:Q3"/>
+    <mergeCell ref="F3:I3"/>
+    <mergeCell ref="I4:I5"/>
+    <mergeCell ref="K4:L4"/>
+    <mergeCell ref="G4:H4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="N4:N5"/>
-    <mergeCell ref="A45:Q45"/>
-[...2 lines deleted...]
-    <mergeCell ref="A19:Q19"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="O4:P4"/>
     <mergeCell ref="M4:M5"/>
-    <mergeCell ref="E4:E5"/>
-    <mergeCell ref="F4:F5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.24" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИПЦ</vt:lpstr>