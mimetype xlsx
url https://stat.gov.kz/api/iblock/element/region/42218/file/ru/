--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -185,226 +185,226 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
-      <top/>
-[...9 lines deleted...]
-      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -666,52 +666,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q70"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A46" zoomScale="142" zoomScaleNormal="142" workbookViewId="0">
-      <selection activeCell="B62" sqref="B62:Q62"/>
+    <sheetView tabSelected="1" topLeftCell="A40" zoomScale="142" zoomScaleNormal="142" workbookViewId="0">
+      <selection activeCell="Q64" sqref="Q64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="2" max="2" width="5.88671875" customWidth="1"/>
     <col min="3" max="3" width="8.44140625" customWidth="1"/>
     <col min="4" max="4" width="9.21875" customWidth="1"/>
     <col min="5" max="6" width="7" customWidth="1"/>
     <col min="8" max="8" width="8.21875" customWidth="1"/>
     <col min="9" max="10" width="7.109375" customWidth="1"/>
     <col min="12" max="12" width="9.88671875" customWidth="1"/>
     <col min="13" max="13" width="8.33203125" customWidth="1"/>
     <col min="14" max="14" width="8" customWidth="1"/>
     <col min="16" max="16" width="9.88671875" customWidth="1"/>
     <col min="17" max="17" width="8.21875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
@@ -729,173 +729,173 @@
       <c r="Q1" s="28"/>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
       <c r="M2" s="29"/>
       <c r="N2" s="29"/>
       <c r="O2" s="29"/>
       <c r="P2" s="29"/>
       <c r="Q2" s="29"/>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" s="30"/>
-      <c r="B3" s="25" t="s">
+      <c r="B3" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="C3" s="25"/>
-[...2 lines deleted...]
-      <c r="F3" s="20" t="s">
+      <c r="C3" s="23"/>
+      <c r="D3" s="23"/>
+      <c r="E3" s="23"/>
+      <c r="F3" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="G3" s="21"/>
-[...2 lines deleted...]
-      <c r="J3" s="25" t="s">
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="33"/>
+      <c r="J3" s="23" t="s">
         <v>18</v>
       </c>
-      <c r="K3" s="25"/>
-[...2 lines deleted...]
-      <c r="N3" s="25" t="s">
+      <c r="K3" s="23"/>
+      <c r="L3" s="23"/>
+      <c r="M3" s="23"/>
+      <c r="N3" s="23" t="s">
         <v>19</v>
       </c>
-      <c r="O3" s="25"/>
-[...1 lines deleted...]
-      <c r="Q3" s="20"/>
+      <c r="O3" s="23"/>
+      <c r="P3" s="23"/>
+      <c r="Q3" s="31"/>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" s="30"/>
-      <c r="B4" s="23" t="s">
+      <c r="B4" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="25" t="s">
+      <c r="C4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="25"/>
-      <c r="E4" s="23" t="s">
+      <c r="D4" s="23"/>
+      <c r="E4" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="23" t="s">
+      <c r="F4" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="G4" s="25" t="s">
+      <c r="G4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="H4" s="25"/>
-      <c r="I4" s="23" t="s">
+      <c r="H4" s="23"/>
+      <c r="I4" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="J4" s="23" t="s">
+      <c r="J4" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="K4" s="25" t="s">
+      <c r="K4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="L4" s="25"/>
-      <c r="M4" s="23" t="s">
+      <c r="L4" s="23"/>
+      <c r="M4" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="N4" s="23" t="s">
+      <c r="N4" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="O4" s="25" t="s">
+      <c r="O4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="P4" s="25"/>
+      <c r="P4" s="23"/>
       <c r="Q4" s="26" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="36" customHeight="1">
       <c r="A5" s="30"/>
-      <c r="B5" s="24"/>
+      <c r="B5" s="25"/>
       <c r="C5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="E5" s="24"/>
-      <c r="F5" s="24"/>
+      <c r="E5" s="25"/>
+      <c r="F5" s="25"/>
       <c r="G5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="I5" s="24"/>
-      <c r="J5" s="24"/>
+      <c r="I5" s="25"/>
+      <c r="J5" s="25"/>
       <c r="K5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L5" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="M5" s="24"/>
-      <c r="N5" s="24"/>
+      <c r="M5" s="25"/>
+      <c r="N5" s="25"/>
       <c r="O5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="P5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="Q5" s="27"/>
     </row>
     <row r="6" spans="1:17">
-      <c r="A6" s="33">
+      <c r="A6" s="22">
         <v>2022</v>
       </c>
-      <c r="B6" s="33"/>
-[...14 lines deleted...]
-      <c r="Q6" s="33"/>
+      <c r="B6" s="22"/>
+      <c r="C6" s="22"/>
+      <c r="D6" s="22"/>
+      <c r="E6" s="22"/>
+      <c r="F6" s="22"/>
+      <c r="G6" s="22"/>
+      <c r="H6" s="22"/>
+      <c r="I6" s="22"/>
+      <c r="J6" s="22"/>
+      <c r="K6" s="22"/>
+      <c r="L6" s="22"/>
+      <c r="M6" s="22"/>
+      <c r="N6" s="22"/>
+      <c r="O6" s="22"/>
+      <c r="P6" s="22"/>
+      <c r="Q6" s="22"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="3">
         <v>100.4</v>
       </c>
       <c r="C7" s="3">
         <v>100.6</v>
       </c>
       <c r="D7" s="3">
         <v>100.1</v>
       </c>
       <c r="E7" s="3">
         <v>100.5</v>
       </c>
       <c r="F7" s="3">
         <v>100.4</v>
       </c>
       <c r="G7" s="3">
         <v>100.6</v>
       </c>
       <c r="H7" s="3">
         <v>100.1</v>
@@ -1490,69 +1490,69 @@
         <v>120</v>
       </c>
       <c r="K18" s="7">
         <v>124</v>
       </c>
       <c r="L18" s="7">
         <v>120.5</v>
       </c>
       <c r="M18" s="7">
         <v>113.8</v>
       </c>
       <c r="N18" s="7">
         <v>115.3</v>
       </c>
       <c r="O18" s="7">
         <v>118</v>
       </c>
       <c r="P18" s="7">
         <v>115.4</v>
       </c>
       <c r="Q18" s="7">
         <v>111.4</v>
       </c>
     </row>
     <row r="19" spans="1:17">
-      <c r="A19" s="32">
+      <c r="A19" s="21">
         <v>2023</v>
       </c>
-      <c r="B19" s="32"/>
-[...14 lines deleted...]
-      <c r="Q19" s="32"/>
+      <c r="B19" s="21"/>
+      <c r="C19" s="21"/>
+      <c r="D19" s="21"/>
+      <c r="E19" s="21"/>
+      <c r="F19" s="21"/>
+      <c r="G19" s="21"/>
+      <c r="H19" s="21"/>
+      <c r="I19" s="21"/>
+      <c r="J19" s="21"/>
+      <c r="K19" s="21"/>
+      <c r="L19" s="21"/>
+      <c r="M19" s="21"/>
+      <c r="N19" s="21"/>
+      <c r="O19" s="21"/>
+      <c r="P19" s="21"/>
+      <c r="Q19" s="21"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B20" s="7">
         <v>101</v>
       </c>
       <c r="C20" s="7">
         <v>101</v>
       </c>
       <c r="D20" s="7">
         <v>101.2</v>
       </c>
       <c r="E20" s="7">
         <v>100.9</v>
       </c>
       <c r="F20" s="7">
         <v>101</v>
       </c>
       <c r="G20" s="7">
         <v>101</v>
       </c>
       <c r="H20" s="7">
         <v>101.2</v>
@@ -2147,69 +2147,69 @@
         <v>110.1</v>
       </c>
       <c r="K31" s="7">
         <v>109.6</v>
       </c>
       <c r="L31" s="7">
         <v>109.2</v>
       </c>
       <c r="M31" s="7">
         <v>111.9</v>
       </c>
       <c r="N31" s="7">
         <v>114.6</v>
       </c>
       <c r="O31" s="7">
         <v>115.2</v>
       </c>
       <c r="P31" s="7">
         <v>116</v>
       </c>
       <c r="Q31" s="7">
         <v>112.3</v>
       </c>
     </row>
     <row r="32" spans="1:17">
-      <c r="A32" s="32">
+      <c r="A32" s="21">
         <v>2024</v>
       </c>
-      <c r="B32" s="32"/>
-[...14 lines deleted...]
-      <c r="Q32" s="32"/>
+      <c r="B32" s="21"/>
+      <c r="C32" s="21"/>
+      <c r="D32" s="21"/>
+      <c r="E32" s="21"/>
+      <c r="F32" s="21"/>
+      <c r="G32" s="21"/>
+      <c r="H32" s="21"/>
+      <c r="I32" s="21"/>
+      <c r="J32" s="21"/>
+      <c r="K32" s="21"/>
+      <c r="L32" s="21"/>
+      <c r="M32" s="21"/>
+      <c r="N32" s="21"/>
+      <c r="O32" s="21"/>
+      <c r="P32" s="21"/>
+      <c r="Q32" s="21"/>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B33" s="6">
         <v>101.1</v>
       </c>
       <c r="C33" s="6">
         <v>100.7</v>
       </c>
       <c r="D33" s="6">
         <v>100.8</v>
       </c>
       <c r="E33" s="6">
         <v>100.9</v>
       </c>
       <c r="F33" s="6">
         <v>101.1</v>
       </c>
       <c r="G33" s="6">
         <v>100.7</v>
       </c>
       <c r="H33" s="6">
         <v>100.8</v>
@@ -2804,69 +2804,69 @@
         <v>108.8</v>
       </c>
       <c r="K44" s="8">
         <v>106.1</v>
       </c>
       <c r="L44" s="7">
         <v>109.2</v>
       </c>
       <c r="M44" s="7">
         <v>112.8</v>
       </c>
       <c r="N44" s="7">
         <v>109.3</v>
       </c>
       <c r="O44" s="7">
         <v>107.1</v>
       </c>
       <c r="P44" s="7">
         <v>108</v>
       </c>
       <c r="Q44" s="7">
         <v>114.5</v>
       </c>
     </row>
     <row r="45" spans="1:17">
-      <c r="A45" s="31">
+      <c r="A45" s="20">
         <v>2025</v>
       </c>
-      <c r="B45" s="31"/>
-[...14 lines deleted...]
-      <c r="Q45" s="31"/>
+      <c r="B45" s="20"/>
+      <c r="C45" s="20"/>
+      <c r="D45" s="20"/>
+      <c r="E45" s="20"/>
+      <c r="F45" s="20"/>
+      <c r="G45" s="20"/>
+      <c r="H45" s="20"/>
+      <c r="I45" s="20"/>
+      <c r="J45" s="20"/>
+      <c r="K45" s="20"/>
+      <c r="L45" s="20"/>
+      <c r="M45" s="20"/>
+      <c r="N45" s="20"/>
+      <c r="O45" s="20"/>
+      <c r="P45" s="20"/>
+      <c r="Q45" s="20"/>
     </row>
     <row r="46" spans="1:17">
       <c r="A46" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B46" s="2">
         <v>101.4</v>
       </c>
       <c r="C46" s="2">
         <v>101.4</v>
       </c>
       <c r="D46" s="2">
         <v>100.7</v>
       </c>
       <c r="E46" s="2">
         <v>102.3</v>
       </c>
       <c r="F46" s="2">
         <v>101.4</v>
       </c>
       <c r="G46" s="2">
         <v>101.4</v>
       </c>
       <c r="H46" s="2">
         <v>100.7</v>
@@ -3628,164 +3628,212 @@
         <v>110.8</v>
       </c>
       <c r="L61" s="7">
         <v>113.3</v>
       </c>
       <c r="M61" s="7">
         <v>108.4</v>
       </c>
       <c r="N61" s="7">
         <v>111.6</v>
       </c>
       <c r="O61" s="7">
         <v>111.5</v>
       </c>
       <c r="P61" s="11">
         <v>113.3</v>
       </c>
       <c r="Q61" s="7">
         <v>110</v>
       </c>
     </row>
     <row r="62" spans="1:17">
       <c r="A62" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B62" s="16">
+      <c r="B62" s="12">
         <v>100.8</v>
       </c>
-      <c r="C62" s="17">
+      <c r="C62" s="2">
         <v>101.2</v>
       </c>
-      <c r="D62" s="16">
+      <c r="D62" s="12">
         <v>100.6</v>
       </c>
-      <c r="E62" s="17">
+      <c r="E62" s="2">
         <v>100.6</v>
       </c>
-      <c r="F62" s="16">
+      <c r="F62" s="12">
         <v>103.9</v>
       </c>
-      <c r="G62" s="18">
+      <c r="G62" s="11">
         <v>104</v>
       </c>
-      <c r="H62" s="17">
+      <c r="H62" s="2">
         <v>104.1</v>
       </c>
-      <c r="I62" s="17">
+      <c r="I62" s="2">
         <v>103.7</v>
       </c>
-      <c r="J62" s="19">
+      <c r="J62" s="7">
         <v>110.6</v>
       </c>
-      <c r="K62" s="17">
+      <c r="K62" s="2">
         <v>110.7</v>
       </c>
-      <c r="L62" s="19">
+      <c r="L62" s="7">
         <v>113.5</v>
       </c>
-      <c r="M62" s="19">
+      <c r="M62" s="7">
         <v>107.6</v>
       </c>
-      <c r="N62" s="19">
+      <c r="N62" s="7">
         <v>111.3</v>
       </c>
-      <c r="O62" s="19">
+      <c r="O62" s="7">
         <v>111.3</v>
       </c>
-      <c r="P62" s="18">
+      <c r="P62" s="11">
         <v>113.3</v>
       </c>
-      <c r="Q62" s="19">
+      <c r="Q62" s="7">
         <v>109.4</v>
       </c>
     </row>
     <row r="63" spans="1:17">
       <c r="A63" s="8" t="s">
         <v>8</v>
       </c>
+      <c r="B63" s="16">
+        <v>100.7</v>
+      </c>
+      <c r="C63" s="17">
+        <v>100.6</v>
+      </c>
+      <c r="D63" s="16">
+        <v>100.6</v>
+      </c>
+      <c r="E63" s="17">
+        <v>100.9</v>
+      </c>
+      <c r="F63" s="16">
+        <v>104.6</v>
+      </c>
+      <c r="G63" s="17">
+        <v>104.6</v>
+      </c>
+      <c r="H63" s="17">
+        <v>104.7</v>
+      </c>
+      <c r="I63" s="17">
+        <v>104.6</v>
+      </c>
+      <c r="J63" s="18">
+        <v>110.6</v>
+      </c>
+      <c r="K63" s="17">
+        <v>110.6</v>
+      </c>
+      <c r="L63" s="18">
+        <v>113.4</v>
+      </c>
+      <c r="M63" s="18">
+        <v>107.7</v>
+      </c>
+      <c r="N63" s="18">
+        <v>111.2</v>
+      </c>
+      <c r="O63" s="18">
+        <v>111.2</v>
+      </c>
+      <c r="P63" s="19">
+        <v>113.3</v>
+      </c>
+      <c r="Q63" s="18">
+        <v>109</v>
+      </c>
     </row>
     <row r="64" spans="1:17">
       <c r="A64" s="8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:1">
       <c r="A65" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:1">
       <c r="A66" s="8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="67" spans="1:1">
       <c r="A67" s="8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:1">
       <c r="A68" s="8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="69" spans="1:1">
       <c r="A69" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:1">
       <c r="A70" s="6" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="23">
-    <mergeCell ref="A45:Q45"/>
-[...2 lines deleted...]
-    <mergeCell ref="A19:Q19"/>
+    <mergeCell ref="F3:I3"/>
+    <mergeCell ref="I4:I5"/>
+    <mergeCell ref="K4:L4"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
+    <mergeCell ref="M4:M5"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="N3:Q3"/>
-    <mergeCell ref="F3:I3"/>
-[...1 lines deleted...]
-    <mergeCell ref="K4:L4"/>
+    <mergeCell ref="A45:Q45"/>
+    <mergeCell ref="A32:Q32"/>
+    <mergeCell ref="A6:Q6"/>
+    <mergeCell ref="A19:Q19"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="O4:P4"/>
-    <mergeCell ref="M4:M5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.24" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИПЦ</vt:lpstr>