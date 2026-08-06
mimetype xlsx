--- v2 (2026-06-24)
+++ v3 (2026-08-06)
@@ -185,226 +185,227 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top/>
-[...9 lines deleted...]
-      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...22 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...31 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -666,236 +667,236 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q70"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A40" zoomScale="142" zoomScaleNormal="142" workbookViewId="0">
-      <selection activeCell="Q64" sqref="Q64"/>
+    <sheetView tabSelected="1" zoomScale="142" zoomScaleNormal="142" workbookViewId="0">
+      <selection activeCell="R12" sqref="R12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="2" max="2" width="5.88671875" customWidth="1"/>
     <col min="3" max="3" width="8.44140625" customWidth="1"/>
     <col min="4" max="4" width="9.21875" customWidth="1"/>
     <col min="5" max="6" width="7" customWidth="1"/>
     <col min="8" max="8" width="8.21875" customWidth="1"/>
     <col min="9" max="10" width="7.109375" customWidth="1"/>
     <col min="12" max="12" width="9.88671875" customWidth="1"/>
     <col min="13" max="13" width="8.33203125" customWidth="1"/>
     <col min="14" max="14" width="8" customWidth="1"/>
     <col min="16" max="16" width="9.88671875" customWidth="1"/>
     <col min="17" max="17" width="8.21875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="28"/>
-[...14 lines deleted...]
-      <c r="Q1" s="28"/>
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
+      <c r="L1" s="21"/>
+      <c r="M1" s="21"/>
+      <c r="N1" s="21"/>
+      <c r="O1" s="21"/>
+      <c r="P1" s="21"/>
+      <c r="Q1" s="21"/>
     </row>
     <row r="2" spans="1:17">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="29"/>
-[...14 lines deleted...]
-      <c r="Q2" s="29"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+      <c r="I2" s="22"/>
+      <c r="J2" s="22"/>
+      <c r="K2" s="22"/>
+      <c r="L2" s="22"/>
+      <c r="M2" s="22"/>
+      <c r="N2" s="22"/>
+      <c r="O2" s="22"/>
+      <c r="P2" s="22"/>
+      <c r="Q2" s="22"/>
     </row>
     <row r="3" spans="1:17">
-      <c r="A3" s="30"/>
-      <c r="B3" s="23" t="s">
+      <c r="A3" s="23"/>
+      <c r="B3" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="C3" s="23"/>
-[...2 lines deleted...]
-      <c r="F3" s="31" t="s">
+      <c r="C3" s="24"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+      <c r="F3" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="G3" s="32"/>
-[...2 lines deleted...]
-      <c r="J3" s="23" t="s">
+      <c r="G3" s="28"/>
+      <c r="H3" s="28"/>
+      <c r="I3" s="29"/>
+      <c r="J3" s="24" t="s">
         <v>18</v>
       </c>
-      <c r="K3" s="23"/>
-[...2 lines deleted...]
-      <c r="N3" s="23" t="s">
+      <c r="K3" s="24"/>
+      <c r="L3" s="24"/>
+      <c r="M3" s="24"/>
+      <c r="N3" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="O3" s="23"/>
-[...1 lines deleted...]
-      <c r="Q3" s="31"/>
+      <c r="O3" s="24"/>
+      <c r="P3" s="24"/>
+      <c r="Q3" s="27"/>
     </row>
     <row r="4" spans="1:17">
-      <c r="A4" s="30"/>
-      <c r="B4" s="24" t="s">
+      <c r="A4" s="23"/>
+      <c r="B4" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="23" t="s">
+      <c r="C4" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="23"/>
-      <c r="E4" s="24" t="s">
+      <c r="D4" s="24"/>
+      <c r="E4" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="24" t="s">
+      <c r="F4" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="G4" s="23" t="s">
+      <c r="G4" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="H4" s="23"/>
-      <c r="I4" s="24" t="s">
+      <c r="H4" s="24"/>
+      <c r="I4" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="J4" s="24" t="s">
+      <c r="J4" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="K4" s="23" t="s">
+      <c r="K4" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="L4" s="23"/>
-      <c r="M4" s="24" t="s">
+      <c r="L4" s="24"/>
+      <c r="M4" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="N4" s="24" t="s">
+      <c r="N4" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="O4" s="23" t="s">
+      <c r="O4" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="P4" s="23"/>
-      <c r="Q4" s="26" t="s">
+      <c r="P4" s="24"/>
+      <c r="Q4" s="30" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="36" customHeight="1">
-      <c r="A5" s="30"/>
-      <c r="B5" s="25"/>
+      <c r="A5" s="23"/>
+      <c r="B5" s="26"/>
       <c r="C5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="E5" s="25"/>
-      <c r="F5" s="25"/>
+      <c r="E5" s="26"/>
+      <c r="F5" s="26"/>
       <c r="G5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="I5" s="25"/>
-      <c r="J5" s="25"/>
+      <c r="I5" s="26"/>
+      <c r="J5" s="26"/>
       <c r="K5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L5" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="M5" s="25"/>
-      <c r="N5" s="25"/>
+      <c r="M5" s="26"/>
+      <c r="N5" s="26"/>
       <c r="O5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="P5" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="Q5" s="27"/>
+      <c r="Q5" s="31"/>
     </row>
     <row r="6" spans="1:17">
-      <c r="A6" s="22">
+      <c r="A6" s="34">
         <v>2022</v>
       </c>
-      <c r="B6" s="22"/>
-[...14 lines deleted...]
-      <c r="Q6" s="22"/>
+      <c r="B6" s="34"/>
+      <c r="C6" s="34"/>
+      <c r="D6" s="34"/>
+      <c r="E6" s="34"/>
+      <c r="F6" s="34"/>
+      <c r="G6" s="34"/>
+      <c r="H6" s="34"/>
+      <c r="I6" s="34"/>
+      <c r="J6" s="34"/>
+      <c r="K6" s="34"/>
+      <c r="L6" s="34"/>
+      <c r="M6" s="34"/>
+      <c r="N6" s="34"/>
+      <c r="O6" s="34"/>
+      <c r="P6" s="34"/>
+      <c r="Q6" s="34"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="3">
         <v>100.4</v>
       </c>
       <c r="C7" s="3">
         <v>100.6</v>
       </c>
       <c r="D7" s="3">
         <v>100.1</v>
       </c>
       <c r="E7" s="3">
         <v>100.5</v>
       </c>
       <c r="F7" s="3">
         <v>100.4</v>
       </c>
       <c r="G7" s="3">
         <v>100.6</v>
       </c>
       <c r="H7" s="3">
         <v>100.1</v>
@@ -1490,69 +1491,69 @@
         <v>120</v>
       </c>
       <c r="K18" s="7">
         <v>124</v>
       </c>
       <c r="L18" s="7">
         <v>120.5</v>
       </c>
       <c r="M18" s="7">
         <v>113.8</v>
       </c>
       <c r="N18" s="7">
         <v>115.3</v>
       </c>
       <c r="O18" s="7">
         <v>118</v>
       </c>
       <c r="P18" s="7">
         <v>115.4</v>
       </c>
       <c r="Q18" s="7">
         <v>111.4</v>
       </c>
     </row>
     <row r="19" spans="1:17">
-      <c r="A19" s="21">
+      <c r="A19" s="33">
         <v>2023</v>
       </c>
-      <c r="B19" s="21"/>
-[...14 lines deleted...]
-      <c r="Q19" s="21"/>
+      <c r="B19" s="33"/>
+      <c r="C19" s="33"/>
+      <c r="D19" s="33"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="33"/>
+      <c r="G19" s="33"/>
+      <c r="H19" s="33"/>
+      <c r="I19" s="33"/>
+      <c r="J19" s="33"/>
+      <c r="K19" s="33"/>
+      <c r="L19" s="33"/>
+      <c r="M19" s="33"/>
+      <c r="N19" s="33"/>
+      <c r="O19" s="33"/>
+      <c r="P19" s="33"/>
+      <c r="Q19" s="33"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B20" s="7">
         <v>101</v>
       </c>
       <c r="C20" s="7">
         <v>101</v>
       </c>
       <c r="D20" s="7">
         <v>101.2</v>
       </c>
       <c r="E20" s="7">
         <v>100.9</v>
       </c>
       <c r="F20" s="7">
         <v>101</v>
       </c>
       <c r="G20" s="7">
         <v>101</v>
       </c>
       <c r="H20" s="7">
         <v>101.2</v>
@@ -2147,69 +2148,69 @@
         <v>110.1</v>
       </c>
       <c r="K31" s="7">
         <v>109.6</v>
       </c>
       <c r="L31" s="7">
         <v>109.2</v>
       </c>
       <c r="M31" s="7">
         <v>111.9</v>
       </c>
       <c r="N31" s="7">
         <v>114.6</v>
       </c>
       <c r="O31" s="7">
         <v>115.2</v>
       </c>
       <c r="P31" s="7">
         <v>116</v>
       </c>
       <c r="Q31" s="7">
         <v>112.3</v>
       </c>
     </row>
     <row r="32" spans="1:17">
-      <c r="A32" s="21">
+      <c r="A32" s="33">
         <v>2024</v>
       </c>
-      <c r="B32" s="21"/>
-[...14 lines deleted...]
-      <c r="Q32" s="21"/>
+      <c r="B32" s="33"/>
+      <c r="C32" s="33"/>
+      <c r="D32" s="33"/>
+      <c r="E32" s="33"/>
+      <c r="F32" s="33"/>
+      <c r="G32" s="33"/>
+      <c r="H32" s="33"/>
+      <c r="I32" s="33"/>
+      <c r="J32" s="33"/>
+      <c r="K32" s="33"/>
+      <c r="L32" s="33"/>
+      <c r="M32" s="33"/>
+      <c r="N32" s="33"/>
+      <c r="O32" s="33"/>
+      <c r="P32" s="33"/>
+      <c r="Q32" s="33"/>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B33" s="6">
         <v>101.1</v>
       </c>
       <c r="C33" s="6">
         <v>100.7</v>
       </c>
       <c r="D33" s="6">
         <v>100.8</v>
       </c>
       <c r="E33" s="6">
         <v>100.9</v>
       </c>
       <c r="F33" s="6">
         <v>101.1</v>
       </c>
       <c r="G33" s="6">
         <v>100.7</v>
       </c>
       <c r="H33" s="6">
         <v>100.8</v>
@@ -2804,69 +2805,69 @@
         <v>108.8</v>
       </c>
       <c r="K44" s="8">
         <v>106.1</v>
       </c>
       <c r="L44" s="7">
         <v>109.2</v>
       </c>
       <c r="M44" s="7">
         <v>112.8</v>
       </c>
       <c r="N44" s="7">
         <v>109.3</v>
       </c>
       <c r="O44" s="7">
         <v>107.1</v>
       </c>
       <c r="P44" s="7">
         <v>108</v>
       </c>
       <c r="Q44" s="7">
         <v>114.5</v>
       </c>
     </row>
     <row r="45" spans="1:17">
-      <c r="A45" s="20">
+      <c r="A45" s="32">
         <v>2025</v>
       </c>
-      <c r="B45" s="20"/>
-[...14 lines deleted...]
-      <c r="Q45" s="20"/>
+      <c r="B45" s="32"/>
+      <c r="C45" s="32"/>
+      <c r="D45" s="32"/>
+      <c r="E45" s="32"/>
+      <c r="F45" s="32"/>
+      <c r="G45" s="32"/>
+      <c r="H45" s="32"/>
+      <c r="I45" s="32"/>
+      <c r="J45" s="32"/>
+      <c r="K45" s="32"/>
+      <c r="L45" s="32"/>
+      <c r="M45" s="32"/>
+      <c r="N45" s="32"/>
+      <c r="O45" s="32"/>
+      <c r="P45" s="32"/>
+      <c r="Q45" s="32"/>
     </row>
     <row r="46" spans="1:17">
       <c r="A46" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B46" s="2">
         <v>101.4</v>
       </c>
       <c r="C46" s="2">
         <v>101.4</v>
       </c>
       <c r="D46" s="2">
         <v>100.7</v>
       </c>
       <c r="E46" s="2">
         <v>102.3</v>
       </c>
       <c r="F46" s="2">
         <v>101.4</v>
       </c>
       <c r="G46" s="2">
         <v>101.4</v>
       </c>
       <c r="H46" s="2">
         <v>100.7</v>
@@ -3681,159 +3682,207 @@
         <v>110.7</v>
       </c>
       <c r="L62" s="7">
         <v>113.5</v>
       </c>
       <c r="M62" s="7">
         <v>107.6</v>
       </c>
       <c r="N62" s="7">
         <v>111.3</v>
       </c>
       <c r="O62" s="7">
         <v>111.3</v>
       </c>
       <c r="P62" s="11">
         <v>113.3</v>
       </c>
       <c r="Q62" s="7">
         <v>109.4</v>
       </c>
     </row>
     <row r="63" spans="1:17">
       <c r="A63" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B63" s="16">
+      <c r="B63" s="12">
         <v>100.7</v>
       </c>
-      <c r="C63" s="17">
+      <c r="C63" s="2">
         <v>100.6</v>
       </c>
-      <c r="D63" s="16">
+      <c r="D63" s="12">
         <v>100.6</v>
       </c>
-      <c r="E63" s="17">
+      <c r="E63" s="2">
         <v>100.9</v>
       </c>
-      <c r="F63" s="16">
+      <c r="F63" s="12">
         <v>104.6</v>
       </c>
-      <c r="G63" s="17">
+      <c r="G63" s="2">
         <v>104.6</v>
       </c>
-      <c r="H63" s="17">
+      <c r="H63" s="2">
         <v>104.7</v>
       </c>
-      <c r="I63" s="17">
+      <c r="I63" s="2">
         <v>104.6</v>
       </c>
-      <c r="J63" s="18">
+      <c r="J63" s="7">
         <v>110.6</v>
       </c>
-      <c r="K63" s="17">
+      <c r="K63" s="2">
         <v>110.6</v>
       </c>
-      <c r="L63" s="18">
+      <c r="L63" s="7">
         <v>113.4</v>
       </c>
-      <c r="M63" s="18">
+      <c r="M63" s="7">
         <v>107.7</v>
       </c>
-      <c r="N63" s="18">
+      <c r="N63" s="7">
         <v>111.2</v>
       </c>
-      <c r="O63" s="18">
+      <c r="O63" s="7">
         <v>111.2</v>
       </c>
-      <c r="P63" s="19">
+      <c r="P63" s="11">
         <v>113.3</v>
       </c>
-      <c r="Q63" s="18">
+      <c r="Q63" s="7">
         <v>109</v>
       </c>
     </row>
     <row r="64" spans="1:17">
       <c r="A64" s="8" t="s">
         <v>9</v>
       </c>
+      <c r="B64" s="16">
+        <v>100.8</v>
+      </c>
+      <c r="C64" s="17">
+        <v>100.4</v>
+      </c>
+      <c r="D64" s="18">
+        <v>101</v>
+      </c>
+      <c r="E64" s="17">
+        <v>101.1</v>
+      </c>
+      <c r="F64" s="16">
+        <v>105.4</v>
+      </c>
+      <c r="G64" s="20">
+        <v>105</v>
+      </c>
+      <c r="H64" s="17">
+        <v>105.7</v>
+      </c>
+      <c r="I64" s="17">
+        <v>105.7</v>
+      </c>
+      <c r="J64" s="19">
+        <v>110.1</v>
+      </c>
+      <c r="K64" s="17">
+        <v>109.4</v>
+      </c>
+      <c r="L64" s="19">
+        <v>113</v>
+      </c>
+      <c r="M64" s="19">
+        <v>108.2</v>
+      </c>
+      <c r="N64" s="19">
+        <v>111</v>
+      </c>
+      <c r="O64" s="19">
+        <v>110.9</v>
+      </c>
+      <c r="P64" s="20">
+        <v>113.3</v>
+      </c>
+      <c r="Q64" s="19">
+        <v>108.9</v>
+      </c>
     </row>
     <row r="65" spans="1:1">
       <c r="A65" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:1">
       <c r="A66" s="8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="67" spans="1:1">
       <c r="A67" s="8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:1">
       <c r="A68" s="8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="69" spans="1:1">
       <c r="A69" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:1">
       <c r="A70" s="6" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="23">
-    <mergeCell ref="F3:I3"/>
-[...11 lines deleted...]
-    <mergeCell ref="N3:Q3"/>
     <mergeCell ref="A45:Q45"/>
     <mergeCell ref="A32:Q32"/>
     <mergeCell ref="A6:Q6"/>
     <mergeCell ref="A19:Q19"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="O4:P4"/>
+    <mergeCell ref="M4:M5"/>
+    <mergeCell ref="E4:E5"/>
+    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="J4:J5"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="N3:Q3"/>
+    <mergeCell ref="F3:I3"/>
+    <mergeCell ref="I4:I5"/>
+    <mergeCell ref="K4:L4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.24" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИПЦ</vt:lpstr>