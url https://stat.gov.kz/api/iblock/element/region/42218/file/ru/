--- v3 (2026-08-06)
+++ v4 (2026-08-26)
@@ -185,227 +185,226 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...42 lines deleted...]
-      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -667,236 +666,236 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q70"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="142" zoomScaleNormal="142" workbookViewId="0">
-      <selection activeCell="R12" sqref="R12"/>
+    <sheetView tabSelected="1" topLeftCell="A52" zoomScale="142" zoomScaleNormal="142" workbookViewId="0">
+      <selection activeCell="Q68" sqref="Q68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="2" max="2" width="5.88671875" customWidth="1"/>
     <col min="3" max="3" width="8.44140625" customWidth="1"/>
     <col min="4" max="4" width="9.21875" customWidth="1"/>
     <col min="5" max="6" width="7" customWidth="1"/>
     <col min="8" max="8" width="8.21875" customWidth="1"/>
     <col min="9" max="10" width="7.109375" customWidth="1"/>
     <col min="12" max="12" width="9.88671875" customWidth="1"/>
     <col min="13" max="13" width="8.33203125" customWidth="1"/>
     <col min="14" max="14" width="8" customWidth="1"/>
     <col min="16" max="16" width="9.88671875" customWidth="1"/>
     <col min="17" max="17" width="8.21875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
-      <c r="A1" s="21" t="s">
+      <c r="A1" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="21"/>
-[...14 lines deleted...]
-      <c r="Q1" s="21"/>
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="28"/>
+      <c r="G1" s="28"/>
+      <c r="H1" s="28"/>
+      <c r="I1" s="28"/>
+      <c r="J1" s="28"/>
+      <c r="K1" s="28"/>
+      <c r="L1" s="28"/>
+      <c r="M1" s="28"/>
+      <c r="N1" s="28"/>
+      <c r="O1" s="28"/>
+      <c r="P1" s="28"/>
+      <c r="Q1" s="28"/>
     </row>
     <row r="2" spans="1:17">
-      <c r="A2" s="22" t="s">
+      <c r="A2" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="22"/>
-[...14 lines deleted...]
-      <c r="Q2" s="22"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
     </row>
     <row r="3" spans="1:17">
-      <c r="A3" s="23"/>
-      <c r="B3" s="24" t="s">
+      <c r="A3" s="30"/>
+      <c r="B3" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="C3" s="24"/>
-[...2 lines deleted...]
-      <c r="F3" s="27" t="s">
+      <c r="C3" s="20"/>
+      <c r="D3" s="20"/>
+      <c r="E3" s="20"/>
+      <c r="F3" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="G3" s="28"/>
-[...2 lines deleted...]
-      <c r="J3" s="24" t="s">
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="33"/>
+      <c r="J3" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="K3" s="24"/>
-[...2 lines deleted...]
-      <c r="N3" s="24" t="s">
+      <c r="K3" s="20"/>
+      <c r="L3" s="20"/>
+      <c r="M3" s="20"/>
+      <c r="N3" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="O3" s="24"/>
-[...1 lines deleted...]
-      <c r="Q3" s="27"/>
+      <c r="O3" s="20"/>
+      <c r="P3" s="20"/>
+      <c r="Q3" s="31"/>
     </row>
     <row r="4" spans="1:17">
-      <c r="A4" s="23"/>
-      <c r="B4" s="25" t="s">
+      <c r="A4" s="30"/>
+      <c r="B4" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="24" t="s">
+      <c r="C4" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="24"/>
-      <c r="E4" s="25" t="s">
+      <c r="D4" s="20"/>
+      <c r="E4" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="25" t="s">
+      <c r="F4" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="G4" s="24" t="s">
+      <c r="G4" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="H4" s="24"/>
-      <c r="I4" s="25" t="s">
+      <c r="H4" s="20"/>
+      <c r="I4" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="J4" s="25" t="s">
+      <c r="J4" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="K4" s="24" t="s">
+      <c r="K4" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="L4" s="24"/>
-      <c r="M4" s="25" t="s">
+      <c r="L4" s="20"/>
+      <c r="M4" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="N4" s="25" t="s">
+      <c r="N4" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="O4" s="24" t="s">
+      <c r="O4" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="P4" s="24"/>
-      <c r="Q4" s="30" t="s">
+      <c r="P4" s="20"/>
+      <c r="Q4" s="23" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="36" customHeight="1">
-      <c r="A5" s="23"/>
-      <c r="B5" s="26"/>
+      <c r="A5" s="30"/>
+      <c r="B5" s="22"/>
       <c r="C5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="E5" s="26"/>
-      <c r="F5" s="26"/>
+      <c r="E5" s="22"/>
+      <c r="F5" s="22"/>
       <c r="G5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="I5" s="26"/>
-      <c r="J5" s="26"/>
+      <c r="I5" s="22"/>
+      <c r="J5" s="22"/>
       <c r="K5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L5" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="M5" s="26"/>
-      <c r="N5" s="26"/>
+      <c r="M5" s="22"/>
+      <c r="N5" s="22"/>
       <c r="O5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="P5" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="Q5" s="31"/>
+      <c r="Q5" s="24"/>
     </row>
     <row r="6" spans="1:17">
-      <c r="A6" s="34">
+      <c r="A6" s="27">
         <v>2022</v>
       </c>
-      <c r="B6" s="34"/>
-[...14 lines deleted...]
-      <c r="Q6" s="34"/>
+      <c r="B6" s="27"/>
+      <c r="C6" s="27"/>
+      <c r="D6" s="27"/>
+      <c r="E6" s="27"/>
+      <c r="F6" s="27"/>
+      <c r="G6" s="27"/>
+      <c r="H6" s="27"/>
+      <c r="I6" s="27"/>
+      <c r="J6" s="27"/>
+      <c r="K6" s="27"/>
+      <c r="L6" s="27"/>
+      <c r="M6" s="27"/>
+      <c r="N6" s="27"/>
+      <c r="O6" s="27"/>
+      <c r="P6" s="27"/>
+      <c r="Q6" s="27"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="3">
         <v>100.4</v>
       </c>
       <c r="C7" s="3">
         <v>100.6</v>
       </c>
       <c r="D7" s="3">
         <v>100.1</v>
       </c>
       <c r="E7" s="3">
         <v>100.5</v>
       </c>
       <c r="F7" s="3">
         <v>100.4</v>
       </c>
       <c r="G7" s="3">
         <v>100.6</v>
       </c>
       <c r="H7" s="3">
         <v>100.1</v>
@@ -1491,69 +1490,69 @@
         <v>120</v>
       </c>
       <c r="K18" s="7">
         <v>124</v>
       </c>
       <c r="L18" s="7">
         <v>120.5</v>
       </c>
       <c r="M18" s="7">
         <v>113.8</v>
       </c>
       <c r="N18" s="7">
         <v>115.3</v>
       </c>
       <c r="O18" s="7">
         <v>118</v>
       </c>
       <c r="P18" s="7">
         <v>115.4</v>
       </c>
       <c r="Q18" s="7">
         <v>111.4</v>
       </c>
     </row>
     <row r="19" spans="1:17">
-      <c r="A19" s="33">
+      <c r="A19" s="26">
         <v>2023</v>
       </c>
-      <c r="B19" s="33"/>
-[...14 lines deleted...]
-      <c r="Q19" s="33"/>
+      <c r="B19" s="26"/>
+      <c r="C19" s="26"/>
+      <c r="D19" s="26"/>
+      <c r="E19" s="26"/>
+      <c r="F19" s="26"/>
+      <c r="G19" s="26"/>
+      <c r="H19" s="26"/>
+      <c r="I19" s="26"/>
+      <c r="J19" s="26"/>
+      <c r="K19" s="26"/>
+      <c r="L19" s="26"/>
+      <c r="M19" s="26"/>
+      <c r="N19" s="26"/>
+      <c r="O19" s="26"/>
+      <c r="P19" s="26"/>
+      <c r="Q19" s="26"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B20" s="7">
         <v>101</v>
       </c>
       <c r="C20" s="7">
         <v>101</v>
       </c>
       <c r="D20" s="7">
         <v>101.2</v>
       </c>
       <c r="E20" s="7">
         <v>100.9</v>
       </c>
       <c r="F20" s="7">
         <v>101</v>
       </c>
       <c r="G20" s="7">
         <v>101</v>
       </c>
       <c r="H20" s="7">
         <v>101.2</v>
@@ -2148,69 +2147,69 @@
         <v>110.1</v>
       </c>
       <c r="K31" s="7">
         <v>109.6</v>
       </c>
       <c r="L31" s="7">
         <v>109.2</v>
       </c>
       <c r="M31" s="7">
         <v>111.9</v>
       </c>
       <c r="N31" s="7">
         <v>114.6</v>
       </c>
       <c r="O31" s="7">
         <v>115.2</v>
       </c>
       <c r="P31" s="7">
         <v>116</v>
       </c>
       <c r="Q31" s="7">
         <v>112.3</v>
       </c>
     </row>
     <row r="32" spans="1:17">
-      <c r="A32" s="33">
+      <c r="A32" s="26">
         <v>2024</v>
       </c>
-      <c r="B32" s="33"/>
-[...14 lines deleted...]
-      <c r="Q32" s="33"/>
+      <c r="B32" s="26"/>
+      <c r="C32" s="26"/>
+      <c r="D32" s="26"/>
+      <c r="E32" s="26"/>
+      <c r="F32" s="26"/>
+      <c r="G32" s="26"/>
+      <c r="H32" s="26"/>
+      <c r="I32" s="26"/>
+      <c r="J32" s="26"/>
+      <c r="K32" s="26"/>
+      <c r="L32" s="26"/>
+      <c r="M32" s="26"/>
+      <c r="N32" s="26"/>
+      <c r="O32" s="26"/>
+      <c r="P32" s="26"/>
+      <c r="Q32" s="26"/>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B33" s="6">
         <v>101.1</v>
       </c>
       <c r="C33" s="6">
         <v>100.7</v>
       </c>
       <c r="D33" s="6">
         <v>100.8</v>
       </c>
       <c r="E33" s="6">
         <v>100.9</v>
       </c>
       <c r="F33" s="6">
         <v>101.1</v>
       </c>
       <c r="G33" s="6">
         <v>100.7</v>
       </c>
       <c r="H33" s="6">
         <v>100.8</v>
@@ -2805,69 +2804,69 @@
         <v>108.8</v>
       </c>
       <c r="K44" s="8">
         <v>106.1</v>
       </c>
       <c r="L44" s="7">
         <v>109.2</v>
       </c>
       <c r="M44" s="7">
         <v>112.8</v>
       </c>
       <c r="N44" s="7">
         <v>109.3</v>
       </c>
       <c r="O44" s="7">
         <v>107.1</v>
       </c>
       <c r="P44" s="7">
         <v>108</v>
       </c>
       <c r="Q44" s="7">
         <v>114.5</v>
       </c>
     </row>
     <row r="45" spans="1:17">
-      <c r="A45" s="32">
+      <c r="A45" s="25">
         <v>2025</v>
       </c>
-      <c r="B45" s="32"/>
-[...14 lines deleted...]
-      <c r="Q45" s="32"/>
+      <c r="B45" s="25"/>
+      <c r="C45" s="25"/>
+      <c r="D45" s="25"/>
+      <c r="E45" s="25"/>
+      <c r="F45" s="25"/>
+      <c r="G45" s="25"/>
+      <c r="H45" s="25"/>
+      <c r="I45" s="25"/>
+      <c r="J45" s="25"/>
+      <c r="K45" s="25"/>
+      <c r="L45" s="25"/>
+      <c r="M45" s="25"/>
+      <c r="N45" s="25"/>
+      <c r="O45" s="25"/>
+      <c r="P45" s="25"/>
+      <c r="Q45" s="25"/>
     </row>
     <row r="46" spans="1:17">
       <c r="A46" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B46" s="2">
         <v>101.4</v>
       </c>
       <c r="C46" s="2">
         <v>101.4</v>
       </c>
       <c r="D46" s="2">
         <v>100.7</v>
       </c>
       <c r="E46" s="2">
         <v>102.3</v>
       </c>
       <c r="F46" s="2">
         <v>101.4</v>
       </c>
       <c r="G46" s="2">
         <v>101.4</v>
       </c>
       <c r="H46" s="2">
         <v>100.7</v>
@@ -3735,154 +3734,202 @@
         <v>110.6</v>
       </c>
       <c r="L63" s="7">
         <v>113.4</v>
       </c>
       <c r="M63" s="7">
         <v>107.7</v>
       </c>
       <c r="N63" s="7">
         <v>111.2</v>
       </c>
       <c r="O63" s="7">
         <v>111.2</v>
       </c>
       <c r="P63" s="11">
         <v>113.3</v>
       </c>
       <c r="Q63" s="7">
         <v>109</v>
       </c>
     </row>
     <row r="64" spans="1:17">
       <c r="A64" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B64" s="16">
+      <c r="B64" s="12">
         <v>100.8</v>
       </c>
-      <c r="C64" s="17">
+      <c r="C64" s="2">
         <v>100.4</v>
       </c>
-      <c r="D64" s="18">
+      <c r="D64" s="14">
         <v>101</v>
       </c>
-      <c r="E64" s="17">
+      <c r="E64" s="2">
         <v>101.1</v>
       </c>
-      <c r="F64" s="16">
+      <c r="F64" s="12">
         <v>105.4</v>
       </c>
-      <c r="G64" s="20">
+      <c r="G64" s="11">
         <v>105</v>
       </c>
-      <c r="H64" s="17">
+      <c r="H64" s="2">
         <v>105.7</v>
       </c>
-      <c r="I64" s="17">
+      <c r="I64" s="2">
         <v>105.7</v>
       </c>
-      <c r="J64" s="19">
+      <c r="J64" s="7">
         <v>110.1</v>
       </c>
-      <c r="K64" s="17">
+      <c r="K64" s="2">
         <v>109.4</v>
       </c>
-      <c r="L64" s="19">
+      <c r="L64" s="7">
         <v>113</v>
       </c>
-      <c r="M64" s="19">
+      <c r="M64" s="7">
         <v>108.2</v>
       </c>
-      <c r="N64" s="19">
+      <c r="N64" s="7">
         <v>111</v>
       </c>
-      <c r="O64" s="19">
+      <c r="O64" s="7">
         <v>110.9</v>
       </c>
-      <c r="P64" s="20">
+      <c r="P64" s="11">
         <v>113.3</v>
       </c>
-      <c r="Q64" s="19">
+      <c r="Q64" s="7">
         <v>108.9</v>
       </c>
     </row>
-    <row r="65" spans="1:1">
+    <row r="65" spans="1:17">
       <c r="A65" s="8" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="66" spans="1:1">
+      <c r="B65" s="16">
+        <v>100.5</v>
+      </c>
+      <c r="C65" s="17">
+        <v>100.2</v>
+      </c>
+      <c r="D65" s="16">
+        <v>100.7</v>
+      </c>
+      <c r="E65" s="17">
+        <v>100.7</v>
+      </c>
+      <c r="F65" s="16">
+        <v>105.9</v>
+      </c>
+      <c r="G65" s="17">
+        <v>105.2</v>
+      </c>
+      <c r="H65" s="17">
+        <v>106.4</v>
+      </c>
+      <c r="I65" s="17">
+        <v>106.5</v>
+      </c>
+      <c r="J65" s="18">
+        <v>110</v>
+      </c>
+      <c r="K65" s="19">
+        <v>108</v>
+      </c>
+      <c r="L65" s="18">
+        <v>113</v>
+      </c>
+      <c r="M65" s="18">
+        <v>108.4</v>
+      </c>
+      <c r="N65" s="18">
+        <v>110.9</v>
+      </c>
+      <c r="O65" s="18">
+        <v>110.6</v>
+      </c>
+      <c r="P65" s="19">
+        <v>113.2</v>
+      </c>
+      <c r="Q65" s="18">
+        <v>108.8</v>
+      </c>
+    </row>
+    <row r="66" spans="1:17">
       <c r="A66" s="8" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="67" spans="1:1">
+    <row r="67" spans="1:17">
       <c r="A67" s="8" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="68" spans="1:1">
+    <row r="68" spans="1:17">
       <c r="A68" s="8" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="69" spans="1:1">
+    <row r="69" spans="1:17">
       <c r="A69" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="70" spans="1:1">
+    <row r="70" spans="1:17">
       <c r="A70" s="6" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="23">
+    <mergeCell ref="N3:Q3"/>
+    <mergeCell ref="F3:I3"/>
+    <mergeCell ref="I4:I5"/>
+    <mergeCell ref="K4:L4"/>
     <mergeCell ref="A45:Q45"/>
     <mergeCell ref="A32:Q32"/>
     <mergeCell ref="A6:Q6"/>
     <mergeCell ref="A19:Q19"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="J4:J5"/>
+    <mergeCell ref="B3:E3"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
-    <mergeCell ref="A1:Q1"/>
-[...8 lines deleted...]
-    <mergeCell ref="K4:L4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.24" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИПЦ</vt:lpstr>