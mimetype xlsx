--- v1 (2026-07-17)
+++ v2 (2026-10-25)
@@ -7,51 +7,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ba.ismailov\Desktop\Рабочий стол 2026\Динамика демография\1. Численность населения\1. Численность населения (по годам)\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12030" tabRatio="599"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12030" tabRatio="599" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="1991-2008" sheetId="6" r:id="rId1"/>
     <sheet name="2009-2026" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="12">
   <si>
     <t>человек, на начало года</t>
   </si>
   <si>
     <t>г. Астана</t>
   </si>
   <si>
     <t>Численность населения г.Астаны</t>
   </si>
   <si>
     <t>район Алматы</t>
   </si>
   <si>
     <t>район Есиль</t>
@@ -564,58 +564,57 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -649,96 +648,118 @@
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="26">
     <cellStyle name="Акцент1" xfId="16" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="17" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="18" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="19" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="20" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="21" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="8" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="9" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="10" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="15" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="12" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_ЧислРК2007" xfId="25"/>
     <cellStyle name="Плохой" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="14" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание 2" xfId="24"/>
@@ -1038,2134 +1059,2158 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:V29"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="P33" sqref="P33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="16.85546875" style="3" customWidth="1"/>
     <col min="2" max="10" width="8.28515625" style="3" customWidth="1"/>
     <col min="11" max="19" width="8.140625" style="3" customWidth="1"/>
-    <col min="20" max="20" width="9.140625" style="25"/>
+    <col min="20" max="20" width="9.140625" style="24"/>
     <col min="21" max="21" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="14.25" customHeight="1"/>
     <row r="2" spans="1:22" ht="14.25" customHeight="1">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="49"/>
-[...16 lines deleted...]
-      <c r="S2" s="49"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="50"/>
+      <c r="P2" s="50"/>
+      <c r="Q2" s="50"/>
+      <c r="R2" s="50"/>
+      <c r="S2" s="50"/>
     </row>
     <row r="3" spans="1:22" ht="14.25" customHeight="1"/>
     <row r="4" spans="1:22" ht="14.25" customHeight="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
     </row>
     <row r="5" spans="1:22">
-      <c r="A5" s="5"/>
-      <c r="B5" s="6">
+      <c r="A5" s="4"/>
+      <c r="B5" s="5">
         <v>1991</v>
       </c>
-      <c r="C5" s="6">
+      <c r="C5" s="5">
         <v>1992</v>
       </c>
-      <c r="D5" s="6">
+      <c r="D5" s="5">
         <v>1993</v>
       </c>
-      <c r="E5" s="6">
+      <c r="E5" s="5">
         <v>1994</v>
       </c>
-      <c r="F5" s="6">
+      <c r="F5" s="5">
         <v>1995</v>
       </c>
-      <c r="G5" s="6">
+      <c r="G5" s="5">
         <v>1996</v>
       </c>
-      <c r="H5" s="6">
+      <c r="H5" s="5">
         <v>1997</v>
       </c>
-      <c r="I5" s="6">
+      <c r="I5" s="5">
         <v>1998</v>
       </c>
-      <c r="J5" s="6">
+      <c r="J5" s="5">
         <v>1999</v>
       </c>
-      <c r="K5" s="6">
+      <c r="K5" s="5">
         <v>2000</v>
       </c>
-      <c r="L5" s="6">
+      <c r="L5" s="5">
         <v>2001</v>
       </c>
-      <c r="M5" s="6">
+      <c r="M5" s="5">
         <v>2002</v>
       </c>
-      <c r="N5" s="6">
+      <c r="N5" s="5">
         <v>2003</v>
       </c>
-      <c r="O5" s="6">
+      <c r="O5" s="5">
         <v>2004</v>
       </c>
-      <c r="P5" s="6">
+      <c r="P5" s="5">
         <v>2005</v>
       </c>
-      <c r="Q5" s="6">
+      <c r="Q5" s="5">
         <v>2006</v>
       </c>
-      <c r="R5" s="6">
+      <c r="R5" s="5">
         <v>2007</v>
       </c>
-      <c r="S5" s="8">
+      <c r="S5" s="7">
         <v>2008</v>
       </c>
     </row>
     <row r="6" spans="1:22">
-      <c r="A6" s="50" t="s">
+      <c r="A6" s="51" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="50"/>
-[...19 lines deleted...]
-      <c r="A7" s="11" t="s">
+      <c r="B6" s="51"/>
+      <c r="C6" s="51"/>
+      <c r="D6" s="51"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="51"/>
+      <c r="I6" s="51"/>
+      <c r="J6" s="51"/>
+      <c r="K6" s="51"/>
+      <c r="L6" s="51"/>
+      <c r="M6" s="51"/>
+      <c r="N6" s="51"/>
+      <c r="O6" s="51"/>
+      <c r="P6" s="51"/>
+      <c r="Q6" s="51"/>
+      <c r="R6" s="51"/>
+      <c r="S6" s="51"/>
+    </row>
+    <row r="7" spans="1:22" s="11" customFormat="1" ht="15">
+      <c r="A7" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="41">
+      <c r="B7" s="39">
         <v>293791</v>
       </c>
-      <c r="C7" s="41">
+      <c r="C7" s="39">
         <v>298671</v>
       </c>
-      <c r="D7" s="41">
+      <c r="D7" s="39">
         <v>292172</v>
       </c>
-      <c r="E7" s="41">
+      <c r="E7" s="39">
         <v>294556</v>
       </c>
-      <c r="F7" s="41">
+      <c r="F7" s="39">
         <v>293155</v>
       </c>
-      <c r="G7" s="41">
+      <c r="G7" s="39">
         <v>289715</v>
       </c>
-      <c r="H7" s="41">
+      <c r="H7" s="39">
         <v>287201</v>
       </c>
-      <c r="I7" s="41">
+      <c r="I7" s="39">
         <v>300505</v>
       </c>
-      <c r="J7" s="34">
+      <c r="J7" s="33">
         <v>326939</v>
       </c>
-      <c r="K7" s="19">
+      <c r="K7" s="18">
         <v>380990</v>
       </c>
-      <c r="L7" s="19">
+      <c r="L7" s="18">
         <v>440209</v>
       </c>
-      <c r="M7" s="19">
+      <c r="M7" s="18">
         <v>493062</v>
       </c>
-      <c r="N7" s="19">
+      <c r="N7" s="18">
         <v>501998</v>
       </c>
-      <c r="O7" s="19">
+      <c r="O7" s="18">
         <v>510533</v>
       </c>
-      <c r="P7" s="19">
+      <c r="P7" s="18">
         <v>529335</v>
       </c>
-      <c r="Q7" s="19">
+      <c r="Q7" s="18">
         <v>550438</v>
       </c>
-      <c r="R7" s="19">
+      <c r="R7" s="18">
         <v>574448</v>
       </c>
-      <c r="S7" s="34">
+      <c r="S7" s="33">
         <v>602684</v>
       </c>
-      <c r="T7" s="24"/>
-      <c r="U7" s="53"/>
+      <c r="T7" s="23"/>
+      <c r="U7" s="47"/>
     </row>
     <row r="8" spans="1:22" ht="15">
-      <c r="A8" s="13" t="s">
+      <c r="A8" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="13"/>
-[...7 lines deleted...]
-      <c r="J8" s="46">
+      <c r="B8" s="12"/>
+      <c r="C8" s="12"/>
+      <c r="D8" s="12"/>
+      <c r="E8" s="12"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="12"/>
+      <c r="H8" s="12"/>
+      <c r="I8" s="12"/>
+      <c r="J8" s="44">
         <v>169777</v>
       </c>
-      <c r="K8" s="30">
+      <c r="K8" s="29">
         <v>198554</v>
       </c>
-      <c r="L8" s="30">
+      <c r="L8" s="29">
         <v>229240</v>
       </c>
-      <c r="M8" s="30">
+      <c r="M8" s="29">
         <v>255073</v>
       </c>
-      <c r="N8" s="30">
+      <c r="N8" s="29">
         <v>257841</v>
       </c>
-      <c r="O8" s="30">
+      <c r="O8" s="29">
         <v>261733</v>
       </c>
-      <c r="P8" s="30">
+      <c r="P8" s="29">
         <v>270155</v>
       </c>
-      <c r="Q8" s="30">
+      <c r="Q8" s="29">
         <v>281250</v>
       </c>
-      <c r="R8" s="30">
+      <c r="R8" s="29">
         <v>294496</v>
       </c>
-      <c r="S8" s="31">
+      <c r="S8" s="30">
         <v>313596</v>
       </c>
-      <c r="T8" s="24"/>
-[...1 lines deleted...]
-      <c r="V8" s="12"/>
+      <c r="T8" s="23"/>
+      <c r="U8" s="48"/>
+      <c r="V8" s="11"/>
     </row>
     <row r="9" spans="1:22" ht="15">
-      <c r="A9" s="13" t="s">
+      <c r="A9" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="13"/>
-[...19 lines deleted...]
-      <c r="V9" s="12"/>
+      <c r="B9" s="12"/>
+      <c r="C9" s="12"/>
+      <c r="D9" s="12"/>
+      <c r="E9" s="12"/>
+      <c r="F9" s="12"/>
+      <c r="G9" s="12"/>
+      <c r="H9" s="12"/>
+      <c r="I9" s="12"/>
+      <c r="J9" s="44"/>
+      <c r="K9" s="31"/>
+      <c r="L9" s="31"/>
+      <c r="M9" s="32"/>
+      <c r="N9" s="32"/>
+      <c r="O9" s="32"/>
+      <c r="P9" s="31"/>
+      <c r="Q9" s="32"/>
+      <c r="R9" s="32"/>
+      <c r="S9" s="31"/>
+      <c r="T9" s="23"/>
+      <c r="U9" s="48"/>
+      <c r="V9" s="11"/>
     </row>
     <row r="10" spans="1:22" ht="15">
-      <c r="A10" s="18" t="s">
+      <c r="A10" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="18"/>
-[...7 lines deleted...]
-      <c r="J10" s="44">
+      <c r="B10" s="17"/>
+      <c r="C10" s="17"/>
+      <c r="D10" s="17"/>
+      <c r="E10" s="17"/>
+      <c r="F10" s="17"/>
+      <c r="G10" s="17"/>
+      <c r="H10" s="17"/>
+      <c r="I10" s="17"/>
+      <c r="J10" s="42">
         <v>157162</v>
       </c>
-      <c r="K10" s="32">
+      <c r="K10" s="31">
         <v>182436</v>
       </c>
-      <c r="L10" s="32">
+      <c r="L10" s="31">
         <v>210969</v>
       </c>
-      <c r="M10" s="33">
+      <c r="M10" s="32">
         <v>237989</v>
       </c>
-      <c r="N10" s="33">
+      <c r="N10" s="32">
         <v>244157</v>
       </c>
-      <c r="O10" s="33">
+      <c r="O10" s="32">
         <v>248800</v>
       </c>
-      <c r="P10" s="32">
+      <c r="P10" s="31">
         <v>259180</v>
       </c>
-      <c r="Q10" s="33">
+      <c r="Q10" s="32">
         <v>269188</v>
       </c>
-      <c r="R10" s="33">
+      <c r="R10" s="32">
         <v>279952</v>
       </c>
-      <c r="S10" s="32">
+      <c r="S10" s="31">
         <v>289088</v>
       </c>
-      <c r="T10" s="24"/>
-[...1 lines deleted...]
-      <c r="V10" s="12"/>
+      <c r="T10" s="23"/>
+      <c r="U10" s="48"/>
+      <c r="V10" s="11"/>
     </row>
     <row r="11" spans="1:22" ht="15">
-      <c r="A11" s="26" t="s">
+      <c r="A11" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="26"/>
-[...19 lines deleted...]
-      <c r="V11" s="12"/>
+      <c r="B11" s="25"/>
+      <c r="C11" s="25"/>
+      <c r="D11" s="25"/>
+      <c r="E11" s="25"/>
+      <c r="F11" s="25"/>
+      <c r="G11" s="25"/>
+      <c r="H11" s="25"/>
+      <c r="I11" s="25"/>
+      <c r="J11" s="49"/>
+      <c r="K11" s="31"/>
+      <c r="L11" s="31"/>
+      <c r="M11" s="32"/>
+      <c r="N11" s="32"/>
+      <c r="O11" s="32"/>
+      <c r="P11" s="31"/>
+      <c r="Q11" s="32"/>
+      <c r="R11" s="32"/>
+      <c r="S11" s="31"/>
+      <c r="T11" s="23"/>
+      <c r="U11" s="48"/>
+      <c r="V11" s="11"/>
     </row>
     <row r="12" spans="1:22">
-      <c r="A12" s="13" t="s">
+      <c r="A12" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="25"/>
-[...16 lines deleted...]
-      <c r="S12" s="34"/>
+      <c r="B12" s="24"/>
+      <c r="C12" s="24"/>
+      <c r="D12" s="24"/>
+      <c r="E12" s="24"/>
+      <c r="F12" s="24"/>
+      <c r="G12" s="24"/>
+      <c r="H12" s="24"/>
+      <c r="I12" s="24"/>
+      <c r="J12" s="24"/>
+      <c r="K12" s="33"/>
+      <c r="L12" s="33"/>
+      <c r="M12" s="33"/>
+      <c r="N12" s="33"/>
+      <c r="O12" s="33"/>
+      <c r="P12" s="33"/>
+      <c r="Q12" s="33"/>
+      <c r="R12" s="33"/>
+      <c r="S12" s="33"/>
     </row>
     <row r="13" spans="1:22">
-      <c r="A13" s="13" t="s">
+      <c r="A13" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="13"/>
-[...16 lines deleted...]
-      <c r="S13" s="25"/>
+      <c r="B13" s="12"/>
+      <c r="C13" s="12"/>
+      <c r="D13" s="12"/>
+      <c r="E13" s="12"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="12"/>
+      <c r="H13" s="12"/>
+      <c r="I13" s="12"/>
+      <c r="J13" s="44"/>
+      <c r="K13" s="24"/>
+      <c r="L13" s="24"/>
+      <c r="M13" s="24"/>
+      <c r="N13" s="24"/>
+      <c r="O13" s="24"/>
+      <c r="P13" s="24"/>
+      <c r="Q13" s="40"/>
+      <c r="R13" s="24"/>
+      <c r="S13" s="24"/>
     </row>
     <row r="14" spans="1:22">
-      <c r="A14" s="51" t="s">
+      <c r="A14" s="52" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="51"/>
-[...16 lines deleted...]
-      <c r="S14" s="51"/>
+      <c r="B14" s="52"/>
+      <c r="C14" s="52"/>
+      <c r="D14" s="52"/>
+      <c r="E14" s="52"/>
+      <c r="F14" s="52"/>
+      <c r="G14" s="52"/>
+      <c r="H14" s="52"/>
+      <c r="I14" s="52"/>
+      <c r="J14" s="52"/>
+      <c r="K14" s="52"/>
+      <c r="L14" s="52"/>
+      <c r="M14" s="52"/>
+      <c r="N14" s="52"/>
+      <c r="O14" s="52"/>
+      <c r="P14" s="52"/>
+      <c r="Q14" s="52"/>
+      <c r="R14" s="52"/>
+      <c r="S14" s="52"/>
     </row>
     <row r="15" spans="1:22">
-      <c r="A15" s="43" t="s">
+      <c r="A15" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="44">
+      <c r="B15" s="42">
         <v>139574</v>
       </c>
-      <c r="C15" s="45">
+      <c r="C15" s="43">
         <v>141485</v>
       </c>
-      <c r="D15" s="45">
+      <c r="D15" s="43">
         <v>138011</v>
       </c>
-      <c r="E15" s="45">
+      <c r="E15" s="43">
         <v>138772</v>
       </c>
-      <c r="F15" s="45">
+      <c r="F15" s="43">
         <v>137723</v>
       </c>
-      <c r="G15" s="45">
+      <c r="G15" s="43">
         <v>135712</v>
       </c>
-      <c r="H15" s="45">
+      <c r="H15" s="43">
         <v>134140</v>
       </c>
-      <c r="I15" s="45">
+      <c r="I15" s="43">
         <v>139941</v>
       </c>
-      <c r="J15" s="45">
+      <c r="J15" s="43">
         <v>152427</v>
       </c>
-      <c r="K15" s="34">
+      <c r="K15" s="33">
         <v>181026</v>
       </c>
-      <c r="L15" s="34">
+      <c r="L15" s="33">
         <v>211948</v>
       </c>
-      <c r="M15" s="34">
+      <c r="M15" s="33">
         <v>239176</v>
       </c>
-      <c r="N15" s="34">
+      <c r="N15" s="33">
         <v>243833</v>
       </c>
-      <c r="O15" s="34">
+      <c r="O15" s="33">
         <v>248044</v>
       </c>
-      <c r="P15" s="34">
+      <c r="P15" s="33">
         <v>257162</v>
       </c>
-      <c r="Q15" s="34">
+      <c r="Q15" s="33">
         <v>267869</v>
       </c>
-      <c r="R15" s="34">
+      <c r="R15" s="33">
         <v>282259</v>
       </c>
-      <c r="S15" s="34">
+      <c r="S15" s="33">
         <v>295354</v>
       </c>
     </row>
     <row r="16" spans="1:22">
-      <c r="A16" s="13" t="s">
+      <c r="A16" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="B16" s="25"/>
-[...16 lines deleted...]
-      <c r="S16" s="25"/>
+      <c r="B16" s="24"/>
+      <c r="C16" s="24"/>
+      <c r="D16" s="24"/>
+      <c r="E16" s="24"/>
+      <c r="F16" s="24"/>
+      <c r="G16" s="24"/>
+      <c r="H16" s="24"/>
+      <c r="I16" s="24"/>
+      <c r="J16" s="24"/>
+      <c r="K16" s="24"/>
+      <c r="L16" s="24"/>
+      <c r="M16" s="24"/>
+      <c r="N16" s="24"/>
+      <c r="O16" s="24"/>
+      <c r="P16" s="24"/>
+      <c r="Q16" s="24"/>
+      <c r="R16" s="24"/>
+      <c r="S16" s="24"/>
     </row>
     <row r="17" spans="1:19">
-      <c r="A17" s="13" t="s">
+      <c r="A17" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B17" s="25"/>
-[...16 lines deleted...]
-      <c r="S17" s="25"/>
+      <c r="B17" s="24"/>
+      <c r="C17" s="24"/>
+      <c r="D17" s="24"/>
+      <c r="E17" s="24"/>
+      <c r="F17" s="24"/>
+      <c r="G17" s="24"/>
+      <c r="H17" s="24"/>
+      <c r="I17" s="24"/>
+      <c r="J17" s="24"/>
+      <c r="K17" s="24"/>
+      <c r="L17" s="24"/>
+      <c r="M17" s="24"/>
+      <c r="N17" s="24"/>
+      <c r="O17" s="24"/>
+      <c r="P17" s="24"/>
+      <c r="Q17" s="24"/>
+      <c r="R17" s="24"/>
+      <c r="S17" s="24"/>
     </row>
     <row r="18" spans="1:19">
-      <c r="A18" s="18" t="s">
+      <c r="A18" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B18" s="25"/>
-[...16 lines deleted...]
-      <c r="S18" s="25"/>
+      <c r="B18" s="24"/>
+      <c r="C18" s="24"/>
+      <c r="D18" s="24"/>
+      <c r="E18" s="24"/>
+      <c r="F18" s="24"/>
+      <c r="G18" s="24"/>
+      <c r="H18" s="24"/>
+      <c r="I18" s="24"/>
+      <c r="J18" s="24"/>
+      <c r="K18" s="24"/>
+      <c r="L18" s="24"/>
+      <c r="M18" s="24"/>
+      <c r="N18" s="24"/>
+      <c r="O18" s="24"/>
+      <c r="P18" s="24"/>
+      <c r="Q18" s="24"/>
+      <c r="R18" s="24"/>
+      <c r="S18" s="24"/>
     </row>
     <row r="19" spans="1:19">
-      <c r="A19" s="13" t="s">
+      <c r="A19" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="B19" s="25"/>
-[...16 lines deleted...]
-      <c r="S19" s="25"/>
+      <c r="B19" s="24"/>
+      <c r="C19" s="24"/>
+      <c r="D19" s="24"/>
+      <c r="E19" s="24"/>
+      <c r="F19" s="24"/>
+      <c r="G19" s="24"/>
+      <c r="H19" s="24"/>
+      <c r="I19" s="24"/>
+      <c r="J19" s="24"/>
+      <c r="K19" s="24"/>
+      <c r="L19" s="24"/>
+      <c r="M19" s="24"/>
+      <c r="N19" s="24"/>
+      <c r="O19" s="24"/>
+      <c r="P19" s="24"/>
+      <c r="Q19" s="24"/>
+      <c r="R19" s="24"/>
+      <c r="S19" s="24"/>
     </row>
     <row r="20" spans="1:19">
-      <c r="A20" s="13" t="s">
+      <c r="A20" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B20" s="25"/>
-[...16 lines deleted...]
-      <c r="S20" s="25"/>
+      <c r="B20" s="24"/>
+      <c r="C20" s="24"/>
+      <c r="D20" s="24"/>
+      <c r="E20" s="24"/>
+      <c r="F20" s="24"/>
+      <c r="G20" s="24"/>
+      <c r="H20" s="24"/>
+      <c r="I20" s="24"/>
+      <c r="J20" s="24"/>
+      <c r="K20" s="24"/>
+      <c r="L20" s="24"/>
+      <c r="M20" s="24"/>
+      <c r="N20" s="24"/>
+      <c r="O20" s="24"/>
+      <c r="P20" s="24"/>
+      <c r="Q20" s="24"/>
+      <c r="R20" s="24"/>
+      <c r="S20" s="24"/>
     </row>
     <row r="21" spans="1:19">
-      <c r="A21" s="13" t="s">
+      <c r="A21" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="25"/>
-[...16 lines deleted...]
-      <c r="S21" s="25"/>
+      <c r="B21" s="24"/>
+      <c r="C21" s="24"/>
+      <c r="D21" s="24"/>
+      <c r="E21" s="24"/>
+      <c r="F21" s="24"/>
+      <c r="G21" s="24"/>
+      <c r="H21" s="24"/>
+      <c r="I21" s="24"/>
+      <c r="J21" s="24"/>
+      <c r="K21" s="24"/>
+      <c r="L21" s="24"/>
+      <c r="M21" s="24"/>
+      <c r="N21" s="24"/>
+      <c r="O21" s="24"/>
+      <c r="P21" s="24"/>
+      <c r="Q21" s="24"/>
+      <c r="R21" s="24"/>
+      <c r="S21" s="24"/>
     </row>
     <row r="22" spans="1:19">
-      <c r="A22" s="51" t="s">
+      <c r="A22" s="52" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="51"/>
-[...16 lines deleted...]
-      <c r="S22" s="51"/>
+      <c r="B22" s="52"/>
+      <c r="C22" s="52"/>
+      <c r="D22" s="52"/>
+      <c r="E22" s="52"/>
+      <c r="F22" s="52"/>
+      <c r="G22" s="52"/>
+      <c r="H22" s="52"/>
+      <c r="I22" s="52"/>
+      <c r="J22" s="52"/>
+      <c r="K22" s="52"/>
+      <c r="L22" s="52"/>
+      <c r="M22" s="52"/>
+      <c r="N22" s="52"/>
+      <c r="O22" s="52"/>
+      <c r="P22" s="52"/>
+      <c r="Q22" s="52"/>
+      <c r="R22" s="52"/>
+      <c r="S22" s="52"/>
     </row>
     <row r="23" spans="1:19">
-      <c r="A23" s="43" t="s">
+      <c r="A23" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="B23" s="34">
+      <c r="B23" s="33">
         <v>293791</v>
       </c>
-      <c r="C23" s="34">
+      <c r="C23" s="33">
         <v>298671</v>
       </c>
-      <c r="D23" s="34">
+      <c r="D23" s="33">
         <v>292172</v>
       </c>
-      <c r="E23" s="34">
+      <c r="E23" s="33">
         <v>294556</v>
       </c>
-      <c r="F23" s="34">
+      <c r="F23" s="33">
         <v>293155</v>
       </c>
-      <c r="G23" s="34">
+      <c r="G23" s="33">
         <v>289715</v>
       </c>
-      <c r="H23" s="34">
+      <c r="H23" s="33">
         <v>287201</v>
       </c>
-      <c r="I23" s="34">
+      <c r="I23" s="33">
         <v>300505</v>
       </c>
-      <c r="J23" s="34">
+      <c r="J23" s="33">
         <v>326939</v>
       </c>
-      <c r="K23" s="34">
+      <c r="K23" s="33">
         <v>380990</v>
       </c>
-      <c r="L23" s="34">
+      <c r="L23" s="33">
         <v>440209</v>
       </c>
-      <c r="M23" s="34">
+      <c r="M23" s="33">
         <v>493062</v>
       </c>
-      <c r="N23" s="34">
+      <c r="N23" s="33">
         <v>501998</v>
       </c>
-      <c r="O23" s="34">
+      <c r="O23" s="33">
         <v>510533</v>
       </c>
-      <c r="P23" s="34">
+      <c r="P23" s="33">
         <v>529335</v>
       </c>
-      <c r="Q23" s="34">
+      <c r="Q23" s="33">
         <v>550438</v>
       </c>
-      <c r="R23" s="34">
+      <c r="R23" s="33">
         <v>574448</v>
       </c>
-      <c r="S23" s="34">
+      <c r="S23" s="33">
         <v>602684</v>
       </c>
     </row>
     <row r="24" spans="1:19">
-      <c r="A24" s="13" t="s">
+      <c r="A24" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="B24" s="25"/>
-[...16 lines deleted...]
-      <c r="S24" s="25"/>
+      <c r="B24" s="24"/>
+      <c r="C24" s="24"/>
+      <c r="D24" s="24"/>
+      <c r="E24" s="24"/>
+      <c r="F24" s="24"/>
+      <c r="G24" s="24"/>
+      <c r="H24" s="24"/>
+      <c r="I24" s="24"/>
+      <c r="J24" s="24"/>
+      <c r="K24" s="24"/>
+      <c r="L24" s="24"/>
+      <c r="M24" s="24"/>
+      <c r="N24" s="24"/>
+      <c r="O24" s="24"/>
+      <c r="P24" s="24"/>
+      <c r="Q24" s="24"/>
+      <c r="R24" s="24"/>
+      <c r="S24" s="24"/>
     </row>
     <row r="25" spans="1:19">
-      <c r="A25" s="13" t="s">
+      <c r="A25" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B25" s="25"/>
-[...16 lines deleted...]
-      <c r="S25" s="25"/>
+      <c r="B25" s="24"/>
+      <c r="C25" s="24"/>
+      <c r="D25" s="24"/>
+      <c r="E25" s="24"/>
+      <c r="F25" s="24"/>
+      <c r="G25" s="24"/>
+      <c r="H25" s="24"/>
+      <c r="I25" s="24"/>
+      <c r="J25" s="24"/>
+      <c r="K25" s="24"/>
+      <c r="L25" s="24"/>
+      <c r="M25" s="24"/>
+      <c r="N25" s="24"/>
+      <c r="O25" s="24"/>
+      <c r="P25" s="24"/>
+      <c r="Q25" s="24"/>
+      <c r="R25" s="24"/>
+      <c r="S25" s="24"/>
     </row>
     <row r="26" spans="1:19">
-      <c r="A26" s="18" t="s">
+      <c r="A26" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B26" s="25"/>
-[...16 lines deleted...]
-      <c r="S26" s="25"/>
+      <c r="B26" s="24"/>
+      <c r="C26" s="24"/>
+      <c r="D26" s="24"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="24"/>
+      <c r="G26" s="24"/>
+      <c r="H26" s="24"/>
+      <c r="I26" s="24"/>
+      <c r="J26" s="24"/>
+      <c r="K26" s="24"/>
+      <c r="L26" s="24"/>
+      <c r="M26" s="24"/>
+      <c r="N26" s="24"/>
+      <c r="O26" s="24"/>
+      <c r="P26" s="24"/>
+      <c r="Q26" s="24"/>
+      <c r="R26" s="24"/>
+      <c r="S26" s="24"/>
     </row>
     <row r="27" spans="1:19">
-      <c r="A27" s="13" t="s">
+      <c r="A27" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="B27" s="25"/>
-[...16 lines deleted...]
-      <c r="S27" s="25"/>
+      <c r="B27" s="24"/>
+      <c r="C27" s="24"/>
+      <c r="D27" s="24"/>
+      <c r="E27" s="24"/>
+      <c r="F27" s="24"/>
+      <c r="G27" s="24"/>
+      <c r="H27" s="24"/>
+      <c r="I27" s="24"/>
+      <c r="J27" s="24"/>
+      <c r="K27" s="24"/>
+      <c r="L27" s="24"/>
+      <c r="M27" s="24"/>
+      <c r="N27" s="24"/>
+      <c r="O27" s="24"/>
+      <c r="P27" s="24"/>
+      <c r="Q27" s="24"/>
+      <c r="R27" s="24"/>
+      <c r="S27" s="24"/>
     </row>
     <row r="28" spans="1:19">
-      <c r="A28" s="13" t="s">
+      <c r="A28" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B28" s="25"/>
-[...16 lines deleted...]
-      <c r="S28" s="25"/>
+      <c r="B28" s="24"/>
+      <c r="C28" s="24"/>
+      <c r="D28" s="24"/>
+      <c r="E28" s="24"/>
+      <c r="F28" s="24"/>
+      <c r="G28" s="24"/>
+      <c r="H28" s="24"/>
+      <c r="I28" s="24"/>
+      <c r="J28" s="24"/>
+      <c r="K28" s="24"/>
+      <c r="L28" s="24"/>
+      <c r="M28" s="24"/>
+      <c r="N28" s="24"/>
+      <c r="O28" s="24"/>
+      <c r="P28" s="24"/>
+      <c r="Q28" s="24"/>
+      <c r="R28" s="24"/>
+      <c r="S28" s="24"/>
     </row>
     <row r="29" spans="1:19">
-      <c r="A29" s="27" t="s">
+      <c r="A29" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="B29" s="29"/>
-[...16 lines deleted...]
-      <c r="S29" s="29"/>
+      <c r="B29" s="28"/>
+      <c r="C29" s="28"/>
+      <c r="D29" s="28"/>
+      <c r="E29" s="28"/>
+      <c r="F29" s="28"/>
+      <c r="G29" s="28"/>
+      <c r="H29" s="28"/>
+      <c r="I29" s="28"/>
+      <c r="J29" s="28"/>
+      <c r="K29" s="28"/>
+      <c r="L29" s="28"/>
+      <c r="M29" s="28"/>
+      <c r="N29" s="28"/>
+      <c r="O29" s="28"/>
+      <c r="P29" s="28"/>
+      <c r="Q29" s="28"/>
+      <c r="R29" s="28"/>
+      <c r="S29" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:S2"/>
     <mergeCell ref="A6:S6"/>
     <mergeCell ref="A14:S14"/>
     <mergeCell ref="A22:S22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S29"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="H34" sqref="H34"/>
+      <selection pane="bottomLeft" activeCell="I36" sqref="I36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="16.85546875" style="3" customWidth="1"/>
     <col min="2" max="10" width="8.140625" style="3" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="14.25" customHeight="1"/>
     <row r="2" spans="1:19" ht="14.25" customHeight="1">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="49"/>
-[...16 lines deleted...]
-      <c r="S2" s="49"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="50"/>
+      <c r="P2" s="50"/>
+      <c r="Q2" s="50"/>
+      <c r="R2" s="50"/>
+      <c r="S2" s="50"/>
     </row>
     <row r="3" spans="1:19" ht="14.25" customHeight="1"/>
     <row r="4" spans="1:19" ht="14.25" customHeight="1">
       <c r="A4" s="1"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
-      <c r="M4" s="20"/>
-[...1 lines deleted...]
-      <c r="P4" s="52" t="s">
+      <c r="M4" s="19"/>
+      <c r="O4" s="21"/>
+      <c r="P4" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="Q4" s="52"/>
-[...1 lines deleted...]
-      <c r="S4" s="52"/>
+      <c r="Q4" s="53"/>
+      <c r="R4" s="53"/>
+      <c r="S4" s="53"/>
     </row>
     <row r="5" spans="1:19">
-      <c r="A5" s="5"/>
-      <c r="B5" s="6">
+      <c r="A5" s="4"/>
+      <c r="B5" s="5">
         <v>2009</v>
       </c>
-      <c r="C5" s="6">
+      <c r="C5" s="5">
         <v>2010</v>
       </c>
-      <c r="D5" s="6">
+      <c r="D5" s="5">
         <v>2011</v>
       </c>
-      <c r="E5" s="6">
+      <c r="E5" s="5">
         <v>2012</v>
       </c>
-      <c r="F5" s="6">
+      <c r="F5" s="5">
         <v>2013</v>
       </c>
-      <c r="G5" s="6">
+      <c r="G5" s="5">
         <v>2014</v>
       </c>
-      <c r="H5" s="6">
+      <c r="H5" s="5">
         <v>2015</v>
       </c>
-      <c r="I5" s="7">
+      <c r="I5" s="6">
         <v>2016</v>
       </c>
-      <c r="J5" s="6">
+      <c r="J5" s="5">
         <v>2017</v>
       </c>
-      <c r="K5" s="6">
+      <c r="K5" s="5">
         <v>2018</v>
       </c>
-      <c r="L5" s="7">
+      <c r="L5" s="6">
         <v>2019</v>
       </c>
-      <c r="M5" s="8">
+      <c r="M5" s="7">
         <v>2020</v>
       </c>
-      <c r="N5" s="8">
+      <c r="N5" s="7">
         <v>2021</v>
       </c>
-      <c r="O5" s="9">
+      <c r="O5" s="8">
         <v>2022</v>
       </c>
-      <c r="P5" s="10">
+      <c r="P5" s="9">
         <v>2023</v>
       </c>
-      <c r="Q5" s="9">
+      <c r="Q5" s="8">
         <v>2024</v>
       </c>
-      <c r="R5" s="9">
+      <c r="R5" s="8">
         <v>2025</v>
       </c>
-      <c r="S5" s="9">
+      <c r="S5" s="8">
         <v>2026</v>
       </c>
     </row>
     <row r="6" spans="1:19">
-      <c r="A6" s="50" t="s">
+      <c r="A6" s="51" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="50"/>
-[...19 lines deleted...]
-      <c r="A7" s="43" t="s">
+      <c r="B6" s="51"/>
+      <c r="C6" s="51"/>
+      <c r="D6" s="51"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="51"/>
+      <c r="I6" s="51"/>
+      <c r="J6" s="51"/>
+      <c r="K6" s="51"/>
+      <c r="L6" s="51"/>
+      <c r="M6" s="51"/>
+      <c r="N6" s="51"/>
+      <c r="O6" s="51"/>
+      <c r="P6" s="51"/>
+      <c r="Q6" s="51"/>
+      <c r="R6" s="51"/>
+      <c r="S6" s="51"/>
+    </row>
+    <row r="7" spans="1:19" s="11" customFormat="1" ht="15">
+      <c r="A7" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="24">
+      <c r="B7" s="23">
         <v>611576</v>
       </c>
-      <c r="C7" s="24">
+      <c r="C7" s="23">
         <v>655476</v>
       </c>
-      <c r="D7" s="24">
+      <c r="D7" s="23">
         <v>703485</v>
       </c>
-      <c r="E7" s="24">
+      <c r="E7" s="23">
         <v>749192</v>
       </c>
-      <c r="F7" s="24">
+      <c r="F7" s="23">
         <v>784470</v>
       </c>
-      <c r="G7" s="24">
+      <c r="G7" s="23">
         <v>820745</v>
       </c>
-      <c r="H7" s="24">
+      <c r="H7" s="23">
         <v>859129</v>
       </c>
-      <c r="I7" s="24">
+      <c r="I7" s="23">
         <v>878913</v>
       </c>
-      <c r="J7" s="24">
+      <c r="J7" s="23">
         <v>979017</v>
       </c>
-      <c r="K7" s="24">
+      <c r="K7" s="23">
         <v>1036905</v>
       </c>
-      <c r="L7" s="24">
+      <c r="L7" s="23">
         <v>1084712</v>
       </c>
-      <c r="M7" s="24">
+      <c r="M7" s="23">
         <v>1142470</v>
       </c>
-      <c r="N7" s="24">
+      <c r="N7" s="23">
         <v>1190711</v>
       </c>
-      <c r="O7" s="24">
+      <c r="O7" s="23">
         <v>1295711</v>
       </c>
-      <c r="P7" s="24">
+      <c r="P7" s="64">
         <v>1354559</v>
       </c>
-      <c r="Q7" s="24">
+      <c r="Q7" s="64">
         <v>1430105</v>
       </c>
-      <c r="R7" s="23">
+      <c r="R7" s="22">
         <v>1528703</v>
       </c>
-      <c r="S7" s="37">
+      <c r="S7" s="35">
         <v>1639176</v>
       </c>
     </row>
     <row r="8" spans="1:19">
-      <c r="A8" s="13" t="s">
+      <c r="A8" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="24">
+      <c r="B8" s="23">
         <v>231603</v>
       </c>
-      <c r="C8" s="24">
+      <c r="C8" s="23">
         <v>247016</v>
       </c>
-      <c r="D8" s="24">
+      <c r="D8" s="23">
         <v>262995</v>
       </c>
-      <c r="E8" s="24">
+      <c r="E8" s="23">
         <v>275331</v>
       </c>
-      <c r="F8" s="24">
+      <c r="F8" s="23">
         <v>273573</v>
       </c>
-      <c r="G8" s="24">
+      <c r="G8" s="23">
         <v>273627</v>
       </c>
-      <c r="H8" s="24">
+      <c r="H8" s="23">
         <v>280002</v>
       </c>
-      <c r="I8" s="24">
+      <c r="I8" s="23">
         <v>278079</v>
       </c>
-      <c r="J8" s="24">
+      <c r="J8" s="23">
         <v>308393</v>
       </c>
-      <c r="K8" s="24">
+      <c r="K8" s="23">
         <v>314638</v>
       </c>
-      <c r="L8" s="24">
+      <c r="L8" s="23">
         <v>305938</v>
       </c>
-      <c r="M8" s="24">
+      <c r="M8" s="23">
         <v>304042</v>
       </c>
-      <c r="N8" s="24">
+      <c r="N8" s="23">
         <v>310938</v>
       </c>
-      <c r="O8" s="24">
-[...11 lines deleted...]
-      <c r="S8" s="37">
+      <c r="O8" s="23">
+        <v>194960</v>
+      </c>
+      <c r="P8" s="54">
+        <v>202962</v>
+      </c>
+      <c r="Q8" s="54">
+        <v>212560</v>
+      </c>
+      <c r="R8" s="54">
+        <v>231202</v>
+      </c>
+      <c r="S8" s="61">
         <v>250987</v>
       </c>
     </row>
     <row r="9" spans="1:19">
-      <c r="A9" s="13" t="s">
+      <c r="A9" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="24">
+      <c r="B9" s="23">
         <v>64493</v>
       </c>
-      <c r="C9" s="24">
+      <c r="C9" s="23">
         <v>68457</v>
       </c>
-      <c r="D9" s="24">
+      <c r="D9" s="23">
         <v>80199</v>
       </c>
-      <c r="E9" s="24">
+      <c r="E9" s="23">
         <v>93097</v>
       </c>
-      <c r="F9" s="24">
+      <c r="F9" s="23">
         <v>102658</v>
       </c>
-      <c r="G9" s="24">
+      <c r="G9" s="23">
         <v>113792</v>
       </c>
-      <c r="H9" s="24">
+      <c r="H9" s="23">
         <v>126868</v>
       </c>
-      <c r="I9" s="24">
+      <c r="I9" s="23">
         <v>137907</v>
       </c>
-      <c r="J9" s="24">
+      <c r="J9" s="23">
         <v>162512</v>
       </c>
-      <c r="K9" s="24">
+      <c r="K9" s="23">
         <v>192976</v>
       </c>
-      <c r="L9" s="24">
+      <c r="L9" s="23">
         <v>222800</v>
       </c>
-      <c r="M9" s="24">
+      <c r="M9" s="23">
         <v>263881</v>
       </c>
-      <c r="N9" s="24">
+      <c r="N9" s="23">
         <v>298395</v>
       </c>
-      <c r="O9" s="24">
+      <c r="O9" s="23">
         <v>220683</v>
       </c>
-      <c r="P9" s="24">
+      <c r="P9" s="54">
         <v>236086</v>
       </c>
-      <c r="Q9" s="24">
+      <c r="Q9" s="54">
         <v>270056</v>
       </c>
-      <c r="R9" s="23">
+      <c r="R9" s="54">
         <v>293451</v>
       </c>
-      <c r="S9" s="37">
+      <c r="S9" s="61">
         <v>320652</v>
       </c>
     </row>
     <row r="10" spans="1:19">
-      <c r="A10" s="18" t="s">
+      <c r="A10" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="24">
+      <c r="B10" s="23">
         <v>231489</v>
       </c>
-      <c r="C10" s="24">
+      <c r="C10" s="23">
         <v>245547</v>
       </c>
-      <c r="D10" s="24">
+      <c r="D10" s="23">
         <v>256019</v>
       </c>
-      <c r="E10" s="24">
+      <c r="E10" s="23">
         <v>266917</v>
       </c>
-      <c r="F10" s="24">
+      <c r="F10" s="23">
         <v>286698</v>
       </c>
-      <c r="G10" s="24">
+      <c r="G10" s="23">
         <v>304120</v>
       </c>
-      <c r="H10" s="24">
+      <c r="H10" s="23">
         <v>315859</v>
       </c>
-      <c r="I10" s="24">
+      <c r="I10" s="23">
         <v>322277</v>
       </c>
-      <c r="J10" s="24">
+      <c r="J10" s="23">
         <v>342586</v>
       </c>
-      <c r="K10" s="24">
+      <c r="K10" s="23">
         <v>345069</v>
       </c>
-      <c r="L10" s="24">
+      <c r="L10" s="23">
         <v>350248</v>
       </c>
-      <c r="M10" s="24">
+      <c r="M10" s="23">
         <v>358806</v>
       </c>
-      <c r="N10" s="24">
+      <c r="N10" s="23">
         <v>362970</v>
       </c>
-      <c r="O10" s="24">
+      <c r="O10" s="23">
         <v>343165</v>
       </c>
-      <c r="P10" s="24">
-[...8 lines deleted...]
-      <c r="S10" s="37">
+      <c r="P10" s="64">
+        <v>345224</v>
+      </c>
+      <c r="Q10" s="64">
+        <v>350518</v>
+      </c>
+      <c r="R10" s="64">
+        <v>351571</v>
+      </c>
+      <c r="S10" s="62">
         <v>352709</v>
       </c>
     </row>
     <row r="11" spans="1:19">
-      <c r="A11" s="13" t="s">
+      <c r="A11" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="24">
+      <c r="B11" s="23">
         <v>83991</v>
       </c>
-      <c r="C11" s="24">
+      <c r="C11" s="23">
         <v>94456</v>
       </c>
-      <c r="D11" s="24">
+      <c r="D11" s="23">
         <v>104272</v>
       </c>
-      <c r="E11" s="24">
+      <c r="E11" s="23">
         <v>113847</v>
       </c>
-      <c r="F11" s="24">
+      <c r="F11" s="23">
         <v>121541</v>
       </c>
-      <c r="G11" s="24">
+      <c r="G11" s="23">
         <v>129206</v>
       </c>
-      <c r="H11" s="24">
+      <c r="H11" s="23">
         <v>136400</v>
       </c>
-      <c r="I11" s="24">
+      <c r="I11" s="23">
         <v>140650</v>
       </c>
-      <c r="J11" s="24">
+      <c r="J11" s="23">
         <v>165526</v>
       </c>
-      <c r="K11" s="24">
+      <c r="K11" s="23">
         <v>184222</v>
       </c>
-      <c r="L11" s="24">
+      <c r="L11" s="23">
         <v>205726</v>
       </c>
-      <c r="M11" s="24">
+      <c r="M11" s="23">
         <v>215741</v>
       </c>
-      <c r="N11" s="24">
+      <c r="N11" s="23">
         <v>218408</v>
       </c>
-      <c r="O11" s="24">
+      <c r="O11" s="23">
         <v>236030</v>
       </c>
-      <c r="P11" s="24">
-[...8 lines deleted...]
-      <c r="S11" s="37">
+      <c r="P11" s="64">
+        <v>233281</v>
+      </c>
+      <c r="Q11" s="64">
+        <v>231247</v>
+      </c>
+      <c r="R11" s="64">
+        <v>227042</v>
+      </c>
+      <c r="S11" s="62">
         <v>218341</v>
       </c>
     </row>
     <row r="12" spans="1:19">
-      <c r="A12" s="13" t="s">
+      <c r="A12" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="28"/>
-[...12 lines deleted...]
-      <c r="O12" s="24">
+      <c r="B12" s="27"/>
+      <c r="C12" s="27"/>
+      <c r="D12" s="27"/>
+      <c r="E12" s="27"/>
+      <c r="F12" s="27"/>
+      <c r="G12" s="27"/>
+      <c r="H12" s="27"/>
+      <c r="I12" s="27"/>
+      <c r="J12" s="27"/>
+      <c r="K12" s="27"/>
+      <c r="L12" s="27"/>
+      <c r="M12" s="27"/>
+      <c r="N12" s="27"/>
+      <c r="O12" s="23">
         <v>143083</v>
       </c>
-      <c r="P12" s="24">
-[...8 lines deleted...]
-      <c r="S12" s="37">
+      <c r="P12" s="63">
+        <v>173179</v>
+      </c>
+      <c r="Q12" s="63">
+        <v>193834</v>
+      </c>
+      <c r="R12" s="63">
+        <v>246762</v>
+      </c>
+      <c r="S12" s="62">
         <v>304136</v>
       </c>
     </row>
     <row r="13" spans="1:19">
-      <c r="A13" s="13" t="s">
+      <c r="A13" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="25"/>
-[...16 lines deleted...]
-      <c r="S13" s="37">
+      <c r="B13" s="27"/>
+      <c r="C13" s="27"/>
+      <c r="D13" s="27"/>
+      <c r="E13" s="27"/>
+      <c r="F13" s="27"/>
+      <c r="G13" s="27"/>
+      <c r="H13" s="27"/>
+      <c r="I13" s="27"/>
+      <c r="J13" s="27"/>
+      <c r="K13" s="27"/>
+      <c r="L13" s="27"/>
+      <c r="M13" s="27"/>
+      <c r="N13" s="27"/>
+      <c r="O13" s="23">
+        <v>157790</v>
+      </c>
+      <c r="P13" s="64">
+        <v>163827</v>
+      </c>
+      <c r="Q13" s="64">
+        <v>171890</v>
+      </c>
+      <c r="R13" s="64">
+        <v>178675</v>
+      </c>
+      <c r="S13" s="62">
         <v>192351</v>
       </c>
     </row>
     <row r="14" spans="1:19">
-      <c r="A14" s="51" t="s">
+      <c r="A14" s="52" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="51"/>
-[...16 lines deleted...]
-      <c r="S14" s="51"/>
+      <c r="B14" s="52"/>
+      <c r="C14" s="52"/>
+      <c r="D14" s="52"/>
+      <c r="E14" s="52"/>
+      <c r="F14" s="52"/>
+      <c r="G14" s="52"/>
+      <c r="H14" s="52"/>
+      <c r="I14" s="52"/>
+      <c r="J14" s="52"/>
+      <c r="K14" s="52"/>
+      <c r="L14" s="52"/>
+      <c r="M14" s="52"/>
+      <c r="N14" s="52"/>
+      <c r="O14" s="52"/>
+      <c r="P14" s="52"/>
+      <c r="Q14" s="52"/>
+      <c r="R14" s="52"/>
+      <c r="S14" s="52"/>
     </row>
     <row r="15" spans="1:19">
-      <c r="A15" s="43" t="s">
+      <c r="A15" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="21">
+      <c r="B15" s="20">
         <v>299331</v>
       </c>
-      <c r="C15" s="21">
+      <c r="C15" s="20">
         <v>319686</v>
       </c>
-      <c r="D15" s="21">
+      <c r="D15" s="20">
         <v>341515</v>
       </c>
-      <c r="E15" s="21">
+      <c r="E15" s="20">
         <v>362161</v>
       </c>
-      <c r="F15" s="21">
+      <c r="F15" s="20">
         <v>378436</v>
       </c>
-      <c r="G15" s="19">
+      <c r="G15" s="18">
         <v>395915</v>
       </c>
-      <c r="H15" s="19">
+      <c r="H15" s="18">
         <v>414304</v>
       </c>
-      <c r="I15" s="19">
+      <c r="I15" s="18">
         <v>423467</v>
       </c>
-      <c r="J15" s="21">
+      <c r="J15" s="20">
         <v>471635</v>
       </c>
-      <c r="K15" s="19">
+      <c r="K15" s="18">
         <v>498717</v>
       </c>
-      <c r="L15" s="21">
+      <c r="L15" s="20">
         <v>520389</v>
       </c>
-      <c r="M15" s="19">
+      <c r="M15" s="18">
         <v>547900</v>
       </c>
-      <c r="N15" s="19">
+      <c r="N15" s="18">
         <v>571131</v>
       </c>
-      <c r="O15" s="16">
+      <c r="O15" s="15">
         <v>619669</v>
       </c>
-      <c r="P15" s="16">
+      <c r="P15" s="34">
         <v>645752</v>
       </c>
-      <c r="Q15" s="16">
+      <c r="Q15" s="34">
         <v>680058</v>
       </c>
-      <c r="R15" s="23">
+      <c r="R15" s="22">
         <v>725136</v>
       </c>
-      <c r="S15" s="37">
+      <c r="S15" s="22">
         <v>774610</v>
       </c>
     </row>
     <row r="16" spans="1:19">
-      <c r="A16" s="13" t="s">
+      <c r="A16" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="B16" s="14">
+      <c r="B16" s="13">
         <v>112953</v>
       </c>
-      <c r="C16" s="15">
+      <c r="C16" s="14">
         <v>119536</v>
       </c>
-      <c r="D16" s="15">
+      <c r="D16" s="14">
         <v>126574</v>
       </c>
-      <c r="E16" s="15">
+      <c r="E16" s="14">
         <v>131961</v>
       </c>
-      <c r="F16" s="15">
+      <c r="F16" s="14">
         <v>131344</v>
       </c>
-      <c r="G16" s="15">
+      <c r="G16" s="14">
         <v>131866</v>
       </c>
-      <c r="H16" s="15">
+      <c r="H16" s="14">
         <v>134884</v>
       </c>
-      <c r="I16" s="16">
+      <c r="I16" s="15">
         <v>133888</v>
       </c>
-      <c r="J16" s="17">
+      <c r="J16" s="16">
         <v>148352</v>
       </c>
-      <c r="K16" s="16">
+      <c r="K16" s="15">
         <v>151182</v>
       </c>
-      <c r="L16" s="16">
+      <c r="L16" s="15">
         <v>146790</v>
       </c>
-      <c r="M16" s="16">
+      <c r="M16" s="15">
         <v>146240</v>
       </c>
-      <c r="N16" s="16">
+      <c r="N16" s="15">
         <v>149703</v>
       </c>
-      <c r="O16" s="16">
-[...11 lines deleted...]
-      <c r="S16" s="37">
+      <c r="O16" s="67">
+        <v>92816</v>
+      </c>
+      <c r="P16" s="58">
+        <v>95919</v>
+      </c>
+      <c r="Q16" s="58">
+        <v>100340</v>
+      </c>
+      <c r="R16" s="58">
+        <v>109705</v>
+      </c>
+      <c r="S16" s="59">
         <v>119091</v>
       </c>
     </row>
     <row r="17" spans="1:19">
-      <c r="A17" s="13" t="s">
+      <c r="A17" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B17" s="14">
+      <c r="B17" s="13">
         <v>33361</v>
       </c>
-      <c r="C17" s="15">
+      <c r="C17" s="14">
         <v>35249</v>
       </c>
-      <c r="D17" s="15">
+      <c r="D17" s="14">
         <v>40652</v>
       </c>
-      <c r="E17" s="15">
+      <c r="E17" s="14">
         <v>46575</v>
       </c>
-      <c r="F17" s="15">
+      <c r="F17" s="14">
         <v>50815</v>
       </c>
-      <c r="G17" s="15">
+      <c r="G17" s="14">
         <v>55820</v>
       </c>
-      <c r="H17" s="15">
+      <c r="H17" s="14">
         <v>62018</v>
       </c>
-      <c r="I17" s="16">
+      <c r="I17" s="15">
         <v>67084</v>
       </c>
-      <c r="J17" s="17">
+      <c r="J17" s="16">
         <v>78841</v>
       </c>
-      <c r="K17" s="16">
+      <c r="K17" s="15">
         <v>92832</v>
       </c>
-      <c r="L17" s="16">
+      <c r="L17" s="15">
         <v>106275</v>
       </c>
-      <c r="M17" s="16">
+      <c r="M17" s="15">
         <v>124948</v>
       </c>
-      <c r="N17" s="16">
+      <c r="N17" s="15">
         <v>140767</v>
       </c>
-      <c r="O17" s="16">
+      <c r="O17" s="67">
         <v>106885</v>
       </c>
-      <c r="P17" s="16">
-[...8 lines deleted...]
-      <c r="S17" s="37">
+      <c r="P17" s="58">
+        <v>113506</v>
+      </c>
+      <c r="Q17" s="58">
+        <v>128479</v>
+      </c>
+      <c r="R17" s="58">
+        <v>139254</v>
+      </c>
+      <c r="S17" s="59">
         <v>151015</v>
       </c>
     </row>
     <row r="18" spans="1:19">
-      <c r="A18" s="18" t="s">
+      <c r="A18" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B18" s="14">
+      <c r="B18" s="13">
         <v>112725</v>
       </c>
-      <c r="C18" s="15">
+      <c r="C18" s="14">
         <v>119519</v>
       </c>
-      <c r="D18" s="15">
+      <c r="D18" s="14">
         <v>124557</v>
       </c>
-      <c r="E18" s="15">
+      <c r="E18" s="14">
         <v>129480</v>
       </c>
-      <c r="F18" s="15">
+      <c r="F18" s="14">
         <v>138586</v>
       </c>
-      <c r="G18" s="15">
+      <c r="G18" s="14">
         <v>146940</v>
       </c>
-      <c r="H18" s="15">
+      <c r="H18" s="14">
         <v>152589</v>
       </c>
-      <c r="I18" s="16">
+      <c r="I18" s="15">
         <v>155550</v>
       </c>
-      <c r="J18" s="17">
+      <c r="J18" s="16">
         <v>165453</v>
       </c>
-      <c r="K18" s="16">
+      <c r="K18" s="15">
         <v>166472</v>
       </c>
-      <c r="L18" s="16">
+      <c r="L18" s="15">
         <v>168806</v>
       </c>
-      <c r="M18" s="16">
+      <c r="M18" s="15">
         <v>173148</v>
       </c>
-      <c r="N18" s="16">
+      <c r="N18" s="15">
         <v>175634</v>
       </c>
-      <c r="O18" s="16">
+      <c r="O18" s="67">
         <v>163308</v>
       </c>
-      <c r="P18" s="16">
-[...8 lines deleted...]
-      <c r="S18" s="37">
+      <c r="P18" s="36">
+        <v>164909</v>
+      </c>
+      <c r="Q18" s="36">
+        <v>167533</v>
+      </c>
+      <c r="R18" s="36">
+        <v>167815</v>
+      </c>
+      <c r="S18" s="60">
         <v>167955</v>
       </c>
     </row>
     <row r="19" spans="1:19">
-      <c r="A19" s="13" t="s">
+      <c r="A19" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="B19" s="21">
+      <c r="B19" s="20">
         <v>40292</v>
       </c>
-      <c r="C19" s="21">
+      <c r="C19" s="20">
         <v>45382</v>
       </c>
-      <c r="D19" s="21">
+      <c r="D19" s="20">
         <v>49732</v>
       </c>
-      <c r="E19" s="21">
+      <c r="E19" s="20">
         <v>54145</v>
       </c>
-      <c r="F19" s="21">
+      <c r="F19" s="20">
         <v>57691</v>
       </c>
-      <c r="G19" s="19">
+      <c r="G19" s="18">
         <v>61289</v>
       </c>
-      <c r="H19" s="19">
+      <c r="H19" s="18">
         <v>64813</v>
       </c>
-      <c r="I19" s="19">
+      <c r="I19" s="18">
         <v>66945</v>
       </c>
-      <c r="J19" s="21">
+      <c r="J19" s="20">
         <v>78989</v>
       </c>
-      <c r="K19" s="16">
+      <c r="K19" s="15">
         <v>88231</v>
       </c>
-      <c r="L19" s="16">
+      <c r="L19" s="15">
         <v>98518</v>
       </c>
-      <c r="M19" s="16">
+      <c r="M19" s="15">
         <v>103564</v>
       </c>
-      <c r="N19" s="16">
+      <c r="N19" s="15">
         <v>105027</v>
       </c>
-      <c r="O19" s="16">
+      <c r="O19" s="15">
         <v>111031</v>
       </c>
-      <c r="P19" s="16">
-[...8 lines deleted...]
-      <c r="S19" s="37">
+      <c r="P19" s="36">
+        <v>109937</v>
+      </c>
+      <c r="Q19" s="36">
+        <v>108956</v>
+      </c>
+      <c r="R19" s="36">
+        <v>107120</v>
+      </c>
+      <c r="S19" s="22">
         <v>102876</v>
       </c>
     </row>
     <row r="20" spans="1:19">
-      <c r="A20" s="13" t="s">
+      <c r="A20" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B20" s="28"/>
-[...12 lines deleted...]
-      <c r="O20" s="16">
+      <c r="B20" s="27"/>
+      <c r="C20" s="27"/>
+      <c r="D20" s="27"/>
+      <c r="E20" s="27"/>
+      <c r="F20" s="27"/>
+      <c r="G20" s="27"/>
+      <c r="H20" s="27"/>
+      <c r="I20" s="27"/>
+      <c r="J20" s="27"/>
+      <c r="K20" s="27"/>
+      <c r="L20" s="27"/>
+      <c r="M20" s="27"/>
+      <c r="N20" s="27"/>
+      <c r="O20" s="15">
         <v>69220</v>
       </c>
-      <c r="P20" s="16">
-[...8 lines deleted...]
-      <c r="S20" s="37">
+      <c r="P20" s="36">
+        <v>82152</v>
+      </c>
+      <c r="Q20" s="36">
+        <v>91714</v>
+      </c>
+      <c r="R20" s="36">
+        <v>116154</v>
+      </c>
+      <c r="S20" s="60">
         <v>142320</v>
       </c>
     </row>
     <row r="21" spans="1:19">
-      <c r="A21" s="13" t="s">
+      <c r="A21" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="25"/>
-[...16 lines deleted...]
-      <c r="S21" s="37">
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="27"/>
+      <c r="G21" s="27"/>
+      <c r="H21" s="27"/>
+      <c r="I21" s="27"/>
+      <c r="J21" s="27"/>
+      <c r="K21" s="27"/>
+      <c r="L21" s="27"/>
+      <c r="M21" s="27"/>
+      <c r="N21" s="27"/>
+      <c r="O21" s="67">
+        <v>76409</v>
+      </c>
+      <c r="P21" s="46">
+        <v>79329</v>
+      </c>
+      <c r="Q21" s="46">
+        <v>83036</v>
+      </c>
+      <c r="R21" s="46">
+        <v>85088</v>
+      </c>
+      <c r="S21" s="60">
         <v>91353</v>
       </c>
     </row>
     <row r="22" spans="1:19">
-      <c r="A22" s="51" t="s">
+      <c r="A22" s="52" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="51"/>
-[...16 lines deleted...]
-      <c r="S22" s="51"/>
+      <c r="B22" s="52"/>
+      <c r="C22" s="52"/>
+      <c r="D22" s="52"/>
+      <c r="E22" s="52"/>
+      <c r="F22" s="52"/>
+      <c r="G22" s="52"/>
+      <c r="H22" s="52"/>
+      <c r="I22" s="52"/>
+      <c r="J22" s="52"/>
+      <c r="K22" s="52"/>
+      <c r="L22" s="52"/>
+      <c r="M22" s="52"/>
+      <c r="N22" s="52"/>
+      <c r="O22" s="52"/>
+      <c r="P22" s="52"/>
+      <c r="Q22" s="52"/>
+      <c r="R22" s="52"/>
+      <c r="S22" s="52"/>
     </row>
     <row r="23" spans="1:19">
-      <c r="A23" s="43" t="s">
+      <c r="A23" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="B23" s="47">
+      <c r="B23" s="45">
         <v>312245</v>
       </c>
-      <c r="C23" s="47">
+      <c r="C23" s="45">
         <v>335790</v>
       </c>
-      <c r="D23" s="47">
+      <c r="D23" s="45">
         <v>361970</v>
       </c>
-      <c r="E23" s="47">
+      <c r="E23" s="45">
         <v>387031</v>
       </c>
-      <c r="F23" s="47">
+      <c r="F23" s="45">
         <v>406034</v>
       </c>
-      <c r="G23" s="47">
+      <c r="G23" s="45">
         <v>424830</v>
       </c>
-      <c r="H23" s="47">
+      <c r="H23" s="45">
         <v>444825</v>
       </c>
-      <c r="I23" s="47">
+      <c r="I23" s="45">
         <v>455446</v>
       </c>
-      <c r="J23" s="47">
+      <c r="J23" s="45">
         <v>507382</v>
       </c>
-      <c r="K23" s="47">
+      <c r="K23" s="45">
         <v>538188</v>
       </c>
-      <c r="L23" s="47">
+      <c r="L23" s="45">
         <v>564323</v>
       </c>
-      <c r="M23" s="47">
+      <c r="M23" s="45">
         <v>594570</v>
       </c>
-      <c r="N23" s="47">
+      <c r="N23" s="45">
         <v>619580</v>
       </c>
-      <c r="O23" s="35">
+      <c r="O23" s="34">
         <v>676042</v>
       </c>
-      <c r="P23" s="35">
+      <c r="P23" s="34">
         <v>708807</v>
       </c>
-      <c r="Q23" s="35">
+      <c r="Q23" s="34">
         <v>750047</v>
       </c>
-      <c r="R23" s="23">
+      <c r="R23" s="22">
         <v>803567</v>
       </c>
-      <c r="S23" s="35">
+      <c r="S23" s="34">
         <v>864566</v>
       </c>
     </row>
     <row r="24" spans="1:19">
-      <c r="A24" s="13" t="s">
+      <c r="A24" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="B24" s="38">
+      <c r="B24" s="36">
         <v>118650</v>
       </c>
-      <c r="C24" s="38">
+      <c r="C24" s="36">
         <v>127480</v>
       </c>
-      <c r="D24" s="38">
+      <c r="D24" s="36">
         <v>136421</v>
       </c>
-      <c r="E24" s="38">
+      <c r="E24" s="36">
         <v>143370</v>
       </c>
-      <c r="F24" s="38">
+      <c r="F24" s="36">
         <v>142229</v>
       </c>
-      <c r="G24" s="38">
+      <c r="G24" s="36">
         <v>141761</v>
       </c>
-      <c r="H24" s="38">
+      <c r="H24" s="36">
         <v>145118</v>
       </c>
-      <c r="I24" s="38">
+      <c r="I24" s="36">
         <v>144191</v>
       </c>
-      <c r="J24" s="38">
+      <c r="J24" s="36">
         <v>160041</v>
       </c>
-      <c r="K24" s="38">
+      <c r="K24" s="36">
         <v>163456</v>
       </c>
-      <c r="L24" s="38">
+      <c r="L24" s="36">
         <v>159148</v>
       </c>
-      <c r="M24" s="38">
+      <c r="M24" s="36">
         <v>157802</v>
       </c>
-      <c r="N24" s="38">
+      <c r="N24" s="36">
         <v>161235</v>
       </c>
-      <c r="O24" s="35">
-[...11 lines deleted...]
-      <c r="S24" s="35">
+      <c r="O24" s="23">
+        <v>102144</v>
+      </c>
+      <c r="P24" s="57">
+        <v>107043</v>
+      </c>
+      <c r="Q24" s="57">
+        <v>112220</v>
+      </c>
+      <c r="R24" s="57">
+        <v>121497</v>
+      </c>
+      <c r="S24" s="55">
         <v>131896</v>
       </c>
     </row>
     <row r="25" spans="1:19">
-      <c r="A25" s="13" t="s">
+      <c r="A25" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B25" s="48">
+      <c r="B25" s="46">
         <v>31132</v>
       </c>
-      <c r="C25" s="48">
+      <c r="C25" s="46">
         <v>33208</v>
       </c>
-      <c r="D25" s="48">
+      <c r="D25" s="46">
         <v>39547</v>
       </c>
-      <c r="E25" s="48">
+      <c r="E25" s="46">
         <v>46522</v>
       </c>
-      <c r="F25" s="48">
+      <c r="F25" s="46">
         <v>51843</v>
       </c>
-      <c r="G25" s="48">
+      <c r="G25" s="46">
         <v>57972</v>
       </c>
-      <c r="H25" s="48">
+      <c r="H25" s="46">
         <v>64850</v>
       </c>
-      <c r="I25" s="48">
+      <c r="I25" s="46">
         <v>70823</v>
       </c>
-      <c r="J25" s="48">
+      <c r="J25" s="46">
         <v>83671</v>
       </c>
-      <c r="K25" s="48">
+      <c r="K25" s="46">
         <v>100144</v>
       </c>
-      <c r="L25" s="48">
+      <c r="L25" s="46">
         <v>116525</v>
       </c>
-      <c r="M25" s="48">
+      <c r="M25" s="46">
         <v>138933</v>
       </c>
-      <c r="N25" s="48">
+      <c r="N25" s="46">
         <v>157628</v>
       </c>
-      <c r="O25" s="35">
+      <c r="O25" s="23">
         <v>113798</v>
       </c>
-      <c r="P25" s="35">
-[...8 lines deleted...]
-      <c r="S25" s="35">
+      <c r="P25" s="57">
+        <v>122580</v>
+      </c>
+      <c r="Q25" s="57">
+        <v>141577</v>
+      </c>
+      <c r="R25" s="57">
+        <v>154197</v>
+      </c>
+      <c r="S25" s="55">
         <v>169637</v>
       </c>
     </row>
     <row r="26" spans="1:19">
-      <c r="A26" s="18" t="s">
+      <c r="A26" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B26" s="38">
+      <c r="B26" s="36">
         <v>118764</v>
       </c>
-      <c r="C26" s="38">
+      <c r="C26" s="36">
         <v>126028</v>
       </c>
-      <c r="D26" s="38">
+      <c r="D26" s="36">
         <v>131462</v>
       </c>
-      <c r="E26" s="38">
+      <c r="E26" s="36">
         <v>137437</v>
       </c>
-      <c r="F26" s="38">
+      <c r="F26" s="36">
         <v>148112</v>
       </c>
-      <c r="G26" s="38">
+      <c r="G26" s="36">
         <v>157180</v>
       </c>
-      <c r="H26" s="38">
+      <c r="H26" s="36">
         <v>163270</v>
       </c>
-      <c r="I26" s="38">
+      <c r="I26" s="36">
         <v>166727</v>
       </c>
-      <c r="J26" s="38">
+      <c r="J26" s="36">
         <v>177133</v>
       </c>
-      <c r="K26" s="38">
+      <c r="K26" s="36">
         <v>178597</v>
       </c>
-      <c r="L26" s="38">
+      <c r="L26" s="36">
         <v>181442</v>
       </c>
-      <c r="M26" s="38">
+      <c r="M26" s="36">
         <v>185658</v>
       </c>
-      <c r="N26" s="38">
+      <c r="N26" s="36">
         <v>187336</v>
       </c>
-      <c r="O26" s="35">
+      <c r="O26" s="23">
         <v>179857</v>
       </c>
-      <c r="P26" s="35">
-[...3 lines deleted...]
-        <v>182984</v>
+      <c r="P26" s="23">
+        <v>180315</v>
+      </c>
+      <c r="Q26" s="23">
+        <v>182985</v>
       </c>
       <c r="R26" s="23">
-        <v>183755</v>
-[...1 lines deleted...]
-      <c r="S26" s="35">
+        <v>183756</v>
+      </c>
+      <c r="S26" s="34">
         <v>184754</v>
       </c>
     </row>
     <row r="27" spans="1:19">
-      <c r="A27" s="13" t="s">
+      <c r="A27" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="B27" s="38">
+      <c r="B27" s="36">
         <v>43699</v>
       </c>
-      <c r="C27" s="38">
+      <c r="C27" s="36">
         <v>49074</v>
       </c>
-      <c r="D27" s="38">
+      <c r="D27" s="36">
         <v>54540</v>
       </c>
-      <c r="E27" s="38">
+      <c r="E27" s="36">
         <v>59702</v>
       </c>
-      <c r="F27" s="38">
+      <c r="F27" s="36">
         <v>63850</v>
       </c>
-      <c r="G27" s="38">
+      <c r="G27" s="36">
         <v>67917</v>
       </c>
-      <c r="H27" s="38">
+      <c r="H27" s="36">
         <v>71587</v>
       </c>
-      <c r="I27" s="38">
+      <c r="I27" s="36">
         <v>73705</v>
       </c>
-      <c r="J27" s="38">
+      <c r="J27" s="36">
         <v>86537</v>
       </c>
-      <c r="K27" s="38">
+      <c r="K27" s="36">
         <v>95991</v>
       </c>
-      <c r="L27" s="38">
+      <c r="L27" s="36">
         <v>107208</v>
       </c>
-      <c r="M27" s="38">
+      <c r="M27" s="36">
         <v>112177</v>
       </c>
-      <c r="N27" s="38">
+      <c r="N27" s="36">
         <v>113381</v>
       </c>
-      <c r="O27" s="35">
+      <c r="O27" s="34">
         <v>124999</v>
       </c>
-      <c r="P27" s="35">
+      <c r="P27" s="23">
         <v>123344</v>
       </c>
-      <c r="Q27" s="35">
+      <c r="Q27" s="23">
         <v>122291</v>
       </c>
       <c r="R27" s="23">
         <v>119922</v>
       </c>
-      <c r="S27" s="35">
+      <c r="S27" s="34">
         <v>115465</v>
       </c>
     </row>
     <row r="28" spans="1:19">
-      <c r="A28" s="13" t="s">
+      <c r="A28" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B28" s="39"/>
-[...12 lines deleted...]
-      <c r="O28" s="35">
+      <c r="B28" s="37"/>
+      <c r="C28" s="37"/>
+      <c r="D28" s="37"/>
+      <c r="E28" s="37"/>
+      <c r="F28" s="37"/>
+      <c r="G28" s="37"/>
+      <c r="H28" s="37"/>
+      <c r="I28" s="37"/>
+      <c r="J28" s="37"/>
+      <c r="K28" s="37"/>
+      <c r="L28" s="37"/>
+      <c r="M28" s="37"/>
+      <c r="N28" s="37"/>
+      <c r="O28" s="34">
         <v>73863</v>
       </c>
-      <c r="P28" s="35">
+      <c r="P28" s="23">
         <v>91027</v>
       </c>
-      <c r="Q28" s="35">
+      <c r="Q28" s="23">
         <v>102120</v>
       </c>
       <c r="R28" s="23">
         <v>130608</v>
       </c>
-      <c r="S28" s="35">
+      <c r="S28" s="56">
         <v>161816</v>
       </c>
     </row>
     <row r="29" spans="1:19">
-      <c r="A29" s="27" t="s">
+      <c r="A29" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="B29" s="4"/>
-[...16 lines deleted...]
-      <c r="S29" s="36">
+      <c r="B29" s="38"/>
+      <c r="C29" s="38"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="38"/>
+      <c r="F29" s="38"/>
+      <c r="G29" s="38"/>
+      <c r="H29" s="38"/>
+      <c r="I29" s="38"/>
+      <c r="J29" s="38"/>
+      <c r="K29" s="38"/>
+      <c r="L29" s="38"/>
+      <c r="M29" s="38"/>
+      <c r="N29" s="38"/>
+      <c r="O29" s="68">
+        <v>81381</v>
+      </c>
+      <c r="P29" s="65">
+        <v>84498</v>
+      </c>
+      <c r="Q29" s="65">
+        <v>88854</v>
+      </c>
+      <c r="R29" s="65">
+        <v>93587</v>
+      </c>
+      <c r="S29" s="66">
         <v>100998</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:S2"/>
     <mergeCell ref="P4:S4"/>
     <mergeCell ref="A6:S6"/>
     <mergeCell ref="A14:S14"/>
     <mergeCell ref="A22:S22"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>