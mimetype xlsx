--- v0 (2026-04-26)
+++ v1 (2026-07-17)
@@ -564,51 +564,51 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -660,81 +660,85 @@
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="26">
     <cellStyle name="Акцент1" xfId="16" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="17" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="18" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="19" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="20" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="21" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="8" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="9" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="10" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="15" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="12" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_ЧислРК2007" xfId="25"/>
     <cellStyle name="Плохой" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="14" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание 2" xfId="24"/>
@@ -1032,112 +1036,113 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T29"/>
+  <dimension ref="A1:V29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E35" sqref="E35"/>
+      <selection activeCell="P33" sqref="P33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="16.85546875" style="3" customWidth="1"/>
     <col min="2" max="10" width="8.28515625" style="3" customWidth="1"/>
     <col min="11" max="19" width="8.140625" style="3" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="25"/>
-    <col min="21" max="16384" width="9.140625" style="3"/>
+    <col min="21" max="21" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="14.25" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="41" t="s">
+    <row r="1" spans="1:22" ht="14.25" customHeight="1"/>
+    <row r="2" spans="1:22" ht="14.25" customHeight="1">
+      <c r="A2" s="49" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="41"/>
-[...19 lines deleted...]
-    <row r="4" spans="1:20" ht="14.25" customHeight="1">
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="49"/>
+      <c r="N2" s="49"/>
+      <c r="O2" s="49"/>
+      <c r="P2" s="49"/>
+      <c r="Q2" s="49"/>
+      <c r="R2" s="49"/>
+      <c r="S2" s="49"/>
+    </row>
+    <row r="3" spans="1:22" ht="14.25" customHeight="1"/>
+    <row r="4" spans="1:22" ht="14.25" customHeight="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
     </row>
-    <row r="5" spans="1:20">
+    <row r="5" spans="1:22">
       <c r="A5" s="5"/>
       <c r="B5" s="6">
         <v>1991</v>
       </c>
       <c r="C5" s="6">
         <v>1992</v>
       </c>
       <c r="D5" s="6">
         <v>1993</v>
       </c>
       <c r="E5" s="6">
         <v>1994</v>
       </c>
       <c r="F5" s="6">
         <v>1995</v>
       </c>
       <c r="G5" s="6">
         <v>1996</v>
       </c>
       <c r="H5" s="6">
         <v>1997</v>
       </c>
       <c r="I5" s="6">
         <v>1998</v>
       </c>
@@ -1150,394 +1155,407 @@
       <c r="L5" s="6">
         <v>2001</v>
       </c>
       <c r="M5" s="6">
         <v>2002</v>
       </c>
       <c r="N5" s="6">
         <v>2003</v>
       </c>
       <c r="O5" s="6">
         <v>2004</v>
       </c>
       <c r="P5" s="6">
         <v>2005</v>
       </c>
       <c r="Q5" s="6">
         <v>2006</v>
       </c>
       <c r="R5" s="6">
         <v>2007</v>
       </c>
       <c r="S5" s="8">
         <v>2008</v>
       </c>
     </row>
-    <row r="6" spans="1:20">
-      <c r="A6" s="49" t="s">
+    <row r="6" spans="1:22">
+      <c r="A6" s="50" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="49"/>
-[...18 lines deleted...]
-    <row r="7" spans="1:20" s="12" customFormat="1" ht="15">
+      <c r="B6" s="50"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="50"/>
+      <c r="N6" s="50"/>
+      <c r="O6" s="50"/>
+      <c r="P6" s="50"/>
+      <c r="Q6" s="50"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="50"/>
+    </row>
+    <row r="7" spans="1:22" s="12" customFormat="1" ht="15">
       <c r="A7" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="43">
+      <c r="B7" s="41">
         <v>293791</v>
       </c>
-      <c r="C7" s="43">
+      <c r="C7" s="41">
         <v>298671</v>
       </c>
-      <c r="D7" s="43">
+      <c r="D7" s="41">
         <v>292172</v>
       </c>
-      <c r="E7" s="43">
+      <c r="E7" s="41">
         <v>294556</v>
       </c>
-      <c r="F7" s="43">
+      <c r="F7" s="41">
         <v>293155</v>
       </c>
-      <c r="G7" s="43">
+      <c r="G7" s="41">
         <v>289715</v>
       </c>
-      <c r="H7" s="43">
+      <c r="H7" s="41">
         <v>287201</v>
       </c>
-      <c r="I7" s="43">
+      <c r="I7" s="41">
         <v>300505</v>
       </c>
       <c r="J7" s="34">
         <v>326939</v>
       </c>
       <c r="K7" s="19">
         <v>380990</v>
       </c>
       <c r="L7" s="19">
         <v>440209</v>
       </c>
       <c r="M7" s="19">
         <v>493062</v>
       </c>
       <c r="N7" s="19">
         <v>501998</v>
       </c>
       <c r="O7" s="19">
         <v>510533</v>
       </c>
       <c r="P7" s="19">
         <v>529335</v>
       </c>
       <c r="Q7" s="19">
         <v>550438</v>
       </c>
       <c r="R7" s="19">
         <v>574448</v>
       </c>
       <c r="S7" s="34">
         <v>602684</v>
       </c>
-      <c r="T7" s="51"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:20">
+      <c r="T7" s="24"/>
+      <c r="U7" s="53"/>
+    </row>
+    <row r="8" spans="1:22" ht="15">
       <c r="A8" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="13"/>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="13"/>
       <c r="G8" s="13"/>
       <c r="H8" s="13"/>
       <c r="I8" s="13"/>
-      <c r="J8" s="48">
+      <c r="J8" s="46">
         <v>169777</v>
       </c>
       <c r="K8" s="30">
         <v>198554</v>
       </c>
       <c r="L8" s="30">
         <v>229240</v>
       </c>
       <c r="M8" s="30">
         <v>255073</v>
       </c>
       <c r="N8" s="30">
         <v>257841</v>
       </c>
       <c r="O8" s="30">
         <v>261733</v>
       </c>
       <c r="P8" s="30">
         <v>270155</v>
       </c>
       <c r="Q8" s="30">
         <v>281250</v>
       </c>
       <c r="R8" s="30">
         <v>294496</v>
       </c>
       <c r="S8" s="31">
         <v>313596</v>
       </c>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="T8" s="24"/>
+      <c r="U8" s="54"/>
+      <c r="V8" s="12"/>
+    </row>
+    <row r="9" spans="1:22" ht="15">
       <c r="A9" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="13"/>
       <c r="G9" s="13"/>
       <c r="H9" s="13"/>
       <c r="I9" s="13"/>
-      <c r="J9" s="48"/>
+      <c r="J9" s="46"/>
       <c r="K9" s="32"/>
       <c r="L9" s="32"/>
       <c r="M9" s="33"/>
       <c r="N9" s="33"/>
       <c r="O9" s="33"/>
       <c r="P9" s="32"/>
       <c r="Q9" s="33"/>
       <c r="R9" s="33"/>
       <c r="S9" s="32"/>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="T9" s="24"/>
+      <c r="U9" s="54"/>
+      <c r="V9" s="12"/>
+    </row>
+    <row r="10" spans="1:22" ht="15">
       <c r="A10" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="18"/>
       <c r="C10" s="18"/>
       <c r="D10" s="18"/>
       <c r="E10" s="18"/>
       <c r="F10" s="18"/>
       <c r="G10" s="18"/>
       <c r="H10" s="18"/>
       <c r="I10" s="18"/>
-      <c r="J10" s="46">
+      <c r="J10" s="44">
         <v>157162</v>
       </c>
       <c r="K10" s="32">
         <v>182436</v>
       </c>
       <c r="L10" s="32">
         <v>210969</v>
       </c>
       <c r="M10" s="33">
         <v>237989</v>
       </c>
       <c r="N10" s="33">
         <v>244157</v>
       </c>
       <c r="O10" s="33">
         <v>248800</v>
       </c>
       <c r="P10" s="32">
         <v>259180</v>
       </c>
       <c r="Q10" s="33">
         <v>269188</v>
       </c>
       <c r="R10" s="33">
         <v>279952</v>
       </c>
       <c r="S10" s="32">
         <v>289088</v>
       </c>
-    </row>
-    <row r="11" spans="1:20">
+      <c r="T10" s="24"/>
+      <c r="U10" s="54"/>
+      <c r="V10" s="12"/>
+    </row>
+    <row r="11" spans="1:22" ht="15">
       <c r="A11" s="26" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="26"/>
       <c r="C11" s="26"/>
       <c r="D11" s="26"/>
       <c r="E11" s="26"/>
       <c r="F11" s="26"/>
       <c r="G11" s="26"/>
       <c r="H11" s="26"/>
       <c r="I11" s="26"/>
-      <c r="J11" s="26"/>
+      <c r="J11" s="55"/>
       <c r="K11" s="32"/>
       <c r="L11" s="32"/>
       <c r="M11" s="33"/>
       <c r="N11" s="33"/>
       <c r="O11" s="33"/>
       <c r="P11" s="32"/>
       <c r="Q11" s="33"/>
       <c r="R11" s="33"/>
       <c r="S11" s="32"/>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="T11" s="24"/>
+      <c r="U11" s="54"/>
+      <c r="V11" s="12"/>
+    </row>
+    <row r="12" spans="1:22">
       <c r="A12" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="25"/>
       <c r="C12" s="25"/>
       <c r="D12" s="25"/>
       <c r="E12" s="25"/>
       <c r="F12" s="25"/>
       <c r="G12" s="25"/>
       <c r="H12" s="25"/>
       <c r="I12" s="25"/>
       <c r="J12" s="25"/>
       <c r="K12" s="34"/>
       <c r="L12" s="34"/>
       <c r="M12" s="34"/>
       <c r="N12" s="34"/>
       <c r="O12" s="34"/>
       <c r="P12" s="34"/>
       <c r="Q12" s="34"/>
       <c r="R12" s="34"/>
       <c r="S12" s="34"/>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:22">
       <c r="A13" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="13"/>
       <c r="G13" s="13"/>
       <c r="H13" s="13"/>
       <c r="I13" s="13"/>
-      <c r="J13" s="13"/>
+      <c r="J13" s="46"/>
       <c r="K13" s="25"/>
       <c r="L13" s="25"/>
       <c r="M13" s="25"/>
       <c r="N13" s="25"/>
       <c r="O13" s="25"/>
       <c r="P13" s="25"/>
-      <c r="Q13" s="44"/>
+      <c r="Q13" s="42"/>
       <c r="R13" s="25"/>
       <c r="S13" s="25"/>
     </row>
-    <row r="14" spans="1:20">
-      <c r="A14" s="50" t="s">
+    <row r="14" spans="1:22">
+      <c r="A14" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="50"/>
-[...19 lines deleted...]
-      <c r="A15" s="45" t="s">
+      <c r="B14" s="51"/>
+      <c r="C14" s="51"/>
+      <c r="D14" s="51"/>
+      <c r="E14" s="51"/>
+      <c r="F14" s="51"/>
+      <c r="G14" s="51"/>
+      <c r="H14" s="51"/>
+      <c r="I14" s="51"/>
+      <c r="J14" s="51"/>
+      <c r="K14" s="51"/>
+      <c r="L14" s="51"/>
+      <c r="M14" s="51"/>
+      <c r="N14" s="51"/>
+      <c r="O14" s="51"/>
+      <c r="P14" s="51"/>
+      <c r="Q14" s="51"/>
+      <c r="R14" s="51"/>
+      <c r="S14" s="51"/>
+    </row>
+    <row r="15" spans="1:22">
+      <c r="A15" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="46">
+      <c r="B15" s="44">
         <v>139574</v>
       </c>
-      <c r="C15" s="47">
+      <c r="C15" s="45">
         <v>141485</v>
       </c>
-      <c r="D15" s="47">
+      <c r="D15" s="45">
         <v>138011</v>
       </c>
-      <c r="E15" s="47">
+      <c r="E15" s="45">
         <v>138772</v>
       </c>
-      <c r="F15" s="47">
+      <c r="F15" s="45">
         <v>137723</v>
       </c>
-      <c r="G15" s="47">
+      <c r="G15" s="45">
         <v>135712</v>
       </c>
-      <c r="H15" s="47">
+      <c r="H15" s="45">
         <v>134140</v>
       </c>
-      <c r="I15" s="47">
+      <c r="I15" s="45">
         <v>139941</v>
       </c>
-      <c r="J15" s="47">
+      <c r="J15" s="45">
         <v>152427</v>
       </c>
       <c r="K15" s="34">
         <v>181026</v>
       </c>
       <c r="L15" s="34">
         <v>211948</v>
       </c>
       <c r="M15" s="34">
         <v>239176</v>
       </c>
       <c r="N15" s="34">
         <v>243833</v>
       </c>
       <c r="O15" s="34">
         <v>248044</v>
       </c>
       <c r="P15" s="34">
         <v>257162</v>
       </c>
       <c r="Q15" s="34">
         <v>267869</v>
       </c>
       <c r="R15" s="34">
         <v>282259</v>
       </c>
       <c r="S15" s="34">
         <v>295354</v>
       </c>
     </row>
-    <row r="16" spans="1:20">
+    <row r="16" spans="1:22">
       <c r="A16" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="25"/>
       <c r="C16" s="25"/>
       <c r="D16" s="25"/>
       <c r="E16" s="25"/>
       <c r="F16" s="25"/>
       <c r="G16" s="25"/>
       <c r="H16" s="25"/>
       <c r="I16" s="25"/>
       <c r="J16" s="25"/>
       <c r="K16" s="25"/>
       <c r="L16" s="25"/>
       <c r="M16" s="25"/>
       <c r="N16" s="25"/>
       <c r="O16" s="25"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="25"/>
       <c r="R16" s="25"/>
       <c r="S16" s="25"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="13" t="s">
         <v>4</v>
@@ -1632,74 +1650,74 @@
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
       <c r="H21" s="25"/>
       <c r="I21" s="25"/>
       <c r="J21" s="25"/>
       <c r="K21" s="25"/>
       <c r="L21" s="25"/>
       <c r="M21" s="25"/>
       <c r="N21" s="25"/>
       <c r="O21" s="25"/>
       <c r="P21" s="25"/>
       <c r="Q21" s="25"/>
       <c r="R21" s="25"/>
       <c r="S21" s="25"/>
     </row>
     <row r="22" spans="1:19">
-      <c r="A22" s="50" t="s">
+      <c r="A22" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="50"/>
-[...16 lines deleted...]
-      <c r="S22" s="50"/>
+      <c r="B22" s="51"/>
+      <c r="C22" s="51"/>
+      <c r="D22" s="51"/>
+      <c r="E22" s="51"/>
+      <c r="F22" s="51"/>
+      <c r="G22" s="51"/>
+      <c r="H22" s="51"/>
+      <c r="I22" s="51"/>
+      <c r="J22" s="51"/>
+      <c r="K22" s="51"/>
+      <c r="L22" s="51"/>
+      <c r="M22" s="51"/>
+      <c r="N22" s="51"/>
+      <c r="O22" s="51"/>
+      <c r="P22" s="51"/>
+      <c r="Q22" s="51"/>
+      <c r="R22" s="51"/>
+      <c r="S22" s="51"/>
     </row>
     <row r="23" spans="1:19">
-      <c r="A23" s="45" t="s">
+      <c r="A23" s="43" t="s">
         <v>1</v>
       </c>
       <c r="B23" s="34">
         <v>293791</v>
       </c>
       <c r="C23" s="34">
         <v>298671</v>
       </c>
       <c r="D23" s="34">
         <v>292172</v>
       </c>
       <c r="E23" s="34">
         <v>294556</v>
       </c>
       <c r="F23" s="34">
         <v>293155</v>
       </c>
       <c r="G23" s="34">
         <v>289715</v>
       </c>
       <c r="H23" s="34">
         <v>287201</v>
       </c>
       <c r="I23" s="34">
         <v>300505</v>
@@ -1869,102 +1887,102 @@
       <c r="N29" s="29"/>
       <c r="O29" s="29"/>
       <c r="P29" s="29"/>
       <c r="Q29" s="29"/>
       <c r="R29" s="29"/>
       <c r="S29" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:S2"/>
     <mergeCell ref="A6:S6"/>
     <mergeCell ref="A14:S14"/>
     <mergeCell ref="A22:S22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="H33" sqref="H33"/>
+      <selection pane="bottomLeft" activeCell="H34" sqref="H34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="16.85546875" style="3" customWidth="1"/>
     <col min="2" max="10" width="8.140625" style="3" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="14.25" customHeight="1"/>
     <row r="2" spans="1:19" ht="14.25" customHeight="1">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="49" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="41"/>
-[...16 lines deleted...]
-      <c r="S2" s="41"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="49"/>
+      <c r="N2" s="49"/>
+      <c r="O2" s="49"/>
+      <c r="P2" s="49"/>
+      <c r="Q2" s="49"/>
+      <c r="R2" s="49"/>
+      <c r="S2" s="49"/>
     </row>
     <row r="3" spans="1:19" ht="14.25" customHeight="1"/>
     <row r="4" spans="1:19" ht="14.25" customHeight="1">
       <c r="A4" s="1"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="M4" s="20"/>
       <c r="O4" s="22"/>
-      <c r="P4" s="42" t="s">
+      <c r="P4" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="Q4" s="42"/>
-[...1 lines deleted...]
-      <c r="S4" s="42"/>
+      <c r="Q4" s="52"/>
+      <c r="R4" s="52"/>
+      <c r="S4" s="52"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="5"/>
       <c r="B5" s="6">
         <v>2009</v>
       </c>
       <c r="C5" s="6">
         <v>2010</v>
       </c>
       <c r="D5" s="6">
         <v>2011</v>
       </c>
       <c r="E5" s="6">
         <v>2012</v>
       </c>
       <c r="F5" s="6">
         <v>2013</v>
       </c>
       <c r="G5" s="6">
         <v>2014</v>
       </c>
       <c r="H5" s="6">
         <v>2015</v>
       </c>
       <c r="I5" s="7">
@@ -1980,74 +1998,74 @@
         <v>2019</v>
       </c>
       <c r="M5" s="8">
         <v>2020</v>
       </c>
       <c r="N5" s="8">
         <v>2021</v>
       </c>
       <c r="O5" s="9">
         <v>2022</v>
       </c>
       <c r="P5" s="10">
         <v>2023</v>
       </c>
       <c r="Q5" s="9">
         <v>2024</v>
       </c>
       <c r="R5" s="9">
         <v>2025</v>
       </c>
       <c r="S5" s="9">
         <v>2026</v>
       </c>
     </row>
     <row r="6" spans="1:19">
-      <c r="A6" s="49" t="s">
+      <c r="A6" s="50" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="49"/>
-[...16 lines deleted...]
-      <c r="S6" s="49"/>
+      <c r="B6" s="50"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="50"/>
+      <c r="N6" s="50"/>
+      <c r="O6" s="50"/>
+      <c r="P6" s="50"/>
+      <c r="Q6" s="50"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="50"/>
     </row>
     <row r="7" spans="1:19" s="12" customFormat="1" ht="15">
-      <c r="A7" s="45" t="s">
+      <c r="A7" s="43" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="24">
         <v>611576</v>
       </c>
       <c r="C7" s="24">
         <v>655476</v>
       </c>
       <c r="D7" s="24">
         <v>703485</v>
       </c>
       <c r="E7" s="24">
         <v>749192</v>
       </c>
       <c r="F7" s="24">
         <v>784470</v>
       </c>
       <c r="G7" s="24">
         <v>820745</v>
       </c>
       <c r="H7" s="24">
         <v>859129</v>
       </c>
       <c r="I7" s="24">
         <v>878913</v>
@@ -2356,74 +2374,74 @@
       <c r="A13" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="25"/>
       <c r="C13" s="25"/>
       <c r="D13" s="25"/>
       <c r="E13" s="25"/>
       <c r="F13" s="25"/>
       <c r="G13" s="25"/>
       <c r="H13" s="25"/>
       <c r="I13" s="25"/>
       <c r="J13" s="25"/>
       <c r="K13" s="25"/>
       <c r="L13" s="25"/>
       <c r="M13" s="25"/>
       <c r="N13" s="25"/>
       <c r="O13" s="25"/>
       <c r="P13" s="25"/>
       <c r="Q13" s="25"/>
       <c r="R13" s="25"/>
       <c r="S13" s="37">
         <v>192351</v>
       </c>
     </row>
     <row r="14" spans="1:19">
-      <c r="A14" s="50" t="s">
+      <c r="A14" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="50"/>
-[...16 lines deleted...]
-      <c r="S14" s="50"/>
+      <c r="B14" s="51"/>
+      <c r="C14" s="51"/>
+      <c r="D14" s="51"/>
+      <c r="E14" s="51"/>
+      <c r="F14" s="51"/>
+      <c r="G14" s="51"/>
+      <c r="H14" s="51"/>
+      <c r="I14" s="51"/>
+      <c r="J14" s="51"/>
+      <c r="K14" s="51"/>
+      <c r="L14" s="51"/>
+      <c r="M14" s="51"/>
+      <c r="N14" s="51"/>
+      <c r="O14" s="51"/>
+      <c r="P14" s="51"/>
+      <c r="Q14" s="51"/>
+      <c r="R14" s="51"/>
+      <c r="S14" s="51"/>
     </row>
     <row r="15" spans="1:19">
-      <c r="A15" s="45" t="s">
+      <c r="A15" s="43" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="21">
         <v>299331</v>
       </c>
       <c r="C15" s="21">
         <v>319686</v>
       </c>
       <c r="D15" s="21">
         <v>341515</v>
       </c>
       <c r="E15" s="21">
         <v>362161</v>
       </c>
       <c r="F15" s="21">
         <v>378436</v>
       </c>
       <c r="G15" s="19">
         <v>395915</v>
       </c>
       <c r="H15" s="19">
         <v>414304</v>
       </c>
       <c r="I15" s="19">
         <v>423467</v>
@@ -2732,113 +2750,113 @@
       <c r="A21" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
       <c r="H21" s="25"/>
       <c r="I21" s="25"/>
       <c r="J21" s="25"/>
       <c r="K21" s="25"/>
       <c r="L21" s="25"/>
       <c r="M21" s="28"/>
       <c r="N21" s="25"/>
       <c r="O21" s="25"/>
       <c r="P21" s="25"/>
       <c r="Q21" s="25"/>
       <c r="R21" s="25"/>
       <c r="S21" s="37">
         <v>91353</v>
       </c>
     </row>
     <row r="22" spans="1:19">
-      <c r="A22" s="50" t="s">
+      <c r="A22" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="50"/>
-[...16 lines deleted...]
-      <c r="S22" s="50"/>
+      <c r="B22" s="51"/>
+      <c r="C22" s="51"/>
+      <c r="D22" s="51"/>
+      <c r="E22" s="51"/>
+      <c r="F22" s="51"/>
+      <c r="G22" s="51"/>
+      <c r="H22" s="51"/>
+      <c r="I22" s="51"/>
+      <c r="J22" s="51"/>
+      <c r="K22" s="51"/>
+      <c r="L22" s="51"/>
+      <c r="M22" s="51"/>
+      <c r="N22" s="51"/>
+      <c r="O22" s="51"/>
+      <c r="P22" s="51"/>
+      <c r="Q22" s="51"/>
+      <c r="R22" s="51"/>
+      <c r="S22" s="51"/>
     </row>
     <row r="23" spans="1:19">
-      <c r="A23" s="45" t="s">
+      <c r="A23" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="B23" s="52">
+      <c r="B23" s="47">
         <v>312245</v>
       </c>
-      <c r="C23" s="52">
+      <c r="C23" s="47">
         <v>335790</v>
       </c>
-      <c r="D23" s="52">
+      <c r="D23" s="47">
         <v>361970</v>
       </c>
-      <c r="E23" s="52">
+      <c r="E23" s="47">
         <v>387031</v>
       </c>
-      <c r="F23" s="52">
+      <c r="F23" s="47">
         <v>406034</v>
       </c>
-      <c r="G23" s="52">
+      <c r="G23" s="47">
         <v>424830</v>
       </c>
-      <c r="H23" s="52">
+      <c r="H23" s="47">
         <v>444825</v>
       </c>
-      <c r="I23" s="52">
+      <c r="I23" s="47">
         <v>455446</v>
       </c>
-      <c r="J23" s="52">
+      <c r="J23" s="47">
         <v>507382</v>
       </c>
-      <c r="K23" s="52">
+      <c r="K23" s="47">
         <v>538188</v>
       </c>
-      <c r="L23" s="52">
+      <c r="L23" s="47">
         <v>564323</v>
       </c>
-      <c r="M23" s="52">
+      <c r="M23" s="47">
         <v>594570</v>
       </c>
-      <c r="N23" s="52">
+      <c r="N23" s="47">
         <v>619580</v>
       </c>
       <c r="O23" s="35">
         <v>676042</v>
       </c>
       <c r="P23" s="35">
         <v>708807</v>
       </c>
       <c r="Q23" s="35">
         <v>750047</v>
       </c>
       <c r="R23" s="23">
         <v>803567</v>
       </c>
       <c r="S23" s="35">
         <v>864566</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B24" s="38">
         <v>118650</v>
       </c>
@@ -2876,87 +2894,87 @@
         <v>157802</v>
       </c>
       <c r="N24" s="38">
         <v>161235</v>
       </c>
       <c r="O24" s="35">
         <v>183525</v>
       </c>
       <c r="P24" s="35">
         <v>191541</v>
       </c>
       <c r="Q24" s="35">
         <v>201074</v>
       </c>
       <c r="R24" s="23">
         <v>215084</v>
       </c>
       <c r="S24" s="35">
         <v>131896</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B25" s="53">
+      <c r="B25" s="48">
         <v>31132</v>
       </c>
-      <c r="C25" s="53">
+      <c r="C25" s="48">
         <v>33208</v>
       </c>
-      <c r="D25" s="53">
+      <c r="D25" s="48">
         <v>39547</v>
       </c>
-      <c r="E25" s="53">
+      <c r="E25" s="48">
         <v>46522</v>
       </c>
-      <c r="F25" s="53">
+      <c r="F25" s="48">
         <v>51843</v>
       </c>
-      <c r="G25" s="53">
+      <c r="G25" s="48">
         <v>57972</v>
       </c>
-      <c r="H25" s="53">
+      <c r="H25" s="48">
         <v>64850</v>
       </c>
-      <c r="I25" s="53">
+      <c r="I25" s="48">
         <v>70823</v>
       </c>
-      <c r="J25" s="53">
+      <c r="J25" s="48">
         <v>83671</v>
       </c>
-      <c r="K25" s="53">
+      <c r="K25" s="48">
         <v>100144</v>
       </c>
-      <c r="L25" s="53">
+      <c r="L25" s="48">
         <v>116525</v>
       </c>
-      <c r="M25" s="53">
+      <c r="M25" s="48">
         <v>138933</v>
       </c>
-      <c r="N25" s="53">
+      <c r="N25" s="48">
         <v>157628</v>
       </c>
       <c r="O25" s="35">
         <v>113798</v>
       </c>
       <c r="P25" s="35">
         <v>122581</v>
       </c>
       <c r="Q25" s="35">
         <v>141578</v>
       </c>
       <c r="R25" s="23">
         <v>154198</v>
       </c>
       <c r="S25" s="35">
         <v>169637</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B26" s="38">
         <v>118764</v>
       </c>