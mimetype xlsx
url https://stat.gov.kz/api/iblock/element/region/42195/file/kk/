--- v0 (2026-04-16)
+++ v1 (2026-07-14)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ba.ismailov\Desktop\Рабочий стол 2026\Динамика демография\2 Халық саны (айлық)+\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ba.ismailov\Desktop\Рабочий стол 2026\Динамика демография\1. Численность населения\4. Численность населения (по месяцам)\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12030"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="25">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>1 мамыр</t>
   </si>
   <si>
     <t>1 маусым</t>
   </si>
   <si>
     <t>1 шілде</t>
   </si>
   <si>
     <t>1 тамыз</t>
   </si>
   <si>
     <t>1 қыркүйек</t>
   </si>
   <si>
     <t>1 қазан</t>
   </si>
   <si>
     <t>1 ақпан</t>
   </si>
   <si>
@@ -82,57 +82,66 @@
     <t>1 қараша</t>
   </si>
   <si>
     <t>*Ағымдағы есеп бойынша.</t>
   </si>
   <si>
     <t>Астана қаласының халық саны*</t>
   </si>
   <si>
     <t>Алматы ауданы</t>
   </si>
   <si>
     <t>Есіл ауданы</t>
   </si>
   <si>
     <t>Сарыарқа ауданы</t>
   </si>
   <si>
     <t>Байқоңыр ауданы</t>
   </si>
   <si>
     <t>Нұра ауданы</t>
   </si>
   <si>
     <t>Сарайшық ауданы</t>
+  </si>
+  <si>
+    <t>Барлық халық</t>
+  </si>
+  <si>
+    <t>Ерлер</t>
+  </si>
+  <si>
+    <t>Әйелдер</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="11">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -147,90 +156,71 @@
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...3 lines deleted...]
-    <font>
       <b/>
-      <sz val="8"/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...13 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -261,145 +251,148 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_ЧислРК2007" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -671,627 +664,1593 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Y13"/>
+  <dimension ref="A2:Y30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="P18" sqref="P18"/>
+      <selection pane="bottomLeft" activeCell="Q38" sqref="Q38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="17.7109375" style="1" customWidth="1"/>
     <col min="2" max="4" width="10.85546875" style="1" customWidth="1"/>
     <col min="5" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11.140625" style="1" customWidth="1"/>
     <col min="14" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2"/>
     <col min="21" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="11" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="1"/>
     <col min="24" max="24" width="9.140625" style="2"/>
     <col min="25" max="25" width="11.42578125" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:25" ht="15.75">
-      <c r="A2" s="22" t="s">
+      <c r="A2" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="22"/>
-[...22 lines deleted...]
-      <c r="Y2" s="22"/>
+      <c r="B2" s="24"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="J2" s="24"/>
+      <c r="K2" s="24"/>
+      <c r="L2" s="24"/>
+      <c r="M2" s="24"/>
+      <c r="N2" s="24"/>
+      <c r="O2" s="24"/>
+      <c r="P2" s="24"/>
+      <c r="Q2" s="24"/>
+      <c r="R2" s="24"/>
+      <c r="S2" s="24"/>
+      <c r="T2" s="24"/>
+      <c r="U2" s="24"/>
+      <c r="V2" s="24"/>
+      <c r="W2" s="24"/>
+      <c r="X2" s="24"/>
+      <c r="Y2" s="24"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="6"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="7"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:25">
-      <c r="A4" s="18"/>
-      <c r="B4" s="20">
+      <c r="A4" s="21"/>
+      <c r="B4" s="22">
         <v>2025</v>
       </c>
-      <c r="C4" s="21"/>
-[...10 lines deleted...]
-      <c r="N4" s="20">
+      <c r="C4" s="23"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="23"/>
+      <c r="I4" s="23"/>
+      <c r="J4" s="23"/>
+      <c r="K4" s="23"/>
+      <c r="L4" s="23"/>
+      <c r="M4" s="23"/>
+      <c r="N4" s="22">
         <v>2026</v>
       </c>
-      <c r="O4" s="21"/>
-[...9 lines deleted...]
-      <c r="Y4" s="21"/>
+      <c r="O4" s="23"/>
+      <c r="P4" s="23"/>
+      <c r="Q4" s="23"/>
+      <c r="R4" s="23"/>
+      <c r="S4" s="23"/>
+      <c r="T4" s="23"/>
+      <c r="U4" s="23"/>
+      <c r="V4" s="23"/>
+      <c r="W4" s="23"/>
+      <c r="X4" s="23"/>
+      <c r="Y4" s="23"/>
     </row>
     <row r="5" spans="1:25" ht="25.5" customHeight="1">
-      <c r="A5" s="19"/>
-      <c r="B5" s="9" t="s">
+      <c r="A5" s="25"/>
+      <c r="B5" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="C5" s="10" t="s">
+      <c r="C5" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="12" t="s">
+      <c r="E5" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="12" t="s">
+      <c r="F5" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="G5" s="12" t="s">
+      <c r="G5" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="H5" s="9" t="s">
+      <c r="H5" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="I5" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="J5" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="K5" s="13" t="s">
+      <c r="K5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="L5" s="13" t="s">
+      <c r="L5" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="M5" s="12" t="s">
+      <c r="M5" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="N5" s="24" t="s">
+      <c r="N5" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="O5" s="10" t="s">
+      <c r="O5" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="P5" s="11" t="s">
+      <c r="P5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="Q5" s="25" t="s">
+      <c r="Q5" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="R5" s="25" t="s">
+      <c r="R5" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="S5" s="25" t="s">
+      <c r="S5" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="T5" s="24" t="s">
+      <c r="T5" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="U5" s="26" t="s">
+      <c r="U5" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="V5" s="26" t="s">
+      <c r="V5" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="W5" s="26" t="s">
+      <c r="W5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="X5" s="26" t="s">
+      <c r="X5" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="Y5" s="25" t="s">
+      <c r="Y5" s="15" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
-      <c r="A6" s="14" t="s">
+    <row r="6" spans="1:25" ht="15.75" customHeight="1">
+      <c r="A6" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="27"/>
+      <c r="C6" s="27"/>
+      <c r="D6" s="27"/>
+      <c r="E6" s="27"/>
+      <c r="F6" s="27"/>
+      <c r="G6" s="27"/>
+      <c r="H6" s="27"/>
+      <c r="I6" s="27"/>
+      <c r="J6" s="27"/>
+      <c r="K6" s="27"/>
+      <c r="L6" s="27"/>
+      <c r="M6" s="27"/>
+      <c r="N6" s="27"/>
+      <c r="O6" s="27"/>
+      <c r="P6" s="27"/>
+      <c r="Q6" s="27"/>
+      <c r="R6" s="27"/>
+      <c r="S6" s="27"/>
+      <c r="T6" s="27"/>
+      <c r="U6" s="27"/>
+      <c r="V6" s="27"/>
+      <c r="W6" s="27"/>
+      <c r="X6" s="27"/>
+      <c r="Y6" s="27"/>
+    </row>
+    <row r="7" spans="1:25">
+      <c r="A7" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B6" s="17">
+      <c r="B7" s="3">
         <v>1528703</v>
       </c>
-      <c r="C6" s="17">
+      <c r="C7" s="3">
         <v>1536740</v>
       </c>
-      <c r="D6" s="17">
+      <c r="D7" s="3">
         <v>1544142</v>
       </c>
-      <c r="E6" s="17">
+      <c r="E7" s="3">
         <v>1551213</v>
       </c>
-      <c r="F6" s="17">
+      <c r="F7" s="3">
         <v>1558501</v>
       </c>
-      <c r="G6" s="17">
+      <c r="G7" s="3">
         <v>1566566</v>
       </c>
-      <c r="H6" s="17">
+      <c r="H7" s="3">
         <v>1576337</v>
       </c>
-      <c r="I6" s="17">
+      <c r="I7" s="3">
         <v>1588567</v>
       </c>
-      <c r="J6" s="17">
+      <c r="J7" s="3">
         <v>1601490</v>
       </c>
-      <c r="K6" s="17">
+      <c r="K7" s="3">
         <v>1612512</v>
       </c>
-      <c r="L6" s="17">
+      <c r="L7" s="3">
         <v>1622245</v>
       </c>
-      <c r="M6" s="17">
+      <c r="M7" s="3">
         <v>1630640</v>
       </c>
-      <c r="N6" s="31">
+      <c r="N7" s="18">
         <v>1639176</v>
       </c>
-      <c r="O6" s="32">
+      <c r="O7" s="18">
         <v>1649242</v>
       </c>
-      <c r="P6" s="28"/>
-[...58 lines deleted...]
-      <c r="R7" s="3"/>
+      <c r="P7" s="3">
+        <v>1655369</v>
+      </c>
+      <c r="Q7" s="3">
+        <v>1662755</v>
+      </c>
+      <c r="R7" s="3">
+        <v>1668750</v>
+      </c>
       <c r="S7" s="3"/>
       <c r="T7" s="3"/>
       <c r="U7" s="3"/>
       <c r="V7" s="3"/>
       <c r="W7" s="3"/>
       <c r="X7" s="3"/>
-      <c r="Y7" s="3"/>
+      <c r="Y7" s="17"/>
     </row>
     <row r="8" spans="1:25">
-      <c r="A8" s="15" t="s">
-        <v>17</v>
+      <c r="A8" s="12" t="s">
+        <v>16</v>
       </c>
       <c r="B8" s="3">
-        <v>293451</v>
+        <v>409873</v>
       </c>
       <c r="C8" s="3">
-        <v>295504</v>
+        <v>411602</v>
       </c>
       <c r="D8" s="3">
-        <v>297044</v>
+        <v>414380</v>
       </c>
       <c r="E8" s="3">
-        <v>299033</v>
+        <v>416374</v>
       </c>
       <c r="F8" s="3">
-        <v>300796</v>
+        <v>418969</v>
       </c>
       <c r="G8" s="3">
-        <v>302888</v>
+        <v>421683</v>
       </c>
       <c r="H8" s="3">
-        <v>305241</v>
+        <v>424643</v>
       </c>
       <c r="I8" s="3">
-        <v>308212</v>
+        <v>428461</v>
       </c>
       <c r="J8" s="3">
-        <v>311483</v>
+        <v>432369</v>
       </c>
       <c r="K8" s="3">
-        <v>314180</v>
+        <v>435665</v>
       </c>
       <c r="L8" s="3">
-        <v>316381</v>
+        <v>438462</v>
       </c>
       <c r="M8" s="3">
-        <v>318235</v>
-[...9 lines deleted...]
-      <c r="R8" s="3"/>
+        <v>440995</v>
+      </c>
+      <c r="N8" s="18">
+        <v>250987</v>
+      </c>
+      <c r="O8" s="18">
+        <v>253201</v>
+      </c>
+      <c r="P8" s="3">
+        <v>254198</v>
+      </c>
+      <c r="Q8" s="3">
+        <v>254197</v>
+      </c>
+      <c r="R8" s="3">
+        <v>254863</v>
+      </c>
       <c r="S8" s="3"/>
       <c r="T8" s="3"/>
       <c r="U8" s="3"/>
       <c r="V8" s="3"/>
       <c r="W8" s="3"/>
       <c r="X8" s="3"/>
       <c r="Y8" s="3"/>
     </row>
     <row r="9" spans="1:25">
-      <c r="A9" s="15" t="s">
-        <v>18</v>
+      <c r="A9" s="12" t="s">
+        <v>17</v>
       </c>
       <c r="B9" s="3">
-        <v>351573</v>
+        <v>293451</v>
       </c>
       <c r="C9" s="3">
-        <v>351684</v>
+        <v>295504</v>
       </c>
       <c r="D9" s="3">
-        <v>351400</v>
+        <v>297044</v>
       </c>
       <c r="E9" s="3">
-        <v>351202</v>
+        <v>299033</v>
       </c>
       <c r="F9" s="3">
-        <v>351185</v>
+        <v>300796</v>
       </c>
       <c r="G9" s="3">
-        <v>350951</v>
+        <v>302888</v>
       </c>
       <c r="H9" s="3">
-        <v>351119</v>
+        <v>305241</v>
       </c>
       <c r="I9" s="3">
-        <v>351263</v>
+        <v>308212</v>
       </c>
       <c r="J9" s="3">
-        <v>351839</v>
+        <v>311483</v>
       </c>
       <c r="K9" s="3">
-        <v>352130</v>
+        <v>314180</v>
       </c>
       <c r="L9" s="3">
-        <v>352339</v>
+        <v>316381</v>
       </c>
       <c r="M9" s="3">
-        <v>352508</v>
-[...9 lines deleted...]
-      <c r="R9" s="3"/>
+        <v>318235</v>
+      </c>
+      <c r="N9" s="18">
+        <v>320652</v>
+      </c>
+      <c r="O9" s="18">
+        <v>323487</v>
+      </c>
+      <c r="P9" s="3">
+        <v>325217</v>
+      </c>
+      <c r="Q9" s="3">
+        <v>327297</v>
+      </c>
+      <c r="R9" s="3">
+        <v>328911</v>
+      </c>
       <c r="S9" s="3"/>
       <c r="T9" s="3"/>
       <c r="U9" s="3"/>
       <c r="V9" s="3"/>
       <c r="W9" s="3"/>
       <c r="X9" s="3"/>
       <c r="Y9" s="3"/>
     </row>
     <row r="10" spans="1:25">
-      <c r="A10" s="15" t="s">
-        <v>19</v>
+      <c r="A10" s="12" t="s">
+        <v>18</v>
       </c>
       <c r="B10" s="3">
-        <v>227043</v>
+        <v>351573</v>
       </c>
       <c r="C10" s="3">
-        <v>226412</v>
+        <v>351684</v>
       </c>
       <c r="D10" s="3">
-        <v>225773</v>
+        <v>351400</v>
       </c>
       <c r="E10" s="3">
-        <v>225033</v>
+        <v>351202</v>
       </c>
       <c r="F10" s="3">
-        <v>223924</v>
+        <v>351185</v>
       </c>
       <c r="G10" s="3">
-        <v>223175</v>
+        <v>350951</v>
       </c>
       <c r="H10" s="3">
-        <v>222411</v>
+        <v>351119</v>
       </c>
       <c r="I10" s="3">
-        <v>221661</v>
+        <v>351263</v>
       </c>
       <c r="J10" s="3">
-        <v>220698</v>
+        <v>351839</v>
       </c>
       <c r="K10" s="3">
-        <v>219976</v>
+        <v>352130</v>
       </c>
       <c r="L10" s="3">
-        <v>219404</v>
+        <v>352339</v>
       </c>
       <c r="M10" s="3">
-        <v>218845</v>
-[...9 lines deleted...]
-      <c r="R10" s="3"/>
+        <v>352508</v>
+      </c>
+      <c r="N10" s="18">
+        <v>352709</v>
+      </c>
+      <c r="O10" s="18">
+        <v>352616</v>
+      </c>
+      <c r="P10" s="3">
+        <v>351956</v>
+      </c>
+      <c r="Q10" s="3">
+        <v>351579</v>
+      </c>
+      <c r="R10" s="3">
+        <v>351050</v>
+      </c>
       <c r="S10" s="3"/>
       <c r="T10" s="3"/>
       <c r="U10" s="3"/>
       <c r="V10" s="3"/>
       <c r="W10" s="3"/>
       <c r="X10" s="3"/>
       <c r="Y10" s="3"/>
     </row>
     <row r="11" spans="1:25">
-      <c r="A11" s="15" t="s">
-        <v>20</v>
+      <c r="A11" s="12" t="s">
+        <v>19</v>
       </c>
       <c r="B11" s="3">
-        <v>246763</v>
+        <v>227043</v>
       </c>
       <c r="C11" s="3">
-        <v>251538</v>
+        <v>226412</v>
       </c>
       <c r="D11" s="3">
-        <v>255545</v>
+        <v>225773</v>
       </c>
       <c r="E11" s="3">
-        <v>259571</v>
+        <v>225033</v>
       </c>
       <c r="F11" s="3">
-        <v>263627</v>
+        <v>223924</v>
       </c>
       <c r="G11" s="3">
-        <v>267869</v>
+        <v>223175</v>
       </c>
       <c r="H11" s="3">
-        <v>272923</v>
+        <v>222411</v>
       </c>
       <c r="I11" s="3">
-        <v>278970</v>
+        <v>221661</v>
       </c>
       <c r="J11" s="3">
-        <v>285101</v>
+        <v>220698</v>
       </c>
       <c r="K11" s="3">
-        <v>290561</v>
+        <v>219976</v>
       </c>
       <c r="L11" s="3">
-        <v>295659</v>
+        <v>219404</v>
       </c>
       <c r="M11" s="3">
-        <v>300057</v>
-[...9 lines deleted...]
-      <c r="R11" s="3"/>
+        <v>218845</v>
+      </c>
+      <c r="N11" s="18">
+        <v>218341</v>
+      </c>
+      <c r="O11" s="18">
+        <v>217319</v>
+      </c>
+      <c r="P11" s="3">
+        <v>216525</v>
+      </c>
+      <c r="Q11" s="3">
+        <v>215601</v>
+      </c>
+      <c r="R11" s="3">
+        <v>215047</v>
+      </c>
       <c r="S11" s="3"/>
       <c r="T11" s="3"/>
       <c r="U11" s="3"/>
       <c r="V11" s="3"/>
       <c r="W11" s="3"/>
       <c r="X11" s="3"/>
       <c r="Y11" s="3"/>
     </row>
     <row r="12" spans="1:25">
-      <c r="A12" s="16" t="s">
+      <c r="A12" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="3">
+        <v>246763</v>
+      </c>
+      <c r="C12" s="3">
+        <v>251538</v>
+      </c>
+      <c r="D12" s="3">
+        <v>255545</v>
+      </c>
+      <c r="E12" s="3">
+        <v>259571</v>
+      </c>
+      <c r="F12" s="3">
+        <v>263627</v>
+      </c>
+      <c r="G12" s="3">
+        <v>267869</v>
+      </c>
+      <c r="H12" s="3">
+        <v>272923</v>
+      </c>
+      <c r="I12" s="3">
+        <v>278970</v>
+      </c>
+      <c r="J12" s="3">
+        <v>285101</v>
+      </c>
+      <c r="K12" s="3">
+        <v>290561</v>
+      </c>
+      <c r="L12" s="3">
+        <v>295659</v>
+      </c>
+      <c r="M12" s="3">
+        <v>300057</v>
+      </c>
+      <c r="N12" s="18">
+        <v>304136</v>
+      </c>
+      <c r="O12" s="18">
+        <v>309290</v>
+      </c>
+      <c r="P12" s="3">
+        <v>313160</v>
+      </c>
+      <c r="Q12" s="3">
+        <v>317298</v>
+      </c>
+      <c r="R12" s="3">
+        <v>320905</v>
+      </c>
+      <c r="S12" s="3"/>
+      <c r="T12" s="3"/>
+      <c r="U12" s="3"/>
+      <c r="V12" s="3"/>
+      <c r="W12" s="3"/>
+      <c r="X12" s="3"/>
+      <c r="Y12" s="3"/>
+    </row>
+    <row r="13" spans="1:25">
+      <c r="A13" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="B12" s="4"/>
-[...11 lines deleted...]
-      <c r="N12" s="33">
+      <c r="B13" s="3"/>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3"/>
+      <c r="E13" s="3"/>
+      <c r="F13" s="3"/>
+      <c r="G13" s="3"/>
+      <c r="H13" s="3"/>
+      <c r="I13" s="3"/>
+      <c r="J13" s="3"/>
+      <c r="K13" s="3"/>
+      <c r="L13" s="3"/>
+      <c r="M13" s="3"/>
+      <c r="N13" s="18">
         <v>192351</v>
       </c>
-      <c r="O12" s="34">
+      <c r="O13" s="18">
         <v>193329</v>
       </c>
-      <c r="P12" s="30"/>
-[...11 lines deleted...]
-      <c r="A13" s="23" t="s">
+      <c r="P13" s="3">
+        <v>194313</v>
+      </c>
+      <c r="Q13" s="3">
+        <v>196783</v>
+      </c>
+      <c r="R13" s="3">
+        <v>197974</v>
+      </c>
+      <c r="S13" s="3"/>
+      <c r="T13" s="3"/>
+      <c r="U13" s="3"/>
+      <c r="V13" s="3"/>
+      <c r="W13" s="3"/>
+      <c r="X13" s="3"/>
+      <c r="Y13" s="3"/>
+    </row>
+    <row r="14" spans="1:25">
+      <c r="A14" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="26"/>
+      <c r="C14" s="26"/>
+      <c r="D14" s="26"/>
+      <c r="E14" s="26"/>
+      <c r="F14" s="26"/>
+      <c r="G14" s="26"/>
+      <c r="H14" s="26"/>
+      <c r="I14" s="26"/>
+      <c r="J14" s="26"/>
+      <c r="K14" s="26"/>
+      <c r="L14" s="26"/>
+      <c r="M14" s="26"/>
+      <c r="N14" s="26"/>
+      <c r="O14" s="26"/>
+      <c r="P14" s="26"/>
+      <c r="Q14" s="26"/>
+      <c r="R14" s="26"/>
+      <c r="S14" s="26"/>
+      <c r="T14" s="26"/>
+      <c r="U14" s="26"/>
+      <c r="V14" s="26"/>
+      <c r="W14" s="26"/>
+      <c r="X14" s="26"/>
+      <c r="Y14" s="26"/>
+    </row>
+    <row r="15" spans="1:25">
+      <c r="A15" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="3">
+        <v>725136</v>
+      </c>
+      <c r="C15" s="3">
+        <v>728779</v>
+      </c>
+      <c r="D15" s="3">
+        <v>732142</v>
+      </c>
+      <c r="E15" s="3">
+        <v>735517</v>
+      </c>
+      <c r="F15" s="3">
+        <v>739098</v>
+      </c>
+      <c r="G15" s="3">
+        <v>742800</v>
+      </c>
+      <c r="H15" s="3">
+        <v>747139</v>
+      </c>
+      <c r="I15" s="28">
+        <v>752350</v>
+      </c>
+      <c r="J15" s="3">
+        <v>757751</v>
+      </c>
+      <c r="K15" s="3">
+        <v>762485</v>
+      </c>
+      <c r="L15" s="3">
+        <v>766871</v>
+      </c>
+      <c r="M15" s="3">
+        <v>770641</v>
+      </c>
+      <c r="N15" s="18">
+        <v>774610</v>
+      </c>
+      <c r="O15" s="18">
+        <v>779380</v>
+      </c>
+      <c r="P15" s="3">
+        <v>782030</v>
+      </c>
+      <c r="Q15" s="3">
+        <v>785395</v>
+      </c>
+      <c r="R15" s="3">
+        <v>788128</v>
+      </c>
+      <c r="S15" s="3"/>
+      <c r="T15" s="3"/>
+      <c r="U15" s="3"/>
+      <c r="V15" s="3"/>
+      <c r="W15" s="3"/>
+      <c r="X15" s="3"/>
+      <c r="Y15" s="3"/>
+    </row>
+    <row r="16" spans="1:25">
+      <c r="A16" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="3">
+        <v>194789</v>
+      </c>
+      <c r="C16" s="3">
+        <v>195701</v>
+      </c>
+      <c r="D16" s="3">
+        <v>197101</v>
+      </c>
+      <c r="E16" s="3">
+        <v>198069</v>
+      </c>
+      <c r="F16" s="3">
+        <v>199306</v>
+      </c>
+      <c r="G16" s="3">
+        <v>200630</v>
+      </c>
+      <c r="H16" s="3">
+        <v>202013</v>
+      </c>
+      <c r="I16" s="28">
+        <v>203605</v>
+      </c>
+      <c r="J16" s="3">
+        <v>205424</v>
+      </c>
+      <c r="K16" s="3">
+        <v>206888</v>
+      </c>
+      <c r="L16" s="3">
+        <v>208175</v>
+      </c>
+      <c r="M16" s="3">
+        <v>209316</v>
+      </c>
+      <c r="N16" s="18">
+        <v>119091</v>
+      </c>
+      <c r="O16" s="18">
+        <v>120138</v>
+      </c>
+      <c r="P16" s="3">
+        <v>120548</v>
+      </c>
+      <c r="Q16" s="3">
+        <v>120562</v>
+      </c>
+      <c r="R16" s="3">
+        <v>120930</v>
+      </c>
+      <c r="S16" s="3"/>
+      <c r="T16" s="3"/>
+      <c r="U16" s="3"/>
+      <c r="V16" s="3"/>
+      <c r="W16" s="3"/>
+      <c r="X16" s="3"/>
+      <c r="Y16" s="3"/>
+    </row>
+    <row r="17" spans="1:25">
+      <c r="A17" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="3">
+        <v>139253</v>
+      </c>
+      <c r="C17" s="3">
+        <v>140196</v>
+      </c>
+      <c r="D17" s="3">
+        <v>140837</v>
+      </c>
+      <c r="E17" s="3">
+        <v>141792</v>
+      </c>
+      <c r="F17" s="3">
+        <v>142546</v>
+      </c>
+      <c r="G17" s="3">
+        <v>143419</v>
+      </c>
+      <c r="H17" s="3">
+        <v>144477</v>
+      </c>
+      <c r="I17" s="28">
+        <v>145778</v>
+      </c>
+      <c r="J17" s="3">
+        <v>147143</v>
+      </c>
+      <c r="K17" s="3">
+        <v>148326</v>
+      </c>
+      <c r="L17" s="3">
+        <v>149222</v>
+      </c>
+      <c r="M17" s="3">
+        <v>150012</v>
+      </c>
+      <c r="N17" s="18">
+        <v>151015</v>
+      </c>
+      <c r="O17" s="18">
+        <v>152308</v>
+      </c>
+      <c r="P17" s="3">
+        <v>153000</v>
+      </c>
+      <c r="Q17" s="3">
+        <v>153941</v>
+      </c>
+      <c r="R17" s="3">
+        <v>154666</v>
+      </c>
+      <c r="S17" s="3"/>
+      <c r="T17" s="3"/>
+      <c r="U17" s="3"/>
+      <c r="V17" s="3"/>
+      <c r="W17" s="3"/>
+      <c r="X17" s="3"/>
+      <c r="Y17" s="3"/>
+    </row>
+    <row r="18" spans="1:25">
+      <c r="A18" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="3">
+        <v>167818</v>
+      </c>
+      <c r="C18" s="3">
+        <v>167760</v>
+      </c>
+      <c r="D18" s="3">
+        <v>167570</v>
+      </c>
+      <c r="E18" s="3">
+        <v>167470</v>
+      </c>
+      <c r="F18" s="3">
+        <v>167564</v>
+      </c>
+      <c r="G18" s="3">
+        <v>167447</v>
+      </c>
+      <c r="H18" s="3">
+        <v>167430</v>
+      </c>
+      <c r="I18" s="28">
+        <v>167432</v>
+      </c>
+      <c r="J18" s="3">
+        <v>167623</v>
+      </c>
+      <c r="K18" s="3">
+        <v>167655</v>
+      </c>
+      <c r="L18" s="3">
+        <v>167705</v>
+      </c>
+      <c r="M18" s="3">
+        <v>167856</v>
+      </c>
+      <c r="N18" s="18">
+        <v>167955</v>
+      </c>
+      <c r="O18" s="18">
+        <v>167896</v>
+      </c>
+      <c r="P18" s="3">
+        <v>167554</v>
+      </c>
+      <c r="Q18" s="3">
+        <v>167353</v>
+      </c>
+      <c r="R18" s="3">
+        <v>167051</v>
+      </c>
+      <c r="S18" s="3"/>
+      <c r="T18" s="3"/>
+      <c r="U18" s="3"/>
+      <c r="V18" s="3"/>
+      <c r="W18" s="3"/>
+      <c r="X18" s="3"/>
+      <c r="Y18" s="3"/>
+    </row>
+    <row r="19" spans="1:25">
+      <c r="A19" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B19" s="3">
+        <v>107121</v>
+      </c>
+      <c r="C19" s="3">
+        <v>106781</v>
+      </c>
+      <c r="D19" s="3">
+        <v>106498</v>
+      </c>
+      <c r="E19" s="3">
+        <v>106165</v>
+      </c>
+      <c r="F19" s="3">
+        <v>105713</v>
+      </c>
+      <c r="G19" s="3">
+        <v>105359</v>
+      </c>
+      <c r="H19" s="3">
+        <v>104995</v>
+      </c>
+      <c r="I19" s="28">
+        <v>104563</v>
+      </c>
+      <c r="J19" s="3">
+        <v>104031</v>
+      </c>
+      <c r="K19" s="3">
+        <v>103639</v>
+      </c>
+      <c r="L19" s="3">
+        <v>103362</v>
+      </c>
+      <c r="M19" s="3">
+        <v>103087</v>
+      </c>
+      <c r="N19" s="18">
+        <v>102876</v>
+      </c>
+      <c r="O19" s="18">
+        <v>102326</v>
+      </c>
+      <c r="P19" s="3">
+        <v>101930</v>
+      </c>
+      <c r="Q19" s="3">
+        <v>101489</v>
+      </c>
+      <c r="R19" s="3">
+        <v>101179</v>
+      </c>
+      <c r="S19" s="3"/>
+      <c r="T19" s="3"/>
+      <c r="U19" s="3"/>
+      <c r="V19" s="3"/>
+      <c r="W19" s="3"/>
+      <c r="X19" s="3"/>
+      <c r="Y19" s="3"/>
+    </row>
+    <row r="20" spans="1:25">
+      <c r="A20" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="3">
+        <v>116155</v>
+      </c>
+      <c r="C20" s="3">
+        <v>118341</v>
+      </c>
+      <c r="D20" s="3">
+        <v>120136</v>
+      </c>
+      <c r="E20" s="3">
+        <v>122021</v>
+      </c>
+      <c r="F20" s="3">
+        <v>123969</v>
+      </c>
+      <c r="G20" s="3">
+        <v>125945</v>
+      </c>
+      <c r="H20" s="3">
+        <v>128224</v>
+      </c>
+      <c r="I20" s="28">
+        <v>130972</v>
+      </c>
+      <c r="J20" s="3">
+        <v>133530</v>
+      </c>
+      <c r="K20" s="3">
+        <v>135977</v>
+      </c>
+      <c r="L20" s="3">
+        <v>138407</v>
+      </c>
+      <c r="M20" s="3">
+        <v>140370</v>
+      </c>
+      <c r="N20" s="18">
+        <v>142320</v>
+      </c>
+      <c r="O20" s="18">
+        <v>144900</v>
+      </c>
+      <c r="P20" s="3">
+        <v>146753</v>
+      </c>
+      <c r="Q20" s="3">
+        <v>148688</v>
+      </c>
+      <c r="R20" s="3">
+        <v>150352</v>
+      </c>
+      <c r="S20" s="3"/>
+      <c r="T20" s="3"/>
+      <c r="U20" s="3"/>
+      <c r="V20" s="3"/>
+      <c r="W20" s="3"/>
+      <c r="X20" s="3"/>
+      <c r="Y20" s="3"/>
+    </row>
+    <row r="21" spans="1:25">
+      <c r="A21" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="29"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="29"/>
+      <c r="F21" s="29"/>
+      <c r="G21" s="29"/>
+      <c r="H21" s="29"/>
+      <c r="I21" s="29"/>
+      <c r="J21" s="29"/>
+      <c r="K21" s="29"/>
+      <c r="L21" s="29"/>
+      <c r="M21" s="29"/>
+      <c r="N21" s="18">
+        <v>91353</v>
+      </c>
+      <c r="O21" s="18">
+        <v>91812</v>
+      </c>
+      <c r="P21" s="3">
+        <v>92245</v>
+      </c>
+      <c r="Q21" s="3">
+        <v>93362</v>
+      </c>
+      <c r="R21" s="3">
+        <v>93950</v>
+      </c>
+      <c r="S21" s="3"/>
+      <c r="T21" s="3"/>
+      <c r="U21" s="3"/>
+      <c r="V21" s="3"/>
+      <c r="W21" s="3"/>
+      <c r="X21" s="3"/>
+      <c r="Y21" s="3"/>
+    </row>
+    <row r="22" spans="1:25">
+      <c r="A22" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B22" s="26"/>
+      <c r="C22" s="26"/>
+      <c r="D22" s="26"/>
+      <c r="E22" s="26"/>
+      <c r="F22" s="26"/>
+      <c r="G22" s="26"/>
+      <c r="H22" s="26"/>
+      <c r="I22" s="26"/>
+      <c r="J22" s="26"/>
+      <c r="K22" s="26"/>
+      <c r="L22" s="26"/>
+      <c r="M22" s="26"/>
+      <c r="N22" s="26"/>
+      <c r="O22" s="26"/>
+      <c r="P22" s="26"/>
+      <c r="Q22" s="26"/>
+      <c r="R22" s="26"/>
+      <c r="S22" s="26"/>
+      <c r="T22" s="26"/>
+      <c r="U22" s="26"/>
+      <c r="V22" s="26"/>
+      <c r="W22" s="26"/>
+      <c r="X22" s="26"/>
+      <c r="Y22" s="26"/>
+    </row>
+    <row r="23" spans="1:25">
+      <c r="A23" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="B23" s="3">
+        <v>803567</v>
+      </c>
+      <c r="C23" s="30">
+        <v>807961</v>
+      </c>
+      <c r="D23" s="30">
+        <v>812000</v>
+      </c>
+      <c r="E23" s="30">
+        <v>815696</v>
+      </c>
+      <c r="F23" s="30">
+        <v>819403</v>
+      </c>
+      <c r="G23" s="30">
+        <v>823766</v>
+      </c>
+      <c r="H23" s="30">
+        <v>829198</v>
+      </c>
+      <c r="I23" s="31">
+        <v>836217</v>
+      </c>
+      <c r="J23" s="30">
+        <v>843739</v>
+      </c>
+      <c r="K23" s="30">
+        <v>850027</v>
+      </c>
+      <c r="L23" s="30">
+        <v>855374</v>
+      </c>
+      <c r="M23" s="30">
+        <v>859999</v>
+      </c>
+      <c r="N23" s="18">
+        <v>864566</v>
+      </c>
+      <c r="O23" s="32">
+        <v>869862</v>
+      </c>
+      <c r="P23" s="30">
+        <v>873339</v>
+      </c>
+      <c r="Q23" s="30">
+        <v>877360</v>
+      </c>
+      <c r="R23" s="30">
+        <v>880622</v>
+      </c>
+      <c r="S23" s="3"/>
+      <c r="T23" s="3"/>
+      <c r="U23" s="3"/>
+      <c r="V23" s="3"/>
+      <c r="W23" s="3"/>
+      <c r="X23" s="3"/>
+      <c r="Y23" s="3"/>
+    </row>
+    <row r="24" spans="1:25">
+      <c r="A24" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="3">
+        <v>215084</v>
+      </c>
+      <c r="C24" s="30">
+        <v>215901</v>
+      </c>
+      <c r="D24" s="30">
+        <v>217279</v>
+      </c>
+      <c r="E24" s="30">
+        <v>218305</v>
+      </c>
+      <c r="F24" s="30">
+        <v>219663</v>
+      </c>
+      <c r="G24" s="30">
+        <v>221053</v>
+      </c>
+      <c r="H24" s="30">
+        <v>222630</v>
+      </c>
+      <c r="I24" s="31">
+        <v>224856</v>
+      </c>
+      <c r="J24" s="30">
+        <v>226945</v>
+      </c>
+      <c r="K24" s="30">
+        <v>228777</v>
+      </c>
+      <c r="L24" s="30">
+        <v>230287</v>
+      </c>
+      <c r="M24" s="30">
+        <v>231679</v>
+      </c>
+      <c r="N24" s="18">
+        <v>131896</v>
+      </c>
+      <c r="O24" s="32">
+        <v>133063</v>
+      </c>
+      <c r="P24" s="30">
+        <v>133650</v>
+      </c>
+      <c r="Q24" s="30">
+        <v>133635</v>
+      </c>
+      <c r="R24" s="30">
+        <v>133933</v>
+      </c>
+      <c r="S24" s="3"/>
+      <c r="T24" s="3"/>
+      <c r="U24" s="3"/>
+      <c r="V24" s="3"/>
+      <c r="W24" s="3"/>
+      <c r="X24" s="3"/>
+      <c r="Y24" s="3"/>
+    </row>
+    <row r="25" spans="1:25">
+      <c r="A25" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B25" s="3">
+        <v>154198</v>
+      </c>
+      <c r="C25" s="30">
+        <v>155308</v>
+      </c>
+      <c r="D25" s="30">
+        <v>156207</v>
+      </c>
+      <c r="E25" s="30">
+        <v>157241</v>
+      </c>
+      <c r="F25" s="30">
+        <v>158250</v>
+      </c>
+      <c r="G25" s="30">
+        <v>159469</v>
+      </c>
+      <c r="H25" s="30">
+        <v>160764</v>
+      </c>
+      <c r="I25" s="31">
+        <v>162434</v>
+      </c>
+      <c r="J25" s="30">
+        <v>164340</v>
+      </c>
+      <c r="K25" s="30">
+        <v>165854</v>
+      </c>
+      <c r="L25" s="30">
+        <v>167159</v>
+      </c>
+      <c r="M25" s="30">
+        <v>168223</v>
+      </c>
+      <c r="N25" s="18">
+        <v>169637</v>
+      </c>
+      <c r="O25" s="32">
+        <v>171179</v>
+      </c>
+      <c r="P25" s="30">
+        <v>172217</v>
+      </c>
+      <c r="Q25" s="30">
+        <v>173356</v>
+      </c>
+      <c r="R25" s="30">
+        <v>174245</v>
+      </c>
+      <c r="S25" s="3"/>
+      <c r="T25" s="3"/>
+      <c r="U25" s="3"/>
+      <c r="V25" s="3"/>
+      <c r="W25" s="3"/>
+      <c r="X25" s="3"/>
+      <c r="Y25" s="3"/>
+    </row>
+    <row r="26" spans="1:25">
+      <c r="A26" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B26" s="3">
+        <v>183755</v>
+      </c>
+      <c r="C26" s="30">
+        <v>183924</v>
+      </c>
+      <c r="D26" s="30">
+        <v>183830</v>
+      </c>
+      <c r="E26" s="30">
+        <v>183732</v>
+      </c>
+      <c r="F26" s="30">
+        <v>183621</v>
+      </c>
+      <c r="G26" s="30">
+        <v>183504</v>
+      </c>
+      <c r="H26" s="30">
+        <v>183689</v>
+      </c>
+      <c r="I26" s="31">
+        <v>183831</v>
+      </c>
+      <c r="J26" s="30">
+        <v>184216</v>
+      </c>
+      <c r="K26" s="30">
+        <v>184475</v>
+      </c>
+      <c r="L26" s="30">
+        <v>184634</v>
+      </c>
+      <c r="M26" s="30">
+        <v>184652</v>
+      </c>
+      <c r="N26" s="18">
+        <v>184754</v>
+      </c>
+      <c r="O26" s="32">
+        <v>184720</v>
+      </c>
+      <c r="P26" s="30">
+        <v>184402</v>
+      </c>
+      <c r="Q26" s="30">
+        <v>184226</v>
+      </c>
+      <c r="R26" s="30">
+        <v>183999</v>
+      </c>
+      <c r="S26" s="3"/>
+      <c r="T26" s="3"/>
+      <c r="U26" s="3"/>
+      <c r="V26" s="3"/>
+      <c r="W26" s="3"/>
+      <c r="X26" s="3"/>
+      <c r="Y26" s="3"/>
+    </row>
+    <row r="27" spans="1:25">
+      <c r="A27" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B27" s="3">
+        <v>119922</v>
+      </c>
+      <c r="C27" s="30">
+        <v>119631</v>
+      </c>
+      <c r="D27" s="30">
+        <v>119275</v>
+      </c>
+      <c r="E27" s="30">
+        <v>118868</v>
+      </c>
+      <c r="F27" s="30">
+        <v>118211</v>
+      </c>
+      <c r="G27" s="30">
+        <v>117816</v>
+      </c>
+      <c r="H27" s="30">
+        <v>117416</v>
+      </c>
+      <c r="I27" s="31">
+        <v>117098</v>
+      </c>
+      <c r="J27" s="30">
+        <v>116667</v>
+      </c>
+      <c r="K27" s="30">
+        <v>116337</v>
+      </c>
+      <c r="L27" s="30">
+        <v>116042</v>
+      </c>
+      <c r="M27" s="30">
+        <v>115758</v>
+      </c>
+      <c r="N27" s="18">
+        <v>115465</v>
+      </c>
+      <c r="O27" s="32">
+        <v>114993</v>
+      </c>
+      <c r="P27" s="30">
+        <v>114595</v>
+      </c>
+      <c r="Q27" s="30">
+        <v>114112</v>
+      </c>
+      <c r="R27" s="30">
+        <v>113868</v>
+      </c>
+      <c r="S27" s="3"/>
+      <c r="T27" s="3"/>
+      <c r="U27" s="3"/>
+      <c r="V27" s="3"/>
+      <c r="W27" s="3"/>
+      <c r="X27" s="3"/>
+      <c r="Y27" s="3"/>
+    </row>
+    <row r="28" spans="1:25">
+      <c r="A28" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B28" s="3">
+        <v>130608</v>
+      </c>
+      <c r="C28" s="30">
+        <v>133197</v>
+      </c>
+      <c r="D28" s="30">
+        <v>135409</v>
+      </c>
+      <c r="E28" s="30">
+        <v>137550</v>
+      </c>
+      <c r="F28" s="30">
+        <v>139658</v>
+      </c>
+      <c r="G28" s="30">
+        <v>141924</v>
+      </c>
+      <c r="H28" s="30">
+        <v>144699</v>
+      </c>
+      <c r="I28" s="31">
+        <v>147998</v>
+      </c>
+      <c r="J28" s="30">
+        <v>151571</v>
+      </c>
+      <c r="K28" s="30">
+        <v>154584</v>
+      </c>
+      <c r="L28" s="30">
+        <v>157252</v>
+      </c>
+      <c r="M28" s="30">
+        <v>159687</v>
+      </c>
+      <c r="N28" s="18">
+        <v>161816</v>
+      </c>
+      <c r="O28" s="32">
+        <v>164390</v>
+      </c>
+      <c r="P28" s="30">
+        <v>166407</v>
+      </c>
+      <c r="Q28" s="30">
+        <v>168610</v>
+      </c>
+      <c r="R28" s="30">
+        <v>170553</v>
+      </c>
+      <c r="S28" s="3"/>
+      <c r="T28" s="3"/>
+      <c r="U28" s="3"/>
+      <c r="V28" s="3"/>
+      <c r="W28" s="3"/>
+      <c r="X28" s="3"/>
+      <c r="Y28" s="3"/>
+    </row>
+    <row r="29" spans="1:25">
+      <c r="A29" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="B29" s="33"/>
+      <c r="C29" s="33"/>
+      <c r="D29" s="33"/>
+      <c r="E29" s="33"/>
+      <c r="F29" s="33"/>
+      <c r="G29" s="33"/>
+      <c r="H29" s="33"/>
+      <c r="I29" s="33"/>
+      <c r="J29" s="33"/>
+      <c r="K29" s="33"/>
+      <c r="L29" s="33"/>
+      <c r="M29" s="33"/>
+      <c r="N29" s="19">
+        <v>100998</v>
+      </c>
+      <c r="O29" s="34">
+        <v>101517</v>
+      </c>
+      <c r="P29" s="35">
+        <v>102068</v>
+      </c>
+      <c r="Q29" s="35">
+        <v>103421</v>
+      </c>
+      <c r="R29" s="35">
+        <v>104024</v>
+      </c>
+      <c r="S29" s="4"/>
+      <c r="T29" s="4"/>
+      <c r="U29" s="4"/>
+      <c r="V29" s="4"/>
+      <c r="W29" s="4"/>
+      <c r="X29" s="4"/>
+      <c r="Y29" s="4"/>
+    </row>
+    <row r="30" spans="1:25">
+      <c r="A30" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="23"/>
+      <c r="B30" s="20"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-    <mergeCell ref="A13:B13"/>
+  <mergeCells count="8">
+    <mergeCell ref="A30:B30"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A2:Y2"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A14:Y14"/>
+    <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>