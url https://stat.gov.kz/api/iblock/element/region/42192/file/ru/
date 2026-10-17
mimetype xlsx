--- v5 (2026-09-07)
+++ v6 (2026-10-17)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="ИПЦ" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="66">
   <si>
     <t>товары и услуги</t>
   </si>
   <si>
     <t>товары</t>
   </si>
   <si>
     <t>платные услуги</t>
   </si>
   <si>
     <t>Декабрь</t>
   </si>
   <si>
     <t>Январь</t>
   </si>
   <si>
     <t>Февраль</t>
   </si>
   <si>
     <t>Март</t>
   </si>
   <si>
     <t>Апрель</t>
   </si>
   <si>
@@ -131,53 +131,50 @@
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
     <t>Расчетный</t>
   </si>
   <si>
     <t>Методика расчета</t>
   </si>
   <si>
     <t>Источник показателя</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>Классификаторы</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/region/shymkent/dynamic-tables/37/</t>
-[...1 lines deleted...]
-  <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Отдел статистики цен</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Абдразаков Н.</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>+7 7252 395069</t>
@@ -213,50 +210,53 @@
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>ИПЦ</t>
   </si>
   <si>
     <t>С 1991 года</t>
   </si>
   <si>
     <t>Индекс потребительских цен, характеризующий уровень инфляции, отражает изменение во времени общего уровня цен на товары и услуги, приобретаемые населением для личного потребления</t>
   </si>
   <si>
     <t>«Методология построения индекса потребительских цен» от 30 декабря 2015 года № 230</t>
   </si>
   <si>
     <t>Ц-101э (месячная)</t>
   </si>
   <si>
     <t>https://e.stat.gov.kz</t>
   </si>
   <si>
     <t>stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b/Методологии построения индекса потребительских цен(1).docx</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703076</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/ru/region/shymkent/spreadsheets/?industry=37&amp;year=2026&amp;name=10259&amp;period=month&amp;type=spreadsheets </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -513,95 +513,97 @@
     </xf>
     <xf numFmtId="14" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="justify" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -868,506 +870,506 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703076" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.stat.gov.kz/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/shymkent/dynamic-tables/37/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703076" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.stat.gov.kz/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/shymkent/spreadsheets/?industry=37&amp;year=2026&amp;name=10259&amp;period=month&amp;type=spreadsheets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="L20" sqref="L20"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C23" sqref="C23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="41.28515625" customWidth="1"/>
     <col min="2" max="2" width="58" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B2" s="26">
         <v>261601</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="14" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="14" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B6" s="14" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="51" x14ac:dyDescent="0.25">
       <c r="A7" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="B7" s="33" t="s">
-        <v>60</v>
+      <c r="B7" s="30" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="B8" s="34" t="s">
+      <c r="B8" s="31" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A9" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="B9" s="35" t="s">
-        <v>61</v>
+      <c r="B9" s="32" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="27" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="17"/>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="28" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A13" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="28" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="B14" s="30" t="s">
-        <v>38</v>
+      <c r="B14" s="45" t="s">
+        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="18" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B15" s="29" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B16" s="20">
         <v>46237</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="13" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B17" s="20">
         <v>46296</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="15" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" s="15" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="21" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="22" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B18"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="116.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B6" s="23" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B7" s="23" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B8" s="23" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B9" s="23" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B10" s="23" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B11" s="23"/>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B12" s="24" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B13" s="23"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B14" s="23"/>
     </row>
     <row r="15" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B15" s="25"/>
     </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B16" s="25"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B17" s="25"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B18" s="45" t="s">
-        <v>57</v>
+      <c r="B18" s="33" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q27"/>
+  <dimension ref="A1:Q28"/>
   <sheetViews>
     <sheetView zoomScale="142" zoomScaleNormal="142" workbookViewId="0">
-      <selection activeCell="C30" sqref="C30"/>
+      <selection activeCell="B28" sqref="B28:Q28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="3" width="9.140625" style="2"/>
     <col min="4" max="4" width="11.140625" style="2" customWidth="1"/>
     <col min="5" max="7" width="9.140625" style="2"/>
     <col min="8" max="8" width="11.140625" style="2" customWidth="1"/>
     <col min="9" max="11" width="9.140625" style="2"/>
     <col min="12" max="12" width="11.42578125" style="2" customWidth="1"/>
     <col min="13" max="15" width="9.140625" style="2"/>
     <col min="16" max="16" width="11.28515625" style="2" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="36" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="40"/>
-[...14 lines deleted...]
-      <c r="Q1" s="40"/>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
+      <c r="N1" s="36"/>
+      <c r="O1" s="36"/>
+      <c r="P1" s="36"/>
+      <c r="Q1" s="36"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="41"/>
-[...14 lines deleted...]
-      <c r="Q2" s="41"/>
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="37"/>
+      <c r="K2" s="37"/>
+      <c r="L2" s="37"/>
+      <c r="M2" s="37"/>
+      <c r="N2" s="37"/>
+      <c r="O2" s="37"/>
+      <c r="P2" s="37"/>
+      <c r="Q2" s="37"/>
     </row>
     <row r="3" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A3" s="39"/>
-      <c r="B3" s="39" t="s">
+      <c r="A3" s="38"/>
+      <c r="B3" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="C3" s="39"/>
-[...2 lines deleted...]
-      <c r="F3" s="42" t="s">
+      <c r="C3" s="38"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="G3" s="43"/>
-[...2 lines deleted...]
-      <c r="J3" s="39" t="s">
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="K3" s="39"/>
-[...2 lines deleted...]
-      <c r="N3" s="39" t="s">
+      <c r="K3" s="38"/>
+      <c r="L3" s="38"/>
+      <c r="M3" s="38"/>
+      <c r="N3" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="O3" s="39"/>
-[...1 lines deleted...]
-      <c r="Q3" s="39"/>
+      <c r="O3" s="38"/>
+      <c r="P3" s="38"/>
+      <c r="Q3" s="38"/>
     </row>
     <row r="4" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A4" s="39"/>
-      <c r="B4" s="37" t="s">
+      <c r="A4" s="38"/>
+      <c r="B4" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="39" t="s">
+      <c r="C4" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="39"/>
-      <c r="E4" s="37" t="s">
+      <c r="D4" s="38"/>
+      <c r="E4" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="37" t="s">
+      <c r="F4" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="G4" s="39" t="s">
+      <c r="G4" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="H4" s="39"/>
-      <c r="I4" s="37" t="s">
+      <c r="H4" s="38"/>
+      <c r="I4" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="J4" s="37" t="s">
+      <c r="J4" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="K4" s="39" t="s">
+      <c r="K4" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="L4" s="39"/>
-      <c r="M4" s="37" t="s">
+      <c r="L4" s="38"/>
+      <c r="M4" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="N4" s="37" t="s">
+      <c r="N4" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="O4" s="39" t="s">
+      <c r="O4" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="P4" s="39"/>
-      <c r="Q4" s="37" t="s">
+      <c r="P4" s="38"/>
+      <c r="Q4" s="39" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="39"/>
-      <c r="B5" s="38"/>
+      <c r="A5" s="38"/>
+      <c r="B5" s="40"/>
       <c r="C5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="38"/>
-      <c r="F5" s="38"/>
+      <c r="E5" s="40"/>
+      <c r="F5" s="40"/>
       <c r="G5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="I5" s="38"/>
-      <c r="J5" s="38"/>
+      <c r="I5" s="40"/>
+      <c r="J5" s="40"/>
       <c r="K5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L5" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="M5" s="38"/>
-      <c r="N5" s="38"/>
+      <c r="M5" s="40"/>
+      <c r="N5" s="40"/>
       <c r="O5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="P5" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="Q5" s="38"/>
+      <c r="Q5" s="40"/>
     </row>
     <row r="6" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A6" s="36">
+      <c r="A6" s="44">
         <v>2025</v>
       </c>
-      <c r="B6" s="36"/>
-[...14 lines deleted...]
-      <c r="Q6" s="36"/>
+      <c r="B6" s="44"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="44"/>
+      <c r="O6" s="44"/>
+      <c r="P6" s="44"/>
+      <c r="Q6" s="44"/>
     </row>
     <row r="7" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="6">
         <v>101.1</v>
       </c>
       <c r="C7" s="6">
         <v>101.7</v>
       </c>
       <c r="D7" s="6">
         <v>100.3</v>
       </c>
       <c r="E7" s="6">
         <v>101.1</v>
       </c>
       <c r="F7" s="6">
         <v>101.1</v>
       </c>
       <c r="G7" s="6">
         <v>101.7</v>
       </c>
       <c r="H7" s="6">
         <v>100.3</v>
@@ -1962,69 +1964,69 @@
         <v>112</v>
       </c>
       <c r="K18" s="8">
         <v>113.3</v>
       </c>
       <c r="L18" s="8">
         <v>111.5</v>
       </c>
       <c r="M18" s="8">
         <v>110.9</v>
       </c>
       <c r="N18" s="8">
         <v>110.7</v>
       </c>
       <c r="O18" s="8">
         <v>111.1</v>
       </c>
       <c r="P18" s="8">
         <v>108.9</v>
       </c>
       <c r="Q18" s="8">
         <v>112.2</v>
       </c>
     </row>
     <row r="19" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A19" s="36">
+      <c r="A19" s="44">
         <v>2026</v>
       </c>
-      <c r="B19" s="36"/>
-[...14 lines deleted...]
-      <c r="Q19" s="36"/>
+      <c r="B19" s="44"/>
+      <c r="C19" s="44"/>
+      <c r="D19" s="44"/>
+      <c r="E19" s="44"/>
+      <c r="F19" s="44"/>
+      <c r="G19" s="44"/>
+      <c r="H19" s="44"/>
+      <c r="I19" s="44"/>
+      <c r="J19" s="44"/>
+      <c r="K19" s="44"/>
+      <c r="L19" s="44"/>
+      <c r="M19" s="44"/>
+      <c r="N19" s="44"/>
+      <c r="O19" s="44"/>
+      <c r="P19" s="44"/>
+      <c r="Q19" s="44"/>
     </row>
     <row r="20" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B20" s="3">
         <v>101</v>
       </c>
       <c r="C20" s="3">
         <v>100.9</v>
       </c>
       <c r="D20" s="3">
         <v>100.8</v>
       </c>
       <c r="E20" s="3">
         <v>101.5</v>
       </c>
       <c r="F20" s="3">
         <v>101</v>
       </c>
       <c r="G20" s="3">
         <v>100.9</v>
       </c>
       <c r="H20" s="3">
         <v>100.8</v>
@@ -2354,125 +2356,178 @@
         <v>109.7</v>
       </c>
       <c r="K26" s="12">
         <v>108.9</v>
       </c>
       <c r="L26" s="12">
         <v>112.7</v>
       </c>
       <c r="M26" s="12">
         <v>107.7</v>
       </c>
       <c r="N26" s="12">
         <v>110.6</v>
       </c>
       <c r="O26" s="12">
         <v>109.9</v>
       </c>
       <c r="P26" s="12">
         <v>112.8</v>
       </c>
       <c r="Q26" s="12">
         <v>109</v>
       </c>
     </row>
     <row r="27" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A27" s="7" t="s">
+      <c r="A27" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B27" s="31">
+      <c r="B27" s="12">
         <v>101.4</v>
       </c>
-      <c r="C27" s="31">
+      <c r="C27" s="12">
         <v>100.5</v>
       </c>
-      <c r="D27" s="31">
+      <c r="D27" s="12">
         <v>101.5</v>
       </c>
-      <c r="E27" s="31">
+      <c r="E27" s="12">
         <v>103.2</v>
       </c>
-      <c r="F27" s="32">
+      <c r="F27" s="3">
         <v>107</v>
       </c>
-      <c r="G27" s="32">
+      <c r="G27" s="3">
         <v>106</v>
       </c>
-      <c r="H27" s="32">
+      <c r="H27" s="3">
         <v>107.2</v>
       </c>
-      <c r="I27" s="32">
+      <c r="I27" s="3">
         <v>108.7</v>
       </c>
-      <c r="J27" s="31">
+      <c r="J27" s="12">
         <v>110.4</v>
       </c>
-      <c r="K27" s="31">
+      <c r="K27" s="12">
         <v>109.2</v>
       </c>
-      <c r="L27" s="31">
+      <c r="L27" s="12">
         <v>112.8</v>
       </c>
-      <c r="M27" s="31">
+      <c r="M27" s="12">
         <v>109.8</v>
       </c>
-      <c r="N27" s="32">
+      <c r="N27" s="3">
         <v>110.6</v>
       </c>
-      <c r="O27" s="32">
+      <c r="O27" s="3">
         <v>109.8</v>
       </c>
-      <c r="P27" s="32">
+      <c r="P27" s="3">
         <v>112.8</v>
       </c>
-      <c r="Q27" s="32">
+      <c r="Q27" s="3">
         <v>109.1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A28" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B28" s="34">
+        <v>100</v>
+      </c>
+      <c r="C28" s="34">
+        <v>99.6</v>
+      </c>
+      <c r="D28" s="34">
+        <v>100.3</v>
+      </c>
+      <c r="E28" s="34">
+        <v>100.4</v>
+      </c>
+      <c r="F28" s="35">
+        <v>107</v>
+      </c>
+      <c r="G28" s="35">
+        <v>105.6</v>
+      </c>
+      <c r="H28" s="35">
+        <v>107.5</v>
+      </c>
+      <c r="I28" s="35">
+        <v>109.1</v>
+      </c>
+      <c r="J28" s="34">
+        <v>108.7</v>
+      </c>
+      <c r="K28" s="34">
+        <v>107.7</v>
+      </c>
+      <c r="L28" s="34">
+        <v>111.3</v>
+      </c>
+      <c r="M28" s="34">
+        <v>108</v>
+      </c>
+      <c r="N28" s="35">
+        <v>110.4</v>
+      </c>
+      <c r="O28" s="35">
+        <v>109.6</v>
+      </c>
+      <c r="P28" s="35">
+        <v>112.6</v>
+      </c>
+      <c r="Q28" s="35">
+        <v>109</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="A19:Q19"/>
+    <mergeCell ref="N4:N5"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="Q4:Q5"/>
+    <mergeCell ref="N3:Q3"/>
+    <mergeCell ref="A6:Q6"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:I5"/>
-    <mergeCell ref="A19:Q19"/>
-[...4 lines deleted...]
-    <mergeCell ref="A6:Q6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>