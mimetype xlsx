--- v6 (2026-10-17)
+++ v7 (2026-11-06)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="ИПЦ" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="66">
   <si>
     <t>товары и услуги</t>
   </si>
   <si>
     <t>товары</t>
   </si>
   <si>
     <t>платные услуги</t>
   </si>
   <si>
     <t>Декабрь</t>
   </si>
   <si>
     <t>Январь</t>
   </si>
   <si>
     <t>Февраль</t>
   </si>
   <si>
     <t>Март</t>
   </si>
   <si>
     <t>Апрель</t>
   </si>
   <si>
@@ -525,85 +525,85 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...28 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -885,51 +885,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703076" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.stat.gov.kz/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/shymkent/spreadsheets/?industry=37&amp;year=2026&amp;name=10259&amp;period=month&amp;type=spreadsheets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="C23" sqref="C23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="41.28515625" customWidth="1"/>
     <col min="2" max="2" width="58" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B2" s="26">
         <v>261601</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="14" t="s">
         <v>49</v>
       </c>
     </row>
@@ -993,51 +993,51 @@
       <c r="A11" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="17"/>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A13" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="B14" s="45" t="s">
+      <c r="B14" s="34" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="29" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="20">
         <v>46237</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="20">
         <v>46296</v>
@@ -1140,236 +1140,236 @@
     <row r="14" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B14" s="23"/>
     </row>
     <row r="15" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B15" s="25"/>
     </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B16" s="25"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B17" s="25"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B18" s="33" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q28"/>
+  <dimension ref="A1:Q29"/>
   <sheetViews>
-    <sheetView zoomScale="142" zoomScaleNormal="142" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28:Q28"/>
+    <sheetView tabSelected="1" zoomScale="142" zoomScaleNormal="142" workbookViewId="0">
+      <selection activeCell="F34" sqref="F34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="3" width="9.140625" style="2"/>
     <col min="4" max="4" width="11.140625" style="2" customWidth="1"/>
     <col min="5" max="7" width="9.140625" style="2"/>
     <col min="8" max="8" width="11.140625" style="2" customWidth="1"/>
     <col min="9" max="11" width="9.140625" style="2"/>
     <col min="12" max="12" width="11.42578125" style="2" customWidth="1"/>
     <col min="13" max="15" width="9.140625" style="2"/>
     <col min="16" max="16" width="11.28515625" style="2" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="36" t="s">
+      <c r="A1" s="35" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="36"/>
-[...14 lines deleted...]
-      <c r="Q1" s="36"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+      <c r="I1" s="35"/>
+      <c r="J1" s="35"/>
+      <c r="K1" s="35"/>
+      <c r="L1" s="35"/>
+      <c r="M1" s="35"/>
+      <c r="N1" s="35"/>
+      <c r="O1" s="35"/>
+      <c r="P1" s="35"/>
+      <c r="Q1" s="35"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A2" s="37" t="s">
+      <c r="A2" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="37"/>
-[...14 lines deleted...]
-      <c r="Q2" s="37"/>
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="36"/>
+      <c r="L2" s="36"/>
+      <c r="M2" s="36"/>
+      <c r="N2" s="36"/>
+      <c r="O2" s="36"/>
+      <c r="P2" s="36"/>
+      <c r="Q2" s="36"/>
     </row>
     <row r="3" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A3" s="38"/>
-      <c r="B3" s="38" t="s">
+      <c r="A3" s="37"/>
+      <c r="B3" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="C3" s="38"/>
-[...2 lines deleted...]
-      <c r="F3" s="41" t="s">
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="G3" s="42"/>
-[...2 lines deleted...]
-      <c r="J3" s="38" t="s">
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="K3" s="38"/>
-[...2 lines deleted...]
-      <c r="N3" s="38" t="s">
+      <c r="K3" s="37"/>
+      <c r="L3" s="37"/>
+      <c r="M3" s="37"/>
+      <c r="N3" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="O3" s="38"/>
-[...1 lines deleted...]
-      <c r="Q3" s="38"/>
+      <c r="O3" s="37"/>
+      <c r="P3" s="37"/>
+      <c r="Q3" s="37"/>
     </row>
     <row r="4" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A4" s="38"/>
-      <c r="B4" s="39" t="s">
+      <c r="A4" s="37"/>
+      <c r="B4" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="38" t="s">
+      <c r="C4" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="38"/>
-      <c r="E4" s="39" t="s">
+      <c r="D4" s="37"/>
+      <c r="E4" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="39" t="s">
+      <c r="F4" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="G4" s="38" t="s">
+      <c r="G4" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="H4" s="38"/>
-      <c r="I4" s="39" t="s">
+      <c r="H4" s="37"/>
+      <c r="I4" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="J4" s="39" t="s">
+      <c r="J4" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="K4" s="38" t="s">
+      <c r="K4" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="L4" s="38"/>
-      <c r="M4" s="39" t="s">
+      <c r="L4" s="37"/>
+      <c r="M4" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="N4" s="39" t="s">
+      <c r="N4" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="O4" s="38" t="s">
+      <c r="O4" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="P4" s="38"/>
-      <c r="Q4" s="39" t="s">
+      <c r="P4" s="37"/>
+      <c r="Q4" s="38" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="38"/>
-      <c r="B5" s="40"/>
+      <c r="A5" s="37"/>
+      <c r="B5" s="39"/>
       <c r="C5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="40"/>
-      <c r="F5" s="40"/>
+      <c r="E5" s="39"/>
+      <c r="F5" s="39"/>
       <c r="G5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="I5" s="40"/>
-      <c r="J5" s="40"/>
+      <c r="I5" s="39"/>
+      <c r="J5" s="39"/>
       <c r="K5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L5" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="M5" s="40"/>
-      <c r="N5" s="40"/>
+      <c r="M5" s="39"/>
+      <c r="N5" s="39"/>
       <c r="O5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="P5" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="Q5" s="40"/>
+      <c r="Q5" s="39"/>
     </row>
     <row r="6" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A6" s="44">
+      <c r="A6" s="43">
         <v>2025</v>
       </c>
-      <c r="B6" s="44"/>
-[...14 lines deleted...]
-      <c r="Q6" s="44"/>
+      <c r="B6" s="43"/>
+      <c r="C6" s="43"/>
+      <c r="D6" s="43"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="43"/>
+      <c r="I6" s="43"/>
+      <c r="J6" s="43"/>
+      <c r="K6" s="43"/>
+      <c r="L6" s="43"/>
+      <c r="M6" s="43"/>
+      <c r="N6" s="43"/>
+      <c r="O6" s="43"/>
+      <c r="P6" s="43"/>
+      <c r="Q6" s="43"/>
     </row>
     <row r="7" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="6">
         <v>101.1</v>
       </c>
       <c r="C7" s="6">
         <v>101.7</v>
       </c>
       <c r="D7" s="6">
         <v>100.3</v>
       </c>
       <c r="E7" s="6">
         <v>101.1</v>
       </c>
       <c r="F7" s="6">
         <v>101.1</v>
       </c>
       <c r="G7" s="6">
         <v>101.7</v>
       </c>
       <c r="H7" s="6">
         <v>100.3</v>
@@ -1964,69 +1964,69 @@
         <v>112</v>
       </c>
       <c r="K18" s="8">
         <v>113.3</v>
       </c>
       <c r="L18" s="8">
         <v>111.5</v>
       </c>
       <c r="M18" s="8">
         <v>110.9</v>
       </c>
       <c r="N18" s="8">
         <v>110.7</v>
       </c>
       <c r="O18" s="8">
         <v>111.1</v>
       </c>
       <c r="P18" s="8">
         <v>108.9</v>
       </c>
       <c r="Q18" s="8">
         <v>112.2</v>
       </c>
     </row>
     <row r="19" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A19" s="44">
+      <c r="A19" s="43">
         <v>2026</v>
       </c>
-      <c r="B19" s="44"/>
-[...14 lines deleted...]
-      <c r="Q19" s="44"/>
+      <c r="B19" s="43"/>
+      <c r="C19" s="43"/>
+      <c r="D19" s="43"/>
+      <c r="E19" s="43"/>
+      <c r="F19" s="43"/>
+      <c r="G19" s="43"/>
+      <c r="H19" s="43"/>
+      <c r="I19" s="43"/>
+      <c r="J19" s="43"/>
+      <c r="K19" s="43"/>
+      <c r="L19" s="43"/>
+      <c r="M19" s="43"/>
+      <c r="N19" s="43"/>
+      <c r="O19" s="43"/>
+      <c r="P19" s="43"/>
+      <c r="Q19" s="43"/>
     </row>
     <row r="20" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B20" s="3">
         <v>101</v>
       </c>
       <c r="C20" s="3">
         <v>100.9</v>
       </c>
       <c r="D20" s="3">
         <v>100.8</v>
       </c>
       <c r="E20" s="3">
         <v>101.5</v>
       </c>
       <c r="F20" s="3">
         <v>101</v>
       </c>
       <c r="G20" s="3">
         <v>100.9</v>
       </c>
       <c r="H20" s="3">
         <v>100.8</v>
@@ -2409,100 +2409,153 @@
         <v>110.4</v>
       </c>
       <c r="K27" s="12">
         <v>109.2</v>
       </c>
       <c r="L27" s="12">
         <v>112.8</v>
       </c>
       <c r="M27" s="12">
         <v>109.8</v>
       </c>
       <c r="N27" s="3">
         <v>110.6</v>
       </c>
       <c r="O27" s="3">
         <v>109.8</v>
       </c>
       <c r="P27" s="3">
         <v>112.8</v>
       </c>
       <c r="Q27" s="3">
         <v>109.1</v>
       </c>
     </row>
     <row r="28" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A28" s="7" t="s">
+      <c r="A28" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B28" s="34">
+      <c r="B28" s="12">
         <v>100</v>
       </c>
-      <c r="C28" s="34">
+      <c r="C28" s="12">
         <v>99.6</v>
       </c>
-      <c r="D28" s="34">
+      <c r="D28" s="12">
         <v>100.3</v>
       </c>
-      <c r="E28" s="34">
+      <c r="E28" s="12">
         <v>100.4</v>
       </c>
-      <c r="F28" s="35">
+      <c r="F28" s="3">
         <v>107</v>
       </c>
-      <c r="G28" s="35">
+      <c r="G28" s="3">
         <v>105.6</v>
       </c>
-      <c r="H28" s="35">
+      <c r="H28" s="3">
         <v>107.5</v>
       </c>
-      <c r="I28" s="35">
+      <c r="I28" s="3">
         <v>109.1</v>
       </c>
-      <c r="J28" s="34">
+      <c r="J28" s="12">
         <v>108.7</v>
       </c>
-      <c r="K28" s="34">
+      <c r="K28" s="12">
         <v>107.7</v>
       </c>
-      <c r="L28" s="34">
+      <c r="L28" s="12">
         <v>111.3</v>
       </c>
-      <c r="M28" s="34">
+      <c r="M28" s="12">
         <v>108</v>
       </c>
-      <c r="N28" s="35">
+      <c r="N28" s="3">
         <v>110.4</v>
       </c>
-      <c r="O28" s="35">
+      <c r="O28" s="3">
         <v>109.6</v>
       </c>
-      <c r="P28" s="35">
+      <c r="P28" s="3">
         <v>112.6</v>
       </c>
-      <c r="Q28" s="35">
+      <c r="Q28" s="3">
         <v>109</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A29" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B29" s="44">
+        <v>100.8</v>
+      </c>
+      <c r="C29" s="44">
+        <v>100.6</v>
+      </c>
+      <c r="D29" s="44">
+        <v>101</v>
+      </c>
+      <c r="E29" s="44">
+        <v>100.9</v>
+      </c>
+      <c r="F29" s="45">
+        <v>107.8</v>
+      </c>
+      <c r="G29" s="45">
+        <v>106.3</v>
+      </c>
+      <c r="H29" s="45">
+        <v>108.6</v>
+      </c>
+      <c r="I29" s="45">
+        <v>110.1</v>
+      </c>
+      <c r="J29" s="44">
+        <v>108.8</v>
+      </c>
+      <c r="K29" s="44">
+        <v>107.3</v>
+      </c>
+      <c r="L29" s="44">
+        <v>110.8</v>
+      </c>
+      <c r="M29" s="44">
+        <v>109.8</v>
+      </c>
+      <c r="N29" s="45">
+        <v>110.2</v>
+      </c>
+      <c r="O29" s="45">
+        <v>109.4</v>
+      </c>
+      <c r="P29" s="45">
+        <v>112.5</v>
+      </c>
+      <c r="Q29" s="45">
+        <v>109.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="A19:Q19"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="A6:Q6"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:I5"/>