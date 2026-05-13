--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -1,57 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\2026\2204\04\ОИРТ динамика\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="720" yWindow="0" windowWidth="22275" windowHeight="15600"/>
   </bookViews>
   <sheets>
     <sheet name="өңірлер" sheetId="8" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">өңірлер!$A$1:$AA$201</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">өңірлер!$A$1:$M$201</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="197" uniqueCount="37">
   <si>
     <t>Жалдамалы қызметкерлер</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Жұмыс күші (экономикалық тұрғындар белсенді халық)</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t>Жұмыспен қамтылған халық</t>
   </si>
   <si>
     <t>Өз бетінше жұмыспен қамтылған қызметкерлер</t>
   </si>
@@ -213,76 +218,76 @@
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <r>
       <t>2023</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)</t>
     </r>
   </si>
   <si>
     <r>
-      <t>2014-2024 жылғы  аймақтар бойынша еңбек нарығының негізгі индикаторлары</t>
+      <t>2014-2025 жылғы  аймақтар бойынша еңбек нарығының негізгі индикаторлары</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="43" x14ac:knownFonts="1">
+  <fonts count="42">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -325,76 +330,65 @@
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
@@ -531,50 +525,57 @@
     </font>
     <font>
       <b/>
       <u/>
       <sz val="8"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="24">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
@@ -846,276 +847,267 @@
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="33" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="2" fillId="23" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="37" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="6" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="6" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...1 lines deleted...]
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="11" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="11" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="11" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="11" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="11" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="11" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="11" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="41" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="1" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="70">
     <cellStyle name="20% - Акцент1 2" xfId="8"/>
     <cellStyle name="20% - Акцент2 2" xfId="9"/>
     <cellStyle name="20% - Акцент3 2" xfId="10"/>
     <cellStyle name="20% - Акцент4 2" xfId="11"/>
     <cellStyle name="20% - Акцент5 2" xfId="12"/>
     <cellStyle name="20% - Акцент6 2" xfId="13"/>
     <cellStyle name="40% - Акцент1 2" xfId="14"/>
     <cellStyle name="40% - Акцент2 2" xfId="15"/>
     <cellStyle name="40% - Акцент3 2" xfId="16"/>
     <cellStyle name="40% - Акцент4 2" xfId="17"/>
     <cellStyle name="40% - Акцент5 2" xfId="18"/>
     <cellStyle name="40% - Акцент6 2" xfId="19"/>
     <cellStyle name="60% - Акцент1 2" xfId="20"/>
     <cellStyle name="60% - Акцент2 2" xfId="21"/>
     <cellStyle name="60% - Акцент3 2" xfId="22"/>
     <cellStyle name="60% - Акцент4 2" xfId="23"/>
     <cellStyle name="60% - Акцент5 2" xfId="24"/>
     <cellStyle name="60% - Акцент6 2" xfId="25"/>
     <cellStyle name="Акцент1 2" xfId="26"/>
     <cellStyle name="Акцент2 2" xfId="27"/>
     <cellStyle name="Акцент3 2" xfId="28"/>
     <cellStyle name="Акцент4 2" xfId="29"/>
     <cellStyle name="Акцент5 2" xfId="30"/>
@@ -1364,14903 +1356,12493 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:FD223"/>
+  <dimension ref="A1:EP223"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="D160" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="X24" sqref="X24"/>
+    <sheetView tabSelected="1" topLeftCell="A175" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="I222" sqref="I222"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="20" style="6" customWidth="1"/>
-[...4800 lines deleted...]
-    <col min="16149" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="20" style="5" customWidth="1"/>
+    <col min="2" max="7" width="9.140625" style="5"/>
+    <col min="8" max="9" width="10.28515625" style="5" customWidth="1"/>
+    <col min="10" max="10" width="10" style="5" customWidth="1"/>
+    <col min="11" max="12" width="9.140625" style="5"/>
+    <col min="13" max="13" width="10.28515625" style="5" customWidth="1"/>
+    <col min="14" max="153" width="9.140625" style="5"/>
+    <col min="154" max="154" width="20" style="5" customWidth="1"/>
+    <col min="155" max="155" width="8.7109375" style="5" customWidth="1"/>
+    <col min="156" max="156" width="9.42578125" style="5" customWidth="1"/>
+    <col min="157" max="157" width="10" style="5" customWidth="1"/>
+    <col min="158" max="158" width="10.140625" style="5" customWidth="1"/>
+    <col min="159" max="159" width="8.85546875" style="5" customWidth="1"/>
+    <col min="160" max="160" width="9" style="5" customWidth="1"/>
+    <col min="161" max="161" width="9.7109375" style="5" customWidth="1"/>
+    <col min="162" max="162" width="9.85546875" style="5" customWidth="1"/>
+    <col min="163" max="163" width="9.5703125" style="5" customWidth="1"/>
+    <col min="164" max="164" width="8.42578125" style="5" customWidth="1"/>
+    <col min="165" max="165" width="8.5703125" style="5" customWidth="1"/>
+    <col min="166" max="167" width="9.5703125" style="5" customWidth="1"/>
+    <col min="168" max="168" width="9.42578125" style="5" customWidth="1"/>
+    <col min="169" max="169" width="7.140625" style="5" customWidth="1"/>
+    <col min="170" max="170" width="9.140625" style="5" customWidth="1"/>
+    <col min="171" max="171" width="9.42578125" style="5" customWidth="1"/>
+    <col min="172" max="172" width="9.85546875" style="5" customWidth="1"/>
+    <col min="173" max="173" width="10.42578125" style="5" customWidth="1"/>
+    <col min="174" max="174" width="7" style="5" customWidth="1"/>
+    <col min="175" max="175" width="9.42578125" style="5" customWidth="1"/>
+    <col min="176" max="176" width="9" style="5" customWidth="1"/>
+    <col min="177" max="177" width="9.85546875" style="5" customWidth="1"/>
+    <col min="178" max="178" width="9.5703125" style="5" customWidth="1"/>
+    <col min="179" max="179" width="7.28515625" style="5" customWidth="1"/>
+    <col min="180" max="180" width="8.85546875" style="5" customWidth="1"/>
+    <col min="181" max="181" width="10" style="5" customWidth="1"/>
+    <col min="182" max="182" width="10.42578125" style="5" customWidth="1"/>
+    <col min="183" max="183" width="9.5703125" style="5" customWidth="1"/>
+    <col min="184" max="184" width="8" style="5" customWidth="1"/>
+    <col min="185" max="185" width="8.42578125" style="5" customWidth="1"/>
+    <col min="186" max="186" width="9.140625" style="5" customWidth="1"/>
+    <col min="187" max="188" width="9.42578125" style="5" customWidth="1"/>
+    <col min="189" max="189" width="8" style="5" customWidth="1"/>
+    <col min="190" max="190" width="8.28515625" style="5" customWidth="1"/>
+    <col min="191" max="191" width="9.140625" style="5" customWidth="1"/>
+    <col min="192" max="192" width="10" style="5" customWidth="1"/>
+    <col min="193" max="193" width="9.140625" style="5" customWidth="1"/>
+    <col min="194" max="194" width="7.7109375" style="5" customWidth="1"/>
+    <col min="195" max="196" width="9.140625" style="5"/>
+    <col min="197" max="197" width="10.140625" style="5" customWidth="1"/>
+    <col min="198" max="201" width="9.140625" style="5"/>
+    <col min="202" max="202" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="203" max="206" width="9.140625" style="5"/>
+    <col min="207" max="207" width="11" style="5" customWidth="1"/>
+    <col min="208" max="211" width="9.140625" style="5"/>
+    <col min="212" max="212" width="10.5703125" style="5" customWidth="1"/>
+    <col min="213" max="216" width="9.140625" style="5"/>
+    <col min="217" max="217" width="9.7109375" style="5" customWidth="1"/>
+    <col min="218" max="218" width="10.140625" style="5" customWidth="1"/>
+    <col min="219" max="219" width="9.28515625" style="5" customWidth="1"/>
+    <col min="220" max="220" width="10.28515625" style="5" customWidth="1"/>
+    <col min="221" max="221" width="9.140625" style="5"/>
+    <col min="222" max="222" width="10.28515625" style="5" customWidth="1"/>
+    <col min="223" max="224" width="9.140625" style="5"/>
+    <col min="225" max="225" width="9.5703125" style="5" customWidth="1"/>
+    <col min="226" max="227" width="10.42578125" style="5" customWidth="1"/>
+    <col min="228" max="229" width="9.140625" style="5"/>
+    <col min="230" max="230" width="9.5703125" style="5" customWidth="1"/>
+    <col min="231" max="231" width="10.42578125" style="5" customWidth="1"/>
+    <col min="232" max="232" width="9.140625" style="5"/>
+    <col min="233" max="233" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="234" max="236" width="9.140625" style="5"/>
+    <col min="237" max="237" width="10" style="5" customWidth="1"/>
+    <col min="238" max="238" width="9.7109375" style="5" customWidth="1"/>
+    <col min="239" max="240" width="9.140625" style="5"/>
+    <col min="241" max="242" width="10.28515625" style="5" customWidth="1"/>
+    <col min="243" max="245" width="9.140625" style="5"/>
+    <col min="246" max="247" width="10.28515625" style="5" customWidth="1"/>
+    <col min="248" max="250" width="9.140625" style="5"/>
+    <col min="251" max="252" width="10.28515625" style="5" customWidth="1"/>
+    <col min="253" max="255" width="9.140625" style="5"/>
+    <col min="256" max="257" width="10.28515625" style="5" customWidth="1"/>
+    <col min="258" max="260" width="9.140625" style="5"/>
+    <col min="261" max="262" width="10.28515625" style="5" customWidth="1"/>
+    <col min="263" max="409" width="9.140625" style="5"/>
+    <col min="410" max="410" width="20" style="5" customWidth="1"/>
+    <col min="411" max="411" width="8.7109375" style="5" customWidth="1"/>
+    <col min="412" max="412" width="9.42578125" style="5" customWidth="1"/>
+    <col min="413" max="413" width="10" style="5" customWidth="1"/>
+    <col min="414" max="414" width="10.140625" style="5" customWidth="1"/>
+    <col min="415" max="415" width="8.85546875" style="5" customWidth="1"/>
+    <col min="416" max="416" width="9" style="5" customWidth="1"/>
+    <col min="417" max="417" width="9.7109375" style="5" customWidth="1"/>
+    <col min="418" max="418" width="9.85546875" style="5" customWidth="1"/>
+    <col min="419" max="419" width="9.5703125" style="5" customWidth="1"/>
+    <col min="420" max="420" width="8.42578125" style="5" customWidth="1"/>
+    <col min="421" max="421" width="8.5703125" style="5" customWidth="1"/>
+    <col min="422" max="423" width="9.5703125" style="5" customWidth="1"/>
+    <col min="424" max="424" width="9.42578125" style="5" customWidth="1"/>
+    <col min="425" max="425" width="7.140625" style="5" customWidth="1"/>
+    <col min="426" max="426" width="9.140625" style="5" customWidth="1"/>
+    <col min="427" max="427" width="9.42578125" style="5" customWidth="1"/>
+    <col min="428" max="428" width="9.85546875" style="5" customWidth="1"/>
+    <col min="429" max="429" width="10.42578125" style="5" customWidth="1"/>
+    <col min="430" max="430" width="7" style="5" customWidth="1"/>
+    <col min="431" max="431" width="9.42578125" style="5" customWidth="1"/>
+    <col min="432" max="432" width="9" style="5" customWidth="1"/>
+    <col min="433" max="433" width="9.85546875" style="5" customWidth="1"/>
+    <col min="434" max="434" width="9.5703125" style="5" customWidth="1"/>
+    <col min="435" max="435" width="7.28515625" style="5" customWidth="1"/>
+    <col min="436" max="436" width="8.85546875" style="5" customWidth="1"/>
+    <col min="437" max="437" width="10" style="5" customWidth="1"/>
+    <col min="438" max="438" width="10.42578125" style="5" customWidth="1"/>
+    <col min="439" max="439" width="9.5703125" style="5" customWidth="1"/>
+    <col min="440" max="440" width="8" style="5" customWidth="1"/>
+    <col min="441" max="441" width="8.42578125" style="5" customWidth="1"/>
+    <col min="442" max="442" width="9.140625" style="5" customWidth="1"/>
+    <col min="443" max="444" width="9.42578125" style="5" customWidth="1"/>
+    <col min="445" max="445" width="8" style="5" customWidth="1"/>
+    <col min="446" max="446" width="8.28515625" style="5" customWidth="1"/>
+    <col min="447" max="447" width="9.140625" style="5" customWidth="1"/>
+    <col min="448" max="448" width="10" style="5" customWidth="1"/>
+    <col min="449" max="449" width="9.140625" style="5" customWidth="1"/>
+    <col min="450" max="450" width="7.7109375" style="5" customWidth="1"/>
+    <col min="451" max="452" width="9.140625" style="5"/>
+    <col min="453" max="453" width="10.140625" style="5" customWidth="1"/>
+    <col min="454" max="457" width="9.140625" style="5"/>
+    <col min="458" max="458" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="459" max="462" width="9.140625" style="5"/>
+    <col min="463" max="463" width="11" style="5" customWidth="1"/>
+    <col min="464" max="467" width="9.140625" style="5"/>
+    <col min="468" max="468" width="10.5703125" style="5" customWidth="1"/>
+    <col min="469" max="472" width="9.140625" style="5"/>
+    <col min="473" max="473" width="9.7109375" style="5" customWidth="1"/>
+    <col min="474" max="474" width="10.140625" style="5" customWidth="1"/>
+    <col min="475" max="475" width="9.28515625" style="5" customWidth="1"/>
+    <col min="476" max="476" width="10.28515625" style="5" customWidth="1"/>
+    <col min="477" max="477" width="9.140625" style="5"/>
+    <col min="478" max="478" width="10.28515625" style="5" customWidth="1"/>
+    <col min="479" max="480" width="9.140625" style="5"/>
+    <col min="481" max="481" width="9.5703125" style="5" customWidth="1"/>
+    <col min="482" max="483" width="10.42578125" style="5" customWidth="1"/>
+    <col min="484" max="485" width="9.140625" style="5"/>
+    <col min="486" max="486" width="9.5703125" style="5" customWidth="1"/>
+    <col min="487" max="487" width="10.42578125" style="5" customWidth="1"/>
+    <col min="488" max="488" width="9.140625" style="5"/>
+    <col min="489" max="489" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="490" max="492" width="9.140625" style="5"/>
+    <col min="493" max="493" width="10" style="5" customWidth="1"/>
+    <col min="494" max="494" width="9.7109375" style="5" customWidth="1"/>
+    <col min="495" max="496" width="9.140625" style="5"/>
+    <col min="497" max="498" width="10.28515625" style="5" customWidth="1"/>
+    <col min="499" max="501" width="9.140625" style="5"/>
+    <col min="502" max="503" width="10.28515625" style="5" customWidth="1"/>
+    <col min="504" max="506" width="9.140625" style="5"/>
+    <col min="507" max="508" width="10.28515625" style="5" customWidth="1"/>
+    <col min="509" max="511" width="9.140625" style="5"/>
+    <col min="512" max="513" width="10.28515625" style="5" customWidth="1"/>
+    <col min="514" max="516" width="9.140625" style="5"/>
+    <col min="517" max="518" width="10.28515625" style="5" customWidth="1"/>
+    <col min="519" max="665" width="9.140625" style="5"/>
+    <col min="666" max="666" width="20" style="5" customWidth="1"/>
+    <col min="667" max="667" width="8.7109375" style="5" customWidth="1"/>
+    <col min="668" max="668" width="9.42578125" style="5" customWidth="1"/>
+    <col min="669" max="669" width="10" style="5" customWidth="1"/>
+    <col min="670" max="670" width="10.140625" style="5" customWidth="1"/>
+    <col min="671" max="671" width="8.85546875" style="5" customWidth="1"/>
+    <col min="672" max="672" width="9" style="5" customWidth="1"/>
+    <col min="673" max="673" width="9.7109375" style="5" customWidth="1"/>
+    <col min="674" max="674" width="9.85546875" style="5" customWidth="1"/>
+    <col min="675" max="675" width="9.5703125" style="5" customWidth="1"/>
+    <col min="676" max="676" width="8.42578125" style="5" customWidth="1"/>
+    <col min="677" max="677" width="8.5703125" style="5" customWidth="1"/>
+    <col min="678" max="679" width="9.5703125" style="5" customWidth="1"/>
+    <col min="680" max="680" width="9.42578125" style="5" customWidth="1"/>
+    <col min="681" max="681" width="7.140625" style="5" customWidth="1"/>
+    <col min="682" max="682" width="9.140625" style="5" customWidth="1"/>
+    <col min="683" max="683" width="9.42578125" style="5" customWidth="1"/>
+    <col min="684" max="684" width="9.85546875" style="5" customWidth="1"/>
+    <col min="685" max="685" width="10.42578125" style="5" customWidth="1"/>
+    <col min="686" max="686" width="7" style="5" customWidth="1"/>
+    <col min="687" max="687" width="9.42578125" style="5" customWidth="1"/>
+    <col min="688" max="688" width="9" style="5" customWidth="1"/>
+    <col min="689" max="689" width="9.85546875" style="5" customWidth="1"/>
+    <col min="690" max="690" width="9.5703125" style="5" customWidth="1"/>
+    <col min="691" max="691" width="7.28515625" style="5" customWidth="1"/>
+    <col min="692" max="692" width="8.85546875" style="5" customWidth="1"/>
+    <col min="693" max="693" width="10" style="5" customWidth="1"/>
+    <col min="694" max="694" width="10.42578125" style="5" customWidth="1"/>
+    <col min="695" max="695" width="9.5703125" style="5" customWidth="1"/>
+    <col min="696" max="696" width="8" style="5" customWidth="1"/>
+    <col min="697" max="697" width="8.42578125" style="5" customWidth="1"/>
+    <col min="698" max="698" width="9.140625" style="5" customWidth="1"/>
+    <col min="699" max="700" width="9.42578125" style="5" customWidth="1"/>
+    <col min="701" max="701" width="8" style="5" customWidth="1"/>
+    <col min="702" max="702" width="8.28515625" style="5" customWidth="1"/>
+    <col min="703" max="703" width="9.140625" style="5" customWidth="1"/>
+    <col min="704" max="704" width="10" style="5" customWidth="1"/>
+    <col min="705" max="705" width="9.140625" style="5" customWidth="1"/>
+    <col min="706" max="706" width="7.7109375" style="5" customWidth="1"/>
+    <col min="707" max="708" width="9.140625" style="5"/>
+    <col min="709" max="709" width="10.140625" style="5" customWidth="1"/>
+    <col min="710" max="713" width="9.140625" style="5"/>
+    <col min="714" max="714" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="715" max="718" width="9.140625" style="5"/>
+    <col min="719" max="719" width="11" style="5" customWidth="1"/>
+    <col min="720" max="723" width="9.140625" style="5"/>
+    <col min="724" max="724" width="10.5703125" style="5" customWidth="1"/>
+    <col min="725" max="728" width="9.140625" style="5"/>
+    <col min="729" max="729" width="9.7109375" style="5" customWidth="1"/>
+    <col min="730" max="730" width="10.140625" style="5" customWidth="1"/>
+    <col min="731" max="731" width="9.28515625" style="5" customWidth="1"/>
+    <col min="732" max="732" width="10.28515625" style="5" customWidth="1"/>
+    <col min="733" max="733" width="9.140625" style="5"/>
+    <col min="734" max="734" width="10.28515625" style="5" customWidth="1"/>
+    <col min="735" max="736" width="9.140625" style="5"/>
+    <col min="737" max="737" width="9.5703125" style="5" customWidth="1"/>
+    <col min="738" max="739" width="10.42578125" style="5" customWidth="1"/>
+    <col min="740" max="741" width="9.140625" style="5"/>
+    <col min="742" max="742" width="9.5703125" style="5" customWidth="1"/>
+    <col min="743" max="743" width="10.42578125" style="5" customWidth="1"/>
+    <col min="744" max="744" width="9.140625" style="5"/>
+    <col min="745" max="745" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="746" max="748" width="9.140625" style="5"/>
+    <col min="749" max="749" width="10" style="5" customWidth="1"/>
+    <col min="750" max="750" width="9.7109375" style="5" customWidth="1"/>
+    <col min="751" max="752" width="9.140625" style="5"/>
+    <col min="753" max="754" width="10.28515625" style="5" customWidth="1"/>
+    <col min="755" max="757" width="9.140625" style="5"/>
+    <col min="758" max="759" width="10.28515625" style="5" customWidth="1"/>
+    <col min="760" max="762" width="9.140625" style="5"/>
+    <col min="763" max="764" width="10.28515625" style="5" customWidth="1"/>
+    <col min="765" max="767" width="9.140625" style="5"/>
+    <col min="768" max="769" width="10.28515625" style="5" customWidth="1"/>
+    <col min="770" max="772" width="9.140625" style="5"/>
+    <col min="773" max="774" width="10.28515625" style="5" customWidth="1"/>
+    <col min="775" max="921" width="9.140625" style="5"/>
+    <col min="922" max="922" width="20" style="5" customWidth="1"/>
+    <col min="923" max="923" width="8.7109375" style="5" customWidth="1"/>
+    <col min="924" max="924" width="9.42578125" style="5" customWidth="1"/>
+    <col min="925" max="925" width="10" style="5" customWidth="1"/>
+    <col min="926" max="926" width="10.140625" style="5" customWidth="1"/>
+    <col min="927" max="927" width="8.85546875" style="5" customWidth="1"/>
+    <col min="928" max="928" width="9" style="5" customWidth="1"/>
+    <col min="929" max="929" width="9.7109375" style="5" customWidth="1"/>
+    <col min="930" max="930" width="9.85546875" style="5" customWidth="1"/>
+    <col min="931" max="931" width="9.5703125" style="5" customWidth="1"/>
+    <col min="932" max="932" width="8.42578125" style="5" customWidth="1"/>
+    <col min="933" max="933" width="8.5703125" style="5" customWidth="1"/>
+    <col min="934" max="935" width="9.5703125" style="5" customWidth="1"/>
+    <col min="936" max="936" width="9.42578125" style="5" customWidth="1"/>
+    <col min="937" max="937" width="7.140625" style="5" customWidth="1"/>
+    <col min="938" max="938" width="9.140625" style="5" customWidth="1"/>
+    <col min="939" max="939" width="9.42578125" style="5" customWidth="1"/>
+    <col min="940" max="940" width="9.85546875" style="5" customWidth="1"/>
+    <col min="941" max="941" width="10.42578125" style="5" customWidth="1"/>
+    <col min="942" max="942" width="7" style="5" customWidth="1"/>
+    <col min="943" max="943" width="9.42578125" style="5" customWidth="1"/>
+    <col min="944" max="944" width="9" style="5" customWidth="1"/>
+    <col min="945" max="945" width="9.85546875" style="5" customWidth="1"/>
+    <col min="946" max="946" width="9.5703125" style="5" customWidth="1"/>
+    <col min="947" max="947" width="7.28515625" style="5" customWidth="1"/>
+    <col min="948" max="948" width="8.85546875" style="5" customWidth="1"/>
+    <col min="949" max="949" width="10" style="5" customWidth="1"/>
+    <col min="950" max="950" width="10.42578125" style="5" customWidth="1"/>
+    <col min="951" max="951" width="9.5703125" style="5" customWidth="1"/>
+    <col min="952" max="952" width="8" style="5" customWidth="1"/>
+    <col min="953" max="953" width="8.42578125" style="5" customWidth="1"/>
+    <col min="954" max="954" width="9.140625" style="5" customWidth="1"/>
+    <col min="955" max="956" width="9.42578125" style="5" customWidth="1"/>
+    <col min="957" max="957" width="8" style="5" customWidth="1"/>
+    <col min="958" max="958" width="8.28515625" style="5" customWidth="1"/>
+    <col min="959" max="959" width="9.140625" style="5" customWidth="1"/>
+    <col min="960" max="960" width="10" style="5" customWidth="1"/>
+    <col min="961" max="961" width="9.140625" style="5" customWidth="1"/>
+    <col min="962" max="962" width="7.7109375" style="5" customWidth="1"/>
+    <col min="963" max="964" width="9.140625" style="5"/>
+    <col min="965" max="965" width="10.140625" style="5" customWidth="1"/>
+    <col min="966" max="969" width="9.140625" style="5"/>
+    <col min="970" max="970" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="971" max="974" width="9.140625" style="5"/>
+    <col min="975" max="975" width="11" style="5" customWidth="1"/>
+    <col min="976" max="979" width="9.140625" style="5"/>
+    <col min="980" max="980" width="10.5703125" style="5" customWidth="1"/>
+    <col min="981" max="984" width="9.140625" style="5"/>
+    <col min="985" max="985" width="9.7109375" style="5" customWidth="1"/>
+    <col min="986" max="986" width="10.140625" style="5" customWidth="1"/>
+    <col min="987" max="987" width="9.28515625" style="5" customWidth="1"/>
+    <col min="988" max="988" width="10.28515625" style="5" customWidth="1"/>
+    <col min="989" max="989" width="9.140625" style="5"/>
+    <col min="990" max="990" width="10.28515625" style="5" customWidth="1"/>
+    <col min="991" max="992" width="9.140625" style="5"/>
+    <col min="993" max="993" width="9.5703125" style="5" customWidth="1"/>
+    <col min="994" max="995" width="10.42578125" style="5" customWidth="1"/>
+    <col min="996" max="997" width="9.140625" style="5"/>
+    <col min="998" max="998" width="9.5703125" style="5" customWidth="1"/>
+    <col min="999" max="999" width="10.42578125" style="5" customWidth="1"/>
+    <col min="1000" max="1000" width="9.140625" style="5"/>
+    <col min="1001" max="1001" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="1002" max="1004" width="9.140625" style="5"/>
+    <col min="1005" max="1005" width="10" style="5" customWidth="1"/>
+    <col min="1006" max="1006" width="9.7109375" style="5" customWidth="1"/>
+    <col min="1007" max="1008" width="9.140625" style="5"/>
+    <col min="1009" max="1010" width="10.28515625" style="5" customWidth="1"/>
+    <col min="1011" max="1013" width="9.140625" style="5"/>
+    <col min="1014" max="1015" width="10.28515625" style="5" customWidth="1"/>
+    <col min="1016" max="1018" width="9.140625" style="5"/>
+    <col min="1019" max="1020" width="10.28515625" style="5" customWidth="1"/>
+    <col min="1021" max="1023" width="9.140625" style="5"/>
+    <col min="1024" max="1025" width="10.28515625" style="5" customWidth="1"/>
+    <col min="1026" max="1028" width="9.140625" style="5"/>
+    <col min="1029" max="1030" width="10.28515625" style="5" customWidth="1"/>
+    <col min="1031" max="1177" width="9.140625" style="5"/>
+    <col min="1178" max="1178" width="20" style="5" customWidth="1"/>
+    <col min="1179" max="1179" width="8.7109375" style="5" customWidth="1"/>
+    <col min="1180" max="1180" width="9.42578125" style="5" customWidth="1"/>
+    <col min="1181" max="1181" width="10" style="5" customWidth="1"/>
+    <col min="1182" max="1182" width="10.140625" style="5" customWidth="1"/>
+    <col min="1183" max="1183" width="8.85546875" style="5" customWidth="1"/>
+    <col min="1184" max="1184" width="9" style="5" customWidth="1"/>
+    <col min="1185" max="1185" width="9.7109375" style="5" customWidth="1"/>
+    <col min="1186" max="1186" width="9.85546875" style="5" customWidth="1"/>
+    <col min="1187" max="1187" width="9.5703125" style="5" customWidth="1"/>
+    <col min="1188" max="1188" width="8.42578125" style="5" customWidth="1"/>
+    <col min="1189" max="1189" width="8.5703125" style="5" customWidth="1"/>
+    <col min="1190" max="1191" width="9.5703125" style="5" customWidth="1"/>
+    <col min="1192" max="1192" width="9.42578125" style="5" customWidth="1"/>
+    <col min="1193" max="1193" width="7.140625" style="5" customWidth="1"/>
+    <col min="1194" max="1194" width="9.140625" style="5" customWidth="1"/>
+    <col min="1195" max="1195" width="9.42578125" style="5" customWidth="1"/>
+    <col min="1196" max="1196" width="9.85546875" style="5" customWidth="1"/>
+    <col min="1197" max="1197" width="10.42578125" style="5" customWidth="1"/>
+    <col min="1198" max="1198" width="7" style="5" customWidth="1"/>
+    <col min="1199" max="1199" width="9.42578125" style="5" customWidth="1"/>
+    <col min="1200" max="1200" width="9" style="5" customWidth="1"/>
+    <col min="1201" max="1201" width="9.85546875" style="5" customWidth="1"/>
+    <col min="1202" max="1202" width="9.5703125" style="5" customWidth="1"/>
+    <col min="1203" max="1203" width="7.28515625" style="5" customWidth="1"/>
+    <col min="1204" max="1204" width="8.85546875" style="5" customWidth="1"/>
+    <col min="1205" max="1205" width="10" style="5" customWidth="1"/>
+    <col min="1206" max="1206" width="10.42578125" style="5" customWidth="1"/>
+    <col min="1207" max="1207" width="9.5703125" style="5" customWidth="1"/>
+    <col min="1208" max="1208" width="8" style="5" customWidth="1"/>
+    <col min="1209" max="1209" width="8.42578125" style="5" customWidth="1"/>
+    <col min="1210" max="1210" width="9.140625" style="5" customWidth="1"/>
+    <col min="1211" max="1212" width="9.42578125" style="5" customWidth="1"/>
+    <col min="1213" max="1213" width="8" style="5" customWidth="1"/>
+    <col min="1214" max="1214" width="8.28515625" style="5" customWidth="1"/>
+    <col min="1215" max="1215" width="9.140625" style="5" customWidth="1"/>
+    <col min="1216" max="1216" width="10" style="5" customWidth="1"/>
+    <col min="1217" max="1217" width="9.140625" style="5" customWidth="1"/>
+    <col min="1218" max="1218" width="7.7109375" style="5" customWidth="1"/>
+    <col min="1219" max="1220" width="9.140625" style="5"/>
+    <col min="1221" max="1221" width="10.140625" style="5" customWidth="1"/>
+    <col min="1222" max="1225" width="9.140625" style="5"/>
+    <col min="1226" max="1226" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="1227" max="1230" width="9.140625" style="5"/>
+    <col min="1231" max="1231" width="11" style="5" customWidth="1"/>
+    <col min="1232" max="1235" width="9.140625" style="5"/>
+    <col min="1236" max="1236" width="10.5703125" style="5" customWidth="1"/>
+    <col min="1237" max="1240" width="9.140625" style="5"/>
+    <col min="1241" max="1241" width="9.7109375" style="5" customWidth="1"/>
+    <col min="1242" max="1242" width="10.140625" style="5" customWidth="1"/>
+    <col min="1243" max="1243" width="9.28515625" style="5" customWidth="1"/>
+    <col min="1244" max="1244" width="10.28515625" style="5" customWidth="1"/>
+    <col min="1245" max="1245" width="9.140625" style="5"/>
+    <col min="1246" max="1246" width="10.28515625" style="5" customWidth="1"/>
+    <col min="1247" max="1248" width="9.140625" style="5"/>
+    <col min="1249" max="1249" width="9.5703125" style="5" customWidth="1"/>
+    <col min="1250" max="1251" width="10.42578125" style="5" customWidth="1"/>
+    <col min="1252" max="1253" width="9.140625" style="5"/>
+    <col min="1254" max="1254" width="9.5703125" style="5" customWidth="1"/>
+    <col min="1255" max="1255" width="10.42578125" style="5" customWidth="1"/>
+    <col min="1256" max="1256" width="9.140625" style="5"/>
+    <col min="1257" max="1257" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="1258" max="1260" width="9.140625" style="5"/>
+    <col min="1261" max="1261" width="10" style="5" customWidth="1"/>
+    <col min="1262" max="1262" width="9.7109375" style="5" customWidth="1"/>
+    <col min="1263" max="1264" width="9.140625" style="5"/>
+    <col min="1265" max="1266" width="10.28515625" style="5" customWidth="1"/>
+    <col min="1267" max="1269" width="9.140625" style="5"/>
+    <col min="1270" max="1271" width="10.28515625" style="5" customWidth="1"/>
+    <col min="1272" max="1274" width="9.140625" style="5"/>
+    <col min="1275" max="1276" width="10.28515625" style="5" customWidth="1"/>
+    <col min="1277" max="1279" width="9.140625" style="5"/>
+    <col min="1280" max="1281" width="10.28515625" style="5" customWidth="1"/>
+    <col min="1282" max="1284" width="9.140625" style="5"/>
+    <col min="1285" max="1286" width="10.28515625" style="5" customWidth="1"/>
+    <col min="1287" max="1433" width="9.140625" style="5"/>
+    <col min="1434" max="1434" width="20" style="5" customWidth="1"/>
+    <col min="1435" max="1435" width="8.7109375" style="5" customWidth="1"/>
+    <col min="1436" max="1436" width="9.42578125" style="5" customWidth="1"/>
+    <col min="1437" max="1437" width="10" style="5" customWidth="1"/>
+    <col min="1438" max="1438" width="10.140625" style="5" customWidth="1"/>
+    <col min="1439" max="1439" width="8.85546875" style="5" customWidth="1"/>
+    <col min="1440" max="1440" width="9" style="5" customWidth="1"/>
+    <col min="1441" max="1441" width="9.7109375" style="5" customWidth="1"/>
+    <col min="1442" max="1442" width="9.85546875" style="5" customWidth="1"/>
+    <col min="1443" max="1443" width="9.5703125" style="5" customWidth="1"/>
+    <col min="1444" max="1444" width="8.42578125" style="5" customWidth="1"/>
+    <col min="1445" max="1445" width="8.5703125" style="5" customWidth="1"/>
+    <col min="1446" max="1447" width="9.5703125" style="5" customWidth="1"/>
+    <col min="1448" max="1448" width="9.42578125" style="5" customWidth="1"/>
+    <col min="1449" max="1449" width="7.140625" style="5" customWidth="1"/>
+    <col min="1450" max="1450" width="9.140625" style="5" customWidth="1"/>
+    <col min="1451" max="1451" width="9.42578125" style="5" customWidth="1"/>
+    <col min="1452" max="1452" width="9.85546875" style="5" customWidth="1"/>
+    <col min="1453" max="1453" width="10.42578125" style="5" customWidth="1"/>
+    <col min="1454" max="1454" width="7" style="5" customWidth="1"/>
+    <col min="1455" max="1455" width="9.42578125" style="5" customWidth="1"/>
+    <col min="1456" max="1456" width="9" style="5" customWidth="1"/>
+    <col min="1457" max="1457" width="9.85546875" style="5" customWidth="1"/>
+    <col min="1458" max="1458" width="9.5703125" style="5" customWidth="1"/>
+    <col min="1459" max="1459" width="7.28515625" style="5" customWidth="1"/>
+    <col min="1460" max="1460" width="8.85546875" style="5" customWidth="1"/>
+    <col min="1461" max="1461" width="10" style="5" customWidth="1"/>
+    <col min="1462" max="1462" width="10.42578125" style="5" customWidth="1"/>
+    <col min="1463" max="1463" width="9.5703125" style="5" customWidth="1"/>
+    <col min="1464" max="1464" width="8" style="5" customWidth="1"/>
+    <col min="1465" max="1465" width="8.42578125" style="5" customWidth="1"/>
+    <col min="1466" max="1466" width="9.140625" style="5" customWidth="1"/>
+    <col min="1467" max="1468" width="9.42578125" style="5" customWidth="1"/>
+    <col min="1469" max="1469" width="8" style="5" customWidth="1"/>
+    <col min="1470" max="1470" width="8.28515625" style="5" customWidth="1"/>
+    <col min="1471" max="1471" width="9.140625" style="5" customWidth="1"/>
+    <col min="1472" max="1472" width="10" style="5" customWidth="1"/>
+    <col min="1473" max="1473" width="9.140625" style="5" customWidth="1"/>
+    <col min="1474" max="1474" width="7.7109375" style="5" customWidth="1"/>
+    <col min="1475" max="1476" width="9.140625" style="5"/>
+    <col min="1477" max="1477" width="10.140625" style="5" customWidth="1"/>
+    <col min="1478" max="1481" width="9.140625" style="5"/>
+    <col min="1482" max="1482" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="1483" max="1486" width="9.140625" style="5"/>
+    <col min="1487" max="1487" width="11" style="5" customWidth="1"/>
+    <col min="1488" max="1491" width="9.140625" style="5"/>
+    <col min="1492" max="1492" width="10.5703125" style="5" customWidth="1"/>
+    <col min="1493" max="1496" width="9.140625" style="5"/>
+    <col min="1497" max="1497" width="9.7109375" style="5" customWidth="1"/>
+    <col min="1498" max="1498" width="10.140625" style="5" customWidth="1"/>
+    <col min="1499" max="1499" width="9.28515625" style="5" customWidth="1"/>
+    <col min="1500" max="1500" width="10.28515625" style="5" customWidth="1"/>
+    <col min="1501" max="1501" width="9.140625" style="5"/>
+    <col min="1502" max="1502" width="10.28515625" style="5" customWidth="1"/>
+    <col min="1503" max="1504" width="9.140625" style="5"/>
+    <col min="1505" max="1505" width="9.5703125" style="5" customWidth="1"/>
+    <col min="1506" max="1507" width="10.42578125" style="5" customWidth="1"/>
+    <col min="1508" max="1509" width="9.140625" style="5"/>
+    <col min="1510" max="1510" width="9.5703125" style="5" customWidth="1"/>
+    <col min="1511" max="1511" width="10.42578125" style="5" customWidth="1"/>
+    <col min="1512" max="1512" width="9.140625" style="5"/>
+    <col min="1513" max="1513" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="1514" max="1516" width="9.140625" style="5"/>
+    <col min="1517" max="1517" width="10" style="5" customWidth="1"/>
+    <col min="1518" max="1518" width="9.7109375" style="5" customWidth="1"/>
+    <col min="1519" max="1520" width="9.140625" style="5"/>
+    <col min="1521" max="1522" width="10.28515625" style="5" customWidth="1"/>
+    <col min="1523" max="1525" width="9.140625" style="5"/>
+    <col min="1526" max="1527" width="10.28515625" style="5" customWidth="1"/>
+    <col min="1528" max="1530" width="9.140625" style="5"/>
+    <col min="1531" max="1532" width="10.28515625" style="5" customWidth="1"/>
+    <col min="1533" max="1535" width="9.140625" style="5"/>
+    <col min="1536" max="1537" width="10.28515625" style="5" customWidth="1"/>
+    <col min="1538" max="1540" width="9.140625" style="5"/>
+    <col min="1541" max="1542" width="10.28515625" style="5" customWidth="1"/>
+    <col min="1543" max="1689" width="9.140625" style="5"/>
+    <col min="1690" max="1690" width="20" style="5" customWidth="1"/>
+    <col min="1691" max="1691" width="8.7109375" style="5" customWidth="1"/>
+    <col min="1692" max="1692" width="9.42578125" style="5" customWidth="1"/>
+    <col min="1693" max="1693" width="10" style="5" customWidth="1"/>
+    <col min="1694" max="1694" width="10.140625" style="5" customWidth="1"/>
+    <col min="1695" max="1695" width="8.85546875" style="5" customWidth="1"/>
+    <col min="1696" max="1696" width="9" style="5" customWidth="1"/>
+    <col min="1697" max="1697" width="9.7109375" style="5" customWidth="1"/>
+    <col min="1698" max="1698" width="9.85546875" style="5" customWidth="1"/>
+    <col min="1699" max="1699" width="9.5703125" style="5" customWidth="1"/>
+    <col min="1700" max="1700" width="8.42578125" style="5" customWidth="1"/>
+    <col min="1701" max="1701" width="8.5703125" style="5" customWidth="1"/>
+    <col min="1702" max="1703" width="9.5703125" style="5" customWidth="1"/>
+    <col min="1704" max="1704" width="9.42578125" style="5" customWidth="1"/>
+    <col min="1705" max="1705" width="7.140625" style="5" customWidth="1"/>
+    <col min="1706" max="1706" width="9.140625" style="5" customWidth="1"/>
+    <col min="1707" max="1707" width="9.42578125" style="5" customWidth="1"/>
+    <col min="1708" max="1708" width="9.85546875" style="5" customWidth="1"/>
+    <col min="1709" max="1709" width="10.42578125" style="5" customWidth="1"/>
+    <col min="1710" max="1710" width="7" style="5" customWidth="1"/>
+    <col min="1711" max="1711" width="9.42578125" style="5" customWidth="1"/>
+    <col min="1712" max="1712" width="9" style="5" customWidth="1"/>
+    <col min="1713" max="1713" width="9.85546875" style="5" customWidth="1"/>
+    <col min="1714" max="1714" width="9.5703125" style="5" customWidth="1"/>
+    <col min="1715" max="1715" width="7.28515625" style="5" customWidth="1"/>
+    <col min="1716" max="1716" width="8.85546875" style="5" customWidth="1"/>
+    <col min="1717" max="1717" width="10" style="5" customWidth="1"/>
+    <col min="1718" max="1718" width="10.42578125" style="5" customWidth="1"/>
+    <col min="1719" max="1719" width="9.5703125" style="5" customWidth="1"/>
+    <col min="1720" max="1720" width="8" style="5" customWidth="1"/>
+    <col min="1721" max="1721" width="8.42578125" style="5" customWidth="1"/>
+    <col min="1722" max="1722" width="9.140625" style="5" customWidth="1"/>
+    <col min="1723" max="1724" width="9.42578125" style="5" customWidth="1"/>
+    <col min="1725" max="1725" width="8" style="5" customWidth="1"/>
+    <col min="1726" max="1726" width="8.28515625" style="5" customWidth="1"/>
+    <col min="1727" max="1727" width="9.140625" style="5" customWidth="1"/>
+    <col min="1728" max="1728" width="10" style="5" customWidth="1"/>
+    <col min="1729" max="1729" width="9.140625" style="5" customWidth="1"/>
+    <col min="1730" max="1730" width="7.7109375" style="5" customWidth="1"/>
+    <col min="1731" max="1732" width="9.140625" style="5"/>
+    <col min="1733" max="1733" width="10.140625" style="5" customWidth="1"/>
+    <col min="1734" max="1737" width="9.140625" style="5"/>
+    <col min="1738" max="1738" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="1739" max="1742" width="9.140625" style="5"/>
+    <col min="1743" max="1743" width="11" style="5" customWidth="1"/>
+    <col min="1744" max="1747" width="9.140625" style="5"/>
+    <col min="1748" max="1748" width="10.5703125" style="5" customWidth="1"/>
+    <col min="1749" max="1752" width="9.140625" style="5"/>
+    <col min="1753" max="1753" width="9.7109375" style="5" customWidth="1"/>
+    <col min="1754" max="1754" width="10.140625" style="5" customWidth="1"/>
+    <col min="1755" max="1755" width="9.28515625" style="5" customWidth="1"/>
+    <col min="1756" max="1756" width="10.28515625" style="5" customWidth="1"/>
+    <col min="1757" max="1757" width="9.140625" style="5"/>
+    <col min="1758" max="1758" width="10.28515625" style="5" customWidth="1"/>
+    <col min="1759" max="1760" width="9.140625" style="5"/>
+    <col min="1761" max="1761" width="9.5703125" style="5" customWidth="1"/>
+    <col min="1762" max="1763" width="10.42578125" style="5" customWidth="1"/>
+    <col min="1764" max="1765" width="9.140625" style="5"/>
+    <col min="1766" max="1766" width="9.5703125" style="5" customWidth="1"/>
+    <col min="1767" max="1767" width="10.42578125" style="5" customWidth="1"/>
+    <col min="1768" max="1768" width="9.140625" style="5"/>
+    <col min="1769" max="1769" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="1770" max="1772" width="9.140625" style="5"/>
+    <col min="1773" max="1773" width="10" style="5" customWidth="1"/>
+    <col min="1774" max="1774" width="9.7109375" style="5" customWidth="1"/>
+    <col min="1775" max="1776" width="9.140625" style="5"/>
+    <col min="1777" max="1778" width="10.28515625" style="5" customWidth="1"/>
+    <col min="1779" max="1781" width="9.140625" style="5"/>
+    <col min="1782" max="1783" width="10.28515625" style="5" customWidth="1"/>
+    <col min="1784" max="1786" width="9.140625" style="5"/>
+    <col min="1787" max="1788" width="10.28515625" style="5" customWidth="1"/>
+    <col min="1789" max="1791" width="9.140625" style="5"/>
+    <col min="1792" max="1793" width="10.28515625" style="5" customWidth="1"/>
+    <col min="1794" max="1796" width="9.140625" style="5"/>
+    <col min="1797" max="1798" width="10.28515625" style="5" customWidth="1"/>
+    <col min="1799" max="1945" width="9.140625" style="5"/>
+    <col min="1946" max="1946" width="20" style="5" customWidth="1"/>
+    <col min="1947" max="1947" width="8.7109375" style="5" customWidth="1"/>
+    <col min="1948" max="1948" width="9.42578125" style="5" customWidth="1"/>
+    <col min="1949" max="1949" width="10" style="5" customWidth="1"/>
+    <col min="1950" max="1950" width="10.140625" style="5" customWidth="1"/>
+    <col min="1951" max="1951" width="8.85546875" style="5" customWidth="1"/>
+    <col min="1952" max="1952" width="9" style="5" customWidth="1"/>
+    <col min="1953" max="1953" width="9.7109375" style="5" customWidth="1"/>
+    <col min="1954" max="1954" width="9.85546875" style="5" customWidth="1"/>
+    <col min="1955" max="1955" width="9.5703125" style="5" customWidth="1"/>
+    <col min="1956" max="1956" width="8.42578125" style="5" customWidth="1"/>
+    <col min="1957" max="1957" width="8.5703125" style="5" customWidth="1"/>
+    <col min="1958" max="1959" width="9.5703125" style="5" customWidth="1"/>
+    <col min="1960" max="1960" width="9.42578125" style="5" customWidth="1"/>
+    <col min="1961" max="1961" width="7.140625" style="5" customWidth="1"/>
+    <col min="1962" max="1962" width="9.140625" style="5" customWidth="1"/>
+    <col min="1963" max="1963" width="9.42578125" style="5" customWidth="1"/>
+    <col min="1964" max="1964" width="9.85546875" style="5" customWidth="1"/>
+    <col min="1965" max="1965" width="10.42578125" style="5" customWidth="1"/>
+    <col min="1966" max="1966" width="7" style="5" customWidth="1"/>
+    <col min="1967" max="1967" width="9.42578125" style="5" customWidth="1"/>
+    <col min="1968" max="1968" width="9" style="5" customWidth="1"/>
+    <col min="1969" max="1969" width="9.85546875" style="5" customWidth="1"/>
+    <col min="1970" max="1970" width="9.5703125" style="5" customWidth="1"/>
+    <col min="1971" max="1971" width="7.28515625" style="5" customWidth="1"/>
+    <col min="1972" max="1972" width="8.85546875" style="5" customWidth="1"/>
+    <col min="1973" max="1973" width="10" style="5" customWidth="1"/>
+    <col min="1974" max="1974" width="10.42578125" style="5" customWidth="1"/>
+    <col min="1975" max="1975" width="9.5703125" style="5" customWidth="1"/>
+    <col min="1976" max="1976" width="8" style="5" customWidth="1"/>
+    <col min="1977" max="1977" width="8.42578125" style="5" customWidth="1"/>
+    <col min="1978" max="1978" width="9.140625" style="5" customWidth="1"/>
+    <col min="1979" max="1980" width="9.42578125" style="5" customWidth="1"/>
+    <col min="1981" max="1981" width="8" style="5" customWidth="1"/>
+    <col min="1982" max="1982" width="8.28515625" style="5" customWidth="1"/>
+    <col min="1983" max="1983" width="9.140625" style="5" customWidth="1"/>
+    <col min="1984" max="1984" width="10" style="5" customWidth="1"/>
+    <col min="1985" max="1985" width="9.140625" style="5" customWidth="1"/>
+    <col min="1986" max="1986" width="7.7109375" style="5" customWidth="1"/>
+    <col min="1987" max="1988" width="9.140625" style="5"/>
+    <col min="1989" max="1989" width="10.140625" style="5" customWidth="1"/>
+    <col min="1990" max="1993" width="9.140625" style="5"/>
+    <col min="1994" max="1994" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="1995" max="1998" width="9.140625" style="5"/>
+    <col min="1999" max="1999" width="11" style="5" customWidth="1"/>
+    <col min="2000" max="2003" width="9.140625" style="5"/>
+    <col min="2004" max="2004" width="10.5703125" style="5" customWidth="1"/>
+    <col min="2005" max="2008" width="9.140625" style="5"/>
+    <col min="2009" max="2009" width="9.7109375" style="5" customWidth="1"/>
+    <col min="2010" max="2010" width="10.140625" style="5" customWidth="1"/>
+    <col min="2011" max="2011" width="9.28515625" style="5" customWidth="1"/>
+    <col min="2012" max="2012" width="10.28515625" style="5" customWidth="1"/>
+    <col min="2013" max="2013" width="9.140625" style="5"/>
+    <col min="2014" max="2014" width="10.28515625" style="5" customWidth="1"/>
+    <col min="2015" max="2016" width="9.140625" style="5"/>
+    <col min="2017" max="2017" width="9.5703125" style="5" customWidth="1"/>
+    <col min="2018" max="2019" width="10.42578125" style="5" customWidth="1"/>
+    <col min="2020" max="2021" width="9.140625" style="5"/>
+    <col min="2022" max="2022" width="9.5703125" style="5" customWidth="1"/>
+    <col min="2023" max="2023" width="10.42578125" style="5" customWidth="1"/>
+    <col min="2024" max="2024" width="9.140625" style="5"/>
+    <col min="2025" max="2025" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="2026" max="2028" width="9.140625" style="5"/>
+    <col min="2029" max="2029" width="10" style="5" customWidth="1"/>
+    <col min="2030" max="2030" width="9.7109375" style="5" customWidth="1"/>
+    <col min="2031" max="2032" width="9.140625" style="5"/>
+    <col min="2033" max="2034" width="10.28515625" style="5" customWidth="1"/>
+    <col min="2035" max="2037" width="9.140625" style="5"/>
+    <col min="2038" max="2039" width="10.28515625" style="5" customWidth="1"/>
+    <col min="2040" max="2042" width="9.140625" style="5"/>
+    <col min="2043" max="2044" width="10.28515625" style="5" customWidth="1"/>
+    <col min="2045" max="2047" width="9.140625" style="5"/>
+    <col min="2048" max="2049" width="10.28515625" style="5" customWidth="1"/>
+    <col min="2050" max="2052" width="9.140625" style="5"/>
+    <col min="2053" max="2054" width="10.28515625" style="5" customWidth="1"/>
+    <col min="2055" max="2201" width="9.140625" style="5"/>
+    <col min="2202" max="2202" width="20" style="5" customWidth="1"/>
+    <col min="2203" max="2203" width="8.7109375" style="5" customWidth="1"/>
+    <col min="2204" max="2204" width="9.42578125" style="5" customWidth="1"/>
+    <col min="2205" max="2205" width="10" style="5" customWidth="1"/>
+    <col min="2206" max="2206" width="10.140625" style="5" customWidth="1"/>
+    <col min="2207" max="2207" width="8.85546875" style="5" customWidth="1"/>
+    <col min="2208" max="2208" width="9" style="5" customWidth="1"/>
+    <col min="2209" max="2209" width="9.7109375" style="5" customWidth="1"/>
+    <col min="2210" max="2210" width="9.85546875" style="5" customWidth="1"/>
+    <col min="2211" max="2211" width="9.5703125" style="5" customWidth="1"/>
+    <col min="2212" max="2212" width="8.42578125" style="5" customWidth="1"/>
+    <col min="2213" max="2213" width="8.5703125" style="5" customWidth="1"/>
+    <col min="2214" max="2215" width="9.5703125" style="5" customWidth="1"/>
+    <col min="2216" max="2216" width="9.42578125" style="5" customWidth="1"/>
+    <col min="2217" max="2217" width="7.140625" style="5" customWidth="1"/>
+    <col min="2218" max="2218" width="9.140625" style="5" customWidth="1"/>
+    <col min="2219" max="2219" width="9.42578125" style="5" customWidth="1"/>
+    <col min="2220" max="2220" width="9.85546875" style="5" customWidth="1"/>
+    <col min="2221" max="2221" width="10.42578125" style="5" customWidth="1"/>
+    <col min="2222" max="2222" width="7" style="5" customWidth="1"/>
+    <col min="2223" max="2223" width="9.42578125" style="5" customWidth="1"/>
+    <col min="2224" max="2224" width="9" style="5" customWidth="1"/>
+    <col min="2225" max="2225" width="9.85546875" style="5" customWidth="1"/>
+    <col min="2226" max="2226" width="9.5703125" style="5" customWidth="1"/>
+    <col min="2227" max="2227" width="7.28515625" style="5" customWidth="1"/>
+    <col min="2228" max="2228" width="8.85546875" style="5" customWidth="1"/>
+    <col min="2229" max="2229" width="10" style="5" customWidth="1"/>
+    <col min="2230" max="2230" width="10.42578125" style="5" customWidth="1"/>
+    <col min="2231" max="2231" width="9.5703125" style="5" customWidth="1"/>
+    <col min="2232" max="2232" width="8" style="5" customWidth="1"/>
+    <col min="2233" max="2233" width="8.42578125" style="5" customWidth="1"/>
+    <col min="2234" max="2234" width="9.140625" style="5" customWidth="1"/>
+    <col min="2235" max="2236" width="9.42578125" style="5" customWidth="1"/>
+    <col min="2237" max="2237" width="8" style="5" customWidth="1"/>
+    <col min="2238" max="2238" width="8.28515625" style="5" customWidth="1"/>
+    <col min="2239" max="2239" width="9.140625" style="5" customWidth="1"/>
+    <col min="2240" max="2240" width="10" style="5" customWidth="1"/>
+    <col min="2241" max="2241" width="9.140625" style="5" customWidth="1"/>
+    <col min="2242" max="2242" width="7.7109375" style="5" customWidth="1"/>
+    <col min="2243" max="2244" width="9.140625" style="5"/>
+    <col min="2245" max="2245" width="10.140625" style="5" customWidth="1"/>
+    <col min="2246" max="2249" width="9.140625" style="5"/>
+    <col min="2250" max="2250" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="2251" max="2254" width="9.140625" style="5"/>
+    <col min="2255" max="2255" width="11" style="5" customWidth="1"/>
+    <col min="2256" max="2259" width="9.140625" style="5"/>
+    <col min="2260" max="2260" width="10.5703125" style="5" customWidth="1"/>
+    <col min="2261" max="2264" width="9.140625" style="5"/>
+    <col min="2265" max="2265" width="9.7109375" style="5" customWidth="1"/>
+    <col min="2266" max="2266" width="10.140625" style="5" customWidth="1"/>
+    <col min="2267" max="2267" width="9.28515625" style="5" customWidth="1"/>
+    <col min="2268" max="2268" width="10.28515625" style="5" customWidth="1"/>
+    <col min="2269" max="2269" width="9.140625" style="5"/>
+    <col min="2270" max="2270" width="10.28515625" style="5" customWidth="1"/>
+    <col min="2271" max="2272" width="9.140625" style="5"/>
+    <col min="2273" max="2273" width="9.5703125" style="5" customWidth="1"/>
+    <col min="2274" max="2275" width="10.42578125" style="5" customWidth="1"/>
+    <col min="2276" max="2277" width="9.140625" style="5"/>
+    <col min="2278" max="2278" width="9.5703125" style="5" customWidth="1"/>
+    <col min="2279" max="2279" width="10.42578125" style="5" customWidth="1"/>
+    <col min="2280" max="2280" width="9.140625" style="5"/>
+    <col min="2281" max="2281" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="2282" max="2284" width="9.140625" style="5"/>
+    <col min="2285" max="2285" width="10" style="5" customWidth="1"/>
+    <col min="2286" max="2286" width="9.7109375" style="5" customWidth="1"/>
+    <col min="2287" max="2288" width="9.140625" style="5"/>
+    <col min="2289" max="2290" width="10.28515625" style="5" customWidth="1"/>
+    <col min="2291" max="2293" width="9.140625" style="5"/>
+    <col min="2294" max="2295" width="10.28515625" style="5" customWidth="1"/>
+    <col min="2296" max="2298" width="9.140625" style="5"/>
+    <col min="2299" max="2300" width="10.28515625" style="5" customWidth="1"/>
+    <col min="2301" max="2303" width="9.140625" style="5"/>
+    <col min="2304" max="2305" width="10.28515625" style="5" customWidth="1"/>
+    <col min="2306" max="2308" width="9.140625" style="5"/>
+    <col min="2309" max="2310" width="10.28515625" style="5" customWidth="1"/>
+    <col min="2311" max="2457" width="9.140625" style="5"/>
+    <col min="2458" max="2458" width="20" style="5" customWidth="1"/>
+    <col min="2459" max="2459" width="8.7109375" style="5" customWidth="1"/>
+    <col min="2460" max="2460" width="9.42578125" style="5" customWidth="1"/>
+    <col min="2461" max="2461" width="10" style="5" customWidth="1"/>
+    <col min="2462" max="2462" width="10.140625" style="5" customWidth="1"/>
+    <col min="2463" max="2463" width="8.85546875" style="5" customWidth="1"/>
+    <col min="2464" max="2464" width="9" style="5" customWidth="1"/>
+    <col min="2465" max="2465" width="9.7109375" style="5" customWidth="1"/>
+    <col min="2466" max="2466" width="9.85546875" style="5" customWidth="1"/>
+    <col min="2467" max="2467" width="9.5703125" style="5" customWidth="1"/>
+    <col min="2468" max="2468" width="8.42578125" style="5" customWidth="1"/>
+    <col min="2469" max="2469" width="8.5703125" style="5" customWidth="1"/>
+    <col min="2470" max="2471" width="9.5703125" style="5" customWidth="1"/>
+    <col min="2472" max="2472" width="9.42578125" style="5" customWidth="1"/>
+    <col min="2473" max="2473" width="7.140625" style="5" customWidth="1"/>
+    <col min="2474" max="2474" width="9.140625" style="5" customWidth="1"/>
+    <col min="2475" max="2475" width="9.42578125" style="5" customWidth="1"/>
+    <col min="2476" max="2476" width="9.85546875" style="5" customWidth="1"/>
+    <col min="2477" max="2477" width="10.42578125" style="5" customWidth="1"/>
+    <col min="2478" max="2478" width="7" style="5" customWidth="1"/>
+    <col min="2479" max="2479" width="9.42578125" style="5" customWidth="1"/>
+    <col min="2480" max="2480" width="9" style="5" customWidth="1"/>
+    <col min="2481" max="2481" width="9.85546875" style="5" customWidth="1"/>
+    <col min="2482" max="2482" width="9.5703125" style="5" customWidth="1"/>
+    <col min="2483" max="2483" width="7.28515625" style="5" customWidth="1"/>
+    <col min="2484" max="2484" width="8.85546875" style="5" customWidth="1"/>
+    <col min="2485" max="2485" width="10" style="5" customWidth="1"/>
+    <col min="2486" max="2486" width="10.42578125" style="5" customWidth="1"/>
+    <col min="2487" max="2487" width="9.5703125" style="5" customWidth="1"/>
+    <col min="2488" max="2488" width="8" style="5" customWidth="1"/>
+    <col min="2489" max="2489" width="8.42578125" style="5" customWidth="1"/>
+    <col min="2490" max="2490" width="9.140625" style="5" customWidth="1"/>
+    <col min="2491" max="2492" width="9.42578125" style="5" customWidth="1"/>
+    <col min="2493" max="2493" width="8" style="5" customWidth="1"/>
+    <col min="2494" max="2494" width="8.28515625" style="5" customWidth="1"/>
+    <col min="2495" max="2495" width="9.140625" style="5" customWidth="1"/>
+    <col min="2496" max="2496" width="10" style="5" customWidth="1"/>
+    <col min="2497" max="2497" width="9.140625" style="5" customWidth="1"/>
+    <col min="2498" max="2498" width="7.7109375" style="5" customWidth="1"/>
+    <col min="2499" max="2500" width="9.140625" style="5"/>
+    <col min="2501" max="2501" width="10.140625" style="5" customWidth="1"/>
+    <col min="2502" max="2505" width="9.140625" style="5"/>
+    <col min="2506" max="2506" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="2507" max="2510" width="9.140625" style="5"/>
+    <col min="2511" max="2511" width="11" style="5" customWidth="1"/>
+    <col min="2512" max="2515" width="9.140625" style="5"/>
+    <col min="2516" max="2516" width="10.5703125" style="5" customWidth="1"/>
+    <col min="2517" max="2520" width="9.140625" style="5"/>
+    <col min="2521" max="2521" width="9.7109375" style="5" customWidth="1"/>
+    <col min="2522" max="2522" width="10.140625" style="5" customWidth="1"/>
+    <col min="2523" max="2523" width="9.28515625" style="5" customWidth="1"/>
+    <col min="2524" max="2524" width="10.28515625" style="5" customWidth="1"/>
+    <col min="2525" max="2525" width="9.140625" style="5"/>
+    <col min="2526" max="2526" width="10.28515625" style="5" customWidth="1"/>
+    <col min="2527" max="2528" width="9.140625" style="5"/>
+    <col min="2529" max="2529" width="9.5703125" style="5" customWidth="1"/>
+    <col min="2530" max="2531" width="10.42578125" style="5" customWidth="1"/>
+    <col min="2532" max="2533" width="9.140625" style="5"/>
+    <col min="2534" max="2534" width="9.5703125" style="5" customWidth="1"/>
+    <col min="2535" max="2535" width="10.42578125" style="5" customWidth="1"/>
+    <col min="2536" max="2536" width="9.140625" style="5"/>
+    <col min="2537" max="2537" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="2538" max="2540" width="9.140625" style="5"/>
+    <col min="2541" max="2541" width="10" style="5" customWidth="1"/>
+    <col min="2542" max="2542" width="9.7109375" style="5" customWidth="1"/>
+    <col min="2543" max="2544" width="9.140625" style="5"/>
+    <col min="2545" max="2546" width="10.28515625" style="5" customWidth="1"/>
+    <col min="2547" max="2549" width="9.140625" style="5"/>
+    <col min="2550" max="2551" width="10.28515625" style="5" customWidth="1"/>
+    <col min="2552" max="2554" width="9.140625" style="5"/>
+    <col min="2555" max="2556" width="10.28515625" style="5" customWidth="1"/>
+    <col min="2557" max="2559" width="9.140625" style="5"/>
+    <col min="2560" max="2561" width="10.28515625" style="5" customWidth="1"/>
+    <col min="2562" max="2564" width="9.140625" style="5"/>
+    <col min="2565" max="2566" width="10.28515625" style="5" customWidth="1"/>
+    <col min="2567" max="2713" width="9.140625" style="5"/>
+    <col min="2714" max="2714" width="20" style="5" customWidth="1"/>
+    <col min="2715" max="2715" width="8.7109375" style="5" customWidth="1"/>
+    <col min="2716" max="2716" width="9.42578125" style="5" customWidth="1"/>
+    <col min="2717" max="2717" width="10" style="5" customWidth="1"/>
+    <col min="2718" max="2718" width="10.140625" style="5" customWidth="1"/>
+    <col min="2719" max="2719" width="8.85546875" style="5" customWidth="1"/>
+    <col min="2720" max="2720" width="9" style="5" customWidth="1"/>
+    <col min="2721" max="2721" width="9.7109375" style="5" customWidth="1"/>
+    <col min="2722" max="2722" width="9.85546875" style="5" customWidth="1"/>
+    <col min="2723" max="2723" width="9.5703125" style="5" customWidth="1"/>
+    <col min="2724" max="2724" width="8.42578125" style="5" customWidth="1"/>
+    <col min="2725" max="2725" width="8.5703125" style="5" customWidth="1"/>
+    <col min="2726" max="2727" width="9.5703125" style="5" customWidth="1"/>
+    <col min="2728" max="2728" width="9.42578125" style="5" customWidth="1"/>
+    <col min="2729" max="2729" width="7.140625" style="5" customWidth="1"/>
+    <col min="2730" max="2730" width="9.140625" style="5" customWidth="1"/>
+    <col min="2731" max="2731" width="9.42578125" style="5" customWidth="1"/>
+    <col min="2732" max="2732" width="9.85546875" style="5" customWidth="1"/>
+    <col min="2733" max="2733" width="10.42578125" style="5" customWidth="1"/>
+    <col min="2734" max="2734" width="7" style="5" customWidth="1"/>
+    <col min="2735" max="2735" width="9.42578125" style="5" customWidth="1"/>
+    <col min="2736" max="2736" width="9" style="5" customWidth="1"/>
+    <col min="2737" max="2737" width="9.85546875" style="5" customWidth="1"/>
+    <col min="2738" max="2738" width="9.5703125" style="5" customWidth="1"/>
+    <col min="2739" max="2739" width="7.28515625" style="5" customWidth="1"/>
+    <col min="2740" max="2740" width="8.85546875" style="5" customWidth="1"/>
+    <col min="2741" max="2741" width="10" style="5" customWidth="1"/>
+    <col min="2742" max="2742" width="10.42578125" style="5" customWidth="1"/>
+    <col min="2743" max="2743" width="9.5703125" style="5" customWidth="1"/>
+    <col min="2744" max="2744" width="8" style="5" customWidth="1"/>
+    <col min="2745" max="2745" width="8.42578125" style="5" customWidth="1"/>
+    <col min="2746" max="2746" width="9.140625" style="5" customWidth="1"/>
+    <col min="2747" max="2748" width="9.42578125" style="5" customWidth="1"/>
+    <col min="2749" max="2749" width="8" style="5" customWidth="1"/>
+    <col min="2750" max="2750" width="8.28515625" style="5" customWidth="1"/>
+    <col min="2751" max="2751" width="9.140625" style="5" customWidth="1"/>
+    <col min="2752" max="2752" width="10" style="5" customWidth="1"/>
+    <col min="2753" max="2753" width="9.140625" style="5" customWidth="1"/>
+    <col min="2754" max="2754" width="7.7109375" style="5" customWidth="1"/>
+    <col min="2755" max="2756" width="9.140625" style="5"/>
+    <col min="2757" max="2757" width="10.140625" style="5" customWidth="1"/>
+    <col min="2758" max="2761" width="9.140625" style="5"/>
+    <col min="2762" max="2762" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="2763" max="2766" width="9.140625" style="5"/>
+    <col min="2767" max="2767" width="11" style="5" customWidth="1"/>
+    <col min="2768" max="2771" width="9.140625" style="5"/>
+    <col min="2772" max="2772" width="10.5703125" style="5" customWidth="1"/>
+    <col min="2773" max="2776" width="9.140625" style="5"/>
+    <col min="2777" max="2777" width="9.7109375" style="5" customWidth="1"/>
+    <col min="2778" max="2778" width="10.140625" style="5" customWidth="1"/>
+    <col min="2779" max="2779" width="9.28515625" style="5" customWidth="1"/>
+    <col min="2780" max="2780" width="10.28515625" style="5" customWidth="1"/>
+    <col min="2781" max="2781" width="9.140625" style="5"/>
+    <col min="2782" max="2782" width="10.28515625" style="5" customWidth="1"/>
+    <col min="2783" max="2784" width="9.140625" style="5"/>
+    <col min="2785" max="2785" width="9.5703125" style="5" customWidth="1"/>
+    <col min="2786" max="2787" width="10.42578125" style="5" customWidth="1"/>
+    <col min="2788" max="2789" width="9.140625" style="5"/>
+    <col min="2790" max="2790" width="9.5703125" style="5" customWidth="1"/>
+    <col min="2791" max="2791" width="10.42578125" style="5" customWidth="1"/>
+    <col min="2792" max="2792" width="9.140625" style="5"/>
+    <col min="2793" max="2793" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="2794" max="2796" width="9.140625" style="5"/>
+    <col min="2797" max="2797" width="10" style="5" customWidth="1"/>
+    <col min="2798" max="2798" width="9.7109375" style="5" customWidth="1"/>
+    <col min="2799" max="2800" width="9.140625" style="5"/>
+    <col min="2801" max="2802" width="10.28515625" style="5" customWidth="1"/>
+    <col min="2803" max="2805" width="9.140625" style="5"/>
+    <col min="2806" max="2807" width="10.28515625" style="5" customWidth="1"/>
+    <col min="2808" max="2810" width="9.140625" style="5"/>
+    <col min="2811" max="2812" width="10.28515625" style="5" customWidth="1"/>
+    <col min="2813" max="2815" width="9.140625" style="5"/>
+    <col min="2816" max="2817" width="10.28515625" style="5" customWidth="1"/>
+    <col min="2818" max="2820" width="9.140625" style="5"/>
+    <col min="2821" max="2822" width="10.28515625" style="5" customWidth="1"/>
+    <col min="2823" max="2969" width="9.140625" style="5"/>
+    <col min="2970" max="2970" width="20" style="5" customWidth="1"/>
+    <col min="2971" max="2971" width="8.7109375" style="5" customWidth="1"/>
+    <col min="2972" max="2972" width="9.42578125" style="5" customWidth="1"/>
+    <col min="2973" max="2973" width="10" style="5" customWidth="1"/>
+    <col min="2974" max="2974" width="10.140625" style="5" customWidth="1"/>
+    <col min="2975" max="2975" width="8.85546875" style="5" customWidth="1"/>
+    <col min="2976" max="2976" width="9" style="5" customWidth="1"/>
+    <col min="2977" max="2977" width="9.7109375" style="5" customWidth="1"/>
+    <col min="2978" max="2978" width="9.85546875" style="5" customWidth="1"/>
+    <col min="2979" max="2979" width="9.5703125" style="5" customWidth="1"/>
+    <col min="2980" max="2980" width="8.42578125" style="5" customWidth="1"/>
+    <col min="2981" max="2981" width="8.5703125" style="5" customWidth="1"/>
+    <col min="2982" max="2983" width="9.5703125" style="5" customWidth="1"/>
+    <col min="2984" max="2984" width="9.42578125" style="5" customWidth="1"/>
+    <col min="2985" max="2985" width="7.140625" style="5" customWidth="1"/>
+    <col min="2986" max="2986" width="9.140625" style="5" customWidth="1"/>
+    <col min="2987" max="2987" width="9.42578125" style="5" customWidth="1"/>
+    <col min="2988" max="2988" width="9.85546875" style="5" customWidth="1"/>
+    <col min="2989" max="2989" width="10.42578125" style="5" customWidth="1"/>
+    <col min="2990" max="2990" width="7" style="5" customWidth="1"/>
+    <col min="2991" max="2991" width="9.42578125" style="5" customWidth="1"/>
+    <col min="2992" max="2992" width="9" style="5" customWidth="1"/>
+    <col min="2993" max="2993" width="9.85546875" style="5" customWidth="1"/>
+    <col min="2994" max="2994" width="9.5703125" style="5" customWidth="1"/>
+    <col min="2995" max="2995" width="7.28515625" style="5" customWidth="1"/>
+    <col min="2996" max="2996" width="8.85546875" style="5" customWidth="1"/>
+    <col min="2997" max="2997" width="10" style="5" customWidth="1"/>
+    <col min="2998" max="2998" width="10.42578125" style="5" customWidth="1"/>
+    <col min="2999" max="2999" width="9.5703125" style="5" customWidth="1"/>
+    <col min="3000" max="3000" width="8" style="5" customWidth="1"/>
+    <col min="3001" max="3001" width="8.42578125" style="5" customWidth="1"/>
+    <col min="3002" max="3002" width="9.140625" style="5" customWidth="1"/>
+    <col min="3003" max="3004" width="9.42578125" style="5" customWidth="1"/>
+    <col min="3005" max="3005" width="8" style="5" customWidth="1"/>
+    <col min="3006" max="3006" width="8.28515625" style="5" customWidth="1"/>
+    <col min="3007" max="3007" width="9.140625" style="5" customWidth="1"/>
+    <col min="3008" max="3008" width="10" style="5" customWidth="1"/>
+    <col min="3009" max="3009" width="9.140625" style="5" customWidth="1"/>
+    <col min="3010" max="3010" width="7.7109375" style="5" customWidth="1"/>
+    <col min="3011" max="3012" width="9.140625" style="5"/>
+    <col min="3013" max="3013" width="10.140625" style="5" customWidth="1"/>
+    <col min="3014" max="3017" width="9.140625" style="5"/>
+    <col min="3018" max="3018" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="3019" max="3022" width="9.140625" style="5"/>
+    <col min="3023" max="3023" width="11" style="5" customWidth="1"/>
+    <col min="3024" max="3027" width="9.140625" style="5"/>
+    <col min="3028" max="3028" width="10.5703125" style="5" customWidth="1"/>
+    <col min="3029" max="3032" width="9.140625" style="5"/>
+    <col min="3033" max="3033" width="9.7109375" style="5" customWidth="1"/>
+    <col min="3034" max="3034" width="10.140625" style="5" customWidth="1"/>
+    <col min="3035" max="3035" width="9.28515625" style="5" customWidth="1"/>
+    <col min="3036" max="3036" width="10.28515625" style="5" customWidth="1"/>
+    <col min="3037" max="3037" width="9.140625" style="5"/>
+    <col min="3038" max="3038" width="10.28515625" style="5" customWidth="1"/>
+    <col min="3039" max="3040" width="9.140625" style="5"/>
+    <col min="3041" max="3041" width="9.5703125" style="5" customWidth="1"/>
+    <col min="3042" max="3043" width="10.42578125" style="5" customWidth="1"/>
+    <col min="3044" max="3045" width="9.140625" style="5"/>
+    <col min="3046" max="3046" width="9.5703125" style="5" customWidth="1"/>
+    <col min="3047" max="3047" width="10.42578125" style="5" customWidth="1"/>
+    <col min="3048" max="3048" width="9.140625" style="5"/>
+    <col min="3049" max="3049" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="3050" max="3052" width="9.140625" style="5"/>
+    <col min="3053" max="3053" width="10" style="5" customWidth="1"/>
+    <col min="3054" max="3054" width="9.7109375" style="5" customWidth="1"/>
+    <col min="3055" max="3056" width="9.140625" style="5"/>
+    <col min="3057" max="3058" width="10.28515625" style="5" customWidth="1"/>
+    <col min="3059" max="3061" width="9.140625" style="5"/>
+    <col min="3062" max="3063" width="10.28515625" style="5" customWidth="1"/>
+    <col min="3064" max="3066" width="9.140625" style="5"/>
+    <col min="3067" max="3068" width="10.28515625" style="5" customWidth="1"/>
+    <col min="3069" max="3071" width="9.140625" style="5"/>
+    <col min="3072" max="3073" width="10.28515625" style="5" customWidth="1"/>
+    <col min="3074" max="3076" width="9.140625" style="5"/>
+    <col min="3077" max="3078" width="10.28515625" style="5" customWidth="1"/>
+    <col min="3079" max="3225" width="9.140625" style="5"/>
+    <col min="3226" max="3226" width="20" style="5" customWidth="1"/>
+    <col min="3227" max="3227" width="8.7109375" style="5" customWidth="1"/>
+    <col min="3228" max="3228" width="9.42578125" style="5" customWidth="1"/>
+    <col min="3229" max="3229" width="10" style="5" customWidth="1"/>
+    <col min="3230" max="3230" width="10.140625" style="5" customWidth="1"/>
+    <col min="3231" max="3231" width="8.85546875" style="5" customWidth="1"/>
+    <col min="3232" max="3232" width="9" style="5" customWidth="1"/>
+    <col min="3233" max="3233" width="9.7109375" style="5" customWidth="1"/>
+    <col min="3234" max="3234" width="9.85546875" style="5" customWidth="1"/>
+    <col min="3235" max="3235" width="9.5703125" style="5" customWidth="1"/>
+    <col min="3236" max="3236" width="8.42578125" style="5" customWidth="1"/>
+    <col min="3237" max="3237" width="8.5703125" style="5" customWidth="1"/>
+    <col min="3238" max="3239" width="9.5703125" style="5" customWidth="1"/>
+    <col min="3240" max="3240" width="9.42578125" style="5" customWidth="1"/>
+    <col min="3241" max="3241" width="7.140625" style="5" customWidth="1"/>
+    <col min="3242" max="3242" width="9.140625" style="5" customWidth="1"/>
+    <col min="3243" max="3243" width="9.42578125" style="5" customWidth="1"/>
+    <col min="3244" max="3244" width="9.85546875" style="5" customWidth="1"/>
+    <col min="3245" max="3245" width="10.42578125" style="5" customWidth="1"/>
+    <col min="3246" max="3246" width="7" style="5" customWidth="1"/>
+    <col min="3247" max="3247" width="9.42578125" style="5" customWidth="1"/>
+    <col min="3248" max="3248" width="9" style="5" customWidth="1"/>
+    <col min="3249" max="3249" width="9.85546875" style="5" customWidth="1"/>
+    <col min="3250" max="3250" width="9.5703125" style="5" customWidth="1"/>
+    <col min="3251" max="3251" width="7.28515625" style="5" customWidth="1"/>
+    <col min="3252" max="3252" width="8.85546875" style="5" customWidth="1"/>
+    <col min="3253" max="3253" width="10" style="5" customWidth="1"/>
+    <col min="3254" max="3254" width="10.42578125" style="5" customWidth="1"/>
+    <col min="3255" max="3255" width="9.5703125" style="5" customWidth="1"/>
+    <col min="3256" max="3256" width="8" style="5" customWidth="1"/>
+    <col min="3257" max="3257" width="8.42578125" style="5" customWidth="1"/>
+    <col min="3258" max="3258" width="9.140625" style="5" customWidth="1"/>
+    <col min="3259" max="3260" width="9.42578125" style="5" customWidth="1"/>
+    <col min="3261" max="3261" width="8" style="5" customWidth="1"/>
+    <col min="3262" max="3262" width="8.28515625" style="5" customWidth="1"/>
+    <col min="3263" max="3263" width="9.140625" style="5" customWidth="1"/>
+    <col min="3264" max="3264" width="10" style="5" customWidth="1"/>
+    <col min="3265" max="3265" width="9.140625" style="5" customWidth="1"/>
+    <col min="3266" max="3266" width="7.7109375" style="5" customWidth="1"/>
+    <col min="3267" max="3268" width="9.140625" style="5"/>
+    <col min="3269" max="3269" width="10.140625" style="5" customWidth="1"/>
+    <col min="3270" max="3273" width="9.140625" style="5"/>
+    <col min="3274" max="3274" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="3275" max="3278" width="9.140625" style="5"/>
+    <col min="3279" max="3279" width="11" style="5" customWidth="1"/>
+    <col min="3280" max="3283" width="9.140625" style="5"/>
+    <col min="3284" max="3284" width="10.5703125" style="5" customWidth="1"/>
+    <col min="3285" max="3288" width="9.140625" style="5"/>
+    <col min="3289" max="3289" width="9.7109375" style="5" customWidth="1"/>
+    <col min="3290" max="3290" width="10.140625" style="5" customWidth="1"/>
+    <col min="3291" max="3291" width="9.28515625" style="5" customWidth="1"/>
+    <col min="3292" max="3292" width="10.28515625" style="5" customWidth="1"/>
+    <col min="3293" max="3293" width="9.140625" style="5"/>
+    <col min="3294" max="3294" width="10.28515625" style="5" customWidth="1"/>
+    <col min="3295" max="3296" width="9.140625" style="5"/>
+    <col min="3297" max="3297" width="9.5703125" style="5" customWidth="1"/>
+    <col min="3298" max="3299" width="10.42578125" style="5" customWidth="1"/>
+    <col min="3300" max="3301" width="9.140625" style="5"/>
+    <col min="3302" max="3302" width="9.5703125" style="5" customWidth="1"/>
+    <col min="3303" max="3303" width="10.42578125" style="5" customWidth="1"/>
+    <col min="3304" max="3304" width="9.140625" style="5"/>
+    <col min="3305" max="3305" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="3306" max="3308" width="9.140625" style="5"/>
+    <col min="3309" max="3309" width="10" style="5" customWidth="1"/>
+    <col min="3310" max="3310" width="9.7109375" style="5" customWidth="1"/>
+    <col min="3311" max="3312" width="9.140625" style="5"/>
+    <col min="3313" max="3314" width="10.28515625" style="5" customWidth="1"/>
+    <col min="3315" max="3317" width="9.140625" style="5"/>
+    <col min="3318" max="3319" width="10.28515625" style="5" customWidth="1"/>
+    <col min="3320" max="3322" width="9.140625" style="5"/>
+    <col min="3323" max="3324" width="10.28515625" style="5" customWidth="1"/>
+    <col min="3325" max="3327" width="9.140625" style="5"/>
+    <col min="3328" max="3329" width="10.28515625" style="5" customWidth="1"/>
+    <col min="3330" max="3332" width="9.140625" style="5"/>
+    <col min="3333" max="3334" width="10.28515625" style="5" customWidth="1"/>
+    <col min="3335" max="3481" width="9.140625" style="5"/>
+    <col min="3482" max="3482" width="20" style="5" customWidth="1"/>
+    <col min="3483" max="3483" width="8.7109375" style="5" customWidth="1"/>
+    <col min="3484" max="3484" width="9.42578125" style="5" customWidth="1"/>
+    <col min="3485" max="3485" width="10" style="5" customWidth="1"/>
+    <col min="3486" max="3486" width="10.140625" style="5" customWidth="1"/>
+    <col min="3487" max="3487" width="8.85546875" style="5" customWidth="1"/>
+    <col min="3488" max="3488" width="9" style="5" customWidth="1"/>
+    <col min="3489" max="3489" width="9.7109375" style="5" customWidth="1"/>
+    <col min="3490" max="3490" width="9.85546875" style="5" customWidth="1"/>
+    <col min="3491" max="3491" width="9.5703125" style="5" customWidth="1"/>
+    <col min="3492" max="3492" width="8.42578125" style="5" customWidth="1"/>
+    <col min="3493" max="3493" width="8.5703125" style="5" customWidth="1"/>
+    <col min="3494" max="3495" width="9.5703125" style="5" customWidth="1"/>
+    <col min="3496" max="3496" width="9.42578125" style="5" customWidth="1"/>
+    <col min="3497" max="3497" width="7.140625" style="5" customWidth="1"/>
+    <col min="3498" max="3498" width="9.140625" style="5" customWidth="1"/>
+    <col min="3499" max="3499" width="9.42578125" style="5" customWidth="1"/>
+    <col min="3500" max="3500" width="9.85546875" style="5" customWidth="1"/>
+    <col min="3501" max="3501" width="10.42578125" style="5" customWidth="1"/>
+    <col min="3502" max="3502" width="7" style="5" customWidth="1"/>
+    <col min="3503" max="3503" width="9.42578125" style="5" customWidth="1"/>
+    <col min="3504" max="3504" width="9" style="5" customWidth="1"/>
+    <col min="3505" max="3505" width="9.85546875" style="5" customWidth="1"/>
+    <col min="3506" max="3506" width="9.5703125" style="5" customWidth="1"/>
+    <col min="3507" max="3507" width="7.28515625" style="5" customWidth="1"/>
+    <col min="3508" max="3508" width="8.85546875" style="5" customWidth="1"/>
+    <col min="3509" max="3509" width="10" style="5" customWidth="1"/>
+    <col min="3510" max="3510" width="10.42578125" style="5" customWidth="1"/>
+    <col min="3511" max="3511" width="9.5703125" style="5" customWidth="1"/>
+    <col min="3512" max="3512" width="8" style="5" customWidth="1"/>
+    <col min="3513" max="3513" width="8.42578125" style="5" customWidth="1"/>
+    <col min="3514" max="3514" width="9.140625" style="5" customWidth="1"/>
+    <col min="3515" max="3516" width="9.42578125" style="5" customWidth="1"/>
+    <col min="3517" max="3517" width="8" style="5" customWidth="1"/>
+    <col min="3518" max="3518" width="8.28515625" style="5" customWidth="1"/>
+    <col min="3519" max="3519" width="9.140625" style="5" customWidth="1"/>
+    <col min="3520" max="3520" width="10" style="5" customWidth="1"/>
+    <col min="3521" max="3521" width="9.140625" style="5" customWidth="1"/>
+    <col min="3522" max="3522" width="7.7109375" style="5" customWidth="1"/>
+    <col min="3523" max="3524" width="9.140625" style="5"/>
+    <col min="3525" max="3525" width="10.140625" style="5" customWidth="1"/>
+    <col min="3526" max="3529" width="9.140625" style="5"/>
+    <col min="3530" max="3530" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="3531" max="3534" width="9.140625" style="5"/>
+    <col min="3535" max="3535" width="11" style="5" customWidth="1"/>
+    <col min="3536" max="3539" width="9.140625" style="5"/>
+    <col min="3540" max="3540" width="10.5703125" style="5" customWidth="1"/>
+    <col min="3541" max="3544" width="9.140625" style="5"/>
+    <col min="3545" max="3545" width="9.7109375" style="5" customWidth="1"/>
+    <col min="3546" max="3546" width="10.140625" style="5" customWidth="1"/>
+    <col min="3547" max="3547" width="9.28515625" style="5" customWidth="1"/>
+    <col min="3548" max="3548" width="10.28515625" style="5" customWidth="1"/>
+    <col min="3549" max="3549" width="9.140625" style="5"/>
+    <col min="3550" max="3550" width="10.28515625" style="5" customWidth="1"/>
+    <col min="3551" max="3552" width="9.140625" style="5"/>
+    <col min="3553" max="3553" width="9.5703125" style="5" customWidth="1"/>
+    <col min="3554" max="3555" width="10.42578125" style="5" customWidth="1"/>
+    <col min="3556" max="3557" width="9.140625" style="5"/>
+    <col min="3558" max="3558" width="9.5703125" style="5" customWidth="1"/>
+    <col min="3559" max="3559" width="10.42578125" style="5" customWidth="1"/>
+    <col min="3560" max="3560" width="9.140625" style="5"/>
+    <col min="3561" max="3561" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="3562" max="3564" width="9.140625" style="5"/>
+    <col min="3565" max="3565" width="10" style="5" customWidth="1"/>
+    <col min="3566" max="3566" width="9.7109375" style="5" customWidth="1"/>
+    <col min="3567" max="3568" width="9.140625" style="5"/>
+    <col min="3569" max="3570" width="10.28515625" style="5" customWidth="1"/>
+    <col min="3571" max="3573" width="9.140625" style="5"/>
+    <col min="3574" max="3575" width="10.28515625" style="5" customWidth="1"/>
+    <col min="3576" max="3578" width="9.140625" style="5"/>
+    <col min="3579" max="3580" width="10.28515625" style="5" customWidth="1"/>
+    <col min="3581" max="3583" width="9.140625" style="5"/>
+    <col min="3584" max="3585" width="10.28515625" style="5" customWidth="1"/>
+    <col min="3586" max="3588" width="9.140625" style="5"/>
+    <col min="3589" max="3590" width="10.28515625" style="5" customWidth="1"/>
+    <col min="3591" max="3737" width="9.140625" style="5"/>
+    <col min="3738" max="3738" width="20" style="5" customWidth="1"/>
+    <col min="3739" max="3739" width="8.7109375" style="5" customWidth="1"/>
+    <col min="3740" max="3740" width="9.42578125" style="5" customWidth="1"/>
+    <col min="3741" max="3741" width="10" style="5" customWidth="1"/>
+    <col min="3742" max="3742" width="10.140625" style="5" customWidth="1"/>
+    <col min="3743" max="3743" width="8.85546875" style="5" customWidth="1"/>
+    <col min="3744" max="3744" width="9" style="5" customWidth="1"/>
+    <col min="3745" max="3745" width="9.7109375" style="5" customWidth="1"/>
+    <col min="3746" max="3746" width="9.85546875" style="5" customWidth="1"/>
+    <col min="3747" max="3747" width="9.5703125" style="5" customWidth="1"/>
+    <col min="3748" max="3748" width="8.42578125" style="5" customWidth="1"/>
+    <col min="3749" max="3749" width="8.5703125" style="5" customWidth="1"/>
+    <col min="3750" max="3751" width="9.5703125" style="5" customWidth="1"/>
+    <col min="3752" max="3752" width="9.42578125" style="5" customWidth="1"/>
+    <col min="3753" max="3753" width="7.140625" style="5" customWidth="1"/>
+    <col min="3754" max="3754" width="9.140625" style="5" customWidth="1"/>
+    <col min="3755" max="3755" width="9.42578125" style="5" customWidth="1"/>
+    <col min="3756" max="3756" width="9.85546875" style="5" customWidth="1"/>
+    <col min="3757" max="3757" width="10.42578125" style="5" customWidth="1"/>
+    <col min="3758" max="3758" width="7" style="5" customWidth="1"/>
+    <col min="3759" max="3759" width="9.42578125" style="5" customWidth="1"/>
+    <col min="3760" max="3760" width="9" style="5" customWidth="1"/>
+    <col min="3761" max="3761" width="9.85546875" style="5" customWidth="1"/>
+    <col min="3762" max="3762" width="9.5703125" style="5" customWidth="1"/>
+    <col min="3763" max="3763" width="7.28515625" style="5" customWidth="1"/>
+    <col min="3764" max="3764" width="8.85546875" style="5" customWidth="1"/>
+    <col min="3765" max="3765" width="10" style="5" customWidth="1"/>
+    <col min="3766" max="3766" width="10.42578125" style="5" customWidth="1"/>
+    <col min="3767" max="3767" width="9.5703125" style="5" customWidth="1"/>
+    <col min="3768" max="3768" width="8" style="5" customWidth="1"/>
+    <col min="3769" max="3769" width="8.42578125" style="5" customWidth="1"/>
+    <col min="3770" max="3770" width="9.140625" style="5" customWidth="1"/>
+    <col min="3771" max="3772" width="9.42578125" style="5" customWidth="1"/>
+    <col min="3773" max="3773" width="8" style="5" customWidth="1"/>
+    <col min="3774" max="3774" width="8.28515625" style="5" customWidth="1"/>
+    <col min="3775" max="3775" width="9.140625" style="5" customWidth="1"/>
+    <col min="3776" max="3776" width="10" style="5" customWidth="1"/>
+    <col min="3777" max="3777" width="9.140625" style="5" customWidth="1"/>
+    <col min="3778" max="3778" width="7.7109375" style="5" customWidth="1"/>
+    <col min="3779" max="3780" width="9.140625" style="5"/>
+    <col min="3781" max="3781" width="10.140625" style="5" customWidth="1"/>
+    <col min="3782" max="3785" width="9.140625" style="5"/>
+    <col min="3786" max="3786" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="3787" max="3790" width="9.140625" style="5"/>
+    <col min="3791" max="3791" width="11" style="5" customWidth="1"/>
+    <col min="3792" max="3795" width="9.140625" style="5"/>
+    <col min="3796" max="3796" width="10.5703125" style="5" customWidth="1"/>
+    <col min="3797" max="3800" width="9.140625" style="5"/>
+    <col min="3801" max="3801" width="9.7109375" style="5" customWidth="1"/>
+    <col min="3802" max="3802" width="10.140625" style="5" customWidth="1"/>
+    <col min="3803" max="3803" width="9.28515625" style="5" customWidth="1"/>
+    <col min="3804" max="3804" width="10.28515625" style="5" customWidth="1"/>
+    <col min="3805" max="3805" width="9.140625" style="5"/>
+    <col min="3806" max="3806" width="10.28515625" style="5" customWidth="1"/>
+    <col min="3807" max="3808" width="9.140625" style="5"/>
+    <col min="3809" max="3809" width="9.5703125" style="5" customWidth="1"/>
+    <col min="3810" max="3811" width="10.42578125" style="5" customWidth="1"/>
+    <col min="3812" max="3813" width="9.140625" style="5"/>
+    <col min="3814" max="3814" width="9.5703125" style="5" customWidth="1"/>
+    <col min="3815" max="3815" width="10.42578125" style="5" customWidth="1"/>
+    <col min="3816" max="3816" width="9.140625" style="5"/>
+    <col min="3817" max="3817" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="3818" max="3820" width="9.140625" style="5"/>
+    <col min="3821" max="3821" width="10" style="5" customWidth="1"/>
+    <col min="3822" max="3822" width="9.7109375" style="5" customWidth="1"/>
+    <col min="3823" max="3824" width="9.140625" style="5"/>
+    <col min="3825" max="3826" width="10.28515625" style="5" customWidth="1"/>
+    <col min="3827" max="3829" width="9.140625" style="5"/>
+    <col min="3830" max="3831" width="10.28515625" style="5" customWidth="1"/>
+    <col min="3832" max="3834" width="9.140625" style="5"/>
+    <col min="3835" max="3836" width="10.28515625" style="5" customWidth="1"/>
+    <col min="3837" max="3839" width="9.140625" style="5"/>
+    <col min="3840" max="3841" width="10.28515625" style="5" customWidth="1"/>
+    <col min="3842" max="3844" width="9.140625" style="5"/>
+    <col min="3845" max="3846" width="10.28515625" style="5" customWidth="1"/>
+    <col min="3847" max="3993" width="9.140625" style="5"/>
+    <col min="3994" max="3994" width="20" style="5" customWidth="1"/>
+    <col min="3995" max="3995" width="8.7109375" style="5" customWidth="1"/>
+    <col min="3996" max="3996" width="9.42578125" style="5" customWidth="1"/>
+    <col min="3997" max="3997" width="10" style="5" customWidth="1"/>
+    <col min="3998" max="3998" width="10.140625" style="5" customWidth="1"/>
+    <col min="3999" max="3999" width="8.85546875" style="5" customWidth="1"/>
+    <col min="4000" max="4000" width="9" style="5" customWidth="1"/>
+    <col min="4001" max="4001" width="9.7109375" style="5" customWidth="1"/>
+    <col min="4002" max="4002" width="9.85546875" style="5" customWidth="1"/>
+    <col min="4003" max="4003" width="9.5703125" style="5" customWidth="1"/>
+    <col min="4004" max="4004" width="8.42578125" style="5" customWidth="1"/>
+    <col min="4005" max="4005" width="8.5703125" style="5" customWidth="1"/>
+    <col min="4006" max="4007" width="9.5703125" style="5" customWidth="1"/>
+    <col min="4008" max="4008" width="9.42578125" style="5" customWidth="1"/>
+    <col min="4009" max="4009" width="7.140625" style="5" customWidth="1"/>
+    <col min="4010" max="4010" width="9.140625" style="5" customWidth="1"/>
+    <col min="4011" max="4011" width="9.42578125" style="5" customWidth="1"/>
+    <col min="4012" max="4012" width="9.85546875" style="5" customWidth="1"/>
+    <col min="4013" max="4013" width="10.42578125" style="5" customWidth="1"/>
+    <col min="4014" max="4014" width="7" style="5" customWidth="1"/>
+    <col min="4015" max="4015" width="9.42578125" style="5" customWidth="1"/>
+    <col min="4016" max="4016" width="9" style="5" customWidth="1"/>
+    <col min="4017" max="4017" width="9.85546875" style="5" customWidth="1"/>
+    <col min="4018" max="4018" width="9.5703125" style="5" customWidth="1"/>
+    <col min="4019" max="4019" width="7.28515625" style="5" customWidth="1"/>
+    <col min="4020" max="4020" width="8.85546875" style="5" customWidth="1"/>
+    <col min="4021" max="4021" width="10" style="5" customWidth="1"/>
+    <col min="4022" max="4022" width="10.42578125" style="5" customWidth="1"/>
+    <col min="4023" max="4023" width="9.5703125" style="5" customWidth="1"/>
+    <col min="4024" max="4024" width="8" style="5" customWidth="1"/>
+    <col min="4025" max="4025" width="8.42578125" style="5" customWidth="1"/>
+    <col min="4026" max="4026" width="9.140625" style="5" customWidth="1"/>
+    <col min="4027" max="4028" width="9.42578125" style="5" customWidth="1"/>
+    <col min="4029" max="4029" width="8" style="5" customWidth="1"/>
+    <col min="4030" max="4030" width="8.28515625" style="5" customWidth="1"/>
+    <col min="4031" max="4031" width="9.140625" style="5" customWidth="1"/>
+    <col min="4032" max="4032" width="10" style="5" customWidth="1"/>
+    <col min="4033" max="4033" width="9.140625" style="5" customWidth="1"/>
+    <col min="4034" max="4034" width="7.7109375" style="5" customWidth="1"/>
+    <col min="4035" max="4036" width="9.140625" style="5"/>
+    <col min="4037" max="4037" width="10.140625" style="5" customWidth="1"/>
+    <col min="4038" max="4041" width="9.140625" style="5"/>
+    <col min="4042" max="4042" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="4043" max="4046" width="9.140625" style="5"/>
+    <col min="4047" max="4047" width="11" style="5" customWidth="1"/>
+    <col min="4048" max="4051" width="9.140625" style="5"/>
+    <col min="4052" max="4052" width="10.5703125" style="5" customWidth="1"/>
+    <col min="4053" max="4056" width="9.140625" style="5"/>
+    <col min="4057" max="4057" width="9.7109375" style="5" customWidth="1"/>
+    <col min="4058" max="4058" width="10.140625" style="5" customWidth="1"/>
+    <col min="4059" max="4059" width="9.28515625" style="5" customWidth="1"/>
+    <col min="4060" max="4060" width="10.28515625" style="5" customWidth="1"/>
+    <col min="4061" max="4061" width="9.140625" style="5"/>
+    <col min="4062" max="4062" width="10.28515625" style="5" customWidth="1"/>
+    <col min="4063" max="4064" width="9.140625" style="5"/>
+    <col min="4065" max="4065" width="9.5703125" style="5" customWidth="1"/>
+    <col min="4066" max="4067" width="10.42578125" style="5" customWidth="1"/>
+    <col min="4068" max="4069" width="9.140625" style="5"/>
+    <col min="4070" max="4070" width="9.5703125" style="5" customWidth="1"/>
+    <col min="4071" max="4071" width="10.42578125" style="5" customWidth="1"/>
+    <col min="4072" max="4072" width="9.140625" style="5"/>
+    <col min="4073" max="4073" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="4074" max="4076" width="9.140625" style="5"/>
+    <col min="4077" max="4077" width="10" style="5" customWidth="1"/>
+    <col min="4078" max="4078" width="9.7109375" style="5" customWidth="1"/>
+    <col min="4079" max="4080" width="9.140625" style="5"/>
+    <col min="4081" max="4082" width="10.28515625" style="5" customWidth="1"/>
+    <col min="4083" max="4085" width="9.140625" style="5"/>
+    <col min="4086" max="4087" width="10.28515625" style="5" customWidth="1"/>
+    <col min="4088" max="4090" width="9.140625" style="5"/>
+    <col min="4091" max="4092" width="10.28515625" style="5" customWidth="1"/>
+    <col min="4093" max="4095" width="9.140625" style="5"/>
+    <col min="4096" max="4097" width="10.28515625" style="5" customWidth="1"/>
+    <col min="4098" max="4100" width="9.140625" style="5"/>
+    <col min="4101" max="4102" width="10.28515625" style="5" customWidth="1"/>
+    <col min="4103" max="4249" width="9.140625" style="5"/>
+    <col min="4250" max="4250" width="20" style="5" customWidth="1"/>
+    <col min="4251" max="4251" width="8.7109375" style="5" customWidth="1"/>
+    <col min="4252" max="4252" width="9.42578125" style="5" customWidth="1"/>
+    <col min="4253" max="4253" width="10" style="5" customWidth="1"/>
+    <col min="4254" max="4254" width="10.140625" style="5" customWidth="1"/>
+    <col min="4255" max="4255" width="8.85546875" style="5" customWidth="1"/>
+    <col min="4256" max="4256" width="9" style="5" customWidth="1"/>
+    <col min="4257" max="4257" width="9.7109375" style="5" customWidth="1"/>
+    <col min="4258" max="4258" width="9.85546875" style="5" customWidth="1"/>
+    <col min="4259" max="4259" width="9.5703125" style="5" customWidth="1"/>
+    <col min="4260" max="4260" width="8.42578125" style="5" customWidth="1"/>
+    <col min="4261" max="4261" width="8.5703125" style="5" customWidth="1"/>
+    <col min="4262" max="4263" width="9.5703125" style="5" customWidth="1"/>
+    <col min="4264" max="4264" width="9.42578125" style="5" customWidth="1"/>
+    <col min="4265" max="4265" width="7.140625" style="5" customWidth="1"/>
+    <col min="4266" max="4266" width="9.140625" style="5" customWidth="1"/>
+    <col min="4267" max="4267" width="9.42578125" style="5" customWidth="1"/>
+    <col min="4268" max="4268" width="9.85546875" style="5" customWidth="1"/>
+    <col min="4269" max="4269" width="10.42578125" style="5" customWidth="1"/>
+    <col min="4270" max="4270" width="7" style="5" customWidth="1"/>
+    <col min="4271" max="4271" width="9.42578125" style="5" customWidth="1"/>
+    <col min="4272" max="4272" width="9" style="5" customWidth="1"/>
+    <col min="4273" max="4273" width="9.85546875" style="5" customWidth="1"/>
+    <col min="4274" max="4274" width="9.5703125" style="5" customWidth="1"/>
+    <col min="4275" max="4275" width="7.28515625" style="5" customWidth="1"/>
+    <col min="4276" max="4276" width="8.85546875" style="5" customWidth="1"/>
+    <col min="4277" max="4277" width="10" style="5" customWidth="1"/>
+    <col min="4278" max="4278" width="10.42578125" style="5" customWidth="1"/>
+    <col min="4279" max="4279" width="9.5703125" style="5" customWidth="1"/>
+    <col min="4280" max="4280" width="8" style="5" customWidth="1"/>
+    <col min="4281" max="4281" width="8.42578125" style="5" customWidth="1"/>
+    <col min="4282" max="4282" width="9.140625" style="5" customWidth="1"/>
+    <col min="4283" max="4284" width="9.42578125" style="5" customWidth="1"/>
+    <col min="4285" max="4285" width="8" style="5" customWidth="1"/>
+    <col min="4286" max="4286" width="8.28515625" style="5" customWidth="1"/>
+    <col min="4287" max="4287" width="9.140625" style="5" customWidth="1"/>
+    <col min="4288" max="4288" width="10" style="5" customWidth="1"/>
+    <col min="4289" max="4289" width="9.140625" style="5" customWidth="1"/>
+    <col min="4290" max="4290" width="7.7109375" style="5" customWidth="1"/>
+    <col min="4291" max="4292" width="9.140625" style="5"/>
+    <col min="4293" max="4293" width="10.140625" style="5" customWidth="1"/>
+    <col min="4294" max="4297" width="9.140625" style="5"/>
+    <col min="4298" max="4298" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="4299" max="4302" width="9.140625" style="5"/>
+    <col min="4303" max="4303" width="11" style="5" customWidth="1"/>
+    <col min="4304" max="4307" width="9.140625" style="5"/>
+    <col min="4308" max="4308" width="10.5703125" style="5" customWidth="1"/>
+    <col min="4309" max="4312" width="9.140625" style="5"/>
+    <col min="4313" max="4313" width="9.7109375" style="5" customWidth="1"/>
+    <col min="4314" max="4314" width="10.140625" style="5" customWidth="1"/>
+    <col min="4315" max="4315" width="9.28515625" style="5" customWidth="1"/>
+    <col min="4316" max="4316" width="10.28515625" style="5" customWidth="1"/>
+    <col min="4317" max="4317" width="9.140625" style="5"/>
+    <col min="4318" max="4318" width="10.28515625" style="5" customWidth="1"/>
+    <col min="4319" max="4320" width="9.140625" style="5"/>
+    <col min="4321" max="4321" width="9.5703125" style="5" customWidth="1"/>
+    <col min="4322" max="4323" width="10.42578125" style="5" customWidth="1"/>
+    <col min="4324" max="4325" width="9.140625" style="5"/>
+    <col min="4326" max="4326" width="9.5703125" style="5" customWidth="1"/>
+    <col min="4327" max="4327" width="10.42578125" style="5" customWidth="1"/>
+    <col min="4328" max="4328" width="9.140625" style="5"/>
+    <col min="4329" max="4329" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="4330" max="4332" width="9.140625" style="5"/>
+    <col min="4333" max="4333" width="10" style="5" customWidth="1"/>
+    <col min="4334" max="4334" width="9.7109375" style="5" customWidth="1"/>
+    <col min="4335" max="4336" width="9.140625" style="5"/>
+    <col min="4337" max="4338" width="10.28515625" style="5" customWidth="1"/>
+    <col min="4339" max="4341" width="9.140625" style="5"/>
+    <col min="4342" max="4343" width="10.28515625" style="5" customWidth="1"/>
+    <col min="4344" max="4346" width="9.140625" style="5"/>
+    <col min="4347" max="4348" width="10.28515625" style="5" customWidth="1"/>
+    <col min="4349" max="4351" width="9.140625" style="5"/>
+    <col min="4352" max="4353" width="10.28515625" style="5" customWidth="1"/>
+    <col min="4354" max="4356" width="9.140625" style="5"/>
+    <col min="4357" max="4358" width="10.28515625" style="5" customWidth="1"/>
+    <col min="4359" max="4505" width="9.140625" style="5"/>
+    <col min="4506" max="4506" width="20" style="5" customWidth="1"/>
+    <col min="4507" max="4507" width="8.7109375" style="5" customWidth="1"/>
+    <col min="4508" max="4508" width="9.42578125" style="5" customWidth="1"/>
+    <col min="4509" max="4509" width="10" style="5" customWidth="1"/>
+    <col min="4510" max="4510" width="10.140625" style="5" customWidth="1"/>
+    <col min="4511" max="4511" width="8.85546875" style="5" customWidth="1"/>
+    <col min="4512" max="4512" width="9" style="5" customWidth="1"/>
+    <col min="4513" max="4513" width="9.7109375" style="5" customWidth="1"/>
+    <col min="4514" max="4514" width="9.85546875" style="5" customWidth="1"/>
+    <col min="4515" max="4515" width="9.5703125" style="5" customWidth="1"/>
+    <col min="4516" max="4516" width="8.42578125" style="5" customWidth="1"/>
+    <col min="4517" max="4517" width="8.5703125" style="5" customWidth="1"/>
+    <col min="4518" max="4519" width="9.5703125" style="5" customWidth="1"/>
+    <col min="4520" max="4520" width="9.42578125" style="5" customWidth="1"/>
+    <col min="4521" max="4521" width="7.140625" style="5" customWidth="1"/>
+    <col min="4522" max="4522" width="9.140625" style="5" customWidth="1"/>
+    <col min="4523" max="4523" width="9.42578125" style="5" customWidth="1"/>
+    <col min="4524" max="4524" width="9.85546875" style="5" customWidth="1"/>
+    <col min="4525" max="4525" width="10.42578125" style="5" customWidth="1"/>
+    <col min="4526" max="4526" width="7" style="5" customWidth="1"/>
+    <col min="4527" max="4527" width="9.42578125" style="5" customWidth="1"/>
+    <col min="4528" max="4528" width="9" style="5" customWidth="1"/>
+    <col min="4529" max="4529" width="9.85546875" style="5" customWidth="1"/>
+    <col min="4530" max="4530" width="9.5703125" style="5" customWidth="1"/>
+    <col min="4531" max="4531" width="7.28515625" style="5" customWidth="1"/>
+    <col min="4532" max="4532" width="8.85546875" style="5" customWidth="1"/>
+    <col min="4533" max="4533" width="10" style="5" customWidth="1"/>
+    <col min="4534" max="4534" width="10.42578125" style="5" customWidth="1"/>
+    <col min="4535" max="4535" width="9.5703125" style="5" customWidth="1"/>
+    <col min="4536" max="4536" width="8" style="5" customWidth="1"/>
+    <col min="4537" max="4537" width="8.42578125" style="5" customWidth="1"/>
+    <col min="4538" max="4538" width="9.140625" style="5" customWidth="1"/>
+    <col min="4539" max="4540" width="9.42578125" style="5" customWidth="1"/>
+    <col min="4541" max="4541" width="8" style="5" customWidth="1"/>
+    <col min="4542" max="4542" width="8.28515625" style="5" customWidth="1"/>
+    <col min="4543" max="4543" width="9.140625" style="5" customWidth="1"/>
+    <col min="4544" max="4544" width="10" style="5" customWidth="1"/>
+    <col min="4545" max="4545" width="9.140625" style="5" customWidth="1"/>
+    <col min="4546" max="4546" width="7.7109375" style="5" customWidth="1"/>
+    <col min="4547" max="4548" width="9.140625" style="5"/>
+    <col min="4549" max="4549" width="10.140625" style="5" customWidth="1"/>
+    <col min="4550" max="4553" width="9.140625" style="5"/>
+    <col min="4554" max="4554" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="4555" max="4558" width="9.140625" style="5"/>
+    <col min="4559" max="4559" width="11" style="5" customWidth="1"/>
+    <col min="4560" max="4563" width="9.140625" style="5"/>
+    <col min="4564" max="4564" width="10.5703125" style="5" customWidth="1"/>
+    <col min="4565" max="4568" width="9.140625" style="5"/>
+    <col min="4569" max="4569" width="9.7109375" style="5" customWidth="1"/>
+    <col min="4570" max="4570" width="10.140625" style="5" customWidth="1"/>
+    <col min="4571" max="4571" width="9.28515625" style="5" customWidth="1"/>
+    <col min="4572" max="4572" width="10.28515625" style="5" customWidth="1"/>
+    <col min="4573" max="4573" width="9.140625" style="5"/>
+    <col min="4574" max="4574" width="10.28515625" style="5" customWidth="1"/>
+    <col min="4575" max="4576" width="9.140625" style="5"/>
+    <col min="4577" max="4577" width="9.5703125" style="5" customWidth="1"/>
+    <col min="4578" max="4579" width="10.42578125" style="5" customWidth="1"/>
+    <col min="4580" max="4581" width="9.140625" style="5"/>
+    <col min="4582" max="4582" width="9.5703125" style="5" customWidth="1"/>
+    <col min="4583" max="4583" width="10.42578125" style="5" customWidth="1"/>
+    <col min="4584" max="4584" width="9.140625" style="5"/>
+    <col min="4585" max="4585" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="4586" max="4588" width="9.140625" style="5"/>
+    <col min="4589" max="4589" width="10" style="5" customWidth="1"/>
+    <col min="4590" max="4590" width="9.7109375" style="5" customWidth="1"/>
+    <col min="4591" max="4592" width="9.140625" style="5"/>
+    <col min="4593" max="4594" width="10.28515625" style="5" customWidth="1"/>
+    <col min="4595" max="4597" width="9.140625" style="5"/>
+    <col min="4598" max="4599" width="10.28515625" style="5" customWidth="1"/>
+    <col min="4600" max="4602" width="9.140625" style="5"/>
+    <col min="4603" max="4604" width="10.28515625" style="5" customWidth="1"/>
+    <col min="4605" max="4607" width="9.140625" style="5"/>
+    <col min="4608" max="4609" width="10.28515625" style="5" customWidth="1"/>
+    <col min="4610" max="4612" width="9.140625" style="5"/>
+    <col min="4613" max="4614" width="10.28515625" style="5" customWidth="1"/>
+    <col min="4615" max="4761" width="9.140625" style="5"/>
+    <col min="4762" max="4762" width="20" style="5" customWidth="1"/>
+    <col min="4763" max="4763" width="8.7109375" style="5" customWidth="1"/>
+    <col min="4764" max="4764" width="9.42578125" style="5" customWidth="1"/>
+    <col min="4765" max="4765" width="10" style="5" customWidth="1"/>
+    <col min="4766" max="4766" width="10.140625" style="5" customWidth="1"/>
+    <col min="4767" max="4767" width="8.85546875" style="5" customWidth="1"/>
+    <col min="4768" max="4768" width="9" style="5" customWidth="1"/>
+    <col min="4769" max="4769" width="9.7109375" style="5" customWidth="1"/>
+    <col min="4770" max="4770" width="9.85546875" style="5" customWidth="1"/>
+    <col min="4771" max="4771" width="9.5703125" style="5" customWidth="1"/>
+    <col min="4772" max="4772" width="8.42578125" style="5" customWidth="1"/>
+    <col min="4773" max="4773" width="8.5703125" style="5" customWidth="1"/>
+    <col min="4774" max="4775" width="9.5703125" style="5" customWidth="1"/>
+    <col min="4776" max="4776" width="9.42578125" style="5" customWidth="1"/>
+    <col min="4777" max="4777" width="7.140625" style="5" customWidth="1"/>
+    <col min="4778" max="4778" width="9.140625" style="5" customWidth="1"/>
+    <col min="4779" max="4779" width="9.42578125" style="5" customWidth="1"/>
+    <col min="4780" max="4780" width="9.85546875" style="5" customWidth="1"/>
+    <col min="4781" max="4781" width="10.42578125" style="5" customWidth="1"/>
+    <col min="4782" max="4782" width="7" style="5" customWidth="1"/>
+    <col min="4783" max="4783" width="9.42578125" style="5" customWidth="1"/>
+    <col min="4784" max="4784" width="9" style="5" customWidth="1"/>
+    <col min="4785" max="4785" width="9.85546875" style="5" customWidth="1"/>
+    <col min="4786" max="4786" width="9.5703125" style="5" customWidth="1"/>
+    <col min="4787" max="4787" width="7.28515625" style="5" customWidth="1"/>
+    <col min="4788" max="4788" width="8.85546875" style="5" customWidth="1"/>
+    <col min="4789" max="4789" width="10" style="5" customWidth="1"/>
+    <col min="4790" max="4790" width="10.42578125" style="5" customWidth="1"/>
+    <col min="4791" max="4791" width="9.5703125" style="5" customWidth="1"/>
+    <col min="4792" max="4792" width="8" style="5" customWidth="1"/>
+    <col min="4793" max="4793" width="8.42578125" style="5" customWidth="1"/>
+    <col min="4794" max="4794" width="9.140625" style="5" customWidth="1"/>
+    <col min="4795" max="4796" width="9.42578125" style="5" customWidth="1"/>
+    <col min="4797" max="4797" width="8" style="5" customWidth="1"/>
+    <col min="4798" max="4798" width="8.28515625" style="5" customWidth="1"/>
+    <col min="4799" max="4799" width="9.140625" style="5" customWidth="1"/>
+    <col min="4800" max="4800" width="10" style="5" customWidth="1"/>
+    <col min="4801" max="4801" width="9.140625" style="5" customWidth="1"/>
+    <col min="4802" max="4802" width="7.7109375" style="5" customWidth="1"/>
+    <col min="4803" max="4804" width="9.140625" style="5"/>
+    <col min="4805" max="4805" width="10.140625" style="5" customWidth="1"/>
+    <col min="4806" max="4809" width="9.140625" style="5"/>
+    <col min="4810" max="4810" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="4811" max="4814" width="9.140625" style="5"/>
+    <col min="4815" max="4815" width="11" style="5" customWidth="1"/>
+    <col min="4816" max="4819" width="9.140625" style="5"/>
+    <col min="4820" max="4820" width="10.5703125" style="5" customWidth="1"/>
+    <col min="4821" max="4824" width="9.140625" style="5"/>
+    <col min="4825" max="4825" width="9.7109375" style="5" customWidth="1"/>
+    <col min="4826" max="4826" width="10.140625" style="5" customWidth="1"/>
+    <col min="4827" max="4827" width="9.28515625" style="5" customWidth="1"/>
+    <col min="4828" max="4828" width="10.28515625" style="5" customWidth="1"/>
+    <col min="4829" max="4829" width="9.140625" style="5"/>
+    <col min="4830" max="4830" width="10.28515625" style="5" customWidth="1"/>
+    <col min="4831" max="4832" width="9.140625" style="5"/>
+    <col min="4833" max="4833" width="9.5703125" style="5" customWidth="1"/>
+    <col min="4834" max="4835" width="10.42578125" style="5" customWidth="1"/>
+    <col min="4836" max="4837" width="9.140625" style="5"/>
+    <col min="4838" max="4838" width="9.5703125" style="5" customWidth="1"/>
+    <col min="4839" max="4839" width="10.42578125" style="5" customWidth="1"/>
+    <col min="4840" max="4840" width="9.140625" style="5"/>
+    <col min="4841" max="4841" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="4842" max="4844" width="9.140625" style="5"/>
+    <col min="4845" max="4845" width="10" style="5" customWidth="1"/>
+    <col min="4846" max="4846" width="9.7109375" style="5" customWidth="1"/>
+    <col min="4847" max="4848" width="9.140625" style="5"/>
+    <col min="4849" max="4850" width="10.28515625" style="5" customWidth="1"/>
+    <col min="4851" max="4853" width="9.140625" style="5"/>
+    <col min="4854" max="4855" width="10.28515625" style="5" customWidth="1"/>
+    <col min="4856" max="4858" width="9.140625" style="5"/>
+    <col min="4859" max="4860" width="10.28515625" style="5" customWidth="1"/>
+    <col min="4861" max="4863" width="9.140625" style="5"/>
+    <col min="4864" max="4865" width="10.28515625" style="5" customWidth="1"/>
+    <col min="4866" max="4868" width="9.140625" style="5"/>
+    <col min="4869" max="4870" width="10.28515625" style="5" customWidth="1"/>
+    <col min="4871" max="5017" width="9.140625" style="5"/>
+    <col min="5018" max="5018" width="20" style="5" customWidth="1"/>
+    <col min="5019" max="5019" width="8.7109375" style="5" customWidth="1"/>
+    <col min="5020" max="5020" width="9.42578125" style="5" customWidth="1"/>
+    <col min="5021" max="5021" width="10" style="5" customWidth="1"/>
+    <col min="5022" max="5022" width="10.140625" style="5" customWidth="1"/>
+    <col min="5023" max="5023" width="8.85546875" style="5" customWidth="1"/>
+    <col min="5024" max="5024" width="9" style="5" customWidth="1"/>
+    <col min="5025" max="5025" width="9.7109375" style="5" customWidth="1"/>
+    <col min="5026" max="5026" width="9.85546875" style="5" customWidth="1"/>
+    <col min="5027" max="5027" width="9.5703125" style="5" customWidth="1"/>
+    <col min="5028" max="5028" width="8.42578125" style="5" customWidth="1"/>
+    <col min="5029" max="5029" width="8.5703125" style="5" customWidth="1"/>
+    <col min="5030" max="5031" width="9.5703125" style="5" customWidth="1"/>
+    <col min="5032" max="5032" width="9.42578125" style="5" customWidth="1"/>
+    <col min="5033" max="5033" width="7.140625" style="5" customWidth="1"/>
+    <col min="5034" max="5034" width="9.140625" style="5" customWidth="1"/>
+    <col min="5035" max="5035" width="9.42578125" style="5" customWidth="1"/>
+    <col min="5036" max="5036" width="9.85546875" style="5" customWidth="1"/>
+    <col min="5037" max="5037" width="10.42578125" style="5" customWidth="1"/>
+    <col min="5038" max="5038" width="7" style="5" customWidth="1"/>
+    <col min="5039" max="5039" width="9.42578125" style="5" customWidth="1"/>
+    <col min="5040" max="5040" width="9" style="5" customWidth="1"/>
+    <col min="5041" max="5041" width="9.85546875" style="5" customWidth="1"/>
+    <col min="5042" max="5042" width="9.5703125" style="5" customWidth="1"/>
+    <col min="5043" max="5043" width="7.28515625" style="5" customWidth="1"/>
+    <col min="5044" max="5044" width="8.85546875" style="5" customWidth="1"/>
+    <col min="5045" max="5045" width="10" style="5" customWidth="1"/>
+    <col min="5046" max="5046" width="10.42578125" style="5" customWidth="1"/>
+    <col min="5047" max="5047" width="9.5703125" style="5" customWidth="1"/>
+    <col min="5048" max="5048" width="8" style="5" customWidth="1"/>
+    <col min="5049" max="5049" width="8.42578125" style="5" customWidth="1"/>
+    <col min="5050" max="5050" width="9.140625" style="5" customWidth="1"/>
+    <col min="5051" max="5052" width="9.42578125" style="5" customWidth="1"/>
+    <col min="5053" max="5053" width="8" style="5" customWidth="1"/>
+    <col min="5054" max="5054" width="8.28515625" style="5" customWidth="1"/>
+    <col min="5055" max="5055" width="9.140625" style="5" customWidth="1"/>
+    <col min="5056" max="5056" width="10" style="5" customWidth="1"/>
+    <col min="5057" max="5057" width="9.140625" style="5" customWidth="1"/>
+    <col min="5058" max="5058" width="7.7109375" style="5" customWidth="1"/>
+    <col min="5059" max="5060" width="9.140625" style="5"/>
+    <col min="5061" max="5061" width="10.140625" style="5" customWidth="1"/>
+    <col min="5062" max="5065" width="9.140625" style="5"/>
+    <col min="5066" max="5066" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="5067" max="5070" width="9.140625" style="5"/>
+    <col min="5071" max="5071" width="11" style="5" customWidth="1"/>
+    <col min="5072" max="5075" width="9.140625" style="5"/>
+    <col min="5076" max="5076" width="10.5703125" style="5" customWidth="1"/>
+    <col min="5077" max="5080" width="9.140625" style="5"/>
+    <col min="5081" max="5081" width="9.7109375" style="5" customWidth="1"/>
+    <col min="5082" max="5082" width="10.140625" style="5" customWidth="1"/>
+    <col min="5083" max="5083" width="9.28515625" style="5" customWidth="1"/>
+    <col min="5084" max="5084" width="10.28515625" style="5" customWidth="1"/>
+    <col min="5085" max="5085" width="9.140625" style="5"/>
+    <col min="5086" max="5086" width="10.28515625" style="5" customWidth="1"/>
+    <col min="5087" max="5088" width="9.140625" style="5"/>
+    <col min="5089" max="5089" width="9.5703125" style="5" customWidth="1"/>
+    <col min="5090" max="5091" width="10.42578125" style="5" customWidth="1"/>
+    <col min="5092" max="5093" width="9.140625" style="5"/>
+    <col min="5094" max="5094" width="9.5703125" style="5" customWidth="1"/>
+    <col min="5095" max="5095" width="10.42578125" style="5" customWidth="1"/>
+    <col min="5096" max="5096" width="9.140625" style="5"/>
+    <col min="5097" max="5097" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="5098" max="5100" width="9.140625" style="5"/>
+    <col min="5101" max="5101" width="10" style="5" customWidth="1"/>
+    <col min="5102" max="5102" width="9.7109375" style="5" customWidth="1"/>
+    <col min="5103" max="5104" width="9.140625" style="5"/>
+    <col min="5105" max="5106" width="10.28515625" style="5" customWidth="1"/>
+    <col min="5107" max="5109" width="9.140625" style="5"/>
+    <col min="5110" max="5111" width="10.28515625" style="5" customWidth="1"/>
+    <col min="5112" max="5114" width="9.140625" style="5"/>
+    <col min="5115" max="5116" width="10.28515625" style="5" customWidth="1"/>
+    <col min="5117" max="5119" width="9.140625" style="5"/>
+    <col min="5120" max="5121" width="10.28515625" style="5" customWidth="1"/>
+    <col min="5122" max="5124" width="9.140625" style="5"/>
+    <col min="5125" max="5126" width="10.28515625" style="5" customWidth="1"/>
+    <col min="5127" max="5273" width="9.140625" style="5"/>
+    <col min="5274" max="5274" width="20" style="5" customWidth="1"/>
+    <col min="5275" max="5275" width="8.7109375" style="5" customWidth="1"/>
+    <col min="5276" max="5276" width="9.42578125" style="5" customWidth="1"/>
+    <col min="5277" max="5277" width="10" style="5" customWidth="1"/>
+    <col min="5278" max="5278" width="10.140625" style="5" customWidth="1"/>
+    <col min="5279" max="5279" width="8.85546875" style="5" customWidth="1"/>
+    <col min="5280" max="5280" width="9" style="5" customWidth="1"/>
+    <col min="5281" max="5281" width="9.7109375" style="5" customWidth="1"/>
+    <col min="5282" max="5282" width="9.85546875" style="5" customWidth="1"/>
+    <col min="5283" max="5283" width="9.5703125" style="5" customWidth="1"/>
+    <col min="5284" max="5284" width="8.42578125" style="5" customWidth="1"/>
+    <col min="5285" max="5285" width="8.5703125" style="5" customWidth="1"/>
+    <col min="5286" max="5287" width="9.5703125" style="5" customWidth="1"/>
+    <col min="5288" max="5288" width="9.42578125" style="5" customWidth="1"/>
+    <col min="5289" max="5289" width="7.140625" style="5" customWidth="1"/>
+    <col min="5290" max="5290" width="9.140625" style="5" customWidth="1"/>
+    <col min="5291" max="5291" width="9.42578125" style="5" customWidth="1"/>
+    <col min="5292" max="5292" width="9.85546875" style="5" customWidth="1"/>
+    <col min="5293" max="5293" width="10.42578125" style="5" customWidth="1"/>
+    <col min="5294" max="5294" width="7" style="5" customWidth="1"/>
+    <col min="5295" max="5295" width="9.42578125" style="5" customWidth="1"/>
+    <col min="5296" max="5296" width="9" style="5" customWidth="1"/>
+    <col min="5297" max="5297" width="9.85546875" style="5" customWidth="1"/>
+    <col min="5298" max="5298" width="9.5703125" style="5" customWidth="1"/>
+    <col min="5299" max="5299" width="7.28515625" style="5" customWidth="1"/>
+    <col min="5300" max="5300" width="8.85546875" style="5" customWidth="1"/>
+    <col min="5301" max="5301" width="10" style="5" customWidth="1"/>
+    <col min="5302" max="5302" width="10.42578125" style="5" customWidth="1"/>
+    <col min="5303" max="5303" width="9.5703125" style="5" customWidth="1"/>
+    <col min="5304" max="5304" width="8" style="5" customWidth="1"/>
+    <col min="5305" max="5305" width="8.42578125" style="5" customWidth="1"/>
+    <col min="5306" max="5306" width="9.140625" style="5" customWidth="1"/>
+    <col min="5307" max="5308" width="9.42578125" style="5" customWidth="1"/>
+    <col min="5309" max="5309" width="8" style="5" customWidth="1"/>
+    <col min="5310" max="5310" width="8.28515625" style="5" customWidth="1"/>
+    <col min="5311" max="5311" width="9.140625" style="5" customWidth="1"/>
+    <col min="5312" max="5312" width="10" style="5" customWidth="1"/>
+    <col min="5313" max="5313" width="9.140625" style="5" customWidth="1"/>
+    <col min="5314" max="5314" width="7.7109375" style="5" customWidth="1"/>
+    <col min="5315" max="5316" width="9.140625" style="5"/>
+    <col min="5317" max="5317" width="10.140625" style="5" customWidth="1"/>
+    <col min="5318" max="5321" width="9.140625" style="5"/>
+    <col min="5322" max="5322" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="5323" max="5326" width="9.140625" style="5"/>
+    <col min="5327" max="5327" width="11" style="5" customWidth="1"/>
+    <col min="5328" max="5331" width="9.140625" style="5"/>
+    <col min="5332" max="5332" width="10.5703125" style="5" customWidth="1"/>
+    <col min="5333" max="5336" width="9.140625" style="5"/>
+    <col min="5337" max="5337" width="9.7109375" style="5" customWidth="1"/>
+    <col min="5338" max="5338" width="10.140625" style="5" customWidth="1"/>
+    <col min="5339" max="5339" width="9.28515625" style="5" customWidth="1"/>
+    <col min="5340" max="5340" width="10.28515625" style="5" customWidth="1"/>
+    <col min="5341" max="5341" width="9.140625" style="5"/>
+    <col min="5342" max="5342" width="10.28515625" style="5" customWidth="1"/>
+    <col min="5343" max="5344" width="9.140625" style="5"/>
+    <col min="5345" max="5345" width="9.5703125" style="5" customWidth="1"/>
+    <col min="5346" max="5347" width="10.42578125" style="5" customWidth="1"/>
+    <col min="5348" max="5349" width="9.140625" style="5"/>
+    <col min="5350" max="5350" width="9.5703125" style="5" customWidth="1"/>
+    <col min="5351" max="5351" width="10.42578125" style="5" customWidth="1"/>
+    <col min="5352" max="5352" width="9.140625" style="5"/>
+    <col min="5353" max="5353" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="5354" max="5356" width="9.140625" style="5"/>
+    <col min="5357" max="5357" width="10" style="5" customWidth="1"/>
+    <col min="5358" max="5358" width="9.7109375" style="5" customWidth="1"/>
+    <col min="5359" max="5360" width="9.140625" style="5"/>
+    <col min="5361" max="5362" width="10.28515625" style="5" customWidth="1"/>
+    <col min="5363" max="5365" width="9.140625" style="5"/>
+    <col min="5366" max="5367" width="10.28515625" style="5" customWidth="1"/>
+    <col min="5368" max="5370" width="9.140625" style="5"/>
+    <col min="5371" max="5372" width="10.28515625" style="5" customWidth="1"/>
+    <col min="5373" max="5375" width="9.140625" style="5"/>
+    <col min="5376" max="5377" width="10.28515625" style="5" customWidth="1"/>
+    <col min="5378" max="5380" width="9.140625" style="5"/>
+    <col min="5381" max="5382" width="10.28515625" style="5" customWidth="1"/>
+    <col min="5383" max="5529" width="9.140625" style="5"/>
+    <col min="5530" max="5530" width="20" style="5" customWidth="1"/>
+    <col min="5531" max="5531" width="8.7109375" style="5" customWidth="1"/>
+    <col min="5532" max="5532" width="9.42578125" style="5" customWidth="1"/>
+    <col min="5533" max="5533" width="10" style="5" customWidth="1"/>
+    <col min="5534" max="5534" width="10.140625" style="5" customWidth="1"/>
+    <col min="5535" max="5535" width="8.85546875" style="5" customWidth="1"/>
+    <col min="5536" max="5536" width="9" style="5" customWidth="1"/>
+    <col min="5537" max="5537" width="9.7109375" style="5" customWidth="1"/>
+    <col min="5538" max="5538" width="9.85546875" style="5" customWidth="1"/>
+    <col min="5539" max="5539" width="9.5703125" style="5" customWidth="1"/>
+    <col min="5540" max="5540" width="8.42578125" style="5" customWidth="1"/>
+    <col min="5541" max="5541" width="8.5703125" style="5" customWidth="1"/>
+    <col min="5542" max="5543" width="9.5703125" style="5" customWidth="1"/>
+    <col min="5544" max="5544" width="9.42578125" style="5" customWidth="1"/>
+    <col min="5545" max="5545" width="7.140625" style="5" customWidth="1"/>
+    <col min="5546" max="5546" width="9.140625" style="5" customWidth="1"/>
+    <col min="5547" max="5547" width="9.42578125" style="5" customWidth="1"/>
+    <col min="5548" max="5548" width="9.85546875" style="5" customWidth="1"/>
+    <col min="5549" max="5549" width="10.42578125" style="5" customWidth="1"/>
+    <col min="5550" max="5550" width="7" style="5" customWidth="1"/>
+    <col min="5551" max="5551" width="9.42578125" style="5" customWidth="1"/>
+    <col min="5552" max="5552" width="9" style="5" customWidth="1"/>
+    <col min="5553" max="5553" width="9.85546875" style="5" customWidth="1"/>
+    <col min="5554" max="5554" width="9.5703125" style="5" customWidth="1"/>
+    <col min="5555" max="5555" width="7.28515625" style="5" customWidth="1"/>
+    <col min="5556" max="5556" width="8.85546875" style="5" customWidth="1"/>
+    <col min="5557" max="5557" width="10" style="5" customWidth="1"/>
+    <col min="5558" max="5558" width="10.42578125" style="5" customWidth="1"/>
+    <col min="5559" max="5559" width="9.5703125" style="5" customWidth="1"/>
+    <col min="5560" max="5560" width="8" style="5" customWidth="1"/>
+    <col min="5561" max="5561" width="8.42578125" style="5" customWidth="1"/>
+    <col min="5562" max="5562" width="9.140625" style="5" customWidth="1"/>
+    <col min="5563" max="5564" width="9.42578125" style="5" customWidth="1"/>
+    <col min="5565" max="5565" width="8" style="5" customWidth="1"/>
+    <col min="5566" max="5566" width="8.28515625" style="5" customWidth="1"/>
+    <col min="5567" max="5567" width="9.140625" style="5" customWidth="1"/>
+    <col min="5568" max="5568" width="10" style="5" customWidth="1"/>
+    <col min="5569" max="5569" width="9.140625" style="5" customWidth="1"/>
+    <col min="5570" max="5570" width="7.7109375" style="5" customWidth="1"/>
+    <col min="5571" max="5572" width="9.140625" style="5"/>
+    <col min="5573" max="5573" width="10.140625" style="5" customWidth="1"/>
+    <col min="5574" max="5577" width="9.140625" style="5"/>
+    <col min="5578" max="5578" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="5579" max="5582" width="9.140625" style="5"/>
+    <col min="5583" max="5583" width="11" style="5" customWidth="1"/>
+    <col min="5584" max="5587" width="9.140625" style="5"/>
+    <col min="5588" max="5588" width="10.5703125" style="5" customWidth="1"/>
+    <col min="5589" max="5592" width="9.140625" style="5"/>
+    <col min="5593" max="5593" width="9.7109375" style="5" customWidth="1"/>
+    <col min="5594" max="5594" width="10.140625" style="5" customWidth="1"/>
+    <col min="5595" max="5595" width="9.28515625" style="5" customWidth="1"/>
+    <col min="5596" max="5596" width="10.28515625" style="5" customWidth="1"/>
+    <col min="5597" max="5597" width="9.140625" style="5"/>
+    <col min="5598" max="5598" width="10.28515625" style="5" customWidth="1"/>
+    <col min="5599" max="5600" width="9.140625" style="5"/>
+    <col min="5601" max="5601" width="9.5703125" style="5" customWidth="1"/>
+    <col min="5602" max="5603" width="10.42578125" style="5" customWidth="1"/>
+    <col min="5604" max="5605" width="9.140625" style="5"/>
+    <col min="5606" max="5606" width="9.5703125" style="5" customWidth="1"/>
+    <col min="5607" max="5607" width="10.42578125" style="5" customWidth="1"/>
+    <col min="5608" max="5608" width="9.140625" style="5"/>
+    <col min="5609" max="5609" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="5610" max="5612" width="9.140625" style="5"/>
+    <col min="5613" max="5613" width="10" style="5" customWidth="1"/>
+    <col min="5614" max="5614" width="9.7109375" style="5" customWidth="1"/>
+    <col min="5615" max="5616" width="9.140625" style="5"/>
+    <col min="5617" max="5618" width="10.28515625" style="5" customWidth="1"/>
+    <col min="5619" max="5621" width="9.140625" style="5"/>
+    <col min="5622" max="5623" width="10.28515625" style="5" customWidth="1"/>
+    <col min="5624" max="5626" width="9.140625" style="5"/>
+    <col min="5627" max="5628" width="10.28515625" style="5" customWidth="1"/>
+    <col min="5629" max="5631" width="9.140625" style="5"/>
+    <col min="5632" max="5633" width="10.28515625" style="5" customWidth="1"/>
+    <col min="5634" max="5636" width="9.140625" style="5"/>
+    <col min="5637" max="5638" width="10.28515625" style="5" customWidth="1"/>
+    <col min="5639" max="5785" width="9.140625" style="5"/>
+    <col min="5786" max="5786" width="20" style="5" customWidth="1"/>
+    <col min="5787" max="5787" width="8.7109375" style="5" customWidth="1"/>
+    <col min="5788" max="5788" width="9.42578125" style="5" customWidth="1"/>
+    <col min="5789" max="5789" width="10" style="5" customWidth="1"/>
+    <col min="5790" max="5790" width="10.140625" style="5" customWidth="1"/>
+    <col min="5791" max="5791" width="8.85546875" style="5" customWidth="1"/>
+    <col min="5792" max="5792" width="9" style="5" customWidth="1"/>
+    <col min="5793" max="5793" width="9.7109375" style="5" customWidth="1"/>
+    <col min="5794" max="5794" width="9.85546875" style="5" customWidth="1"/>
+    <col min="5795" max="5795" width="9.5703125" style="5" customWidth="1"/>
+    <col min="5796" max="5796" width="8.42578125" style="5" customWidth="1"/>
+    <col min="5797" max="5797" width="8.5703125" style="5" customWidth="1"/>
+    <col min="5798" max="5799" width="9.5703125" style="5" customWidth="1"/>
+    <col min="5800" max="5800" width="9.42578125" style="5" customWidth="1"/>
+    <col min="5801" max="5801" width="7.140625" style="5" customWidth="1"/>
+    <col min="5802" max="5802" width="9.140625" style="5" customWidth="1"/>
+    <col min="5803" max="5803" width="9.42578125" style="5" customWidth="1"/>
+    <col min="5804" max="5804" width="9.85546875" style="5" customWidth="1"/>
+    <col min="5805" max="5805" width="10.42578125" style="5" customWidth="1"/>
+    <col min="5806" max="5806" width="7" style="5" customWidth="1"/>
+    <col min="5807" max="5807" width="9.42578125" style="5" customWidth="1"/>
+    <col min="5808" max="5808" width="9" style="5" customWidth="1"/>
+    <col min="5809" max="5809" width="9.85546875" style="5" customWidth="1"/>
+    <col min="5810" max="5810" width="9.5703125" style="5" customWidth="1"/>
+    <col min="5811" max="5811" width="7.28515625" style="5" customWidth="1"/>
+    <col min="5812" max="5812" width="8.85546875" style="5" customWidth="1"/>
+    <col min="5813" max="5813" width="10" style="5" customWidth="1"/>
+    <col min="5814" max="5814" width="10.42578125" style="5" customWidth="1"/>
+    <col min="5815" max="5815" width="9.5703125" style="5" customWidth="1"/>
+    <col min="5816" max="5816" width="8" style="5" customWidth="1"/>
+    <col min="5817" max="5817" width="8.42578125" style="5" customWidth="1"/>
+    <col min="5818" max="5818" width="9.140625" style="5" customWidth="1"/>
+    <col min="5819" max="5820" width="9.42578125" style="5" customWidth="1"/>
+    <col min="5821" max="5821" width="8" style="5" customWidth="1"/>
+    <col min="5822" max="5822" width="8.28515625" style="5" customWidth="1"/>
+    <col min="5823" max="5823" width="9.140625" style="5" customWidth="1"/>
+    <col min="5824" max="5824" width="10" style="5" customWidth="1"/>
+    <col min="5825" max="5825" width="9.140625" style="5" customWidth="1"/>
+    <col min="5826" max="5826" width="7.7109375" style="5" customWidth="1"/>
+    <col min="5827" max="5828" width="9.140625" style="5"/>
+    <col min="5829" max="5829" width="10.140625" style="5" customWidth="1"/>
+    <col min="5830" max="5833" width="9.140625" style="5"/>
+    <col min="5834" max="5834" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="5835" max="5838" width="9.140625" style="5"/>
+    <col min="5839" max="5839" width="11" style="5" customWidth="1"/>
+    <col min="5840" max="5843" width="9.140625" style="5"/>
+    <col min="5844" max="5844" width="10.5703125" style="5" customWidth="1"/>
+    <col min="5845" max="5848" width="9.140625" style="5"/>
+    <col min="5849" max="5849" width="9.7109375" style="5" customWidth="1"/>
+    <col min="5850" max="5850" width="10.140625" style="5" customWidth="1"/>
+    <col min="5851" max="5851" width="9.28515625" style="5" customWidth="1"/>
+    <col min="5852" max="5852" width="10.28515625" style="5" customWidth="1"/>
+    <col min="5853" max="5853" width="9.140625" style="5"/>
+    <col min="5854" max="5854" width="10.28515625" style="5" customWidth="1"/>
+    <col min="5855" max="5856" width="9.140625" style="5"/>
+    <col min="5857" max="5857" width="9.5703125" style="5" customWidth="1"/>
+    <col min="5858" max="5859" width="10.42578125" style="5" customWidth="1"/>
+    <col min="5860" max="5861" width="9.140625" style="5"/>
+    <col min="5862" max="5862" width="9.5703125" style="5" customWidth="1"/>
+    <col min="5863" max="5863" width="10.42578125" style="5" customWidth="1"/>
+    <col min="5864" max="5864" width="9.140625" style="5"/>
+    <col min="5865" max="5865" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="5866" max="5868" width="9.140625" style="5"/>
+    <col min="5869" max="5869" width="10" style="5" customWidth="1"/>
+    <col min="5870" max="5870" width="9.7109375" style="5" customWidth="1"/>
+    <col min="5871" max="5872" width="9.140625" style="5"/>
+    <col min="5873" max="5874" width="10.28515625" style="5" customWidth="1"/>
+    <col min="5875" max="5877" width="9.140625" style="5"/>
+    <col min="5878" max="5879" width="10.28515625" style="5" customWidth="1"/>
+    <col min="5880" max="5882" width="9.140625" style="5"/>
+    <col min="5883" max="5884" width="10.28515625" style="5" customWidth="1"/>
+    <col min="5885" max="5887" width="9.140625" style="5"/>
+    <col min="5888" max="5889" width="10.28515625" style="5" customWidth="1"/>
+    <col min="5890" max="5892" width="9.140625" style="5"/>
+    <col min="5893" max="5894" width="10.28515625" style="5" customWidth="1"/>
+    <col min="5895" max="6041" width="9.140625" style="5"/>
+    <col min="6042" max="6042" width="20" style="5" customWidth="1"/>
+    <col min="6043" max="6043" width="8.7109375" style="5" customWidth="1"/>
+    <col min="6044" max="6044" width="9.42578125" style="5" customWidth="1"/>
+    <col min="6045" max="6045" width="10" style="5" customWidth="1"/>
+    <col min="6046" max="6046" width="10.140625" style="5" customWidth="1"/>
+    <col min="6047" max="6047" width="8.85546875" style="5" customWidth="1"/>
+    <col min="6048" max="6048" width="9" style="5" customWidth="1"/>
+    <col min="6049" max="6049" width="9.7109375" style="5" customWidth="1"/>
+    <col min="6050" max="6050" width="9.85546875" style="5" customWidth="1"/>
+    <col min="6051" max="6051" width="9.5703125" style="5" customWidth="1"/>
+    <col min="6052" max="6052" width="8.42578125" style="5" customWidth="1"/>
+    <col min="6053" max="6053" width="8.5703125" style="5" customWidth="1"/>
+    <col min="6054" max="6055" width="9.5703125" style="5" customWidth="1"/>
+    <col min="6056" max="6056" width="9.42578125" style="5" customWidth="1"/>
+    <col min="6057" max="6057" width="7.140625" style="5" customWidth="1"/>
+    <col min="6058" max="6058" width="9.140625" style="5" customWidth="1"/>
+    <col min="6059" max="6059" width="9.42578125" style="5" customWidth="1"/>
+    <col min="6060" max="6060" width="9.85546875" style="5" customWidth="1"/>
+    <col min="6061" max="6061" width="10.42578125" style="5" customWidth="1"/>
+    <col min="6062" max="6062" width="7" style="5" customWidth="1"/>
+    <col min="6063" max="6063" width="9.42578125" style="5" customWidth="1"/>
+    <col min="6064" max="6064" width="9" style="5" customWidth="1"/>
+    <col min="6065" max="6065" width="9.85546875" style="5" customWidth="1"/>
+    <col min="6066" max="6066" width="9.5703125" style="5" customWidth="1"/>
+    <col min="6067" max="6067" width="7.28515625" style="5" customWidth="1"/>
+    <col min="6068" max="6068" width="8.85546875" style="5" customWidth="1"/>
+    <col min="6069" max="6069" width="10" style="5" customWidth="1"/>
+    <col min="6070" max="6070" width="10.42578125" style="5" customWidth="1"/>
+    <col min="6071" max="6071" width="9.5703125" style="5" customWidth="1"/>
+    <col min="6072" max="6072" width="8" style="5" customWidth="1"/>
+    <col min="6073" max="6073" width="8.42578125" style="5" customWidth="1"/>
+    <col min="6074" max="6074" width="9.140625" style="5" customWidth="1"/>
+    <col min="6075" max="6076" width="9.42578125" style="5" customWidth="1"/>
+    <col min="6077" max="6077" width="8" style="5" customWidth="1"/>
+    <col min="6078" max="6078" width="8.28515625" style="5" customWidth="1"/>
+    <col min="6079" max="6079" width="9.140625" style="5" customWidth="1"/>
+    <col min="6080" max="6080" width="10" style="5" customWidth="1"/>
+    <col min="6081" max="6081" width="9.140625" style="5" customWidth="1"/>
+    <col min="6082" max="6082" width="7.7109375" style="5" customWidth="1"/>
+    <col min="6083" max="6084" width="9.140625" style="5"/>
+    <col min="6085" max="6085" width="10.140625" style="5" customWidth="1"/>
+    <col min="6086" max="6089" width="9.140625" style="5"/>
+    <col min="6090" max="6090" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="6091" max="6094" width="9.140625" style="5"/>
+    <col min="6095" max="6095" width="11" style="5" customWidth="1"/>
+    <col min="6096" max="6099" width="9.140625" style="5"/>
+    <col min="6100" max="6100" width="10.5703125" style="5" customWidth="1"/>
+    <col min="6101" max="6104" width="9.140625" style="5"/>
+    <col min="6105" max="6105" width="9.7109375" style="5" customWidth="1"/>
+    <col min="6106" max="6106" width="10.140625" style="5" customWidth="1"/>
+    <col min="6107" max="6107" width="9.28515625" style="5" customWidth="1"/>
+    <col min="6108" max="6108" width="10.28515625" style="5" customWidth="1"/>
+    <col min="6109" max="6109" width="9.140625" style="5"/>
+    <col min="6110" max="6110" width="10.28515625" style="5" customWidth="1"/>
+    <col min="6111" max="6112" width="9.140625" style="5"/>
+    <col min="6113" max="6113" width="9.5703125" style="5" customWidth="1"/>
+    <col min="6114" max="6115" width="10.42578125" style="5" customWidth="1"/>
+    <col min="6116" max="6117" width="9.140625" style="5"/>
+    <col min="6118" max="6118" width="9.5703125" style="5" customWidth="1"/>
+    <col min="6119" max="6119" width="10.42578125" style="5" customWidth="1"/>
+    <col min="6120" max="6120" width="9.140625" style="5"/>
+    <col min="6121" max="6121" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="6122" max="6124" width="9.140625" style="5"/>
+    <col min="6125" max="6125" width="10" style="5" customWidth="1"/>
+    <col min="6126" max="6126" width="9.7109375" style="5" customWidth="1"/>
+    <col min="6127" max="6128" width="9.140625" style="5"/>
+    <col min="6129" max="6130" width="10.28515625" style="5" customWidth="1"/>
+    <col min="6131" max="6133" width="9.140625" style="5"/>
+    <col min="6134" max="6135" width="10.28515625" style="5" customWidth="1"/>
+    <col min="6136" max="6138" width="9.140625" style="5"/>
+    <col min="6139" max="6140" width="10.28515625" style="5" customWidth="1"/>
+    <col min="6141" max="6143" width="9.140625" style="5"/>
+    <col min="6144" max="6145" width="10.28515625" style="5" customWidth="1"/>
+    <col min="6146" max="6148" width="9.140625" style="5"/>
+    <col min="6149" max="6150" width="10.28515625" style="5" customWidth="1"/>
+    <col min="6151" max="6297" width="9.140625" style="5"/>
+    <col min="6298" max="6298" width="20" style="5" customWidth="1"/>
+    <col min="6299" max="6299" width="8.7109375" style="5" customWidth="1"/>
+    <col min="6300" max="6300" width="9.42578125" style="5" customWidth="1"/>
+    <col min="6301" max="6301" width="10" style="5" customWidth="1"/>
+    <col min="6302" max="6302" width="10.140625" style="5" customWidth="1"/>
+    <col min="6303" max="6303" width="8.85546875" style="5" customWidth="1"/>
+    <col min="6304" max="6304" width="9" style="5" customWidth="1"/>
+    <col min="6305" max="6305" width="9.7109375" style="5" customWidth="1"/>
+    <col min="6306" max="6306" width="9.85546875" style="5" customWidth="1"/>
+    <col min="6307" max="6307" width="9.5703125" style="5" customWidth="1"/>
+    <col min="6308" max="6308" width="8.42578125" style="5" customWidth="1"/>
+    <col min="6309" max="6309" width="8.5703125" style="5" customWidth="1"/>
+    <col min="6310" max="6311" width="9.5703125" style="5" customWidth="1"/>
+    <col min="6312" max="6312" width="9.42578125" style="5" customWidth="1"/>
+    <col min="6313" max="6313" width="7.140625" style="5" customWidth="1"/>
+    <col min="6314" max="6314" width="9.140625" style="5" customWidth="1"/>
+    <col min="6315" max="6315" width="9.42578125" style="5" customWidth="1"/>
+    <col min="6316" max="6316" width="9.85546875" style="5" customWidth="1"/>
+    <col min="6317" max="6317" width="10.42578125" style="5" customWidth="1"/>
+    <col min="6318" max="6318" width="7" style="5" customWidth="1"/>
+    <col min="6319" max="6319" width="9.42578125" style="5" customWidth="1"/>
+    <col min="6320" max="6320" width="9" style="5" customWidth="1"/>
+    <col min="6321" max="6321" width="9.85546875" style="5" customWidth="1"/>
+    <col min="6322" max="6322" width="9.5703125" style="5" customWidth="1"/>
+    <col min="6323" max="6323" width="7.28515625" style="5" customWidth="1"/>
+    <col min="6324" max="6324" width="8.85546875" style="5" customWidth="1"/>
+    <col min="6325" max="6325" width="10" style="5" customWidth="1"/>
+    <col min="6326" max="6326" width="10.42578125" style="5" customWidth="1"/>
+    <col min="6327" max="6327" width="9.5703125" style="5" customWidth="1"/>
+    <col min="6328" max="6328" width="8" style="5" customWidth="1"/>
+    <col min="6329" max="6329" width="8.42578125" style="5" customWidth="1"/>
+    <col min="6330" max="6330" width="9.140625" style="5" customWidth="1"/>
+    <col min="6331" max="6332" width="9.42578125" style="5" customWidth="1"/>
+    <col min="6333" max="6333" width="8" style="5" customWidth="1"/>
+    <col min="6334" max="6334" width="8.28515625" style="5" customWidth="1"/>
+    <col min="6335" max="6335" width="9.140625" style="5" customWidth="1"/>
+    <col min="6336" max="6336" width="10" style="5" customWidth="1"/>
+    <col min="6337" max="6337" width="9.140625" style="5" customWidth="1"/>
+    <col min="6338" max="6338" width="7.7109375" style="5" customWidth="1"/>
+    <col min="6339" max="6340" width="9.140625" style="5"/>
+    <col min="6341" max="6341" width="10.140625" style="5" customWidth="1"/>
+    <col min="6342" max="6345" width="9.140625" style="5"/>
+    <col min="6346" max="6346" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="6347" max="6350" width="9.140625" style="5"/>
+    <col min="6351" max="6351" width="11" style="5" customWidth="1"/>
+    <col min="6352" max="6355" width="9.140625" style="5"/>
+    <col min="6356" max="6356" width="10.5703125" style="5" customWidth="1"/>
+    <col min="6357" max="6360" width="9.140625" style="5"/>
+    <col min="6361" max="6361" width="9.7109375" style="5" customWidth="1"/>
+    <col min="6362" max="6362" width="10.140625" style="5" customWidth="1"/>
+    <col min="6363" max="6363" width="9.28515625" style="5" customWidth="1"/>
+    <col min="6364" max="6364" width="10.28515625" style="5" customWidth="1"/>
+    <col min="6365" max="6365" width="9.140625" style="5"/>
+    <col min="6366" max="6366" width="10.28515625" style="5" customWidth="1"/>
+    <col min="6367" max="6368" width="9.140625" style="5"/>
+    <col min="6369" max="6369" width="9.5703125" style="5" customWidth="1"/>
+    <col min="6370" max="6371" width="10.42578125" style="5" customWidth="1"/>
+    <col min="6372" max="6373" width="9.140625" style="5"/>
+    <col min="6374" max="6374" width="9.5703125" style="5" customWidth="1"/>
+    <col min="6375" max="6375" width="10.42578125" style="5" customWidth="1"/>
+    <col min="6376" max="6376" width="9.140625" style="5"/>
+    <col min="6377" max="6377" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="6378" max="6380" width="9.140625" style="5"/>
+    <col min="6381" max="6381" width="10" style="5" customWidth="1"/>
+    <col min="6382" max="6382" width="9.7109375" style="5" customWidth="1"/>
+    <col min="6383" max="6384" width="9.140625" style="5"/>
+    <col min="6385" max="6386" width="10.28515625" style="5" customWidth="1"/>
+    <col min="6387" max="6389" width="9.140625" style="5"/>
+    <col min="6390" max="6391" width="10.28515625" style="5" customWidth="1"/>
+    <col min="6392" max="6394" width="9.140625" style="5"/>
+    <col min="6395" max="6396" width="10.28515625" style="5" customWidth="1"/>
+    <col min="6397" max="6399" width="9.140625" style="5"/>
+    <col min="6400" max="6401" width="10.28515625" style="5" customWidth="1"/>
+    <col min="6402" max="6404" width="9.140625" style="5"/>
+    <col min="6405" max="6406" width="10.28515625" style="5" customWidth="1"/>
+    <col min="6407" max="6553" width="9.140625" style="5"/>
+    <col min="6554" max="6554" width="20" style="5" customWidth="1"/>
+    <col min="6555" max="6555" width="8.7109375" style="5" customWidth="1"/>
+    <col min="6556" max="6556" width="9.42578125" style="5" customWidth="1"/>
+    <col min="6557" max="6557" width="10" style="5" customWidth="1"/>
+    <col min="6558" max="6558" width="10.140625" style="5" customWidth="1"/>
+    <col min="6559" max="6559" width="8.85546875" style="5" customWidth="1"/>
+    <col min="6560" max="6560" width="9" style="5" customWidth="1"/>
+    <col min="6561" max="6561" width="9.7109375" style="5" customWidth="1"/>
+    <col min="6562" max="6562" width="9.85546875" style="5" customWidth="1"/>
+    <col min="6563" max="6563" width="9.5703125" style="5" customWidth="1"/>
+    <col min="6564" max="6564" width="8.42578125" style="5" customWidth="1"/>
+    <col min="6565" max="6565" width="8.5703125" style="5" customWidth="1"/>
+    <col min="6566" max="6567" width="9.5703125" style="5" customWidth="1"/>
+    <col min="6568" max="6568" width="9.42578125" style="5" customWidth="1"/>
+    <col min="6569" max="6569" width="7.140625" style="5" customWidth="1"/>
+    <col min="6570" max="6570" width="9.140625" style="5" customWidth="1"/>
+    <col min="6571" max="6571" width="9.42578125" style="5" customWidth="1"/>
+    <col min="6572" max="6572" width="9.85546875" style="5" customWidth="1"/>
+    <col min="6573" max="6573" width="10.42578125" style="5" customWidth="1"/>
+    <col min="6574" max="6574" width="7" style="5" customWidth="1"/>
+    <col min="6575" max="6575" width="9.42578125" style="5" customWidth="1"/>
+    <col min="6576" max="6576" width="9" style="5" customWidth="1"/>
+    <col min="6577" max="6577" width="9.85546875" style="5" customWidth="1"/>
+    <col min="6578" max="6578" width="9.5703125" style="5" customWidth="1"/>
+    <col min="6579" max="6579" width="7.28515625" style="5" customWidth="1"/>
+    <col min="6580" max="6580" width="8.85546875" style="5" customWidth="1"/>
+    <col min="6581" max="6581" width="10" style="5" customWidth="1"/>
+    <col min="6582" max="6582" width="10.42578125" style="5" customWidth="1"/>
+    <col min="6583" max="6583" width="9.5703125" style="5" customWidth="1"/>
+    <col min="6584" max="6584" width="8" style="5" customWidth="1"/>
+    <col min="6585" max="6585" width="8.42578125" style="5" customWidth="1"/>
+    <col min="6586" max="6586" width="9.140625" style="5" customWidth="1"/>
+    <col min="6587" max="6588" width="9.42578125" style="5" customWidth="1"/>
+    <col min="6589" max="6589" width="8" style="5" customWidth="1"/>
+    <col min="6590" max="6590" width="8.28515625" style="5" customWidth="1"/>
+    <col min="6591" max="6591" width="9.140625" style="5" customWidth="1"/>
+    <col min="6592" max="6592" width="10" style="5" customWidth="1"/>
+    <col min="6593" max="6593" width="9.140625" style="5" customWidth="1"/>
+    <col min="6594" max="6594" width="7.7109375" style="5" customWidth="1"/>
+    <col min="6595" max="6596" width="9.140625" style="5"/>
+    <col min="6597" max="6597" width="10.140625" style="5" customWidth="1"/>
+    <col min="6598" max="6601" width="9.140625" style="5"/>
+    <col min="6602" max="6602" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="6603" max="6606" width="9.140625" style="5"/>
+    <col min="6607" max="6607" width="11" style="5" customWidth="1"/>
+    <col min="6608" max="6611" width="9.140625" style="5"/>
+    <col min="6612" max="6612" width="10.5703125" style="5" customWidth="1"/>
+    <col min="6613" max="6616" width="9.140625" style="5"/>
+    <col min="6617" max="6617" width="9.7109375" style="5" customWidth="1"/>
+    <col min="6618" max="6618" width="10.140625" style="5" customWidth="1"/>
+    <col min="6619" max="6619" width="9.28515625" style="5" customWidth="1"/>
+    <col min="6620" max="6620" width="10.28515625" style="5" customWidth="1"/>
+    <col min="6621" max="6621" width="9.140625" style="5"/>
+    <col min="6622" max="6622" width="10.28515625" style="5" customWidth="1"/>
+    <col min="6623" max="6624" width="9.140625" style="5"/>
+    <col min="6625" max="6625" width="9.5703125" style="5" customWidth="1"/>
+    <col min="6626" max="6627" width="10.42578125" style="5" customWidth="1"/>
+    <col min="6628" max="6629" width="9.140625" style="5"/>
+    <col min="6630" max="6630" width="9.5703125" style="5" customWidth="1"/>
+    <col min="6631" max="6631" width="10.42578125" style="5" customWidth="1"/>
+    <col min="6632" max="6632" width="9.140625" style="5"/>
+    <col min="6633" max="6633" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="6634" max="6636" width="9.140625" style="5"/>
+    <col min="6637" max="6637" width="10" style="5" customWidth="1"/>
+    <col min="6638" max="6638" width="9.7109375" style="5" customWidth="1"/>
+    <col min="6639" max="6640" width="9.140625" style="5"/>
+    <col min="6641" max="6642" width="10.28515625" style="5" customWidth="1"/>
+    <col min="6643" max="6645" width="9.140625" style="5"/>
+    <col min="6646" max="6647" width="10.28515625" style="5" customWidth="1"/>
+    <col min="6648" max="6650" width="9.140625" style="5"/>
+    <col min="6651" max="6652" width="10.28515625" style="5" customWidth="1"/>
+    <col min="6653" max="6655" width="9.140625" style="5"/>
+    <col min="6656" max="6657" width="10.28515625" style="5" customWidth="1"/>
+    <col min="6658" max="6660" width="9.140625" style="5"/>
+    <col min="6661" max="6662" width="10.28515625" style="5" customWidth="1"/>
+    <col min="6663" max="6809" width="9.140625" style="5"/>
+    <col min="6810" max="6810" width="20" style="5" customWidth="1"/>
+    <col min="6811" max="6811" width="8.7109375" style="5" customWidth="1"/>
+    <col min="6812" max="6812" width="9.42578125" style="5" customWidth="1"/>
+    <col min="6813" max="6813" width="10" style="5" customWidth="1"/>
+    <col min="6814" max="6814" width="10.140625" style="5" customWidth="1"/>
+    <col min="6815" max="6815" width="8.85546875" style="5" customWidth="1"/>
+    <col min="6816" max="6816" width="9" style="5" customWidth="1"/>
+    <col min="6817" max="6817" width="9.7109375" style="5" customWidth="1"/>
+    <col min="6818" max="6818" width="9.85546875" style="5" customWidth="1"/>
+    <col min="6819" max="6819" width="9.5703125" style="5" customWidth="1"/>
+    <col min="6820" max="6820" width="8.42578125" style="5" customWidth="1"/>
+    <col min="6821" max="6821" width="8.5703125" style="5" customWidth="1"/>
+    <col min="6822" max="6823" width="9.5703125" style="5" customWidth="1"/>
+    <col min="6824" max="6824" width="9.42578125" style="5" customWidth="1"/>
+    <col min="6825" max="6825" width="7.140625" style="5" customWidth="1"/>
+    <col min="6826" max="6826" width="9.140625" style="5" customWidth="1"/>
+    <col min="6827" max="6827" width="9.42578125" style="5" customWidth="1"/>
+    <col min="6828" max="6828" width="9.85546875" style="5" customWidth="1"/>
+    <col min="6829" max="6829" width="10.42578125" style="5" customWidth="1"/>
+    <col min="6830" max="6830" width="7" style="5" customWidth="1"/>
+    <col min="6831" max="6831" width="9.42578125" style="5" customWidth="1"/>
+    <col min="6832" max="6832" width="9" style="5" customWidth="1"/>
+    <col min="6833" max="6833" width="9.85546875" style="5" customWidth="1"/>
+    <col min="6834" max="6834" width="9.5703125" style="5" customWidth="1"/>
+    <col min="6835" max="6835" width="7.28515625" style="5" customWidth="1"/>
+    <col min="6836" max="6836" width="8.85546875" style="5" customWidth="1"/>
+    <col min="6837" max="6837" width="10" style="5" customWidth="1"/>
+    <col min="6838" max="6838" width="10.42578125" style="5" customWidth="1"/>
+    <col min="6839" max="6839" width="9.5703125" style="5" customWidth="1"/>
+    <col min="6840" max="6840" width="8" style="5" customWidth="1"/>
+    <col min="6841" max="6841" width="8.42578125" style="5" customWidth="1"/>
+    <col min="6842" max="6842" width="9.140625" style="5" customWidth="1"/>
+    <col min="6843" max="6844" width="9.42578125" style="5" customWidth="1"/>
+    <col min="6845" max="6845" width="8" style="5" customWidth="1"/>
+    <col min="6846" max="6846" width="8.28515625" style="5" customWidth="1"/>
+    <col min="6847" max="6847" width="9.140625" style="5" customWidth="1"/>
+    <col min="6848" max="6848" width="10" style="5" customWidth="1"/>
+    <col min="6849" max="6849" width="9.140625" style="5" customWidth="1"/>
+    <col min="6850" max="6850" width="7.7109375" style="5" customWidth="1"/>
+    <col min="6851" max="6852" width="9.140625" style="5"/>
+    <col min="6853" max="6853" width="10.140625" style="5" customWidth="1"/>
+    <col min="6854" max="6857" width="9.140625" style="5"/>
+    <col min="6858" max="6858" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="6859" max="6862" width="9.140625" style="5"/>
+    <col min="6863" max="6863" width="11" style="5" customWidth="1"/>
+    <col min="6864" max="6867" width="9.140625" style="5"/>
+    <col min="6868" max="6868" width="10.5703125" style="5" customWidth="1"/>
+    <col min="6869" max="6872" width="9.140625" style="5"/>
+    <col min="6873" max="6873" width="9.7109375" style="5" customWidth="1"/>
+    <col min="6874" max="6874" width="10.140625" style="5" customWidth="1"/>
+    <col min="6875" max="6875" width="9.28515625" style="5" customWidth="1"/>
+    <col min="6876" max="6876" width="10.28515625" style="5" customWidth="1"/>
+    <col min="6877" max="6877" width="9.140625" style="5"/>
+    <col min="6878" max="6878" width="10.28515625" style="5" customWidth="1"/>
+    <col min="6879" max="6880" width="9.140625" style="5"/>
+    <col min="6881" max="6881" width="9.5703125" style="5" customWidth="1"/>
+    <col min="6882" max="6883" width="10.42578125" style="5" customWidth="1"/>
+    <col min="6884" max="6885" width="9.140625" style="5"/>
+    <col min="6886" max="6886" width="9.5703125" style="5" customWidth="1"/>
+    <col min="6887" max="6887" width="10.42578125" style="5" customWidth="1"/>
+    <col min="6888" max="6888" width="9.140625" style="5"/>
+    <col min="6889" max="6889" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="6890" max="6892" width="9.140625" style="5"/>
+    <col min="6893" max="6893" width="10" style="5" customWidth="1"/>
+    <col min="6894" max="6894" width="9.7109375" style="5" customWidth="1"/>
+    <col min="6895" max="6896" width="9.140625" style="5"/>
+    <col min="6897" max="6898" width="10.28515625" style="5" customWidth="1"/>
+    <col min="6899" max="6901" width="9.140625" style="5"/>
+    <col min="6902" max="6903" width="10.28515625" style="5" customWidth="1"/>
+    <col min="6904" max="6906" width="9.140625" style="5"/>
+    <col min="6907" max="6908" width="10.28515625" style="5" customWidth="1"/>
+    <col min="6909" max="6911" width="9.140625" style="5"/>
+    <col min="6912" max="6913" width="10.28515625" style="5" customWidth="1"/>
+    <col min="6914" max="6916" width="9.140625" style="5"/>
+    <col min="6917" max="6918" width="10.28515625" style="5" customWidth="1"/>
+    <col min="6919" max="7065" width="9.140625" style="5"/>
+    <col min="7066" max="7066" width="20" style="5" customWidth="1"/>
+    <col min="7067" max="7067" width="8.7109375" style="5" customWidth="1"/>
+    <col min="7068" max="7068" width="9.42578125" style="5" customWidth="1"/>
+    <col min="7069" max="7069" width="10" style="5" customWidth="1"/>
+    <col min="7070" max="7070" width="10.140625" style="5" customWidth="1"/>
+    <col min="7071" max="7071" width="8.85546875" style="5" customWidth="1"/>
+    <col min="7072" max="7072" width="9" style="5" customWidth="1"/>
+    <col min="7073" max="7073" width="9.7109375" style="5" customWidth="1"/>
+    <col min="7074" max="7074" width="9.85546875" style="5" customWidth="1"/>
+    <col min="7075" max="7075" width="9.5703125" style="5" customWidth="1"/>
+    <col min="7076" max="7076" width="8.42578125" style="5" customWidth="1"/>
+    <col min="7077" max="7077" width="8.5703125" style="5" customWidth="1"/>
+    <col min="7078" max="7079" width="9.5703125" style="5" customWidth="1"/>
+    <col min="7080" max="7080" width="9.42578125" style="5" customWidth="1"/>
+    <col min="7081" max="7081" width="7.140625" style="5" customWidth="1"/>
+    <col min="7082" max="7082" width="9.140625" style="5" customWidth="1"/>
+    <col min="7083" max="7083" width="9.42578125" style="5" customWidth="1"/>
+    <col min="7084" max="7084" width="9.85546875" style="5" customWidth="1"/>
+    <col min="7085" max="7085" width="10.42578125" style="5" customWidth="1"/>
+    <col min="7086" max="7086" width="7" style="5" customWidth="1"/>
+    <col min="7087" max="7087" width="9.42578125" style="5" customWidth="1"/>
+    <col min="7088" max="7088" width="9" style="5" customWidth="1"/>
+    <col min="7089" max="7089" width="9.85546875" style="5" customWidth="1"/>
+    <col min="7090" max="7090" width="9.5703125" style="5" customWidth="1"/>
+    <col min="7091" max="7091" width="7.28515625" style="5" customWidth="1"/>
+    <col min="7092" max="7092" width="8.85546875" style="5" customWidth="1"/>
+    <col min="7093" max="7093" width="10" style="5" customWidth="1"/>
+    <col min="7094" max="7094" width="10.42578125" style="5" customWidth="1"/>
+    <col min="7095" max="7095" width="9.5703125" style="5" customWidth="1"/>
+    <col min="7096" max="7096" width="8" style="5" customWidth="1"/>
+    <col min="7097" max="7097" width="8.42578125" style="5" customWidth="1"/>
+    <col min="7098" max="7098" width="9.140625" style="5" customWidth="1"/>
+    <col min="7099" max="7100" width="9.42578125" style="5" customWidth="1"/>
+    <col min="7101" max="7101" width="8" style="5" customWidth="1"/>
+    <col min="7102" max="7102" width="8.28515625" style="5" customWidth="1"/>
+    <col min="7103" max="7103" width="9.140625" style="5" customWidth="1"/>
+    <col min="7104" max="7104" width="10" style="5" customWidth="1"/>
+    <col min="7105" max="7105" width="9.140625" style="5" customWidth="1"/>
+    <col min="7106" max="7106" width="7.7109375" style="5" customWidth="1"/>
+    <col min="7107" max="7108" width="9.140625" style="5"/>
+    <col min="7109" max="7109" width="10.140625" style="5" customWidth="1"/>
+    <col min="7110" max="7113" width="9.140625" style="5"/>
+    <col min="7114" max="7114" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="7115" max="7118" width="9.140625" style="5"/>
+    <col min="7119" max="7119" width="11" style="5" customWidth="1"/>
+    <col min="7120" max="7123" width="9.140625" style="5"/>
+    <col min="7124" max="7124" width="10.5703125" style="5" customWidth="1"/>
+    <col min="7125" max="7128" width="9.140625" style="5"/>
+    <col min="7129" max="7129" width="9.7109375" style="5" customWidth="1"/>
+    <col min="7130" max="7130" width="10.140625" style="5" customWidth="1"/>
+    <col min="7131" max="7131" width="9.28515625" style="5" customWidth="1"/>
+    <col min="7132" max="7132" width="10.28515625" style="5" customWidth="1"/>
+    <col min="7133" max="7133" width="9.140625" style="5"/>
+    <col min="7134" max="7134" width="10.28515625" style="5" customWidth="1"/>
+    <col min="7135" max="7136" width="9.140625" style="5"/>
+    <col min="7137" max="7137" width="9.5703125" style="5" customWidth="1"/>
+    <col min="7138" max="7139" width="10.42578125" style="5" customWidth="1"/>
+    <col min="7140" max="7141" width="9.140625" style="5"/>
+    <col min="7142" max="7142" width="9.5703125" style="5" customWidth="1"/>
+    <col min="7143" max="7143" width="10.42578125" style="5" customWidth="1"/>
+    <col min="7144" max="7144" width="9.140625" style="5"/>
+    <col min="7145" max="7145" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="7146" max="7148" width="9.140625" style="5"/>
+    <col min="7149" max="7149" width="10" style="5" customWidth="1"/>
+    <col min="7150" max="7150" width="9.7109375" style="5" customWidth="1"/>
+    <col min="7151" max="7152" width="9.140625" style="5"/>
+    <col min="7153" max="7154" width="10.28515625" style="5" customWidth="1"/>
+    <col min="7155" max="7157" width="9.140625" style="5"/>
+    <col min="7158" max="7159" width="10.28515625" style="5" customWidth="1"/>
+    <col min="7160" max="7162" width="9.140625" style="5"/>
+    <col min="7163" max="7164" width="10.28515625" style="5" customWidth="1"/>
+    <col min="7165" max="7167" width="9.140625" style="5"/>
+    <col min="7168" max="7169" width="10.28515625" style="5" customWidth="1"/>
+    <col min="7170" max="7172" width="9.140625" style="5"/>
+    <col min="7173" max="7174" width="10.28515625" style="5" customWidth="1"/>
+    <col min="7175" max="7321" width="9.140625" style="5"/>
+    <col min="7322" max="7322" width="20" style="5" customWidth="1"/>
+    <col min="7323" max="7323" width="8.7109375" style="5" customWidth="1"/>
+    <col min="7324" max="7324" width="9.42578125" style="5" customWidth="1"/>
+    <col min="7325" max="7325" width="10" style="5" customWidth="1"/>
+    <col min="7326" max="7326" width="10.140625" style="5" customWidth="1"/>
+    <col min="7327" max="7327" width="8.85546875" style="5" customWidth="1"/>
+    <col min="7328" max="7328" width="9" style="5" customWidth="1"/>
+    <col min="7329" max="7329" width="9.7109375" style="5" customWidth="1"/>
+    <col min="7330" max="7330" width="9.85546875" style="5" customWidth="1"/>
+    <col min="7331" max="7331" width="9.5703125" style="5" customWidth="1"/>
+    <col min="7332" max="7332" width="8.42578125" style="5" customWidth="1"/>
+    <col min="7333" max="7333" width="8.5703125" style="5" customWidth="1"/>
+    <col min="7334" max="7335" width="9.5703125" style="5" customWidth="1"/>
+    <col min="7336" max="7336" width="9.42578125" style="5" customWidth="1"/>
+    <col min="7337" max="7337" width="7.140625" style="5" customWidth="1"/>
+    <col min="7338" max="7338" width="9.140625" style="5" customWidth="1"/>
+    <col min="7339" max="7339" width="9.42578125" style="5" customWidth="1"/>
+    <col min="7340" max="7340" width="9.85546875" style="5" customWidth="1"/>
+    <col min="7341" max="7341" width="10.42578125" style="5" customWidth="1"/>
+    <col min="7342" max="7342" width="7" style="5" customWidth="1"/>
+    <col min="7343" max="7343" width="9.42578125" style="5" customWidth="1"/>
+    <col min="7344" max="7344" width="9" style="5" customWidth="1"/>
+    <col min="7345" max="7345" width="9.85546875" style="5" customWidth="1"/>
+    <col min="7346" max="7346" width="9.5703125" style="5" customWidth="1"/>
+    <col min="7347" max="7347" width="7.28515625" style="5" customWidth="1"/>
+    <col min="7348" max="7348" width="8.85546875" style="5" customWidth="1"/>
+    <col min="7349" max="7349" width="10" style="5" customWidth="1"/>
+    <col min="7350" max="7350" width="10.42578125" style="5" customWidth="1"/>
+    <col min="7351" max="7351" width="9.5703125" style="5" customWidth="1"/>
+    <col min="7352" max="7352" width="8" style="5" customWidth="1"/>
+    <col min="7353" max="7353" width="8.42578125" style="5" customWidth="1"/>
+    <col min="7354" max="7354" width="9.140625" style="5" customWidth="1"/>
+    <col min="7355" max="7356" width="9.42578125" style="5" customWidth="1"/>
+    <col min="7357" max="7357" width="8" style="5" customWidth="1"/>
+    <col min="7358" max="7358" width="8.28515625" style="5" customWidth="1"/>
+    <col min="7359" max="7359" width="9.140625" style="5" customWidth="1"/>
+    <col min="7360" max="7360" width="10" style="5" customWidth="1"/>
+    <col min="7361" max="7361" width="9.140625" style="5" customWidth="1"/>
+    <col min="7362" max="7362" width="7.7109375" style="5" customWidth="1"/>
+    <col min="7363" max="7364" width="9.140625" style="5"/>
+    <col min="7365" max="7365" width="10.140625" style="5" customWidth="1"/>
+    <col min="7366" max="7369" width="9.140625" style="5"/>
+    <col min="7370" max="7370" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="7371" max="7374" width="9.140625" style="5"/>
+    <col min="7375" max="7375" width="11" style="5" customWidth="1"/>
+    <col min="7376" max="7379" width="9.140625" style="5"/>
+    <col min="7380" max="7380" width="10.5703125" style="5" customWidth="1"/>
+    <col min="7381" max="7384" width="9.140625" style="5"/>
+    <col min="7385" max="7385" width="9.7109375" style="5" customWidth="1"/>
+    <col min="7386" max="7386" width="10.140625" style="5" customWidth="1"/>
+    <col min="7387" max="7387" width="9.28515625" style="5" customWidth="1"/>
+    <col min="7388" max="7388" width="10.28515625" style="5" customWidth="1"/>
+    <col min="7389" max="7389" width="9.140625" style="5"/>
+    <col min="7390" max="7390" width="10.28515625" style="5" customWidth="1"/>
+    <col min="7391" max="7392" width="9.140625" style="5"/>
+    <col min="7393" max="7393" width="9.5703125" style="5" customWidth="1"/>
+    <col min="7394" max="7395" width="10.42578125" style="5" customWidth="1"/>
+    <col min="7396" max="7397" width="9.140625" style="5"/>
+    <col min="7398" max="7398" width="9.5703125" style="5" customWidth="1"/>
+    <col min="7399" max="7399" width="10.42578125" style="5" customWidth="1"/>
+    <col min="7400" max="7400" width="9.140625" style="5"/>
+    <col min="7401" max="7401" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="7402" max="7404" width="9.140625" style="5"/>
+    <col min="7405" max="7405" width="10" style="5" customWidth="1"/>
+    <col min="7406" max="7406" width="9.7109375" style="5" customWidth="1"/>
+    <col min="7407" max="7408" width="9.140625" style="5"/>
+    <col min="7409" max="7410" width="10.28515625" style="5" customWidth="1"/>
+    <col min="7411" max="7413" width="9.140625" style="5"/>
+    <col min="7414" max="7415" width="10.28515625" style="5" customWidth="1"/>
+    <col min="7416" max="7418" width="9.140625" style="5"/>
+    <col min="7419" max="7420" width="10.28515625" style="5" customWidth="1"/>
+    <col min="7421" max="7423" width="9.140625" style="5"/>
+    <col min="7424" max="7425" width="10.28515625" style="5" customWidth="1"/>
+    <col min="7426" max="7428" width="9.140625" style="5"/>
+    <col min="7429" max="7430" width="10.28515625" style="5" customWidth="1"/>
+    <col min="7431" max="7577" width="9.140625" style="5"/>
+    <col min="7578" max="7578" width="20" style="5" customWidth="1"/>
+    <col min="7579" max="7579" width="8.7109375" style="5" customWidth="1"/>
+    <col min="7580" max="7580" width="9.42578125" style="5" customWidth="1"/>
+    <col min="7581" max="7581" width="10" style="5" customWidth="1"/>
+    <col min="7582" max="7582" width="10.140625" style="5" customWidth="1"/>
+    <col min="7583" max="7583" width="8.85546875" style="5" customWidth="1"/>
+    <col min="7584" max="7584" width="9" style="5" customWidth="1"/>
+    <col min="7585" max="7585" width="9.7109375" style="5" customWidth="1"/>
+    <col min="7586" max="7586" width="9.85546875" style="5" customWidth="1"/>
+    <col min="7587" max="7587" width="9.5703125" style="5" customWidth="1"/>
+    <col min="7588" max="7588" width="8.42578125" style="5" customWidth="1"/>
+    <col min="7589" max="7589" width="8.5703125" style="5" customWidth="1"/>
+    <col min="7590" max="7591" width="9.5703125" style="5" customWidth="1"/>
+    <col min="7592" max="7592" width="9.42578125" style="5" customWidth="1"/>
+    <col min="7593" max="7593" width="7.140625" style="5" customWidth="1"/>
+    <col min="7594" max="7594" width="9.140625" style="5" customWidth="1"/>
+    <col min="7595" max="7595" width="9.42578125" style="5" customWidth="1"/>
+    <col min="7596" max="7596" width="9.85546875" style="5" customWidth="1"/>
+    <col min="7597" max="7597" width="10.42578125" style="5" customWidth="1"/>
+    <col min="7598" max="7598" width="7" style="5" customWidth="1"/>
+    <col min="7599" max="7599" width="9.42578125" style="5" customWidth="1"/>
+    <col min="7600" max="7600" width="9" style="5" customWidth="1"/>
+    <col min="7601" max="7601" width="9.85546875" style="5" customWidth="1"/>
+    <col min="7602" max="7602" width="9.5703125" style="5" customWidth="1"/>
+    <col min="7603" max="7603" width="7.28515625" style="5" customWidth="1"/>
+    <col min="7604" max="7604" width="8.85546875" style="5" customWidth="1"/>
+    <col min="7605" max="7605" width="10" style="5" customWidth="1"/>
+    <col min="7606" max="7606" width="10.42578125" style="5" customWidth="1"/>
+    <col min="7607" max="7607" width="9.5703125" style="5" customWidth="1"/>
+    <col min="7608" max="7608" width="8" style="5" customWidth="1"/>
+    <col min="7609" max="7609" width="8.42578125" style="5" customWidth="1"/>
+    <col min="7610" max="7610" width="9.140625" style="5" customWidth="1"/>
+    <col min="7611" max="7612" width="9.42578125" style="5" customWidth="1"/>
+    <col min="7613" max="7613" width="8" style="5" customWidth="1"/>
+    <col min="7614" max="7614" width="8.28515625" style="5" customWidth="1"/>
+    <col min="7615" max="7615" width="9.140625" style="5" customWidth="1"/>
+    <col min="7616" max="7616" width="10" style="5" customWidth="1"/>
+    <col min="7617" max="7617" width="9.140625" style="5" customWidth="1"/>
+    <col min="7618" max="7618" width="7.7109375" style="5" customWidth="1"/>
+    <col min="7619" max="7620" width="9.140625" style="5"/>
+    <col min="7621" max="7621" width="10.140625" style="5" customWidth="1"/>
+    <col min="7622" max="7625" width="9.140625" style="5"/>
+    <col min="7626" max="7626" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="7627" max="7630" width="9.140625" style="5"/>
+    <col min="7631" max="7631" width="11" style="5" customWidth="1"/>
+    <col min="7632" max="7635" width="9.140625" style="5"/>
+    <col min="7636" max="7636" width="10.5703125" style="5" customWidth="1"/>
+    <col min="7637" max="7640" width="9.140625" style="5"/>
+    <col min="7641" max="7641" width="9.7109375" style="5" customWidth="1"/>
+    <col min="7642" max="7642" width="10.140625" style="5" customWidth="1"/>
+    <col min="7643" max="7643" width="9.28515625" style="5" customWidth="1"/>
+    <col min="7644" max="7644" width="10.28515625" style="5" customWidth="1"/>
+    <col min="7645" max="7645" width="9.140625" style="5"/>
+    <col min="7646" max="7646" width="10.28515625" style="5" customWidth="1"/>
+    <col min="7647" max="7648" width="9.140625" style="5"/>
+    <col min="7649" max="7649" width="9.5703125" style="5" customWidth="1"/>
+    <col min="7650" max="7651" width="10.42578125" style="5" customWidth="1"/>
+    <col min="7652" max="7653" width="9.140625" style="5"/>
+    <col min="7654" max="7654" width="9.5703125" style="5" customWidth="1"/>
+    <col min="7655" max="7655" width="10.42578125" style="5" customWidth="1"/>
+    <col min="7656" max="7656" width="9.140625" style="5"/>
+    <col min="7657" max="7657" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="7658" max="7660" width="9.140625" style="5"/>
+    <col min="7661" max="7661" width="10" style="5" customWidth="1"/>
+    <col min="7662" max="7662" width="9.7109375" style="5" customWidth="1"/>
+    <col min="7663" max="7664" width="9.140625" style="5"/>
+    <col min="7665" max="7666" width="10.28515625" style="5" customWidth="1"/>
+    <col min="7667" max="7669" width="9.140625" style="5"/>
+    <col min="7670" max="7671" width="10.28515625" style="5" customWidth="1"/>
+    <col min="7672" max="7674" width="9.140625" style="5"/>
+    <col min="7675" max="7676" width="10.28515625" style="5" customWidth="1"/>
+    <col min="7677" max="7679" width="9.140625" style="5"/>
+    <col min="7680" max="7681" width="10.28515625" style="5" customWidth="1"/>
+    <col min="7682" max="7684" width="9.140625" style="5"/>
+    <col min="7685" max="7686" width="10.28515625" style="5" customWidth="1"/>
+    <col min="7687" max="7833" width="9.140625" style="5"/>
+    <col min="7834" max="7834" width="20" style="5" customWidth="1"/>
+    <col min="7835" max="7835" width="8.7109375" style="5" customWidth="1"/>
+    <col min="7836" max="7836" width="9.42578125" style="5" customWidth="1"/>
+    <col min="7837" max="7837" width="10" style="5" customWidth="1"/>
+    <col min="7838" max="7838" width="10.140625" style="5" customWidth="1"/>
+    <col min="7839" max="7839" width="8.85546875" style="5" customWidth="1"/>
+    <col min="7840" max="7840" width="9" style="5" customWidth="1"/>
+    <col min="7841" max="7841" width="9.7109375" style="5" customWidth="1"/>
+    <col min="7842" max="7842" width="9.85546875" style="5" customWidth="1"/>
+    <col min="7843" max="7843" width="9.5703125" style="5" customWidth="1"/>
+    <col min="7844" max="7844" width="8.42578125" style="5" customWidth="1"/>
+    <col min="7845" max="7845" width="8.5703125" style="5" customWidth="1"/>
+    <col min="7846" max="7847" width="9.5703125" style="5" customWidth="1"/>
+    <col min="7848" max="7848" width="9.42578125" style="5" customWidth="1"/>
+    <col min="7849" max="7849" width="7.140625" style="5" customWidth="1"/>
+    <col min="7850" max="7850" width="9.140625" style="5" customWidth="1"/>
+    <col min="7851" max="7851" width="9.42578125" style="5" customWidth="1"/>
+    <col min="7852" max="7852" width="9.85546875" style="5" customWidth="1"/>
+    <col min="7853" max="7853" width="10.42578125" style="5" customWidth="1"/>
+    <col min="7854" max="7854" width="7" style="5" customWidth="1"/>
+    <col min="7855" max="7855" width="9.42578125" style="5" customWidth="1"/>
+    <col min="7856" max="7856" width="9" style="5" customWidth="1"/>
+    <col min="7857" max="7857" width="9.85546875" style="5" customWidth="1"/>
+    <col min="7858" max="7858" width="9.5703125" style="5" customWidth="1"/>
+    <col min="7859" max="7859" width="7.28515625" style="5" customWidth="1"/>
+    <col min="7860" max="7860" width="8.85546875" style="5" customWidth="1"/>
+    <col min="7861" max="7861" width="10" style="5" customWidth="1"/>
+    <col min="7862" max="7862" width="10.42578125" style="5" customWidth="1"/>
+    <col min="7863" max="7863" width="9.5703125" style="5" customWidth="1"/>
+    <col min="7864" max="7864" width="8" style="5" customWidth="1"/>
+    <col min="7865" max="7865" width="8.42578125" style="5" customWidth="1"/>
+    <col min="7866" max="7866" width="9.140625" style="5" customWidth="1"/>
+    <col min="7867" max="7868" width="9.42578125" style="5" customWidth="1"/>
+    <col min="7869" max="7869" width="8" style="5" customWidth="1"/>
+    <col min="7870" max="7870" width="8.28515625" style="5" customWidth="1"/>
+    <col min="7871" max="7871" width="9.140625" style="5" customWidth="1"/>
+    <col min="7872" max="7872" width="10" style="5" customWidth="1"/>
+    <col min="7873" max="7873" width="9.140625" style="5" customWidth="1"/>
+    <col min="7874" max="7874" width="7.7109375" style="5" customWidth="1"/>
+    <col min="7875" max="7876" width="9.140625" style="5"/>
+    <col min="7877" max="7877" width="10.140625" style="5" customWidth="1"/>
+    <col min="7878" max="7881" width="9.140625" style="5"/>
+    <col min="7882" max="7882" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="7883" max="7886" width="9.140625" style="5"/>
+    <col min="7887" max="7887" width="11" style="5" customWidth="1"/>
+    <col min="7888" max="7891" width="9.140625" style="5"/>
+    <col min="7892" max="7892" width="10.5703125" style="5" customWidth="1"/>
+    <col min="7893" max="7896" width="9.140625" style="5"/>
+    <col min="7897" max="7897" width="9.7109375" style="5" customWidth="1"/>
+    <col min="7898" max="7898" width="10.140625" style="5" customWidth="1"/>
+    <col min="7899" max="7899" width="9.28515625" style="5" customWidth="1"/>
+    <col min="7900" max="7900" width="10.28515625" style="5" customWidth="1"/>
+    <col min="7901" max="7901" width="9.140625" style="5"/>
+    <col min="7902" max="7902" width="10.28515625" style="5" customWidth="1"/>
+    <col min="7903" max="7904" width="9.140625" style="5"/>
+    <col min="7905" max="7905" width="9.5703125" style="5" customWidth="1"/>
+    <col min="7906" max="7907" width="10.42578125" style="5" customWidth="1"/>
+    <col min="7908" max="7909" width="9.140625" style="5"/>
+    <col min="7910" max="7910" width="9.5703125" style="5" customWidth="1"/>
+    <col min="7911" max="7911" width="10.42578125" style="5" customWidth="1"/>
+    <col min="7912" max="7912" width="9.140625" style="5"/>
+    <col min="7913" max="7913" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="7914" max="7916" width="9.140625" style="5"/>
+    <col min="7917" max="7917" width="10" style="5" customWidth="1"/>
+    <col min="7918" max="7918" width="9.7109375" style="5" customWidth="1"/>
+    <col min="7919" max="7920" width="9.140625" style="5"/>
+    <col min="7921" max="7922" width="10.28515625" style="5" customWidth="1"/>
+    <col min="7923" max="7925" width="9.140625" style="5"/>
+    <col min="7926" max="7927" width="10.28515625" style="5" customWidth="1"/>
+    <col min="7928" max="7930" width="9.140625" style="5"/>
+    <col min="7931" max="7932" width="10.28515625" style="5" customWidth="1"/>
+    <col min="7933" max="7935" width="9.140625" style="5"/>
+    <col min="7936" max="7937" width="10.28515625" style="5" customWidth="1"/>
+    <col min="7938" max="7940" width="9.140625" style="5"/>
+    <col min="7941" max="7942" width="10.28515625" style="5" customWidth="1"/>
+    <col min="7943" max="8089" width="9.140625" style="5"/>
+    <col min="8090" max="8090" width="20" style="5" customWidth="1"/>
+    <col min="8091" max="8091" width="8.7109375" style="5" customWidth="1"/>
+    <col min="8092" max="8092" width="9.42578125" style="5" customWidth="1"/>
+    <col min="8093" max="8093" width="10" style="5" customWidth="1"/>
+    <col min="8094" max="8094" width="10.140625" style="5" customWidth="1"/>
+    <col min="8095" max="8095" width="8.85546875" style="5" customWidth="1"/>
+    <col min="8096" max="8096" width="9" style="5" customWidth="1"/>
+    <col min="8097" max="8097" width="9.7109375" style="5" customWidth="1"/>
+    <col min="8098" max="8098" width="9.85546875" style="5" customWidth="1"/>
+    <col min="8099" max="8099" width="9.5703125" style="5" customWidth="1"/>
+    <col min="8100" max="8100" width="8.42578125" style="5" customWidth="1"/>
+    <col min="8101" max="8101" width="8.5703125" style="5" customWidth="1"/>
+    <col min="8102" max="8103" width="9.5703125" style="5" customWidth="1"/>
+    <col min="8104" max="8104" width="9.42578125" style="5" customWidth="1"/>
+    <col min="8105" max="8105" width="7.140625" style="5" customWidth="1"/>
+    <col min="8106" max="8106" width="9.140625" style="5" customWidth="1"/>
+    <col min="8107" max="8107" width="9.42578125" style="5" customWidth="1"/>
+    <col min="8108" max="8108" width="9.85546875" style="5" customWidth="1"/>
+    <col min="8109" max="8109" width="10.42578125" style="5" customWidth="1"/>
+    <col min="8110" max="8110" width="7" style="5" customWidth="1"/>
+    <col min="8111" max="8111" width="9.42578125" style="5" customWidth="1"/>
+    <col min="8112" max="8112" width="9" style="5" customWidth="1"/>
+    <col min="8113" max="8113" width="9.85546875" style="5" customWidth="1"/>
+    <col min="8114" max="8114" width="9.5703125" style="5" customWidth="1"/>
+    <col min="8115" max="8115" width="7.28515625" style="5" customWidth="1"/>
+    <col min="8116" max="8116" width="8.85546875" style="5" customWidth="1"/>
+    <col min="8117" max="8117" width="10" style="5" customWidth="1"/>
+    <col min="8118" max="8118" width="10.42578125" style="5" customWidth="1"/>
+    <col min="8119" max="8119" width="9.5703125" style="5" customWidth="1"/>
+    <col min="8120" max="8120" width="8" style="5" customWidth="1"/>
+    <col min="8121" max="8121" width="8.42578125" style="5" customWidth="1"/>
+    <col min="8122" max="8122" width="9.140625" style="5" customWidth="1"/>
+    <col min="8123" max="8124" width="9.42578125" style="5" customWidth="1"/>
+    <col min="8125" max="8125" width="8" style="5" customWidth="1"/>
+    <col min="8126" max="8126" width="8.28515625" style="5" customWidth="1"/>
+    <col min="8127" max="8127" width="9.140625" style="5" customWidth="1"/>
+    <col min="8128" max="8128" width="10" style="5" customWidth="1"/>
+    <col min="8129" max="8129" width="9.140625" style="5" customWidth="1"/>
+    <col min="8130" max="8130" width="7.7109375" style="5" customWidth="1"/>
+    <col min="8131" max="8132" width="9.140625" style="5"/>
+    <col min="8133" max="8133" width="10.140625" style="5" customWidth="1"/>
+    <col min="8134" max="8137" width="9.140625" style="5"/>
+    <col min="8138" max="8138" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="8139" max="8142" width="9.140625" style="5"/>
+    <col min="8143" max="8143" width="11" style="5" customWidth="1"/>
+    <col min="8144" max="8147" width="9.140625" style="5"/>
+    <col min="8148" max="8148" width="10.5703125" style="5" customWidth="1"/>
+    <col min="8149" max="8152" width="9.140625" style="5"/>
+    <col min="8153" max="8153" width="9.7109375" style="5" customWidth="1"/>
+    <col min="8154" max="8154" width="10.140625" style="5" customWidth="1"/>
+    <col min="8155" max="8155" width="9.28515625" style="5" customWidth="1"/>
+    <col min="8156" max="8156" width="10.28515625" style="5" customWidth="1"/>
+    <col min="8157" max="8157" width="9.140625" style="5"/>
+    <col min="8158" max="8158" width="10.28515625" style="5" customWidth="1"/>
+    <col min="8159" max="8160" width="9.140625" style="5"/>
+    <col min="8161" max="8161" width="9.5703125" style="5" customWidth="1"/>
+    <col min="8162" max="8163" width="10.42578125" style="5" customWidth="1"/>
+    <col min="8164" max="8165" width="9.140625" style="5"/>
+    <col min="8166" max="8166" width="9.5703125" style="5" customWidth="1"/>
+    <col min="8167" max="8167" width="10.42578125" style="5" customWidth="1"/>
+    <col min="8168" max="8168" width="9.140625" style="5"/>
+    <col min="8169" max="8169" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="8170" max="8172" width="9.140625" style="5"/>
+    <col min="8173" max="8173" width="10" style="5" customWidth="1"/>
+    <col min="8174" max="8174" width="9.7109375" style="5" customWidth="1"/>
+    <col min="8175" max="8176" width="9.140625" style="5"/>
+    <col min="8177" max="8178" width="10.28515625" style="5" customWidth="1"/>
+    <col min="8179" max="8181" width="9.140625" style="5"/>
+    <col min="8182" max="8183" width="10.28515625" style="5" customWidth="1"/>
+    <col min="8184" max="8186" width="9.140625" style="5"/>
+    <col min="8187" max="8188" width="10.28515625" style="5" customWidth="1"/>
+    <col min="8189" max="8191" width="9.140625" style="5"/>
+    <col min="8192" max="8193" width="10.28515625" style="5" customWidth="1"/>
+    <col min="8194" max="8196" width="9.140625" style="5"/>
+    <col min="8197" max="8198" width="10.28515625" style="5" customWidth="1"/>
+    <col min="8199" max="8345" width="9.140625" style="5"/>
+    <col min="8346" max="8346" width="20" style="5" customWidth="1"/>
+    <col min="8347" max="8347" width="8.7109375" style="5" customWidth="1"/>
+    <col min="8348" max="8348" width="9.42578125" style="5" customWidth="1"/>
+    <col min="8349" max="8349" width="10" style="5" customWidth="1"/>
+    <col min="8350" max="8350" width="10.140625" style="5" customWidth="1"/>
+    <col min="8351" max="8351" width="8.85546875" style="5" customWidth="1"/>
+    <col min="8352" max="8352" width="9" style="5" customWidth="1"/>
+    <col min="8353" max="8353" width="9.7109375" style="5" customWidth="1"/>
+    <col min="8354" max="8354" width="9.85546875" style="5" customWidth="1"/>
+    <col min="8355" max="8355" width="9.5703125" style="5" customWidth="1"/>
+    <col min="8356" max="8356" width="8.42578125" style="5" customWidth="1"/>
+    <col min="8357" max="8357" width="8.5703125" style="5" customWidth="1"/>
+    <col min="8358" max="8359" width="9.5703125" style="5" customWidth="1"/>
+    <col min="8360" max="8360" width="9.42578125" style="5" customWidth="1"/>
+    <col min="8361" max="8361" width="7.140625" style="5" customWidth="1"/>
+    <col min="8362" max="8362" width="9.140625" style="5" customWidth="1"/>
+    <col min="8363" max="8363" width="9.42578125" style="5" customWidth="1"/>
+    <col min="8364" max="8364" width="9.85546875" style="5" customWidth="1"/>
+    <col min="8365" max="8365" width="10.42578125" style="5" customWidth="1"/>
+    <col min="8366" max="8366" width="7" style="5" customWidth="1"/>
+    <col min="8367" max="8367" width="9.42578125" style="5" customWidth="1"/>
+    <col min="8368" max="8368" width="9" style="5" customWidth="1"/>
+    <col min="8369" max="8369" width="9.85546875" style="5" customWidth="1"/>
+    <col min="8370" max="8370" width="9.5703125" style="5" customWidth="1"/>
+    <col min="8371" max="8371" width="7.28515625" style="5" customWidth="1"/>
+    <col min="8372" max="8372" width="8.85546875" style="5" customWidth="1"/>
+    <col min="8373" max="8373" width="10" style="5" customWidth="1"/>
+    <col min="8374" max="8374" width="10.42578125" style="5" customWidth="1"/>
+    <col min="8375" max="8375" width="9.5703125" style="5" customWidth="1"/>
+    <col min="8376" max="8376" width="8" style="5" customWidth="1"/>
+    <col min="8377" max="8377" width="8.42578125" style="5" customWidth="1"/>
+    <col min="8378" max="8378" width="9.140625" style="5" customWidth="1"/>
+    <col min="8379" max="8380" width="9.42578125" style="5" customWidth="1"/>
+    <col min="8381" max="8381" width="8" style="5" customWidth="1"/>
+    <col min="8382" max="8382" width="8.28515625" style="5" customWidth="1"/>
+    <col min="8383" max="8383" width="9.140625" style="5" customWidth="1"/>
+    <col min="8384" max="8384" width="10" style="5" customWidth="1"/>
+    <col min="8385" max="8385" width="9.140625" style="5" customWidth="1"/>
+    <col min="8386" max="8386" width="7.7109375" style="5" customWidth="1"/>
+    <col min="8387" max="8388" width="9.140625" style="5"/>
+    <col min="8389" max="8389" width="10.140625" style="5" customWidth="1"/>
+    <col min="8390" max="8393" width="9.140625" style="5"/>
+    <col min="8394" max="8394" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="8395" max="8398" width="9.140625" style="5"/>
+    <col min="8399" max="8399" width="11" style="5" customWidth="1"/>
+    <col min="8400" max="8403" width="9.140625" style="5"/>
+    <col min="8404" max="8404" width="10.5703125" style="5" customWidth="1"/>
+    <col min="8405" max="8408" width="9.140625" style="5"/>
+    <col min="8409" max="8409" width="9.7109375" style="5" customWidth="1"/>
+    <col min="8410" max="8410" width="10.140625" style="5" customWidth="1"/>
+    <col min="8411" max="8411" width="9.28515625" style="5" customWidth="1"/>
+    <col min="8412" max="8412" width="10.28515625" style="5" customWidth="1"/>
+    <col min="8413" max="8413" width="9.140625" style="5"/>
+    <col min="8414" max="8414" width="10.28515625" style="5" customWidth="1"/>
+    <col min="8415" max="8416" width="9.140625" style="5"/>
+    <col min="8417" max="8417" width="9.5703125" style="5" customWidth="1"/>
+    <col min="8418" max="8419" width="10.42578125" style="5" customWidth="1"/>
+    <col min="8420" max="8421" width="9.140625" style="5"/>
+    <col min="8422" max="8422" width="9.5703125" style="5" customWidth="1"/>
+    <col min="8423" max="8423" width="10.42578125" style="5" customWidth="1"/>
+    <col min="8424" max="8424" width="9.140625" style="5"/>
+    <col min="8425" max="8425" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="8426" max="8428" width="9.140625" style="5"/>
+    <col min="8429" max="8429" width="10" style="5" customWidth="1"/>
+    <col min="8430" max="8430" width="9.7109375" style="5" customWidth="1"/>
+    <col min="8431" max="8432" width="9.140625" style="5"/>
+    <col min="8433" max="8434" width="10.28515625" style="5" customWidth="1"/>
+    <col min="8435" max="8437" width="9.140625" style="5"/>
+    <col min="8438" max="8439" width="10.28515625" style="5" customWidth="1"/>
+    <col min="8440" max="8442" width="9.140625" style="5"/>
+    <col min="8443" max="8444" width="10.28515625" style="5" customWidth="1"/>
+    <col min="8445" max="8447" width="9.140625" style="5"/>
+    <col min="8448" max="8449" width="10.28515625" style="5" customWidth="1"/>
+    <col min="8450" max="8452" width="9.140625" style="5"/>
+    <col min="8453" max="8454" width="10.28515625" style="5" customWidth="1"/>
+    <col min="8455" max="8601" width="9.140625" style="5"/>
+    <col min="8602" max="8602" width="20" style="5" customWidth="1"/>
+    <col min="8603" max="8603" width="8.7109375" style="5" customWidth="1"/>
+    <col min="8604" max="8604" width="9.42578125" style="5" customWidth="1"/>
+    <col min="8605" max="8605" width="10" style="5" customWidth="1"/>
+    <col min="8606" max="8606" width="10.140625" style="5" customWidth="1"/>
+    <col min="8607" max="8607" width="8.85546875" style="5" customWidth="1"/>
+    <col min="8608" max="8608" width="9" style="5" customWidth="1"/>
+    <col min="8609" max="8609" width="9.7109375" style="5" customWidth="1"/>
+    <col min="8610" max="8610" width="9.85546875" style="5" customWidth="1"/>
+    <col min="8611" max="8611" width="9.5703125" style="5" customWidth="1"/>
+    <col min="8612" max="8612" width="8.42578125" style="5" customWidth="1"/>
+    <col min="8613" max="8613" width="8.5703125" style="5" customWidth="1"/>
+    <col min="8614" max="8615" width="9.5703125" style="5" customWidth="1"/>
+    <col min="8616" max="8616" width="9.42578125" style="5" customWidth="1"/>
+    <col min="8617" max="8617" width="7.140625" style="5" customWidth="1"/>
+    <col min="8618" max="8618" width="9.140625" style="5" customWidth="1"/>
+    <col min="8619" max="8619" width="9.42578125" style="5" customWidth="1"/>
+    <col min="8620" max="8620" width="9.85546875" style="5" customWidth="1"/>
+    <col min="8621" max="8621" width="10.42578125" style="5" customWidth="1"/>
+    <col min="8622" max="8622" width="7" style="5" customWidth="1"/>
+    <col min="8623" max="8623" width="9.42578125" style="5" customWidth="1"/>
+    <col min="8624" max="8624" width="9" style="5" customWidth="1"/>
+    <col min="8625" max="8625" width="9.85546875" style="5" customWidth="1"/>
+    <col min="8626" max="8626" width="9.5703125" style="5" customWidth="1"/>
+    <col min="8627" max="8627" width="7.28515625" style="5" customWidth="1"/>
+    <col min="8628" max="8628" width="8.85546875" style="5" customWidth="1"/>
+    <col min="8629" max="8629" width="10" style="5" customWidth="1"/>
+    <col min="8630" max="8630" width="10.42578125" style="5" customWidth="1"/>
+    <col min="8631" max="8631" width="9.5703125" style="5" customWidth="1"/>
+    <col min="8632" max="8632" width="8" style="5" customWidth="1"/>
+    <col min="8633" max="8633" width="8.42578125" style="5" customWidth="1"/>
+    <col min="8634" max="8634" width="9.140625" style="5" customWidth="1"/>
+    <col min="8635" max="8636" width="9.42578125" style="5" customWidth="1"/>
+    <col min="8637" max="8637" width="8" style="5" customWidth="1"/>
+    <col min="8638" max="8638" width="8.28515625" style="5" customWidth="1"/>
+    <col min="8639" max="8639" width="9.140625" style="5" customWidth="1"/>
+    <col min="8640" max="8640" width="10" style="5" customWidth="1"/>
+    <col min="8641" max="8641" width="9.140625" style="5" customWidth="1"/>
+    <col min="8642" max="8642" width="7.7109375" style="5" customWidth="1"/>
+    <col min="8643" max="8644" width="9.140625" style="5"/>
+    <col min="8645" max="8645" width="10.140625" style="5" customWidth="1"/>
+    <col min="8646" max="8649" width="9.140625" style="5"/>
+    <col min="8650" max="8650" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="8651" max="8654" width="9.140625" style="5"/>
+    <col min="8655" max="8655" width="11" style="5" customWidth="1"/>
+    <col min="8656" max="8659" width="9.140625" style="5"/>
+    <col min="8660" max="8660" width="10.5703125" style="5" customWidth="1"/>
+    <col min="8661" max="8664" width="9.140625" style="5"/>
+    <col min="8665" max="8665" width="9.7109375" style="5" customWidth="1"/>
+    <col min="8666" max="8666" width="10.140625" style="5" customWidth="1"/>
+    <col min="8667" max="8667" width="9.28515625" style="5" customWidth="1"/>
+    <col min="8668" max="8668" width="10.28515625" style="5" customWidth="1"/>
+    <col min="8669" max="8669" width="9.140625" style="5"/>
+    <col min="8670" max="8670" width="10.28515625" style="5" customWidth="1"/>
+    <col min="8671" max="8672" width="9.140625" style="5"/>
+    <col min="8673" max="8673" width="9.5703125" style="5" customWidth="1"/>
+    <col min="8674" max="8675" width="10.42578125" style="5" customWidth="1"/>
+    <col min="8676" max="8677" width="9.140625" style="5"/>
+    <col min="8678" max="8678" width="9.5703125" style="5" customWidth="1"/>
+    <col min="8679" max="8679" width="10.42578125" style="5" customWidth="1"/>
+    <col min="8680" max="8680" width="9.140625" style="5"/>
+    <col min="8681" max="8681" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="8682" max="8684" width="9.140625" style="5"/>
+    <col min="8685" max="8685" width="10" style="5" customWidth="1"/>
+    <col min="8686" max="8686" width="9.7109375" style="5" customWidth="1"/>
+    <col min="8687" max="8688" width="9.140625" style="5"/>
+    <col min="8689" max="8690" width="10.28515625" style="5" customWidth="1"/>
+    <col min="8691" max="8693" width="9.140625" style="5"/>
+    <col min="8694" max="8695" width="10.28515625" style="5" customWidth="1"/>
+    <col min="8696" max="8698" width="9.140625" style="5"/>
+    <col min="8699" max="8700" width="10.28515625" style="5" customWidth="1"/>
+    <col min="8701" max="8703" width="9.140625" style="5"/>
+    <col min="8704" max="8705" width="10.28515625" style="5" customWidth="1"/>
+    <col min="8706" max="8708" width="9.140625" style="5"/>
+    <col min="8709" max="8710" width="10.28515625" style="5" customWidth="1"/>
+    <col min="8711" max="8857" width="9.140625" style="5"/>
+    <col min="8858" max="8858" width="20" style="5" customWidth="1"/>
+    <col min="8859" max="8859" width="8.7109375" style="5" customWidth="1"/>
+    <col min="8860" max="8860" width="9.42578125" style="5" customWidth="1"/>
+    <col min="8861" max="8861" width="10" style="5" customWidth="1"/>
+    <col min="8862" max="8862" width="10.140625" style="5" customWidth="1"/>
+    <col min="8863" max="8863" width="8.85546875" style="5" customWidth="1"/>
+    <col min="8864" max="8864" width="9" style="5" customWidth="1"/>
+    <col min="8865" max="8865" width="9.7109375" style="5" customWidth="1"/>
+    <col min="8866" max="8866" width="9.85546875" style="5" customWidth="1"/>
+    <col min="8867" max="8867" width="9.5703125" style="5" customWidth="1"/>
+    <col min="8868" max="8868" width="8.42578125" style="5" customWidth="1"/>
+    <col min="8869" max="8869" width="8.5703125" style="5" customWidth="1"/>
+    <col min="8870" max="8871" width="9.5703125" style="5" customWidth="1"/>
+    <col min="8872" max="8872" width="9.42578125" style="5" customWidth="1"/>
+    <col min="8873" max="8873" width="7.140625" style="5" customWidth="1"/>
+    <col min="8874" max="8874" width="9.140625" style="5" customWidth="1"/>
+    <col min="8875" max="8875" width="9.42578125" style="5" customWidth="1"/>
+    <col min="8876" max="8876" width="9.85546875" style="5" customWidth="1"/>
+    <col min="8877" max="8877" width="10.42578125" style="5" customWidth="1"/>
+    <col min="8878" max="8878" width="7" style="5" customWidth="1"/>
+    <col min="8879" max="8879" width="9.42578125" style="5" customWidth="1"/>
+    <col min="8880" max="8880" width="9" style="5" customWidth="1"/>
+    <col min="8881" max="8881" width="9.85546875" style="5" customWidth="1"/>
+    <col min="8882" max="8882" width="9.5703125" style="5" customWidth="1"/>
+    <col min="8883" max="8883" width="7.28515625" style="5" customWidth="1"/>
+    <col min="8884" max="8884" width="8.85546875" style="5" customWidth="1"/>
+    <col min="8885" max="8885" width="10" style="5" customWidth="1"/>
+    <col min="8886" max="8886" width="10.42578125" style="5" customWidth="1"/>
+    <col min="8887" max="8887" width="9.5703125" style="5" customWidth="1"/>
+    <col min="8888" max="8888" width="8" style="5" customWidth="1"/>
+    <col min="8889" max="8889" width="8.42578125" style="5" customWidth="1"/>
+    <col min="8890" max="8890" width="9.140625" style="5" customWidth="1"/>
+    <col min="8891" max="8892" width="9.42578125" style="5" customWidth="1"/>
+    <col min="8893" max="8893" width="8" style="5" customWidth="1"/>
+    <col min="8894" max="8894" width="8.28515625" style="5" customWidth="1"/>
+    <col min="8895" max="8895" width="9.140625" style="5" customWidth="1"/>
+    <col min="8896" max="8896" width="10" style="5" customWidth="1"/>
+    <col min="8897" max="8897" width="9.140625" style="5" customWidth="1"/>
+    <col min="8898" max="8898" width="7.7109375" style="5" customWidth="1"/>
+    <col min="8899" max="8900" width="9.140625" style="5"/>
+    <col min="8901" max="8901" width="10.140625" style="5" customWidth="1"/>
+    <col min="8902" max="8905" width="9.140625" style="5"/>
+    <col min="8906" max="8906" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="8907" max="8910" width="9.140625" style="5"/>
+    <col min="8911" max="8911" width="11" style="5" customWidth="1"/>
+    <col min="8912" max="8915" width="9.140625" style="5"/>
+    <col min="8916" max="8916" width="10.5703125" style="5" customWidth="1"/>
+    <col min="8917" max="8920" width="9.140625" style="5"/>
+    <col min="8921" max="8921" width="9.7109375" style="5" customWidth="1"/>
+    <col min="8922" max="8922" width="10.140625" style="5" customWidth="1"/>
+    <col min="8923" max="8923" width="9.28515625" style="5" customWidth="1"/>
+    <col min="8924" max="8924" width="10.28515625" style="5" customWidth="1"/>
+    <col min="8925" max="8925" width="9.140625" style="5"/>
+    <col min="8926" max="8926" width="10.28515625" style="5" customWidth="1"/>
+    <col min="8927" max="8928" width="9.140625" style="5"/>
+    <col min="8929" max="8929" width="9.5703125" style="5" customWidth="1"/>
+    <col min="8930" max="8931" width="10.42578125" style="5" customWidth="1"/>
+    <col min="8932" max="8933" width="9.140625" style="5"/>
+    <col min="8934" max="8934" width="9.5703125" style="5" customWidth="1"/>
+    <col min="8935" max="8935" width="10.42578125" style="5" customWidth="1"/>
+    <col min="8936" max="8936" width="9.140625" style="5"/>
+    <col min="8937" max="8937" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="8938" max="8940" width="9.140625" style="5"/>
+    <col min="8941" max="8941" width="10" style="5" customWidth="1"/>
+    <col min="8942" max="8942" width="9.7109375" style="5" customWidth="1"/>
+    <col min="8943" max="8944" width="9.140625" style="5"/>
+    <col min="8945" max="8946" width="10.28515625" style="5" customWidth="1"/>
+    <col min="8947" max="8949" width="9.140625" style="5"/>
+    <col min="8950" max="8951" width="10.28515625" style="5" customWidth="1"/>
+    <col min="8952" max="8954" width="9.140625" style="5"/>
+    <col min="8955" max="8956" width="10.28515625" style="5" customWidth="1"/>
+    <col min="8957" max="8959" width="9.140625" style="5"/>
+    <col min="8960" max="8961" width="10.28515625" style="5" customWidth="1"/>
+    <col min="8962" max="8964" width="9.140625" style="5"/>
+    <col min="8965" max="8966" width="10.28515625" style="5" customWidth="1"/>
+    <col min="8967" max="9113" width="9.140625" style="5"/>
+    <col min="9114" max="9114" width="20" style="5" customWidth="1"/>
+    <col min="9115" max="9115" width="8.7109375" style="5" customWidth="1"/>
+    <col min="9116" max="9116" width="9.42578125" style="5" customWidth="1"/>
+    <col min="9117" max="9117" width="10" style="5" customWidth="1"/>
+    <col min="9118" max="9118" width="10.140625" style="5" customWidth="1"/>
+    <col min="9119" max="9119" width="8.85546875" style="5" customWidth="1"/>
+    <col min="9120" max="9120" width="9" style="5" customWidth="1"/>
+    <col min="9121" max="9121" width="9.7109375" style="5" customWidth="1"/>
+    <col min="9122" max="9122" width="9.85546875" style="5" customWidth="1"/>
+    <col min="9123" max="9123" width="9.5703125" style="5" customWidth="1"/>
+    <col min="9124" max="9124" width="8.42578125" style="5" customWidth="1"/>
+    <col min="9125" max="9125" width="8.5703125" style="5" customWidth="1"/>
+    <col min="9126" max="9127" width="9.5703125" style="5" customWidth="1"/>
+    <col min="9128" max="9128" width="9.42578125" style="5" customWidth="1"/>
+    <col min="9129" max="9129" width="7.140625" style="5" customWidth="1"/>
+    <col min="9130" max="9130" width="9.140625" style="5" customWidth="1"/>
+    <col min="9131" max="9131" width="9.42578125" style="5" customWidth="1"/>
+    <col min="9132" max="9132" width="9.85546875" style="5" customWidth="1"/>
+    <col min="9133" max="9133" width="10.42578125" style="5" customWidth="1"/>
+    <col min="9134" max="9134" width="7" style="5" customWidth="1"/>
+    <col min="9135" max="9135" width="9.42578125" style="5" customWidth="1"/>
+    <col min="9136" max="9136" width="9" style="5" customWidth="1"/>
+    <col min="9137" max="9137" width="9.85546875" style="5" customWidth="1"/>
+    <col min="9138" max="9138" width="9.5703125" style="5" customWidth="1"/>
+    <col min="9139" max="9139" width="7.28515625" style="5" customWidth="1"/>
+    <col min="9140" max="9140" width="8.85546875" style="5" customWidth="1"/>
+    <col min="9141" max="9141" width="10" style="5" customWidth="1"/>
+    <col min="9142" max="9142" width="10.42578125" style="5" customWidth="1"/>
+    <col min="9143" max="9143" width="9.5703125" style="5" customWidth="1"/>
+    <col min="9144" max="9144" width="8" style="5" customWidth="1"/>
+    <col min="9145" max="9145" width="8.42578125" style="5" customWidth="1"/>
+    <col min="9146" max="9146" width="9.140625" style="5" customWidth="1"/>
+    <col min="9147" max="9148" width="9.42578125" style="5" customWidth="1"/>
+    <col min="9149" max="9149" width="8" style="5" customWidth="1"/>
+    <col min="9150" max="9150" width="8.28515625" style="5" customWidth="1"/>
+    <col min="9151" max="9151" width="9.140625" style="5" customWidth="1"/>
+    <col min="9152" max="9152" width="10" style="5" customWidth="1"/>
+    <col min="9153" max="9153" width="9.140625" style="5" customWidth="1"/>
+    <col min="9154" max="9154" width="7.7109375" style="5" customWidth="1"/>
+    <col min="9155" max="9156" width="9.140625" style="5"/>
+    <col min="9157" max="9157" width="10.140625" style="5" customWidth="1"/>
+    <col min="9158" max="9161" width="9.140625" style="5"/>
+    <col min="9162" max="9162" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="9163" max="9166" width="9.140625" style="5"/>
+    <col min="9167" max="9167" width="11" style="5" customWidth="1"/>
+    <col min="9168" max="9171" width="9.140625" style="5"/>
+    <col min="9172" max="9172" width="10.5703125" style="5" customWidth="1"/>
+    <col min="9173" max="9176" width="9.140625" style="5"/>
+    <col min="9177" max="9177" width="9.7109375" style="5" customWidth="1"/>
+    <col min="9178" max="9178" width="10.140625" style="5" customWidth="1"/>
+    <col min="9179" max="9179" width="9.28515625" style="5" customWidth="1"/>
+    <col min="9180" max="9180" width="10.28515625" style="5" customWidth="1"/>
+    <col min="9181" max="9181" width="9.140625" style="5"/>
+    <col min="9182" max="9182" width="10.28515625" style="5" customWidth="1"/>
+    <col min="9183" max="9184" width="9.140625" style="5"/>
+    <col min="9185" max="9185" width="9.5703125" style="5" customWidth="1"/>
+    <col min="9186" max="9187" width="10.42578125" style="5" customWidth="1"/>
+    <col min="9188" max="9189" width="9.140625" style="5"/>
+    <col min="9190" max="9190" width="9.5703125" style="5" customWidth="1"/>
+    <col min="9191" max="9191" width="10.42578125" style="5" customWidth="1"/>
+    <col min="9192" max="9192" width="9.140625" style="5"/>
+    <col min="9193" max="9193" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="9194" max="9196" width="9.140625" style="5"/>
+    <col min="9197" max="9197" width="10" style="5" customWidth="1"/>
+    <col min="9198" max="9198" width="9.7109375" style="5" customWidth="1"/>
+    <col min="9199" max="9200" width="9.140625" style="5"/>
+    <col min="9201" max="9202" width="10.28515625" style="5" customWidth="1"/>
+    <col min="9203" max="9205" width="9.140625" style="5"/>
+    <col min="9206" max="9207" width="10.28515625" style="5" customWidth="1"/>
+    <col min="9208" max="9210" width="9.140625" style="5"/>
+    <col min="9211" max="9212" width="10.28515625" style="5" customWidth="1"/>
+    <col min="9213" max="9215" width="9.140625" style="5"/>
+    <col min="9216" max="9217" width="10.28515625" style="5" customWidth="1"/>
+    <col min="9218" max="9220" width="9.140625" style="5"/>
+    <col min="9221" max="9222" width="10.28515625" style="5" customWidth="1"/>
+    <col min="9223" max="9369" width="9.140625" style="5"/>
+    <col min="9370" max="9370" width="20" style="5" customWidth="1"/>
+    <col min="9371" max="9371" width="8.7109375" style="5" customWidth="1"/>
+    <col min="9372" max="9372" width="9.42578125" style="5" customWidth="1"/>
+    <col min="9373" max="9373" width="10" style="5" customWidth="1"/>
+    <col min="9374" max="9374" width="10.140625" style="5" customWidth="1"/>
+    <col min="9375" max="9375" width="8.85546875" style="5" customWidth="1"/>
+    <col min="9376" max="9376" width="9" style="5" customWidth="1"/>
+    <col min="9377" max="9377" width="9.7109375" style="5" customWidth="1"/>
+    <col min="9378" max="9378" width="9.85546875" style="5" customWidth="1"/>
+    <col min="9379" max="9379" width="9.5703125" style="5" customWidth="1"/>
+    <col min="9380" max="9380" width="8.42578125" style="5" customWidth="1"/>
+    <col min="9381" max="9381" width="8.5703125" style="5" customWidth="1"/>
+    <col min="9382" max="9383" width="9.5703125" style="5" customWidth="1"/>
+    <col min="9384" max="9384" width="9.42578125" style="5" customWidth="1"/>
+    <col min="9385" max="9385" width="7.140625" style="5" customWidth="1"/>
+    <col min="9386" max="9386" width="9.140625" style="5" customWidth="1"/>
+    <col min="9387" max="9387" width="9.42578125" style="5" customWidth="1"/>
+    <col min="9388" max="9388" width="9.85546875" style="5" customWidth="1"/>
+    <col min="9389" max="9389" width="10.42578125" style="5" customWidth="1"/>
+    <col min="9390" max="9390" width="7" style="5" customWidth="1"/>
+    <col min="9391" max="9391" width="9.42578125" style="5" customWidth="1"/>
+    <col min="9392" max="9392" width="9" style="5" customWidth="1"/>
+    <col min="9393" max="9393" width="9.85546875" style="5" customWidth="1"/>
+    <col min="9394" max="9394" width="9.5703125" style="5" customWidth="1"/>
+    <col min="9395" max="9395" width="7.28515625" style="5" customWidth="1"/>
+    <col min="9396" max="9396" width="8.85546875" style="5" customWidth="1"/>
+    <col min="9397" max="9397" width="10" style="5" customWidth="1"/>
+    <col min="9398" max="9398" width="10.42578125" style="5" customWidth="1"/>
+    <col min="9399" max="9399" width="9.5703125" style="5" customWidth="1"/>
+    <col min="9400" max="9400" width="8" style="5" customWidth="1"/>
+    <col min="9401" max="9401" width="8.42578125" style="5" customWidth="1"/>
+    <col min="9402" max="9402" width="9.140625" style="5" customWidth="1"/>
+    <col min="9403" max="9404" width="9.42578125" style="5" customWidth="1"/>
+    <col min="9405" max="9405" width="8" style="5" customWidth="1"/>
+    <col min="9406" max="9406" width="8.28515625" style="5" customWidth="1"/>
+    <col min="9407" max="9407" width="9.140625" style="5" customWidth="1"/>
+    <col min="9408" max="9408" width="10" style="5" customWidth="1"/>
+    <col min="9409" max="9409" width="9.140625" style="5" customWidth="1"/>
+    <col min="9410" max="9410" width="7.7109375" style="5" customWidth="1"/>
+    <col min="9411" max="9412" width="9.140625" style="5"/>
+    <col min="9413" max="9413" width="10.140625" style="5" customWidth="1"/>
+    <col min="9414" max="9417" width="9.140625" style="5"/>
+    <col min="9418" max="9418" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="9419" max="9422" width="9.140625" style="5"/>
+    <col min="9423" max="9423" width="11" style="5" customWidth="1"/>
+    <col min="9424" max="9427" width="9.140625" style="5"/>
+    <col min="9428" max="9428" width="10.5703125" style="5" customWidth="1"/>
+    <col min="9429" max="9432" width="9.140625" style="5"/>
+    <col min="9433" max="9433" width="9.7109375" style="5" customWidth="1"/>
+    <col min="9434" max="9434" width="10.140625" style="5" customWidth="1"/>
+    <col min="9435" max="9435" width="9.28515625" style="5" customWidth="1"/>
+    <col min="9436" max="9436" width="10.28515625" style="5" customWidth="1"/>
+    <col min="9437" max="9437" width="9.140625" style="5"/>
+    <col min="9438" max="9438" width="10.28515625" style="5" customWidth="1"/>
+    <col min="9439" max="9440" width="9.140625" style="5"/>
+    <col min="9441" max="9441" width="9.5703125" style="5" customWidth="1"/>
+    <col min="9442" max="9443" width="10.42578125" style="5" customWidth="1"/>
+    <col min="9444" max="9445" width="9.140625" style="5"/>
+    <col min="9446" max="9446" width="9.5703125" style="5" customWidth="1"/>
+    <col min="9447" max="9447" width="10.42578125" style="5" customWidth="1"/>
+    <col min="9448" max="9448" width="9.140625" style="5"/>
+    <col min="9449" max="9449" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="9450" max="9452" width="9.140625" style="5"/>
+    <col min="9453" max="9453" width="10" style="5" customWidth="1"/>
+    <col min="9454" max="9454" width="9.7109375" style="5" customWidth="1"/>
+    <col min="9455" max="9456" width="9.140625" style="5"/>
+    <col min="9457" max="9458" width="10.28515625" style="5" customWidth="1"/>
+    <col min="9459" max="9461" width="9.140625" style="5"/>
+    <col min="9462" max="9463" width="10.28515625" style="5" customWidth="1"/>
+    <col min="9464" max="9466" width="9.140625" style="5"/>
+    <col min="9467" max="9468" width="10.28515625" style="5" customWidth="1"/>
+    <col min="9469" max="9471" width="9.140625" style="5"/>
+    <col min="9472" max="9473" width="10.28515625" style="5" customWidth="1"/>
+    <col min="9474" max="9476" width="9.140625" style="5"/>
+    <col min="9477" max="9478" width="10.28515625" style="5" customWidth="1"/>
+    <col min="9479" max="9625" width="9.140625" style="5"/>
+    <col min="9626" max="9626" width="20" style="5" customWidth="1"/>
+    <col min="9627" max="9627" width="8.7109375" style="5" customWidth="1"/>
+    <col min="9628" max="9628" width="9.42578125" style="5" customWidth="1"/>
+    <col min="9629" max="9629" width="10" style="5" customWidth="1"/>
+    <col min="9630" max="9630" width="10.140625" style="5" customWidth="1"/>
+    <col min="9631" max="9631" width="8.85546875" style="5" customWidth="1"/>
+    <col min="9632" max="9632" width="9" style="5" customWidth="1"/>
+    <col min="9633" max="9633" width="9.7109375" style="5" customWidth="1"/>
+    <col min="9634" max="9634" width="9.85546875" style="5" customWidth="1"/>
+    <col min="9635" max="9635" width="9.5703125" style="5" customWidth="1"/>
+    <col min="9636" max="9636" width="8.42578125" style="5" customWidth="1"/>
+    <col min="9637" max="9637" width="8.5703125" style="5" customWidth="1"/>
+    <col min="9638" max="9639" width="9.5703125" style="5" customWidth="1"/>
+    <col min="9640" max="9640" width="9.42578125" style="5" customWidth="1"/>
+    <col min="9641" max="9641" width="7.140625" style="5" customWidth="1"/>
+    <col min="9642" max="9642" width="9.140625" style="5" customWidth="1"/>
+    <col min="9643" max="9643" width="9.42578125" style="5" customWidth="1"/>
+    <col min="9644" max="9644" width="9.85546875" style="5" customWidth="1"/>
+    <col min="9645" max="9645" width="10.42578125" style="5" customWidth="1"/>
+    <col min="9646" max="9646" width="7" style="5" customWidth="1"/>
+    <col min="9647" max="9647" width="9.42578125" style="5" customWidth="1"/>
+    <col min="9648" max="9648" width="9" style="5" customWidth="1"/>
+    <col min="9649" max="9649" width="9.85546875" style="5" customWidth="1"/>
+    <col min="9650" max="9650" width="9.5703125" style="5" customWidth="1"/>
+    <col min="9651" max="9651" width="7.28515625" style="5" customWidth="1"/>
+    <col min="9652" max="9652" width="8.85546875" style="5" customWidth="1"/>
+    <col min="9653" max="9653" width="10" style="5" customWidth="1"/>
+    <col min="9654" max="9654" width="10.42578125" style="5" customWidth="1"/>
+    <col min="9655" max="9655" width="9.5703125" style="5" customWidth="1"/>
+    <col min="9656" max="9656" width="8" style="5" customWidth="1"/>
+    <col min="9657" max="9657" width="8.42578125" style="5" customWidth="1"/>
+    <col min="9658" max="9658" width="9.140625" style="5" customWidth="1"/>
+    <col min="9659" max="9660" width="9.42578125" style="5" customWidth="1"/>
+    <col min="9661" max="9661" width="8" style="5" customWidth="1"/>
+    <col min="9662" max="9662" width="8.28515625" style="5" customWidth="1"/>
+    <col min="9663" max="9663" width="9.140625" style="5" customWidth="1"/>
+    <col min="9664" max="9664" width="10" style="5" customWidth="1"/>
+    <col min="9665" max="9665" width="9.140625" style="5" customWidth="1"/>
+    <col min="9666" max="9666" width="7.7109375" style="5" customWidth="1"/>
+    <col min="9667" max="9668" width="9.140625" style="5"/>
+    <col min="9669" max="9669" width="10.140625" style="5" customWidth="1"/>
+    <col min="9670" max="9673" width="9.140625" style="5"/>
+    <col min="9674" max="9674" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="9675" max="9678" width="9.140625" style="5"/>
+    <col min="9679" max="9679" width="11" style="5" customWidth="1"/>
+    <col min="9680" max="9683" width="9.140625" style="5"/>
+    <col min="9684" max="9684" width="10.5703125" style="5" customWidth="1"/>
+    <col min="9685" max="9688" width="9.140625" style="5"/>
+    <col min="9689" max="9689" width="9.7109375" style="5" customWidth="1"/>
+    <col min="9690" max="9690" width="10.140625" style="5" customWidth="1"/>
+    <col min="9691" max="9691" width="9.28515625" style="5" customWidth="1"/>
+    <col min="9692" max="9692" width="10.28515625" style="5" customWidth="1"/>
+    <col min="9693" max="9693" width="9.140625" style="5"/>
+    <col min="9694" max="9694" width="10.28515625" style="5" customWidth="1"/>
+    <col min="9695" max="9696" width="9.140625" style="5"/>
+    <col min="9697" max="9697" width="9.5703125" style="5" customWidth="1"/>
+    <col min="9698" max="9699" width="10.42578125" style="5" customWidth="1"/>
+    <col min="9700" max="9701" width="9.140625" style="5"/>
+    <col min="9702" max="9702" width="9.5703125" style="5" customWidth="1"/>
+    <col min="9703" max="9703" width="10.42578125" style="5" customWidth="1"/>
+    <col min="9704" max="9704" width="9.140625" style="5"/>
+    <col min="9705" max="9705" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="9706" max="9708" width="9.140625" style="5"/>
+    <col min="9709" max="9709" width="10" style="5" customWidth="1"/>
+    <col min="9710" max="9710" width="9.7109375" style="5" customWidth="1"/>
+    <col min="9711" max="9712" width="9.140625" style="5"/>
+    <col min="9713" max="9714" width="10.28515625" style="5" customWidth="1"/>
+    <col min="9715" max="9717" width="9.140625" style="5"/>
+    <col min="9718" max="9719" width="10.28515625" style="5" customWidth="1"/>
+    <col min="9720" max="9722" width="9.140625" style="5"/>
+    <col min="9723" max="9724" width="10.28515625" style="5" customWidth="1"/>
+    <col min="9725" max="9727" width="9.140625" style="5"/>
+    <col min="9728" max="9729" width="10.28515625" style="5" customWidth="1"/>
+    <col min="9730" max="9732" width="9.140625" style="5"/>
+    <col min="9733" max="9734" width="10.28515625" style="5" customWidth="1"/>
+    <col min="9735" max="9881" width="9.140625" style="5"/>
+    <col min="9882" max="9882" width="20" style="5" customWidth="1"/>
+    <col min="9883" max="9883" width="8.7109375" style="5" customWidth="1"/>
+    <col min="9884" max="9884" width="9.42578125" style="5" customWidth="1"/>
+    <col min="9885" max="9885" width="10" style="5" customWidth="1"/>
+    <col min="9886" max="9886" width="10.140625" style="5" customWidth="1"/>
+    <col min="9887" max="9887" width="8.85546875" style="5" customWidth="1"/>
+    <col min="9888" max="9888" width="9" style="5" customWidth="1"/>
+    <col min="9889" max="9889" width="9.7109375" style="5" customWidth="1"/>
+    <col min="9890" max="9890" width="9.85546875" style="5" customWidth="1"/>
+    <col min="9891" max="9891" width="9.5703125" style="5" customWidth="1"/>
+    <col min="9892" max="9892" width="8.42578125" style="5" customWidth="1"/>
+    <col min="9893" max="9893" width="8.5703125" style="5" customWidth="1"/>
+    <col min="9894" max="9895" width="9.5703125" style="5" customWidth="1"/>
+    <col min="9896" max="9896" width="9.42578125" style="5" customWidth="1"/>
+    <col min="9897" max="9897" width="7.140625" style="5" customWidth="1"/>
+    <col min="9898" max="9898" width="9.140625" style="5" customWidth="1"/>
+    <col min="9899" max="9899" width="9.42578125" style="5" customWidth="1"/>
+    <col min="9900" max="9900" width="9.85546875" style="5" customWidth="1"/>
+    <col min="9901" max="9901" width="10.42578125" style="5" customWidth="1"/>
+    <col min="9902" max="9902" width="7" style="5" customWidth="1"/>
+    <col min="9903" max="9903" width="9.42578125" style="5" customWidth="1"/>
+    <col min="9904" max="9904" width="9" style="5" customWidth="1"/>
+    <col min="9905" max="9905" width="9.85546875" style="5" customWidth="1"/>
+    <col min="9906" max="9906" width="9.5703125" style="5" customWidth="1"/>
+    <col min="9907" max="9907" width="7.28515625" style="5" customWidth="1"/>
+    <col min="9908" max="9908" width="8.85546875" style="5" customWidth="1"/>
+    <col min="9909" max="9909" width="10" style="5" customWidth="1"/>
+    <col min="9910" max="9910" width="10.42578125" style="5" customWidth="1"/>
+    <col min="9911" max="9911" width="9.5703125" style="5" customWidth="1"/>
+    <col min="9912" max="9912" width="8" style="5" customWidth="1"/>
+    <col min="9913" max="9913" width="8.42578125" style="5" customWidth="1"/>
+    <col min="9914" max="9914" width="9.140625" style="5" customWidth="1"/>
+    <col min="9915" max="9916" width="9.42578125" style="5" customWidth="1"/>
+    <col min="9917" max="9917" width="8" style="5" customWidth="1"/>
+    <col min="9918" max="9918" width="8.28515625" style="5" customWidth="1"/>
+    <col min="9919" max="9919" width="9.140625" style="5" customWidth="1"/>
+    <col min="9920" max="9920" width="10" style="5" customWidth="1"/>
+    <col min="9921" max="9921" width="9.140625" style="5" customWidth="1"/>
+    <col min="9922" max="9922" width="7.7109375" style="5" customWidth="1"/>
+    <col min="9923" max="9924" width="9.140625" style="5"/>
+    <col min="9925" max="9925" width="10.140625" style="5" customWidth="1"/>
+    <col min="9926" max="9929" width="9.140625" style="5"/>
+    <col min="9930" max="9930" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="9931" max="9934" width="9.140625" style="5"/>
+    <col min="9935" max="9935" width="11" style="5" customWidth="1"/>
+    <col min="9936" max="9939" width="9.140625" style="5"/>
+    <col min="9940" max="9940" width="10.5703125" style="5" customWidth="1"/>
+    <col min="9941" max="9944" width="9.140625" style="5"/>
+    <col min="9945" max="9945" width="9.7109375" style="5" customWidth="1"/>
+    <col min="9946" max="9946" width="10.140625" style="5" customWidth="1"/>
+    <col min="9947" max="9947" width="9.28515625" style="5" customWidth="1"/>
+    <col min="9948" max="9948" width="10.28515625" style="5" customWidth="1"/>
+    <col min="9949" max="9949" width="9.140625" style="5"/>
+    <col min="9950" max="9950" width="10.28515625" style="5" customWidth="1"/>
+    <col min="9951" max="9952" width="9.140625" style="5"/>
+    <col min="9953" max="9953" width="9.5703125" style="5" customWidth="1"/>
+    <col min="9954" max="9955" width="10.42578125" style="5" customWidth="1"/>
+    <col min="9956" max="9957" width="9.140625" style="5"/>
+    <col min="9958" max="9958" width="9.5703125" style="5" customWidth="1"/>
+    <col min="9959" max="9959" width="10.42578125" style="5" customWidth="1"/>
+    <col min="9960" max="9960" width="9.140625" style="5"/>
+    <col min="9961" max="9961" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="9962" max="9964" width="9.140625" style="5"/>
+    <col min="9965" max="9965" width="10" style="5" customWidth="1"/>
+    <col min="9966" max="9966" width="9.7109375" style="5" customWidth="1"/>
+    <col min="9967" max="9968" width="9.140625" style="5"/>
+    <col min="9969" max="9970" width="10.28515625" style="5" customWidth="1"/>
+    <col min="9971" max="9973" width="9.140625" style="5"/>
+    <col min="9974" max="9975" width="10.28515625" style="5" customWidth="1"/>
+    <col min="9976" max="9978" width="9.140625" style="5"/>
+    <col min="9979" max="9980" width="10.28515625" style="5" customWidth="1"/>
+    <col min="9981" max="9983" width="9.140625" style="5"/>
+    <col min="9984" max="9985" width="10.28515625" style="5" customWidth="1"/>
+    <col min="9986" max="9988" width="9.140625" style="5"/>
+    <col min="9989" max="9990" width="10.28515625" style="5" customWidth="1"/>
+    <col min="9991" max="10137" width="9.140625" style="5"/>
+    <col min="10138" max="10138" width="20" style="5" customWidth="1"/>
+    <col min="10139" max="10139" width="8.7109375" style="5" customWidth="1"/>
+    <col min="10140" max="10140" width="9.42578125" style="5" customWidth="1"/>
+    <col min="10141" max="10141" width="10" style="5" customWidth="1"/>
+    <col min="10142" max="10142" width="10.140625" style="5" customWidth="1"/>
+    <col min="10143" max="10143" width="8.85546875" style="5" customWidth="1"/>
+    <col min="10144" max="10144" width="9" style="5" customWidth="1"/>
+    <col min="10145" max="10145" width="9.7109375" style="5" customWidth="1"/>
+    <col min="10146" max="10146" width="9.85546875" style="5" customWidth="1"/>
+    <col min="10147" max="10147" width="9.5703125" style="5" customWidth="1"/>
+    <col min="10148" max="10148" width="8.42578125" style="5" customWidth="1"/>
+    <col min="10149" max="10149" width="8.5703125" style="5" customWidth="1"/>
+    <col min="10150" max="10151" width="9.5703125" style="5" customWidth="1"/>
+    <col min="10152" max="10152" width="9.42578125" style="5" customWidth="1"/>
+    <col min="10153" max="10153" width="7.140625" style="5" customWidth="1"/>
+    <col min="10154" max="10154" width="9.140625" style="5" customWidth="1"/>
+    <col min="10155" max="10155" width="9.42578125" style="5" customWidth="1"/>
+    <col min="10156" max="10156" width="9.85546875" style="5" customWidth="1"/>
+    <col min="10157" max="10157" width="10.42578125" style="5" customWidth="1"/>
+    <col min="10158" max="10158" width="7" style="5" customWidth="1"/>
+    <col min="10159" max="10159" width="9.42578125" style="5" customWidth="1"/>
+    <col min="10160" max="10160" width="9" style="5" customWidth="1"/>
+    <col min="10161" max="10161" width="9.85546875" style="5" customWidth="1"/>
+    <col min="10162" max="10162" width="9.5703125" style="5" customWidth="1"/>
+    <col min="10163" max="10163" width="7.28515625" style="5" customWidth="1"/>
+    <col min="10164" max="10164" width="8.85546875" style="5" customWidth="1"/>
+    <col min="10165" max="10165" width="10" style="5" customWidth="1"/>
+    <col min="10166" max="10166" width="10.42578125" style="5" customWidth="1"/>
+    <col min="10167" max="10167" width="9.5703125" style="5" customWidth="1"/>
+    <col min="10168" max="10168" width="8" style="5" customWidth="1"/>
+    <col min="10169" max="10169" width="8.42578125" style="5" customWidth="1"/>
+    <col min="10170" max="10170" width="9.140625" style="5" customWidth="1"/>
+    <col min="10171" max="10172" width="9.42578125" style="5" customWidth="1"/>
+    <col min="10173" max="10173" width="8" style="5" customWidth="1"/>
+    <col min="10174" max="10174" width="8.28515625" style="5" customWidth="1"/>
+    <col min="10175" max="10175" width="9.140625" style="5" customWidth="1"/>
+    <col min="10176" max="10176" width="10" style="5" customWidth="1"/>
+    <col min="10177" max="10177" width="9.140625" style="5" customWidth="1"/>
+    <col min="10178" max="10178" width="7.7109375" style="5" customWidth="1"/>
+    <col min="10179" max="10180" width="9.140625" style="5"/>
+    <col min="10181" max="10181" width="10.140625" style="5" customWidth="1"/>
+    <col min="10182" max="10185" width="9.140625" style="5"/>
+    <col min="10186" max="10186" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="10187" max="10190" width="9.140625" style="5"/>
+    <col min="10191" max="10191" width="11" style="5" customWidth="1"/>
+    <col min="10192" max="10195" width="9.140625" style="5"/>
+    <col min="10196" max="10196" width="10.5703125" style="5" customWidth="1"/>
+    <col min="10197" max="10200" width="9.140625" style="5"/>
+    <col min="10201" max="10201" width="9.7109375" style="5" customWidth="1"/>
+    <col min="10202" max="10202" width="10.140625" style="5" customWidth="1"/>
+    <col min="10203" max="10203" width="9.28515625" style="5" customWidth="1"/>
+    <col min="10204" max="10204" width="10.28515625" style="5" customWidth="1"/>
+    <col min="10205" max="10205" width="9.140625" style="5"/>
+    <col min="10206" max="10206" width="10.28515625" style="5" customWidth="1"/>
+    <col min="10207" max="10208" width="9.140625" style="5"/>
+    <col min="10209" max="10209" width="9.5703125" style="5" customWidth="1"/>
+    <col min="10210" max="10211" width="10.42578125" style="5" customWidth="1"/>
+    <col min="10212" max="10213" width="9.140625" style="5"/>
+    <col min="10214" max="10214" width="9.5703125" style="5" customWidth="1"/>
+    <col min="10215" max="10215" width="10.42578125" style="5" customWidth="1"/>
+    <col min="10216" max="10216" width="9.140625" style="5"/>
+    <col min="10217" max="10217" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="10218" max="10220" width="9.140625" style="5"/>
+    <col min="10221" max="10221" width="10" style="5" customWidth="1"/>
+    <col min="10222" max="10222" width="9.7109375" style="5" customWidth="1"/>
+    <col min="10223" max="10224" width="9.140625" style="5"/>
+    <col min="10225" max="10226" width="10.28515625" style="5" customWidth="1"/>
+    <col min="10227" max="10229" width="9.140625" style="5"/>
+    <col min="10230" max="10231" width="10.28515625" style="5" customWidth="1"/>
+    <col min="10232" max="10234" width="9.140625" style="5"/>
+    <col min="10235" max="10236" width="10.28515625" style="5" customWidth="1"/>
+    <col min="10237" max="10239" width="9.140625" style="5"/>
+    <col min="10240" max="10241" width="10.28515625" style="5" customWidth="1"/>
+    <col min="10242" max="10244" width="9.140625" style="5"/>
+    <col min="10245" max="10246" width="10.28515625" style="5" customWidth="1"/>
+    <col min="10247" max="10393" width="9.140625" style="5"/>
+    <col min="10394" max="10394" width="20" style="5" customWidth="1"/>
+    <col min="10395" max="10395" width="8.7109375" style="5" customWidth="1"/>
+    <col min="10396" max="10396" width="9.42578125" style="5" customWidth="1"/>
+    <col min="10397" max="10397" width="10" style="5" customWidth="1"/>
+    <col min="10398" max="10398" width="10.140625" style="5" customWidth="1"/>
+    <col min="10399" max="10399" width="8.85546875" style="5" customWidth="1"/>
+    <col min="10400" max="10400" width="9" style="5" customWidth="1"/>
+    <col min="10401" max="10401" width="9.7109375" style="5" customWidth="1"/>
+    <col min="10402" max="10402" width="9.85546875" style="5" customWidth="1"/>
+    <col min="10403" max="10403" width="9.5703125" style="5" customWidth="1"/>
+    <col min="10404" max="10404" width="8.42578125" style="5" customWidth="1"/>
+    <col min="10405" max="10405" width="8.5703125" style="5" customWidth="1"/>
+    <col min="10406" max="10407" width="9.5703125" style="5" customWidth="1"/>
+    <col min="10408" max="10408" width="9.42578125" style="5" customWidth="1"/>
+    <col min="10409" max="10409" width="7.140625" style="5" customWidth="1"/>
+    <col min="10410" max="10410" width="9.140625" style="5" customWidth="1"/>
+    <col min="10411" max="10411" width="9.42578125" style="5" customWidth="1"/>
+    <col min="10412" max="10412" width="9.85546875" style="5" customWidth="1"/>
+    <col min="10413" max="10413" width="10.42578125" style="5" customWidth="1"/>
+    <col min="10414" max="10414" width="7" style="5" customWidth="1"/>
+    <col min="10415" max="10415" width="9.42578125" style="5" customWidth="1"/>
+    <col min="10416" max="10416" width="9" style="5" customWidth="1"/>
+    <col min="10417" max="10417" width="9.85546875" style="5" customWidth="1"/>
+    <col min="10418" max="10418" width="9.5703125" style="5" customWidth="1"/>
+    <col min="10419" max="10419" width="7.28515625" style="5" customWidth="1"/>
+    <col min="10420" max="10420" width="8.85546875" style="5" customWidth="1"/>
+    <col min="10421" max="10421" width="10" style="5" customWidth="1"/>
+    <col min="10422" max="10422" width="10.42578125" style="5" customWidth="1"/>
+    <col min="10423" max="10423" width="9.5703125" style="5" customWidth="1"/>
+    <col min="10424" max="10424" width="8" style="5" customWidth="1"/>
+    <col min="10425" max="10425" width="8.42578125" style="5" customWidth="1"/>
+    <col min="10426" max="10426" width="9.140625" style="5" customWidth="1"/>
+    <col min="10427" max="10428" width="9.42578125" style="5" customWidth="1"/>
+    <col min="10429" max="10429" width="8" style="5" customWidth="1"/>
+    <col min="10430" max="10430" width="8.28515625" style="5" customWidth="1"/>
+    <col min="10431" max="10431" width="9.140625" style="5" customWidth="1"/>
+    <col min="10432" max="10432" width="10" style="5" customWidth="1"/>
+    <col min="10433" max="10433" width="9.140625" style="5" customWidth="1"/>
+    <col min="10434" max="10434" width="7.7109375" style="5" customWidth="1"/>
+    <col min="10435" max="10436" width="9.140625" style="5"/>
+    <col min="10437" max="10437" width="10.140625" style="5" customWidth="1"/>
+    <col min="10438" max="10441" width="9.140625" style="5"/>
+    <col min="10442" max="10442" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="10443" max="10446" width="9.140625" style="5"/>
+    <col min="10447" max="10447" width="11" style="5" customWidth="1"/>
+    <col min="10448" max="10451" width="9.140625" style="5"/>
+    <col min="10452" max="10452" width="10.5703125" style="5" customWidth="1"/>
+    <col min="10453" max="10456" width="9.140625" style="5"/>
+    <col min="10457" max="10457" width="9.7109375" style="5" customWidth="1"/>
+    <col min="10458" max="10458" width="10.140625" style="5" customWidth="1"/>
+    <col min="10459" max="10459" width="9.28515625" style="5" customWidth="1"/>
+    <col min="10460" max="10460" width="10.28515625" style="5" customWidth="1"/>
+    <col min="10461" max="10461" width="9.140625" style="5"/>
+    <col min="10462" max="10462" width="10.28515625" style="5" customWidth="1"/>
+    <col min="10463" max="10464" width="9.140625" style="5"/>
+    <col min="10465" max="10465" width="9.5703125" style="5" customWidth="1"/>
+    <col min="10466" max="10467" width="10.42578125" style="5" customWidth="1"/>
+    <col min="10468" max="10469" width="9.140625" style="5"/>
+    <col min="10470" max="10470" width="9.5703125" style="5" customWidth="1"/>
+    <col min="10471" max="10471" width="10.42578125" style="5" customWidth="1"/>
+    <col min="10472" max="10472" width="9.140625" style="5"/>
+    <col min="10473" max="10473" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="10474" max="10476" width="9.140625" style="5"/>
+    <col min="10477" max="10477" width="10" style="5" customWidth="1"/>
+    <col min="10478" max="10478" width="9.7109375" style="5" customWidth="1"/>
+    <col min="10479" max="10480" width="9.140625" style="5"/>
+    <col min="10481" max="10482" width="10.28515625" style="5" customWidth="1"/>
+    <col min="10483" max="10485" width="9.140625" style="5"/>
+    <col min="10486" max="10487" width="10.28515625" style="5" customWidth="1"/>
+    <col min="10488" max="10490" width="9.140625" style="5"/>
+    <col min="10491" max="10492" width="10.28515625" style="5" customWidth="1"/>
+    <col min="10493" max="10495" width="9.140625" style="5"/>
+    <col min="10496" max="10497" width="10.28515625" style="5" customWidth="1"/>
+    <col min="10498" max="10500" width="9.140625" style="5"/>
+    <col min="10501" max="10502" width="10.28515625" style="5" customWidth="1"/>
+    <col min="10503" max="10649" width="9.140625" style="5"/>
+    <col min="10650" max="10650" width="20" style="5" customWidth="1"/>
+    <col min="10651" max="10651" width="8.7109375" style="5" customWidth="1"/>
+    <col min="10652" max="10652" width="9.42578125" style="5" customWidth="1"/>
+    <col min="10653" max="10653" width="10" style="5" customWidth="1"/>
+    <col min="10654" max="10654" width="10.140625" style="5" customWidth="1"/>
+    <col min="10655" max="10655" width="8.85546875" style="5" customWidth="1"/>
+    <col min="10656" max="10656" width="9" style="5" customWidth="1"/>
+    <col min="10657" max="10657" width="9.7109375" style="5" customWidth="1"/>
+    <col min="10658" max="10658" width="9.85546875" style="5" customWidth="1"/>
+    <col min="10659" max="10659" width="9.5703125" style="5" customWidth="1"/>
+    <col min="10660" max="10660" width="8.42578125" style="5" customWidth="1"/>
+    <col min="10661" max="10661" width="8.5703125" style="5" customWidth="1"/>
+    <col min="10662" max="10663" width="9.5703125" style="5" customWidth="1"/>
+    <col min="10664" max="10664" width="9.42578125" style="5" customWidth="1"/>
+    <col min="10665" max="10665" width="7.140625" style="5" customWidth="1"/>
+    <col min="10666" max="10666" width="9.140625" style="5" customWidth="1"/>
+    <col min="10667" max="10667" width="9.42578125" style="5" customWidth="1"/>
+    <col min="10668" max="10668" width="9.85546875" style="5" customWidth="1"/>
+    <col min="10669" max="10669" width="10.42578125" style="5" customWidth="1"/>
+    <col min="10670" max="10670" width="7" style="5" customWidth="1"/>
+    <col min="10671" max="10671" width="9.42578125" style="5" customWidth="1"/>
+    <col min="10672" max="10672" width="9" style="5" customWidth="1"/>
+    <col min="10673" max="10673" width="9.85546875" style="5" customWidth="1"/>
+    <col min="10674" max="10674" width="9.5703125" style="5" customWidth="1"/>
+    <col min="10675" max="10675" width="7.28515625" style="5" customWidth="1"/>
+    <col min="10676" max="10676" width="8.85546875" style="5" customWidth="1"/>
+    <col min="10677" max="10677" width="10" style="5" customWidth="1"/>
+    <col min="10678" max="10678" width="10.42578125" style="5" customWidth="1"/>
+    <col min="10679" max="10679" width="9.5703125" style="5" customWidth="1"/>
+    <col min="10680" max="10680" width="8" style="5" customWidth="1"/>
+    <col min="10681" max="10681" width="8.42578125" style="5" customWidth="1"/>
+    <col min="10682" max="10682" width="9.140625" style="5" customWidth="1"/>
+    <col min="10683" max="10684" width="9.42578125" style="5" customWidth="1"/>
+    <col min="10685" max="10685" width="8" style="5" customWidth="1"/>
+    <col min="10686" max="10686" width="8.28515625" style="5" customWidth="1"/>
+    <col min="10687" max="10687" width="9.140625" style="5" customWidth="1"/>
+    <col min="10688" max="10688" width="10" style="5" customWidth="1"/>
+    <col min="10689" max="10689" width="9.140625" style="5" customWidth="1"/>
+    <col min="10690" max="10690" width="7.7109375" style="5" customWidth="1"/>
+    <col min="10691" max="10692" width="9.140625" style="5"/>
+    <col min="10693" max="10693" width="10.140625" style="5" customWidth="1"/>
+    <col min="10694" max="10697" width="9.140625" style="5"/>
+    <col min="10698" max="10698" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="10699" max="10702" width="9.140625" style="5"/>
+    <col min="10703" max="10703" width="11" style="5" customWidth="1"/>
+    <col min="10704" max="10707" width="9.140625" style="5"/>
+    <col min="10708" max="10708" width="10.5703125" style="5" customWidth="1"/>
+    <col min="10709" max="10712" width="9.140625" style="5"/>
+    <col min="10713" max="10713" width="9.7109375" style="5" customWidth="1"/>
+    <col min="10714" max="10714" width="10.140625" style="5" customWidth="1"/>
+    <col min="10715" max="10715" width="9.28515625" style="5" customWidth="1"/>
+    <col min="10716" max="10716" width="10.28515625" style="5" customWidth="1"/>
+    <col min="10717" max="10717" width="9.140625" style="5"/>
+    <col min="10718" max="10718" width="10.28515625" style="5" customWidth="1"/>
+    <col min="10719" max="10720" width="9.140625" style="5"/>
+    <col min="10721" max="10721" width="9.5703125" style="5" customWidth="1"/>
+    <col min="10722" max="10723" width="10.42578125" style="5" customWidth="1"/>
+    <col min="10724" max="10725" width="9.140625" style="5"/>
+    <col min="10726" max="10726" width="9.5703125" style="5" customWidth="1"/>
+    <col min="10727" max="10727" width="10.42578125" style="5" customWidth="1"/>
+    <col min="10728" max="10728" width="9.140625" style="5"/>
+    <col min="10729" max="10729" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="10730" max="10732" width="9.140625" style="5"/>
+    <col min="10733" max="10733" width="10" style="5" customWidth="1"/>
+    <col min="10734" max="10734" width="9.7109375" style="5" customWidth="1"/>
+    <col min="10735" max="10736" width="9.140625" style="5"/>
+    <col min="10737" max="10738" width="10.28515625" style="5" customWidth="1"/>
+    <col min="10739" max="10741" width="9.140625" style="5"/>
+    <col min="10742" max="10743" width="10.28515625" style="5" customWidth="1"/>
+    <col min="10744" max="10746" width="9.140625" style="5"/>
+    <col min="10747" max="10748" width="10.28515625" style="5" customWidth="1"/>
+    <col min="10749" max="10751" width="9.140625" style="5"/>
+    <col min="10752" max="10753" width="10.28515625" style="5" customWidth="1"/>
+    <col min="10754" max="10756" width="9.140625" style="5"/>
+    <col min="10757" max="10758" width="10.28515625" style="5" customWidth="1"/>
+    <col min="10759" max="10905" width="9.140625" style="5"/>
+    <col min="10906" max="10906" width="20" style="5" customWidth="1"/>
+    <col min="10907" max="10907" width="8.7109375" style="5" customWidth="1"/>
+    <col min="10908" max="10908" width="9.42578125" style="5" customWidth="1"/>
+    <col min="10909" max="10909" width="10" style="5" customWidth="1"/>
+    <col min="10910" max="10910" width="10.140625" style="5" customWidth="1"/>
+    <col min="10911" max="10911" width="8.85546875" style="5" customWidth="1"/>
+    <col min="10912" max="10912" width="9" style="5" customWidth="1"/>
+    <col min="10913" max="10913" width="9.7109375" style="5" customWidth="1"/>
+    <col min="10914" max="10914" width="9.85546875" style="5" customWidth="1"/>
+    <col min="10915" max="10915" width="9.5703125" style="5" customWidth="1"/>
+    <col min="10916" max="10916" width="8.42578125" style="5" customWidth="1"/>
+    <col min="10917" max="10917" width="8.5703125" style="5" customWidth="1"/>
+    <col min="10918" max="10919" width="9.5703125" style="5" customWidth="1"/>
+    <col min="10920" max="10920" width="9.42578125" style="5" customWidth="1"/>
+    <col min="10921" max="10921" width="7.140625" style="5" customWidth="1"/>
+    <col min="10922" max="10922" width="9.140625" style="5" customWidth="1"/>
+    <col min="10923" max="10923" width="9.42578125" style="5" customWidth="1"/>
+    <col min="10924" max="10924" width="9.85546875" style="5" customWidth="1"/>
+    <col min="10925" max="10925" width="10.42578125" style="5" customWidth="1"/>
+    <col min="10926" max="10926" width="7" style="5" customWidth="1"/>
+    <col min="10927" max="10927" width="9.42578125" style="5" customWidth="1"/>
+    <col min="10928" max="10928" width="9" style="5" customWidth="1"/>
+    <col min="10929" max="10929" width="9.85546875" style="5" customWidth="1"/>
+    <col min="10930" max="10930" width="9.5703125" style="5" customWidth="1"/>
+    <col min="10931" max="10931" width="7.28515625" style="5" customWidth="1"/>
+    <col min="10932" max="10932" width="8.85546875" style="5" customWidth="1"/>
+    <col min="10933" max="10933" width="10" style="5" customWidth="1"/>
+    <col min="10934" max="10934" width="10.42578125" style="5" customWidth="1"/>
+    <col min="10935" max="10935" width="9.5703125" style="5" customWidth="1"/>
+    <col min="10936" max="10936" width="8" style="5" customWidth="1"/>
+    <col min="10937" max="10937" width="8.42578125" style="5" customWidth="1"/>
+    <col min="10938" max="10938" width="9.140625" style="5" customWidth="1"/>
+    <col min="10939" max="10940" width="9.42578125" style="5" customWidth="1"/>
+    <col min="10941" max="10941" width="8" style="5" customWidth="1"/>
+    <col min="10942" max="10942" width="8.28515625" style="5" customWidth="1"/>
+    <col min="10943" max="10943" width="9.140625" style="5" customWidth="1"/>
+    <col min="10944" max="10944" width="10" style="5" customWidth="1"/>
+    <col min="10945" max="10945" width="9.140625" style="5" customWidth="1"/>
+    <col min="10946" max="10946" width="7.7109375" style="5" customWidth="1"/>
+    <col min="10947" max="10948" width="9.140625" style="5"/>
+    <col min="10949" max="10949" width="10.140625" style="5" customWidth="1"/>
+    <col min="10950" max="10953" width="9.140625" style="5"/>
+    <col min="10954" max="10954" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="10955" max="10958" width="9.140625" style="5"/>
+    <col min="10959" max="10959" width="11" style="5" customWidth="1"/>
+    <col min="10960" max="10963" width="9.140625" style="5"/>
+    <col min="10964" max="10964" width="10.5703125" style="5" customWidth="1"/>
+    <col min="10965" max="10968" width="9.140625" style="5"/>
+    <col min="10969" max="10969" width="9.7109375" style="5" customWidth="1"/>
+    <col min="10970" max="10970" width="10.140625" style="5" customWidth="1"/>
+    <col min="10971" max="10971" width="9.28515625" style="5" customWidth="1"/>
+    <col min="10972" max="10972" width="10.28515625" style="5" customWidth="1"/>
+    <col min="10973" max="10973" width="9.140625" style="5"/>
+    <col min="10974" max="10974" width="10.28515625" style="5" customWidth="1"/>
+    <col min="10975" max="10976" width="9.140625" style="5"/>
+    <col min="10977" max="10977" width="9.5703125" style="5" customWidth="1"/>
+    <col min="10978" max="10979" width="10.42578125" style="5" customWidth="1"/>
+    <col min="10980" max="10981" width="9.140625" style="5"/>
+    <col min="10982" max="10982" width="9.5703125" style="5" customWidth="1"/>
+    <col min="10983" max="10983" width="10.42578125" style="5" customWidth="1"/>
+    <col min="10984" max="10984" width="9.140625" style="5"/>
+    <col min="10985" max="10985" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="10986" max="10988" width="9.140625" style="5"/>
+    <col min="10989" max="10989" width="10" style="5" customWidth="1"/>
+    <col min="10990" max="10990" width="9.7109375" style="5" customWidth="1"/>
+    <col min="10991" max="10992" width="9.140625" style="5"/>
+    <col min="10993" max="10994" width="10.28515625" style="5" customWidth="1"/>
+    <col min="10995" max="10997" width="9.140625" style="5"/>
+    <col min="10998" max="10999" width="10.28515625" style="5" customWidth="1"/>
+    <col min="11000" max="11002" width="9.140625" style="5"/>
+    <col min="11003" max="11004" width="10.28515625" style="5" customWidth="1"/>
+    <col min="11005" max="11007" width="9.140625" style="5"/>
+    <col min="11008" max="11009" width="10.28515625" style="5" customWidth="1"/>
+    <col min="11010" max="11012" width="9.140625" style="5"/>
+    <col min="11013" max="11014" width="10.28515625" style="5" customWidth="1"/>
+    <col min="11015" max="11161" width="9.140625" style="5"/>
+    <col min="11162" max="11162" width="20" style="5" customWidth="1"/>
+    <col min="11163" max="11163" width="8.7109375" style="5" customWidth="1"/>
+    <col min="11164" max="11164" width="9.42578125" style="5" customWidth="1"/>
+    <col min="11165" max="11165" width="10" style="5" customWidth="1"/>
+    <col min="11166" max="11166" width="10.140625" style="5" customWidth="1"/>
+    <col min="11167" max="11167" width="8.85546875" style="5" customWidth="1"/>
+    <col min="11168" max="11168" width="9" style="5" customWidth="1"/>
+    <col min="11169" max="11169" width="9.7109375" style="5" customWidth="1"/>
+    <col min="11170" max="11170" width="9.85546875" style="5" customWidth="1"/>
+    <col min="11171" max="11171" width="9.5703125" style="5" customWidth="1"/>
+    <col min="11172" max="11172" width="8.42578125" style="5" customWidth="1"/>
+    <col min="11173" max="11173" width="8.5703125" style="5" customWidth="1"/>
+    <col min="11174" max="11175" width="9.5703125" style="5" customWidth="1"/>
+    <col min="11176" max="11176" width="9.42578125" style="5" customWidth="1"/>
+    <col min="11177" max="11177" width="7.140625" style="5" customWidth="1"/>
+    <col min="11178" max="11178" width="9.140625" style="5" customWidth="1"/>
+    <col min="11179" max="11179" width="9.42578125" style="5" customWidth="1"/>
+    <col min="11180" max="11180" width="9.85546875" style="5" customWidth="1"/>
+    <col min="11181" max="11181" width="10.42578125" style="5" customWidth="1"/>
+    <col min="11182" max="11182" width="7" style="5" customWidth="1"/>
+    <col min="11183" max="11183" width="9.42578125" style="5" customWidth="1"/>
+    <col min="11184" max="11184" width="9" style="5" customWidth="1"/>
+    <col min="11185" max="11185" width="9.85546875" style="5" customWidth="1"/>
+    <col min="11186" max="11186" width="9.5703125" style="5" customWidth="1"/>
+    <col min="11187" max="11187" width="7.28515625" style="5" customWidth="1"/>
+    <col min="11188" max="11188" width="8.85546875" style="5" customWidth="1"/>
+    <col min="11189" max="11189" width="10" style="5" customWidth="1"/>
+    <col min="11190" max="11190" width="10.42578125" style="5" customWidth="1"/>
+    <col min="11191" max="11191" width="9.5703125" style="5" customWidth="1"/>
+    <col min="11192" max="11192" width="8" style="5" customWidth="1"/>
+    <col min="11193" max="11193" width="8.42578125" style="5" customWidth="1"/>
+    <col min="11194" max="11194" width="9.140625" style="5" customWidth="1"/>
+    <col min="11195" max="11196" width="9.42578125" style="5" customWidth="1"/>
+    <col min="11197" max="11197" width="8" style="5" customWidth="1"/>
+    <col min="11198" max="11198" width="8.28515625" style="5" customWidth="1"/>
+    <col min="11199" max="11199" width="9.140625" style="5" customWidth="1"/>
+    <col min="11200" max="11200" width="10" style="5" customWidth="1"/>
+    <col min="11201" max="11201" width="9.140625" style="5" customWidth="1"/>
+    <col min="11202" max="11202" width="7.7109375" style="5" customWidth="1"/>
+    <col min="11203" max="11204" width="9.140625" style="5"/>
+    <col min="11205" max="11205" width="10.140625" style="5" customWidth="1"/>
+    <col min="11206" max="11209" width="9.140625" style="5"/>
+    <col min="11210" max="11210" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="11211" max="11214" width="9.140625" style="5"/>
+    <col min="11215" max="11215" width="11" style="5" customWidth="1"/>
+    <col min="11216" max="11219" width="9.140625" style="5"/>
+    <col min="11220" max="11220" width="10.5703125" style="5" customWidth="1"/>
+    <col min="11221" max="11224" width="9.140625" style="5"/>
+    <col min="11225" max="11225" width="9.7109375" style="5" customWidth="1"/>
+    <col min="11226" max="11226" width="10.140625" style="5" customWidth="1"/>
+    <col min="11227" max="11227" width="9.28515625" style="5" customWidth="1"/>
+    <col min="11228" max="11228" width="10.28515625" style="5" customWidth="1"/>
+    <col min="11229" max="11229" width="9.140625" style="5"/>
+    <col min="11230" max="11230" width="10.28515625" style="5" customWidth="1"/>
+    <col min="11231" max="11232" width="9.140625" style="5"/>
+    <col min="11233" max="11233" width="9.5703125" style="5" customWidth="1"/>
+    <col min="11234" max="11235" width="10.42578125" style="5" customWidth="1"/>
+    <col min="11236" max="11237" width="9.140625" style="5"/>
+    <col min="11238" max="11238" width="9.5703125" style="5" customWidth="1"/>
+    <col min="11239" max="11239" width="10.42578125" style="5" customWidth="1"/>
+    <col min="11240" max="11240" width="9.140625" style="5"/>
+    <col min="11241" max="11241" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="11242" max="11244" width="9.140625" style="5"/>
+    <col min="11245" max="11245" width="10" style="5" customWidth="1"/>
+    <col min="11246" max="11246" width="9.7109375" style="5" customWidth="1"/>
+    <col min="11247" max="11248" width="9.140625" style="5"/>
+    <col min="11249" max="11250" width="10.28515625" style="5" customWidth="1"/>
+    <col min="11251" max="11253" width="9.140625" style="5"/>
+    <col min="11254" max="11255" width="10.28515625" style="5" customWidth="1"/>
+    <col min="11256" max="11258" width="9.140625" style="5"/>
+    <col min="11259" max="11260" width="10.28515625" style="5" customWidth="1"/>
+    <col min="11261" max="11263" width="9.140625" style="5"/>
+    <col min="11264" max="11265" width="10.28515625" style="5" customWidth="1"/>
+    <col min="11266" max="11268" width="9.140625" style="5"/>
+    <col min="11269" max="11270" width="10.28515625" style="5" customWidth="1"/>
+    <col min="11271" max="11417" width="9.140625" style="5"/>
+    <col min="11418" max="11418" width="20" style="5" customWidth="1"/>
+    <col min="11419" max="11419" width="8.7109375" style="5" customWidth="1"/>
+    <col min="11420" max="11420" width="9.42578125" style="5" customWidth="1"/>
+    <col min="11421" max="11421" width="10" style="5" customWidth="1"/>
+    <col min="11422" max="11422" width="10.140625" style="5" customWidth="1"/>
+    <col min="11423" max="11423" width="8.85546875" style="5" customWidth="1"/>
+    <col min="11424" max="11424" width="9" style="5" customWidth="1"/>
+    <col min="11425" max="11425" width="9.7109375" style="5" customWidth="1"/>
+    <col min="11426" max="11426" width="9.85546875" style="5" customWidth="1"/>
+    <col min="11427" max="11427" width="9.5703125" style="5" customWidth="1"/>
+    <col min="11428" max="11428" width="8.42578125" style="5" customWidth="1"/>
+    <col min="11429" max="11429" width="8.5703125" style="5" customWidth="1"/>
+    <col min="11430" max="11431" width="9.5703125" style="5" customWidth="1"/>
+    <col min="11432" max="11432" width="9.42578125" style="5" customWidth="1"/>
+    <col min="11433" max="11433" width="7.140625" style="5" customWidth="1"/>
+    <col min="11434" max="11434" width="9.140625" style="5" customWidth="1"/>
+    <col min="11435" max="11435" width="9.42578125" style="5" customWidth="1"/>
+    <col min="11436" max="11436" width="9.85546875" style="5" customWidth="1"/>
+    <col min="11437" max="11437" width="10.42578125" style="5" customWidth="1"/>
+    <col min="11438" max="11438" width="7" style="5" customWidth="1"/>
+    <col min="11439" max="11439" width="9.42578125" style="5" customWidth="1"/>
+    <col min="11440" max="11440" width="9" style="5" customWidth="1"/>
+    <col min="11441" max="11441" width="9.85546875" style="5" customWidth="1"/>
+    <col min="11442" max="11442" width="9.5703125" style="5" customWidth="1"/>
+    <col min="11443" max="11443" width="7.28515625" style="5" customWidth="1"/>
+    <col min="11444" max="11444" width="8.85546875" style="5" customWidth="1"/>
+    <col min="11445" max="11445" width="10" style="5" customWidth="1"/>
+    <col min="11446" max="11446" width="10.42578125" style="5" customWidth="1"/>
+    <col min="11447" max="11447" width="9.5703125" style="5" customWidth="1"/>
+    <col min="11448" max="11448" width="8" style="5" customWidth="1"/>
+    <col min="11449" max="11449" width="8.42578125" style="5" customWidth="1"/>
+    <col min="11450" max="11450" width="9.140625" style="5" customWidth="1"/>
+    <col min="11451" max="11452" width="9.42578125" style="5" customWidth="1"/>
+    <col min="11453" max="11453" width="8" style="5" customWidth="1"/>
+    <col min="11454" max="11454" width="8.28515625" style="5" customWidth="1"/>
+    <col min="11455" max="11455" width="9.140625" style="5" customWidth="1"/>
+    <col min="11456" max="11456" width="10" style="5" customWidth="1"/>
+    <col min="11457" max="11457" width="9.140625" style="5" customWidth="1"/>
+    <col min="11458" max="11458" width="7.7109375" style="5" customWidth="1"/>
+    <col min="11459" max="11460" width="9.140625" style="5"/>
+    <col min="11461" max="11461" width="10.140625" style="5" customWidth="1"/>
+    <col min="11462" max="11465" width="9.140625" style="5"/>
+    <col min="11466" max="11466" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="11467" max="11470" width="9.140625" style="5"/>
+    <col min="11471" max="11471" width="11" style="5" customWidth="1"/>
+    <col min="11472" max="11475" width="9.140625" style="5"/>
+    <col min="11476" max="11476" width="10.5703125" style="5" customWidth="1"/>
+    <col min="11477" max="11480" width="9.140625" style="5"/>
+    <col min="11481" max="11481" width="9.7109375" style="5" customWidth="1"/>
+    <col min="11482" max="11482" width="10.140625" style="5" customWidth="1"/>
+    <col min="11483" max="11483" width="9.28515625" style="5" customWidth="1"/>
+    <col min="11484" max="11484" width="10.28515625" style="5" customWidth="1"/>
+    <col min="11485" max="11485" width="9.140625" style="5"/>
+    <col min="11486" max="11486" width="10.28515625" style="5" customWidth="1"/>
+    <col min="11487" max="11488" width="9.140625" style="5"/>
+    <col min="11489" max="11489" width="9.5703125" style="5" customWidth="1"/>
+    <col min="11490" max="11491" width="10.42578125" style="5" customWidth="1"/>
+    <col min="11492" max="11493" width="9.140625" style="5"/>
+    <col min="11494" max="11494" width="9.5703125" style="5" customWidth="1"/>
+    <col min="11495" max="11495" width="10.42578125" style="5" customWidth="1"/>
+    <col min="11496" max="11496" width="9.140625" style="5"/>
+    <col min="11497" max="11497" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="11498" max="11500" width="9.140625" style="5"/>
+    <col min="11501" max="11501" width="10" style="5" customWidth="1"/>
+    <col min="11502" max="11502" width="9.7109375" style="5" customWidth="1"/>
+    <col min="11503" max="11504" width="9.140625" style="5"/>
+    <col min="11505" max="11506" width="10.28515625" style="5" customWidth="1"/>
+    <col min="11507" max="11509" width="9.140625" style="5"/>
+    <col min="11510" max="11511" width="10.28515625" style="5" customWidth="1"/>
+    <col min="11512" max="11514" width="9.140625" style="5"/>
+    <col min="11515" max="11516" width="10.28515625" style="5" customWidth="1"/>
+    <col min="11517" max="11519" width="9.140625" style="5"/>
+    <col min="11520" max="11521" width="10.28515625" style="5" customWidth="1"/>
+    <col min="11522" max="11524" width="9.140625" style="5"/>
+    <col min="11525" max="11526" width="10.28515625" style="5" customWidth="1"/>
+    <col min="11527" max="11673" width="9.140625" style="5"/>
+    <col min="11674" max="11674" width="20" style="5" customWidth="1"/>
+    <col min="11675" max="11675" width="8.7109375" style="5" customWidth="1"/>
+    <col min="11676" max="11676" width="9.42578125" style="5" customWidth="1"/>
+    <col min="11677" max="11677" width="10" style="5" customWidth="1"/>
+    <col min="11678" max="11678" width="10.140625" style="5" customWidth="1"/>
+    <col min="11679" max="11679" width="8.85546875" style="5" customWidth="1"/>
+    <col min="11680" max="11680" width="9" style="5" customWidth="1"/>
+    <col min="11681" max="11681" width="9.7109375" style="5" customWidth="1"/>
+    <col min="11682" max="11682" width="9.85546875" style="5" customWidth="1"/>
+    <col min="11683" max="11683" width="9.5703125" style="5" customWidth="1"/>
+    <col min="11684" max="11684" width="8.42578125" style="5" customWidth="1"/>
+    <col min="11685" max="11685" width="8.5703125" style="5" customWidth="1"/>
+    <col min="11686" max="11687" width="9.5703125" style="5" customWidth="1"/>
+    <col min="11688" max="11688" width="9.42578125" style="5" customWidth="1"/>
+    <col min="11689" max="11689" width="7.140625" style="5" customWidth="1"/>
+    <col min="11690" max="11690" width="9.140625" style="5" customWidth="1"/>
+    <col min="11691" max="11691" width="9.42578125" style="5" customWidth="1"/>
+    <col min="11692" max="11692" width="9.85546875" style="5" customWidth="1"/>
+    <col min="11693" max="11693" width="10.42578125" style="5" customWidth="1"/>
+    <col min="11694" max="11694" width="7" style="5" customWidth="1"/>
+    <col min="11695" max="11695" width="9.42578125" style="5" customWidth="1"/>
+    <col min="11696" max="11696" width="9" style="5" customWidth="1"/>
+    <col min="11697" max="11697" width="9.85546875" style="5" customWidth="1"/>
+    <col min="11698" max="11698" width="9.5703125" style="5" customWidth="1"/>
+    <col min="11699" max="11699" width="7.28515625" style="5" customWidth="1"/>
+    <col min="11700" max="11700" width="8.85546875" style="5" customWidth="1"/>
+    <col min="11701" max="11701" width="10" style="5" customWidth="1"/>
+    <col min="11702" max="11702" width="10.42578125" style="5" customWidth="1"/>
+    <col min="11703" max="11703" width="9.5703125" style="5" customWidth="1"/>
+    <col min="11704" max="11704" width="8" style="5" customWidth="1"/>
+    <col min="11705" max="11705" width="8.42578125" style="5" customWidth="1"/>
+    <col min="11706" max="11706" width="9.140625" style="5" customWidth="1"/>
+    <col min="11707" max="11708" width="9.42578125" style="5" customWidth="1"/>
+    <col min="11709" max="11709" width="8" style="5" customWidth="1"/>
+    <col min="11710" max="11710" width="8.28515625" style="5" customWidth="1"/>
+    <col min="11711" max="11711" width="9.140625" style="5" customWidth="1"/>
+    <col min="11712" max="11712" width="10" style="5" customWidth="1"/>
+    <col min="11713" max="11713" width="9.140625" style="5" customWidth="1"/>
+    <col min="11714" max="11714" width="7.7109375" style="5" customWidth="1"/>
+    <col min="11715" max="11716" width="9.140625" style="5"/>
+    <col min="11717" max="11717" width="10.140625" style="5" customWidth="1"/>
+    <col min="11718" max="11721" width="9.140625" style="5"/>
+    <col min="11722" max="11722" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="11723" max="11726" width="9.140625" style="5"/>
+    <col min="11727" max="11727" width="11" style="5" customWidth="1"/>
+    <col min="11728" max="11731" width="9.140625" style="5"/>
+    <col min="11732" max="11732" width="10.5703125" style="5" customWidth="1"/>
+    <col min="11733" max="11736" width="9.140625" style="5"/>
+    <col min="11737" max="11737" width="9.7109375" style="5" customWidth="1"/>
+    <col min="11738" max="11738" width="10.140625" style="5" customWidth="1"/>
+    <col min="11739" max="11739" width="9.28515625" style="5" customWidth="1"/>
+    <col min="11740" max="11740" width="10.28515625" style="5" customWidth="1"/>
+    <col min="11741" max="11741" width="9.140625" style="5"/>
+    <col min="11742" max="11742" width="10.28515625" style="5" customWidth="1"/>
+    <col min="11743" max="11744" width="9.140625" style="5"/>
+    <col min="11745" max="11745" width="9.5703125" style="5" customWidth="1"/>
+    <col min="11746" max="11747" width="10.42578125" style="5" customWidth="1"/>
+    <col min="11748" max="11749" width="9.140625" style="5"/>
+    <col min="11750" max="11750" width="9.5703125" style="5" customWidth="1"/>
+    <col min="11751" max="11751" width="10.42578125" style="5" customWidth="1"/>
+    <col min="11752" max="11752" width="9.140625" style="5"/>
+    <col min="11753" max="11753" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="11754" max="11756" width="9.140625" style="5"/>
+    <col min="11757" max="11757" width="10" style="5" customWidth="1"/>
+    <col min="11758" max="11758" width="9.7109375" style="5" customWidth="1"/>
+    <col min="11759" max="11760" width="9.140625" style="5"/>
+    <col min="11761" max="11762" width="10.28515625" style="5" customWidth="1"/>
+    <col min="11763" max="11765" width="9.140625" style="5"/>
+    <col min="11766" max="11767" width="10.28515625" style="5" customWidth="1"/>
+    <col min="11768" max="11770" width="9.140625" style="5"/>
+    <col min="11771" max="11772" width="10.28515625" style="5" customWidth="1"/>
+    <col min="11773" max="11775" width="9.140625" style="5"/>
+    <col min="11776" max="11777" width="10.28515625" style="5" customWidth="1"/>
+    <col min="11778" max="11780" width="9.140625" style="5"/>
+    <col min="11781" max="11782" width="10.28515625" style="5" customWidth="1"/>
+    <col min="11783" max="11929" width="9.140625" style="5"/>
+    <col min="11930" max="11930" width="20" style="5" customWidth="1"/>
+    <col min="11931" max="11931" width="8.7109375" style="5" customWidth="1"/>
+    <col min="11932" max="11932" width="9.42578125" style="5" customWidth="1"/>
+    <col min="11933" max="11933" width="10" style="5" customWidth="1"/>
+    <col min="11934" max="11934" width="10.140625" style="5" customWidth="1"/>
+    <col min="11935" max="11935" width="8.85546875" style="5" customWidth="1"/>
+    <col min="11936" max="11936" width="9" style="5" customWidth="1"/>
+    <col min="11937" max="11937" width="9.7109375" style="5" customWidth="1"/>
+    <col min="11938" max="11938" width="9.85546875" style="5" customWidth="1"/>
+    <col min="11939" max="11939" width="9.5703125" style="5" customWidth="1"/>
+    <col min="11940" max="11940" width="8.42578125" style="5" customWidth="1"/>
+    <col min="11941" max="11941" width="8.5703125" style="5" customWidth="1"/>
+    <col min="11942" max="11943" width="9.5703125" style="5" customWidth="1"/>
+    <col min="11944" max="11944" width="9.42578125" style="5" customWidth="1"/>
+    <col min="11945" max="11945" width="7.140625" style="5" customWidth="1"/>
+    <col min="11946" max="11946" width="9.140625" style="5" customWidth="1"/>
+    <col min="11947" max="11947" width="9.42578125" style="5" customWidth="1"/>
+    <col min="11948" max="11948" width="9.85546875" style="5" customWidth="1"/>
+    <col min="11949" max="11949" width="10.42578125" style="5" customWidth="1"/>
+    <col min="11950" max="11950" width="7" style="5" customWidth="1"/>
+    <col min="11951" max="11951" width="9.42578125" style="5" customWidth="1"/>
+    <col min="11952" max="11952" width="9" style="5" customWidth="1"/>
+    <col min="11953" max="11953" width="9.85546875" style="5" customWidth="1"/>
+    <col min="11954" max="11954" width="9.5703125" style="5" customWidth="1"/>
+    <col min="11955" max="11955" width="7.28515625" style="5" customWidth="1"/>
+    <col min="11956" max="11956" width="8.85546875" style="5" customWidth="1"/>
+    <col min="11957" max="11957" width="10" style="5" customWidth="1"/>
+    <col min="11958" max="11958" width="10.42578125" style="5" customWidth="1"/>
+    <col min="11959" max="11959" width="9.5703125" style="5" customWidth="1"/>
+    <col min="11960" max="11960" width="8" style="5" customWidth="1"/>
+    <col min="11961" max="11961" width="8.42578125" style="5" customWidth="1"/>
+    <col min="11962" max="11962" width="9.140625" style="5" customWidth="1"/>
+    <col min="11963" max="11964" width="9.42578125" style="5" customWidth="1"/>
+    <col min="11965" max="11965" width="8" style="5" customWidth="1"/>
+    <col min="11966" max="11966" width="8.28515625" style="5" customWidth="1"/>
+    <col min="11967" max="11967" width="9.140625" style="5" customWidth="1"/>
+    <col min="11968" max="11968" width="10" style="5" customWidth="1"/>
+    <col min="11969" max="11969" width="9.140625" style="5" customWidth="1"/>
+    <col min="11970" max="11970" width="7.7109375" style="5" customWidth="1"/>
+    <col min="11971" max="11972" width="9.140625" style="5"/>
+    <col min="11973" max="11973" width="10.140625" style="5" customWidth="1"/>
+    <col min="11974" max="11977" width="9.140625" style="5"/>
+    <col min="11978" max="11978" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="11979" max="11982" width="9.140625" style="5"/>
+    <col min="11983" max="11983" width="11" style="5" customWidth="1"/>
+    <col min="11984" max="11987" width="9.140625" style="5"/>
+    <col min="11988" max="11988" width="10.5703125" style="5" customWidth="1"/>
+    <col min="11989" max="11992" width="9.140625" style="5"/>
+    <col min="11993" max="11993" width="9.7109375" style="5" customWidth="1"/>
+    <col min="11994" max="11994" width="10.140625" style="5" customWidth="1"/>
+    <col min="11995" max="11995" width="9.28515625" style="5" customWidth="1"/>
+    <col min="11996" max="11996" width="10.28515625" style="5" customWidth="1"/>
+    <col min="11997" max="11997" width="9.140625" style="5"/>
+    <col min="11998" max="11998" width="10.28515625" style="5" customWidth="1"/>
+    <col min="11999" max="12000" width="9.140625" style="5"/>
+    <col min="12001" max="12001" width="9.5703125" style="5" customWidth="1"/>
+    <col min="12002" max="12003" width="10.42578125" style="5" customWidth="1"/>
+    <col min="12004" max="12005" width="9.140625" style="5"/>
+    <col min="12006" max="12006" width="9.5703125" style="5" customWidth="1"/>
+    <col min="12007" max="12007" width="10.42578125" style="5" customWidth="1"/>
+    <col min="12008" max="12008" width="9.140625" style="5"/>
+    <col min="12009" max="12009" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="12010" max="12012" width="9.140625" style="5"/>
+    <col min="12013" max="12013" width="10" style="5" customWidth="1"/>
+    <col min="12014" max="12014" width="9.7109375" style="5" customWidth="1"/>
+    <col min="12015" max="12016" width="9.140625" style="5"/>
+    <col min="12017" max="12018" width="10.28515625" style="5" customWidth="1"/>
+    <col min="12019" max="12021" width="9.140625" style="5"/>
+    <col min="12022" max="12023" width="10.28515625" style="5" customWidth="1"/>
+    <col min="12024" max="12026" width="9.140625" style="5"/>
+    <col min="12027" max="12028" width="10.28515625" style="5" customWidth="1"/>
+    <col min="12029" max="12031" width="9.140625" style="5"/>
+    <col min="12032" max="12033" width="10.28515625" style="5" customWidth="1"/>
+    <col min="12034" max="12036" width="9.140625" style="5"/>
+    <col min="12037" max="12038" width="10.28515625" style="5" customWidth="1"/>
+    <col min="12039" max="12185" width="9.140625" style="5"/>
+    <col min="12186" max="12186" width="20" style="5" customWidth="1"/>
+    <col min="12187" max="12187" width="8.7109375" style="5" customWidth="1"/>
+    <col min="12188" max="12188" width="9.42578125" style="5" customWidth="1"/>
+    <col min="12189" max="12189" width="10" style="5" customWidth="1"/>
+    <col min="12190" max="12190" width="10.140625" style="5" customWidth="1"/>
+    <col min="12191" max="12191" width="8.85546875" style="5" customWidth="1"/>
+    <col min="12192" max="12192" width="9" style="5" customWidth="1"/>
+    <col min="12193" max="12193" width="9.7109375" style="5" customWidth="1"/>
+    <col min="12194" max="12194" width="9.85546875" style="5" customWidth="1"/>
+    <col min="12195" max="12195" width="9.5703125" style="5" customWidth="1"/>
+    <col min="12196" max="12196" width="8.42578125" style="5" customWidth="1"/>
+    <col min="12197" max="12197" width="8.5703125" style="5" customWidth="1"/>
+    <col min="12198" max="12199" width="9.5703125" style="5" customWidth="1"/>
+    <col min="12200" max="12200" width="9.42578125" style="5" customWidth="1"/>
+    <col min="12201" max="12201" width="7.140625" style="5" customWidth="1"/>
+    <col min="12202" max="12202" width="9.140625" style="5" customWidth="1"/>
+    <col min="12203" max="12203" width="9.42578125" style="5" customWidth="1"/>
+    <col min="12204" max="12204" width="9.85546875" style="5" customWidth="1"/>
+    <col min="12205" max="12205" width="10.42578125" style="5" customWidth="1"/>
+    <col min="12206" max="12206" width="7" style="5" customWidth="1"/>
+    <col min="12207" max="12207" width="9.42578125" style="5" customWidth="1"/>
+    <col min="12208" max="12208" width="9" style="5" customWidth="1"/>
+    <col min="12209" max="12209" width="9.85546875" style="5" customWidth="1"/>
+    <col min="12210" max="12210" width="9.5703125" style="5" customWidth="1"/>
+    <col min="12211" max="12211" width="7.28515625" style="5" customWidth="1"/>
+    <col min="12212" max="12212" width="8.85546875" style="5" customWidth="1"/>
+    <col min="12213" max="12213" width="10" style="5" customWidth="1"/>
+    <col min="12214" max="12214" width="10.42578125" style="5" customWidth="1"/>
+    <col min="12215" max="12215" width="9.5703125" style="5" customWidth="1"/>
+    <col min="12216" max="12216" width="8" style="5" customWidth="1"/>
+    <col min="12217" max="12217" width="8.42578125" style="5" customWidth="1"/>
+    <col min="12218" max="12218" width="9.140625" style="5" customWidth="1"/>
+    <col min="12219" max="12220" width="9.42578125" style="5" customWidth="1"/>
+    <col min="12221" max="12221" width="8" style="5" customWidth="1"/>
+    <col min="12222" max="12222" width="8.28515625" style="5" customWidth="1"/>
+    <col min="12223" max="12223" width="9.140625" style="5" customWidth="1"/>
+    <col min="12224" max="12224" width="10" style="5" customWidth="1"/>
+    <col min="12225" max="12225" width="9.140625" style="5" customWidth="1"/>
+    <col min="12226" max="12226" width="7.7109375" style="5" customWidth="1"/>
+    <col min="12227" max="12228" width="9.140625" style="5"/>
+    <col min="12229" max="12229" width="10.140625" style="5" customWidth="1"/>
+    <col min="12230" max="12233" width="9.140625" style="5"/>
+    <col min="12234" max="12234" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="12235" max="12238" width="9.140625" style="5"/>
+    <col min="12239" max="12239" width="11" style="5" customWidth="1"/>
+    <col min="12240" max="12243" width="9.140625" style="5"/>
+    <col min="12244" max="12244" width="10.5703125" style="5" customWidth="1"/>
+    <col min="12245" max="12248" width="9.140625" style="5"/>
+    <col min="12249" max="12249" width="9.7109375" style="5" customWidth="1"/>
+    <col min="12250" max="12250" width="10.140625" style="5" customWidth="1"/>
+    <col min="12251" max="12251" width="9.28515625" style="5" customWidth="1"/>
+    <col min="12252" max="12252" width="10.28515625" style="5" customWidth="1"/>
+    <col min="12253" max="12253" width="9.140625" style="5"/>
+    <col min="12254" max="12254" width="10.28515625" style="5" customWidth="1"/>
+    <col min="12255" max="12256" width="9.140625" style="5"/>
+    <col min="12257" max="12257" width="9.5703125" style="5" customWidth="1"/>
+    <col min="12258" max="12259" width="10.42578125" style="5" customWidth="1"/>
+    <col min="12260" max="12261" width="9.140625" style="5"/>
+    <col min="12262" max="12262" width="9.5703125" style="5" customWidth="1"/>
+    <col min="12263" max="12263" width="10.42578125" style="5" customWidth="1"/>
+    <col min="12264" max="12264" width="9.140625" style="5"/>
+    <col min="12265" max="12265" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="12266" max="12268" width="9.140625" style="5"/>
+    <col min="12269" max="12269" width="10" style="5" customWidth="1"/>
+    <col min="12270" max="12270" width="9.7109375" style="5" customWidth="1"/>
+    <col min="12271" max="12272" width="9.140625" style="5"/>
+    <col min="12273" max="12274" width="10.28515625" style="5" customWidth="1"/>
+    <col min="12275" max="12277" width="9.140625" style="5"/>
+    <col min="12278" max="12279" width="10.28515625" style="5" customWidth="1"/>
+    <col min="12280" max="12282" width="9.140625" style="5"/>
+    <col min="12283" max="12284" width="10.28515625" style="5" customWidth="1"/>
+    <col min="12285" max="12287" width="9.140625" style="5"/>
+    <col min="12288" max="12289" width="10.28515625" style="5" customWidth="1"/>
+    <col min="12290" max="12292" width="9.140625" style="5"/>
+    <col min="12293" max="12294" width="10.28515625" style="5" customWidth="1"/>
+    <col min="12295" max="12441" width="9.140625" style="5"/>
+    <col min="12442" max="12442" width="20" style="5" customWidth="1"/>
+    <col min="12443" max="12443" width="8.7109375" style="5" customWidth="1"/>
+    <col min="12444" max="12444" width="9.42578125" style="5" customWidth="1"/>
+    <col min="12445" max="12445" width="10" style="5" customWidth="1"/>
+    <col min="12446" max="12446" width="10.140625" style="5" customWidth="1"/>
+    <col min="12447" max="12447" width="8.85546875" style="5" customWidth="1"/>
+    <col min="12448" max="12448" width="9" style="5" customWidth="1"/>
+    <col min="12449" max="12449" width="9.7109375" style="5" customWidth="1"/>
+    <col min="12450" max="12450" width="9.85546875" style="5" customWidth="1"/>
+    <col min="12451" max="12451" width="9.5703125" style="5" customWidth="1"/>
+    <col min="12452" max="12452" width="8.42578125" style="5" customWidth="1"/>
+    <col min="12453" max="12453" width="8.5703125" style="5" customWidth="1"/>
+    <col min="12454" max="12455" width="9.5703125" style="5" customWidth="1"/>
+    <col min="12456" max="12456" width="9.42578125" style="5" customWidth="1"/>
+    <col min="12457" max="12457" width="7.140625" style="5" customWidth="1"/>
+    <col min="12458" max="12458" width="9.140625" style="5" customWidth="1"/>
+    <col min="12459" max="12459" width="9.42578125" style="5" customWidth="1"/>
+    <col min="12460" max="12460" width="9.85546875" style="5" customWidth="1"/>
+    <col min="12461" max="12461" width="10.42578125" style="5" customWidth="1"/>
+    <col min="12462" max="12462" width="7" style="5" customWidth="1"/>
+    <col min="12463" max="12463" width="9.42578125" style="5" customWidth="1"/>
+    <col min="12464" max="12464" width="9" style="5" customWidth="1"/>
+    <col min="12465" max="12465" width="9.85546875" style="5" customWidth="1"/>
+    <col min="12466" max="12466" width="9.5703125" style="5" customWidth="1"/>
+    <col min="12467" max="12467" width="7.28515625" style="5" customWidth="1"/>
+    <col min="12468" max="12468" width="8.85546875" style="5" customWidth="1"/>
+    <col min="12469" max="12469" width="10" style="5" customWidth="1"/>
+    <col min="12470" max="12470" width="10.42578125" style="5" customWidth="1"/>
+    <col min="12471" max="12471" width="9.5703125" style="5" customWidth="1"/>
+    <col min="12472" max="12472" width="8" style="5" customWidth="1"/>
+    <col min="12473" max="12473" width="8.42578125" style="5" customWidth="1"/>
+    <col min="12474" max="12474" width="9.140625" style="5" customWidth="1"/>
+    <col min="12475" max="12476" width="9.42578125" style="5" customWidth="1"/>
+    <col min="12477" max="12477" width="8" style="5" customWidth="1"/>
+    <col min="12478" max="12478" width="8.28515625" style="5" customWidth="1"/>
+    <col min="12479" max="12479" width="9.140625" style="5" customWidth="1"/>
+    <col min="12480" max="12480" width="10" style="5" customWidth="1"/>
+    <col min="12481" max="12481" width="9.140625" style="5" customWidth="1"/>
+    <col min="12482" max="12482" width="7.7109375" style="5" customWidth="1"/>
+    <col min="12483" max="12484" width="9.140625" style="5"/>
+    <col min="12485" max="12485" width="10.140625" style="5" customWidth="1"/>
+    <col min="12486" max="12489" width="9.140625" style="5"/>
+    <col min="12490" max="12490" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="12491" max="12494" width="9.140625" style="5"/>
+    <col min="12495" max="12495" width="11" style="5" customWidth="1"/>
+    <col min="12496" max="12499" width="9.140625" style="5"/>
+    <col min="12500" max="12500" width="10.5703125" style="5" customWidth="1"/>
+    <col min="12501" max="12504" width="9.140625" style="5"/>
+    <col min="12505" max="12505" width="9.7109375" style="5" customWidth="1"/>
+    <col min="12506" max="12506" width="10.140625" style="5" customWidth="1"/>
+    <col min="12507" max="12507" width="9.28515625" style="5" customWidth="1"/>
+    <col min="12508" max="12508" width="10.28515625" style="5" customWidth="1"/>
+    <col min="12509" max="12509" width="9.140625" style="5"/>
+    <col min="12510" max="12510" width="10.28515625" style="5" customWidth="1"/>
+    <col min="12511" max="12512" width="9.140625" style="5"/>
+    <col min="12513" max="12513" width="9.5703125" style="5" customWidth="1"/>
+    <col min="12514" max="12515" width="10.42578125" style="5" customWidth="1"/>
+    <col min="12516" max="12517" width="9.140625" style="5"/>
+    <col min="12518" max="12518" width="9.5703125" style="5" customWidth="1"/>
+    <col min="12519" max="12519" width="10.42578125" style="5" customWidth="1"/>
+    <col min="12520" max="12520" width="9.140625" style="5"/>
+    <col min="12521" max="12521" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="12522" max="12524" width="9.140625" style="5"/>
+    <col min="12525" max="12525" width="10" style="5" customWidth="1"/>
+    <col min="12526" max="12526" width="9.7109375" style="5" customWidth="1"/>
+    <col min="12527" max="12528" width="9.140625" style="5"/>
+    <col min="12529" max="12530" width="10.28515625" style="5" customWidth="1"/>
+    <col min="12531" max="12533" width="9.140625" style="5"/>
+    <col min="12534" max="12535" width="10.28515625" style="5" customWidth="1"/>
+    <col min="12536" max="12538" width="9.140625" style="5"/>
+    <col min="12539" max="12540" width="10.28515625" style="5" customWidth="1"/>
+    <col min="12541" max="12543" width="9.140625" style="5"/>
+    <col min="12544" max="12545" width="10.28515625" style="5" customWidth="1"/>
+    <col min="12546" max="12548" width="9.140625" style="5"/>
+    <col min="12549" max="12550" width="10.28515625" style="5" customWidth="1"/>
+    <col min="12551" max="12697" width="9.140625" style="5"/>
+    <col min="12698" max="12698" width="20" style="5" customWidth="1"/>
+    <col min="12699" max="12699" width="8.7109375" style="5" customWidth="1"/>
+    <col min="12700" max="12700" width="9.42578125" style="5" customWidth="1"/>
+    <col min="12701" max="12701" width="10" style="5" customWidth="1"/>
+    <col min="12702" max="12702" width="10.140625" style="5" customWidth="1"/>
+    <col min="12703" max="12703" width="8.85546875" style="5" customWidth="1"/>
+    <col min="12704" max="12704" width="9" style="5" customWidth="1"/>
+    <col min="12705" max="12705" width="9.7109375" style="5" customWidth="1"/>
+    <col min="12706" max="12706" width="9.85546875" style="5" customWidth="1"/>
+    <col min="12707" max="12707" width="9.5703125" style="5" customWidth="1"/>
+    <col min="12708" max="12708" width="8.42578125" style="5" customWidth="1"/>
+    <col min="12709" max="12709" width="8.5703125" style="5" customWidth="1"/>
+    <col min="12710" max="12711" width="9.5703125" style="5" customWidth="1"/>
+    <col min="12712" max="12712" width="9.42578125" style="5" customWidth="1"/>
+    <col min="12713" max="12713" width="7.140625" style="5" customWidth="1"/>
+    <col min="12714" max="12714" width="9.140625" style="5" customWidth="1"/>
+    <col min="12715" max="12715" width="9.42578125" style="5" customWidth="1"/>
+    <col min="12716" max="12716" width="9.85546875" style="5" customWidth="1"/>
+    <col min="12717" max="12717" width="10.42578125" style="5" customWidth="1"/>
+    <col min="12718" max="12718" width="7" style="5" customWidth="1"/>
+    <col min="12719" max="12719" width="9.42578125" style="5" customWidth="1"/>
+    <col min="12720" max="12720" width="9" style="5" customWidth="1"/>
+    <col min="12721" max="12721" width="9.85546875" style="5" customWidth="1"/>
+    <col min="12722" max="12722" width="9.5703125" style="5" customWidth="1"/>
+    <col min="12723" max="12723" width="7.28515625" style="5" customWidth="1"/>
+    <col min="12724" max="12724" width="8.85546875" style="5" customWidth="1"/>
+    <col min="12725" max="12725" width="10" style="5" customWidth="1"/>
+    <col min="12726" max="12726" width="10.42578125" style="5" customWidth="1"/>
+    <col min="12727" max="12727" width="9.5703125" style="5" customWidth="1"/>
+    <col min="12728" max="12728" width="8" style="5" customWidth="1"/>
+    <col min="12729" max="12729" width="8.42578125" style="5" customWidth="1"/>
+    <col min="12730" max="12730" width="9.140625" style="5" customWidth="1"/>
+    <col min="12731" max="12732" width="9.42578125" style="5" customWidth="1"/>
+    <col min="12733" max="12733" width="8" style="5" customWidth="1"/>
+    <col min="12734" max="12734" width="8.28515625" style="5" customWidth="1"/>
+    <col min="12735" max="12735" width="9.140625" style="5" customWidth="1"/>
+    <col min="12736" max="12736" width="10" style="5" customWidth="1"/>
+    <col min="12737" max="12737" width="9.140625" style="5" customWidth="1"/>
+    <col min="12738" max="12738" width="7.7109375" style="5" customWidth="1"/>
+    <col min="12739" max="12740" width="9.140625" style="5"/>
+    <col min="12741" max="12741" width="10.140625" style="5" customWidth="1"/>
+    <col min="12742" max="12745" width="9.140625" style="5"/>
+    <col min="12746" max="12746" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="12747" max="12750" width="9.140625" style="5"/>
+    <col min="12751" max="12751" width="11" style="5" customWidth="1"/>
+    <col min="12752" max="12755" width="9.140625" style="5"/>
+    <col min="12756" max="12756" width="10.5703125" style="5" customWidth="1"/>
+    <col min="12757" max="12760" width="9.140625" style="5"/>
+    <col min="12761" max="12761" width="9.7109375" style="5" customWidth="1"/>
+    <col min="12762" max="12762" width="10.140625" style="5" customWidth="1"/>
+    <col min="12763" max="12763" width="9.28515625" style="5" customWidth="1"/>
+    <col min="12764" max="12764" width="10.28515625" style="5" customWidth="1"/>
+    <col min="12765" max="12765" width="9.140625" style="5"/>
+    <col min="12766" max="12766" width="10.28515625" style="5" customWidth="1"/>
+    <col min="12767" max="12768" width="9.140625" style="5"/>
+    <col min="12769" max="12769" width="9.5703125" style="5" customWidth="1"/>
+    <col min="12770" max="12771" width="10.42578125" style="5" customWidth="1"/>
+    <col min="12772" max="12773" width="9.140625" style="5"/>
+    <col min="12774" max="12774" width="9.5703125" style="5" customWidth="1"/>
+    <col min="12775" max="12775" width="10.42578125" style="5" customWidth="1"/>
+    <col min="12776" max="12776" width="9.140625" style="5"/>
+    <col min="12777" max="12777" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="12778" max="12780" width="9.140625" style="5"/>
+    <col min="12781" max="12781" width="10" style="5" customWidth="1"/>
+    <col min="12782" max="12782" width="9.7109375" style="5" customWidth="1"/>
+    <col min="12783" max="12784" width="9.140625" style="5"/>
+    <col min="12785" max="12786" width="10.28515625" style="5" customWidth="1"/>
+    <col min="12787" max="12789" width="9.140625" style="5"/>
+    <col min="12790" max="12791" width="10.28515625" style="5" customWidth="1"/>
+    <col min="12792" max="12794" width="9.140625" style="5"/>
+    <col min="12795" max="12796" width="10.28515625" style="5" customWidth="1"/>
+    <col min="12797" max="12799" width="9.140625" style="5"/>
+    <col min="12800" max="12801" width="10.28515625" style="5" customWidth="1"/>
+    <col min="12802" max="12804" width="9.140625" style="5"/>
+    <col min="12805" max="12806" width="10.28515625" style="5" customWidth="1"/>
+    <col min="12807" max="12953" width="9.140625" style="5"/>
+    <col min="12954" max="12954" width="20" style="5" customWidth="1"/>
+    <col min="12955" max="12955" width="8.7109375" style="5" customWidth="1"/>
+    <col min="12956" max="12956" width="9.42578125" style="5" customWidth="1"/>
+    <col min="12957" max="12957" width="10" style="5" customWidth="1"/>
+    <col min="12958" max="12958" width="10.140625" style="5" customWidth="1"/>
+    <col min="12959" max="12959" width="8.85546875" style="5" customWidth="1"/>
+    <col min="12960" max="12960" width="9" style="5" customWidth="1"/>
+    <col min="12961" max="12961" width="9.7109375" style="5" customWidth="1"/>
+    <col min="12962" max="12962" width="9.85546875" style="5" customWidth="1"/>
+    <col min="12963" max="12963" width="9.5703125" style="5" customWidth="1"/>
+    <col min="12964" max="12964" width="8.42578125" style="5" customWidth="1"/>
+    <col min="12965" max="12965" width="8.5703125" style="5" customWidth="1"/>
+    <col min="12966" max="12967" width="9.5703125" style="5" customWidth="1"/>
+    <col min="12968" max="12968" width="9.42578125" style="5" customWidth="1"/>
+    <col min="12969" max="12969" width="7.140625" style="5" customWidth="1"/>
+    <col min="12970" max="12970" width="9.140625" style="5" customWidth="1"/>
+    <col min="12971" max="12971" width="9.42578125" style="5" customWidth="1"/>
+    <col min="12972" max="12972" width="9.85546875" style="5" customWidth="1"/>
+    <col min="12973" max="12973" width="10.42578125" style="5" customWidth="1"/>
+    <col min="12974" max="12974" width="7" style="5" customWidth="1"/>
+    <col min="12975" max="12975" width="9.42578125" style="5" customWidth="1"/>
+    <col min="12976" max="12976" width="9" style="5" customWidth="1"/>
+    <col min="12977" max="12977" width="9.85546875" style="5" customWidth="1"/>
+    <col min="12978" max="12978" width="9.5703125" style="5" customWidth="1"/>
+    <col min="12979" max="12979" width="7.28515625" style="5" customWidth="1"/>
+    <col min="12980" max="12980" width="8.85546875" style="5" customWidth="1"/>
+    <col min="12981" max="12981" width="10" style="5" customWidth="1"/>
+    <col min="12982" max="12982" width="10.42578125" style="5" customWidth="1"/>
+    <col min="12983" max="12983" width="9.5703125" style="5" customWidth="1"/>
+    <col min="12984" max="12984" width="8" style="5" customWidth="1"/>
+    <col min="12985" max="12985" width="8.42578125" style="5" customWidth="1"/>
+    <col min="12986" max="12986" width="9.140625" style="5" customWidth="1"/>
+    <col min="12987" max="12988" width="9.42578125" style="5" customWidth="1"/>
+    <col min="12989" max="12989" width="8" style="5" customWidth="1"/>
+    <col min="12990" max="12990" width="8.28515625" style="5" customWidth="1"/>
+    <col min="12991" max="12991" width="9.140625" style="5" customWidth="1"/>
+    <col min="12992" max="12992" width="10" style="5" customWidth="1"/>
+    <col min="12993" max="12993" width="9.140625" style="5" customWidth="1"/>
+    <col min="12994" max="12994" width="7.7109375" style="5" customWidth="1"/>
+    <col min="12995" max="12996" width="9.140625" style="5"/>
+    <col min="12997" max="12997" width="10.140625" style="5" customWidth="1"/>
+    <col min="12998" max="13001" width="9.140625" style="5"/>
+    <col min="13002" max="13002" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="13003" max="13006" width="9.140625" style="5"/>
+    <col min="13007" max="13007" width="11" style="5" customWidth="1"/>
+    <col min="13008" max="13011" width="9.140625" style="5"/>
+    <col min="13012" max="13012" width="10.5703125" style="5" customWidth="1"/>
+    <col min="13013" max="13016" width="9.140625" style="5"/>
+    <col min="13017" max="13017" width="9.7109375" style="5" customWidth="1"/>
+    <col min="13018" max="13018" width="10.140625" style="5" customWidth="1"/>
+    <col min="13019" max="13019" width="9.28515625" style="5" customWidth="1"/>
+    <col min="13020" max="13020" width="10.28515625" style="5" customWidth="1"/>
+    <col min="13021" max="13021" width="9.140625" style="5"/>
+    <col min="13022" max="13022" width="10.28515625" style="5" customWidth="1"/>
+    <col min="13023" max="13024" width="9.140625" style="5"/>
+    <col min="13025" max="13025" width="9.5703125" style="5" customWidth="1"/>
+    <col min="13026" max="13027" width="10.42578125" style="5" customWidth="1"/>
+    <col min="13028" max="13029" width="9.140625" style="5"/>
+    <col min="13030" max="13030" width="9.5703125" style="5" customWidth="1"/>
+    <col min="13031" max="13031" width="10.42578125" style="5" customWidth="1"/>
+    <col min="13032" max="13032" width="9.140625" style="5"/>
+    <col min="13033" max="13033" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="13034" max="13036" width="9.140625" style="5"/>
+    <col min="13037" max="13037" width="10" style="5" customWidth="1"/>
+    <col min="13038" max="13038" width="9.7109375" style="5" customWidth="1"/>
+    <col min="13039" max="13040" width="9.140625" style="5"/>
+    <col min="13041" max="13042" width="10.28515625" style="5" customWidth="1"/>
+    <col min="13043" max="13045" width="9.140625" style="5"/>
+    <col min="13046" max="13047" width="10.28515625" style="5" customWidth="1"/>
+    <col min="13048" max="13050" width="9.140625" style="5"/>
+    <col min="13051" max="13052" width="10.28515625" style="5" customWidth="1"/>
+    <col min="13053" max="13055" width="9.140625" style="5"/>
+    <col min="13056" max="13057" width="10.28515625" style="5" customWidth="1"/>
+    <col min="13058" max="13060" width="9.140625" style="5"/>
+    <col min="13061" max="13062" width="10.28515625" style="5" customWidth="1"/>
+    <col min="13063" max="13209" width="9.140625" style="5"/>
+    <col min="13210" max="13210" width="20" style="5" customWidth="1"/>
+    <col min="13211" max="13211" width="8.7109375" style="5" customWidth="1"/>
+    <col min="13212" max="13212" width="9.42578125" style="5" customWidth="1"/>
+    <col min="13213" max="13213" width="10" style="5" customWidth="1"/>
+    <col min="13214" max="13214" width="10.140625" style="5" customWidth="1"/>
+    <col min="13215" max="13215" width="8.85546875" style="5" customWidth="1"/>
+    <col min="13216" max="13216" width="9" style="5" customWidth="1"/>
+    <col min="13217" max="13217" width="9.7109375" style="5" customWidth="1"/>
+    <col min="13218" max="13218" width="9.85546875" style="5" customWidth="1"/>
+    <col min="13219" max="13219" width="9.5703125" style="5" customWidth="1"/>
+    <col min="13220" max="13220" width="8.42578125" style="5" customWidth="1"/>
+    <col min="13221" max="13221" width="8.5703125" style="5" customWidth="1"/>
+    <col min="13222" max="13223" width="9.5703125" style="5" customWidth="1"/>
+    <col min="13224" max="13224" width="9.42578125" style="5" customWidth="1"/>
+    <col min="13225" max="13225" width="7.140625" style="5" customWidth="1"/>
+    <col min="13226" max="13226" width="9.140625" style="5" customWidth="1"/>
+    <col min="13227" max="13227" width="9.42578125" style="5" customWidth="1"/>
+    <col min="13228" max="13228" width="9.85546875" style="5" customWidth="1"/>
+    <col min="13229" max="13229" width="10.42578125" style="5" customWidth="1"/>
+    <col min="13230" max="13230" width="7" style="5" customWidth="1"/>
+    <col min="13231" max="13231" width="9.42578125" style="5" customWidth="1"/>
+    <col min="13232" max="13232" width="9" style="5" customWidth="1"/>
+    <col min="13233" max="13233" width="9.85546875" style="5" customWidth="1"/>
+    <col min="13234" max="13234" width="9.5703125" style="5" customWidth="1"/>
+    <col min="13235" max="13235" width="7.28515625" style="5" customWidth="1"/>
+    <col min="13236" max="13236" width="8.85546875" style="5" customWidth="1"/>
+    <col min="13237" max="13237" width="10" style="5" customWidth="1"/>
+    <col min="13238" max="13238" width="10.42578125" style="5" customWidth="1"/>
+    <col min="13239" max="13239" width="9.5703125" style="5" customWidth="1"/>
+    <col min="13240" max="13240" width="8" style="5" customWidth="1"/>
+    <col min="13241" max="13241" width="8.42578125" style="5" customWidth="1"/>
+    <col min="13242" max="13242" width="9.140625" style="5" customWidth="1"/>
+    <col min="13243" max="13244" width="9.42578125" style="5" customWidth="1"/>
+    <col min="13245" max="13245" width="8" style="5" customWidth="1"/>
+    <col min="13246" max="13246" width="8.28515625" style="5" customWidth="1"/>
+    <col min="13247" max="13247" width="9.140625" style="5" customWidth="1"/>
+    <col min="13248" max="13248" width="10" style="5" customWidth="1"/>
+    <col min="13249" max="13249" width="9.140625" style="5" customWidth="1"/>
+    <col min="13250" max="13250" width="7.7109375" style="5" customWidth="1"/>
+    <col min="13251" max="13252" width="9.140625" style="5"/>
+    <col min="13253" max="13253" width="10.140625" style="5" customWidth="1"/>
+    <col min="13254" max="13257" width="9.140625" style="5"/>
+    <col min="13258" max="13258" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="13259" max="13262" width="9.140625" style="5"/>
+    <col min="13263" max="13263" width="11" style="5" customWidth="1"/>
+    <col min="13264" max="13267" width="9.140625" style="5"/>
+    <col min="13268" max="13268" width="10.5703125" style="5" customWidth="1"/>
+    <col min="13269" max="13272" width="9.140625" style="5"/>
+    <col min="13273" max="13273" width="9.7109375" style="5" customWidth="1"/>
+    <col min="13274" max="13274" width="10.140625" style="5" customWidth="1"/>
+    <col min="13275" max="13275" width="9.28515625" style="5" customWidth="1"/>
+    <col min="13276" max="13276" width="10.28515625" style="5" customWidth="1"/>
+    <col min="13277" max="13277" width="9.140625" style="5"/>
+    <col min="13278" max="13278" width="10.28515625" style="5" customWidth="1"/>
+    <col min="13279" max="13280" width="9.140625" style="5"/>
+    <col min="13281" max="13281" width="9.5703125" style="5" customWidth="1"/>
+    <col min="13282" max="13283" width="10.42578125" style="5" customWidth="1"/>
+    <col min="13284" max="13285" width="9.140625" style="5"/>
+    <col min="13286" max="13286" width="9.5703125" style="5" customWidth="1"/>
+    <col min="13287" max="13287" width="10.42578125" style="5" customWidth="1"/>
+    <col min="13288" max="13288" width="9.140625" style="5"/>
+    <col min="13289" max="13289" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="13290" max="13292" width="9.140625" style="5"/>
+    <col min="13293" max="13293" width="10" style="5" customWidth="1"/>
+    <col min="13294" max="13294" width="9.7109375" style="5" customWidth="1"/>
+    <col min="13295" max="13296" width="9.140625" style="5"/>
+    <col min="13297" max="13298" width="10.28515625" style="5" customWidth="1"/>
+    <col min="13299" max="13301" width="9.140625" style="5"/>
+    <col min="13302" max="13303" width="10.28515625" style="5" customWidth="1"/>
+    <col min="13304" max="13306" width="9.140625" style="5"/>
+    <col min="13307" max="13308" width="10.28515625" style="5" customWidth="1"/>
+    <col min="13309" max="13311" width="9.140625" style="5"/>
+    <col min="13312" max="13313" width="10.28515625" style="5" customWidth="1"/>
+    <col min="13314" max="13316" width="9.140625" style="5"/>
+    <col min="13317" max="13318" width="10.28515625" style="5" customWidth="1"/>
+    <col min="13319" max="13465" width="9.140625" style="5"/>
+    <col min="13466" max="13466" width="20" style="5" customWidth="1"/>
+    <col min="13467" max="13467" width="8.7109375" style="5" customWidth="1"/>
+    <col min="13468" max="13468" width="9.42578125" style="5" customWidth="1"/>
+    <col min="13469" max="13469" width="10" style="5" customWidth="1"/>
+    <col min="13470" max="13470" width="10.140625" style="5" customWidth="1"/>
+    <col min="13471" max="13471" width="8.85546875" style="5" customWidth="1"/>
+    <col min="13472" max="13472" width="9" style="5" customWidth="1"/>
+    <col min="13473" max="13473" width="9.7109375" style="5" customWidth="1"/>
+    <col min="13474" max="13474" width="9.85546875" style="5" customWidth="1"/>
+    <col min="13475" max="13475" width="9.5703125" style="5" customWidth="1"/>
+    <col min="13476" max="13476" width="8.42578125" style="5" customWidth="1"/>
+    <col min="13477" max="13477" width="8.5703125" style="5" customWidth="1"/>
+    <col min="13478" max="13479" width="9.5703125" style="5" customWidth="1"/>
+    <col min="13480" max="13480" width="9.42578125" style="5" customWidth="1"/>
+    <col min="13481" max="13481" width="7.140625" style="5" customWidth="1"/>
+    <col min="13482" max="13482" width="9.140625" style="5" customWidth="1"/>
+    <col min="13483" max="13483" width="9.42578125" style="5" customWidth="1"/>
+    <col min="13484" max="13484" width="9.85546875" style="5" customWidth="1"/>
+    <col min="13485" max="13485" width="10.42578125" style="5" customWidth="1"/>
+    <col min="13486" max="13486" width="7" style="5" customWidth="1"/>
+    <col min="13487" max="13487" width="9.42578125" style="5" customWidth="1"/>
+    <col min="13488" max="13488" width="9" style="5" customWidth="1"/>
+    <col min="13489" max="13489" width="9.85546875" style="5" customWidth="1"/>
+    <col min="13490" max="13490" width="9.5703125" style="5" customWidth="1"/>
+    <col min="13491" max="13491" width="7.28515625" style="5" customWidth="1"/>
+    <col min="13492" max="13492" width="8.85546875" style="5" customWidth="1"/>
+    <col min="13493" max="13493" width="10" style="5" customWidth="1"/>
+    <col min="13494" max="13494" width="10.42578125" style="5" customWidth="1"/>
+    <col min="13495" max="13495" width="9.5703125" style="5" customWidth="1"/>
+    <col min="13496" max="13496" width="8" style="5" customWidth="1"/>
+    <col min="13497" max="13497" width="8.42578125" style="5" customWidth="1"/>
+    <col min="13498" max="13498" width="9.140625" style="5" customWidth="1"/>
+    <col min="13499" max="13500" width="9.42578125" style="5" customWidth="1"/>
+    <col min="13501" max="13501" width="8" style="5" customWidth="1"/>
+    <col min="13502" max="13502" width="8.28515625" style="5" customWidth="1"/>
+    <col min="13503" max="13503" width="9.140625" style="5" customWidth="1"/>
+    <col min="13504" max="13504" width="10" style="5" customWidth="1"/>
+    <col min="13505" max="13505" width="9.140625" style="5" customWidth="1"/>
+    <col min="13506" max="13506" width="7.7109375" style="5" customWidth="1"/>
+    <col min="13507" max="13508" width="9.140625" style="5"/>
+    <col min="13509" max="13509" width="10.140625" style="5" customWidth="1"/>
+    <col min="13510" max="13513" width="9.140625" style="5"/>
+    <col min="13514" max="13514" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="13515" max="13518" width="9.140625" style="5"/>
+    <col min="13519" max="13519" width="11" style="5" customWidth="1"/>
+    <col min="13520" max="13523" width="9.140625" style="5"/>
+    <col min="13524" max="13524" width="10.5703125" style="5" customWidth="1"/>
+    <col min="13525" max="13528" width="9.140625" style="5"/>
+    <col min="13529" max="13529" width="9.7109375" style="5" customWidth="1"/>
+    <col min="13530" max="13530" width="10.140625" style="5" customWidth="1"/>
+    <col min="13531" max="13531" width="9.28515625" style="5" customWidth="1"/>
+    <col min="13532" max="13532" width="10.28515625" style="5" customWidth="1"/>
+    <col min="13533" max="13533" width="9.140625" style="5"/>
+    <col min="13534" max="13534" width="10.28515625" style="5" customWidth="1"/>
+    <col min="13535" max="13536" width="9.140625" style="5"/>
+    <col min="13537" max="13537" width="9.5703125" style="5" customWidth="1"/>
+    <col min="13538" max="13539" width="10.42578125" style="5" customWidth="1"/>
+    <col min="13540" max="13541" width="9.140625" style="5"/>
+    <col min="13542" max="13542" width="9.5703125" style="5" customWidth="1"/>
+    <col min="13543" max="13543" width="10.42578125" style="5" customWidth="1"/>
+    <col min="13544" max="13544" width="9.140625" style="5"/>
+    <col min="13545" max="13545" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="13546" max="13548" width="9.140625" style="5"/>
+    <col min="13549" max="13549" width="10" style="5" customWidth="1"/>
+    <col min="13550" max="13550" width="9.7109375" style="5" customWidth="1"/>
+    <col min="13551" max="13552" width="9.140625" style="5"/>
+    <col min="13553" max="13554" width="10.28515625" style="5" customWidth="1"/>
+    <col min="13555" max="13557" width="9.140625" style="5"/>
+    <col min="13558" max="13559" width="10.28515625" style="5" customWidth="1"/>
+    <col min="13560" max="13562" width="9.140625" style="5"/>
+    <col min="13563" max="13564" width="10.28515625" style="5" customWidth="1"/>
+    <col min="13565" max="13567" width="9.140625" style="5"/>
+    <col min="13568" max="13569" width="10.28515625" style="5" customWidth="1"/>
+    <col min="13570" max="13572" width="9.140625" style="5"/>
+    <col min="13573" max="13574" width="10.28515625" style="5" customWidth="1"/>
+    <col min="13575" max="13721" width="9.140625" style="5"/>
+    <col min="13722" max="13722" width="20" style="5" customWidth="1"/>
+    <col min="13723" max="13723" width="8.7109375" style="5" customWidth="1"/>
+    <col min="13724" max="13724" width="9.42578125" style="5" customWidth="1"/>
+    <col min="13725" max="13725" width="10" style="5" customWidth="1"/>
+    <col min="13726" max="13726" width="10.140625" style="5" customWidth="1"/>
+    <col min="13727" max="13727" width="8.85546875" style="5" customWidth="1"/>
+    <col min="13728" max="13728" width="9" style="5" customWidth="1"/>
+    <col min="13729" max="13729" width="9.7109375" style="5" customWidth="1"/>
+    <col min="13730" max="13730" width="9.85546875" style="5" customWidth="1"/>
+    <col min="13731" max="13731" width="9.5703125" style="5" customWidth="1"/>
+    <col min="13732" max="13732" width="8.42578125" style="5" customWidth="1"/>
+    <col min="13733" max="13733" width="8.5703125" style="5" customWidth="1"/>
+    <col min="13734" max="13735" width="9.5703125" style="5" customWidth="1"/>
+    <col min="13736" max="13736" width="9.42578125" style="5" customWidth="1"/>
+    <col min="13737" max="13737" width="7.140625" style="5" customWidth="1"/>
+    <col min="13738" max="13738" width="9.140625" style="5" customWidth="1"/>
+    <col min="13739" max="13739" width="9.42578125" style="5" customWidth="1"/>
+    <col min="13740" max="13740" width="9.85546875" style="5" customWidth="1"/>
+    <col min="13741" max="13741" width="10.42578125" style="5" customWidth="1"/>
+    <col min="13742" max="13742" width="7" style="5" customWidth="1"/>
+    <col min="13743" max="13743" width="9.42578125" style="5" customWidth="1"/>
+    <col min="13744" max="13744" width="9" style="5" customWidth="1"/>
+    <col min="13745" max="13745" width="9.85546875" style="5" customWidth="1"/>
+    <col min="13746" max="13746" width="9.5703125" style="5" customWidth="1"/>
+    <col min="13747" max="13747" width="7.28515625" style="5" customWidth="1"/>
+    <col min="13748" max="13748" width="8.85546875" style="5" customWidth="1"/>
+    <col min="13749" max="13749" width="10" style="5" customWidth="1"/>
+    <col min="13750" max="13750" width="10.42578125" style="5" customWidth="1"/>
+    <col min="13751" max="13751" width="9.5703125" style="5" customWidth="1"/>
+    <col min="13752" max="13752" width="8" style="5" customWidth="1"/>
+    <col min="13753" max="13753" width="8.42578125" style="5" customWidth="1"/>
+    <col min="13754" max="13754" width="9.140625" style="5" customWidth="1"/>
+    <col min="13755" max="13756" width="9.42578125" style="5" customWidth="1"/>
+    <col min="13757" max="13757" width="8" style="5" customWidth="1"/>
+    <col min="13758" max="13758" width="8.28515625" style="5" customWidth="1"/>
+    <col min="13759" max="13759" width="9.140625" style="5" customWidth="1"/>
+    <col min="13760" max="13760" width="10" style="5" customWidth="1"/>
+    <col min="13761" max="13761" width="9.140625" style="5" customWidth="1"/>
+    <col min="13762" max="13762" width="7.7109375" style="5" customWidth="1"/>
+    <col min="13763" max="13764" width="9.140625" style="5"/>
+    <col min="13765" max="13765" width="10.140625" style="5" customWidth="1"/>
+    <col min="13766" max="13769" width="9.140625" style="5"/>
+    <col min="13770" max="13770" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="13771" max="13774" width="9.140625" style="5"/>
+    <col min="13775" max="13775" width="11" style="5" customWidth="1"/>
+    <col min="13776" max="13779" width="9.140625" style="5"/>
+    <col min="13780" max="13780" width="10.5703125" style="5" customWidth="1"/>
+    <col min="13781" max="13784" width="9.140625" style="5"/>
+    <col min="13785" max="13785" width="9.7109375" style="5" customWidth="1"/>
+    <col min="13786" max="13786" width="10.140625" style="5" customWidth="1"/>
+    <col min="13787" max="13787" width="9.28515625" style="5" customWidth="1"/>
+    <col min="13788" max="13788" width="10.28515625" style="5" customWidth="1"/>
+    <col min="13789" max="13789" width="9.140625" style="5"/>
+    <col min="13790" max="13790" width="10.28515625" style="5" customWidth="1"/>
+    <col min="13791" max="13792" width="9.140625" style="5"/>
+    <col min="13793" max="13793" width="9.5703125" style="5" customWidth="1"/>
+    <col min="13794" max="13795" width="10.42578125" style="5" customWidth="1"/>
+    <col min="13796" max="13797" width="9.140625" style="5"/>
+    <col min="13798" max="13798" width="9.5703125" style="5" customWidth="1"/>
+    <col min="13799" max="13799" width="10.42578125" style="5" customWidth="1"/>
+    <col min="13800" max="13800" width="9.140625" style="5"/>
+    <col min="13801" max="13801" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="13802" max="13804" width="9.140625" style="5"/>
+    <col min="13805" max="13805" width="10" style="5" customWidth="1"/>
+    <col min="13806" max="13806" width="9.7109375" style="5" customWidth="1"/>
+    <col min="13807" max="13808" width="9.140625" style="5"/>
+    <col min="13809" max="13810" width="10.28515625" style="5" customWidth="1"/>
+    <col min="13811" max="13813" width="9.140625" style="5"/>
+    <col min="13814" max="13815" width="10.28515625" style="5" customWidth="1"/>
+    <col min="13816" max="13818" width="9.140625" style="5"/>
+    <col min="13819" max="13820" width="10.28515625" style="5" customWidth="1"/>
+    <col min="13821" max="13823" width="9.140625" style="5"/>
+    <col min="13824" max="13825" width="10.28515625" style="5" customWidth="1"/>
+    <col min="13826" max="13828" width="9.140625" style="5"/>
+    <col min="13829" max="13830" width="10.28515625" style="5" customWidth="1"/>
+    <col min="13831" max="13977" width="9.140625" style="5"/>
+    <col min="13978" max="13978" width="20" style="5" customWidth="1"/>
+    <col min="13979" max="13979" width="8.7109375" style="5" customWidth="1"/>
+    <col min="13980" max="13980" width="9.42578125" style="5" customWidth="1"/>
+    <col min="13981" max="13981" width="10" style="5" customWidth="1"/>
+    <col min="13982" max="13982" width="10.140625" style="5" customWidth="1"/>
+    <col min="13983" max="13983" width="8.85546875" style="5" customWidth="1"/>
+    <col min="13984" max="13984" width="9" style="5" customWidth="1"/>
+    <col min="13985" max="13985" width="9.7109375" style="5" customWidth="1"/>
+    <col min="13986" max="13986" width="9.85546875" style="5" customWidth="1"/>
+    <col min="13987" max="13987" width="9.5703125" style="5" customWidth="1"/>
+    <col min="13988" max="13988" width="8.42578125" style="5" customWidth="1"/>
+    <col min="13989" max="13989" width="8.5703125" style="5" customWidth="1"/>
+    <col min="13990" max="13991" width="9.5703125" style="5" customWidth="1"/>
+    <col min="13992" max="13992" width="9.42578125" style="5" customWidth="1"/>
+    <col min="13993" max="13993" width="7.140625" style="5" customWidth="1"/>
+    <col min="13994" max="13994" width="9.140625" style="5" customWidth="1"/>
+    <col min="13995" max="13995" width="9.42578125" style="5" customWidth="1"/>
+    <col min="13996" max="13996" width="9.85546875" style="5" customWidth="1"/>
+    <col min="13997" max="13997" width="10.42578125" style="5" customWidth="1"/>
+    <col min="13998" max="13998" width="7" style="5" customWidth="1"/>
+    <col min="13999" max="13999" width="9.42578125" style="5" customWidth="1"/>
+    <col min="14000" max="14000" width="9" style="5" customWidth="1"/>
+    <col min="14001" max="14001" width="9.85546875" style="5" customWidth="1"/>
+    <col min="14002" max="14002" width="9.5703125" style="5" customWidth="1"/>
+    <col min="14003" max="14003" width="7.28515625" style="5" customWidth="1"/>
+    <col min="14004" max="14004" width="8.85546875" style="5" customWidth="1"/>
+    <col min="14005" max="14005" width="10" style="5" customWidth="1"/>
+    <col min="14006" max="14006" width="10.42578125" style="5" customWidth="1"/>
+    <col min="14007" max="14007" width="9.5703125" style="5" customWidth="1"/>
+    <col min="14008" max="14008" width="8" style="5" customWidth="1"/>
+    <col min="14009" max="14009" width="8.42578125" style="5" customWidth="1"/>
+    <col min="14010" max="14010" width="9.140625" style="5" customWidth="1"/>
+    <col min="14011" max="14012" width="9.42578125" style="5" customWidth="1"/>
+    <col min="14013" max="14013" width="8" style="5" customWidth="1"/>
+    <col min="14014" max="14014" width="8.28515625" style="5" customWidth="1"/>
+    <col min="14015" max="14015" width="9.140625" style="5" customWidth="1"/>
+    <col min="14016" max="14016" width="10" style="5" customWidth="1"/>
+    <col min="14017" max="14017" width="9.140625" style="5" customWidth="1"/>
+    <col min="14018" max="14018" width="7.7109375" style="5" customWidth="1"/>
+    <col min="14019" max="14020" width="9.140625" style="5"/>
+    <col min="14021" max="14021" width="10.140625" style="5" customWidth="1"/>
+    <col min="14022" max="14025" width="9.140625" style="5"/>
+    <col min="14026" max="14026" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="14027" max="14030" width="9.140625" style="5"/>
+    <col min="14031" max="14031" width="11" style="5" customWidth="1"/>
+    <col min="14032" max="14035" width="9.140625" style="5"/>
+    <col min="14036" max="14036" width="10.5703125" style="5" customWidth="1"/>
+    <col min="14037" max="14040" width="9.140625" style="5"/>
+    <col min="14041" max="14041" width="9.7109375" style="5" customWidth="1"/>
+    <col min="14042" max="14042" width="10.140625" style="5" customWidth="1"/>
+    <col min="14043" max="14043" width="9.28515625" style="5" customWidth="1"/>
+    <col min="14044" max="14044" width="10.28515625" style="5" customWidth="1"/>
+    <col min="14045" max="14045" width="9.140625" style="5"/>
+    <col min="14046" max="14046" width="10.28515625" style="5" customWidth="1"/>
+    <col min="14047" max="14048" width="9.140625" style="5"/>
+    <col min="14049" max="14049" width="9.5703125" style="5" customWidth="1"/>
+    <col min="14050" max="14051" width="10.42578125" style="5" customWidth="1"/>
+    <col min="14052" max="14053" width="9.140625" style="5"/>
+    <col min="14054" max="14054" width="9.5703125" style="5" customWidth="1"/>
+    <col min="14055" max="14055" width="10.42578125" style="5" customWidth="1"/>
+    <col min="14056" max="14056" width="9.140625" style="5"/>
+    <col min="14057" max="14057" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="14058" max="14060" width="9.140625" style="5"/>
+    <col min="14061" max="14061" width="10" style="5" customWidth="1"/>
+    <col min="14062" max="14062" width="9.7109375" style="5" customWidth="1"/>
+    <col min="14063" max="14064" width="9.140625" style="5"/>
+    <col min="14065" max="14066" width="10.28515625" style="5" customWidth="1"/>
+    <col min="14067" max="14069" width="9.140625" style="5"/>
+    <col min="14070" max="14071" width="10.28515625" style="5" customWidth="1"/>
+    <col min="14072" max="14074" width="9.140625" style="5"/>
+    <col min="14075" max="14076" width="10.28515625" style="5" customWidth="1"/>
+    <col min="14077" max="14079" width="9.140625" style="5"/>
+    <col min="14080" max="14081" width="10.28515625" style="5" customWidth="1"/>
+    <col min="14082" max="14084" width="9.140625" style="5"/>
+    <col min="14085" max="14086" width="10.28515625" style="5" customWidth="1"/>
+    <col min="14087" max="14233" width="9.140625" style="5"/>
+    <col min="14234" max="14234" width="20" style="5" customWidth="1"/>
+    <col min="14235" max="14235" width="8.7109375" style="5" customWidth="1"/>
+    <col min="14236" max="14236" width="9.42578125" style="5" customWidth="1"/>
+    <col min="14237" max="14237" width="10" style="5" customWidth="1"/>
+    <col min="14238" max="14238" width="10.140625" style="5" customWidth="1"/>
+    <col min="14239" max="14239" width="8.85546875" style="5" customWidth="1"/>
+    <col min="14240" max="14240" width="9" style="5" customWidth="1"/>
+    <col min="14241" max="14241" width="9.7109375" style="5" customWidth="1"/>
+    <col min="14242" max="14242" width="9.85546875" style="5" customWidth="1"/>
+    <col min="14243" max="14243" width="9.5703125" style="5" customWidth="1"/>
+    <col min="14244" max="14244" width="8.42578125" style="5" customWidth="1"/>
+    <col min="14245" max="14245" width="8.5703125" style="5" customWidth="1"/>
+    <col min="14246" max="14247" width="9.5703125" style="5" customWidth="1"/>
+    <col min="14248" max="14248" width="9.42578125" style="5" customWidth="1"/>
+    <col min="14249" max="14249" width="7.140625" style="5" customWidth="1"/>
+    <col min="14250" max="14250" width="9.140625" style="5" customWidth="1"/>
+    <col min="14251" max="14251" width="9.42578125" style="5" customWidth="1"/>
+    <col min="14252" max="14252" width="9.85546875" style="5" customWidth="1"/>
+    <col min="14253" max="14253" width="10.42578125" style="5" customWidth="1"/>
+    <col min="14254" max="14254" width="7" style="5" customWidth="1"/>
+    <col min="14255" max="14255" width="9.42578125" style="5" customWidth="1"/>
+    <col min="14256" max="14256" width="9" style="5" customWidth="1"/>
+    <col min="14257" max="14257" width="9.85546875" style="5" customWidth="1"/>
+    <col min="14258" max="14258" width="9.5703125" style="5" customWidth="1"/>
+    <col min="14259" max="14259" width="7.28515625" style="5" customWidth="1"/>
+    <col min="14260" max="14260" width="8.85546875" style="5" customWidth="1"/>
+    <col min="14261" max="14261" width="10" style="5" customWidth="1"/>
+    <col min="14262" max="14262" width="10.42578125" style="5" customWidth="1"/>
+    <col min="14263" max="14263" width="9.5703125" style="5" customWidth="1"/>
+    <col min="14264" max="14264" width="8" style="5" customWidth="1"/>
+    <col min="14265" max="14265" width="8.42578125" style="5" customWidth="1"/>
+    <col min="14266" max="14266" width="9.140625" style="5" customWidth="1"/>
+    <col min="14267" max="14268" width="9.42578125" style="5" customWidth="1"/>
+    <col min="14269" max="14269" width="8" style="5" customWidth="1"/>
+    <col min="14270" max="14270" width="8.28515625" style="5" customWidth="1"/>
+    <col min="14271" max="14271" width="9.140625" style="5" customWidth="1"/>
+    <col min="14272" max="14272" width="10" style="5" customWidth="1"/>
+    <col min="14273" max="14273" width="9.140625" style="5" customWidth="1"/>
+    <col min="14274" max="14274" width="7.7109375" style="5" customWidth="1"/>
+    <col min="14275" max="14276" width="9.140625" style="5"/>
+    <col min="14277" max="14277" width="10.140625" style="5" customWidth="1"/>
+    <col min="14278" max="14281" width="9.140625" style="5"/>
+    <col min="14282" max="14282" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="14283" max="14286" width="9.140625" style="5"/>
+    <col min="14287" max="14287" width="11" style="5" customWidth="1"/>
+    <col min="14288" max="14291" width="9.140625" style="5"/>
+    <col min="14292" max="14292" width="10.5703125" style="5" customWidth="1"/>
+    <col min="14293" max="14296" width="9.140625" style="5"/>
+    <col min="14297" max="14297" width="9.7109375" style="5" customWidth="1"/>
+    <col min="14298" max="14298" width="10.140625" style="5" customWidth="1"/>
+    <col min="14299" max="14299" width="9.28515625" style="5" customWidth="1"/>
+    <col min="14300" max="14300" width="10.28515625" style="5" customWidth="1"/>
+    <col min="14301" max="14301" width="9.140625" style="5"/>
+    <col min="14302" max="14302" width="10.28515625" style="5" customWidth="1"/>
+    <col min="14303" max="14304" width="9.140625" style="5"/>
+    <col min="14305" max="14305" width="9.5703125" style="5" customWidth="1"/>
+    <col min="14306" max="14307" width="10.42578125" style="5" customWidth="1"/>
+    <col min="14308" max="14309" width="9.140625" style="5"/>
+    <col min="14310" max="14310" width="9.5703125" style="5" customWidth="1"/>
+    <col min="14311" max="14311" width="10.42578125" style="5" customWidth="1"/>
+    <col min="14312" max="14312" width="9.140625" style="5"/>
+    <col min="14313" max="14313" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="14314" max="14316" width="9.140625" style="5"/>
+    <col min="14317" max="14317" width="10" style="5" customWidth="1"/>
+    <col min="14318" max="14318" width="9.7109375" style="5" customWidth="1"/>
+    <col min="14319" max="14320" width="9.140625" style="5"/>
+    <col min="14321" max="14322" width="10.28515625" style="5" customWidth="1"/>
+    <col min="14323" max="14325" width="9.140625" style="5"/>
+    <col min="14326" max="14327" width="10.28515625" style="5" customWidth="1"/>
+    <col min="14328" max="14330" width="9.140625" style="5"/>
+    <col min="14331" max="14332" width="10.28515625" style="5" customWidth="1"/>
+    <col min="14333" max="14335" width="9.140625" style="5"/>
+    <col min="14336" max="14337" width="10.28515625" style="5" customWidth="1"/>
+    <col min="14338" max="14340" width="9.140625" style="5"/>
+    <col min="14341" max="14342" width="10.28515625" style="5" customWidth="1"/>
+    <col min="14343" max="14489" width="9.140625" style="5"/>
+    <col min="14490" max="14490" width="20" style="5" customWidth="1"/>
+    <col min="14491" max="14491" width="8.7109375" style="5" customWidth="1"/>
+    <col min="14492" max="14492" width="9.42578125" style="5" customWidth="1"/>
+    <col min="14493" max="14493" width="10" style="5" customWidth="1"/>
+    <col min="14494" max="14494" width="10.140625" style="5" customWidth="1"/>
+    <col min="14495" max="14495" width="8.85546875" style="5" customWidth="1"/>
+    <col min="14496" max="14496" width="9" style="5" customWidth="1"/>
+    <col min="14497" max="14497" width="9.7109375" style="5" customWidth="1"/>
+    <col min="14498" max="14498" width="9.85546875" style="5" customWidth="1"/>
+    <col min="14499" max="14499" width="9.5703125" style="5" customWidth="1"/>
+    <col min="14500" max="14500" width="8.42578125" style="5" customWidth="1"/>
+    <col min="14501" max="14501" width="8.5703125" style="5" customWidth="1"/>
+    <col min="14502" max="14503" width="9.5703125" style="5" customWidth="1"/>
+    <col min="14504" max="14504" width="9.42578125" style="5" customWidth="1"/>
+    <col min="14505" max="14505" width="7.140625" style="5" customWidth="1"/>
+    <col min="14506" max="14506" width="9.140625" style="5" customWidth="1"/>
+    <col min="14507" max="14507" width="9.42578125" style="5" customWidth="1"/>
+    <col min="14508" max="14508" width="9.85546875" style="5" customWidth="1"/>
+    <col min="14509" max="14509" width="10.42578125" style="5" customWidth="1"/>
+    <col min="14510" max="14510" width="7" style="5" customWidth="1"/>
+    <col min="14511" max="14511" width="9.42578125" style="5" customWidth="1"/>
+    <col min="14512" max="14512" width="9" style="5" customWidth="1"/>
+    <col min="14513" max="14513" width="9.85546875" style="5" customWidth="1"/>
+    <col min="14514" max="14514" width="9.5703125" style="5" customWidth="1"/>
+    <col min="14515" max="14515" width="7.28515625" style="5" customWidth="1"/>
+    <col min="14516" max="14516" width="8.85546875" style="5" customWidth="1"/>
+    <col min="14517" max="14517" width="10" style="5" customWidth="1"/>
+    <col min="14518" max="14518" width="10.42578125" style="5" customWidth="1"/>
+    <col min="14519" max="14519" width="9.5703125" style="5" customWidth="1"/>
+    <col min="14520" max="14520" width="8" style="5" customWidth="1"/>
+    <col min="14521" max="14521" width="8.42578125" style="5" customWidth="1"/>
+    <col min="14522" max="14522" width="9.140625" style="5" customWidth="1"/>
+    <col min="14523" max="14524" width="9.42578125" style="5" customWidth="1"/>
+    <col min="14525" max="14525" width="8" style="5" customWidth="1"/>
+    <col min="14526" max="14526" width="8.28515625" style="5" customWidth="1"/>
+    <col min="14527" max="14527" width="9.140625" style="5" customWidth="1"/>
+    <col min="14528" max="14528" width="10" style="5" customWidth="1"/>
+    <col min="14529" max="14529" width="9.140625" style="5" customWidth="1"/>
+    <col min="14530" max="14530" width="7.7109375" style="5" customWidth="1"/>
+    <col min="14531" max="14532" width="9.140625" style="5"/>
+    <col min="14533" max="14533" width="10.140625" style="5" customWidth="1"/>
+    <col min="14534" max="14537" width="9.140625" style="5"/>
+    <col min="14538" max="14538" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="14539" max="14542" width="9.140625" style="5"/>
+    <col min="14543" max="14543" width="11" style="5" customWidth="1"/>
+    <col min="14544" max="14547" width="9.140625" style="5"/>
+    <col min="14548" max="14548" width="10.5703125" style="5" customWidth="1"/>
+    <col min="14549" max="14552" width="9.140625" style="5"/>
+    <col min="14553" max="14553" width="9.7109375" style="5" customWidth="1"/>
+    <col min="14554" max="14554" width="10.140625" style="5" customWidth="1"/>
+    <col min="14555" max="14555" width="9.28515625" style="5" customWidth="1"/>
+    <col min="14556" max="14556" width="10.28515625" style="5" customWidth="1"/>
+    <col min="14557" max="14557" width="9.140625" style="5"/>
+    <col min="14558" max="14558" width="10.28515625" style="5" customWidth="1"/>
+    <col min="14559" max="14560" width="9.140625" style="5"/>
+    <col min="14561" max="14561" width="9.5703125" style="5" customWidth="1"/>
+    <col min="14562" max="14563" width="10.42578125" style="5" customWidth="1"/>
+    <col min="14564" max="14565" width="9.140625" style="5"/>
+    <col min="14566" max="14566" width="9.5703125" style="5" customWidth="1"/>
+    <col min="14567" max="14567" width="10.42578125" style="5" customWidth="1"/>
+    <col min="14568" max="14568" width="9.140625" style="5"/>
+    <col min="14569" max="14569" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="14570" max="14572" width="9.140625" style="5"/>
+    <col min="14573" max="14573" width="10" style="5" customWidth="1"/>
+    <col min="14574" max="14574" width="9.7109375" style="5" customWidth="1"/>
+    <col min="14575" max="14576" width="9.140625" style="5"/>
+    <col min="14577" max="14578" width="10.28515625" style="5" customWidth="1"/>
+    <col min="14579" max="14581" width="9.140625" style="5"/>
+    <col min="14582" max="14583" width="10.28515625" style="5" customWidth="1"/>
+    <col min="14584" max="14586" width="9.140625" style="5"/>
+    <col min="14587" max="14588" width="10.28515625" style="5" customWidth="1"/>
+    <col min="14589" max="14591" width="9.140625" style="5"/>
+    <col min="14592" max="14593" width="10.28515625" style="5" customWidth="1"/>
+    <col min="14594" max="14596" width="9.140625" style="5"/>
+    <col min="14597" max="14598" width="10.28515625" style="5" customWidth="1"/>
+    <col min="14599" max="14745" width="9.140625" style="5"/>
+    <col min="14746" max="14746" width="20" style="5" customWidth="1"/>
+    <col min="14747" max="14747" width="8.7109375" style="5" customWidth="1"/>
+    <col min="14748" max="14748" width="9.42578125" style="5" customWidth="1"/>
+    <col min="14749" max="14749" width="10" style="5" customWidth="1"/>
+    <col min="14750" max="14750" width="10.140625" style="5" customWidth="1"/>
+    <col min="14751" max="14751" width="8.85546875" style="5" customWidth="1"/>
+    <col min="14752" max="14752" width="9" style="5" customWidth="1"/>
+    <col min="14753" max="14753" width="9.7109375" style="5" customWidth="1"/>
+    <col min="14754" max="14754" width="9.85546875" style="5" customWidth="1"/>
+    <col min="14755" max="14755" width="9.5703125" style="5" customWidth="1"/>
+    <col min="14756" max="14756" width="8.42578125" style="5" customWidth="1"/>
+    <col min="14757" max="14757" width="8.5703125" style="5" customWidth="1"/>
+    <col min="14758" max="14759" width="9.5703125" style="5" customWidth="1"/>
+    <col min="14760" max="14760" width="9.42578125" style="5" customWidth="1"/>
+    <col min="14761" max="14761" width="7.140625" style="5" customWidth="1"/>
+    <col min="14762" max="14762" width="9.140625" style="5" customWidth="1"/>
+    <col min="14763" max="14763" width="9.42578125" style="5" customWidth="1"/>
+    <col min="14764" max="14764" width="9.85546875" style="5" customWidth="1"/>
+    <col min="14765" max="14765" width="10.42578125" style="5" customWidth="1"/>
+    <col min="14766" max="14766" width="7" style="5" customWidth="1"/>
+    <col min="14767" max="14767" width="9.42578125" style="5" customWidth="1"/>
+    <col min="14768" max="14768" width="9" style="5" customWidth="1"/>
+    <col min="14769" max="14769" width="9.85546875" style="5" customWidth="1"/>
+    <col min="14770" max="14770" width="9.5703125" style="5" customWidth="1"/>
+    <col min="14771" max="14771" width="7.28515625" style="5" customWidth="1"/>
+    <col min="14772" max="14772" width="8.85546875" style="5" customWidth="1"/>
+    <col min="14773" max="14773" width="10" style="5" customWidth="1"/>
+    <col min="14774" max="14774" width="10.42578125" style="5" customWidth="1"/>
+    <col min="14775" max="14775" width="9.5703125" style="5" customWidth="1"/>
+    <col min="14776" max="14776" width="8" style="5" customWidth="1"/>
+    <col min="14777" max="14777" width="8.42578125" style="5" customWidth="1"/>
+    <col min="14778" max="14778" width="9.140625" style="5" customWidth="1"/>
+    <col min="14779" max="14780" width="9.42578125" style="5" customWidth="1"/>
+    <col min="14781" max="14781" width="8" style="5" customWidth="1"/>
+    <col min="14782" max="14782" width="8.28515625" style="5" customWidth="1"/>
+    <col min="14783" max="14783" width="9.140625" style="5" customWidth="1"/>
+    <col min="14784" max="14784" width="10" style="5" customWidth="1"/>
+    <col min="14785" max="14785" width="9.140625" style="5" customWidth="1"/>
+    <col min="14786" max="14786" width="7.7109375" style="5" customWidth="1"/>
+    <col min="14787" max="14788" width="9.140625" style="5"/>
+    <col min="14789" max="14789" width="10.140625" style="5" customWidth="1"/>
+    <col min="14790" max="14793" width="9.140625" style="5"/>
+    <col min="14794" max="14794" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="14795" max="14798" width="9.140625" style="5"/>
+    <col min="14799" max="14799" width="11" style="5" customWidth="1"/>
+    <col min="14800" max="14803" width="9.140625" style="5"/>
+    <col min="14804" max="14804" width="10.5703125" style="5" customWidth="1"/>
+    <col min="14805" max="14808" width="9.140625" style="5"/>
+    <col min="14809" max="14809" width="9.7109375" style="5" customWidth="1"/>
+    <col min="14810" max="14810" width="10.140625" style="5" customWidth="1"/>
+    <col min="14811" max="14811" width="9.28515625" style="5" customWidth="1"/>
+    <col min="14812" max="14812" width="10.28515625" style="5" customWidth="1"/>
+    <col min="14813" max="14813" width="9.140625" style="5"/>
+    <col min="14814" max="14814" width="10.28515625" style="5" customWidth="1"/>
+    <col min="14815" max="14816" width="9.140625" style="5"/>
+    <col min="14817" max="14817" width="9.5703125" style="5" customWidth="1"/>
+    <col min="14818" max="14819" width="10.42578125" style="5" customWidth="1"/>
+    <col min="14820" max="14821" width="9.140625" style="5"/>
+    <col min="14822" max="14822" width="9.5703125" style="5" customWidth="1"/>
+    <col min="14823" max="14823" width="10.42578125" style="5" customWidth="1"/>
+    <col min="14824" max="14824" width="9.140625" style="5"/>
+    <col min="14825" max="14825" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="14826" max="14828" width="9.140625" style="5"/>
+    <col min="14829" max="14829" width="10" style="5" customWidth="1"/>
+    <col min="14830" max="14830" width="9.7109375" style="5" customWidth="1"/>
+    <col min="14831" max="14832" width="9.140625" style="5"/>
+    <col min="14833" max="14834" width="10.28515625" style="5" customWidth="1"/>
+    <col min="14835" max="14837" width="9.140625" style="5"/>
+    <col min="14838" max="14839" width="10.28515625" style="5" customWidth="1"/>
+    <col min="14840" max="14842" width="9.140625" style="5"/>
+    <col min="14843" max="14844" width="10.28515625" style="5" customWidth="1"/>
+    <col min="14845" max="14847" width="9.140625" style="5"/>
+    <col min="14848" max="14849" width="10.28515625" style="5" customWidth="1"/>
+    <col min="14850" max="14852" width="9.140625" style="5"/>
+    <col min="14853" max="14854" width="10.28515625" style="5" customWidth="1"/>
+    <col min="14855" max="15001" width="9.140625" style="5"/>
+    <col min="15002" max="15002" width="20" style="5" customWidth="1"/>
+    <col min="15003" max="15003" width="8.7109375" style="5" customWidth="1"/>
+    <col min="15004" max="15004" width="9.42578125" style="5" customWidth="1"/>
+    <col min="15005" max="15005" width="10" style="5" customWidth="1"/>
+    <col min="15006" max="15006" width="10.140625" style="5" customWidth="1"/>
+    <col min="15007" max="15007" width="8.85546875" style="5" customWidth="1"/>
+    <col min="15008" max="15008" width="9" style="5" customWidth="1"/>
+    <col min="15009" max="15009" width="9.7109375" style="5" customWidth="1"/>
+    <col min="15010" max="15010" width="9.85546875" style="5" customWidth="1"/>
+    <col min="15011" max="15011" width="9.5703125" style="5" customWidth="1"/>
+    <col min="15012" max="15012" width="8.42578125" style="5" customWidth="1"/>
+    <col min="15013" max="15013" width="8.5703125" style="5" customWidth="1"/>
+    <col min="15014" max="15015" width="9.5703125" style="5" customWidth="1"/>
+    <col min="15016" max="15016" width="9.42578125" style="5" customWidth="1"/>
+    <col min="15017" max="15017" width="7.140625" style="5" customWidth="1"/>
+    <col min="15018" max="15018" width="9.140625" style="5" customWidth="1"/>
+    <col min="15019" max="15019" width="9.42578125" style="5" customWidth="1"/>
+    <col min="15020" max="15020" width="9.85546875" style="5" customWidth="1"/>
+    <col min="15021" max="15021" width="10.42578125" style="5" customWidth="1"/>
+    <col min="15022" max="15022" width="7" style="5" customWidth="1"/>
+    <col min="15023" max="15023" width="9.42578125" style="5" customWidth="1"/>
+    <col min="15024" max="15024" width="9" style="5" customWidth="1"/>
+    <col min="15025" max="15025" width="9.85546875" style="5" customWidth="1"/>
+    <col min="15026" max="15026" width="9.5703125" style="5" customWidth="1"/>
+    <col min="15027" max="15027" width="7.28515625" style="5" customWidth="1"/>
+    <col min="15028" max="15028" width="8.85546875" style="5" customWidth="1"/>
+    <col min="15029" max="15029" width="10" style="5" customWidth="1"/>
+    <col min="15030" max="15030" width="10.42578125" style="5" customWidth="1"/>
+    <col min="15031" max="15031" width="9.5703125" style="5" customWidth="1"/>
+    <col min="15032" max="15032" width="8" style="5" customWidth="1"/>
+    <col min="15033" max="15033" width="8.42578125" style="5" customWidth="1"/>
+    <col min="15034" max="15034" width="9.140625" style="5" customWidth="1"/>
+    <col min="15035" max="15036" width="9.42578125" style="5" customWidth="1"/>
+    <col min="15037" max="15037" width="8" style="5" customWidth="1"/>
+    <col min="15038" max="15038" width="8.28515625" style="5" customWidth="1"/>
+    <col min="15039" max="15039" width="9.140625" style="5" customWidth="1"/>
+    <col min="15040" max="15040" width="10" style="5" customWidth="1"/>
+    <col min="15041" max="15041" width="9.140625" style="5" customWidth="1"/>
+    <col min="15042" max="15042" width="7.7109375" style="5" customWidth="1"/>
+    <col min="15043" max="15044" width="9.140625" style="5"/>
+    <col min="15045" max="15045" width="10.140625" style="5" customWidth="1"/>
+    <col min="15046" max="15049" width="9.140625" style="5"/>
+    <col min="15050" max="15050" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="15051" max="15054" width="9.140625" style="5"/>
+    <col min="15055" max="15055" width="11" style="5" customWidth="1"/>
+    <col min="15056" max="15059" width="9.140625" style="5"/>
+    <col min="15060" max="15060" width="10.5703125" style="5" customWidth="1"/>
+    <col min="15061" max="15064" width="9.140625" style="5"/>
+    <col min="15065" max="15065" width="9.7109375" style="5" customWidth="1"/>
+    <col min="15066" max="15066" width="10.140625" style="5" customWidth="1"/>
+    <col min="15067" max="15067" width="9.28515625" style="5" customWidth="1"/>
+    <col min="15068" max="15068" width="10.28515625" style="5" customWidth="1"/>
+    <col min="15069" max="15069" width="9.140625" style="5"/>
+    <col min="15070" max="15070" width="10.28515625" style="5" customWidth="1"/>
+    <col min="15071" max="15072" width="9.140625" style="5"/>
+    <col min="15073" max="15073" width="9.5703125" style="5" customWidth="1"/>
+    <col min="15074" max="15075" width="10.42578125" style="5" customWidth="1"/>
+    <col min="15076" max="15077" width="9.140625" style="5"/>
+    <col min="15078" max="15078" width="9.5703125" style="5" customWidth="1"/>
+    <col min="15079" max="15079" width="10.42578125" style="5" customWidth="1"/>
+    <col min="15080" max="15080" width="9.140625" style="5"/>
+    <col min="15081" max="15081" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="15082" max="15084" width="9.140625" style="5"/>
+    <col min="15085" max="15085" width="10" style="5" customWidth="1"/>
+    <col min="15086" max="15086" width="9.7109375" style="5" customWidth="1"/>
+    <col min="15087" max="15088" width="9.140625" style="5"/>
+    <col min="15089" max="15090" width="10.28515625" style="5" customWidth="1"/>
+    <col min="15091" max="15093" width="9.140625" style="5"/>
+    <col min="15094" max="15095" width="10.28515625" style="5" customWidth="1"/>
+    <col min="15096" max="15098" width="9.140625" style="5"/>
+    <col min="15099" max="15100" width="10.28515625" style="5" customWidth="1"/>
+    <col min="15101" max="15103" width="9.140625" style="5"/>
+    <col min="15104" max="15105" width="10.28515625" style="5" customWidth="1"/>
+    <col min="15106" max="15108" width="9.140625" style="5"/>
+    <col min="15109" max="15110" width="10.28515625" style="5" customWidth="1"/>
+    <col min="15111" max="15257" width="9.140625" style="5"/>
+    <col min="15258" max="15258" width="20" style="5" customWidth="1"/>
+    <col min="15259" max="15259" width="8.7109375" style="5" customWidth="1"/>
+    <col min="15260" max="15260" width="9.42578125" style="5" customWidth="1"/>
+    <col min="15261" max="15261" width="10" style="5" customWidth="1"/>
+    <col min="15262" max="15262" width="10.140625" style="5" customWidth="1"/>
+    <col min="15263" max="15263" width="8.85546875" style="5" customWidth="1"/>
+    <col min="15264" max="15264" width="9" style="5" customWidth="1"/>
+    <col min="15265" max="15265" width="9.7109375" style="5" customWidth="1"/>
+    <col min="15266" max="15266" width="9.85546875" style="5" customWidth="1"/>
+    <col min="15267" max="15267" width="9.5703125" style="5" customWidth="1"/>
+    <col min="15268" max="15268" width="8.42578125" style="5" customWidth="1"/>
+    <col min="15269" max="15269" width="8.5703125" style="5" customWidth="1"/>
+    <col min="15270" max="15271" width="9.5703125" style="5" customWidth="1"/>
+    <col min="15272" max="15272" width="9.42578125" style="5" customWidth="1"/>
+    <col min="15273" max="15273" width="7.140625" style="5" customWidth="1"/>
+    <col min="15274" max="15274" width="9.140625" style="5" customWidth="1"/>
+    <col min="15275" max="15275" width="9.42578125" style="5" customWidth="1"/>
+    <col min="15276" max="15276" width="9.85546875" style="5" customWidth="1"/>
+    <col min="15277" max="15277" width="10.42578125" style="5" customWidth="1"/>
+    <col min="15278" max="15278" width="7" style="5" customWidth="1"/>
+    <col min="15279" max="15279" width="9.42578125" style="5" customWidth="1"/>
+    <col min="15280" max="15280" width="9" style="5" customWidth="1"/>
+    <col min="15281" max="15281" width="9.85546875" style="5" customWidth="1"/>
+    <col min="15282" max="15282" width="9.5703125" style="5" customWidth="1"/>
+    <col min="15283" max="15283" width="7.28515625" style="5" customWidth="1"/>
+    <col min="15284" max="15284" width="8.85546875" style="5" customWidth="1"/>
+    <col min="15285" max="15285" width="10" style="5" customWidth="1"/>
+    <col min="15286" max="15286" width="10.42578125" style="5" customWidth="1"/>
+    <col min="15287" max="15287" width="9.5703125" style="5" customWidth="1"/>
+    <col min="15288" max="15288" width="8" style="5" customWidth="1"/>
+    <col min="15289" max="15289" width="8.42578125" style="5" customWidth="1"/>
+    <col min="15290" max="15290" width="9.140625" style="5" customWidth="1"/>
+    <col min="15291" max="15292" width="9.42578125" style="5" customWidth="1"/>
+    <col min="15293" max="15293" width="8" style="5" customWidth="1"/>
+    <col min="15294" max="15294" width="8.28515625" style="5" customWidth="1"/>
+    <col min="15295" max="15295" width="9.140625" style="5" customWidth="1"/>
+    <col min="15296" max="15296" width="10" style="5" customWidth="1"/>
+    <col min="15297" max="15297" width="9.140625" style="5" customWidth="1"/>
+    <col min="15298" max="15298" width="7.7109375" style="5" customWidth="1"/>
+    <col min="15299" max="15300" width="9.140625" style="5"/>
+    <col min="15301" max="15301" width="10.140625" style="5" customWidth="1"/>
+    <col min="15302" max="15305" width="9.140625" style="5"/>
+    <col min="15306" max="15306" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="15307" max="15310" width="9.140625" style="5"/>
+    <col min="15311" max="15311" width="11" style="5" customWidth="1"/>
+    <col min="15312" max="15315" width="9.140625" style="5"/>
+    <col min="15316" max="15316" width="10.5703125" style="5" customWidth="1"/>
+    <col min="15317" max="15320" width="9.140625" style="5"/>
+    <col min="15321" max="15321" width="9.7109375" style="5" customWidth="1"/>
+    <col min="15322" max="15322" width="10.140625" style="5" customWidth="1"/>
+    <col min="15323" max="15323" width="9.28515625" style="5" customWidth="1"/>
+    <col min="15324" max="15324" width="10.28515625" style="5" customWidth="1"/>
+    <col min="15325" max="15325" width="9.140625" style="5"/>
+    <col min="15326" max="15326" width="10.28515625" style="5" customWidth="1"/>
+    <col min="15327" max="15328" width="9.140625" style="5"/>
+    <col min="15329" max="15329" width="9.5703125" style="5" customWidth="1"/>
+    <col min="15330" max="15331" width="10.42578125" style="5" customWidth="1"/>
+    <col min="15332" max="15333" width="9.140625" style="5"/>
+    <col min="15334" max="15334" width="9.5703125" style="5" customWidth="1"/>
+    <col min="15335" max="15335" width="10.42578125" style="5" customWidth="1"/>
+    <col min="15336" max="15336" width="9.140625" style="5"/>
+    <col min="15337" max="15337" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="15338" max="15340" width="9.140625" style="5"/>
+    <col min="15341" max="15341" width="10" style="5" customWidth="1"/>
+    <col min="15342" max="15342" width="9.7109375" style="5" customWidth="1"/>
+    <col min="15343" max="15344" width="9.140625" style="5"/>
+    <col min="15345" max="15346" width="10.28515625" style="5" customWidth="1"/>
+    <col min="15347" max="15349" width="9.140625" style="5"/>
+    <col min="15350" max="15351" width="10.28515625" style="5" customWidth="1"/>
+    <col min="15352" max="15354" width="9.140625" style="5"/>
+    <col min="15355" max="15356" width="10.28515625" style="5" customWidth="1"/>
+    <col min="15357" max="15359" width="9.140625" style="5"/>
+    <col min="15360" max="15361" width="10.28515625" style="5" customWidth="1"/>
+    <col min="15362" max="15364" width="9.140625" style="5"/>
+    <col min="15365" max="15366" width="10.28515625" style="5" customWidth="1"/>
+    <col min="15367" max="15513" width="9.140625" style="5"/>
+    <col min="15514" max="15514" width="20" style="5" customWidth="1"/>
+    <col min="15515" max="15515" width="8.7109375" style="5" customWidth="1"/>
+    <col min="15516" max="15516" width="9.42578125" style="5" customWidth="1"/>
+    <col min="15517" max="15517" width="10" style="5" customWidth="1"/>
+    <col min="15518" max="15518" width="10.140625" style="5" customWidth="1"/>
+    <col min="15519" max="15519" width="8.85546875" style="5" customWidth="1"/>
+    <col min="15520" max="15520" width="9" style="5" customWidth="1"/>
+    <col min="15521" max="15521" width="9.7109375" style="5" customWidth="1"/>
+    <col min="15522" max="15522" width="9.85546875" style="5" customWidth="1"/>
+    <col min="15523" max="15523" width="9.5703125" style="5" customWidth="1"/>
+    <col min="15524" max="15524" width="8.42578125" style="5" customWidth="1"/>
+    <col min="15525" max="15525" width="8.5703125" style="5" customWidth="1"/>
+    <col min="15526" max="15527" width="9.5703125" style="5" customWidth="1"/>
+    <col min="15528" max="15528" width="9.42578125" style="5" customWidth="1"/>
+    <col min="15529" max="15529" width="7.140625" style="5" customWidth="1"/>
+    <col min="15530" max="15530" width="9.140625" style="5" customWidth="1"/>
+    <col min="15531" max="15531" width="9.42578125" style="5" customWidth="1"/>
+    <col min="15532" max="15532" width="9.85546875" style="5" customWidth="1"/>
+    <col min="15533" max="15533" width="10.42578125" style="5" customWidth="1"/>
+    <col min="15534" max="15534" width="7" style="5" customWidth="1"/>
+    <col min="15535" max="15535" width="9.42578125" style="5" customWidth="1"/>
+    <col min="15536" max="15536" width="9" style="5" customWidth="1"/>
+    <col min="15537" max="15537" width="9.85546875" style="5" customWidth="1"/>
+    <col min="15538" max="15538" width="9.5703125" style="5" customWidth="1"/>
+    <col min="15539" max="15539" width="7.28515625" style="5" customWidth="1"/>
+    <col min="15540" max="15540" width="8.85546875" style="5" customWidth="1"/>
+    <col min="15541" max="15541" width="10" style="5" customWidth="1"/>
+    <col min="15542" max="15542" width="10.42578125" style="5" customWidth="1"/>
+    <col min="15543" max="15543" width="9.5703125" style="5" customWidth="1"/>
+    <col min="15544" max="15544" width="8" style="5" customWidth="1"/>
+    <col min="15545" max="15545" width="8.42578125" style="5" customWidth="1"/>
+    <col min="15546" max="15546" width="9.140625" style="5" customWidth="1"/>
+    <col min="15547" max="15548" width="9.42578125" style="5" customWidth="1"/>
+    <col min="15549" max="15549" width="8" style="5" customWidth="1"/>
+    <col min="15550" max="15550" width="8.28515625" style="5" customWidth="1"/>
+    <col min="15551" max="15551" width="9.140625" style="5" customWidth="1"/>
+    <col min="15552" max="15552" width="10" style="5" customWidth="1"/>
+    <col min="15553" max="15553" width="9.140625" style="5" customWidth="1"/>
+    <col min="15554" max="15554" width="7.7109375" style="5" customWidth="1"/>
+    <col min="15555" max="15556" width="9.140625" style="5"/>
+    <col min="15557" max="15557" width="10.140625" style="5" customWidth="1"/>
+    <col min="15558" max="15561" width="9.140625" style="5"/>
+    <col min="15562" max="15562" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="15563" max="15566" width="9.140625" style="5"/>
+    <col min="15567" max="15567" width="11" style="5" customWidth="1"/>
+    <col min="15568" max="15571" width="9.140625" style="5"/>
+    <col min="15572" max="15572" width="10.5703125" style="5" customWidth="1"/>
+    <col min="15573" max="15576" width="9.140625" style="5"/>
+    <col min="15577" max="15577" width="9.7109375" style="5" customWidth="1"/>
+    <col min="15578" max="15578" width="10.140625" style="5" customWidth="1"/>
+    <col min="15579" max="15579" width="9.28515625" style="5" customWidth="1"/>
+    <col min="15580" max="15580" width="10.28515625" style="5" customWidth="1"/>
+    <col min="15581" max="15581" width="9.140625" style="5"/>
+    <col min="15582" max="15582" width="10.28515625" style="5" customWidth="1"/>
+    <col min="15583" max="15584" width="9.140625" style="5"/>
+    <col min="15585" max="15585" width="9.5703125" style="5" customWidth="1"/>
+    <col min="15586" max="15587" width="10.42578125" style="5" customWidth="1"/>
+    <col min="15588" max="15589" width="9.140625" style="5"/>
+    <col min="15590" max="15590" width="9.5703125" style="5" customWidth="1"/>
+    <col min="15591" max="15591" width="10.42578125" style="5" customWidth="1"/>
+    <col min="15592" max="15592" width="9.140625" style="5"/>
+    <col min="15593" max="15593" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="15594" max="15596" width="9.140625" style="5"/>
+    <col min="15597" max="15597" width="10" style="5" customWidth="1"/>
+    <col min="15598" max="15598" width="9.7109375" style="5" customWidth="1"/>
+    <col min="15599" max="15600" width="9.140625" style="5"/>
+    <col min="15601" max="15602" width="10.28515625" style="5" customWidth="1"/>
+    <col min="15603" max="15605" width="9.140625" style="5"/>
+    <col min="15606" max="15607" width="10.28515625" style="5" customWidth="1"/>
+    <col min="15608" max="15610" width="9.140625" style="5"/>
+    <col min="15611" max="15612" width="10.28515625" style="5" customWidth="1"/>
+    <col min="15613" max="15615" width="9.140625" style="5"/>
+    <col min="15616" max="15617" width="10.28515625" style="5" customWidth="1"/>
+    <col min="15618" max="15620" width="9.140625" style="5"/>
+    <col min="15621" max="15622" width="10.28515625" style="5" customWidth="1"/>
+    <col min="15623" max="15769" width="9.140625" style="5"/>
+    <col min="15770" max="15770" width="20" style="5" customWidth="1"/>
+    <col min="15771" max="15771" width="8.7109375" style="5" customWidth="1"/>
+    <col min="15772" max="15772" width="9.42578125" style="5" customWidth="1"/>
+    <col min="15773" max="15773" width="10" style="5" customWidth="1"/>
+    <col min="15774" max="15774" width="10.140625" style="5" customWidth="1"/>
+    <col min="15775" max="15775" width="8.85546875" style="5" customWidth="1"/>
+    <col min="15776" max="15776" width="9" style="5" customWidth="1"/>
+    <col min="15777" max="15777" width="9.7109375" style="5" customWidth="1"/>
+    <col min="15778" max="15778" width="9.85546875" style="5" customWidth="1"/>
+    <col min="15779" max="15779" width="9.5703125" style="5" customWidth="1"/>
+    <col min="15780" max="15780" width="8.42578125" style="5" customWidth="1"/>
+    <col min="15781" max="15781" width="8.5703125" style="5" customWidth="1"/>
+    <col min="15782" max="15783" width="9.5703125" style="5" customWidth="1"/>
+    <col min="15784" max="15784" width="9.42578125" style="5" customWidth="1"/>
+    <col min="15785" max="15785" width="7.140625" style="5" customWidth="1"/>
+    <col min="15786" max="15786" width="9.140625" style="5" customWidth="1"/>
+    <col min="15787" max="15787" width="9.42578125" style="5" customWidth="1"/>
+    <col min="15788" max="15788" width="9.85546875" style="5" customWidth="1"/>
+    <col min="15789" max="15789" width="10.42578125" style="5" customWidth="1"/>
+    <col min="15790" max="15790" width="7" style="5" customWidth="1"/>
+    <col min="15791" max="15791" width="9.42578125" style="5" customWidth="1"/>
+    <col min="15792" max="15792" width="9" style="5" customWidth="1"/>
+    <col min="15793" max="15793" width="9.85546875" style="5" customWidth="1"/>
+    <col min="15794" max="15794" width="9.5703125" style="5" customWidth="1"/>
+    <col min="15795" max="15795" width="7.28515625" style="5" customWidth="1"/>
+    <col min="15796" max="15796" width="8.85546875" style="5" customWidth="1"/>
+    <col min="15797" max="15797" width="10" style="5" customWidth="1"/>
+    <col min="15798" max="15798" width="10.42578125" style="5" customWidth="1"/>
+    <col min="15799" max="15799" width="9.5703125" style="5" customWidth="1"/>
+    <col min="15800" max="15800" width="8" style="5" customWidth="1"/>
+    <col min="15801" max="15801" width="8.42578125" style="5" customWidth="1"/>
+    <col min="15802" max="15802" width="9.140625" style="5" customWidth="1"/>
+    <col min="15803" max="15804" width="9.42578125" style="5" customWidth="1"/>
+    <col min="15805" max="15805" width="8" style="5" customWidth="1"/>
+    <col min="15806" max="15806" width="8.28515625" style="5" customWidth="1"/>
+    <col min="15807" max="15807" width="9.140625" style="5" customWidth="1"/>
+    <col min="15808" max="15808" width="10" style="5" customWidth="1"/>
+    <col min="15809" max="15809" width="9.140625" style="5" customWidth="1"/>
+    <col min="15810" max="15810" width="7.7109375" style="5" customWidth="1"/>
+    <col min="15811" max="15812" width="9.140625" style="5"/>
+    <col min="15813" max="15813" width="10.140625" style="5" customWidth="1"/>
+    <col min="15814" max="15817" width="9.140625" style="5"/>
+    <col min="15818" max="15818" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="15819" max="15822" width="9.140625" style="5"/>
+    <col min="15823" max="15823" width="11" style="5" customWidth="1"/>
+    <col min="15824" max="15827" width="9.140625" style="5"/>
+    <col min="15828" max="15828" width="10.5703125" style="5" customWidth="1"/>
+    <col min="15829" max="15832" width="9.140625" style="5"/>
+    <col min="15833" max="15833" width="9.7109375" style="5" customWidth="1"/>
+    <col min="15834" max="15834" width="10.140625" style="5" customWidth="1"/>
+    <col min="15835" max="15835" width="9.28515625" style="5" customWidth="1"/>
+    <col min="15836" max="15836" width="10.28515625" style="5" customWidth="1"/>
+    <col min="15837" max="15837" width="9.140625" style="5"/>
+    <col min="15838" max="15838" width="10.28515625" style="5" customWidth="1"/>
+    <col min="15839" max="15840" width="9.140625" style="5"/>
+    <col min="15841" max="15841" width="9.5703125" style="5" customWidth="1"/>
+    <col min="15842" max="15843" width="10.42578125" style="5" customWidth="1"/>
+    <col min="15844" max="15845" width="9.140625" style="5"/>
+    <col min="15846" max="15846" width="9.5703125" style="5" customWidth="1"/>
+    <col min="15847" max="15847" width="10.42578125" style="5" customWidth="1"/>
+    <col min="15848" max="15848" width="9.140625" style="5"/>
+    <col min="15849" max="15849" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="15850" max="15852" width="9.140625" style="5"/>
+    <col min="15853" max="15853" width="10" style="5" customWidth="1"/>
+    <col min="15854" max="15854" width="9.7109375" style="5" customWidth="1"/>
+    <col min="15855" max="15856" width="9.140625" style="5"/>
+    <col min="15857" max="15858" width="10.28515625" style="5" customWidth="1"/>
+    <col min="15859" max="15861" width="9.140625" style="5"/>
+    <col min="15862" max="15863" width="10.28515625" style="5" customWidth="1"/>
+    <col min="15864" max="15866" width="9.140625" style="5"/>
+    <col min="15867" max="15868" width="10.28515625" style="5" customWidth="1"/>
+    <col min="15869" max="15871" width="9.140625" style="5"/>
+    <col min="15872" max="15873" width="10.28515625" style="5" customWidth="1"/>
+    <col min="15874" max="15876" width="9.140625" style="5"/>
+    <col min="15877" max="15878" width="10.28515625" style="5" customWidth="1"/>
+    <col min="15879" max="16025" width="9.140625" style="5"/>
+    <col min="16026" max="16026" width="20" style="5" customWidth="1"/>
+    <col min="16027" max="16027" width="8.7109375" style="5" customWidth="1"/>
+    <col min="16028" max="16028" width="9.42578125" style="5" customWidth="1"/>
+    <col min="16029" max="16029" width="10" style="5" customWidth="1"/>
+    <col min="16030" max="16030" width="10.140625" style="5" customWidth="1"/>
+    <col min="16031" max="16031" width="8.85546875" style="5" customWidth="1"/>
+    <col min="16032" max="16032" width="9" style="5" customWidth="1"/>
+    <col min="16033" max="16033" width="9.7109375" style="5" customWidth="1"/>
+    <col min="16034" max="16034" width="9.85546875" style="5" customWidth="1"/>
+    <col min="16035" max="16035" width="9.5703125" style="5" customWidth="1"/>
+    <col min="16036" max="16036" width="8.42578125" style="5" customWidth="1"/>
+    <col min="16037" max="16037" width="8.5703125" style="5" customWidth="1"/>
+    <col min="16038" max="16039" width="9.5703125" style="5" customWidth="1"/>
+    <col min="16040" max="16040" width="9.42578125" style="5" customWidth="1"/>
+    <col min="16041" max="16041" width="7.140625" style="5" customWidth="1"/>
+    <col min="16042" max="16042" width="9.140625" style="5" customWidth="1"/>
+    <col min="16043" max="16043" width="9.42578125" style="5" customWidth="1"/>
+    <col min="16044" max="16044" width="9.85546875" style="5" customWidth="1"/>
+    <col min="16045" max="16045" width="10.42578125" style="5" customWidth="1"/>
+    <col min="16046" max="16046" width="7" style="5" customWidth="1"/>
+    <col min="16047" max="16047" width="9.42578125" style="5" customWidth="1"/>
+    <col min="16048" max="16048" width="9" style="5" customWidth="1"/>
+    <col min="16049" max="16049" width="9.85546875" style="5" customWidth="1"/>
+    <col min="16050" max="16050" width="9.5703125" style="5" customWidth="1"/>
+    <col min="16051" max="16051" width="7.28515625" style="5" customWidth="1"/>
+    <col min="16052" max="16052" width="8.85546875" style="5" customWidth="1"/>
+    <col min="16053" max="16053" width="10" style="5" customWidth="1"/>
+    <col min="16054" max="16054" width="10.42578125" style="5" customWidth="1"/>
+    <col min="16055" max="16055" width="9.5703125" style="5" customWidth="1"/>
+    <col min="16056" max="16056" width="8" style="5" customWidth="1"/>
+    <col min="16057" max="16057" width="8.42578125" style="5" customWidth="1"/>
+    <col min="16058" max="16058" width="9.140625" style="5" customWidth="1"/>
+    <col min="16059" max="16060" width="9.42578125" style="5" customWidth="1"/>
+    <col min="16061" max="16061" width="8" style="5" customWidth="1"/>
+    <col min="16062" max="16062" width="8.28515625" style="5" customWidth="1"/>
+    <col min="16063" max="16063" width="9.140625" style="5" customWidth="1"/>
+    <col min="16064" max="16064" width="10" style="5" customWidth="1"/>
+    <col min="16065" max="16065" width="9.140625" style="5" customWidth="1"/>
+    <col min="16066" max="16066" width="7.7109375" style="5" customWidth="1"/>
+    <col min="16067" max="16068" width="9.140625" style="5"/>
+    <col min="16069" max="16069" width="10.140625" style="5" customWidth="1"/>
+    <col min="16070" max="16073" width="9.140625" style="5"/>
+    <col min="16074" max="16074" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="16075" max="16078" width="9.140625" style="5"/>
+    <col min="16079" max="16079" width="11" style="5" customWidth="1"/>
+    <col min="16080" max="16083" width="9.140625" style="5"/>
+    <col min="16084" max="16084" width="10.5703125" style="5" customWidth="1"/>
+    <col min="16085" max="16088" width="9.140625" style="5"/>
+    <col min="16089" max="16089" width="9.7109375" style="5" customWidth="1"/>
+    <col min="16090" max="16090" width="10.140625" style="5" customWidth="1"/>
+    <col min="16091" max="16091" width="9.28515625" style="5" customWidth="1"/>
+    <col min="16092" max="16092" width="10.28515625" style="5" customWidth="1"/>
+    <col min="16093" max="16093" width="9.140625" style="5"/>
+    <col min="16094" max="16094" width="10.28515625" style="5" customWidth="1"/>
+    <col min="16095" max="16096" width="9.140625" style="5"/>
+    <col min="16097" max="16097" width="9.5703125" style="5" customWidth="1"/>
+    <col min="16098" max="16099" width="10.42578125" style="5" customWidth="1"/>
+    <col min="16100" max="16101" width="9.140625" style="5"/>
+    <col min="16102" max="16102" width="9.5703125" style="5" customWidth="1"/>
+    <col min="16103" max="16103" width="10.42578125" style="5" customWidth="1"/>
+    <col min="16104" max="16104" width="9.140625" style="5"/>
+    <col min="16105" max="16105" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="16106" max="16108" width="9.140625" style="5"/>
+    <col min="16109" max="16109" width="10" style="5" customWidth="1"/>
+    <col min="16110" max="16110" width="9.7109375" style="5" customWidth="1"/>
+    <col min="16111" max="16112" width="9.140625" style="5"/>
+    <col min="16113" max="16114" width="10.28515625" style="5" customWidth="1"/>
+    <col min="16115" max="16117" width="9.140625" style="5"/>
+    <col min="16118" max="16119" width="10.28515625" style="5" customWidth="1"/>
+    <col min="16120" max="16122" width="9.140625" style="5"/>
+    <col min="16123" max="16124" width="10.28515625" style="5" customWidth="1"/>
+    <col min="16125" max="16127" width="9.140625" style="5"/>
+    <col min="16128" max="16129" width="10.28515625" style="5" customWidth="1"/>
+    <col min="16130" max="16132" width="9.140625" style="5"/>
+    <col min="16133" max="16134" width="10.28515625" style="5" customWidth="1"/>
+    <col min="16135" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.2">
-      <c r="A1" s="65" t="s">
+    <row r="1" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A1" s="57" t="s">
         <v>36</v>
       </c>
-      <c r="B1" s="65"/>
-[...23 lines deleted...]
-      <c r="A3" s="66" t="s">
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+    </row>
+    <row r="2" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+    </row>
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A3" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="66"/>
-[...29 lines deleted...]
-      <c r="L4" s="10" t="s">
+      <c r="B3" s="58"/>
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+      <c r="H3" s="58"/>
+      <c r="I3" s="58"/>
+      <c r="J3" s="58"/>
+      <c r="K3" s="3"/>
+      <c r="L3" s="3"/>
+    </row>
+    <row r="4" spans="1:13" ht="12.75" customHeight="1">
+      <c r="C4" s="6"/>
+      <c r="F4" s="7"/>
+      <c r="I4" s="8"/>
+      <c r="K4" s="9"/>
+      <c r="L4" s="9"/>
+      <c r="M4" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="N4" s="11"/>
-[...8 lines deleted...]
-      <c r="B5" s="52">
+    </row>
+    <row r="5" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A5" s="10"/>
+      <c r="B5" s="45">
         <v>2014</v>
       </c>
-      <c r="C5" s="53" t="s">
+      <c r="C5" s="46" t="s">
         <v>34</v>
       </c>
-      <c r="D5" s="53">
+      <c r="D5" s="46">
         <v>2016</v>
       </c>
-      <c r="E5" s="53">
+      <c r="E5" s="46">
         <v>2017</v>
       </c>
-      <c r="F5" s="53">
+      <c r="F5" s="46">
         <v>2018</v>
       </c>
-      <c r="G5" s="53">
+      <c r="G5" s="46">
         <v>2019</v>
       </c>
-      <c r="H5" s="53">
+      <c r="H5" s="46">
         <v>2020</v>
       </c>
-      <c r="I5" s="53">
+      <c r="I5" s="46">
         <v>2021</v>
       </c>
-      <c r="J5" s="54">
+      <c r="J5" s="47">
         <v>2022</v>
       </c>
-      <c r="K5" s="55">
+      <c r="K5" s="48">
         <v>2023</v>
       </c>
-      <c r="L5" s="56">
+      <c r="L5" s="49">
         <v>2024</v>
       </c>
-      <c r="M5" s="69"/>
-[...15 lines deleted...]
-      <c r="A6" s="14" t="s">
+      <c r="M5" s="53">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A6" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="15">
+      <c r="B6" s="12">
         <v>519960</v>
       </c>
-      <c r="C6" s="16">
+      <c r="C6" s="13">
         <v>510263</v>
       </c>
-      <c r="D6" s="16">
+      <c r="D6" s="13">
         <v>519161</v>
       </c>
-      <c r="E6" s="17">
+      <c r="E6" s="14">
         <v>517098</v>
       </c>
-      <c r="F6" s="17">
+      <c r="F6" s="14">
         <v>512692</v>
       </c>
-      <c r="G6" s="17">
+      <c r="G6" s="14">
         <v>508907</v>
       </c>
-      <c r="H6" s="17">
+      <c r="H6" s="14">
         <v>490469</v>
       </c>
-      <c r="I6" s="17">
+      <c r="I6" s="14">
         <v>499298</v>
       </c>
-      <c r="J6" s="18">
+      <c r="J6" s="15">
         <v>477033</v>
       </c>
-      <c r="K6" s="19">
+      <c r="K6" s="16">
         <v>472143</v>
       </c>
-      <c r="L6" s="19">
+      <c r="L6" s="16">
         <v>460912</v>
       </c>
-      <c r="M6" s="20"/>
-[...16 lines deleted...]
-      <c r="A7" s="22" t="s">
+      <c r="M6" s="60">
+        <v>451703</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A7" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="20">
+      <c r="B7" s="17">
         <v>133355</v>
       </c>
-      <c r="C7" s="20">
+      <c r="C7" s="17">
         <v>129157</v>
       </c>
-      <c r="D7" s="20">
+      <c r="D7" s="17">
         <v>134963</v>
       </c>
-      <c r="E7" s="20">
+      <c r="E7" s="17">
         <v>132368</v>
       </c>
-      <c r="F7" s="20">
+      <c r="F7" s="17">
         <v>135354</v>
       </c>
-      <c r="G7" s="20">
+      <c r="G7" s="17">
         <v>137662</v>
       </c>
-      <c r="H7" s="20">
+      <c r="H7" s="17">
         <v>144833</v>
       </c>
-      <c r="I7" s="20">
+      <c r="I7" s="17">
         <v>147874</v>
       </c>
-      <c r="J7" s="19">
+      <c r="J7" s="16">
         <v>151948</v>
       </c>
-      <c r="K7" s="19">
+      <c r="K7" s="16">
         <v>153894</v>
       </c>
-      <c r="L7" s="19">
+      <c r="L7" s="16">
         <v>152376</v>
       </c>
-      <c r="M7" s="20"/>
-[...16 lines deleted...]
-      <c r="A8" s="22" t="s">
+      <c r="M7" s="61">
+        <v>152603</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A8" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="20">
+      <c r="B8" s="17">
         <v>22201</v>
       </c>
-      <c r="C8" s="20">
+      <c r="C8" s="17">
         <v>22931</v>
       </c>
-      <c r="D8" s="20">
+      <c r="D8" s="17">
         <v>23531</v>
       </c>
-      <c r="E8" s="20">
+      <c r="E8" s="17">
         <v>24954</v>
       </c>
-      <c r="F8" s="20">
+      <c r="F8" s="17">
         <v>23165</v>
       </c>
-      <c r="G8" s="20">
+      <c r="G8" s="17">
         <v>21694</v>
       </c>
-      <c r="H8" s="20">
+      <c r="H8" s="17">
         <v>20057</v>
       </c>
-      <c r="I8" s="20">
+      <c r="I8" s="17">
         <v>19857</v>
       </c>
-      <c r="J8" s="19">
+      <c r="J8" s="16">
         <v>19218</v>
       </c>
-      <c r="K8" s="19">
+      <c r="K8" s="16">
         <v>18565</v>
       </c>
-      <c r="L8" s="19">
+      <c r="L8" s="16">
         <v>18376</v>
       </c>
-      <c r="M8" s="20"/>
-[...16 lines deleted...]
-      <c r="A9" s="22" t="s">
+      <c r="M8" s="61">
+        <v>16498</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A9" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="20">
+      <c r="B9" s="17">
         <v>24863</v>
       </c>
-      <c r="C9" s="20">
+      <c r="C9" s="17">
         <v>25461</v>
       </c>
-      <c r="D9" s="20">
+      <c r="D9" s="17">
         <v>24215</v>
       </c>
-      <c r="E9" s="20">
+      <c r="E9" s="17">
         <v>24188</v>
       </c>
-      <c r="F9" s="20">
+      <c r="F9" s="17">
         <v>23307</v>
       </c>
-      <c r="G9" s="20">
+      <c r="G9" s="17">
         <v>23583</v>
       </c>
-      <c r="H9" s="20">
+      <c r="H9" s="17">
         <v>22367</v>
       </c>
-      <c r="I9" s="20">
+      <c r="I9" s="17">
         <v>22399</v>
       </c>
-      <c r="J9" s="19">
+      <c r="J9" s="16">
         <v>19742</v>
       </c>
-      <c r="K9" s="19">
+      <c r="K9" s="16">
         <v>19508</v>
       </c>
-      <c r="L9" s="19">
+      <c r="L9" s="16">
         <v>18767</v>
       </c>
-      <c r="M9" s="20"/>
-[...16 lines deleted...]
-      <c r="A10" s="22" t="s">
+      <c r="M9" s="61">
+        <v>19884</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A10" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="20">
+      <c r="B10" s="17">
         <v>75399</v>
       </c>
-      <c r="C10" s="20">
+      <c r="C10" s="17">
         <v>75200</v>
       </c>
-      <c r="D10" s="20">
+      <c r="D10" s="17">
         <v>77163</v>
       </c>
-      <c r="E10" s="20">
+      <c r="E10" s="17">
         <v>74631</v>
       </c>
-      <c r="F10" s="20">
+      <c r="F10" s="17">
         <v>74330</v>
       </c>
-      <c r="G10" s="20">
+      <c r="G10" s="17">
         <v>73294</v>
       </c>
-      <c r="H10" s="20">
+      <c r="H10" s="17">
         <v>72024</v>
       </c>
-      <c r="I10" s="20">
+      <c r="I10" s="17">
         <v>76310</v>
       </c>
-      <c r="J10" s="19">
+      <c r="J10" s="16">
         <v>72620</v>
       </c>
-      <c r="K10" s="19">
+      <c r="K10" s="16">
         <v>71725</v>
       </c>
-      <c r="L10" s="19">
+      <c r="L10" s="16">
         <v>70238</v>
       </c>
-      <c r="M10" s="20"/>
-[...16 lines deleted...]
-      <c r="A11" s="22" t="s">
+      <c r="M10" s="61">
+        <v>65817</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A11" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="23">
+      <c r="B11" s="20">
         <v>9059</v>
       </c>
-      <c r="C11" s="20">
+      <c r="C11" s="17">
         <v>7753</v>
       </c>
-      <c r="D11" s="20">
+      <c r="D11" s="17">
         <v>7948</v>
       </c>
-      <c r="E11" s="20">
+      <c r="E11" s="17">
         <v>8199</v>
       </c>
-      <c r="F11" s="20">
+      <c r="F11" s="17">
         <v>8096</v>
       </c>
-      <c r="G11" s="20">
+      <c r="G11" s="17">
         <v>7504</v>
       </c>
-      <c r="H11" s="20">
+      <c r="H11" s="17">
         <v>7287</v>
       </c>
-      <c r="I11" s="20">
+      <c r="I11" s="17">
         <v>7608</v>
       </c>
-      <c r="J11" s="19">
+      <c r="J11" s="16">
         <v>7295</v>
       </c>
-      <c r="K11" s="19">
+      <c r="K11" s="16">
         <v>8853</v>
       </c>
-      <c r="L11" s="19">
+      <c r="L11" s="16">
         <v>7661</v>
       </c>
-      <c r="M11" s="20"/>
-[...16 lines deleted...]
-      <c r="A12" s="22" t="s">
+      <c r="M11" s="61">
+        <v>7855</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A12" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="23">
+      <c r="B12" s="20">
         <v>9075</v>
       </c>
-      <c r="C12" s="20">
+      <c r="C12" s="17">
         <v>9255</v>
       </c>
-      <c r="D12" s="20">
+      <c r="D12" s="17">
         <v>9592</v>
       </c>
-      <c r="E12" s="20">
+      <c r="E12" s="17">
         <v>9693</v>
       </c>
-      <c r="F12" s="20">
+      <c r="F12" s="17">
         <v>8690</v>
       </c>
-      <c r="G12" s="20">
+      <c r="G12" s="17">
         <v>8361</v>
       </c>
-      <c r="H12" s="20">
+      <c r="H12" s="17">
         <v>8057</v>
       </c>
-      <c r="I12" s="20">
+      <c r="I12" s="17">
         <v>8357</v>
       </c>
-      <c r="J12" s="19">
+      <c r="J12" s="16">
         <v>6228</v>
       </c>
-      <c r="K12" s="19">
+      <c r="K12" s="16">
         <v>5955</v>
       </c>
-      <c r="L12" s="19">
+      <c r="L12" s="16">
         <v>4993</v>
       </c>
-      <c r="M12" s="20"/>
-[...16 lines deleted...]
-      <c r="A13" s="22" t="s">
+      <c r="M12" s="61">
+        <v>5535</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A13" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="23">
+      <c r="B13" s="20">
         <v>26285</v>
       </c>
-      <c r="C13" s="20">
+      <c r="C13" s="17">
         <v>26368</v>
       </c>
-      <c r="D13" s="20">
+      <c r="D13" s="17">
         <v>27045</v>
       </c>
-      <c r="E13" s="20">
+      <c r="E13" s="17">
         <v>27571</v>
       </c>
-      <c r="F13" s="20">
+      <c r="F13" s="17">
         <v>24555</v>
       </c>
-      <c r="G13" s="20">
+      <c r="G13" s="17">
         <v>24111</v>
       </c>
-      <c r="H13" s="20">
+      <c r="H13" s="17">
         <v>21814</v>
       </c>
-      <c r="I13" s="20">
+      <c r="I13" s="17">
         <v>20396</v>
       </c>
-      <c r="J13" s="19">
+      <c r="J13" s="16">
         <v>17711</v>
       </c>
-      <c r="K13" s="19">
+      <c r="K13" s="16">
         <v>17011</v>
       </c>
-      <c r="L13" s="19">
+      <c r="L13" s="16">
         <v>15674</v>
       </c>
-      <c r="M13" s="20"/>
-[...16 lines deleted...]
-      <c r="A14" s="22" t="s">
+      <c r="M13" s="61">
+        <v>16280</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A14" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="23">
+      <c r="B14" s="20">
         <v>11935</v>
       </c>
-      <c r="C14" s="20">
+      <c r="C14" s="17">
         <v>12207</v>
       </c>
-      <c r="D14" s="20">
+      <c r="D14" s="17">
         <v>12889</v>
       </c>
-      <c r="E14" s="20">
+      <c r="E14" s="17">
         <v>12589</v>
       </c>
-      <c r="F14" s="20">
+      <c r="F14" s="17">
         <v>11817</v>
       </c>
-      <c r="G14" s="20">
+      <c r="G14" s="17">
         <v>11607</v>
       </c>
-      <c r="H14" s="20">
+      <c r="H14" s="17">
         <v>10379</v>
       </c>
-      <c r="I14" s="20">
+      <c r="I14" s="17">
         <v>10214</v>
       </c>
-      <c r="J14" s="19">
+      <c r="J14" s="16">
         <v>9668</v>
       </c>
-      <c r="K14" s="19">
+      <c r="K14" s="16">
         <v>9528</v>
       </c>
-      <c r="L14" s="19">
+      <c r="L14" s="16">
         <v>9033</v>
       </c>
-      <c r="M14" s="20"/>
-[...16 lines deleted...]
-      <c r="A15" s="22" t="s">
+      <c r="M14" s="61">
+        <v>8404</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A15" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="20">
+      <c r="B15" s="17">
         <v>7542</v>
       </c>
-      <c r="C15" s="20">
+      <c r="C15" s="17">
         <v>6517</v>
       </c>
-      <c r="D15" s="20">
+      <c r="D15" s="17">
         <v>6017</v>
       </c>
-      <c r="E15" s="20">
+      <c r="E15" s="17">
         <v>6522</v>
       </c>
-      <c r="F15" s="20">
+      <c r="F15" s="17">
         <v>5919</v>
       </c>
-      <c r="G15" s="20">
+      <c r="G15" s="17">
         <v>5662</v>
       </c>
-      <c r="H15" s="20">
+      <c r="H15" s="17">
         <v>6766</v>
       </c>
-      <c r="I15" s="20">
+      <c r="I15" s="17">
         <v>7503</v>
       </c>
-      <c r="J15" s="19">
+      <c r="J15" s="16">
         <v>6286</v>
       </c>
-      <c r="K15" s="19">
+      <c r="K15" s="16">
         <v>6444</v>
       </c>
-      <c r="L15" s="19">
+      <c r="L15" s="16">
         <v>6651</v>
       </c>
-      <c r="M15" s="20"/>
-[...16 lines deleted...]
-      <c r="A16" s="22" t="s">
+      <c r="M15" s="61">
+        <v>5156</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A16" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="20">
+      <c r="B16" s="17">
         <v>30900</v>
       </c>
-      <c r="C16" s="20">
+      <c r="C16" s="17">
         <v>30986</v>
       </c>
-      <c r="D16" s="20">
+      <c r="D16" s="17">
         <v>30678</v>
       </c>
-      <c r="E16" s="20">
+      <c r="E16" s="17">
         <v>27319</v>
       </c>
-      <c r="F16" s="20">
+      <c r="F16" s="17">
         <v>30104</v>
       </c>
-      <c r="G16" s="20">
+      <c r="G16" s="17">
         <v>30125</v>
       </c>
-      <c r="H16" s="20">
+      <c r="H16" s="17">
         <v>27959</v>
       </c>
-      <c r="I16" s="20">
+      <c r="I16" s="17">
         <v>29396</v>
       </c>
-      <c r="J16" s="19">
+      <c r="J16" s="16">
         <v>25139</v>
       </c>
-      <c r="K16" s="19">
+      <c r="K16" s="16">
         <v>24639</v>
       </c>
-      <c r="L16" s="19">
+      <c r="L16" s="16">
         <v>23531</v>
       </c>
-      <c r="M16" s="20"/>
-[...16 lines deleted...]
-      <c r="A17" s="22" t="s">
+      <c r="M16" s="61">
+        <v>21207</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A17" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="20">
+      <c r="B17" s="17">
         <v>8706</v>
       </c>
-      <c r="C17" s="20">
+      <c r="C17" s="17">
         <v>8422</v>
       </c>
-      <c r="D17" s="20">
+      <c r="D17" s="17">
         <v>8351</v>
       </c>
-      <c r="E17" s="20">
+      <c r="E17" s="17">
         <v>8726</v>
       </c>
-      <c r="F17" s="20">
+      <c r="F17" s="17">
         <v>8587</v>
       </c>
-      <c r="G17" s="20">
+      <c r="G17" s="17">
         <v>8613</v>
       </c>
-      <c r="H17" s="20">
+      <c r="H17" s="17">
         <v>8038</v>
       </c>
-      <c r="I17" s="20">
+      <c r="I17" s="17">
         <v>8270</v>
       </c>
-      <c r="J17" s="19">
+      <c r="J17" s="16">
         <v>7850</v>
       </c>
-      <c r="K17" s="19">
+      <c r="K17" s="16">
         <v>6972</v>
       </c>
-      <c r="L17" s="19">
+      <c r="L17" s="16">
         <v>6813</v>
       </c>
-      <c r="M17" s="20"/>
-[...16 lines deleted...]
-      <c r="A18" s="22" t="s">
+      <c r="M17" s="61">
+        <v>6979</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A18" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="20">
+      <c r="B18" s="17">
         <v>17428</v>
       </c>
-      <c r="C18" s="20">
+      <c r="C18" s="17">
         <v>17204</v>
       </c>
-      <c r="D18" s="20">
+      <c r="D18" s="17">
         <v>17057</v>
       </c>
-      <c r="E18" s="20">
+      <c r="E18" s="17">
         <v>17614</v>
       </c>
-      <c r="F18" s="20">
+      <c r="F18" s="17">
         <v>17260</v>
       </c>
-      <c r="G18" s="20">
+      <c r="G18" s="17">
         <v>17403</v>
       </c>
-      <c r="H18" s="20">
+      <c r="H18" s="17">
         <v>15549</v>
       </c>
-      <c r="I18" s="20">
+      <c r="I18" s="17">
         <v>14714</v>
       </c>
-      <c r="J18" s="19">
+      <c r="J18" s="16">
         <v>15419</v>
       </c>
-      <c r="K18" s="19">
+      <c r="K18" s="16">
         <v>16264</v>
       </c>
-      <c r="L18" s="19">
+      <c r="L18" s="16">
         <v>13551</v>
       </c>
-      <c r="M18" s="20"/>
-[...16 lines deleted...]
-      <c r="A19" s="22" t="s">
+      <c r="M18" s="61">
+        <v>13475</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A19" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="20">
+      <c r="B19" s="17">
         <v>16259</v>
       </c>
-      <c r="C19" s="20">
+      <c r="C19" s="17">
         <v>15811</v>
       </c>
-      <c r="D19" s="20">
+      <c r="D19" s="17">
         <v>15865</v>
       </c>
-      <c r="E19" s="20">
+      <c r="E19" s="17">
         <v>16446</v>
       </c>
-      <c r="F19" s="20">
+      <c r="F19" s="17">
         <v>16486</v>
       </c>
-      <c r="G19" s="20">
+      <c r="G19" s="17">
         <v>17221</v>
       </c>
-      <c r="H19" s="20">
+      <c r="H19" s="17">
         <v>14608</v>
       </c>
-      <c r="I19" s="20">
+      <c r="I19" s="17">
         <v>13709</v>
       </c>
-      <c r="J19" s="19">
+      <c r="J19" s="16">
         <v>12724</v>
       </c>
-      <c r="K19" s="19">
+      <c r="K19" s="16">
         <v>11800</v>
       </c>
-      <c r="L19" s="19">
+      <c r="L19" s="16">
         <v>10233</v>
       </c>
-      <c r="M19" s="20"/>
-[...16 lines deleted...]
-      <c r="A20" s="22" t="s">
+      <c r="M19" s="61">
+        <v>11366</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A20" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B20" s="20">
+      <c r="B20" s="17">
         <v>40685</v>
       </c>
-      <c r="C20" s="20">
+      <c r="C20" s="17">
         <v>41341</v>
       </c>
-      <c r="D20" s="20">
+      <c r="D20" s="17">
         <v>41954</v>
       </c>
-      <c r="E20" s="20">
+      <c r="E20" s="17">
         <v>40339</v>
       </c>
-      <c r="F20" s="20">
+      <c r="F20" s="17">
         <v>41965</v>
       </c>
-      <c r="G20" s="20">
+      <c r="G20" s="17">
         <v>41928</v>
       </c>
-      <c r="H20" s="20">
+      <c r="H20" s="17">
         <v>39363</v>
       </c>
-      <c r="I20" s="20">
+      <c r="I20" s="17">
         <v>44528</v>
       </c>
-      <c r="J20" s="19">
+      <c r="J20" s="16">
         <v>41826</v>
       </c>
-      <c r="K20" s="19">
+      <c r="K20" s="16">
         <v>38260</v>
       </c>
-      <c r="L20" s="19">
+      <c r="L20" s="16">
         <v>41038</v>
       </c>
-      <c r="M20" s="20"/>
-[...16 lines deleted...]
-      <c r="A21" s="22" t="s">
+      <c r="M20" s="61">
+        <v>38821</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A21" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="20">
+      <c r="B21" s="17">
         <v>18050</v>
       </c>
-      <c r="C21" s="20">
+      <c r="C21" s="17">
         <v>17363</v>
       </c>
-      <c r="D21" s="20">
+      <c r="D21" s="17">
         <v>17465</v>
       </c>
-      <c r="E21" s="20">
+      <c r="E21" s="17">
         <v>17213</v>
       </c>
-      <c r="F21" s="20">
+      <c r="F21" s="17">
         <v>16826</v>
       </c>
-      <c r="G21" s="20">
+      <c r="G21" s="17">
         <v>16919</v>
       </c>
-      <c r="H21" s="20">
+      <c r="H21" s="17">
         <v>15468</v>
       </c>
-      <c r="I21" s="20">
+      <c r="I21" s="17">
         <v>13785</v>
       </c>
-      <c r="J21" s="19">
+      <c r="J21" s="16">
         <v>11827</v>
       </c>
-      <c r="K21" s="19">
+      <c r="K21" s="16">
         <v>11245</v>
       </c>
-      <c r="L21" s="19">
+      <c r="L21" s="16">
         <v>12268</v>
       </c>
-      <c r="M21" s="20"/>
-[...16 lines deleted...]
-      <c r="A22" s="22" t="s">
+      <c r="M21" s="61">
+        <v>11273</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A22" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B22" s="20">
+      <c r="B22" s="17">
         <v>6882</v>
       </c>
-      <c r="C22" s="20">
+      <c r="C22" s="17">
         <v>7059</v>
       </c>
-      <c r="D22" s="20">
+      <c r="D22" s="17">
         <v>7071</v>
       </c>
-      <c r="E22" s="20">
+      <c r="E22" s="17">
         <v>7298</v>
       </c>
-      <c r="F22" s="20">
+      <c r="F22" s="17">
         <v>6738</v>
       </c>
-      <c r="G22" s="20">
+      <c r="G22" s="17">
         <v>6396</v>
       </c>
-      <c r="H22" s="20">
+      <c r="H22" s="17">
         <v>5430</v>
       </c>
-      <c r="I22" s="20">
+      <c r="I22" s="17">
         <v>5372</v>
       </c>
-      <c r="J22" s="19">
+      <c r="J22" s="16">
         <v>4848</v>
       </c>
-      <c r="K22" s="19">
+      <c r="K22" s="16">
         <v>4979</v>
       </c>
-      <c r="L22" s="19">
+      <c r="L22" s="16">
         <v>5072</v>
       </c>
-      <c r="M22" s="20"/>
-[...16 lines deleted...]
-      <c r="A23" s="22" t="s">
+      <c r="M22" s="61">
+        <v>4986</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A23" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B23" s="20">
+      <c r="B23" s="17">
         <v>13694</v>
       </c>
-      <c r="C23" s="20">
+      <c r="C23" s="17">
         <v>12976</v>
       </c>
-      <c r="D23" s="20">
+      <c r="D23" s="17">
         <v>13324</v>
       </c>
-      <c r="E23" s="20">
+      <c r="E23" s="17">
         <v>13819</v>
       </c>
-      <c r="F23" s="20">
+      <c r="F23" s="17">
         <v>14346</v>
       </c>
-      <c r="G23" s="20">
+      <c r="G23" s="17">
         <v>14399</v>
       </c>
-      <c r="H23" s="20">
+      <c r="H23" s="17">
         <v>12138</v>
       </c>
-      <c r="I23" s="20">
+      <c r="I23" s="17">
         <v>11318</v>
       </c>
-      <c r="J23" s="19">
+      <c r="J23" s="16">
         <v>10478</v>
       </c>
-      <c r="K23" s="19">
+      <c r="K23" s="16">
         <v>11453</v>
       </c>
-      <c r="L23" s="19">
+      <c r="L23" s="16">
         <v>10987</v>
       </c>
-      <c r="M23" s="20"/>
-[...16 lines deleted...]
-      <c r="A24" s="22" t="s">
+      <c r="M23" s="61">
+        <v>10136</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A24" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="B24" s="20">
+      <c r="B24" s="17">
         <v>16209</v>
       </c>
-      <c r="C24" s="20">
+      <c r="C24" s="17">
         <v>15429</v>
       </c>
-      <c r="D24" s="20">
+      <c r="D24" s="17">
         <v>15163</v>
       </c>
-      <c r="E24" s="20">
+      <c r="E24" s="17">
         <v>16058</v>
       </c>
-      <c r="F24" s="20">
+      <c r="F24" s="17">
         <v>15055</v>
       </c>
-      <c r="G24" s="20">
+      <c r="G24" s="17">
         <v>14358</v>
       </c>
-      <c r="H24" s="20">
+      <c r="H24" s="17">
         <v>13447</v>
       </c>
-      <c r="I24" s="20">
+      <c r="I24" s="17">
         <v>13235</v>
       </c>
-      <c r="J24" s="19">
+      <c r="J24" s="16">
         <v>13649</v>
       </c>
-      <c r="K24" s="19">
+      <c r="K24" s="16">
         <v>11960</v>
       </c>
-      <c r="L24" s="19">
+      <c r="L24" s="16">
         <v>11357</v>
       </c>
-      <c r="M24" s="20"/>
-[...16 lines deleted...]
-      <c r="A25" s="22" t="s">
+      <c r="M24" s="61">
+        <v>11518</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A25" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B25" s="20">
+      <c r="B25" s="17">
         <v>14479</v>
       </c>
-      <c r="C25" s="20">
+      <c r="C25" s="17">
         <v>12365</v>
       </c>
-      <c r="D25" s="20">
+      <c r="D25" s="17">
         <v>13504</v>
       </c>
-      <c r="E25" s="20">
+      <c r="E25" s="17">
         <v>14772</v>
       </c>
-      <c r="F25" s="20">
+      <c r="F25" s="17">
         <v>13659</v>
       </c>
-      <c r="G25" s="20">
+      <c r="G25" s="17">
         <v>13191</v>
       </c>
-      <c r="H25" s="20">
+      <c r="H25" s="17">
         <v>11921</v>
       </c>
-      <c r="I25" s="20">
+      <c r="I25" s="17">
         <v>11340</v>
       </c>
-      <c r="J25" s="19">
+      <c r="J25" s="16">
         <v>9161</v>
       </c>
-      <c r="K25" s="19">
+      <c r="K25" s="16">
         <v>9203</v>
       </c>
-      <c r="L25" s="19">
+      <c r="L25" s="16">
         <v>8018</v>
       </c>
-      <c r="M25" s="20"/>
-[...16 lines deleted...]
-      <c r="A26" s="24" t="s">
+      <c r="M25" s="61">
+        <v>8442</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A26" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="B26" s="25">
+      <c r="B26" s="22">
         <v>16954</v>
       </c>
-      <c r="C26" s="25">
+      <c r="C26" s="22">
         <v>16458</v>
       </c>
-      <c r="D26" s="25">
+      <c r="D26" s="22">
         <v>15366</v>
       </c>
-      <c r="E26" s="25">
+      <c r="E26" s="22">
         <v>16779</v>
       </c>
-      <c r="F26" s="25">
+      <c r="F26" s="22">
         <v>16433</v>
       </c>
-      <c r="G26" s="25">
+      <c r="G26" s="22">
         <v>14876</v>
       </c>
-      <c r="H26" s="25">
+      <c r="H26" s="22">
         <v>12964</v>
       </c>
-      <c r="I26" s="25">
+      <c r="I26" s="22">
         <v>13113</v>
       </c>
-      <c r="J26" s="26">
+      <c r="J26" s="23">
         <v>13396</v>
       </c>
-      <c r="K26" s="26">
+      <c r="K26" s="23">
         <v>13885</v>
       </c>
-      <c r="L26" s="26">
+      <c r="L26" s="23">
         <v>14275</v>
       </c>
-      <c r="M26" s="20"/>
-[...45 lines deleted...]
-      <c r="A28" s="66" t="s">
+      <c r="M26" s="62">
+        <v>15468</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A27" s="24"/>
+      <c r="B27" s="18"/>
+      <c r="C27" s="18"/>
+      <c r="D27" s="18"/>
+      <c r="E27" s="18"/>
+      <c r="F27" s="18"/>
+      <c r="G27" s="18"/>
+      <c r="H27" s="18"/>
+      <c r="I27" s="18"/>
+      <c r="J27" s="18"/>
+      <c r="K27" s="18"/>
+      <c r="L27" s="18"/>
+      <c r="M27" s="63"/>
+    </row>
+    <row r="28" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A28" s="58" t="s">
         <v>4</v>
       </c>
-      <c r="B28" s="66"/>
-[...32 lines deleted...]
-      <c r="L29" s="10" t="s">
+      <c r="B28" s="58"/>
+      <c r="C28" s="58"/>
+      <c r="D28" s="58"/>
+      <c r="E28" s="58"/>
+      <c r="F28" s="58"/>
+      <c r="G28" s="58"/>
+      <c r="H28" s="58"/>
+      <c r="I28" s="58"/>
+      <c r="J28" s="58"/>
+      <c r="K28" s="18"/>
+      <c r="L28" s="18"/>
+      <c r="M28" s="63"/>
+    </row>
+    <row r="29" spans="1:13" ht="12.75" customHeight="1">
+      <c r="C29" s="25"/>
+      <c r="F29" s="18"/>
+      <c r="G29" s="18"/>
+      <c r="H29" s="18"/>
+      <c r="I29" s="18"/>
+      <c r="L29" s="9"/>
+      <c r="M29" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="M29" s="21"/>
-[...17 lines deleted...]
-      <c r="B30" s="57">
+    </row>
+    <row r="30" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A30" s="26"/>
+      <c r="B30" s="50">
         <v>2014</v>
       </c>
-      <c r="C30" s="58" t="s">
+      <c r="C30" s="51" t="s">
         <v>34</v>
       </c>
-      <c r="D30" s="58">
+      <c r="D30" s="51">
         <v>2016</v>
       </c>
-      <c r="E30" s="58">
+      <c r="E30" s="51">
         <v>2017</v>
       </c>
-      <c r="F30" s="58">
+      <c r="F30" s="51">
         <v>2018</v>
       </c>
-      <c r="G30" s="58">
+      <c r="G30" s="51">
         <v>2019</v>
       </c>
-      <c r="H30" s="58">
+      <c r="H30" s="51">
         <v>2020</v>
       </c>
-      <c r="I30" s="58">
+      <c r="I30" s="51">
         <v>2021</v>
       </c>
-      <c r="J30" s="59">
+      <c r="J30" s="52">
         <v>2022</v>
       </c>
-      <c r="K30" s="56">
+      <c r="K30" s="49">
         <v>2023</v>
       </c>
-      <c r="L30" s="59">
+      <c r="L30" s="52">
         <v>2024</v>
       </c>
-      <c r="W30" s="6"/>
-[...2 lines deleted...]
-      <c r="A31" s="32" t="s">
+      <c r="M30" s="53">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A31" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="B31" s="15">
+      <c r="B31" s="12">
         <v>493855</v>
       </c>
-      <c r="C31" s="16">
+      <c r="C31" s="13">
         <v>484195</v>
       </c>
-      <c r="D31" s="17">
+      <c r="D31" s="14">
         <v>493508</v>
       </c>
-      <c r="E31" s="17">
+      <c r="E31" s="14">
         <v>492082</v>
       </c>
-      <c r="F31" s="17">
+      <c r="F31" s="14">
         <v>488166</v>
       </c>
-      <c r="G31" s="17">
+      <c r="G31" s="14">
         <v>484786</v>
       </c>
-      <c r="H31" s="17">
+      <c r="H31" s="14">
         <v>466331</v>
       </c>
-      <c r="I31" s="17">
+      <c r="I31" s="14">
         <v>475216</v>
       </c>
-      <c r="J31" s="18">
+      <c r="J31" s="15">
         <v>453848</v>
       </c>
-      <c r="K31" s="19">
+      <c r="K31" s="16">
         <v>449548</v>
       </c>
-      <c r="L31" s="17">
+      <c r="L31" s="14">
         <v>439308</v>
       </c>
-      <c r="M31" s="20"/>
-[...3 lines deleted...]
-      <c r="A32" s="22" t="s">
+      <c r="M31" s="60">
+        <v>430714</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A32" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B32" s="20">
+      <c r="B32" s="17">
         <v>125089</v>
       </c>
-      <c r="C32" s="20">
+      <c r="C32" s="17">
         <v>121381</v>
       </c>
-      <c r="D32" s="20">
+      <c r="D32" s="17">
         <v>126961</v>
       </c>
-      <c r="E32" s="20">
+      <c r="E32" s="17">
         <v>125056</v>
       </c>
-      <c r="F32" s="20">
+      <c r="F32" s="17">
         <v>128454</v>
       </c>
-      <c r="G32" s="20">
+      <c r="G32" s="17">
         <v>130493</v>
       </c>
-      <c r="H32" s="20">
+      <c r="H32" s="17">
         <v>137306</v>
       </c>
-      <c r="I32" s="20">
+      <c r="I32" s="17">
         <v>140412</v>
       </c>
-      <c r="J32" s="19">
+      <c r="J32" s="16">
         <v>144428</v>
       </c>
-      <c r="K32" s="19">
+      <c r="K32" s="16">
         <v>146301</v>
       </c>
-      <c r="L32" s="20">
+      <c r="L32" s="17">
         <v>144983</v>
       </c>
-      <c r="M32" s="20"/>
-[...16 lines deleted...]
-      <c r="A33" s="22" t="s">
+      <c r="M32" s="61">
+        <v>145302</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A33" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B33" s="20">
+      <c r="B33" s="17">
         <v>20802</v>
       </c>
-      <c r="C33" s="20">
+      <c r="C33" s="17">
         <v>21670</v>
       </c>
-      <c r="D33" s="20">
+      <c r="D33" s="17">
         <v>22421</v>
       </c>
-      <c r="E33" s="20">
+      <c r="E33" s="17">
         <v>23664</v>
       </c>
-      <c r="F33" s="20">
+      <c r="F33" s="17">
         <v>21873</v>
       </c>
-      <c r="G33" s="20">
+      <c r="G33" s="17">
         <v>20624</v>
       </c>
-      <c r="H33" s="20">
+      <c r="H33" s="17">
         <v>18977</v>
       </c>
-      <c r="I33" s="20">
+      <c r="I33" s="17">
         <v>18940</v>
       </c>
-      <c r="J33" s="19">
+      <c r="J33" s="16">
         <v>18274</v>
       </c>
-      <c r="K33" s="19">
+      <c r="K33" s="16">
         <v>17673</v>
       </c>
-      <c r="L33" s="20">
+      <c r="L33" s="17">
         <v>17470</v>
       </c>
-      <c r="M33" s="20"/>
-[...16 lines deleted...]
-      <c r="A34" s="22" t="s">
+      <c r="M33" s="61">
+        <v>15690</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A34" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="B34" s="20">
+      <c r="B34" s="17">
         <v>23363</v>
       </c>
-      <c r="C34" s="20">
+      <c r="C34" s="17">
         <v>24109</v>
       </c>
-      <c r="D34" s="20">
+      <c r="D34" s="17">
         <v>22884</v>
       </c>
-      <c r="E34" s="20">
+      <c r="E34" s="17">
         <v>22911</v>
       </c>
-      <c r="F34" s="20">
+      <c r="F34" s="17">
         <v>22113</v>
       </c>
-      <c r="G34" s="20">
+      <c r="G34" s="17">
         <v>22407</v>
       </c>
-      <c r="H34" s="20">
+      <c r="H34" s="17">
         <v>21267</v>
       </c>
-      <c r="I34" s="20">
+      <c r="I34" s="17">
         <v>21288</v>
       </c>
-      <c r="J34" s="19">
+      <c r="J34" s="16">
         <v>18776</v>
       </c>
-      <c r="K34" s="19">
+      <c r="K34" s="16">
         <v>18576</v>
       </c>
-      <c r="L34" s="20">
+      <c r="L34" s="17">
         <v>17899</v>
       </c>
-      <c r="M34" s="20"/>
-[...16 lines deleted...]
-      <c r="A35" s="22" t="s">
+      <c r="M34" s="61">
+        <v>19006</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A35" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="B35" s="20">
+      <c r="B35" s="17">
         <v>71233</v>
       </c>
-      <c r="C35" s="20">
+      <c r="C35" s="17">
         <v>71190</v>
       </c>
-      <c r="D35" s="20">
+      <c r="D35" s="17">
         <v>73227</v>
       </c>
-      <c r="E35" s="20">
+      <c r="E35" s="17">
         <v>70902</v>
       </c>
-      <c r="F35" s="20">
+      <c r="F35" s="17">
         <v>70425</v>
       </c>
-      <c r="G35" s="20">
+      <c r="G35" s="17">
         <v>69567</v>
       </c>
-      <c r="H35" s="20">
+      <c r="H35" s="17">
         <v>68132</v>
       </c>
-      <c r="I35" s="20">
+      <c r="I35" s="17">
         <v>72544</v>
       </c>
-      <c r="J35" s="19">
+      <c r="J35" s="16">
         <v>68977</v>
       </c>
-      <c r="K35" s="19">
+      <c r="K35" s="16">
         <v>68334</v>
       </c>
-      <c r="L35" s="20">
+      <c r="L35" s="17">
         <v>67023</v>
       </c>
-      <c r="M35" s="20"/>
-[...16 lines deleted...]
-      <c r="A36" s="22" t="s">
+      <c r="M35" s="61">
+        <v>62753</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A36" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="B36" s="20">
+      <c r="B36" s="17">
         <v>8709</v>
       </c>
-      <c r="C36" s="20">
+      <c r="C36" s="17">
         <v>7414</v>
       </c>
-      <c r="D36" s="20">
+      <c r="D36" s="17">
         <v>7618</v>
       </c>
-      <c r="E36" s="20">
+      <c r="E36" s="17">
         <v>7845</v>
       </c>
-      <c r="F36" s="20">
+      <c r="F36" s="17">
         <v>7732</v>
       </c>
-      <c r="G36" s="20">
+      <c r="G36" s="17">
         <v>7182</v>
       </c>
-      <c r="H36" s="20">
+      <c r="H36" s="17">
         <v>6971</v>
       </c>
-      <c r="I36" s="20">
+      <c r="I36" s="17">
         <v>7249</v>
       </c>
-      <c r="J36" s="19">
+      <c r="J36" s="16">
         <v>6959</v>
       </c>
-      <c r="K36" s="19">
+      <c r="K36" s="16">
         <v>8458</v>
       </c>
-      <c r="L36" s="20">
+      <c r="L36" s="17">
         <v>7327</v>
       </c>
-      <c r="M36" s="20"/>
-[...16 lines deleted...]
-      <c r="A37" s="22" t="s">
+      <c r="M36" s="61">
+        <v>7510</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A37" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="B37" s="20">
+      <c r="B37" s="17">
         <v>8701</v>
       </c>
-      <c r="C37" s="20">
+      <c r="C37" s="17">
         <v>8852</v>
       </c>
-      <c r="D37" s="20">
+      <c r="D37" s="17">
         <v>9171</v>
       </c>
-      <c r="E37" s="20">
+      <c r="E37" s="17">
         <v>9262</v>
       </c>
-      <c r="F37" s="20">
+      <c r="F37" s="17">
         <v>8312</v>
       </c>
-      <c r="G37" s="20">
+      <c r="G37" s="17">
         <v>7993</v>
       </c>
-      <c r="H37" s="20">
+      <c r="H37" s="17">
         <v>7676</v>
       </c>
-      <c r="I37" s="20">
+      <c r="I37" s="17">
         <v>7955</v>
       </c>
-      <c r="J37" s="19">
+      <c r="J37" s="16">
         <v>5937</v>
       </c>
-      <c r="K37" s="19">
+      <c r="K37" s="16">
         <v>5676</v>
       </c>
-      <c r="L37" s="20">
+      <c r="L37" s="17">
         <v>4770</v>
       </c>
-      <c r="M37" s="20"/>
-[...16 lines deleted...]
-      <c r="A38" s="22" t="s">
+      <c r="M37" s="61">
+        <v>5287</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A38" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="B38" s="20">
+      <c r="B38" s="17">
         <v>25170</v>
       </c>
-      <c r="C38" s="20">
+      <c r="C38" s="17">
         <v>25222</v>
       </c>
-      <c r="D38" s="20">
+      <c r="D38" s="17">
         <v>25908</v>
       </c>
-      <c r="E38" s="20">
+      <c r="E38" s="17">
         <v>26351</v>
       </c>
-      <c r="F38" s="20">
+      <c r="F38" s="17">
         <v>23504</v>
       </c>
-      <c r="G38" s="20">
+      <c r="G38" s="17">
         <v>23106</v>
       </c>
-      <c r="H38" s="20">
+      <c r="H38" s="17">
         <v>20853</v>
       </c>
-      <c r="I38" s="20">
+      <c r="I38" s="17">
         <v>19410</v>
       </c>
-      <c r="J38" s="19">
+      <c r="J38" s="16">
         <v>16910</v>
       </c>
-      <c r="K38" s="19">
+      <c r="K38" s="16">
         <v>16231</v>
       </c>
-      <c r="L38" s="20">
+      <c r="L38" s="17">
         <v>14952</v>
       </c>
-      <c r="M38" s="20"/>
-[...16 lines deleted...]
-      <c r="A39" s="22" t="s">
+      <c r="M38" s="61">
+        <v>15568</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A39" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="B39" s="20">
+      <c r="B39" s="17">
         <v>11498</v>
       </c>
-      <c r="C39" s="20">
+      <c r="C39" s="17">
         <v>11709</v>
       </c>
-      <c r="D39" s="20">
+      <c r="D39" s="17">
         <v>12353</v>
       </c>
-      <c r="E39" s="20">
+      <c r="E39" s="17">
         <v>12075</v>
       </c>
-      <c r="F39" s="20">
+      <c r="F39" s="17">
         <v>11305</v>
       </c>
-      <c r="G39" s="20">
+      <c r="G39" s="17">
         <v>11107</v>
       </c>
-      <c r="H39" s="20">
+      <c r="H39" s="17">
         <v>9902</v>
       </c>
-      <c r="I39" s="20">
+      <c r="I39" s="17">
         <v>9739</v>
       </c>
-      <c r="J39" s="19">
+      <c r="J39" s="16">
         <v>9218</v>
       </c>
-      <c r="K39" s="19">
+      <c r="K39" s="16">
         <v>9081</v>
       </c>
-      <c r="L39" s="20">
+      <c r="L39" s="17">
         <v>8629</v>
       </c>
-      <c r="M39" s="20"/>
-[...16 lines deleted...]
-      <c r="A40" s="22" t="s">
+      <c r="M39" s="61">
+        <v>8011</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A40" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="B40" s="20">
+      <c r="B40" s="17">
         <v>7257</v>
       </c>
-      <c r="C40" s="20">
+      <c r="C40" s="17">
         <v>6241</v>
       </c>
-      <c r="D40" s="20">
+      <c r="D40" s="17">
         <v>5750</v>
       </c>
-      <c r="E40" s="20">
+      <c r="E40" s="17">
         <v>6223</v>
       </c>
-      <c r="F40" s="20">
+      <c r="F40" s="17">
         <v>5655</v>
       </c>
-      <c r="G40" s="20">
+      <c r="G40" s="17">
         <v>5424</v>
       </c>
-      <c r="H40" s="20">
+      <c r="H40" s="17">
         <v>6451</v>
       </c>
-      <c r="I40" s="20">
+      <c r="I40" s="17">
         <v>7164</v>
       </c>
-      <c r="J40" s="19">
+      <c r="J40" s="16">
         <v>5997</v>
       </c>
-      <c r="K40" s="19">
+      <c r="K40" s="16">
         <v>6156</v>
       </c>
-      <c r="L40" s="20">
+      <c r="L40" s="17">
         <v>6341</v>
       </c>
-      <c r="M40" s="20"/>
-[...16 lines deleted...]
-      <c r="A41" s="22" t="s">
+      <c r="M40" s="61">
+        <v>4929</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A41" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="B41" s="20">
+      <c r="B41" s="17">
         <v>29170</v>
       </c>
-      <c r="C41" s="20">
+      <c r="C41" s="17">
         <v>29178</v>
       </c>
-      <c r="D41" s="20">
+      <c r="D41" s="17">
         <v>29172</v>
       </c>
-      <c r="E41" s="20">
+      <c r="E41" s="17">
         <v>25969</v>
       </c>
-      <c r="F41" s="20">
+      <c r="F41" s="17">
         <v>28683</v>
       </c>
-      <c r="G41" s="20">
+      <c r="G41" s="17">
         <v>28642</v>
       </c>
-      <c r="H41" s="20">
+      <c r="H41" s="17">
         <v>26623</v>
       </c>
-      <c r="I41" s="20">
+      <c r="I41" s="17">
         <v>28066</v>
       </c>
-      <c r="J41" s="19">
+      <c r="J41" s="16">
         <v>23891</v>
       </c>
-      <c r="K41" s="19">
+      <c r="K41" s="16">
         <v>23467</v>
       </c>
-      <c r="L41" s="20">
+      <c r="L41" s="17">
         <v>22449</v>
       </c>
-      <c r="M41" s="20"/>
-[...16 lines deleted...]
-      <c r="A42" s="22" t="s">
+      <c r="M41" s="61">
+        <v>20241</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A42" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="B42" s="20">
+      <c r="B42" s="17">
         <v>8370</v>
       </c>
-      <c r="C42" s="20">
+      <c r="C42" s="17">
         <v>8059</v>
       </c>
-      <c r="D42" s="20">
+      <c r="D42" s="17">
         <v>7986</v>
       </c>
-      <c r="E42" s="20">
+      <c r="E42" s="17">
         <v>8363</v>
       </c>
-      <c r="F42" s="20">
+      <c r="F42" s="17">
         <v>8212</v>
       </c>
-      <c r="G42" s="20">
+      <c r="G42" s="17">
         <v>8254</v>
       </c>
-      <c r="H42" s="20">
+      <c r="H42" s="17">
         <v>7663</v>
       </c>
-      <c r="I42" s="20">
+      <c r="I42" s="17">
         <v>7888</v>
       </c>
-      <c r="J42" s="19">
+      <c r="J42" s="16">
         <v>7481</v>
       </c>
-      <c r="K42" s="19">
+      <c r="K42" s="16">
         <v>6643</v>
       </c>
-      <c r="L42" s="20">
+      <c r="L42" s="17">
         <v>6509</v>
       </c>
-      <c r="M42" s="20"/>
-[...16 lines deleted...]
-      <c r="A43" s="22" t="s">
+      <c r="M42" s="61">
+        <v>6669</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A43" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="B43" s="20">
+      <c r="B43" s="17">
         <v>16828</v>
       </c>
-      <c r="C43" s="20">
+      <c r="C43" s="17">
         <v>16484</v>
       </c>
-      <c r="D43" s="20">
+      <c r="D43" s="17">
         <v>16340</v>
       </c>
-      <c r="E43" s="20">
+      <c r="E43" s="17">
         <v>16823</v>
       </c>
-      <c r="F43" s="20">
+      <c r="F43" s="17">
         <v>16527</v>
       </c>
-      <c r="G43" s="20">
+      <c r="G43" s="17">
         <v>16680</v>
       </c>
-      <c r="H43" s="20">
+      <c r="H43" s="17">
         <v>14862</v>
       </c>
-      <c r="I43" s="20">
+      <c r="I43" s="17">
         <v>14037</v>
       </c>
-      <c r="J43" s="19">
+      <c r="J43" s="16">
         <v>14702</v>
       </c>
-      <c r="K43" s="19">
+      <c r="K43" s="16">
         <v>15503</v>
       </c>
-      <c r="L43" s="20">
+      <c r="L43" s="17">
         <v>12924</v>
       </c>
-      <c r="M43" s="20"/>
-[...16 lines deleted...]
-      <c r="A44" s="22" t="s">
+      <c r="M43" s="61">
+        <v>12862</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A44" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="B44" s="20">
+      <c r="B44" s="17">
         <v>15711</v>
       </c>
-      <c r="C44" s="20">
+      <c r="C44" s="17">
         <v>15131</v>
       </c>
-      <c r="D44" s="20">
+      <c r="D44" s="17">
         <v>15203</v>
       </c>
-      <c r="E44" s="20">
+      <c r="E44" s="17">
         <v>15726</v>
       </c>
-      <c r="F44" s="20">
+      <c r="F44" s="17">
         <v>15750</v>
       </c>
-      <c r="G44" s="20">
+      <c r="G44" s="17">
         <v>16504</v>
       </c>
-      <c r="H44" s="20">
+      <c r="H44" s="17">
         <v>13958</v>
       </c>
-      <c r="I44" s="20">
+      <c r="I44" s="17">
         <v>13078</v>
       </c>
-      <c r="J44" s="19">
+      <c r="J44" s="16">
         <v>12131</v>
       </c>
-      <c r="K44" s="19">
+      <c r="K44" s="16">
         <v>11245</v>
       </c>
-      <c r="L44" s="20">
+      <c r="L44" s="17">
         <v>9739</v>
       </c>
-      <c r="M44" s="20"/>
-[...16 lines deleted...]
-      <c r="A45" s="22" t="s">
+      <c r="M44" s="61">
+        <v>10863</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A45" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B45" s="20">
+      <c r="B45" s="17">
         <v>38894</v>
       </c>
-      <c r="C45" s="20">
+      <c r="C45" s="17">
         <v>39613</v>
       </c>
-      <c r="D45" s="20">
+      <c r="D45" s="17">
         <v>40190</v>
       </c>
-      <c r="E45" s="20">
+      <c r="E45" s="17">
         <v>38661</v>
       </c>
-      <c r="F45" s="20">
+      <c r="F45" s="17">
         <v>40175</v>
       </c>
-      <c r="G45" s="20">
+      <c r="G45" s="17">
         <v>40173</v>
       </c>
-      <c r="H45" s="20">
+      <c r="H45" s="17">
         <v>37650</v>
       </c>
-      <c r="I45" s="20">
+      <c r="I45" s="17">
         <v>42476</v>
       </c>
-      <c r="J45" s="19">
+      <c r="J45" s="16">
         <v>39795</v>
       </c>
-      <c r="K45" s="19">
+      <c r="K45" s="16">
         <v>36405</v>
       </c>
-      <c r="L45" s="20">
+      <c r="L45" s="17">
         <v>39163</v>
       </c>
-      <c r="M45" s="20"/>
-[...16 lines deleted...]
-      <c r="A46" s="22" t="s">
+      <c r="M45" s="61">
+        <v>36974</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A46" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B46" s="20">
+      <c r="B46" s="17">
         <v>17346</v>
       </c>
-      <c r="C46" s="20">
+      <c r="C46" s="17">
         <v>16663</v>
       </c>
-      <c r="D46" s="20">
+      <c r="D46" s="17">
         <v>16708</v>
       </c>
-      <c r="E46" s="20">
+      <c r="E46" s="17">
         <v>16482</v>
       </c>
-      <c r="F46" s="20">
+      <c r="F46" s="17">
         <v>16098</v>
       </c>
-      <c r="G46" s="20">
+      <c r="G46" s="17">
         <v>16179</v>
       </c>
-      <c r="H46" s="20">
+      <c r="H46" s="17">
         <v>14749</v>
       </c>
-      <c r="I46" s="20">
+      <c r="I46" s="17">
         <v>13156</v>
       </c>
-      <c r="J46" s="19">
+      <c r="J46" s="16">
         <v>11274</v>
       </c>
-      <c r="K46" s="19">
+      <c r="K46" s="16">
         <v>10719</v>
       </c>
-      <c r="L46" s="20">
+      <c r="L46" s="17">
         <v>11707</v>
       </c>
-      <c r="M46" s="20"/>
-[...16 lines deleted...]
-      <c r="A47" s="22" t="s">
+      <c r="M46" s="61">
+        <v>10764</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A47" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B47" s="20">
+      <c r="B47" s="17">
         <v>6603</v>
       </c>
-      <c r="C47" s="20">
+      <c r="C47" s="17">
         <v>6759</v>
       </c>
-      <c r="D47" s="20">
+      <c r="D47" s="17">
         <v>6769</v>
       </c>
-      <c r="E47" s="20">
+      <c r="E47" s="17">
         <v>6995</v>
       </c>
-      <c r="F47" s="20">
+      <c r="F47" s="17">
         <v>6436</v>
       </c>
-      <c r="G47" s="20">
+      <c r="G47" s="17">
         <v>6120</v>
       </c>
-      <c r="H47" s="20">
+      <c r="H47" s="17">
         <v>5173</v>
       </c>
-      <c r="I47" s="20">
+      <c r="I47" s="17">
         <v>5114</v>
       </c>
-      <c r="J47" s="19">
+      <c r="J47" s="16">
         <v>4621</v>
       </c>
-      <c r="K47" s="19">
+      <c r="K47" s="16">
         <v>4749</v>
       </c>
-      <c r="L47" s="20">
+      <c r="L47" s="17">
         <v>4833</v>
       </c>
-      <c r="M47" s="20"/>
-[...16 lines deleted...]
-      <c r="A48" s="22" t="s">
+      <c r="M47" s="61">
+        <v>4758</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A48" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B48" s="20">
+      <c r="B48" s="17">
         <v>13203</v>
       </c>
-      <c r="C48" s="20">
+      <c r="C48" s="17">
         <v>12424</v>
       </c>
-      <c r="D48" s="20">
+      <c r="D48" s="17">
         <v>12733</v>
       </c>
-      <c r="E48" s="20">
+      <c r="E48" s="17">
         <v>13217</v>
       </c>
-      <c r="F48" s="20">
+      <c r="F48" s="17">
         <v>13708</v>
       </c>
-      <c r="G48" s="20">
+      <c r="G48" s="17">
         <v>13761</v>
       </c>
-      <c r="H48" s="20">
+      <c r="H48" s="17">
         <v>11595</v>
       </c>
-      <c r="I48" s="20">
+      <c r="I48" s="17">
         <v>10790</v>
       </c>
-      <c r="J48" s="19">
+      <c r="J48" s="16">
         <v>9987</v>
       </c>
-      <c r="K48" s="19">
+      <c r="K48" s="16">
         <v>10917</v>
       </c>
-      <c r="L48" s="20">
+      <c r="L48" s="17">
         <v>10482</v>
       </c>
-      <c r="M48" s="20"/>
-[...16 lines deleted...]
-      <c r="A49" s="22" t="s">
+      <c r="M48" s="61">
+        <v>9671</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A49" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="B49" s="20">
+      <c r="B49" s="17">
         <v>15635</v>
       </c>
-      <c r="C49" s="20">
+      <c r="C49" s="17">
         <v>14757</v>
       </c>
-      <c r="D49" s="20">
+      <c r="D49" s="17">
         <v>14520</v>
       </c>
-      <c r="E49" s="20">
+      <c r="E49" s="17">
         <v>15378</v>
       </c>
-      <c r="F49" s="20">
+      <c r="F49" s="17">
         <v>14407</v>
       </c>
-      <c r="G49" s="20">
+      <c r="G49" s="17">
         <v>13762</v>
       </c>
-      <c r="H49" s="20">
+      <c r="H49" s="17">
         <v>12800</v>
       </c>
-      <c r="I49" s="20">
+      <c r="I49" s="17">
         <v>12614</v>
       </c>
-      <c r="J49" s="19">
+      <c r="J49" s="16">
         <v>12998</v>
       </c>
-      <c r="K49" s="19">
+      <c r="K49" s="16">
         <v>11406</v>
       </c>
-      <c r="L49" s="20">
+      <c r="L49" s="17">
         <v>10851</v>
       </c>
-      <c r="M49" s="20"/>
-[...16 lines deleted...]
-      <c r="A50" s="22" t="s">
+      <c r="M49" s="61">
+        <v>11008</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A50" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B50" s="20">
+      <c r="B50" s="17">
         <v>13942</v>
       </c>
-      <c r="C50" s="20">
+      <c r="C50" s="17">
         <v>11706</v>
       </c>
-      <c r="D50" s="20">
+      <c r="D50" s="17">
         <v>12908</v>
       </c>
-      <c r="E50" s="20">
+      <c r="E50" s="17">
         <v>14118</v>
       </c>
-      <c r="F50" s="20">
+      <c r="F50" s="17">
         <v>13061</v>
       </c>
-      <c r="G50" s="20">
+      <c r="G50" s="17">
         <v>12612</v>
       </c>
-      <c r="H50" s="20">
+      <c r="H50" s="17">
         <v>11370</v>
       </c>
-      <c r="I50" s="20">
+      <c r="I50" s="17">
         <v>10816</v>
       </c>
-      <c r="J50" s="19">
+      <c r="J50" s="16">
         <v>8731</v>
       </c>
-      <c r="K50" s="19">
+      <c r="K50" s="16">
         <v>8777</v>
       </c>
-      <c r="L50" s="20">
+      <c r="L50" s="17">
         <v>7650</v>
       </c>
-      <c r="M50" s="20"/>
-[...16 lines deleted...]
-      <c r="A51" s="24" t="s">
+      <c r="M50" s="61">
+        <v>8068</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A51" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="B51" s="25">
+      <c r="B51" s="22">
         <v>16331</v>
       </c>
-      <c r="C51" s="25">
+      <c r="C51" s="22">
         <v>15633</v>
       </c>
-      <c r="D51" s="25">
+      <c r="D51" s="22">
         <v>14686</v>
       </c>
-      <c r="E51" s="25">
+      <c r="E51" s="22">
         <v>16061</v>
       </c>
-      <c r="F51" s="25">
+      <c r="F51" s="22">
         <v>15736</v>
       </c>
-      <c r="G51" s="25">
+      <c r="G51" s="22">
         <v>14196</v>
       </c>
-      <c r="H51" s="25">
+      <c r="H51" s="22">
         <v>12353</v>
       </c>
-      <c r="I51" s="25">
+      <c r="I51" s="22">
         <v>12480</v>
       </c>
-      <c r="J51" s="26">
+      <c r="J51" s="23">
         <v>12761</v>
       </c>
-      <c r="K51" s="26">
+      <c r="K51" s="23">
         <v>13231</v>
       </c>
-      <c r="L51" s="25">
+      <c r="L51" s="22">
         <v>13607</v>
       </c>
-      <c r="M51" s="20"/>
-[...45 lines deleted...]
-      <c r="A53" s="66" t="s">
+      <c r="M51" s="62">
+        <v>14780</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A52" s="24"/>
+      <c r="B52" s="18"/>
+      <c r="C52" s="18"/>
+      <c r="D52" s="18"/>
+      <c r="E52" s="18"/>
+      <c r="F52" s="18"/>
+      <c r="G52" s="18"/>
+      <c r="H52" s="18"/>
+      <c r="I52" s="18"/>
+      <c r="J52" s="18"/>
+      <c r="K52" s="18"/>
+      <c r="L52" s="18"/>
+      <c r="M52" s="63"/>
+    </row>
+    <row r="53" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A53" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="B53" s="66"/>
-[...33 lines deleted...]
-      <c r="L54" s="10" t="s">
+      <c r="B53" s="58"/>
+      <c r="C53" s="58"/>
+      <c r="D53" s="58"/>
+      <c r="E53" s="58"/>
+      <c r="F53" s="58"/>
+      <c r="G53" s="58"/>
+      <c r="H53" s="58"/>
+      <c r="I53" s="58"/>
+      <c r="J53" s="58"/>
+      <c r="K53" s="18"/>
+      <c r="L53" s="18"/>
+      <c r="M53" s="63"/>
+    </row>
+    <row r="54" spans="1:13" ht="12.75" customHeight="1">
+      <c r="C54" s="25"/>
+      <c r="F54" s="18"/>
+      <c r="G54" s="18"/>
+      <c r="H54" s="18"/>
+      <c r="I54" s="18"/>
+      <c r="K54" s="9"/>
+      <c r="L54" s="9"/>
+      <c r="M54" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="M54" s="21"/>
-[...17 lines deleted...]
-      <c r="B55" s="52">
+    </row>
+    <row r="55" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A55" s="26"/>
+      <c r="B55" s="45">
         <v>2014</v>
       </c>
-      <c r="C55" s="53" t="s">
+      <c r="C55" s="46" t="s">
         <v>34</v>
       </c>
-      <c r="D55" s="53">
+      <c r="D55" s="46">
         <v>2016</v>
       </c>
-      <c r="E55" s="53">
+      <c r="E55" s="46">
         <v>2017</v>
       </c>
-      <c r="F55" s="53">
+      <c r="F55" s="46">
         <v>2018</v>
       </c>
-      <c r="G55" s="53">
+      <c r="G55" s="46">
         <v>2019</v>
       </c>
-      <c r="H55" s="53">
+      <c r="H55" s="46">
         <v>2020</v>
       </c>
-      <c r="I55" s="53">
+      <c r="I55" s="46">
         <v>2021</v>
       </c>
-      <c r="J55" s="54">
+      <c r="J55" s="47">
         <v>2022</v>
       </c>
-      <c r="K55" s="55">
+      <c r="K55" s="48">
         <v>2023</v>
       </c>
-      <c r="L55" s="56">
+      <c r="L55" s="49">
         <v>2024</v>
       </c>
-      <c r="M55" s="21"/>
-[...16 lines deleted...]
-      <c r="A56" s="32" t="s">
+      <c r="M55" s="53">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A56" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="B56" s="16">
+      <c r="B56" s="13">
         <v>320511</v>
       </c>
-      <c r="C56" s="16">
+      <c r="C56" s="13">
         <v>321174</v>
       </c>
-      <c r="D56" s="16">
+      <c r="D56" s="13">
         <v>324432</v>
       </c>
-      <c r="E56" s="17">
+      <c r="E56" s="14">
         <v>331428</v>
       </c>
-      <c r="F56" s="17">
+      <c r="F56" s="14">
         <v>331580</v>
       </c>
-      <c r="G56" s="17">
+      <c r="G56" s="14">
         <v>331273</v>
       </c>
-      <c r="H56" s="17">
+      <c r="H56" s="14">
         <v>331913</v>
       </c>
-      <c r="I56" s="17">
+      <c r="I56" s="14">
         <v>332691</v>
       </c>
-      <c r="J56" s="18">
+      <c r="J56" s="15">
         <v>321729</v>
       </c>
-      <c r="K56" s="19">
+      <c r="K56" s="16">
         <v>328768</v>
       </c>
-      <c r="L56" s="19">
+      <c r="L56" s="16">
         <v>328873</v>
       </c>
-      <c r="M56" s="21"/>
-[...16 lines deleted...]
-      <c r="A57" s="22" t="s">
+      <c r="M56" s="60">
+        <v>328949</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A57" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B57" s="33">
+      <c r="B57" s="28">
         <v>91960</v>
       </c>
-      <c r="C57" s="33">
+      <c r="C57" s="28">
         <v>93611</v>
       </c>
-      <c r="D57" s="33">
+      <c r="D57" s="28">
         <v>91976</v>
       </c>
-      <c r="E57" s="20">
+      <c r="E57" s="17">
         <v>87690</v>
       </c>
-      <c r="F57" s="20">
+      <c r="F57" s="17">
         <v>89593</v>
       </c>
-      <c r="G57" s="20">
+      <c r="G57" s="17">
         <v>89550</v>
       </c>
-      <c r="H57" s="20">
+      <c r="H57" s="17">
         <v>100524</v>
       </c>
-      <c r="I57" s="20">
+      <c r="I57" s="17">
         <v>101282</v>
       </c>
-      <c r="J57" s="19">
+      <c r="J57" s="16">
         <v>104369</v>
       </c>
-      <c r="K57" s="19">
+      <c r="K57" s="16">
         <v>105587</v>
       </c>
-      <c r="L57" s="19">
+      <c r="L57" s="16">
         <v>108287</v>
       </c>
-      <c r="M57" s="21"/>
-[...16 lines deleted...]
-      <c r="A58" s="22" t="s">
+      <c r="M57" s="61">
+        <v>112887</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A58" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B58" s="20">
+      <c r="B58" s="17">
         <v>14046</v>
       </c>
-      <c r="C58" s="20">
+      <c r="C58" s="17">
         <v>13293</v>
       </c>
-      <c r="D58" s="20">
+      <c r="D58" s="17">
         <v>14624</v>
       </c>
-      <c r="E58" s="20">
+      <c r="E58" s="17">
         <v>17673</v>
       </c>
-      <c r="F58" s="20">
+      <c r="F58" s="17">
         <v>15333</v>
       </c>
-      <c r="G58" s="20">
+      <c r="G58" s="17">
         <v>16098</v>
       </c>
-      <c r="H58" s="20">
+      <c r="H58" s="17">
         <v>13675</v>
       </c>
-      <c r="I58" s="20">
+      <c r="I58" s="17">
         <v>11775</v>
       </c>
-      <c r="J58" s="19">
+      <c r="J58" s="16">
         <v>11653</v>
       </c>
-      <c r="K58" s="19">
+      <c r="K58" s="16">
         <v>14020</v>
       </c>
-      <c r="L58" s="19">
+      <c r="L58" s="16">
         <v>14924</v>
       </c>
-      <c r="M58" s="21"/>
-[...16 lines deleted...]
-      <c r="A59" s="22" t="s">
+      <c r="M58" s="61">
+        <v>13636</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A59" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="B59" s="20">
+      <c r="B59" s="17">
         <v>18054</v>
       </c>
-      <c r="C59" s="20">
+      <c r="C59" s="17">
         <v>17052</v>
       </c>
-      <c r="D59" s="20">
+      <c r="D59" s="17">
         <v>17986</v>
       </c>
-      <c r="E59" s="20">
+      <c r="E59" s="17">
         <v>18112</v>
       </c>
-      <c r="F59" s="20">
+      <c r="F59" s="17">
         <v>17210</v>
       </c>
-      <c r="G59" s="20">
+      <c r="G59" s="17">
         <v>17479</v>
       </c>
-      <c r="H59" s="20">
+      <c r="H59" s="17">
         <v>16882</v>
       </c>
-      <c r="I59" s="20">
+      <c r="I59" s="17">
         <v>17059</v>
       </c>
-      <c r="J59" s="19">
+      <c r="J59" s="16">
         <v>15720</v>
       </c>
-      <c r="K59" s="19">
+      <c r="K59" s="16">
         <v>14897</v>
       </c>
-      <c r="L59" s="19">
+      <c r="L59" s="16">
         <v>14397</v>
       </c>
-      <c r="M59" s="21"/>
-[...16 lines deleted...]
-      <c r="A60" s="22" t="s">
+      <c r="M59" s="61">
+        <v>14242</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A60" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="B60" s="20">
+      <c r="B60" s="17">
         <v>53709</v>
       </c>
-      <c r="C60" s="20">
+      <c r="C60" s="17">
         <v>54214</v>
       </c>
-      <c r="D60" s="20">
+      <c r="D60" s="17">
         <v>54886</v>
       </c>
-      <c r="E60" s="20">
+      <c r="E60" s="17">
         <v>51810</v>
       </c>
-      <c r="F60" s="20">
+      <c r="F60" s="17">
         <v>52449</v>
       </c>
-      <c r="G60" s="20">
+      <c r="G60" s="17">
         <v>52783</v>
       </c>
-      <c r="H60" s="20">
+      <c r="H60" s="17">
         <v>52607</v>
       </c>
-      <c r="I60" s="20">
+      <c r="I60" s="17">
         <v>52867</v>
       </c>
-      <c r="J60" s="19">
+      <c r="J60" s="16">
         <v>48560</v>
       </c>
-      <c r="K60" s="19">
+      <c r="K60" s="16">
         <v>49777</v>
       </c>
-      <c r="L60" s="19">
+      <c r="L60" s="16">
         <v>49401</v>
       </c>
-      <c r="M60" s="21"/>
-[...16 lines deleted...]
-      <c r="A61" s="22" t="s">
+      <c r="M60" s="61">
+        <v>46710</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A61" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="B61" s="20">
+      <c r="B61" s="17">
         <v>5650</v>
       </c>
-      <c r="C61" s="20">
+      <c r="C61" s="17">
         <v>4828</v>
       </c>
-      <c r="D61" s="20">
+      <c r="D61" s="17">
         <v>5861</v>
       </c>
-      <c r="E61" s="20">
+      <c r="E61" s="17">
         <v>5760</v>
       </c>
-      <c r="F61" s="20">
+      <c r="F61" s="17">
         <v>5921</v>
       </c>
-      <c r="G61" s="20">
+      <c r="G61" s="17">
         <v>5800</v>
       </c>
-      <c r="H61" s="20">
+      <c r="H61" s="17">
         <v>5722</v>
       </c>
-      <c r="I61" s="20">
+      <c r="I61" s="17">
         <v>5972</v>
       </c>
-      <c r="J61" s="19">
+      <c r="J61" s="16">
         <v>5513</v>
       </c>
-      <c r="K61" s="19">
+      <c r="K61" s="16">
         <v>6479</v>
       </c>
-      <c r="L61" s="19">
+      <c r="L61" s="16">
         <v>6119</v>
       </c>
-      <c r="M61" s="21"/>
-[...16 lines deleted...]
-      <c r="A62" s="22" t="s">
+      <c r="M61" s="61">
+        <v>6344</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A62" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="B62" s="20">
+      <c r="B62" s="17">
         <v>4077</v>
       </c>
-      <c r="C62" s="20">
+      <c r="C62" s="17">
         <v>4286</v>
       </c>
-      <c r="D62" s="20">
+      <c r="D62" s="17">
         <v>4745</v>
       </c>
-      <c r="E62" s="20">
+      <c r="E62" s="17">
         <v>4283</v>
       </c>
-      <c r="F62" s="20">
+      <c r="F62" s="17">
         <v>3876</v>
       </c>
-      <c r="G62" s="20">
+      <c r="G62" s="17">
         <v>3366</v>
       </c>
-      <c r="H62" s="20">
+      <c r="H62" s="17">
         <v>3486</v>
       </c>
-      <c r="I62" s="20">
+      <c r="I62" s="17">
         <v>3662</v>
       </c>
-      <c r="J62" s="19">
+      <c r="J62" s="16">
         <v>2784</v>
       </c>
-      <c r="K62" s="19">
+      <c r="K62" s="16">
         <v>2889</v>
       </c>
-      <c r="L62" s="19">
+      <c r="L62" s="16">
         <v>2465</v>
       </c>
-      <c r="M62" s="21"/>
-[...16 lines deleted...]
-      <c r="A63" s="22" t="s">
+      <c r="M62" s="61">
+        <v>3811</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A63" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="B63" s="20">
+      <c r="B63" s="17">
         <v>10050</v>
       </c>
-      <c r="C63" s="20">
+      <c r="C63" s="17">
         <v>11754</v>
       </c>
-      <c r="D63" s="20">
+      <c r="D63" s="17">
         <v>13166</v>
       </c>
-      <c r="E63" s="20">
+      <c r="E63" s="17">
         <v>15206</v>
       </c>
-      <c r="F63" s="20">
+      <c r="F63" s="17">
         <v>15452</v>
       </c>
-      <c r="G63" s="20">
+      <c r="G63" s="17">
         <v>14825</v>
       </c>
-      <c r="H63" s="20">
+      <c r="H63" s="17">
         <v>13946</v>
       </c>
-      <c r="I63" s="20">
+      <c r="I63" s="17">
         <v>12775</v>
       </c>
-      <c r="J63" s="19">
+      <c r="J63" s="16">
         <v>11352</v>
       </c>
-      <c r="K63" s="19">
+      <c r="K63" s="16">
         <v>12200</v>
       </c>
-      <c r="L63" s="19">
+      <c r="L63" s="16">
         <v>10977</v>
       </c>
-      <c r="M63" s="21"/>
-[...16 lines deleted...]
-      <c r="A64" s="22" t="s">
+      <c r="M63" s="61">
+        <v>11580</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A64" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="B64" s="20">
+      <c r="B64" s="17">
         <v>7900</v>
       </c>
-      <c r="C64" s="20">
+      <c r="C64" s="17">
         <v>7184</v>
       </c>
-      <c r="D64" s="20">
+      <c r="D64" s="17">
         <v>7764</v>
       </c>
-      <c r="E64" s="20">
+      <c r="E64" s="17">
         <v>7915</v>
       </c>
-      <c r="F64" s="20">
+      <c r="F64" s="17">
         <v>7549</v>
       </c>
-      <c r="G64" s="20">
+      <c r="G64" s="17">
         <v>7292</v>
       </c>
-      <c r="H64" s="20">
+      <c r="H64" s="17">
         <v>6859</v>
       </c>
-      <c r="I64" s="20">
+      <c r="I64" s="17">
         <v>6798</v>
       </c>
-      <c r="J64" s="19">
+      <c r="J64" s="16">
         <v>6310</v>
       </c>
-      <c r="K64" s="19">
+      <c r="K64" s="16">
         <v>6742</v>
       </c>
-      <c r="L64" s="19">
+      <c r="L64" s="16">
         <v>6739</v>
       </c>
-      <c r="M64" s="21"/>
-[...16 lines deleted...]
-      <c r="A65" s="22" t="s">
+      <c r="M64" s="61">
+        <v>6167</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A65" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="B65" s="20">
+      <c r="B65" s="17">
         <v>4599</v>
       </c>
-      <c r="C65" s="20">
+      <c r="C65" s="17">
         <v>3281</v>
       </c>
-      <c r="D65" s="20">
+      <c r="D65" s="17">
         <v>3416</v>
       </c>
-      <c r="E65" s="20">
+      <c r="E65" s="17">
         <v>4028</v>
       </c>
-      <c r="F65" s="20">
+      <c r="F65" s="17">
         <v>3763</v>
       </c>
-      <c r="G65" s="20">
+      <c r="G65" s="17">
         <v>3411</v>
       </c>
-      <c r="H65" s="20">
+      <c r="H65" s="17">
         <v>3915</v>
       </c>
-      <c r="I65" s="20">
+      <c r="I65" s="17">
         <v>4434</v>
       </c>
-      <c r="J65" s="19">
+      <c r="J65" s="16">
         <v>3857</v>
       </c>
-      <c r="K65" s="19">
+      <c r="K65" s="16">
         <v>3853</v>
       </c>
-      <c r="L65" s="19">
+      <c r="L65" s="16">
         <v>4339</v>
       </c>
-      <c r="M65" s="21"/>
-[...16 lines deleted...]
-      <c r="A66" s="22" t="s">
+      <c r="M65" s="61">
+        <v>3183</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A66" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="B66" s="20">
+      <c r="B66" s="17">
         <v>19624</v>
       </c>
-      <c r="C66" s="20">
+      <c r="C66" s="17">
         <v>19530</v>
       </c>
-      <c r="D66" s="20">
+      <c r="D66" s="17">
         <v>19075</v>
       </c>
-      <c r="E66" s="20">
+      <c r="E66" s="17">
         <v>18705</v>
       </c>
-      <c r="F66" s="20">
+      <c r="F66" s="17">
         <v>19981</v>
       </c>
-      <c r="G66" s="20">
+      <c r="G66" s="17">
         <v>19937</v>
       </c>
-      <c r="H66" s="20">
+      <c r="H66" s="17">
         <v>18000</v>
       </c>
-      <c r="I66" s="20">
+      <c r="I66" s="17">
         <v>20190</v>
       </c>
-      <c r="J66" s="19">
+      <c r="J66" s="16">
         <v>17854</v>
       </c>
-      <c r="K66" s="19">
+      <c r="K66" s="16">
         <v>19304</v>
       </c>
-      <c r="L66" s="19">
+      <c r="L66" s="16">
         <v>18920</v>
       </c>
-      <c r="M66" s="21"/>
-[...16 lines deleted...]
-      <c r="A67" s="22" t="s">
+      <c r="M66" s="61">
+        <v>17412</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A67" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="B67" s="20">
+      <c r="B67" s="17">
         <v>5618</v>
       </c>
-      <c r="C67" s="20">
+      <c r="C67" s="17">
         <v>5254</v>
       </c>
-      <c r="D67" s="20">
+      <c r="D67" s="17">
         <v>5255</v>
       </c>
-      <c r="E67" s="20">
+      <c r="E67" s="17">
         <v>6179</v>
       </c>
-      <c r="F67" s="20">
+      <c r="F67" s="17">
         <v>5923</v>
       </c>
-      <c r="G67" s="20">
+      <c r="G67" s="17">
         <v>6060</v>
       </c>
-      <c r="H67" s="20">
+      <c r="H67" s="17">
         <v>5134</v>
       </c>
-      <c r="I67" s="20">
+      <c r="I67" s="17">
         <v>4913</v>
       </c>
-      <c r="J67" s="19">
+      <c r="J67" s="16">
         <v>5122</v>
       </c>
-      <c r="K67" s="19">
+      <c r="K67" s="16">
         <v>4444</v>
       </c>
-      <c r="L67" s="19">
+      <c r="L67" s="16">
         <v>4557</v>
       </c>
-      <c r="M67" s="21"/>
-[...16 lines deleted...]
-      <c r="A68" s="22" t="s">
+      <c r="M67" s="61">
+        <v>4712</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A68" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="B68" s="20">
+      <c r="B68" s="17">
         <v>9393</v>
       </c>
-      <c r="C68" s="20">
+      <c r="C68" s="17">
         <v>9597</v>
       </c>
-      <c r="D68" s="20">
+      <c r="D68" s="17">
         <v>9976</v>
       </c>
-      <c r="E68" s="20">
+      <c r="E68" s="17">
         <v>10741</v>
       </c>
-      <c r="F68" s="20">
+      <c r="F68" s="17">
         <v>10758</v>
       </c>
-      <c r="G68" s="20">
+      <c r="G68" s="17">
         <v>10519</v>
       </c>
-      <c r="H68" s="20">
+      <c r="H68" s="17">
         <v>10118</v>
       </c>
-      <c r="I68" s="20">
+      <c r="I68" s="17">
         <v>10440</v>
       </c>
-      <c r="J68" s="19">
+      <c r="J68" s="16">
         <v>10348</v>
       </c>
-      <c r="K68" s="19">
+      <c r="K68" s="16">
         <v>10772</v>
       </c>
-      <c r="L68" s="19">
+      <c r="L68" s="16">
         <v>9172</v>
       </c>
-      <c r="M68" s="21"/>
-[...16 lines deleted...]
-      <c r="A69" s="22" t="s">
+      <c r="M68" s="61">
+        <v>9458</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A69" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="B69" s="20">
+      <c r="B69" s="17">
         <v>9273</v>
       </c>
-      <c r="C69" s="20">
+      <c r="C69" s="17">
         <v>9382</v>
       </c>
-      <c r="D69" s="20">
+      <c r="D69" s="17">
         <v>7791</v>
       </c>
-      <c r="E69" s="20">
+      <c r="E69" s="17">
         <v>7890</v>
       </c>
-      <c r="F69" s="20">
+      <c r="F69" s="17">
         <v>9338</v>
       </c>
-      <c r="G69" s="20">
+      <c r="G69" s="17">
         <v>9831</v>
       </c>
-      <c r="H69" s="20">
+      <c r="H69" s="17">
         <v>9653</v>
       </c>
-      <c r="I69" s="20">
+      <c r="I69" s="17">
         <v>9512</v>
       </c>
-      <c r="J69" s="19">
+      <c r="J69" s="16">
         <v>8529</v>
       </c>
-      <c r="K69" s="19">
+      <c r="K69" s="16">
         <v>7913</v>
       </c>
-      <c r="L69" s="19">
+      <c r="L69" s="16">
         <v>7922</v>
       </c>
-      <c r="M69" s="21"/>
-[...16 lines deleted...]
-      <c r="A70" s="22" t="s">
+      <c r="M69" s="61">
+        <v>9265</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A70" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B70" s="20">
+      <c r="B70" s="17">
         <v>16763</v>
       </c>
-      <c r="C70" s="20">
+      <c r="C70" s="17">
         <v>18963</v>
       </c>
-      <c r="D70" s="20">
+      <c r="D70" s="17">
         <v>21137</v>
       </c>
-      <c r="E70" s="20">
+      <c r="E70" s="17">
         <v>25302</v>
       </c>
-      <c r="F70" s="20">
+      <c r="F70" s="17">
         <v>25295</v>
       </c>
-      <c r="G70" s="20">
+      <c r="G70" s="17">
         <v>24800</v>
       </c>
-      <c r="H70" s="20">
+      <c r="H70" s="17">
         <v>25267</v>
       </c>
-      <c r="I70" s="20">
+      <c r="I70" s="17">
         <v>25115</v>
       </c>
-      <c r="J70" s="19">
+      <c r="J70" s="16">
         <v>26136</v>
       </c>
-      <c r="K70" s="19">
+      <c r="K70" s="16">
         <v>25906</v>
       </c>
-      <c r="L70" s="19">
+      <c r="L70" s="16">
         <v>27780</v>
       </c>
-      <c r="M70" s="21"/>
-[...16 lines deleted...]
-      <c r="A71" s="22" t="s">
+      <c r="M70" s="61">
+        <v>26937</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A71" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B71" s="20">
+      <c r="B71" s="17">
         <v>9165</v>
       </c>
-      <c r="C71" s="20">
+      <c r="C71" s="17">
         <v>9486</v>
       </c>
-      <c r="D71" s="20">
+      <c r="D71" s="17">
         <v>8096</v>
       </c>
-      <c r="E71" s="20">
+      <c r="E71" s="17">
         <v>8469</v>
       </c>
-      <c r="F71" s="20">
+      <c r="F71" s="17">
         <v>9503</v>
       </c>
-      <c r="G71" s="20">
+      <c r="G71" s="17">
         <v>10284</v>
       </c>
-      <c r="H71" s="20">
+      <c r="H71" s="17">
         <v>8927</v>
       </c>
-      <c r="I71" s="20">
+      <c r="I71" s="17">
         <v>8675</v>
       </c>
-      <c r="J71" s="19">
+      <c r="J71" s="16">
         <v>7902</v>
       </c>
-      <c r="K71" s="19">
+      <c r="K71" s="16">
         <v>7984</v>
       </c>
-      <c r="L71" s="19">
+      <c r="L71" s="16">
         <v>8239</v>
       </c>
-      <c r="M71" s="21"/>
-[...16 lines deleted...]
-      <c r="A72" s="22" t="s">
+      <c r="M71" s="61">
+        <v>7990</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A72" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B72" s="20">
+      <c r="B72" s="17">
         <v>4077</v>
       </c>
-      <c r="C72" s="20">
+      <c r="C72" s="17">
         <v>4083</v>
       </c>
-      <c r="D72" s="20">
+      <c r="D72" s="17">
         <v>4236</v>
       </c>
-      <c r="E72" s="20">
+      <c r="E72" s="17">
         <v>4716</v>
       </c>
-      <c r="F72" s="20">
+      <c r="F72" s="17">
         <v>4191</v>
       </c>
-      <c r="G72" s="20">
+      <c r="G72" s="17">
         <v>3849</v>
       </c>
-      <c r="H72" s="20">
+      <c r="H72" s="17">
         <v>3699</v>
       </c>
-      <c r="I72" s="20">
+      <c r="I72" s="17">
         <v>3635</v>
       </c>
-      <c r="J72" s="19">
+      <c r="J72" s="16">
         <v>3308</v>
       </c>
-      <c r="K72" s="19">
+      <c r="K72" s="16">
         <v>3317</v>
       </c>
-      <c r="L72" s="19">
+      <c r="L72" s="16">
         <v>3363</v>
       </c>
-      <c r="M72" s="21"/>
-[...16 lines deleted...]
-      <c r="A73" s="22" t="s">
+      <c r="M72" s="61">
+        <v>3517</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A73" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B73" s="20">
+      <c r="B73" s="17">
         <v>8221</v>
       </c>
-      <c r="C73" s="20">
+      <c r="C73" s="17">
         <v>8063</v>
       </c>
-      <c r="D73" s="20">
+      <c r="D73" s="17">
         <v>8002</v>
       </c>
-      <c r="E73" s="20">
+      <c r="E73" s="17">
         <v>8095</v>
       </c>
-      <c r="F73" s="20">
+      <c r="F73" s="17">
         <v>7246</v>
       </c>
-      <c r="G73" s="20">
+      <c r="G73" s="17">
         <v>7424</v>
       </c>
-      <c r="H73" s="20">
+      <c r="H73" s="17">
         <v>7012</v>
       </c>
-      <c r="I73" s="20">
+      <c r="I73" s="17">
         <v>7106</v>
       </c>
-      <c r="J73" s="19">
+      <c r="J73" s="16">
         <v>6458</v>
       </c>
-      <c r="K73" s="19">
+      <c r="K73" s="16">
         <v>7855</v>
       </c>
-      <c r="L73" s="19">
+      <c r="L73" s="16">
         <v>7566</v>
       </c>
-      <c r="M73" s="21"/>
-[...16 lines deleted...]
-      <c r="A74" s="22" t="s">
+      <c r="M73" s="61">
+        <v>7537</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A74" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="B74" s="20">
+      <c r="B74" s="17">
         <v>9252</v>
       </c>
-      <c r="C74" s="20">
+      <c r="C74" s="17">
         <v>9388</v>
       </c>
-      <c r="D74" s="20">
+      <c r="D74" s="17">
         <v>9066</v>
       </c>
-      <c r="E74" s="20">
+      <c r="E74" s="17">
         <v>9775</v>
       </c>
-      <c r="F74" s="20">
+      <c r="F74" s="17">
         <v>9390</v>
       </c>
-      <c r="G74" s="20">
+      <c r="G74" s="17">
         <v>8880</v>
       </c>
-      <c r="H74" s="20">
+      <c r="H74" s="17">
         <v>8860</v>
       </c>
-      <c r="I74" s="20">
+      <c r="I74" s="17">
         <v>8814</v>
       </c>
-      <c r="J74" s="19">
+      <c r="J74" s="16">
         <v>9625</v>
       </c>
-      <c r="K74" s="19">
+      <c r="K74" s="16">
         <v>8484</v>
       </c>
-      <c r="L74" s="19">
+      <c r="L74" s="16">
         <v>8368</v>
       </c>
-      <c r="M74" s="21"/>
-[...16 lines deleted...]
-      <c r="A75" s="22" t="s">
+      <c r="M74" s="61">
+        <v>8714</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A75" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B75" s="20">
+      <c r="B75" s="17">
         <v>9117</v>
       </c>
-      <c r="C75" s="20">
+      <c r="C75" s="17">
         <v>8198</v>
       </c>
-      <c r="D75" s="20">
+      <c r="D75" s="17">
         <v>8573</v>
       </c>
-      <c r="E75" s="20">
+      <c r="E75" s="17">
         <v>9355</v>
       </c>
-      <c r="F75" s="20">
+      <c r="F75" s="17">
         <v>8990</v>
       </c>
-      <c r="G75" s="20">
+      <c r="G75" s="17">
         <v>8561</v>
       </c>
-      <c r="H75" s="20">
+      <c r="H75" s="17">
         <v>8327</v>
       </c>
-      <c r="I75" s="20">
+      <c r="I75" s="17">
         <v>8076</v>
       </c>
-      <c r="J75" s="19">
+      <c r="J75" s="16">
         <v>6534</v>
       </c>
-      <c r="K75" s="19">
+      <c r="K75" s="16">
         <v>7344</v>
       </c>
-      <c r="L75" s="19">
+      <c r="L75" s="16">
         <v>6357</v>
       </c>
-      <c r="M75" s="21"/>
-[...16 lines deleted...]
-      <c r="A76" s="24" t="s">
+      <c r="M75" s="61">
+        <v>6638</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A76" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="B76" s="25">
+      <c r="B76" s="22">
         <v>9963</v>
       </c>
-      <c r="C76" s="25">
+      <c r="C76" s="22">
         <v>9727</v>
       </c>
-      <c r="D76" s="25">
+      <c r="D76" s="22">
         <v>8801</v>
       </c>
-      <c r="E76" s="25">
+      <c r="E76" s="22">
         <v>9724</v>
       </c>
-      <c r="F76" s="25">
+      <c r="F76" s="22">
         <v>9819</v>
       </c>
-      <c r="G76" s="25">
+      <c r="G76" s="22">
         <v>10524</v>
       </c>
-      <c r="H76" s="25">
+      <c r="H76" s="22">
         <v>9300</v>
       </c>
-      <c r="I76" s="25">
+      <c r="I76" s="22">
         <v>9591</v>
       </c>
-      <c r="J76" s="26">
+      <c r="J76" s="23">
         <v>9795</v>
       </c>
-      <c r="K76" s="26">
+      <c r="K76" s="23">
         <v>9001</v>
       </c>
-      <c r="L76" s="26">
+      <c r="L76" s="23">
         <v>8981</v>
       </c>
-      <c r="M76" s="21"/>
-[...45 lines deleted...]
-      <c r="A78" s="66" t="s">
+      <c r="M76" s="62">
+        <v>8209</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A77" s="29"/>
+      <c r="B77" s="29"/>
+      <c r="C77" s="29"/>
+      <c r="D77" s="29"/>
+      <c r="E77" s="29"/>
+      <c r="F77" s="29"/>
+      <c r="G77" s="29"/>
+      <c r="H77" s="29"/>
+      <c r="I77" s="29"/>
+      <c r="J77" s="29"/>
+      <c r="K77" s="18"/>
+      <c r="L77" s="18"/>
+      <c r="M77" s="63"/>
+    </row>
+    <row r="78" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A78" s="58" t="s">
         <v>5</v>
       </c>
-      <c r="B78" s="66"/>
-[...32 lines deleted...]
-      <c r="L79" s="10" t="s">
+      <c r="B78" s="58"/>
+      <c r="C78" s="58"/>
+      <c r="D78" s="58"/>
+      <c r="E78" s="58"/>
+      <c r="F78" s="58"/>
+      <c r="G78" s="58"/>
+      <c r="H78" s="58"/>
+      <c r="I78" s="58"/>
+      <c r="J78" s="58"/>
+      <c r="K78" s="18"/>
+      <c r="L78" s="18"/>
+      <c r="M78" s="63"/>
+    </row>
+    <row r="79" spans="1:13" ht="12.75" customHeight="1">
+      <c r="C79" s="25"/>
+      <c r="F79" s="18"/>
+      <c r="G79" s="18"/>
+      <c r="H79" s="18"/>
+      <c r="I79" s="18"/>
+      <c r="L79" s="9"/>
+      <c r="M79" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="M79" s="21"/>
-[...17 lines deleted...]
-      <c r="B80" s="52">
+    </row>
+    <row r="80" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A80" s="26"/>
+      <c r="B80" s="45">
         <v>2014</v>
       </c>
-      <c r="C80" s="53" t="s">
+      <c r="C80" s="46" t="s">
         <v>34</v>
       </c>
-      <c r="D80" s="53">
+      <c r="D80" s="46">
         <v>2016</v>
       </c>
-      <c r="E80" s="53">
+      <c r="E80" s="46">
         <v>2017</v>
       </c>
-      <c r="F80" s="53">
+      <c r="F80" s="46">
         <v>2018</v>
       </c>
-      <c r="G80" s="53">
+      <c r="G80" s="46">
         <v>2019</v>
       </c>
-      <c r="H80" s="53">
+      <c r="H80" s="46">
         <v>2020</v>
       </c>
-      <c r="I80" s="53">
+      <c r="I80" s="46">
         <v>2021</v>
       </c>
-      <c r="J80" s="54">
+      <c r="J80" s="47">
         <v>2022</v>
       </c>
-      <c r="K80" s="55">
+      <c r="K80" s="48">
         <v>2023</v>
       </c>
-      <c r="L80" s="56">
+      <c r="L80" s="49">
         <v>2024</v>
       </c>
-      <c r="M80" s="21"/>
-[...16 lines deleted...]
-      <c r="A81" s="32" t="s">
+      <c r="M80" s="53">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A81" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="B81" s="16">
+      <c r="B81" s="13">
         <v>173344</v>
       </c>
-      <c r="C81" s="16">
+      <c r="C81" s="13">
         <v>163021</v>
       </c>
-      <c r="D81" s="16">
+      <c r="D81" s="13">
         <v>169076</v>
       </c>
-      <c r="E81" s="17">
+      <c r="E81" s="14">
         <v>160654</v>
       </c>
-      <c r="F81" s="17">
+      <c r="F81" s="14">
         <v>156586</v>
       </c>
-      <c r="G81" s="17">
+      <c r="G81" s="14">
         <v>153513</v>
       </c>
-      <c r="H81" s="17">
+      <c r="H81" s="14">
         <v>134418</v>
       </c>
-      <c r="I81" s="17">
+      <c r="I81" s="14">
         <v>142525</v>
       </c>
-      <c r="J81" s="18">
+      <c r="J81" s="15">
         <v>132119</v>
       </c>
-      <c r="K81" s="18">
+      <c r="K81" s="15">
         <v>120780</v>
       </c>
-      <c r="L81" s="17">
+      <c r="L81" s="14">
         <v>110435</v>
       </c>
-      <c r="M81" s="21"/>
-[...16 lines deleted...]
-      <c r="A82" s="22" t="s">
+      <c r="M81" s="60">
+        <v>101765</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A82" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B82" s="33">
+      <c r="B82" s="28">
         <v>33129</v>
       </c>
-      <c r="C82" s="33">
+      <c r="C82" s="28">
         <v>27770</v>
       </c>
-      <c r="D82" s="33">
+      <c r="D82" s="28">
         <v>34985</v>
       </c>
-      <c r="E82" s="20">
+      <c r="E82" s="17">
         <v>37366</v>
       </c>
-      <c r="F82" s="20">
+      <c r="F82" s="17">
         <v>38861</v>
       </c>
-      <c r="G82" s="20">
+      <c r="G82" s="17">
         <v>40943</v>
       </c>
-      <c r="H82" s="20">
+      <c r="H82" s="17">
         <v>36782</v>
       </c>
-      <c r="I82" s="20">
+      <c r="I82" s="17">
         <v>39130</v>
       </c>
-      <c r="J82" s="19">
+      <c r="J82" s="16">
         <v>40059</v>
       </c>
-      <c r="K82" s="19">
+      <c r="K82" s="16">
         <v>40714</v>
       </c>
-      <c r="L82" s="20">
+      <c r="L82" s="17">
         <v>36696</v>
       </c>
-      <c r="M82" s="21"/>
-[...16 lines deleted...]
-      <c r="A83" s="22" t="s">
+      <c r="M82" s="61">
+        <v>32415</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A83" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B83" s="20">
+      <c r="B83" s="17">
         <v>6756</v>
       </c>
-      <c r="C83" s="20">
+      <c r="C83" s="17">
         <v>8377</v>
       </c>
-      <c r="D83" s="20">
+      <c r="D83" s="17">
         <v>7797</v>
       </c>
-      <c r="E83" s="20">
+      <c r="E83" s="17">
         <v>5991</v>
       </c>
-      <c r="F83" s="20">
+      <c r="F83" s="17">
         <v>6540</v>
       </c>
-      <c r="G83" s="20">
+      <c r="G83" s="17">
         <v>4526</v>
       </c>
-      <c r="H83" s="20">
+      <c r="H83" s="17">
         <v>5302</v>
       </c>
-      <c r="I83" s="20">
+      <c r="I83" s="17">
         <v>7165</v>
       </c>
-      <c r="J83" s="19">
+      <c r="J83" s="16">
         <v>6621</v>
       </c>
-      <c r="K83" s="19">
+      <c r="K83" s="16">
         <v>3653</v>
       </c>
-      <c r="L83" s="20">
+      <c r="L83" s="17">
         <v>2546</v>
       </c>
-      <c r="M83" s="21"/>
-[...16 lines deleted...]
-      <c r="A84" s="22" t="s">
+      <c r="M83" s="61">
+        <v>2054</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A84" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="B84" s="20">
+      <c r="B84" s="17">
         <v>5309</v>
       </c>
-      <c r="C84" s="20">
+      <c r="C84" s="17">
         <v>7057</v>
       </c>
-      <c r="D84" s="20">
+      <c r="D84" s="17">
         <v>4898</v>
       </c>
-      <c r="E84" s="20">
+      <c r="E84" s="17">
         <v>4799</v>
       </c>
-      <c r="F84" s="20">
+      <c r="F84" s="17">
         <v>4903</v>
       </c>
-      <c r="G84" s="20">
+      <c r="G84" s="17">
         <v>4928</v>
       </c>
-      <c r="H84" s="20">
+      <c r="H84" s="17">
         <v>4385</v>
       </c>
-      <c r="I84" s="20">
+      <c r="I84" s="17">
         <v>4229</v>
       </c>
-      <c r="J84" s="19">
+      <c r="J84" s="16">
         <v>3056</v>
       </c>
-      <c r="K84" s="19">
+      <c r="K84" s="16">
         <v>3679</v>
       </c>
-      <c r="L84" s="20">
+      <c r="L84" s="17">
         <v>3502</v>
       </c>
-      <c r="M84" s="21"/>
-[...16 lines deleted...]
-      <c r="A85" s="22" t="s">
+      <c r="M84" s="61">
+        <v>4764</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A85" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="B85" s="20">
+      <c r="B85" s="17">
         <v>17524</v>
       </c>
-      <c r="C85" s="20">
+      <c r="C85" s="17">
         <v>16976</v>
       </c>
-      <c r="D85" s="20">
+      <c r="D85" s="17">
         <v>18341</v>
       </c>
-      <c r="E85" s="20">
+      <c r="E85" s="17">
         <v>19092</v>
       </c>
-      <c r="F85" s="20">
+      <c r="F85" s="17">
         <v>17976</v>
       </c>
-      <c r="G85" s="20">
+      <c r="G85" s="17">
         <v>16784</v>
       </c>
-      <c r="H85" s="20">
+      <c r="H85" s="17">
         <v>15525</v>
       </c>
-      <c r="I85" s="20">
+      <c r="I85" s="17">
         <v>19677</v>
       </c>
-      <c r="J85" s="19">
+      <c r="J85" s="16">
         <v>20417</v>
       </c>
-      <c r="K85" s="19">
+      <c r="K85" s="16">
         <v>18557</v>
       </c>
-      <c r="L85" s="20">
+      <c r="L85" s="17">
         <v>17622</v>
       </c>
-      <c r="M85" s="21"/>
-[...16 lines deleted...]
-      <c r="A86" s="22" t="s">
+      <c r="M85" s="61">
+        <v>16043</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A86" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="B86" s="20">
+      <c r="B86" s="17">
         <v>3059</v>
       </c>
-      <c r="C86" s="20">
+      <c r="C86" s="17">
         <v>2586</v>
       </c>
-      <c r="D86" s="20">
+      <c r="D86" s="17">
         <v>1757</v>
       </c>
-      <c r="E86" s="20">
+      <c r="E86" s="17">
         <v>2085</v>
       </c>
-      <c r="F86" s="20">
+      <c r="F86" s="17">
         <v>1811</v>
       </c>
-      <c r="G86" s="20">
+      <c r="G86" s="17">
         <v>1382</v>
       </c>
-      <c r="H86" s="20">
+      <c r="H86" s="17">
         <v>1249</v>
       </c>
-      <c r="I86" s="20">
+      <c r="I86" s="17">
         <v>1277</v>
       </c>
-      <c r="J86" s="19">
+      <c r="J86" s="16">
         <v>1446</v>
       </c>
-      <c r="K86" s="19">
+      <c r="K86" s="16">
         <v>1979</v>
       </c>
-      <c r="L86" s="20">
+      <c r="L86" s="17">
         <v>1208</v>
       </c>
-      <c r="M86" s="21"/>
-[...16 lines deleted...]
-      <c r="A87" s="22" t="s">
+      <c r="M86" s="61">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A87" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="B87" s="20">
+      <c r="B87" s="17">
         <v>4624</v>
       </c>
-      <c r="C87" s="20">
+      <c r="C87" s="17">
         <v>4566</v>
       </c>
-      <c r="D87" s="20">
+      <c r="D87" s="17">
         <v>4426</v>
       </c>
-      <c r="E87" s="20">
+      <c r="E87" s="17">
         <v>4979</v>
       </c>
-      <c r="F87" s="20">
+      <c r="F87" s="17">
         <v>4436</v>
       </c>
-      <c r="G87" s="20">
+      <c r="G87" s="17">
         <v>4627</v>
       </c>
-      <c r="H87" s="20">
+      <c r="H87" s="17">
         <v>4190</v>
       </c>
-      <c r="I87" s="20">
+      <c r="I87" s="17">
         <v>4293</v>
       </c>
-      <c r="J87" s="19">
+      <c r="J87" s="16">
         <v>3153</v>
       </c>
-      <c r="K87" s="19">
+      <c r="K87" s="16">
         <v>2787</v>
       </c>
-      <c r="L87" s="20">
+      <c r="L87" s="17">
         <v>2305</v>
       </c>
-      <c r="M87" s="21"/>
-[...16 lines deleted...]
-      <c r="A88" s="22" t="s">
+      <c r="M87" s="61">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A88" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="B88" s="20">
+      <c r="B88" s="17">
         <v>15120</v>
       </c>
-      <c r="C88" s="20">
+      <c r="C88" s="17">
         <v>13468</v>
       </c>
-      <c r="D88" s="20">
+      <c r="D88" s="17">
         <v>12742</v>
       </c>
-      <c r="E88" s="20">
+      <c r="E88" s="17">
         <v>11145</v>
       </c>
-      <c r="F88" s="20">
+      <c r="F88" s="17">
         <v>8052</v>
       </c>
-      <c r="G88" s="20">
+      <c r="G88" s="17">
         <v>8281</v>
       </c>
-      <c r="H88" s="20">
+      <c r="H88" s="17">
         <v>6907</v>
       </c>
-      <c r="I88" s="20">
+      <c r="I88" s="17">
         <v>6635</v>
       </c>
-      <c r="J88" s="19">
+      <c r="J88" s="16">
         <v>5558</v>
       </c>
-      <c r="K88" s="19">
+      <c r="K88" s="16">
         <v>4031</v>
       </c>
-      <c r="L88" s="20">
+      <c r="L88" s="17">
         <v>3975</v>
       </c>
-      <c r="M88" s="21"/>
-[...16 lines deleted...]
-      <c r="A89" s="22" t="s">
+      <c r="M88" s="61">
+        <v>3988</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A89" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="B89" s="20">
+      <c r="B89" s="17">
         <v>3598</v>
       </c>
-      <c r="C89" s="20">
+      <c r="C89" s="17">
         <v>4525</v>
       </c>
-      <c r="D89" s="20">
+      <c r="D89" s="17">
         <v>4589</v>
       </c>
-      <c r="E89" s="20">
+      <c r="E89" s="17">
         <v>4160</v>
       </c>
-      <c r="F89" s="20">
+      <c r="F89" s="17">
         <v>3756</v>
       </c>
-      <c r="G89" s="20">
+      <c r="G89" s="17">
         <v>3815</v>
       </c>
-      <c r="H89" s="20">
+      <c r="H89" s="17">
         <v>3043</v>
       </c>
-      <c r="I89" s="20">
+      <c r="I89" s="17">
         <v>2941</v>
       </c>
-      <c r="J89" s="19">
+      <c r="J89" s="16">
         <v>2908</v>
       </c>
-      <c r="K89" s="19">
+      <c r="K89" s="16">
         <v>2339</v>
       </c>
-      <c r="L89" s="20">
+      <c r="L89" s="17">
         <v>1890</v>
       </c>
-      <c r="M89" s="21"/>
-[...16 lines deleted...]
-      <c r="A90" s="22" t="s">
+      <c r="M89" s="61">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A90" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="B90" s="20">
+      <c r="B90" s="17">
         <v>2658</v>
       </c>
-      <c r="C90" s="20">
+      <c r="C90" s="17">
         <v>2960</v>
       </c>
-      <c r="D90" s="20">
+      <c r="D90" s="17">
         <v>2334</v>
       </c>
-      <c r="E90" s="20">
+      <c r="E90" s="17">
         <v>2195</v>
       </c>
-      <c r="F90" s="20">
+      <c r="F90" s="17">
         <v>1892</v>
       </c>
-      <c r="G90" s="20">
+      <c r="G90" s="17">
         <v>2013</v>
       </c>
-      <c r="H90" s="20">
+      <c r="H90" s="17">
         <v>2536</v>
       </c>
-      <c r="I90" s="20">
+      <c r="I90" s="17">
         <v>2730</v>
       </c>
-      <c r="J90" s="19">
+      <c r="J90" s="16">
         <v>2140</v>
       </c>
-      <c r="K90" s="19">
+      <c r="K90" s="16">
         <v>2303</v>
       </c>
-      <c r="L90" s="20">
+      <c r="L90" s="17">
         <v>2002</v>
       </c>
-      <c r="M90" s="21"/>
-[...16 lines deleted...]
-      <c r="A91" s="22" t="s">
+      <c r="M90" s="61">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A91" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="B91" s="20">
+      <c r="B91" s="17">
         <v>9546</v>
       </c>
-      <c r="C91" s="20">
+      <c r="C91" s="17">
         <v>9648</v>
       </c>
-      <c r="D91" s="20">
+      <c r="D91" s="17">
         <v>10097</v>
       </c>
-      <c r="E91" s="20">
+      <c r="E91" s="17">
         <v>7264</v>
       </c>
-      <c r="F91" s="20">
+      <c r="F91" s="17">
         <v>8702</v>
       </c>
-      <c r="G91" s="20">
+      <c r="G91" s="17">
         <v>8705</v>
       </c>
-      <c r="H91" s="20">
+      <c r="H91" s="17">
         <v>8623</v>
       </c>
-      <c r="I91" s="20">
+      <c r="I91" s="17">
         <v>7876</v>
       </c>
-      <c r="J91" s="19">
+      <c r="J91" s="16">
         <v>6037</v>
       </c>
-      <c r="K91" s="19">
+      <c r="K91" s="16">
         <v>4163</v>
       </c>
-      <c r="L91" s="20">
+      <c r="L91" s="17">
         <v>3529</v>
       </c>
-      <c r="M91" s="21"/>
-[...16 lines deleted...]
-      <c r="A92" s="22" t="s">
+      <c r="M91" s="61">
+        <v>2829</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A92" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="B92" s="20">
+      <c r="B92" s="17">
         <v>2752</v>
       </c>
-      <c r="C92" s="20">
+      <c r="C92" s="17">
         <v>2805</v>
       </c>
-      <c r="D92" s="20">
+      <c r="D92" s="17">
         <v>2731</v>
       </c>
-      <c r="E92" s="20">
+      <c r="E92" s="17">
         <v>2184</v>
       </c>
-      <c r="F92" s="20">
+      <c r="F92" s="17">
         <v>2289</v>
       </c>
-      <c r="G92" s="20">
+      <c r="G92" s="17">
         <v>2194</v>
       </c>
-      <c r="H92" s="20">
+      <c r="H92" s="17">
         <v>2529</v>
       </c>
-      <c r="I92" s="20">
+      <c r="I92" s="17">
         <v>2975</v>
       </c>
-      <c r="J92" s="19">
+      <c r="J92" s="16">
         <v>2359</v>
       </c>
-      <c r="K92" s="19">
+      <c r="K92" s="16">
         <v>2199</v>
       </c>
-      <c r="L92" s="20">
+      <c r="L92" s="17">
         <v>1952</v>
       </c>
-      <c r="M92" s="21"/>
-[...16 lines deleted...]
-      <c r="A93" s="22" t="s">
+      <c r="M92" s="61">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A93" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="B93" s="20">
+      <c r="B93" s="17">
         <v>7435</v>
       </c>
-      <c r="C93" s="20">
+      <c r="C93" s="17">
         <v>6887</v>
       </c>
-      <c r="D93" s="20">
+      <c r="D93" s="17">
         <v>6364</v>
       </c>
-      <c r="E93" s="20">
+      <c r="E93" s="17">
         <v>6082</v>
       </c>
-      <c r="F93" s="20">
+      <c r="F93" s="17">
         <v>5769</v>
       </c>
-      <c r="G93" s="20">
+      <c r="G93" s="17">
         <v>6161</v>
       </c>
-      <c r="H93" s="20">
+      <c r="H93" s="17">
         <v>4744</v>
       </c>
-      <c r="I93" s="20">
+      <c r="I93" s="17">
         <v>3597</v>
       </c>
-      <c r="J93" s="19">
+      <c r="J93" s="16">
         <v>4354</v>
       </c>
-      <c r="K93" s="19">
+      <c r="K93" s="16">
         <v>4731</v>
       </c>
-      <c r="L93" s="20">
+      <c r="L93" s="17">
         <v>3752</v>
       </c>
-      <c r="M93" s="21"/>
-[...16 lines deleted...]
-      <c r="A94" s="22" t="s">
+      <c r="M93" s="61">
+        <v>3404</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A94" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="B94" s="20">
+      <c r="B94" s="17">
         <v>6438</v>
       </c>
-      <c r="C94" s="20">
+      <c r="C94" s="17">
         <v>5749</v>
       </c>
-      <c r="D94" s="20">
+      <c r="D94" s="17">
         <v>7412</v>
       </c>
-      <c r="E94" s="20">
+      <c r="E94" s="17">
         <v>7836</v>
       </c>
-      <c r="F94" s="20">
+      <c r="F94" s="17">
         <v>6412</v>
       </c>
-      <c r="G94" s="20">
+      <c r="G94" s="17">
         <v>6673</v>
       </c>
-      <c r="H94" s="20">
+      <c r="H94" s="17">
         <v>4305</v>
       </c>
-      <c r="I94" s="20">
+      <c r="I94" s="17">
         <v>3566</v>
       </c>
-      <c r="J94" s="19">
+      <c r="J94" s="16">
         <v>3602</v>
       </c>
-      <c r="K94" s="19">
+      <c r="K94" s="16">
         <v>3332</v>
       </c>
-      <c r="L94" s="20">
+      <c r="L94" s="17">
         <v>1817</v>
       </c>
-      <c r="M94" s="21"/>
-[...16 lines deleted...]
-      <c r="A95" s="22" t="s">
+      <c r="M94" s="61">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A95" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B95" s="20">
+      <c r="B95" s="17">
         <v>22131</v>
       </c>
-      <c r="C95" s="20">
+      <c r="C95" s="17">
         <v>20650</v>
       </c>
-      <c r="D95" s="20">
+      <c r="D95" s="17">
         <v>19053</v>
       </c>
-      <c r="E95" s="20">
+      <c r="E95" s="17">
         <v>13359</v>
       </c>
-      <c r="F95" s="20">
+      <c r="F95" s="17">
         <v>14880</v>
       </c>
-      <c r="G95" s="20">
+      <c r="G95" s="17">
         <v>15373</v>
       </c>
-      <c r="H95" s="20">
+      <c r="H95" s="17">
         <v>12383</v>
       </c>
-      <c r="I95" s="20">
+      <c r="I95" s="17">
         <v>17361</v>
       </c>
-      <c r="J95" s="19">
+      <c r="J95" s="16">
         <v>13659</v>
       </c>
-      <c r="K95" s="19">
+      <c r="K95" s="16">
         <v>10499</v>
       </c>
-      <c r="L95" s="20">
+      <c r="L95" s="17">
         <v>11383</v>
       </c>
-      <c r="M95" s="21"/>
-[...16 lines deleted...]
-      <c r="A96" s="22" t="s">
+      <c r="M95" s="61">
+        <v>10037</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A96" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B96" s="20">
+      <c r="B96" s="17">
         <v>8181</v>
       </c>
-      <c r="C96" s="20">
+      <c r="C96" s="17">
         <v>7177</v>
       </c>
-      <c r="D96" s="20">
+      <c r="D96" s="17">
         <v>8612</v>
       </c>
-      <c r="E96" s="20">
+      <c r="E96" s="17">
         <v>8013</v>
       </c>
-      <c r="F96" s="20">
+      <c r="F96" s="17">
         <v>6595</v>
       </c>
-      <c r="G96" s="20">
+      <c r="G96" s="17">
         <v>5895</v>
       </c>
-      <c r="H96" s="20">
+      <c r="H96" s="17">
         <v>5822</v>
       </c>
-      <c r="I96" s="20">
+      <c r="I96" s="17">
         <v>4481</v>
       </c>
-      <c r="J96" s="19">
+      <c r="J96" s="16">
         <v>3372</v>
       </c>
-      <c r="K96" s="19">
+      <c r="K96" s="16">
         <v>2735</v>
       </c>
-      <c r="L96" s="20">
+      <c r="L96" s="17">
         <v>3468</v>
       </c>
-      <c r="M96" s="21"/>
-[...16 lines deleted...]
-      <c r="A97" s="22" t="s">
+      <c r="M96" s="61">
+        <v>2774</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A97" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B97" s="20">
+      <c r="B97" s="17">
         <v>2526</v>
       </c>
-      <c r="C97" s="20">
+      <c r="C97" s="17">
         <v>2676</v>
       </c>
-      <c r="D97" s="20">
+      <c r="D97" s="17">
         <v>2533</v>
       </c>
-      <c r="E97" s="20">
+      <c r="E97" s="17">
         <v>2279</v>
       </c>
-      <c r="F97" s="20">
+      <c r="F97" s="17">
         <v>2245</v>
       </c>
-      <c r="G97" s="20">
+      <c r="G97" s="17">
         <v>2271</v>
       </c>
-      <c r="H97" s="20">
+      <c r="H97" s="17">
         <v>1474</v>
       </c>
-      <c r="I97" s="20">
+      <c r="I97" s="17">
         <v>1479</v>
       </c>
-      <c r="J97" s="19">
+      <c r="J97" s="16">
         <v>1313</v>
       </c>
-      <c r="K97" s="19">
+      <c r="K97" s="16">
         <v>1432</v>
       </c>
-      <c r="L97" s="20">
+      <c r="L97" s="17">
         <v>1470</v>
       </c>
-      <c r="M97" s="21"/>
-[...16 lines deleted...]
-      <c r="A98" s="22" t="s">
+      <c r="M97" s="61">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A98" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B98" s="20">
+      <c r="B98" s="17">
         <v>4982</v>
       </c>
-      <c r="C98" s="20">
+      <c r="C98" s="17">
         <v>4361</v>
       </c>
-      <c r="D98" s="20">
+      <c r="D98" s="17">
         <v>4731</v>
       </c>
-      <c r="E98" s="20">
+      <c r="E98" s="17">
         <v>5122</v>
       </c>
-      <c r="F98" s="20">
+      <c r="F98" s="17">
         <v>6462</v>
       </c>
-      <c r="G98" s="20">
+      <c r="G98" s="17">
         <v>6337</v>
       </c>
-      <c r="H98" s="20">
+      <c r="H98" s="17">
         <v>4583</v>
       </c>
-      <c r="I98" s="20">
+      <c r="I98" s="17">
         <v>3684</v>
       </c>
-      <c r="J98" s="19">
+      <c r="J98" s="16">
         <v>3529</v>
       </c>
-      <c r="K98" s="19">
+      <c r="K98" s="16">
         <v>3062</v>
       </c>
-      <c r="L98" s="20">
+      <c r="L98" s="17">
         <v>2916</v>
       </c>
-      <c r="M98" s="21"/>
-[...16 lines deleted...]
-      <c r="A99" s="22" t="s">
+      <c r="M98" s="61">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A99" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="B99" s="20">
+      <c r="B99" s="17">
         <v>6383</v>
       </c>
-      <c r="C99" s="20">
+      <c r="C99" s="17">
         <v>5369</v>
       </c>
-      <c r="D99" s="20">
+      <c r="D99" s="17">
         <v>5454</v>
       </c>
-      <c r="E99" s="20">
+      <c r="E99" s="17">
         <v>5603</v>
       </c>
-      <c r="F99" s="20">
+      <c r="F99" s="17">
         <v>5017</v>
       </c>
-      <c r="G99" s="20">
+      <c r="G99" s="17">
         <v>4882</v>
       </c>
-      <c r="H99" s="20">
+      <c r="H99" s="17">
         <v>3940</v>
       </c>
-      <c r="I99" s="20">
+      <c r="I99" s="17">
         <v>3800</v>
       </c>
-      <c r="J99" s="19">
+      <c r="J99" s="16">
         <v>3373</v>
       </c>
-      <c r="K99" s="19">
+      <c r="K99" s="16">
         <v>2922</v>
       </c>
-      <c r="L99" s="20">
+      <c r="L99" s="17">
         <v>2483</v>
       </c>
-      <c r="M99" s="35"/>
-[...16 lines deleted...]
-      <c r="A100" s="22" t="s">
+      <c r="M99" s="61">
+        <v>2294</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A100" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B100" s="20">
+      <c r="B100" s="17">
         <v>4825</v>
       </c>
-      <c r="C100" s="20">
+      <c r="C100" s="17">
         <v>3508</v>
       </c>
-      <c r="D100" s="20">
+      <c r="D100" s="17">
         <v>4335</v>
       </c>
-      <c r="E100" s="20">
+      <c r="E100" s="17">
         <v>4763</v>
       </c>
-      <c r="F100" s="20">
+      <c r="F100" s="17">
         <v>4071</v>
       </c>
-      <c r="G100" s="20">
+      <c r="G100" s="17">
         <v>4051</v>
       </c>
-      <c r="H100" s="20">
+      <c r="H100" s="17">
         <v>3043</v>
       </c>
-      <c r="I100" s="20">
+      <c r="I100" s="17">
         <v>2740</v>
       </c>
-      <c r="J100" s="19">
+      <c r="J100" s="16">
         <v>2197</v>
       </c>
-      <c r="K100" s="19">
+      <c r="K100" s="16">
         <v>1433</v>
       </c>
-      <c r="L100" s="20">
+      <c r="L100" s="17">
         <v>1293</v>
       </c>
-      <c r="M100" s="21"/>
-[...16 lines deleted...]
-      <c r="A101" s="24" t="s">
+      <c r="M100" s="61">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A101" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="B101" s="25">
+      <c r="B101" s="22">
         <v>6368</v>
       </c>
-      <c r="C101" s="25">
+      <c r="C101" s="22">
         <v>5906</v>
       </c>
-      <c r="D101" s="25">
+      <c r="D101" s="22">
         <v>5885</v>
       </c>
-      <c r="E101" s="25">
+      <c r="E101" s="22">
         <v>6337</v>
       </c>
-      <c r="F101" s="25">
+      <c r="F101" s="22">
         <v>5917</v>
       </c>
-      <c r="G101" s="25">
+      <c r="G101" s="22">
         <v>3672</v>
       </c>
-      <c r="H101" s="25">
+      <c r="H101" s="22">
         <v>3053</v>
       </c>
-      <c r="I101" s="25">
+      <c r="I101" s="22">
         <v>2889</v>
       </c>
-      <c r="J101" s="26">
+      <c r="J101" s="23">
         <v>2966</v>
       </c>
-      <c r="K101" s="26">
+      <c r="K101" s="23">
         <v>4230</v>
       </c>
-      <c r="L101" s="25">
+      <c r="L101" s="22">
         <v>4626</v>
       </c>
-      <c r="M101" s="21"/>
-[...44 lines deleted...]
-      <c r="A103" s="66" t="s">
+      <c r="M101" s="62">
+        <v>6571</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A102" s="30"/>
+      <c r="B102" s="59"/>
+      <c r="C102" s="59"/>
+      <c r="D102" s="31"/>
+      <c r="F102" s="32"/>
+      <c r="G102" s="32"/>
+      <c r="H102" s="32"/>
+      <c r="I102" s="32"/>
+      <c r="J102" s="32"/>
+      <c r="K102" s="32"/>
+      <c r="L102" s="32"/>
+      <c r="M102" s="64"/>
+    </row>
+    <row r="103" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A103" s="58" t="s">
         <v>6</v>
       </c>
-      <c r="B103" s="66"/>
-[...32 lines deleted...]
-      <c r="L104" s="10" t="s">
+      <c r="B103" s="58"/>
+      <c r="C103" s="58"/>
+      <c r="D103" s="58"/>
+      <c r="E103" s="58"/>
+      <c r="F103" s="58"/>
+      <c r="G103" s="58"/>
+      <c r="H103" s="58"/>
+      <c r="I103" s="58"/>
+      <c r="J103" s="58"/>
+      <c r="K103" s="18"/>
+      <c r="L103" s="18"/>
+      <c r="M103" s="63"/>
+    </row>
+    <row r="104" spans="1:13" ht="12.75" customHeight="1">
+      <c r="C104" s="25"/>
+      <c r="F104" s="18"/>
+      <c r="G104" s="18"/>
+      <c r="H104" s="18"/>
+      <c r="I104" s="18"/>
+      <c r="L104" s="9"/>
+      <c r="M104" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="M104" s="21"/>
-[...17 lines deleted...]
-      <c r="B105" s="52">
+    </row>
+    <row r="105" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A105" s="26"/>
+      <c r="B105" s="45">
         <v>2014</v>
       </c>
-      <c r="C105" s="53" t="s">
+      <c r="C105" s="46" t="s">
         <v>34</v>
       </c>
-      <c r="D105" s="53">
+      <c r="D105" s="46">
         <v>2016</v>
       </c>
-      <c r="E105" s="53">
+      <c r="E105" s="46">
         <v>2017</v>
       </c>
-      <c r="F105" s="53">
+      <c r="F105" s="46">
         <v>2018</v>
       </c>
-      <c r="G105" s="53">
+      <c r="G105" s="46">
         <v>2019</v>
       </c>
-      <c r="H105" s="53">
+      <c r="H105" s="46">
         <v>2020</v>
       </c>
-      <c r="I105" s="53">
+      <c r="I105" s="46">
         <v>2021</v>
       </c>
-      <c r="J105" s="54">
+      <c r="J105" s="47">
         <v>2022</v>
       </c>
-      <c r="K105" s="55">
+      <c r="K105" s="48">
         <v>2023</v>
       </c>
-      <c r="L105" s="56">
+      <c r="L105" s="49">
         <v>2024</v>
       </c>
-      <c r="M105" s="21"/>
-[...16 lines deleted...]
-      <c r="A106" s="32" t="s">
+      <c r="M105" s="53">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="106" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A106" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="B106" s="16">
+      <c r="B106" s="13">
         <v>26105</v>
       </c>
-      <c r="C106" s="16">
+      <c r="C106" s="13">
         <v>26068</v>
       </c>
-      <c r="D106" s="17">
+      <c r="D106" s="14">
         <v>25653</v>
       </c>
-      <c r="E106" s="17">
+      <c r="E106" s="14">
         <v>25016</v>
       </c>
-      <c r="F106" s="17">
+      <c r="F106" s="14">
         <v>24526</v>
       </c>
-      <c r="G106" s="17">
+      <c r="G106" s="14">
         <v>24121</v>
       </c>
-      <c r="H106" s="17">
+      <c r="H106" s="14">
         <v>24138</v>
       </c>
-      <c r="I106" s="17">
+      <c r="I106" s="14">
         <v>24082</v>
       </c>
-      <c r="J106" s="18">
+      <c r="J106" s="15">
         <v>23185</v>
       </c>
-      <c r="K106" s="18">
+      <c r="K106" s="15">
         <v>22595</v>
       </c>
-      <c r="L106" s="18">
+      <c r="L106" s="15">
         <v>21604</v>
       </c>
-      <c r="M106" s="21"/>
-[...16 lines deleted...]
-      <c r="A107" s="22" t="s">
+      <c r="M106" s="60">
+        <v>20989</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A107" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B107" s="20">
+      <c r="B107" s="17">
         <v>8266</v>
       </c>
-      <c r="C107" s="20">
+      <c r="C107" s="17">
         <v>7776</v>
       </c>
-      <c r="D107" s="20">
+      <c r="D107" s="17">
         <v>8002</v>
       </c>
-      <c r="E107" s="20">
+      <c r="E107" s="17">
         <v>7312</v>
       </c>
-      <c r="F107" s="20">
+      <c r="F107" s="17">
         <v>6900</v>
       </c>
-      <c r="G107" s="20">
+      <c r="G107" s="17">
         <v>7169</v>
       </c>
-      <c r="H107" s="20">
+      <c r="H107" s="17">
         <v>7527</v>
       </c>
-      <c r="I107" s="20">
+      <c r="I107" s="17">
         <v>7462</v>
       </c>
-      <c r="J107" s="19">
+      <c r="J107" s="16">
         <v>7520</v>
       </c>
-      <c r="K107" s="19">
+      <c r="K107" s="16">
         <v>7593</v>
       </c>
-      <c r="L107" s="19">
+      <c r="L107" s="16">
         <v>7393</v>
       </c>
-      <c r="M107" s="21"/>
-[...16 lines deleted...]
-      <c r="A108" s="22" t="s">
+      <c r="M107" s="61">
+        <v>7301</v>
+      </c>
+    </row>
+    <row r="108" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A108" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B108" s="20">
+      <c r="B108" s="17">
         <v>1399</v>
       </c>
-      <c r="C108" s="20">
+      <c r="C108" s="17">
         <v>1261</v>
       </c>
-      <c r="D108" s="20">
+      <c r="D108" s="17">
         <v>1110</v>
       </c>
-      <c r="E108" s="20">
+      <c r="E108" s="17">
         <v>1290</v>
       </c>
-      <c r="F108" s="20">
+      <c r="F108" s="17">
         <v>1292</v>
       </c>
-      <c r="G108" s="20">
+      <c r="G108" s="17">
         <v>1070</v>
       </c>
-      <c r="H108" s="20">
+      <c r="H108" s="17">
         <v>1080</v>
       </c>
-      <c r="I108" s="40">
+      <c r="I108" s="33">
         <v>917</v>
       </c>
-      <c r="J108" s="19">
+      <c r="J108" s="16">
         <v>944</v>
       </c>
-      <c r="K108" s="19">
+      <c r="K108" s="16">
         <v>892</v>
       </c>
-      <c r="L108" s="19">
+      <c r="L108" s="16">
         <v>906</v>
       </c>
-      <c r="M108" s="21"/>
-[...16 lines deleted...]
-      <c r="A109" s="22" t="s">
+      <c r="M108" s="61">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="109" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A109" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="B109" s="20">
+      <c r="B109" s="17">
         <v>1500</v>
       </c>
-      <c r="C109" s="20">
+      <c r="C109" s="17">
         <v>1352</v>
       </c>
-      <c r="D109" s="20">
+      <c r="D109" s="17">
         <v>1331</v>
       </c>
-      <c r="E109" s="20">
+      <c r="E109" s="17">
         <v>1277</v>
       </c>
-      <c r="F109" s="20">
+      <c r="F109" s="17">
         <v>1194</v>
       </c>
-      <c r="G109" s="20">
+      <c r="G109" s="17">
         <v>1176</v>
       </c>
-      <c r="H109" s="20">
+      <c r="H109" s="17">
         <v>1100</v>
       </c>
-      <c r="I109" s="20">
+      <c r="I109" s="17">
         <v>1111</v>
       </c>
-      <c r="J109" s="19">
+      <c r="J109" s="16">
         <v>966</v>
       </c>
-      <c r="K109" s="19">
+      <c r="K109" s="16">
         <v>932</v>
       </c>
-      <c r="L109" s="19">
+      <c r="L109" s="16">
         <v>868</v>
       </c>
-      <c r="M109" s="21"/>
-[...16 lines deleted...]
-      <c r="A110" s="22" t="s">
+      <c r="M109" s="61">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="110" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A110" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="B110" s="20">
+      <c r="B110" s="17">
         <v>4166</v>
       </c>
-      <c r="C110" s="20">
+      <c r="C110" s="17">
         <v>4010</v>
       </c>
-      <c r="D110" s="20">
+      <c r="D110" s="17">
         <v>3936</v>
       </c>
-      <c r="E110" s="20">
+      <c r="E110" s="17">
         <v>3729</v>
       </c>
-      <c r="F110" s="20">
+      <c r="F110" s="17">
         <v>3905</v>
       </c>
-      <c r="G110" s="20">
+      <c r="G110" s="17">
         <v>3727</v>
       </c>
-      <c r="H110" s="20">
+      <c r="H110" s="17">
         <v>3892</v>
       </c>
-      <c r="I110" s="20">
+      <c r="I110" s="17">
         <v>3766</v>
       </c>
-      <c r="J110" s="19">
+      <c r="J110" s="16">
         <v>3643</v>
       </c>
-      <c r="K110" s="19">
+      <c r="K110" s="16">
         <v>3391</v>
       </c>
-      <c r="L110" s="19">
+      <c r="L110" s="16">
         <v>3215</v>
       </c>
-      <c r="M110" s="21"/>
-[...16 lines deleted...]
-      <c r="A111" s="22" t="s">
+      <c r="M110" s="61">
+        <v>3064</v>
+      </c>
+    </row>
+    <row r="111" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A111" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="B111" s="40">
+      <c r="B111" s="33">
         <v>350</v>
       </c>
-      <c r="C111" s="40">
+      <c r="C111" s="33">
         <v>339</v>
       </c>
-      <c r="D111" s="40">
+      <c r="D111" s="33">
         <v>330</v>
       </c>
-      <c r="E111" s="40">
+      <c r="E111" s="33">
         <v>354</v>
       </c>
-      <c r="F111" s="40">
+      <c r="F111" s="33">
         <v>364</v>
       </c>
-      <c r="G111" s="40">
+      <c r="G111" s="33">
         <v>322</v>
       </c>
-      <c r="H111" s="40">
+      <c r="H111" s="33">
         <v>316</v>
       </c>
-      <c r="I111" s="40">
+      <c r="I111" s="33">
         <v>359</v>
       </c>
-      <c r="J111" s="19">
+      <c r="J111" s="16">
         <v>336</v>
       </c>
-      <c r="K111" s="19">
+      <c r="K111" s="16">
         <v>395</v>
       </c>
-      <c r="L111" s="19">
+      <c r="L111" s="16">
         <v>334</v>
       </c>
-      <c r="M111" s="21"/>
-[...16 lines deleted...]
-      <c r="A112" s="22" t="s">
+      <c r="M111" s="61">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="112" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A112" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="B112" s="40">
+      <c r="B112" s="33">
         <v>374</v>
       </c>
-      <c r="C112" s="40">
+      <c r="C112" s="33">
         <v>403</v>
       </c>
-      <c r="D112" s="40">
+      <c r="D112" s="33">
         <v>421</v>
       </c>
-      <c r="E112" s="40">
+      <c r="E112" s="33">
         <v>431</v>
       </c>
-      <c r="F112" s="40">
+      <c r="F112" s="33">
         <v>378</v>
       </c>
-      <c r="G112" s="40">
+      <c r="G112" s="33">
         <v>368</v>
       </c>
-      <c r="H112" s="40">
+      <c r="H112" s="33">
         <v>381</v>
       </c>
-      <c r="I112" s="40">
+      <c r="I112" s="33">
         <v>402</v>
       </c>
-      <c r="J112" s="19">
+      <c r="J112" s="16">
         <v>291</v>
       </c>
-      <c r="K112" s="19">
+      <c r="K112" s="16">
         <v>279</v>
       </c>
-      <c r="L112" s="19">
+      <c r="L112" s="16">
         <v>223</v>
       </c>
-      <c r="M112" s="21"/>
-[...16 lines deleted...]
-      <c r="A113" s="22" t="s">
+      <c r="M112" s="61">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="113" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A113" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="B113" s="20">
+      <c r="B113" s="17">
         <v>1115</v>
       </c>
-      <c r="C113" s="20">
+      <c r="C113" s="17">
         <v>1146</v>
       </c>
-      <c r="D113" s="20">
+      <c r="D113" s="17">
         <v>1137</v>
       </c>
-      <c r="E113" s="20">
+      <c r="E113" s="17">
         <v>1220</v>
       </c>
-      <c r="F113" s="20">
+      <c r="F113" s="17">
         <v>1051</v>
       </c>
-      <c r="G113" s="20">
+      <c r="G113" s="17">
         <v>1005</v>
       </c>
-      <c r="H113" s="40">
+      <c r="H113" s="33">
         <v>961</v>
       </c>
-      <c r="I113" s="40">
+      <c r="I113" s="33">
         <v>986</v>
       </c>
-      <c r="J113" s="19">
+      <c r="J113" s="16">
         <v>801</v>
       </c>
-      <c r="K113" s="19">
+      <c r="K113" s="16">
         <v>780</v>
       </c>
-      <c r="L113" s="19">
+      <c r="L113" s="16">
         <v>722</v>
       </c>
-      <c r="M113" s="21"/>
-[...16 lines deleted...]
-      <c r="A114" s="22" t="s">
+      <c r="M113" s="61">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="114" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A114" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="B114" s="40">
+      <c r="B114" s="33">
         <v>437</v>
       </c>
-      <c r="C114" s="40">
+      <c r="C114" s="33">
         <v>498</v>
       </c>
-      <c r="D114" s="40">
+      <c r="D114" s="33">
         <v>536</v>
       </c>
-      <c r="E114" s="40">
+      <c r="E114" s="33">
         <v>514</v>
       </c>
-      <c r="F114" s="40">
+      <c r="F114" s="33">
         <v>512</v>
       </c>
-      <c r="G114" s="40">
+      <c r="G114" s="33">
         <v>500</v>
       </c>
-      <c r="H114" s="40">
+      <c r="H114" s="33">
         <v>477</v>
       </c>
-      <c r="I114" s="40">
+      <c r="I114" s="33">
         <v>475</v>
       </c>
-      <c r="J114" s="19">
+      <c r="J114" s="16">
         <v>450</v>
       </c>
-      <c r="K114" s="19">
+      <c r="K114" s="16">
         <v>447</v>
       </c>
-      <c r="L114" s="19">
+      <c r="L114" s="16">
         <v>404</v>
       </c>
-      <c r="M114" s="21"/>
-[...16 lines deleted...]
-      <c r="A115" s="22" t="s">
+      <c r="M114" s="61">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="115" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A115" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="B115" s="40">
+      <c r="B115" s="33">
         <v>285</v>
       </c>
-      <c r="C115" s="40">
+      <c r="C115" s="33">
         <v>276</v>
       </c>
-      <c r="D115" s="40">
+      <c r="D115" s="33">
         <v>267</v>
       </c>
-      <c r="E115" s="40">
+      <c r="E115" s="33">
         <v>299</v>
       </c>
-      <c r="F115" s="40">
+      <c r="F115" s="33">
         <v>264</v>
       </c>
-      <c r="G115" s="40">
+      <c r="G115" s="33">
         <v>238</v>
       </c>
-      <c r="H115" s="40">
+      <c r="H115" s="33">
         <v>315</v>
       </c>
-      <c r="I115" s="40">
+      <c r="I115" s="33">
         <v>339</v>
       </c>
-      <c r="J115" s="19">
+      <c r="J115" s="16">
         <v>289</v>
       </c>
-      <c r="K115" s="19">
+      <c r="K115" s="16">
         <v>288</v>
       </c>
-      <c r="L115" s="19">
+      <c r="L115" s="16">
         <v>310</v>
       </c>
-      <c r="M115" s="21"/>
-[...16 lines deleted...]
-      <c r="A116" s="22" t="s">
+      <c r="M115" s="61">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="116" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A116" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="B116" s="20">
+      <c r="B116" s="17">
         <v>1730</v>
       </c>
-      <c r="C116" s="20">
+      <c r="C116" s="17">
         <v>1808</v>
       </c>
-      <c r="D116" s="20">
+      <c r="D116" s="17">
         <v>1506</v>
       </c>
-      <c r="E116" s="20">
+      <c r="E116" s="17">
         <v>1350</v>
       </c>
-      <c r="F116" s="20">
+      <c r="F116" s="17">
         <v>1421</v>
       </c>
-      <c r="G116" s="20">
+      <c r="G116" s="17">
         <v>1483</v>
       </c>
-      <c r="H116" s="20">
+      <c r="H116" s="17">
         <v>1336</v>
       </c>
-      <c r="I116" s="20">
+      <c r="I116" s="17">
         <v>1330</v>
       </c>
-      <c r="J116" s="19">
+      <c r="J116" s="16">
         <v>1248</v>
       </c>
-      <c r="K116" s="19">
+      <c r="K116" s="16">
         <v>1172</v>
       </c>
-      <c r="L116" s="19">
+      <c r="L116" s="16">
         <v>1082</v>
       </c>
-      <c r="M116" s="21"/>
-[...16 lines deleted...]
-      <c r="A117" s="22" t="s">
+      <c r="M116" s="61">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="117" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A117" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="B117" s="40">
+      <c r="B117" s="33">
         <v>336</v>
       </c>
-      <c r="C117" s="40">
+      <c r="C117" s="33">
         <v>363</v>
       </c>
-      <c r="D117" s="40">
+      <c r="D117" s="33">
         <v>365</v>
       </c>
-      <c r="E117" s="40">
+      <c r="E117" s="33">
         <v>363</v>
       </c>
-      <c r="F117" s="40">
+      <c r="F117" s="33">
         <v>375</v>
       </c>
-      <c r="G117" s="40">
+      <c r="G117" s="33">
         <v>359</v>
       </c>
-      <c r="H117" s="40">
+      <c r="H117" s="33">
         <v>375</v>
       </c>
-      <c r="I117" s="40">
+      <c r="I117" s="33">
         <v>382</v>
       </c>
-      <c r="J117" s="19">
+      <c r="J117" s="16">
         <v>369</v>
       </c>
-      <c r="K117" s="19">
+      <c r="K117" s="16">
         <v>329</v>
       </c>
-      <c r="L117" s="19">
+      <c r="L117" s="16">
         <v>304</v>
       </c>
-      <c r="M117" s="21"/>
-[...16 lines deleted...]
-      <c r="A118" s="22" t="s">
+      <c r="M117" s="61">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="118" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A118" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="B118" s="40">
+      <c r="B118" s="33">
         <v>600</v>
       </c>
-      <c r="C118" s="40">
+      <c r="C118" s="33">
         <v>720</v>
       </c>
-      <c r="D118" s="40">
+      <c r="D118" s="33">
         <v>717</v>
       </c>
-      <c r="E118" s="40">
+      <c r="E118" s="33">
         <v>791</v>
       </c>
-      <c r="F118" s="40">
+      <c r="F118" s="33">
         <v>733</v>
       </c>
-      <c r="G118" s="40">
+      <c r="G118" s="33">
         <v>723</v>
       </c>
-      <c r="H118" s="40">
+      <c r="H118" s="33">
         <v>687</v>
       </c>
-      <c r="I118" s="40">
+      <c r="I118" s="33">
         <v>677</v>
       </c>
-      <c r="J118" s="19">
+      <c r="J118" s="16">
         <v>717</v>
       </c>
-      <c r="K118" s="19">
+      <c r="K118" s="16">
         <v>761</v>
       </c>
-      <c r="L118" s="19">
+      <c r="L118" s="16">
         <v>627</v>
       </c>
-      <c r="M118" s="21"/>
-[...16 lines deleted...]
-      <c r="A119" s="22" t="s">
+      <c r="M118" s="61">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="119" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A119" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="B119" s="40">
+      <c r="B119" s="33">
         <v>548</v>
       </c>
-      <c r="C119" s="40">
+      <c r="C119" s="33">
         <v>680</v>
       </c>
-      <c r="D119" s="40">
+      <c r="D119" s="33">
         <v>662</v>
       </c>
-      <c r="E119" s="40">
+      <c r="E119" s="33">
         <v>720</v>
       </c>
-      <c r="F119" s="40">
+      <c r="F119" s="33">
         <v>736</v>
       </c>
-      <c r="G119" s="40">
+      <c r="G119" s="33">
         <v>717</v>
       </c>
-      <c r="H119" s="40">
+      <c r="H119" s="33">
         <v>650</v>
       </c>
-      <c r="I119" s="40">
+      <c r="I119" s="33">
         <v>631</v>
       </c>
-      <c r="J119" s="19">
+      <c r="J119" s="16">
         <v>593</v>
       </c>
-      <c r="K119" s="19">
+      <c r="K119" s="16">
         <v>555</v>
       </c>
-      <c r="L119" s="19">
+      <c r="L119" s="16">
         <v>494</v>
       </c>
-      <c r="M119" s="21"/>
-[...16 lines deleted...]
-      <c r="A120" s="22" t="s">
+      <c r="M119" s="61">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="120" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A120" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B120" s="20">
+      <c r="B120" s="17">
         <v>1791</v>
       </c>
-      <c r="C120" s="20">
+      <c r="C120" s="17">
         <v>1728</v>
       </c>
-      <c r="D120" s="20">
+      <c r="D120" s="17">
         <v>1764</v>
       </c>
-      <c r="E120" s="20">
+      <c r="E120" s="17">
         <v>1678</v>
       </c>
-      <c r="F120" s="20">
+      <c r="F120" s="17">
         <v>1790</v>
       </c>
-      <c r="G120" s="20">
+      <c r="G120" s="17">
         <v>1755</v>
       </c>
-      <c r="H120" s="20">
+      <c r="H120" s="17">
         <v>1713</v>
       </c>
-      <c r="I120" s="20">
+      <c r="I120" s="17">
         <v>2052</v>
       </c>
-      <c r="J120" s="19">
+      <c r="J120" s="16">
         <v>2031</v>
       </c>
-      <c r="K120" s="19">
+      <c r="K120" s="16">
         <v>1855</v>
       </c>
-      <c r="L120" s="19">
+      <c r="L120" s="16">
         <v>1875</v>
       </c>
-      <c r="M120" s="21"/>
-[...16 lines deleted...]
-      <c r="A121" s="22" t="s">
+      <c r="M120" s="61">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="121" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A121" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B121" s="40">
+      <c r="B121" s="33">
         <v>704</v>
       </c>
-      <c r="C121" s="40">
+      <c r="C121" s="33">
         <v>700</v>
       </c>
-      <c r="D121" s="40">
+      <c r="D121" s="33">
         <v>757</v>
       </c>
-      <c r="E121" s="40">
+      <c r="E121" s="33">
         <v>731</v>
       </c>
-      <c r="F121" s="40">
+      <c r="F121" s="33">
         <v>728</v>
       </c>
-      <c r="G121" s="40">
+      <c r="G121" s="33">
         <v>740</v>
       </c>
-      <c r="H121" s="40">
+      <c r="H121" s="33">
         <v>719</v>
       </c>
-      <c r="I121" s="40">
+      <c r="I121" s="33">
         <v>629</v>
       </c>
-      <c r="J121" s="19">
+      <c r="J121" s="16">
         <v>553</v>
       </c>
-      <c r="K121" s="19">
+      <c r="K121" s="16">
         <v>526</v>
       </c>
-      <c r="L121" s="19">
+      <c r="L121" s="16">
         <v>561</v>
       </c>
-      <c r="M121" s="21"/>
-[...16 lines deleted...]
-      <c r="A122" s="22" t="s">
+      <c r="M121" s="61">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="122" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A122" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B122" s="40">
+      <c r="B122" s="33">
         <v>279</v>
       </c>
-      <c r="C122" s="40">
+      <c r="C122" s="33">
         <v>300</v>
       </c>
-      <c r="D122" s="40">
+      <c r="D122" s="33">
         <v>302</v>
       </c>
-      <c r="E122" s="40">
+      <c r="E122" s="33">
         <v>303</v>
       </c>
-      <c r="F122" s="40">
+      <c r="F122" s="33">
         <v>302</v>
       </c>
-      <c r="G122" s="40">
+      <c r="G122" s="33">
         <v>276</v>
       </c>
-      <c r="H122" s="40">
+      <c r="H122" s="33">
         <v>257</v>
       </c>
-      <c r="I122" s="40">
+      <c r="I122" s="33">
         <v>258</v>
       </c>
-      <c r="J122" s="19">
+      <c r="J122" s="16">
         <v>227</v>
       </c>
-      <c r="K122" s="19">
+      <c r="K122" s="16">
         <v>230</v>
       </c>
-      <c r="L122" s="19">
+      <c r="L122" s="16">
         <v>239</v>
       </c>
-      <c r="M122" s="21"/>
-[...16 lines deleted...]
-      <c r="A123" s="22" t="s">
+      <c r="M122" s="61">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="123" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A123" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B123" s="40">
+      <c r="B123" s="33">
         <v>491</v>
       </c>
-      <c r="C123" s="40">
+      <c r="C123" s="33">
         <v>552</v>
       </c>
-      <c r="D123" s="40">
+      <c r="D123" s="33">
         <v>591</v>
       </c>
-      <c r="E123" s="40">
+      <c r="E123" s="33">
         <v>602</v>
       </c>
-      <c r="F123" s="40">
+      <c r="F123" s="33">
         <v>638</v>
       </c>
-      <c r="G123" s="40">
+      <c r="G123" s="33">
         <v>638</v>
       </c>
-      <c r="H123" s="40">
+      <c r="H123" s="33">
         <v>543</v>
       </c>
-      <c r="I123" s="40">
+      <c r="I123" s="33">
         <v>528</v>
       </c>
-      <c r="J123" s="19">
+      <c r="J123" s="16">
         <v>491</v>
       </c>
-      <c r="K123" s="19">
+      <c r="K123" s="16">
         <v>536</v>
       </c>
-      <c r="L123" s="19">
+      <c r="L123" s="16">
         <v>505</v>
       </c>
-      <c r="M123" s="21"/>
-[...16 lines deleted...]
-      <c r="A124" s="22" t="s">
+      <c r="M123" s="61">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="124" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A124" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="B124" s="40">
+      <c r="B124" s="33">
         <v>574</v>
       </c>
-      <c r="C124" s="40">
+      <c r="C124" s="33">
         <v>672</v>
       </c>
-      <c r="D124" s="40">
+      <c r="D124" s="33">
         <v>643</v>
       </c>
-      <c r="E124" s="40">
+      <c r="E124" s="33">
         <v>680</v>
       </c>
-      <c r="F124" s="40">
+      <c r="F124" s="33">
         <v>648</v>
       </c>
-      <c r="G124" s="40">
+      <c r="G124" s="33">
         <v>596</v>
       </c>
-      <c r="H124" s="40">
+      <c r="H124" s="33">
         <v>647</v>
       </c>
-      <c r="I124" s="40">
+      <c r="I124" s="33">
         <v>621</v>
       </c>
-      <c r="J124" s="19">
+      <c r="J124" s="16">
         <v>651</v>
       </c>
-      <c r="K124" s="19">
+      <c r="K124" s="16">
         <v>554</v>
       </c>
-      <c r="L124" s="19">
+      <c r="L124" s="16">
         <v>506</v>
       </c>
-      <c r="M124" s="21"/>
-[...16 lines deleted...]
-      <c r="A125" s="22" t="s">
+      <c r="M124" s="61">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="125" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A125" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B125" s="40">
+      <c r="B125" s="33">
         <v>537</v>
       </c>
-      <c r="C125" s="40">
+      <c r="C125" s="33">
         <v>659</v>
       </c>
-      <c r="D125" s="40">
+      <c r="D125" s="33">
         <v>596</v>
       </c>
-      <c r="E125" s="40">
+      <c r="E125" s="33">
         <v>654</v>
       </c>
-      <c r="F125" s="40">
+      <c r="F125" s="33">
         <v>598</v>
       </c>
-      <c r="G125" s="40">
+      <c r="G125" s="33">
         <v>579</v>
       </c>
-      <c r="H125" s="40">
+      <c r="H125" s="33">
         <v>551</v>
       </c>
-      <c r="I125" s="40">
+      <c r="I125" s="33">
         <v>524</v>
       </c>
-      <c r="J125" s="19">
+      <c r="J125" s="16">
         <v>430</v>
       </c>
-      <c r="K125" s="19">
+      <c r="K125" s="16">
         <v>426</v>
       </c>
-      <c r="L125" s="19">
+      <c r="L125" s="16">
         <v>368</v>
       </c>
-      <c r="M125" s="21"/>
-[...16 lines deleted...]
-      <c r="A126" s="24" t="s">
+      <c r="M125" s="61">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="126" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A126" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="B126" s="41">
+      <c r="B126" s="34">
         <v>623</v>
       </c>
-      <c r="C126" s="41">
+      <c r="C126" s="34">
         <v>825</v>
       </c>
-      <c r="D126" s="41">
+      <c r="D126" s="34">
         <v>680</v>
       </c>
-      <c r="E126" s="41">
+      <c r="E126" s="34">
         <v>718</v>
       </c>
-      <c r="F126" s="41">
+      <c r="F126" s="34">
         <v>697</v>
       </c>
-      <c r="G126" s="41">
+      <c r="G126" s="34">
         <v>680</v>
       </c>
-      <c r="H126" s="41">
+      <c r="H126" s="34">
         <v>611</v>
       </c>
-      <c r="I126" s="41">
+      <c r="I126" s="34">
         <v>633</v>
       </c>
-      <c r="J126" s="26">
+      <c r="J126" s="23">
         <v>635</v>
       </c>
-      <c r="K126" s="26">
+      <c r="K126" s="23">
         <v>654</v>
       </c>
-      <c r="L126" s="26">
+      <c r="L126" s="23">
         <v>668</v>
       </c>
-      <c r="M126" s="21"/>
-[...45 lines deleted...]
-      <c r="A128" s="66" t="s">
+      <c r="M126" s="62">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="127" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A127" s="35"/>
+      <c r="B127" s="35"/>
+      <c r="C127" s="35"/>
+      <c r="D127" s="35"/>
+      <c r="E127" s="35"/>
+      <c r="F127" s="35"/>
+      <c r="G127" s="35"/>
+      <c r="H127" s="35"/>
+      <c r="I127" s="35"/>
+      <c r="J127" s="35"/>
+      <c r="K127" s="18"/>
+      <c r="L127" s="18"/>
+      <c r="M127" s="63"/>
+    </row>
+    <row r="128" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A128" s="58" t="s">
         <v>7</v>
       </c>
-      <c r="B128" s="66"/>
-[...32 lines deleted...]
-      <c r="L129" s="10" t="s">
+      <c r="B128" s="58"/>
+      <c r="C128" s="58"/>
+      <c r="D128" s="58"/>
+      <c r="E128" s="58"/>
+      <c r="F128" s="58"/>
+      <c r="G128" s="58"/>
+      <c r="H128" s="58"/>
+      <c r="I128" s="58"/>
+      <c r="J128" s="58"/>
+      <c r="K128" s="18"/>
+      <c r="L128" s="18"/>
+      <c r="M128" s="63"/>
+    </row>
+    <row r="129" spans="1:13" ht="12.75" customHeight="1">
+      <c r="C129" s="25"/>
+      <c r="F129" s="18"/>
+      <c r="G129" s="18"/>
+      <c r="H129" s="18"/>
+      <c r="I129" s="18"/>
+      <c r="L129" s="9"/>
+      <c r="M129" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="M129" s="21"/>
-[...17 lines deleted...]
-      <c r="B130" s="52">
+    </row>
+    <row r="130" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A130" s="26"/>
+      <c r="B130" s="45">
         <v>2014</v>
       </c>
-      <c r="C130" s="53" t="s">
+      <c r="C130" s="46" t="s">
         <v>34</v>
       </c>
-      <c r="D130" s="53">
+      <c r="D130" s="46">
         <v>2016</v>
       </c>
-      <c r="E130" s="53">
+      <c r="E130" s="46">
         <v>2017</v>
       </c>
-      <c r="F130" s="53">
+      <c r="F130" s="46">
         <v>2018</v>
       </c>
-      <c r="G130" s="53">
+      <c r="G130" s="46">
         <v>2019</v>
       </c>
-      <c r="H130" s="53">
+      <c r="H130" s="46">
         <v>2020</v>
       </c>
-      <c r="I130" s="53">
+      <c r="I130" s="46">
         <v>2021</v>
       </c>
-      <c r="J130" s="54">
+      <c r="J130" s="47">
         <v>2022</v>
       </c>
-      <c r="K130" s="55">
+      <c r="K130" s="48">
         <v>2023</v>
       </c>
-      <c r="L130" s="60">
+      <c r="L130" s="53">
         <v>2024</v>
       </c>
-      <c r="M130" s="21"/>
-[...16 lines deleted...]
-      <c r="A131" s="32" t="s">
+      <c r="M130" s="53">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="131" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A131" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="B131" s="43">
+      <c r="B131" s="36">
         <v>5</v>
       </c>
-      <c r="C131" s="43">
+      <c r="C131" s="36">
         <v>5.0999999999999996</v>
       </c>
-      <c r="D131" s="44">
+      <c r="D131" s="37">
         <v>4.9000000000000004</v>
       </c>
-      <c r="E131" s="44">
+      <c r="E131" s="37">
         <v>4.8</v>
       </c>
-      <c r="F131" s="44">
+      <c r="F131" s="37">
         <v>4.8</v>
       </c>
-      <c r="G131" s="44">
+      <c r="G131" s="37">
         <v>4.7</v>
       </c>
-      <c r="H131" s="44">
+      <c r="H131" s="37">
         <v>4.9000000000000004</v>
       </c>
-      <c r="I131" s="44">
+      <c r="I131" s="37">
         <v>4.8</v>
       </c>
-      <c r="J131" s="45">
+      <c r="J131" s="38">
         <v>4.9000000000000004</v>
       </c>
-      <c r="K131" s="45">
+      <c r="K131" s="38">
         <v>4.8</v>
       </c>
-      <c r="L131" s="61">
+      <c r="L131" s="54">
         <v>4.7</v>
       </c>
-      <c r="M131" s="21"/>
-[...16 lines deleted...]
-      <c r="A132" s="22" t="s">
+      <c r="M131" s="65">
+        <v>4.5999999999999996</v>
+      </c>
+    </row>
+    <row r="132" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A132" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B132" s="46">
+      <c r="B132" s="39">
         <v>6.2</v>
       </c>
-      <c r="C132" s="46">
+      <c r="C132" s="39">
         <v>6</v>
       </c>
-      <c r="D132" s="46">
+      <c r="D132" s="39">
         <v>5.9</v>
       </c>
-      <c r="E132" s="46">
+      <c r="E132" s="39">
         <v>5.5</v>
       </c>
-      <c r="F132" s="46">
+      <c r="F132" s="39">
         <v>5.0999999999999996</v>
       </c>
-      <c r="G132" s="46">
+      <c r="G132" s="39">
         <v>5.2</v>
       </c>
-      <c r="H132" s="46">
+      <c r="H132" s="39">
         <v>5.2</v>
       </c>
-      <c r="I132" s="46">
+      <c r="I132" s="39">
         <v>5</v>
       </c>
-      <c r="J132" s="47">
+      <c r="J132" s="40">
         <v>4.9000000000000004</v>
       </c>
-      <c r="K132" s="47">
+      <c r="K132" s="40">
         <v>4.9000000000000004</v>
       </c>
-      <c r="L132" s="62">
+      <c r="L132" s="55">
         <v>4.9000000000000004</v>
       </c>
-      <c r="M132" s="21"/>
-[...16 lines deleted...]
-      <c r="A133" s="22" t="s">
+      <c r="M132" s="66">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="133" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A133" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B133" s="46">
+      <c r="B133" s="39">
         <v>6.3</v>
       </c>
-      <c r="C133" s="46">
+      <c r="C133" s="39">
         <v>5.5</v>
       </c>
-      <c r="D133" s="46">
+      <c r="D133" s="39">
         <v>4.7</v>
       </c>
-      <c r="E133" s="46">
+      <c r="E133" s="39">
         <v>5.2</v>
       </c>
-      <c r="F133" s="46">
+      <c r="F133" s="39">
         <v>5.6</v>
       </c>
-      <c r="G133" s="46">
+      <c r="G133" s="39">
         <v>4.9000000000000004</v>
       </c>
-      <c r="H133" s="46">
+      <c r="H133" s="39">
         <v>5.4</v>
       </c>
-      <c r="I133" s="46">
+      <c r="I133" s="39">
         <v>4.5999999999999996</v>
       </c>
-      <c r="J133" s="47">
+      <c r="J133" s="40">
         <v>4.9000000000000004</v>
       </c>
-      <c r="K133" s="47">
+      <c r="K133" s="40">
         <v>4.8</v>
       </c>
-      <c r="L133" s="62">
+      <c r="L133" s="55">
         <v>4.9000000000000004</v>
       </c>
-      <c r="M133" s="21"/>
-[...16 lines deleted...]
-      <c r="A134" s="22" t="s">
+      <c r="M133" s="66">
+        <v>4.9000000000000004</v>
+      </c>
+    </row>
+    <row r="134" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A134" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="B134" s="46">
+      <c r="B134" s="39">
         <v>6</v>
       </c>
-      <c r="C134" s="46">
+      <c r="C134" s="39">
         <v>5.3</v>
       </c>
-      <c r="D134" s="46">
+      <c r="D134" s="39">
         <v>5.5</v>
       </c>
-      <c r="E134" s="46">
+      <c r="E134" s="39">
         <v>5.3</v>
       </c>
-      <c r="F134" s="46">
+      <c r="F134" s="39">
         <v>5.0999999999999996</v>
       </c>
-      <c r="G134" s="46">
+      <c r="G134" s="39">
         <v>5</v>
       </c>
-      <c r="H134" s="46">
+      <c r="H134" s="39">
         <v>4.9000000000000004</v>
       </c>
-      <c r="I134" s="46">
+      <c r="I134" s="39">
         <v>5</v>
       </c>
-      <c r="J134" s="47">
+      <c r="J134" s="40">
         <v>4.9000000000000004</v>
       </c>
-      <c r="K134" s="47">
+      <c r="K134" s="40">
         <v>4.8</v>
       </c>
-      <c r="L134" s="62">
+      <c r="L134" s="55">
         <v>4.5999999999999996</v>
       </c>
-      <c r="M134" s="21"/>
-[...16 lines deleted...]
-      <c r="A135" s="22" t="s">
+      <c r="M134" s="66">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="135" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A135" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="B135" s="46">
+      <c r="B135" s="39">
         <v>5.5</v>
       </c>
-      <c r="C135" s="46">
+      <c r="C135" s="39">
         <v>5.3</v>
       </c>
-      <c r="D135" s="46">
+      <c r="D135" s="39">
         <v>5.0999999999999996</v>
       </c>
-      <c r="E135" s="46">
+      <c r="E135" s="39">
         <v>5</v>
       </c>
-      <c r="F135" s="46">
+      <c r="F135" s="39">
         <v>5.3</v>
       </c>
-      <c r="G135" s="46">
+      <c r="G135" s="39">
         <v>5.0999999999999996</v>
       </c>
-      <c r="H135" s="46">
+      <c r="H135" s="39">
         <v>5.4</v>
       </c>
-      <c r="I135" s="46">
+      <c r="I135" s="39">
         <v>4.9000000000000004</v>
       </c>
-      <c r="J135" s="47">
+      <c r="J135" s="40">
         <v>5</v>
       </c>
-      <c r="K135" s="47">
+      <c r="K135" s="40">
         <v>4.7</v>
       </c>
-      <c r="L135" s="62">
+      <c r="L135" s="55">
         <v>4.5999999999999996</v>
       </c>
-      <c r="M135" s="21"/>
-[...16 lines deleted...]
-      <c r="A136" s="22" t="s">
+      <c r="M135" s="66">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="136" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A136" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="B136" s="46">
+      <c r="B136" s="39">
         <v>3.9</v>
       </c>
-      <c r="C136" s="46">
+      <c r="C136" s="39">
         <v>4.4000000000000004</v>
       </c>
-      <c r="D136" s="46">
+      <c r="D136" s="39">
         <v>4.2</v>
       </c>
-      <c r="E136" s="46">
+      <c r="E136" s="39">
         <v>4.3</v>
       </c>
-      <c r="F136" s="46">
+      <c r="F136" s="39">
         <v>4.5</v>
       </c>
-      <c r="G136" s="46">
+      <c r="G136" s="39">
         <v>4.3</v>
       </c>
-      <c r="H136" s="46">
+      <c r="H136" s="39">
         <v>4.3</v>
       </c>
-      <c r="I136" s="46">
+      <c r="I136" s="39">
         <v>4.7</v>
       </c>
-      <c r="J136" s="47">
+      <c r="J136" s="40">
         <v>4.5999999999999996</v>
       </c>
-      <c r="K136" s="47">
+      <c r="K136" s="40">
         <v>4.5</v>
       </c>
-      <c r="L136" s="62">
+      <c r="L136" s="55">
         <v>4.4000000000000004</v>
       </c>
-      <c r="M136" s="21"/>
-[...16 lines deleted...]
-      <c r="A137" s="22" t="s">
+      <c r="M136" s="66">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="137" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A137" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="B137" s="46">
+      <c r="B137" s="39">
         <v>4.0999999999999996</v>
       </c>
-      <c r="C137" s="46">
+      <c r="C137" s="39">
         <v>4.4000000000000004</v>
       </c>
-      <c r="D137" s="46">
+      <c r="D137" s="39">
         <v>4.4000000000000004</v>
       </c>
-      <c r="E137" s="46">
+      <c r="E137" s="39">
         <v>4.4000000000000004</v>
       </c>
-      <c r="F137" s="46">
+      <c r="F137" s="39">
         <v>4.3</v>
       </c>
-      <c r="G137" s="46">
+      <c r="G137" s="39">
         <v>4.4000000000000004</v>
       </c>
-      <c r="H137" s="46">
+      <c r="H137" s="39">
         <v>4.7</v>
       </c>
-      <c r="I137" s="46">
+      <c r="I137" s="39">
         <v>4.8</v>
       </c>
-      <c r="J137" s="47">
+      <c r="J137" s="40">
         <v>4.7</v>
       </c>
-      <c r="K137" s="47">
+      <c r="K137" s="40">
         <v>4.7</v>
       </c>
-      <c r="L137" s="62">
+      <c r="L137" s="55">
         <v>4.5</v>
       </c>
-      <c r="M137" s="21"/>
-[...16 lines deleted...]
-      <c r="A138" s="22" t="s">
+      <c r="M137" s="66">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="138" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A138" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="B138" s="46">
+      <c r="B138" s="39">
         <v>4.2</v>
       </c>
-      <c r="C138" s="46">
+      <c r="C138" s="39">
         <v>4.3</v>
       </c>
-      <c r="D138" s="46">
+      <c r="D138" s="39">
         <v>4.2</v>
       </c>
-      <c r="E138" s="46">
+      <c r="E138" s="39">
         <v>4.4000000000000004</v>
       </c>
-      <c r="F138" s="46">
+      <c r="F138" s="39">
         <v>4.3</v>
       </c>
-      <c r="G138" s="46">
+      <c r="G138" s="39">
         <v>4.2</v>
       </c>
-      <c r="H138" s="46">
+      <c r="H138" s="39">
         <v>4.4000000000000004</v>
       </c>
-      <c r="I138" s="46">
+      <c r="I138" s="39">
         <v>4.8</v>
       </c>
-      <c r="J138" s="47">
+      <c r="J138" s="40">
         <v>4.5</v>
       </c>
-      <c r="K138" s="47">
+      <c r="K138" s="40">
         <v>4.5999999999999996</v>
       </c>
-      <c r="L138" s="62">
+      <c r="L138" s="55">
         <v>4.5999999999999996</v>
       </c>
-      <c r="M138" s="21"/>
-[...16 lines deleted...]
-      <c r="A139" s="22" t="s">
+      <c r="M138" s="66">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="139" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A139" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="B139" s="46">
+      <c r="B139" s="39">
         <v>3.7</v>
       </c>
-      <c r="C139" s="46">
+      <c r="C139" s="39">
         <v>4.0999999999999996</v>
       </c>
-      <c r="D139" s="46">
+      <c r="D139" s="39">
         <v>4.2</v>
       </c>
-      <c r="E139" s="46">
+      <c r="E139" s="39">
         <v>4.0999999999999996</v>
       </c>
-      <c r="F139" s="46">
+      <c r="F139" s="39">
         <v>4.3</v>
       </c>
-      <c r="G139" s="46">
+      <c r="G139" s="39">
         <v>4.3</v>
       </c>
-      <c r="H139" s="46">
+      <c r="H139" s="39">
         <v>4.5999999999999996</v>
       </c>
-      <c r="I139" s="46">
+      <c r="I139" s="39">
         <v>4.7</v>
       </c>
-      <c r="J139" s="47">
+      <c r="J139" s="40">
         <v>4.7</v>
       </c>
-      <c r="K139" s="47">
+      <c r="K139" s="40">
         <v>4.7</v>
       </c>
-      <c r="L139" s="62">
+      <c r="L139" s="55">
         <v>4.5</v>
       </c>
-      <c r="M139" s="21"/>
-[...16 lines deleted...]
-      <c r="A140" s="22" t="s">
+      <c r="M139" s="66">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="140" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A140" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="B140" s="46">
+      <c r="B140" s="39">
         <v>3.8</v>
       </c>
-      <c r="C140" s="46">
+      <c r="C140" s="39">
         <v>4.2</v>
       </c>
-      <c r="D140" s="46">
+      <c r="D140" s="39">
         <v>4.4000000000000004</v>
       </c>
-      <c r="E140" s="46">
+      <c r="E140" s="39">
         <v>4.5999999999999996</v>
       </c>
-      <c r="F140" s="46">
+      <c r="F140" s="39">
         <v>4.5</v>
       </c>
-      <c r="G140" s="46">
+      <c r="G140" s="39">
         <v>4.2</v>
       </c>
-      <c r="H140" s="46">
+      <c r="H140" s="39">
         <v>4.7</v>
       </c>
-      <c r="I140" s="46">
+      <c r="I140" s="39">
         <v>4.5</v>
       </c>
-      <c r="J140" s="47">
+      <c r="J140" s="40">
         <v>4.5999999999999996</v>
       </c>
-      <c r="K140" s="47">
+      <c r="K140" s="40">
         <v>4.5</v>
       </c>
-      <c r="L140" s="62">
+      <c r="L140" s="55">
         <v>4.7</v>
       </c>
-      <c r="M140" s="21"/>
-[...16 lines deleted...]
-      <c r="A141" s="22" t="s">
+      <c r="M140" s="66">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="141" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A141" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="B141" s="46">
+      <c r="B141" s="39">
         <v>5.6</v>
       </c>
-      <c r="C141" s="46">
+      <c r="C141" s="39">
         <v>5.8</v>
       </c>
-      <c r="D141" s="46">
+      <c r="D141" s="39">
         <v>4.9000000000000004</v>
       </c>
-      <c r="E141" s="46">
+      <c r="E141" s="39">
         <v>4.9000000000000004</v>
       </c>
-      <c r="F141" s="46">
+      <c r="F141" s="39">
         <v>4.7</v>
       </c>
-      <c r="G141" s="46">
+      <c r="G141" s="39">
         <v>4.9000000000000004</v>
       </c>
-      <c r="H141" s="46">
+      <c r="H141" s="39">
         <v>4.8</v>
       </c>
-      <c r="I141" s="46">
+      <c r="I141" s="39">
         <v>4.5</v>
       </c>
-      <c r="J141" s="47">
+      <c r="J141" s="40">
         <v>5</v>
       </c>
-      <c r="K141" s="47">
+      <c r="K141" s="40">
         <v>4.8</v>
       </c>
-      <c r="L141" s="62">
+      <c r="L141" s="55">
         <v>4.5999999999999996</v>
       </c>
-      <c r="M141" s="21"/>
-[...16 lines deleted...]
-      <c r="A142" s="22" t="s">
+      <c r="M141" s="66">
+        <v>4.5999999999999996</v>
+      </c>
+    </row>
+    <row r="142" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A142" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="B142" s="46">
+      <c r="B142" s="39">
         <v>3.9</v>
       </c>
-      <c r="C142" s="46">
+      <c r="C142" s="39">
         <v>4.3</v>
       </c>
-      <c r="D142" s="46">
+      <c r="D142" s="39">
         <v>4.4000000000000004</v>
       </c>
-      <c r="E142" s="46">
+      <c r="E142" s="39">
         <v>4.2</v>
       </c>
-      <c r="F142" s="46">
+      <c r="F142" s="39">
         <v>4.4000000000000004</v>
       </c>
-      <c r="G142" s="46">
+      <c r="G142" s="39">
         <v>4.2</v>
       </c>
-      <c r="H142" s="46">
+      <c r="H142" s="39">
         <v>4.7</v>
       </c>
-      <c r="I142" s="46">
+      <c r="I142" s="39">
         <v>4.5999999999999996</v>
       </c>
-      <c r="J142" s="47">
+      <c r="J142" s="40">
         <v>4.7</v>
       </c>
-      <c r="K142" s="47">
+      <c r="K142" s="40">
         <v>4.7</v>
       </c>
-      <c r="L142" s="62">
+      <c r="L142" s="55">
         <v>4.5</v>
       </c>
-      <c r="M142" s="21"/>
-[...16 lines deleted...]
-      <c r="A143" s="22" t="s">
+      <c r="M142" s="66">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="143" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A143" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="B143" s="46">
+      <c r="B143" s="39">
         <v>3.4</v>
       </c>
-      <c r="C143" s="46">
+      <c r="C143" s="39">
         <v>4.2</v>
       </c>
-      <c r="D143" s="46">
+      <c r="D143" s="39">
         <v>4.2</v>
       </c>
-      <c r="E143" s="46">
+      <c r="E143" s="39">
         <v>4.5</v>
       </c>
-      <c r="F143" s="46">
+      <c r="F143" s="39">
         <v>4.2</v>
       </c>
-      <c r="G143" s="46">
+      <c r="G143" s="39">
         <v>4.2</v>
       </c>
-      <c r="H143" s="46">
+      <c r="H143" s="39">
         <v>4.4000000000000004</v>
       </c>
-      <c r="I143" s="46">
+      <c r="I143" s="39">
         <v>4.5999999999999996</v>
       </c>
-      <c r="J143" s="47">
+      <c r="J143" s="40">
         <v>4.7</v>
       </c>
-      <c r="K143" s="47">
+      <c r="K143" s="40">
         <v>4.7</v>
       </c>
-      <c r="L143" s="62">
+      <c r="L143" s="55">
         <v>4.5999999999999996</v>
       </c>
-      <c r="M143" s="21"/>
-[...16 lines deleted...]
-      <c r="A144" s="22" t="s">
+      <c r="M143" s="66">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="144" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A144" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="B144" s="46">
+      <c r="B144" s="39">
         <v>3.4</v>
       </c>
-      <c r="C144" s="46">
+      <c r="C144" s="39">
         <v>4.3</v>
       </c>
-      <c r="D144" s="46">
+      <c r="D144" s="39">
         <v>4.2</v>
       </c>
-      <c r="E144" s="46">
+      <c r="E144" s="39">
         <v>4.4000000000000004</v>
       </c>
-      <c r="F144" s="46">
+      <c r="F144" s="39">
         <v>4.5</v>
       </c>
-      <c r="G144" s="46">
+      <c r="G144" s="39">
         <v>4.2</v>
       </c>
-      <c r="H144" s="46">
+      <c r="H144" s="39">
         <v>4.4000000000000004</v>
       </c>
-      <c r="I144" s="46">
+      <c r="I144" s="39">
         <v>4.5999999999999996</v>
       </c>
-      <c r="J144" s="47">
+      <c r="J144" s="40">
         <v>4.7</v>
       </c>
-      <c r="K144" s="47">
+      <c r="K144" s="40">
         <v>4.7</v>
       </c>
-      <c r="L144" s="62">
+      <c r="L144" s="55">
         <v>4.8</v>
       </c>
-      <c r="M144" s="21"/>
-[...16 lines deleted...]
-      <c r="A145" s="22" t="s">
+      <c r="M144" s="66">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="145" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A145" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B145" s="46">
+      <c r="B145" s="39">
         <v>4.4000000000000004</v>
       </c>
-      <c r="C145" s="46">
+      <c r="C145" s="39">
         <v>4.2</v>
       </c>
-      <c r="D145" s="46">
+      <c r="D145" s="39">
         <v>4.2</v>
       </c>
-      <c r="E145" s="46">
+      <c r="E145" s="39">
         <v>4.2</v>
       </c>
-      <c r="F145" s="46">
+      <c r="F145" s="39">
         <v>4.3</v>
       </c>
-      <c r="G145" s="46">
+      <c r="G145" s="39">
         <v>4.2</v>
       </c>
-      <c r="H145" s="46">
+      <c r="H145" s="39">
         <v>4.4000000000000004</v>
       </c>
-      <c r="I145" s="46">
+      <c r="I145" s="39">
         <v>4.5999999999999996</v>
       </c>
-      <c r="J145" s="47">
+      <c r="J145" s="40">
         <v>4.9000000000000004</v>
       </c>
-      <c r="K145" s="47">
+      <c r="K145" s="40">
         <v>4.8</v>
       </c>
-      <c r="L145" s="62">
+      <c r="L145" s="55">
         <v>4.5999999999999996</v>
       </c>
-      <c r="M145" s="21"/>
-[...16 lines deleted...]
-      <c r="A146" s="22" t="s">
+      <c r="M145" s="66">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="146" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A146" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B146" s="46">
+      <c r="B146" s="39">
         <v>3.9</v>
       </c>
-      <c r="C146" s="46">
+      <c r="C146" s="39">
         <v>4</v>
       </c>
-      <c r="D146" s="46">
+      <c r="D146" s="39">
         <v>4.3</v>
       </c>
-      <c r="E146" s="46">
+      <c r="E146" s="39">
         <v>4.2</v>
       </c>
-      <c r="F146" s="46">
+      <c r="F146" s="39">
         <v>4.3</v>
       </c>
-      <c r="G146" s="46">
+      <c r="G146" s="39">
         <v>4.4000000000000004</v>
       </c>
-      <c r="H146" s="46">
+      <c r="H146" s="39">
         <v>4.5999999999999996</v>
       </c>
-      <c r="I146" s="46">
+      <c r="I146" s="39">
         <v>4.5999999999999996</v>
       </c>
-      <c r="J146" s="47">
+      <c r="J146" s="40">
         <v>4.7</v>
       </c>
-      <c r="K146" s="47">
+      <c r="K146" s="40">
         <v>4.7</v>
       </c>
-      <c r="L146" s="62">
+      <c r="L146" s="55">
         <v>4.5999999999999996</v>
       </c>
-      <c r="M146" s="21"/>
-[...16 lines deleted...]
-      <c r="A147" s="22" t="s">
+      <c r="M146" s="66">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="147" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A147" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B147" s="46">
+      <c r="B147" s="39">
         <v>4.0999999999999996</v>
       </c>
-      <c r="C147" s="46">
+      <c r="C147" s="39">
         <v>4.2</v>
       </c>
-      <c r="D147" s="46">
+      <c r="D147" s="39">
         <v>4.3</v>
       </c>
-      <c r="E147" s="46">
+      <c r="E147" s="39">
         <v>4.2</v>
       </c>
-      <c r="F147" s="46">
+      <c r="F147" s="39">
         <v>4.5</v>
       </c>
-      <c r="G147" s="46">
+      <c r="G147" s="39">
         <v>4.3</v>
       </c>
-      <c r="H147" s="46">
+      <c r="H147" s="39">
         <v>4.7</v>
       </c>
-      <c r="I147" s="46">
+      <c r="I147" s="39">
         <v>4.8</v>
       </c>
-      <c r="J147" s="47">
+      <c r="J147" s="40">
         <v>4.7</v>
       </c>
-      <c r="K147" s="47">
+      <c r="K147" s="40">
         <v>4.5999999999999996</v>
       </c>
-      <c r="L147" s="62">
+      <c r="L147" s="55">
         <v>4.7</v>
       </c>
-      <c r="M147" s="21"/>
-[...16 lines deleted...]
-      <c r="A148" s="22" t="s">
+      <c r="M147" s="66">
+        <v>4.5999999999999996</v>
+      </c>
+    </row>
+    <row r="148" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A148" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B148" s="46">
+      <c r="B148" s="39">
         <v>3.6</v>
       </c>
-      <c r="C148" s="46">
+      <c r="C148" s="39">
         <v>4.3</v>
       </c>
-      <c r="D148" s="46">
+      <c r="D148" s="39">
         <v>4.4000000000000004</v>
       </c>
-      <c r="E148" s="46">
+      <c r="E148" s="39">
         <v>4.4000000000000004</v>
       </c>
-      <c r="F148" s="46">
+      <c r="F148" s="39">
         <v>4.4000000000000004</v>
       </c>
-      <c r="G148" s="46">
+      <c r="G148" s="39">
         <v>4.4000000000000004</v>
       </c>
-      <c r="H148" s="46">
+      <c r="H148" s="39">
         <v>4.5</v>
       </c>
-      <c r="I148" s="46">
+      <c r="I148" s="39">
         <v>4.7</v>
       </c>
-      <c r="J148" s="47">
+      <c r="J148" s="40">
         <v>4.7</v>
       </c>
-      <c r="K148" s="47">
+      <c r="K148" s="40">
         <v>4.7</v>
       </c>
-      <c r="L148" s="62">
+      <c r="L148" s="55">
         <v>4.5999999999999996</v>
       </c>
-      <c r="M148" s="21"/>
-[...16 lines deleted...]
-      <c r="A149" s="22" t="s">
+      <c r="M148" s="66">
+        <v>4.5999999999999996</v>
+      </c>
+    </row>
+    <row r="149" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A149" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="B149" s="46">
+      <c r="B149" s="39">
         <v>3.5</v>
       </c>
-      <c r="C149" s="46">
+      <c r="C149" s="39">
         <v>4.4000000000000004</v>
       </c>
-      <c r="D149" s="46">
+      <c r="D149" s="39">
         <v>4.2</v>
       </c>
-      <c r="E149" s="46">
+      <c r="E149" s="39">
         <v>4.2</v>
       </c>
-      <c r="F149" s="46">
+      <c r="F149" s="39">
         <v>4.3</v>
       </c>
-      <c r="G149" s="46">
+      <c r="G149" s="39">
         <v>4.2</v>
       </c>
-      <c r="H149" s="46">
+      <c r="H149" s="39">
         <v>4.8</v>
       </c>
-      <c r="I149" s="46">
+      <c r="I149" s="39">
         <v>4.7</v>
       </c>
-      <c r="J149" s="47">
+      <c r="J149" s="40">
         <v>4.8</v>
       </c>
-      <c r="K149" s="47">
+      <c r="K149" s="40">
         <v>4.5999999999999996</v>
       </c>
-      <c r="L149" s="62">
+      <c r="L149" s="55">
         <v>4.5</v>
       </c>
-      <c r="M149" s="21"/>
-[...16 lines deleted...]
-      <c r="A150" s="22" t="s">
+      <c r="M149" s="66">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="150" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A150" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B150" s="46">
+      <c r="B150" s="39">
         <v>3.7</v>
       </c>
-      <c r="C150" s="46">
+      <c r="C150" s="39">
         <v>5.3</v>
       </c>
-      <c r="D150" s="46">
+      <c r="D150" s="39">
         <v>4.4000000000000004</v>
       </c>
-      <c r="E150" s="46">
+      <c r="E150" s="39">
         <v>4.4000000000000004</v>
       </c>
-      <c r="F150" s="46">
+      <c r="F150" s="39">
         <v>4.4000000000000004</v>
       </c>
-      <c r="G150" s="46">
+      <c r="G150" s="39">
         <v>4.4000000000000004</v>
       </c>
-      <c r="H150" s="46">
+      <c r="H150" s="39">
         <v>4.5999999999999996</v>
       </c>
-      <c r="I150" s="46">
+      <c r="I150" s="39">
         <v>4.5999999999999996</v>
       </c>
-      <c r="J150" s="47">
+      <c r="J150" s="40">
         <v>4.7</v>
       </c>
-      <c r="K150" s="47">
+      <c r="K150" s="40">
         <v>4.5999999999999996</v>
       </c>
-      <c r="L150" s="62">
+      <c r="L150" s="55">
         <v>4.5999999999999996</v>
       </c>
-      <c r="M150" s="21"/>
-[...16 lines deleted...]
-      <c r="A151" s="24" t="s">
+      <c r="M150" s="66">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="151" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A151" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="B151" s="48">
+      <c r="B151" s="41">
         <v>3.7</v>
       </c>
-      <c r="C151" s="48">
+      <c r="C151" s="41">
         <v>5</v>
       </c>
-      <c r="D151" s="48">
+      <c r="D151" s="41">
         <v>4.4000000000000004</v>
       </c>
-      <c r="E151" s="48">
+      <c r="E151" s="41">
         <v>4.3</v>
       </c>
-      <c r="F151" s="48">
+      <c r="F151" s="41">
         <v>4.2</v>
       </c>
-      <c r="G151" s="48">
+      <c r="G151" s="41">
         <v>4.5999999999999996</v>
       </c>
-      <c r="H151" s="48">
+      <c r="H151" s="41">
         <v>4.7</v>
       </c>
-      <c r="I151" s="48">
+      <c r="I151" s="41">
         <v>4.8</v>
       </c>
-      <c r="J151" s="49">
+      <c r="J151" s="42">
         <v>4.7</v>
       </c>
-      <c r="K151" s="49">
+      <c r="K151" s="42">
         <v>4.7</v>
       </c>
-      <c r="L151" s="63">
+      <c r="L151" s="56">
         <v>4.7</v>
       </c>
-      <c r="M151" s="21"/>
-[...45 lines deleted...]
-      <c r="A153" s="66" t="s">
+      <c r="M151" s="67">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="152" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A152" s="29"/>
+      <c r="B152" s="29"/>
+      <c r="C152" s="29"/>
+      <c r="D152" s="29"/>
+      <c r="E152" s="29"/>
+      <c r="F152" s="29"/>
+      <c r="G152" s="29"/>
+      <c r="H152" s="29"/>
+      <c r="I152" s="29"/>
+      <c r="J152" s="29"/>
+      <c r="K152" s="18"/>
+      <c r="L152" s="18"/>
+      <c r="M152" s="63"/>
+    </row>
+    <row r="153" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A153" s="58" t="s">
         <v>30</v>
       </c>
-      <c r="B153" s="66"/>
-[...32 lines deleted...]
-      <c r="L154" s="10" t="s">
+      <c r="B153" s="58"/>
+      <c r="C153" s="58"/>
+      <c r="D153" s="58"/>
+      <c r="E153" s="58"/>
+      <c r="F153" s="58"/>
+      <c r="G153" s="58"/>
+      <c r="H153" s="58"/>
+      <c r="I153" s="58"/>
+      <c r="J153" s="58"/>
+      <c r="K153" s="18"/>
+      <c r="L153" s="18"/>
+      <c r="M153" s="63"/>
+    </row>
+    <row r="154" spans="1:13" ht="12.75" customHeight="1">
+      <c r="C154" s="25"/>
+      <c r="F154" s="18"/>
+      <c r="G154" s="18"/>
+      <c r="H154" s="18"/>
+      <c r="I154" s="18"/>
+      <c r="L154" s="9"/>
+      <c r="M154" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="M154" s="21"/>
-[...17 lines deleted...]
-      <c r="B155" s="52">
+    </row>
+    <row r="155" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A155" s="26"/>
+      <c r="B155" s="45">
         <v>2014</v>
       </c>
-      <c r="C155" s="53" t="s">
+      <c r="C155" s="46" t="s">
         <v>34</v>
       </c>
-      <c r="D155" s="53">
+      <c r="D155" s="46">
         <v>2016</v>
       </c>
-      <c r="E155" s="53">
+      <c r="E155" s="46">
         <v>2017</v>
       </c>
-      <c r="F155" s="53">
+      <c r="F155" s="46">
         <v>2018</v>
       </c>
-      <c r="G155" s="53">
+      <c r="G155" s="46">
         <v>2019</v>
       </c>
-      <c r="H155" s="53">
+      <c r="H155" s="46">
         <v>2020</v>
       </c>
-      <c r="I155" s="53">
+      <c r="I155" s="46">
         <v>2021</v>
       </c>
-      <c r="J155" s="54">
+      <c r="J155" s="47">
         <v>2022</v>
       </c>
-      <c r="K155" s="55" t="s">
+      <c r="K155" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="L155" s="60">
+      <c r="L155" s="53">
         <v>2024</v>
       </c>
-      <c r="M155" s="21"/>
-[...16 lines deleted...]
-      <c r="A156" s="32" t="s">
+      <c r="M155" s="53">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="156" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A156" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="B156" s="44">
+      <c r="B156" s="37">
         <v>3.6</v>
       </c>
-      <c r="C156" s="50">
+      <c r="C156" s="43">
         <v>3.3</v>
       </c>
-      <c r="D156" s="44">
+      <c r="D156" s="37">
         <v>3.2</v>
       </c>
-      <c r="E156" s="44">
+      <c r="E156" s="37">
         <v>3</v>
       </c>
-      <c r="F156" s="44">
+      <c r="F156" s="37">
         <v>3.1</v>
       </c>
-      <c r="G156" s="44">
+      <c r="G156" s="37">
         <v>3.3</v>
       </c>
-      <c r="H156" s="44">
+      <c r="H156" s="37">
         <v>3.2</v>
       </c>
-      <c r="I156" s="44">
+      <c r="I156" s="37">
         <v>3</v>
       </c>
-      <c r="J156" s="45">
+      <c r="J156" s="38">
         <v>2.8</v>
       </c>
-      <c r="K156" s="45">
+      <c r="K156" s="38">
         <v>3.1</v>
       </c>
-      <c r="L156" s="61">
+      <c r="L156" s="54">
         <v>2.8</v>
       </c>
-      <c r="M156" s="21"/>
-[...16 lines deleted...]
-      <c r="A157" s="22" t="s">
+      <c r="M156" s="65">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="157" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A157" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B157" s="46">
+      <c r="B157" s="39">
         <v>2.8</v>
       </c>
-      <c r="C157" s="40">
+      <c r="C157" s="33">
         <v>2.7</v>
       </c>
-      <c r="D157" s="46">
+      <c r="D157" s="39">
         <v>3.7</v>
       </c>
-      <c r="E157" s="46">
+      <c r="E157" s="39">
         <v>3.3</v>
       </c>
-      <c r="F157" s="46">
+      <c r="F157" s="39">
         <v>2.5</v>
       </c>
-      <c r="G157" s="46">
+      <c r="G157" s="39">
         <v>3.1</v>
       </c>
-      <c r="H157" s="46">
+      <c r="H157" s="39">
         <v>1.9</v>
       </c>
-      <c r="I157" s="46">
+      <c r="I157" s="39">
         <v>2.9</v>
       </c>
-      <c r="J157" s="47">
+      <c r="J157" s="40">
         <v>2.2999999999999998</v>
       </c>
-      <c r="K157" s="47">
+      <c r="K157" s="40">
         <v>2.9</v>
       </c>
-      <c r="L157" s="62">
+      <c r="L157" s="55">
         <v>3</v>
       </c>
-      <c r="M157" s="21"/>
-[...16 lines deleted...]
-      <c r="A158" s="22" t="s">
+      <c r="M157" s="66">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="158" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A158" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B158" s="46">
+      <c r="B158" s="39">
         <v>3.4</v>
       </c>
-      <c r="C158" s="40">
+      <c r="C158" s="33">
         <v>2.1</v>
       </c>
-      <c r="D158" s="46">
+      <c r="D158" s="39">
         <v>1.9</v>
       </c>
-      <c r="E158" s="46">
+      <c r="E158" s="39">
         <v>1.2</v>
       </c>
-      <c r="F158" s="46">
+      <c r="F158" s="39">
         <v>2.8</v>
       </c>
-      <c r="G158" s="46">
+      <c r="G158" s="39">
         <v>3.4</v>
       </c>
-      <c r="H158" s="46">
+      <c r="H158" s="39">
         <v>5</v>
       </c>
-      <c r="I158" s="46">
+      <c r="I158" s="39">
         <v>1.9</v>
       </c>
-      <c r="J158" s="47">
+      <c r="J158" s="40">
         <v>2.6</v>
       </c>
-      <c r="K158" s="47">
+      <c r="K158" s="40">
         <v>2.7</v>
       </c>
-      <c r="L158" s="62">
+      <c r="L158" s="55">
         <v>2.5</v>
       </c>
-      <c r="M158" s="21"/>
-[...16 lines deleted...]
-      <c r="A159" s="22" t="s">
+      <c r="M158" s="66">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="159" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A159" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="B159" s="46">
+      <c r="B159" s="39">
         <v>3</v>
       </c>
-      <c r="C159" s="40">
+      <c r="C159" s="33">
         <v>3.7</v>
       </c>
-      <c r="D159" s="46">
+      <c r="D159" s="39">
         <v>3.4</v>
       </c>
-      <c r="E159" s="46">
+      <c r="E159" s="39">
         <v>3</v>
       </c>
-      <c r="F159" s="46">
+      <c r="F159" s="39">
         <v>4.5</v>
       </c>
-      <c r="G159" s="46">
+      <c r="G159" s="39">
         <v>3.7</v>
       </c>
-      <c r="H159" s="46">
+      <c r="H159" s="39">
         <v>4.9000000000000004</v>
       </c>
-      <c r="I159" s="46">
+      <c r="I159" s="39">
         <v>2.1</v>
       </c>
-      <c r="J159" s="47">
+      <c r="J159" s="40">
         <v>3.2</v>
       </c>
-      <c r="K159" s="47">
+      <c r="K159" s="40">
         <v>4.7</v>
       </c>
-      <c r="L159" s="62">
+      <c r="L159" s="55">
         <v>4.0999999999999996</v>
       </c>
-      <c r="M159" s="21"/>
-[...16 lines deleted...]
-      <c r="A160" s="22" t="s">
+      <c r="M159" s="66">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="160" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A160" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="B160" s="46">
+      <c r="B160" s="39">
         <v>4.7</v>
       </c>
-      <c r="C160" s="40">
+      <c r="C160" s="33">
         <v>3.3</v>
       </c>
-      <c r="D160" s="46">
+      <c r="D160" s="39">
         <v>3.5</v>
       </c>
-      <c r="E160" s="46">
+      <c r="E160" s="39">
         <v>3.2</v>
       </c>
-      <c r="F160" s="46">
+      <c r="F160" s="39">
         <v>4.4000000000000004</v>
       </c>
-      <c r="G160" s="46">
+      <c r="G160" s="39">
         <v>3.3</v>
       </c>
-      <c r="H160" s="46">
+      <c r="H160" s="39">
         <v>4.7</v>
       </c>
-      <c r="I160" s="46">
+      <c r="I160" s="39">
         <v>3.8</v>
       </c>
-      <c r="J160" s="47">
+      <c r="J160" s="40">
         <v>4.3</v>
       </c>
-      <c r="K160" s="47">
+      <c r="K160" s="40">
         <v>3.1</v>
       </c>
-      <c r="L160" s="62">
+      <c r="L160" s="55">
         <v>1.7</v>
       </c>
-      <c r="M160" s="21"/>
-[...16 lines deleted...]
-      <c r="A161" s="22" t="s">
+      <c r="M160" s="66">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="161" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A161" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="B161" s="46">
+      <c r="B161" s="39">
         <v>3.1</v>
       </c>
-      <c r="C161" s="40">
+      <c r="C161" s="33">
         <v>3.1</v>
       </c>
-      <c r="D161" s="46">
+      <c r="D161" s="39">
         <v>3</v>
       </c>
-      <c r="E161" s="46">
+      <c r="E161" s="39">
         <v>2.6</v>
       </c>
-      <c r="F161" s="46">
+      <c r="F161" s="39">
         <v>2.7</v>
       </c>
-      <c r="G161" s="46">
+      <c r="G161" s="39">
         <v>2</v>
       </c>
-      <c r="H161" s="46">
+      <c r="H161" s="39">
         <v>3.5</v>
       </c>
-      <c r="I161" s="46">
+      <c r="I161" s="39">
         <v>2.7</v>
       </c>
-      <c r="J161" s="47">
+      <c r="J161" s="40">
         <v>2.2999999999999998</v>
       </c>
-      <c r="K161" s="47">
+      <c r="K161" s="40">
         <v>2.9</v>
       </c>
-      <c r="L161" s="62">
+      <c r="L161" s="55">
         <v>4.7</v>
       </c>
-      <c r="M161" s="21"/>
-[...16 lines deleted...]
-      <c r="A162" s="22" t="s">
+      <c r="M161" s="66">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="162" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A162" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="B162" s="46">
+      <c r="B162" s="39">
         <v>2.7</v>
       </c>
-      <c r="C162" s="40">
+      <c r="C162" s="33">
         <v>2.4</v>
       </c>
-      <c r="D162" s="46">
+      <c r="D162" s="39">
         <v>3.1</v>
       </c>
-      <c r="E162" s="46">
+      <c r="E162" s="39">
         <v>3.1</v>
       </c>
-      <c r="F162" s="46">
+      <c r="F162" s="39">
         <v>2.7</v>
       </c>
-      <c r="G162" s="46">
+      <c r="G162" s="39">
         <v>3</v>
       </c>
-      <c r="H162" s="46">
+      <c r="H162" s="39">
         <v>3.7</v>
       </c>
-      <c r="I162" s="46">
+      <c r="I162" s="39">
         <v>2.7</v>
       </c>
-      <c r="J162" s="47">
+      <c r="J162" s="40">
         <v>2.6</v>
       </c>
-      <c r="K162" s="47">
+      <c r="K162" s="40">
         <v>4.5999999999999996</v>
       </c>
-      <c r="L162" s="62">
+      <c r="L162" s="55">
         <v>3.3</v>
       </c>
-      <c r="M162" s="21"/>
-[...16 lines deleted...]
-      <c r="A163" s="22" t="s">
+      <c r="M162" s="66">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="163" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A163" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="B163" s="46">
+      <c r="B163" s="39">
         <v>3.7</v>
       </c>
-      <c r="C163" s="40">
+      <c r="C163" s="33">
         <v>3.7</v>
       </c>
-      <c r="D163" s="46">
+      <c r="D163" s="39">
         <v>3</v>
       </c>
-      <c r="E163" s="46">
+      <c r="E163" s="39">
         <v>3.4</v>
       </c>
-      <c r="F163" s="46">
+      <c r="F163" s="39">
         <v>2.2000000000000002</v>
       </c>
-      <c r="G163" s="46">
+      <c r="G163" s="39">
         <v>2.2000000000000002</v>
       </c>
-      <c r="H163" s="46">
+      <c r="H163" s="39">
         <v>4.4000000000000004</v>
       </c>
-      <c r="I163" s="46">
+      <c r="I163" s="39">
         <v>2.7</v>
       </c>
-      <c r="J163" s="47">
+      <c r="J163" s="40">
         <v>2.8</v>
       </c>
-      <c r="K163" s="47">
+      <c r="K163" s="40">
         <v>1.8</v>
       </c>
-      <c r="L163" s="62">
+      <c r="L163" s="55">
         <v>1.9</v>
       </c>
-      <c r="M163" s="21"/>
-[...16 lines deleted...]
-      <c r="A164" s="22" t="s">
+      <c r="M163" s="66">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="164" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A164" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="B164" s="46">
+      <c r="B164" s="39">
         <v>4</v>
       </c>
-      <c r="C164" s="40">
+      <c r="C164" s="33">
         <v>4.0999999999999996</v>
       </c>
-      <c r="D164" s="46">
+      <c r="D164" s="39">
         <v>2.9</v>
       </c>
-      <c r="E164" s="46">
+      <c r="E164" s="39">
         <v>2.8</v>
       </c>
-      <c r="F164" s="46">
+      <c r="F164" s="39">
         <v>2.7</v>
       </c>
-      <c r="G164" s="46">
+      <c r="G164" s="39">
         <v>5</v>
       </c>
-      <c r="H164" s="46">
+      <c r="H164" s="39">
         <v>5</v>
       </c>
-      <c r="I164" s="46">
+      <c r="I164" s="39">
         <v>2.6</v>
       </c>
-      <c r="J164" s="47">
+      <c r="J164" s="40">
         <v>3.9</v>
       </c>
-      <c r="K164" s="47">
+      <c r="K164" s="40">
         <v>3.1</v>
       </c>
-      <c r="L164" s="62">
+      <c r="L164" s="55">
         <v>2.9</v>
       </c>
-      <c r="M164" s="21"/>
-[...16 lines deleted...]
-      <c r="A165" s="22" t="s">
+      <c r="M164" s="68">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="165" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A165" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="B165" s="46">
+      <c r="B165" s="39">
         <v>3</v>
       </c>
-      <c r="C165" s="40">
+      <c r="C165" s="33">
         <v>3.6</v>
       </c>
-      <c r="D165" s="46">
+      <c r="D165" s="39">
         <v>3.1</v>
       </c>
-      <c r="E165" s="46">
+      <c r="E165" s="39">
         <v>3.6</v>
       </c>
-      <c r="F165" s="46">
+      <c r="F165" s="39">
         <v>2.6</v>
       </c>
-      <c r="G165" s="46">
+      <c r="G165" s="39">
         <v>3.9</v>
       </c>
-      <c r="H165" s="46">
+      <c r="H165" s="39">
         <v>2.5</v>
       </c>
-      <c r="I165" s="46">
+      <c r="I165" s="39">
         <v>2</v>
       </c>
-      <c r="J165" s="47">
+      <c r="J165" s="40">
         <v>2.2000000000000002</v>
       </c>
-      <c r="K165" s="47">
+      <c r="K165" s="40">
         <v>2.2999999999999998</v>
       </c>
-      <c r="L165" s="62">
+      <c r="L165" s="55">
         <v>1.6</v>
       </c>
-      <c r="M165" s="21"/>
-[...16 lines deleted...]
-      <c r="A166" s="22" t="s">
+      <c r="M165" s="66">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="166" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A166" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="B166" s="46">
+      <c r="B166" s="39">
         <v>4.0999999999999996</v>
       </c>
-      <c r="C166" s="40">
+      <c r="C166" s="33">
         <v>3.9</v>
       </c>
-      <c r="D166" s="46">
+      <c r="D166" s="39">
         <v>2.2999999999999998</v>
       </c>
-      <c r="E166" s="46">
+      <c r="E166" s="39">
         <v>1.9</v>
       </c>
-      <c r="F166" s="46">
+      <c r="F166" s="39">
         <v>2.1</v>
       </c>
-      <c r="G166" s="46">
+      <c r="G166" s="39">
         <v>1.6</v>
       </c>
-      <c r="H166" s="46">
+      <c r="H166" s="39">
         <v>4.4000000000000004</v>
       </c>
-      <c r="I166" s="46">
+      <c r="I166" s="39">
         <v>2.2000000000000002</v>
       </c>
-      <c r="J166" s="47">
+      <c r="J166" s="40">
         <v>2.8</v>
       </c>
-      <c r="K166" s="47">
+      <c r="K166" s="40">
         <v>4.5</v>
       </c>
-      <c r="L166" s="62">
+      <c r="L166" s="55">
         <v>3.5</v>
       </c>
-      <c r="M166" s="21"/>
-[...16 lines deleted...]
-      <c r="A167" s="22" t="s">
+      <c r="M166" s="66">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="167" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A167" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="B167" s="46">
+      <c r="B167" s="39">
         <v>4.7</v>
       </c>
-      <c r="C167" s="40">
+      <c r="C167" s="33">
         <v>3.6</v>
       </c>
-      <c r="D167" s="46">
+      <c r="D167" s="39">
         <v>2.8</v>
       </c>
-      <c r="E167" s="46">
+      <c r="E167" s="39">
         <v>3.6</v>
       </c>
-      <c r="F167" s="46">
+      <c r="F167" s="39">
         <v>2.2999999999999998</v>
       </c>
-      <c r="G167" s="46">
+      <c r="G167" s="39">
         <v>3.6</v>
       </c>
-      <c r="H167" s="46">
+      <c r="H167" s="39">
         <v>5.2</v>
       </c>
-      <c r="I167" s="46">
+      <c r="I167" s="39">
         <v>2.8</v>
       </c>
-      <c r="J167" s="47">
+      <c r="J167" s="40">
         <v>3.9</v>
       </c>
-      <c r="K167" s="47">
+      <c r="K167" s="40">
         <v>4.5999999999999996</v>
       </c>
-      <c r="L167" s="62">
+      <c r="L167" s="55">
         <v>3.6</v>
       </c>
-      <c r="M167" s="21"/>
-[...16 lines deleted...]
-      <c r="A168" s="22" t="s">
+      <c r="M167" s="66">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="168" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A168" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="B168" s="46">
+      <c r="B168" s="39">
         <v>3</v>
       </c>
-      <c r="C168" s="40">
+      <c r="C168" s="33">
         <v>4.8</v>
       </c>
-      <c r="D168" s="46">
+      <c r="D168" s="39">
         <v>2.7</v>
       </c>
-      <c r="E168" s="46">
+      <c r="E168" s="39">
         <v>3.8</v>
       </c>
-      <c r="F168" s="46">
+      <c r="F168" s="39">
         <v>3</v>
       </c>
-      <c r="G168" s="46">
+      <c r="G168" s="39">
         <v>3.5</v>
       </c>
-      <c r="H168" s="46">
+      <c r="H168" s="39">
         <v>4.3</v>
       </c>
-      <c r="I168" s="46">
+      <c r="I168" s="39">
         <v>5</v>
       </c>
-      <c r="J168" s="47">
+      <c r="J168" s="40">
         <v>2.2000000000000002</v>
       </c>
-      <c r="K168" s="47">
+      <c r="K168" s="40">
         <v>2.6</v>
       </c>
-      <c r="L168" s="62">
+      <c r="L168" s="55">
         <v>3.3</v>
       </c>
-      <c r="M168" s="21"/>
-[...16 lines deleted...]
-      <c r="A169" s="22" t="s">
+      <c r="M168" s="66">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="169" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A169" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="B169" s="46">
+      <c r="B169" s="39">
         <v>2.5</v>
       </c>
-      <c r="C169" s="40">
+      <c r="C169" s="33">
         <v>3.3</v>
       </c>
-      <c r="D169" s="46">
+      <c r="D169" s="39">
         <v>3.2</v>
       </c>
-      <c r="E169" s="46">
+      <c r="E169" s="39">
         <v>3.2</v>
       </c>
-      <c r="F169" s="46">
+      <c r="F169" s="39">
         <v>2.2000000000000002</v>
       </c>
-      <c r="G169" s="46">
+      <c r="G169" s="39">
         <v>4.2</v>
       </c>
-      <c r="H169" s="46">
+      <c r="H169" s="39">
         <v>2.4</v>
       </c>
-      <c r="I169" s="46">
+      <c r="I169" s="39">
         <v>2.8</v>
       </c>
-      <c r="J169" s="47">
+      <c r="J169" s="40">
         <v>2.4</v>
       </c>
-      <c r="K169" s="47">
+      <c r="K169" s="40">
         <v>4.3</v>
       </c>
-      <c r="L169" s="62">
+      <c r="L169" s="55">
         <v>1.9</v>
       </c>
-      <c r="M169" s="21"/>
-[...16 lines deleted...]
-      <c r="A170" s="22" t="s">
+      <c r="M169" s="66">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="170" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A170" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B170" s="46">
+      <c r="B170" s="39">
         <v>4.7</v>
       </c>
-      <c r="C170" s="40">
+      <c r="C170" s="33">
         <v>3.5</v>
       </c>
-      <c r="D170" s="46">
+      <c r="D170" s="39">
         <v>3.6</v>
       </c>
-      <c r="E170" s="46">
+      <c r="E170" s="39">
         <v>3.6</v>
       </c>
-      <c r="F170" s="46">
+      <c r="F170" s="39">
         <v>4.0999999999999996</v>
       </c>
-      <c r="G170" s="46">
+      <c r="G170" s="39">
         <v>4.4000000000000004</v>
       </c>
-      <c r="H170" s="46">
+      <c r="H170" s="39">
         <v>1.6</v>
       </c>
-      <c r="I170" s="46">
+      <c r="I170" s="39">
         <v>3</v>
       </c>
-      <c r="J170" s="47">
+      <c r="J170" s="40">
         <v>3</v>
       </c>
-      <c r="K170" s="47">
+      <c r="K170" s="40">
         <v>3.8</v>
       </c>
-      <c r="L170" s="62">
+      <c r="L170" s="55">
         <v>3.2</v>
       </c>
-      <c r="M170" s="21"/>
-[...16 lines deleted...]
-      <c r="A171" s="22" t="s">
+      <c r="M170" s="66">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="171" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A171" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B171" s="46">
+      <c r="B171" s="39">
         <v>4.2</v>
       </c>
-      <c r="C171" s="40">
+      <c r="C171" s="33">
         <v>3.8</v>
       </c>
-      <c r="D171" s="46">
+      <c r="D171" s="39">
         <v>2.8</v>
       </c>
-      <c r="E171" s="46">
+      <c r="E171" s="39">
         <v>3</v>
       </c>
-      <c r="F171" s="46">
+      <c r="F171" s="39">
         <v>3</v>
       </c>
-      <c r="G171" s="46">
+      <c r="G171" s="39">
         <v>4</v>
       </c>
-      <c r="H171" s="46">
+      <c r="H171" s="39">
         <v>5</v>
       </c>
-      <c r="I171" s="46">
+      <c r="I171" s="39">
         <v>3.5</v>
       </c>
-      <c r="J171" s="47">
+      <c r="J171" s="40">
         <v>4.0999999999999996</v>
       </c>
-      <c r="K171" s="47">
+      <c r="K171" s="40">
         <v>1.9</v>
       </c>
-      <c r="L171" s="62">
+      <c r="L171" s="55">
         <v>3.3</v>
       </c>
-      <c r="M171" s="21"/>
-[...16 lines deleted...]
-      <c r="A172" s="22" t="s">
+      <c r="M171" s="66">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="172" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A172" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B172" s="46">
+      <c r="B172" s="39">
         <v>4.5</v>
       </c>
-      <c r="C172" s="40">
+      <c r="C172" s="33">
         <v>3.5</v>
       </c>
-      <c r="D172" s="46">
+      <c r="D172" s="39">
         <v>3.1</v>
       </c>
-      <c r="E172" s="46">
+      <c r="E172" s="39">
         <v>2.9</v>
       </c>
-      <c r="F172" s="46">
+      <c r="F172" s="39">
         <v>3.5</v>
       </c>
-      <c r="G172" s="46">
+      <c r="G172" s="39">
         <v>2.9</v>
       </c>
-      <c r="H172" s="46">
+      <c r="H172" s="39">
         <v>4.8</v>
       </c>
-      <c r="I172" s="46">
+      <c r="I172" s="39">
         <v>3.2</v>
       </c>
-      <c r="J172" s="47">
+      <c r="J172" s="40">
         <v>5</v>
       </c>
-      <c r="K172" s="47">
+      <c r="K172" s="40">
         <v>2.2999999999999998</v>
       </c>
-      <c r="L172" s="62">
+      <c r="L172" s="55">
         <v>2.9</v>
       </c>
-      <c r="M172" s="21"/>
-[...16 lines deleted...]
-      <c r="A173" s="22" t="s">
+      <c r="M172" s="66">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="173" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A173" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B173" s="46">
+      <c r="B173" s="39">
         <v>4.5</v>
       </c>
-      <c r="C173" s="40">
+      <c r="C173" s="33">
         <v>3.5</v>
       </c>
-      <c r="D173" s="46">
+      <c r="D173" s="39">
         <v>3.9</v>
       </c>
-      <c r="E173" s="46">
+      <c r="E173" s="39">
         <v>2.8</v>
       </c>
-      <c r="F173" s="46">
+      <c r="F173" s="39">
         <v>3.6</v>
       </c>
-      <c r="G173" s="46">
+      <c r="G173" s="39">
         <v>2.9</v>
       </c>
-      <c r="H173" s="46">
+      <c r="H173" s="39">
         <v>3.3</v>
       </c>
-      <c r="I173" s="46">
+      <c r="I173" s="39">
         <v>2.7</v>
       </c>
-      <c r="J173" s="47">
+      <c r="J173" s="40">
         <v>3</v>
       </c>
-      <c r="K173" s="47">
+      <c r="K173" s="40">
         <v>1.5</v>
       </c>
-      <c r="L173" s="62">
+      <c r="L173" s="55">
         <v>2.7</v>
       </c>
-      <c r="M173" s="21"/>
-[...16 lines deleted...]
-      <c r="A174" s="22" t="s">
+      <c r="M173" s="66">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="174" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A174" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="B174" s="46">
+      <c r="B174" s="39">
         <v>3.1</v>
       </c>
-      <c r="C174" s="40">
+      <c r="C174" s="33">
         <v>4.3</v>
       </c>
-      <c r="D174" s="46">
+      <c r="D174" s="39">
         <v>2.8</v>
       </c>
-      <c r="E174" s="46">
+      <c r="E174" s="39">
         <v>2.2999999999999998</v>
       </c>
-      <c r="F174" s="46">
+      <c r="F174" s="39">
         <v>3.9</v>
       </c>
-      <c r="G174" s="46">
+      <c r="G174" s="39">
         <v>6.5</v>
       </c>
-      <c r="H174" s="46">
+      <c r="H174" s="39">
         <v>4.4000000000000004</v>
       </c>
-      <c r="I174" s="46">
+      <c r="I174" s="39">
         <v>3.8</v>
       </c>
-      <c r="J174" s="47">
+      <c r="J174" s="40">
         <v>3.3</v>
       </c>
-      <c r="K174" s="47">
+      <c r="K174" s="40">
         <v>2.6</v>
       </c>
-      <c r="L174" s="62">
+      <c r="L174" s="55">
         <v>5</v>
       </c>
-      <c r="M174" s="21"/>
-[...16 lines deleted...]
-      <c r="A175" s="22" t="s">
+      <c r="M174" s="66">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="175" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A175" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B175" s="46">
+      <c r="B175" s="39">
         <v>4.0999999999999996</v>
       </c>
-      <c r="C175" s="40">
+      <c r="C175" s="33">
         <v>4.7</v>
       </c>
-      <c r="D175" s="46">
+      <c r="D175" s="39">
         <v>3.2</v>
       </c>
-      <c r="E175" s="46">
+      <c r="E175" s="39">
         <v>3.8</v>
       </c>
-      <c r="F175" s="46">
+      <c r="F175" s="39">
         <v>3.5</v>
       </c>
-      <c r="G175" s="46">
+      <c r="G175" s="39">
         <v>3.2</v>
       </c>
-      <c r="H175" s="46">
+      <c r="H175" s="39">
         <v>3.4</v>
       </c>
-      <c r="I175" s="46">
+      <c r="I175" s="39">
         <v>3.9</v>
       </c>
-      <c r="J175" s="47">
+      <c r="J175" s="40">
         <v>1.3</v>
       </c>
-      <c r="K175" s="47">
+      <c r="K175" s="40">
         <v>0.9</v>
       </c>
-      <c r="L175" s="62">
+      <c r="L175" s="55">
         <v>2</v>
       </c>
-      <c r="M175" s="21"/>
-[...16 lines deleted...]
-      <c r="A176" s="24" t="s">
+      <c r="M175" s="68">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="176" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A176" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="B176" s="48">
+      <c r="B176" s="41">
         <v>3.7</v>
       </c>
-      <c r="C176" s="41">
+      <c r="C176" s="34">
         <v>4.9000000000000004</v>
       </c>
-      <c r="D176" s="48">
+      <c r="D176" s="41">
         <v>3.9</v>
       </c>
-      <c r="E176" s="48">
+      <c r="E176" s="41">
         <v>2.8</v>
       </c>
-      <c r="F176" s="48">
+      <c r="F176" s="41">
         <v>3.2</v>
       </c>
-      <c r="G176" s="48">
+      <c r="G176" s="41">
         <v>2.9</v>
       </c>
-      <c r="H176" s="48">
+      <c r="H176" s="41">
         <v>2.9</v>
       </c>
-      <c r="I176" s="48">
+      <c r="I176" s="41">
         <v>2.6</v>
       </c>
-      <c r="J176" s="49">
+      <c r="J176" s="42">
         <v>2.9</v>
       </c>
-      <c r="K176" s="49">
+      <c r="K176" s="42">
         <v>2.9</v>
       </c>
-      <c r="L176" s="63">
+      <c r="L176" s="56">
         <v>1.7</v>
       </c>
-      <c r="M176" s="21"/>
-[...45 lines deleted...]
-      <c r="A178" s="66" t="s">
+      <c r="M176" s="67">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="177" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A177" s="29"/>
+      <c r="B177" s="29"/>
+      <c r="C177" s="29"/>
+      <c r="D177" s="29"/>
+      <c r="E177" s="29"/>
+      <c r="F177" s="29"/>
+      <c r="G177" s="29"/>
+      <c r="H177" s="29"/>
+      <c r="I177" s="29"/>
+      <c r="J177" s="29"/>
+      <c r="K177" s="18"/>
+      <c r="L177" s="18"/>
+      <c r="M177" s="63"/>
+    </row>
+    <row r="178" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A178" s="58" t="s">
         <v>8</v>
       </c>
-      <c r="B178" s="66"/>
-[...32 lines deleted...]
-      <c r="L179" s="10" t="s">
+      <c r="B178" s="58"/>
+      <c r="C178" s="58"/>
+      <c r="D178" s="58"/>
+      <c r="E178" s="58"/>
+      <c r="F178" s="58"/>
+      <c r="G178" s="58"/>
+      <c r="H178" s="58"/>
+      <c r="I178" s="58"/>
+      <c r="J178" s="58"/>
+      <c r="K178" s="18"/>
+      <c r="L178" s="18"/>
+      <c r="M178" s="63"/>
+    </row>
+    <row r="179" spans="1:13" ht="12.75" customHeight="1">
+      <c r="C179" s="25"/>
+      <c r="F179" s="18"/>
+      <c r="G179" s="18"/>
+      <c r="H179" s="18"/>
+      <c r="I179" s="18"/>
+      <c r="L179" s="9"/>
+      <c r="M179" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="M179" s="21"/>
-[...17 lines deleted...]
-      <c r="B180" s="52">
+    </row>
+    <row r="180" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A180" s="26"/>
+      <c r="B180" s="45">
         <v>2014</v>
       </c>
-      <c r="C180" s="53" t="s">
+      <c r="C180" s="46" t="s">
         <v>34</v>
       </c>
-      <c r="D180" s="53">
+      <c r="D180" s="46">
         <v>2016</v>
       </c>
-      <c r="E180" s="53">
+      <c r="E180" s="46">
         <v>2017</v>
       </c>
-      <c r="F180" s="53">
+      <c r="F180" s="46">
         <v>2018</v>
       </c>
-      <c r="G180" s="53">
+      <c r="G180" s="46">
         <v>2019</v>
       </c>
-      <c r="H180" s="53">
+      <c r="H180" s="46">
         <v>2020</v>
       </c>
-      <c r="I180" s="53">
+      <c r="I180" s="46">
         <v>2021</v>
       </c>
-      <c r="J180" s="54">
+      <c r="J180" s="47">
         <v>2022</v>
       </c>
-      <c r="K180" s="55">
+      <c r="K180" s="48">
         <v>2023</v>
       </c>
-      <c r="L180" s="56">
+      <c r="L180" s="49">
         <v>2024</v>
       </c>
-      <c r="M180" s="21"/>
-[...16 lines deleted...]
-      <c r="A181" s="32" t="s">
+      <c r="M180" s="53">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="181" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A181" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="B181" s="16">
+      <c r="B181" s="13">
         <v>192880</v>
       </c>
-      <c r="C181" s="16">
+      <c r="C181" s="13">
         <v>196857</v>
       </c>
-      <c r="D181" s="17">
+      <c r="D181" s="14">
         <v>185699</v>
       </c>
-      <c r="E181" s="17">
+      <c r="E181" s="14">
         <v>184964</v>
       </c>
-      <c r="F181" s="17">
+      <c r="F181" s="14">
         <v>186729</v>
       </c>
-      <c r="G181" s="17">
+      <c r="G181" s="14">
         <v>188282</v>
       </c>
-      <c r="H181" s="17">
+      <c r="H181" s="14">
         <v>199696</v>
       </c>
-      <c r="I181" s="17">
+      <c r="I181" s="14">
         <v>190615</v>
       </c>
-      <c r="J181" s="18">
+      <c r="J181" s="15">
         <v>182092</v>
       </c>
-      <c r="K181" s="18">
+      <c r="K181" s="15">
         <v>182046</v>
       </c>
-      <c r="L181" s="18">
+      <c r="L181" s="15">
         <v>195377</v>
       </c>
-      <c r="M181" s="64"/>
-[...16 lines deleted...]
-      <c r="A182" s="22" t="s">
+      <c r="M181" s="60">
+        <v>203499</v>
+      </c>
+    </row>
+    <row r="182" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A182" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B182" s="20">
+      <c r="B182" s="17">
         <v>48677</v>
       </c>
-      <c r="C182" s="20">
+      <c r="C182" s="17">
         <v>54289</v>
       </c>
-      <c r="D182" s="20">
+      <c r="D182" s="17">
         <v>52066</v>
       </c>
-      <c r="E182" s="20">
+      <c r="E182" s="17">
         <v>55634</v>
       </c>
-      <c r="F182" s="20">
+      <c r="F182" s="17">
         <v>56132</v>
       </c>
-      <c r="G182" s="20">
+      <c r="G182" s="17">
         <v>55093</v>
       </c>
-      <c r="H182" s="20">
+      <c r="H182" s="17">
         <v>51331</v>
       </c>
-      <c r="I182" s="20">
+      <c r="I182" s="17">
         <v>50032</v>
       </c>
-      <c r="J182" s="19">
+      <c r="J182" s="16">
         <v>52846</v>
       </c>
-      <c r="K182" s="19">
+      <c r="K182" s="16">
         <v>53925</v>
       </c>
-      <c r="L182" s="19">
+      <c r="L182" s="16">
         <v>58899</v>
       </c>
-      <c r="M182" s="64"/>
-[...16 lines deleted...]
-      <c r="A183" s="22" t="s">
+      <c r="M182" s="61">
+        <v>62824</v>
+      </c>
+    </row>
+    <row r="183" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A183" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B183" s="20">
+      <c r="B183" s="17">
         <v>8712</v>
       </c>
-      <c r="C183" s="20">
+      <c r="C183" s="17">
         <v>7994</v>
       </c>
-      <c r="D183" s="20">
+      <c r="D183" s="17">
         <v>7762</v>
       </c>
-      <c r="E183" s="20">
+      <c r="E183" s="17">
         <v>5507</v>
       </c>
-      <c r="F183" s="20">
+      <c r="F183" s="17">
         <v>6922</v>
       </c>
-      <c r="G183" s="20">
+      <c r="G183" s="17">
         <v>8449</v>
       </c>
-      <c r="H183" s="20">
+      <c r="H183" s="17">
         <v>9223</v>
       </c>
-      <c r="I183" s="20">
+      <c r="I183" s="17">
         <v>8474</v>
       </c>
-      <c r="J183" s="19">
+      <c r="J183" s="16">
         <v>8470</v>
       </c>
-      <c r="K183" s="19">
+      <c r="K183" s="16">
         <v>8354</v>
       </c>
-      <c r="L183" s="19">
+      <c r="L183" s="16">
         <v>8565</v>
       </c>
-      <c r="M183" s="64"/>
-[...16 lines deleted...]
-      <c r="A184" s="22" t="s">
+      <c r="M183" s="61">
+        <v>10031</v>
+      </c>
+    </row>
+    <row r="184" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A184" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="B184" s="20">
+      <c r="B184" s="17">
         <v>10032</v>
       </c>
-      <c r="C184" s="20">
+      <c r="C184" s="17">
         <v>9307</v>
       </c>
-      <c r="D184" s="20">
+      <c r="D184" s="17">
         <v>10432</v>
       </c>
-      <c r="E184" s="20">
+      <c r="E184" s="17">
         <v>10204</v>
       </c>
-      <c r="F184" s="20">
+      <c r="F184" s="17">
         <v>10810</v>
       </c>
-      <c r="G184" s="20">
+      <c r="G184" s="17">
         <v>10472</v>
       </c>
-      <c r="H184" s="20">
+      <c r="H184" s="17">
         <v>11552</v>
       </c>
-      <c r="I184" s="20">
+      <c r="I184" s="17">
         <v>11826</v>
       </c>
-      <c r="J184" s="19">
+      <c r="J184" s="16">
         <v>9605</v>
       </c>
-      <c r="K184" s="19">
+      <c r="K184" s="16">
         <v>9027</v>
       </c>
-      <c r="L184" s="19">
+      <c r="L184" s="16">
         <v>9503</v>
       </c>
-      <c r="M184" s="64"/>
-[...16 lines deleted...]
-      <c r="A185" s="22" t="s">
+      <c r="M184" s="61">
+        <v>8664</v>
+      </c>
+    </row>
+    <row r="185" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A185" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="B185" s="20">
+      <c r="B185" s="17">
         <v>30445</v>
       </c>
-      <c r="C185" s="20">
+      <c r="C185" s="17">
         <v>30679</v>
       </c>
-      <c r="D185" s="20">
+      <c r="D185" s="17">
         <v>28814</v>
       </c>
-      <c r="E185" s="20">
+      <c r="E185" s="17">
         <v>30702</v>
       </c>
-      <c r="F185" s="20">
+      <c r="F185" s="17">
         <v>30653</v>
       </c>
-      <c r="G185" s="20">
+      <c r="G185" s="17">
         <v>31632</v>
       </c>
-      <c r="H185" s="20">
+      <c r="H185" s="17">
         <v>32371</v>
       </c>
-      <c r="I185" s="20">
+      <c r="I185" s="17">
         <v>27788</v>
       </c>
-      <c r="J185" s="19">
+      <c r="J185" s="16">
         <v>26365</v>
       </c>
-      <c r="K185" s="19">
+      <c r="K185" s="16">
         <v>26849</v>
       </c>
-      <c r="L185" s="19">
+      <c r="L185" s="16">
         <v>29226</v>
       </c>
-      <c r="M185" s="64"/>
-[...16 lines deleted...]
-      <c r="A186" s="22" t="s">
+      <c r="M185" s="61">
+        <v>33741</v>
+      </c>
+    </row>
+    <row r="186" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A186" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="B186" s="20">
+      <c r="B186" s="17">
         <v>3502</v>
       </c>
-      <c r="C186" s="20">
+      <c r="C186" s="17">
         <v>2997</v>
       </c>
-      <c r="D186" s="20">
+      <c r="D186" s="17">
         <v>3263</v>
       </c>
-      <c r="E186" s="20">
+      <c r="E186" s="17">
         <v>3190</v>
       </c>
-      <c r="F186" s="20">
+      <c r="F186" s="17">
         <v>3451</v>
       </c>
-      <c r="G186" s="20">
+      <c r="G186" s="17">
         <v>3331</v>
       </c>
-      <c r="H186" s="20">
+      <c r="H186" s="17">
         <v>3550</v>
       </c>
-      <c r="I186" s="20">
+      <c r="I186" s="17">
         <v>3090</v>
       </c>
-      <c r="J186" s="19">
+      <c r="J186" s="16">
         <v>2730</v>
       </c>
-      <c r="K186" s="19">
+      <c r="K186" s="16">
         <v>1234</v>
       </c>
-      <c r="L186" s="19">
+      <c r="L186" s="16">
         <v>1905</v>
       </c>
-      <c r="M186" s="64"/>
-[...16 lines deleted...]
-      <c r="A187" s="22" t="s">
+      <c r="M186" s="61">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="187" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A187" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="B187" s="20">
+      <c r="B187" s="17">
         <v>2782</v>
       </c>
-      <c r="C187" s="20">
+      <c r="C187" s="17">
         <v>2786</v>
       </c>
-      <c r="D187" s="20">
+      <c r="D187" s="17">
         <v>2539</v>
       </c>
-      <c r="E187" s="20">
+      <c r="E187" s="17">
         <v>2090</v>
       </c>
-      <c r="F187" s="20">
+      <c r="F187" s="17">
         <v>2978</v>
       </c>
-      <c r="G187" s="20">
+      <c r="G187" s="17">
         <v>3252</v>
       </c>
-      <c r="H187" s="20">
+      <c r="H187" s="17">
         <v>3333</v>
       </c>
-      <c r="I187" s="20">
+      <c r="I187" s="17">
         <v>3433</v>
       </c>
-      <c r="J187" s="19">
+      <c r="J187" s="16">
         <v>3347</v>
       </c>
-      <c r="K187" s="19">
+      <c r="K187" s="16">
         <v>3374</v>
       </c>
-      <c r="L187" s="19">
+      <c r="L187" s="16">
         <v>4081</v>
       </c>
-      <c r="M187" s="64"/>
-[...16 lines deleted...]
-      <c r="A188" s="22" t="s">
+      <c r="M187" s="61">
+        <v>3388</v>
+      </c>
+    </row>
+    <row r="188" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A188" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="B188" s="20">
+      <c r="B188" s="17">
         <v>9875</v>
       </c>
-      <c r="C188" s="20">
+      <c r="C188" s="17">
         <v>9871</v>
       </c>
-      <c r="D188" s="20">
+      <c r="D188" s="17">
         <v>8730</v>
       </c>
-      <c r="E188" s="20">
+      <c r="E188" s="17">
         <v>7363</v>
       </c>
-      <c r="F188" s="20">
+      <c r="F188" s="17">
         <v>9479</v>
       </c>
-      <c r="G188" s="20">
+      <c r="G188" s="17">
         <v>9302</v>
       </c>
-      <c r="H188" s="20">
+      <c r="H188" s="17">
         <v>10700</v>
       </c>
-      <c r="I188" s="20">
+      <c r="I188" s="17">
         <v>12390</v>
       </c>
-      <c r="J188" s="19">
+      <c r="J188" s="16">
         <v>10394</v>
       </c>
-      <c r="K188" s="19">
+      <c r="K188" s="16">
         <v>10018</v>
       </c>
-      <c r="L188" s="19">
+      <c r="L188" s="16">
         <v>11580</v>
       </c>
-      <c r="M188" s="64"/>
-[...16 lines deleted...]
-      <c r="A189" s="22" t="s">
+      <c r="M188" s="61">
+        <v>10170</v>
+      </c>
+    </row>
+    <row r="189" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A189" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="B189" s="20">
+      <c r="B189" s="17">
         <v>4058</v>
       </c>
-      <c r="C189" s="20">
+      <c r="C189" s="17">
         <v>3920</v>
       </c>
-      <c r="D189" s="20">
+      <c r="D189" s="17">
         <v>2882</v>
       </c>
-      <c r="E189" s="20">
+      <c r="E189" s="17">
         <v>2668</v>
       </c>
-      <c r="F189" s="20">
+      <c r="F189" s="17">
         <v>3595</v>
       </c>
-      <c r="G189" s="20">
+      <c r="G189" s="17">
         <v>3139</v>
       </c>
-      <c r="H189" s="20">
+      <c r="H189" s="17">
         <v>4097</v>
       </c>
-      <c r="I189" s="20">
+      <c r="I189" s="17">
         <v>4419</v>
       </c>
-      <c r="J189" s="19">
+      <c r="J189" s="16">
         <v>3859</v>
       </c>
-      <c r="K189" s="19">
+      <c r="K189" s="16">
         <v>3796</v>
       </c>
-      <c r="L189" s="19">
+      <c r="L189" s="16">
         <v>4150</v>
       </c>
-      <c r="M189" s="64"/>
-[...16 lines deleted...]
-      <c r="A190" s="22" t="s">
+      <c r="M189" s="61">
+        <v>4412</v>
+      </c>
+    </row>
+    <row r="190" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A190" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="B190" s="20">
+      <c r="B190" s="17">
         <v>2578</v>
       </c>
-      <c r="C190" s="20">
+      <c r="C190" s="17">
         <v>2459</v>
       </c>
-      <c r="D190" s="20">
+      <c r="D190" s="17">
         <v>2323</v>
       </c>
-      <c r="E190" s="20">
+      <c r="E190" s="17">
         <v>2457</v>
       </c>
-      <c r="F190" s="20">
+      <c r="F190" s="17">
         <v>2981</v>
       </c>
-      <c r="G190" s="20">
+      <c r="G190" s="17">
         <v>3001</v>
       </c>
-      <c r="H190" s="20">
+      <c r="H190" s="17">
         <v>2199</v>
       </c>
-      <c r="I190" s="20">
+      <c r="I190" s="17">
         <v>1494</v>
       </c>
-      <c r="J190" s="19">
+      <c r="J190" s="16">
         <v>1455</v>
       </c>
-      <c r="K190" s="19">
+      <c r="K190" s="16">
         <v>1229</v>
       </c>
-      <c r="L190" s="19">
+      <c r="L190" s="16">
         <v>937</v>
       </c>
-      <c r="M190" s="64"/>
-[...16 lines deleted...]
-      <c r="A191" s="22" t="s">
+      <c r="M190" s="61">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="191" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A191" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="B191" s="20">
+      <c r="B191" s="17">
         <v>11665</v>
       </c>
-      <c r="C191" s="20">
+      <c r="C191" s="17">
         <v>10772</v>
       </c>
-      <c r="D191" s="20">
+      <c r="D191" s="17">
         <v>11240</v>
       </c>
-      <c r="E191" s="20">
+      <c r="E191" s="17">
         <v>13449</v>
       </c>
-      <c r="F191" s="20">
+      <c r="F191" s="17">
         <v>10096</v>
       </c>
-      <c r="G191" s="20">
+      <c r="G191" s="17">
         <v>10530</v>
       </c>
-      <c r="H191" s="20">
+      <c r="H191" s="17">
         <v>11695</v>
       </c>
-      <c r="I191" s="20">
+      <c r="I191" s="17">
         <v>9203</v>
       </c>
-      <c r="J191" s="19">
+      <c r="J191" s="16">
         <v>10140</v>
       </c>
-      <c r="K191" s="19">
+      <c r="K191" s="16">
         <v>10398</v>
       </c>
-      <c r="L191" s="19">
+      <c r="L191" s="16">
         <v>11503</v>
       </c>
-      <c r="M191" s="64"/>
-[...16 lines deleted...]
-      <c r="A192" s="22" t="s">
+      <c r="M191" s="61">
+        <v>12759</v>
+      </c>
+    </row>
+    <row r="192" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A192" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="B192" s="20">
+      <c r="B192" s="17">
         <v>2809</v>
       </c>
-      <c r="C192" s="20">
+      <c r="C192" s="17">
         <v>2579</v>
       </c>
-      <c r="D192" s="20">
+      <c r="D192" s="17">
         <v>2628</v>
       </c>
-      <c r="E192" s="20">
+      <c r="E192" s="17">
         <v>1866</v>
       </c>
-      <c r="F192" s="20">
+      <c r="F192" s="17">
         <v>1657</v>
       </c>
-      <c r="G192" s="20">
+      <c r="G192" s="17">
         <v>1420</v>
       </c>
-      <c r="H192" s="20">
+      <c r="H192" s="17">
         <v>1331</v>
       </c>
-      <c r="I192" s="20">
+      <c r="I192" s="17">
         <v>1265</v>
       </c>
-      <c r="J192" s="19">
+      <c r="J192" s="16">
         <v>1041</v>
       </c>
-      <c r="K192" s="19">
+      <c r="K192" s="16">
         <v>1322</v>
       </c>
-      <c r="L192" s="19">
+      <c r="L192" s="16">
         <v>1523</v>
       </c>
-      <c r="M192" s="64"/>
-[...16 lines deleted...]
-      <c r="A193" s="22" t="s">
+      <c r="M192" s="61">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="193" spans="1:146" ht="12.75" customHeight="1">
+      <c r="A193" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="B193" s="20">
+      <c r="B193" s="17">
         <v>6110</v>
       </c>
-      <c r="C193" s="20">
+      <c r="C193" s="17">
         <v>5986</v>
       </c>
-      <c r="D193" s="20">
+      <c r="D193" s="17">
         <v>5728</v>
       </c>
-      <c r="E193" s="20">
+      <c r="E193" s="17">
         <v>5524</v>
       </c>
-      <c r="F193" s="20">
+      <c r="F193" s="17">
         <v>5531</v>
       </c>
-      <c r="G193" s="20">
+      <c r="G193" s="17">
         <v>5301</v>
       </c>
-      <c r="H193" s="20">
+      <c r="H193" s="17">
         <v>6246</v>
       </c>
-      <c r="I193" s="20">
+      <c r="I193" s="17">
         <v>6914</v>
       </c>
-      <c r="J193" s="19">
+      <c r="J193" s="16">
         <v>4923</v>
       </c>
-      <c r="K193" s="19">
+      <c r="K193" s="16">
         <v>3936</v>
       </c>
-      <c r="L193" s="19">
+      <c r="L193" s="16">
         <v>5321</v>
       </c>
-      <c r="M193" s="64"/>
-[...16 lines deleted...]
-      <c r="A194" s="22" t="s">
+      <c r="M193" s="61">
+        <v>6181</v>
+      </c>
+    </row>
+    <row r="194" spans="1:146" ht="12.75" customHeight="1">
+      <c r="A194" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="B194" s="20">
+      <c r="B194" s="17">
         <v>5770</v>
       </c>
-      <c r="C194" s="20">
+      <c r="C194" s="17">
         <v>5867</v>
       </c>
-      <c r="D194" s="20">
+      <c r="D194" s="17">
         <v>5198</v>
       </c>
-      <c r="E194" s="20">
+      <c r="E194" s="17">
         <v>4290</v>
       </c>
-      <c r="F194" s="20">
+      <c r="F194" s="17">
         <v>3678</v>
       </c>
-      <c r="G194" s="20">
+      <c r="G194" s="17">
         <v>3071</v>
       </c>
-      <c r="H194" s="20">
+      <c r="H194" s="17">
         <v>5063</v>
       </c>
-      <c r="I194" s="20">
+      <c r="I194" s="17">
         <v>5705</v>
       </c>
-      <c r="J194" s="19">
+      <c r="J194" s="16">
         <v>3626</v>
       </c>
-      <c r="K194" s="19">
+      <c r="K194" s="16">
         <v>4091</v>
       </c>
-      <c r="L194" s="19">
+      <c r="L194" s="16">
         <v>5285</v>
       </c>
-      <c r="M194" s="64"/>
-[...16 lines deleted...]
-      <c r="A195" s="22" t="s">
+      <c r="M194" s="61">
+        <v>4008</v>
+      </c>
+    </row>
+    <row r="195" spans="1:146" ht="12.75" customHeight="1">
+      <c r="A195" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B195" s="20">
+      <c r="B195" s="17">
         <v>15437</v>
       </c>
-      <c r="C195" s="20">
+      <c r="C195" s="17">
         <v>15594</v>
       </c>
-      <c r="D195" s="20">
+      <c r="D195" s="17">
         <v>14231</v>
       </c>
-      <c r="E195" s="20">
+      <c r="E195" s="17">
         <v>15276</v>
       </c>
-      <c r="F195" s="20">
+      <c r="F195" s="17">
         <v>14544</v>
       </c>
-      <c r="G195" s="20">
+      <c r="G195" s="17">
         <v>14800</v>
       </c>
-      <c r="H195" s="20">
+      <c r="H195" s="17">
         <v>16773</v>
       </c>
-      <c r="I195" s="20">
+      <c r="I195" s="17">
         <v>12559</v>
       </c>
-      <c r="J195" s="19">
+      <c r="J195" s="16">
         <v>15747</v>
       </c>
-      <c r="K195" s="19">
+      <c r="K195" s="16">
         <v>18698</v>
       </c>
-      <c r="L195" s="19">
+      <c r="L195" s="16">
         <v>16688</v>
       </c>
-      <c r="M195" s="64"/>
-[...16 lines deleted...]
-      <c r="A196" s="22" t="s">
+      <c r="M195" s="61">
+        <v>19034</v>
+      </c>
+    </row>
+    <row r="196" spans="1:146" ht="12.75" customHeight="1">
+      <c r="A196" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B196" s="20">
+      <c r="B196" s="17">
         <v>6328</v>
       </c>
-      <c r="C196" s="20">
+      <c r="C196" s="17">
         <v>6461</v>
       </c>
-      <c r="D196" s="20">
+      <c r="D196" s="17">
         <v>5900</v>
       </c>
-      <c r="E196" s="20">
+      <c r="E196" s="17">
         <v>6038</v>
       </c>
-      <c r="F196" s="20">
+      <c r="F196" s="17">
         <v>5720</v>
       </c>
-      <c r="G196" s="20">
+      <c r="G196" s="17">
         <v>5471</v>
       </c>
-      <c r="H196" s="20">
+      <c r="H196" s="17">
         <v>5959</v>
       </c>
-      <c r="I196" s="20">
+      <c r="I196" s="17">
         <v>7719</v>
       </c>
-      <c r="J196" s="19">
+      <c r="J196" s="16">
         <v>6341</v>
       </c>
-      <c r="K196" s="19">
+      <c r="K196" s="16">
         <v>6664</v>
       </c>
-      <c r="L196" s="19">
+      <c r="L196" s="16">
         <v>5503</v>
       </c>
-      <c r="M196" s="64"/>
-[...16 lines deleted...]
-      <c r="A197" s="22" t="s">
+      <c r="M196" s="61">
+        <v>6130</v>
+      </c>
+    </row>
+    <row r="197" spans="1:146" ht="12.75" customHeight="1">
+      <c r="A197" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B197" s="20">
+      <c r="B197" s="17">
         <v>2553</v>
       </c>
-      <c r="C197" s="20">
+      <c r="C197" s="17">
         <v>2494</v>
       </c>
-      <c r="D197" s="20">
+      <c r="D197" s="17">
         <v>1900</v>
       </c>
-      <c r="E197" s="20">
+      <c r="E197" s="17">
         <v>1723</v>
       </c>
-      <c r="F197" s="20">
+      <c r="F197" s="17">
         <v>1841</v>
       </c>
-      <c r="G197" s="20">
+      <c r="G197" s="17">
         <v>2029</v>
       </c>
-      <c r="H197" s="20">
+      <c r="H197" s="17">
         <v>2584</v>
       </c>
-      <c r="I197" s="20">
+      <c r="I197" s="17">
         <v>2624</v>
       </c>
-      <c r="J197" s="19">
+      <c r="J197" s="16">
         <v>2270</v>
       </c>
-      <c r="K197" s="19">
+      <c r="K197" s="16">
         <v>1730</v>
       </c>
-      <c r="L197" s="19">
+      <c r="L197" s="16">
         <v>1779</v>
       </c>
-      <c r="M197" s="64"/>
-[...16 lines deleted...]
-      <c r="A198" s="22" t="s">
+      <c r="M197" s="61">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="198" spans="1:146" ht="12.75" customHeight="1">
+      <c r="A198" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B198" s="20">
+      <c r="B198" s="17">
         <v>4931</v>
       </c>
-      <c r="C198" s="20">
+      <c r="C198" s="17">
         <v>5046</v>
       </c>
-      <c r="D198" s="20">
+      <c r="D198" s="17">
         <v>4721</v>
       </c>
-      <c r="E198" s="20">
+      <c r="E198" s="17">
         <v>3717</v>
       </c>
-      <c r="F198" s="20">
+      <c r="F198" s="17">
         <v>2833</v>
       </c>
-      <c r="G198" s="20">
+      <c r="G198" s="17">
         <v>2436</v>
       </c>
-      <c r="H198" s="20">
+      <c r="H198" s="17">
         <v>3918</v>
       </c>
-      <c r="I198" s="20">
+      <c r="I198" s="17">
         <v>4092</v>
       </c>
-      <c r="J198" s="19">
+      <c r="J198" s="16">
         <v>3843</v>
       </c>
-      <c r="K198" s="19">
+      <c r="K198" s="16">
         <v>2641</v>
       </c>
-      <c r="L198" s="19">
+      <c r="L198" s="16">
         <v>2966</v>
       </c>
-      <c r="M198" s="64"/>
-[...16 lines deleted...]
-      <c r="A199" s="22" t="s">
+      <c r="M198" s="61">
+        <v>3248</v>
+      </c>
+    </row>
+    <row r="199" spans="1:146" ht="12.75" customHeight="1">
+      <c r="A199" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="B199" s="20">
+      <c r="B199" s="17">
         <v>5698</v>
       </c>
-      <c r="C199" s="20">
+      <c r="C199" s="17">
         <v>6073</v>
       </c>
-      <c r="D199" s="20">
+      <c r="D199" s="17">
         <v>5092</v>
       </c>
-      <c r="E199" s="20">
+      <c r="E199" s="17">
         <v>4754</v>
       </c>
-      <c r="F199" s="20">
+      <c r="F199" s="17">
         <v>5406</v>
       </c>
-      <c r="G199" s="20">
+      <c r="G199" s="17">
         <v>4968</v>
       </c>
-      <c r="H199" s="20">
+      <c r="H199" s="17">
         <v>5608</v>
       </c>
-      <c r="I199" s="20">
+      <c r="I199" s="17">
         <v>5674</v>
       </c>
-      <c r="J199" s="19">
+      <c r="J199" s="16">
         <v>5115</v>
       </c>
-      <c r="K199" s="19">
+      <c r="K199" s="16">
         <v>6016</v>
       </c>
-      <c r="L199" s="19">
+      <c r="L199" s="16">
         <v>6852</v>
       </c>
-      <c r="M199" s="64"/>
-[...16 lines deleted...]
-      <c r="A200" s="22" t="s">
+      <c r="M199" s="61">
+        <v>6218</v>
+      </c>
+    </row>
+    <row r="200" spans="1:146" ht="12.75" customHeight="1">
+      <c r="A200" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B200" s="20">
+      <c r="B200" s="17">
         <v>5007</v>
       </c>
-      <c r="C200" s="20">
+      <c r="C200" s="17">
         <v>6099</v>
       </c>
-      <c r="D200" s="20">
+      <c r="D200" s="17">
         <v>5112</v>
       </c>
-      <c r="E200" s="20">
+      <c r="E200" s="17">
         <v>3975</v>
       </c>
-      <c r="F200" s="20">
+      <c r="F200" s="17">
         <v>4159</v>
       </c>
-      <c r="G200" s="20">
+      <c r="G200" s="17">
         <v>4310</v>
       </c>
-      <c r="H200" s="20">
+      <c r="H200" s="17">
         <v>5291</v>
       </c>
-      <c r="I200" s="20">
+      <c r="I200" s="17">
         <v>5282</v>
       </c>
-      <c r="J200" s="19">
+      <c r="J200" s="16">
         <v>3442</v>
       </c>
-      <c r="K200" s="19">
+      <c r="K200" s="16">
         <v>3428</v>
       </c>
-      <c r="L200" s="19">
+      <c r="L200" s="16">
         <v>4082</v>
       </c>
-      <c r="M200" s="64"/>
-[...16 lines deleted...]
-      <c r="A201" s="24" t="s">
+      <c r="M200" s="61">
+        <v>3086</v>
+      </c>
+    </row>
+    <row r="201" spans="1:146" ht="12.75" customHeight="1">
+      <c r="A201" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="B201" s="25">
+      <c r="B201" s="22">
         <v>5911</v>
       </c>
-      <c r="C201" s="25">
+      <c r="C201" s="22">
         <v>5584</v>
       </c>
-      <c r="D201" s="25">
+      <c r="D201" s="22">
         <v>5138</v>
       </c>
-      <c r="E201" s="25">
+      <c r="E201" s="22">
         <v>4537</v>
       </c>
-      <c r="F201" s="25">
+      <c r="F201" s="22">
         <v>4263</v>
       </c>
-      <c r="G201" s="25">
+      <c r="G201" s="22">
         <v>6275</v>
       </c>
-      <c r="H201" s="25">
+      <c r="H201" s="22">
         <v>6872</v>
       </c>
-      <c r="I201" s="25">
+      <c r="I201" s="22">
         <v>6632</v>
       </c>
-      <c r="J201" s="26">
+      <c r="J201" s="23">
         <v>6533</v>
       </c>
-      <c r="K201" s="26">
+      <c r="K201" s="23">
         <v>5316</v>
       </c>
-      <c r="L201" s="26">
+      <c r="L201" s="23">
         <v>5029</v>
       </c>
-      <c r="M201" s="21"/>
-[...16 lines deleted...]
-      <c r="A202" s="51" t="s">
+      <c r="M201" s="62">
+        <v>3445</v>
+      </c>
+    </row>
+    <row r="202" spans="1:146" ht="12.75" customHeight="1">
+      <c r="A202" s="44" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="203" spans="1:160" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A203" s="51" t="s">
+    <row r="203" spans="1:146" ht="12.75" customHeight="1">
+      <c r="A203" s="44" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="204" spans="1:160" x14ac:dyDescent="0.2">
-      <c r="A204" s="51" t="s">
+    <row r="204" spans="1:146" ht="12.75" customHeight="1">
+      <c r="A204" s="44" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="206" spans="1:160" x14ac:dyDescent="0.2">
-[...66 lines deleted...]
-      <c r="A223" s="21"/>
+    <row r="206" spans="1:146">
+      <c r="A206" s="44"/>
+      <c r="D206" s="44"/>
+      <c r="R206" s="44"/>
+      <c r="Z206" s="44"/>
+      <c r="AH206" s="44"/>
+      <c r="AP206" s="44"/>
+      <c r="AX206" s="44"/>
+      <c r="BF206" s="44"/>
+      <c r="BN206" s="44"/>
+      <c r="BV206" s="44"/>
+      <c r="CD206" s="44"/>
+      <c r="CL206" s="44"/>
+      <c r="CT206" s="44"/>
+      <c r="DB206" s="44"/>
+      <c r="DJ206" s="44"/>
+      <c r="DR206" s="44"/>
+      <c r="DZ206" s="44"/>
+      <c r="EH206" s="44"/>
+      <c r="EP206" s="44"/>
+    </row>
+    <row r="208" spans="1:146">
+      <c r="A208" s="18"/>
+    </row>
+    <row r="209" spans="1:1">
+      <c r="A209" s="18"/>
+    </row>
+    <row r="210" spans="1:1">
+      <c r="A210" s="18"/>
+    </row>
+    <row r="211" spans="1:1">
+      <c r="A211" s="18"/>
+    </row>
+    <row r="212" spans="1:1">
+      <c r="A212" s="18"/>
+    </row>
+    <row r="213" spans="1:1">
+      <c r="A213" s="18"/>
+    </row>
+    <row r="214" spans="1:1">
+      <c r="A214" s="18"/>
+    </row>
+    <row r="215" spans="1:1">
+      <c r="A215" s="18"/>
+    </row>
+    <row r="216" spans="1:1">
+      <c r="A216" s="18"/>
+    </row>
+    <row r="217" spans="1:1">
+      <c r="A217" s="18"/>
+    </row>
+    <row r="218" spans="1:1">
+      <c r="A218" s="18"/>
+    </row>
+    <row r="219" spans="1:1">
+      <c r="A219" s="18"/>
+    </row>
+    <row r="220" spans="1:1">
+      <c r="A220" s="18"/>
+    </row>
+    <row r="221" spans="1:1">
+      <c r="A221" s="18"/>
+    </row>
+    <row r="222" spans="1:1">
+      <c r="A222" s="18"/>
+    </row>
+    <row r="223" spans="1:1">
+      <c r="A223" s="18"/>
     </row>
   </sheetData>
-  <mergeCells count="15">
-[...4 lines deleted...]
-    <mergeCell ref="V5:Z5"/>
+  <mergeCells count="10">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A153:J153"/>
     <mergeCell ref="A178:J178"/>
     <mergeCell ref="A53:J53"/>
     <mergeCell ref="A78:J78"/>
     <mergeCell ref="B102:C102"/>
     <mergeCell ref="A103:J103"/>
     <mergeCell ref="A128:J128"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A28:J28"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">