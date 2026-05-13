--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="регионы" sheetId="8" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">регионы!$A$1:$AC$201</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="198" uniqueCount="38">
   <si>
     <t>Рабочая сила (Экономически активное население )</t>
   </si>
   <si>
     <t>продолжение</t>
   </si>
   <si>
     <t>Занятое население</t>
   </si>
@@ -203,84 +203,84 @@
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Возраст отнесения к молодежи согласно Закону РК "О государственной молодежной политике " .С 2001 по 2022 гг данные сформированы согласно  Закону РК "О государственной молодежной политике ", в возрасте 15-28, не достигших 29 лет (28 +). С 1 января 2023 года возраст молодежи увеличен  до 35 лет.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">г. Костанай </t>
   </si>
   <si>
+    <t xml:space="preserve">Аркалык г.а. </t>
+  </si>
+  <si>
+    <t>Лисаковск г.а.</t>
+  </si>
+  <si>
+    <t>Рудный г.а.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Джангельдинский </t>
+  </si>
+  <si>
     <r>
-      <t>Основные индикаторы рынка труда по регионам   2014-2024гг.</t>
+      <t>Основные индикаторы рынка труда по регионам   2014-2025гг.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
-  </si>
-[...10 lines deleted...]
-    <t xml:space="preserve">Джангельдинский </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="50" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -2156,92 +2156,86 @@
     <xf numFmtId="0" fontId="42" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="42" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="42" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="42" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="42" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="42" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="42" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="42" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="42" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="42" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="42" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="42" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="42" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="42" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="42" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="42" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="42" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="42" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="42" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="42" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="42" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="42" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="42" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="42" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="73">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="167" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="19" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="19" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="19" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -2270,94 +2264,107 @@
     </xf>
     <xf numFmtId="168" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="19" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="168" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="168" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="167" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="167" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="167" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1283">
     <cellStyle name="20% - Акцент1 10" xfId="38"/>
     <cellStyle name="20% - Акцент1 11" xfId="40"/>
     <cellStyle name="20% - Акцент1 12" xfId="37"/>
     <cellStyle name="20% - Акцент1 13" xfId="36"/>
     <cellStyle name="20% - Акцент1 14" xfId="35"/>
     <cellStyle name="20% - Акцент1 15" xfId="34"/>
     <cellStyle name="20% - Акцент1 16" xfId="33"/>
     <cellStyle name="20% - Акцент1 2" xfId="32"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="31"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="30"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="29"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="28"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="27"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="26"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="7"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="13"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="19"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="10"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="12"/>
     <cellStyle name="20% - Акцент1 2 7" xfId="41"/>
     <cellStyle name="20% - Акцент1 2 8" xfId="42"/>
     <cellStyle name="20% - Акцент1 2 9" xfId="43"/>
     <cellStyle name="20% - Акцент1 3" xfId="44"/>
@@ -3821,15322 +3828,15676 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:FF223"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="O101" sqref="O101"/>
+    <sheetView tabSelected="1" topLeftCell="A103" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="Q123" sqref="Q123"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="20" style="10" customWidth="1"/>
-[...4801 lines deleted...]
-    <col min="16151" max="16384" width="9.140625" style="10"/>
+    <col min="1" max="1" width="20" style="9" customWidth="1"/>
+    <col min="2" max="7" width="9.140625" style="9"/>
+    <col min="8" max="9" width="10.28515625" style="9" customWidth="1"/>
+    <col min="10" max="10" width="10" style="9" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" style="9"/>
+    <col min="12" max="12" width="9.85546875" style="9" customWidth="1"/>
+    <col min="13" max="15" width="9.140625" style="9"/>
+    <col min="16" max="17" width="10.28515625" style="9" customWidth="1"/>
+    <col min="18" max="20" width="9.140625" style="9"/>
+    <col min="21" max="21" width="10.28515625" style="9" customWidth="1"/>
+    <col min="22" max="22" width="10.28515625" style="16" customWidth="1"/>
+    <col min="23" max="25" width="9.140625" style="9"/>
+    <col min="26" max="26" width="10.28515625" style="9" customWidth="1"/>
+    <col min="27" max="27" width="10.28515625" style="16" customWidth="1"/>
+    <col min="28" max="169" width="9.140625" style="9"/>
+    <col min="170" max="170" width="20" style="9" customWidth="1"/>
+    <col min="171" max="171" width="8.7109375" style="9" customWidth="1"/>
+    <col min="172" max="172" width="9.42578125" style="9" customWidth="1"/>
+    <col min="173" max="173" width="10" style="9" customWidth="1"/>
+    <col min="174" max="174" width="10.140625" style="9" customWidth="1"/>
+    <col min="175" max="175" width="8.85546875" style="9" customWidth="1"/>
+    <col min="176" max="176" width="9" style="9" customWidth="1"/>
+    <col min="177" max="177" width="9.7109375" style="9" customWidth="1"/>
+    <col min="178" max="178" width="9.85546875" style="9" customWidth="1"/>
+    <col min="179" max="179" width="9.5703125" style="9" customWidth="1"/>
+    <col min="180" max="180" width="8.42578125" style="9" customWidth="1"/>
+    <col min="181" max="181" width="8.5703125" style="9" customWidth="1"/>
+    <col min="182" max="183" width="9.5703125" style="9" customWidth="1"/>
+    <col min="184" max="184" width="9.42578125" style="9" customWidth="1"/>
+    <col min="185" max="185" width="7.140625" style="9" customWidth="1"/>
+    <col min="186" max="186" width="9.140625" style="9" customWidth="1"/>
+    <col min="187" max="187" width="9.42578125" style="9" customWidth="1"/>
+    <col min="188" max="188" width="9.85546875" style="9" customWidth="1"/>
+    <col min="189" max="189" width="10.42578125" style="9" customWidth="1"/>
+    <col min="190" max="190" width="7" style="9" customWidth="1"/>
+    <col min="191" max="191" width="9.42578125" style="9" customWidth="1"/>
+    <col min="192" max="192" width="9" style="9" customWidth="1"/>
+    <col min="193" max="193" width="9.85546875" style="9" customWidth="1"/>
+    <col min="194" max="194" width="9.5703125" style="9" customWidth="1"/>
+    <col min="195" max="195" width="7.28515625" style="9" customWidth="1"/>
+    <col min="196" max="196" width="8.85546875" style="9" customWidth="1"/>
+    <col min="197" max="197" width="10" style="9" customWidth="1"/>
+    <col min="198" max="198" width="10.42578125" style="9" customWidth="1"/>
+    <col min="199" max="199" width="9.5703125" style="9" customWidth="1"/>
+    <col min="200" max="200" width="8" style="9" customWidth="1"/>
+    <col min="201" max="201" width="8.42578125" style="9" customWidth="1"/>
+    <col min="202" max="202" width="9.140625" style="9" customWidth="1"/>
+    <col min="203" max="204" width="9.42578125" style="9" customWidth="1"/>
+    <col min="205" max="205" width="8" style="9" customWidth="1"/>
+    <col min="206" max="206" width="8.28515625" style="9" customWidth="1"/>
+    <col min="207" max="207" width="9.140625" style="9" customWidth="1"/>
+    <col min="208" max="208" width="10" style="9" customWidth="1"/>
+    <col min="209" max="209" width="9.140625" style="9" customWidth="1"/>
+    <col min="210" max="210" width="7.7109375" style="9" customWidth="1"/>
+    <col min="211" max="212" width="9.140625" style="9"/>
+    <col min="213" max="213" width="10.140625" style="9" customWidth="1"/>
+    <col min="214" max="217" width="9.140625" style="9"/>
+    <col min="218" max="218" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="219" max="222" width="9.140625" style="9"/>
+    <col min="223" max="223" width="11" style="9" customWidth="1"/>
+    <col min="224" max="227" width="9.140625" style="9"/>
+    <col min="228" max="228" width="10.5703125" style="9" customWidth="1"/>
+    <col min="229" max="232" width="9.140625" style="9"/>
+    <col min="233" max="233" width="9.7109375" style="9" customWidth="1"/>
+    <col min="234" max="234" width="10.140625" style="9" customWidth="1"/>
+    <col min="235" max="235" width="9.28515625" style="9" customWidth="1"/>
+    <col min="236" max="236" width="10.28515625" style="9" customWidth="1"/>
+    <col min="237" max="237" width="9.140625" style="9"/>
+    <col min="238" max="238" width="10.28515625" style="9" customWidth="1"/>
+    <col min="239" max="240" width="9.140625" style="9"/>
+    <col min="241" max="241" width="9.5703125" style="9" customWidth="1"/>
+    <col min="242" max="243" width="10.42578125" style="9" customWidth="1"/>
+    <col min="244" max="245" width="9.140625" style="9"/>
+    <col min="246" max="246" width="9.5703125" style="9" customWidth="1"/>
+    <col min="247" max="247" width="10.42578125" style="9" customWidth="1"/>
+    <col min="248" max="248" width="9.140625" style="9"/>
+    <col min="249" max="249" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="250" max="252" width="9.140625" style="9"/>
+    <col min="253" max="253" width="10" style="9" customWidth="1"/>
+    <col min="254" max="254" width="9.7109375" style="9" customWidth="1"/>
+    <col min="255" max="256" width="9.140625" style="9"/>
+    <col min="257" max="258" width="10.28515625" style="9" customWidth="1"/>
+    <col min="259" max="261" width="9.140625" style="9"/>
+    <col min="262" max="263" width="10.28515625" style="9" customWidth="1"/>
+    <col min="264" max="266" width="9.140625" style="9"/>
+    <col min="267" max="268" width="10.28515625" style="9" customWidth="1"/>
+    <col min="269" max="271" width="9.140625" style="9"/>
+    <col min="272" max="273" width="10.28515625" style="9" customWidth="1"/>
+    <col min="274" max="276" width="9.140625" style="9"/>
+    <col min="277" max="278" width="10.28515625" style="9" customWidth="1"/>
+    <col min="279" max="425" width="9.140625" style="9"/>
+    <col min="426" max="426" width="20" style="9" customWidth="1"/>
+    <col min="427" max="427" width="8.7109375" style="9" customWidth="1"/>
+    <col min="428" max="428" width="9.42578125" style="9" customWidth="1"/>
+    <col min="429" max="429" width="10" style="9" customWidth="1"/>
+    <col min="430" max="430" width="10.140625" style="9" customWidth="1"/>
+    <col min="431" max="431" width="8.85546875" style="9" customWidth="1"/>
+    <col min="432" max="432" width="9" style="9" customWidth="1"/>
+    <col min="433" max="433" width="9.7109375" style="9" customWidth="1"/>
+    <col min="434" max="434" width="9.85546875" style="9" customWidth="1"/>
+    <col min="435" max="435" width="9.5703125" style="9" customWidth="1"/>
+    <col min="436" max="436" width="8.42578125" style="9" customWidth="1"/>
+    <col min="437" max="437" width="8.5703125" style="9" customWidth="1"/>
+    <col min="438" max="439" width="9.5703125" style="9" customWidth="1"/>
+    <col min="440" max="440" width="9.42578125" style="9" customWidth="1"/>
+    <col min="441" max="441" width="7.140625" style="9" customWidth="1"/>
+    <col min="442" max="442" width="9.140625" style="9" customWidth="1"/>
+    <col min="443" max="443" width="9.42578125" style="9" customWidth="1"/>
+    <col min="444" max="444" width="9.85546875" style="9" customWidth="1"/>
+    <col min="445" max="445" width="10.42578125" style="9" customWidth="1"/>
+    <col min="446" max="446" width="7" style="9" customWidth="1"/>
+    <col min="447" max="447" width="9.42578125" style="9" customWidth="1"/>
+    <col min="448" max="448" width="9" style="9" customWidth="1"/>
+    <col min="449" max="449" width="9.85546875" style="9" customWidth="1"/>
+    <col min="450" max="450" width="9.5703125" style="9" customWidth="1"/>
+    <col min="451" max="451" width="7.28515625" style="9" customWidth="1"/>
+    <col min="452" max="452" width="8.85546875" style="9" customWidth="1"/>
+    <col min="453" max="453" width="10" style="9" customWidth="1"/>
+    <col min="454" max="454" width="10.42578125" style="9" customWidth="1"/>
+    <col min="455" max="455" width="9.5703125" style="9" customWidth="1"/>
+    <col min="456" max="456" width="8" style="9" customWidth="1"/>
+    <col min="457" max="457" width="8.42578125" style="9" customWidth="1"/>
+    <col min="458" max="458" width="9.140625" style="9" customWidth="1"/>
+    <col min="459" max="460" width="9.42578125" style="9" customWidth="1"/>
+    <col min="461" max="461" width="8" style="9" customWidth="1"/>
+    <col min="462" max="462" width="8.28515625" style="9" customWidth="1"/>
+    <col min="463" max="463" width="9.140625" style="9" customWidth="1"/>
+    <col min="464" max="464" width="10" style="9" customWidth="1"/>
+    <col min="465" max="465" width="9.140625" style="9" customWidth="1"/>
+    <col min="466" max="466" width="7.7109375" style="9" customWidth="1"/>
+    <col min="467" max="468" width="9.140625" style="9"/>
+    <col min="469" max="469" width="10.140625" style="9" customWidth="1"/>
+    <col min="470" max="473" width="9.140625" style="9"/>
+    <col min="474" max="474" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="475" max="478" width="9.140625" style="9"/>
+    <col min="479" max="479" width="11" style="9" customWidth="1"/>
+    <col min="480" max="483" width="9.140625" style="9"/>
+    <col min="484" max="484" width="10.5703125" style="9" customWidth="1"/>
+    <col min="485" max="488" width="9.140625" style="9"/>
+    <col min="489" max="489" width="9.7109375" style="9" customWidth="1"/>
+    <col min="490" max="490" width="10.140625" style="9" customWidth="1"/>
+    <col min="491" max="491" width="9.28515625" style="9" customWidth="1"/>
+    <col min="492" max="492" width="10.28515625" style="9" customWidth="1"/>
+    <col min="493" max="493" width="9.140625" style="9"/>
+    <col min="494" max="494" width="10.28515625" style="9" customWidth="1"/>
+    <col min="495" max="496" width="9.140625" style="9"/>
+    <col min="497" max="497" width="9.5703125" style="9" customWidth="1"/>
+    <col min="498" max="499" width="10.42578125" style="9" customWidth="1"/>
+    <col min="500" max="501" width="9.140625" style="9"/>
+    <col min="502" max="502" width="9.5703125" style="9" customWidth="1"/>
+    <col min="503" max="503" width="10.42578125" style="9" customWidth="1"/>
+    <col min="504" max="504" width="9.140625" style="9"/>
+    <col min="505" max="505" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="506" max="508" width="9.140625" style="9"/>
+    <col min="509" max="509" width="10" style="9" customWidth="1"/>
+    <col min="510" max="510" width="9.7109375" style="9" customWidth="1"/>
+    <col min="511" max="512" width="9.140625" style="9"/>
+    <col min="513" max="514" width="10.28515625" style="9" customWidth="1"/>
+    <col min="515" max="517" width="9.140625" style="9"/>
+    <col min="518" max="519" width="10.28515625" style="9" customWidth="1"/>
+    <col min="520" max="522" width="9.140625" style="9"/>
+    <col min="523" max="524" width="10.28515625" style="9" customWidth="1"/>
+    <col min="525" max="527" width="9.140625" style="9"/>
+    <col min="528" max="529" width="10.28515625" style="9" customWidth="1"/>
+    <col min="530" max="532" width="9.140625" style="9"/>
+    <col min="533" max="534" width="10.28515625" style="9" customWidth="1"/>
+    <col min="535" max="681" width="9.140625" style="9"/>
+    <col min="682" max="682" width="20" style="9" customWidth="1"/>
+    <col min="683" max="683" width="8.7109375" style="9" customWidth="1"/>
+    <col min="684" max="684" width="9.42578125" style="9" customWidth="1"/>
+    <col min="685" max="685" width="10" style="9" customWidth="1"/>
+    <col min="686" max="686" width="10.140625" style="9" customWidth="1"/>
+    <col min="687" max="687" width="8.85546875" style="9" customWidth="1"/>
+    <col min="688" max="688" width="9" style="9" customWidth="1"/>
+    <col min="689" max="689" width="9.7109375" style="9" customWidth="1"/>
+    <col min="690" max="690" width="9.85546875" style="9" customWidth="1"/>
+    <col min="691" max="691" width="9.5703125" style="9" customWidth="1"/>
+    <col min="692" max="692" width="8.42578125" style="9" customWidth="1"/>
+    <col min="693" max="693" width="8.5703125" style="9" customWidth="1"/>
+    <col min="694" max="695" width="9.5703125" style="9" customWidth="1"/>
+    <col min="696" max="696" width="9.42578125" style="9" customWidth="1"/>
+    <col min="697" max="697" width="7.140625" style="9" customWidth="1"/>
+    <col min="698" max="698" width="9.140625" style="9" customWidth="1"/>
+    <col min="699" max="699" width="9.42578125" style="9" customWidth="1"/>
+    <col min="700" max="700" width="9.85546875" style="9" customWidth="1"/>
+    <col min="701" max="701" width="10.42578125" style="9" customWidth="1"/>
+    <col min="702" max="702" width="7" style="9" customWidth="1"/>
+    <col min="703" max="703" width="9.42578125" style="9" customWidth="1"/>
+    <col min="704" max="704" width="9" style="9" customWidth="1"/>
+    <col min="705" max="705" width="9.85546875" style="9" customWidth="1"/>
+    <col min="706" max="706" width="9.5703125" style="9" customWidth="1"/>
+    <col min="707" max="707" width="7.28515625" style="9" customWidth="1"/>
+    <col min="708" max="708" width="8.85546875" style="9" customWidth="1"/>
+    <col min="709" max="709" width="10" style="9" customWidth="1"/>
+    <col min="710" max="710" width="10.42578125" style="9" customWidth="1"/>
+    <col min="711" max="711" width="9.5703125" style="9" customWidth="1"/>
+    <col min="712" max="712" width="8" style="9" customWidth="1"/>
+    <col min="713" max="713" width="8.42578125" style="9" customWidth="1"/>
+    <col min="714" max="714" width="9.140625" style="9" customWidth="1"/>
+    <col min="715" max="716" width="9.42578125" style="9" customWidth="1"/>
+    <col min="717" max="717" width="8" style="9" customWidth="1"/>
+    <col min="718" max="718" width="8.28515625" style="9" customWidth="1"/>
+    <col min="719" max="719" width="9.140625" style="9" customWidth="1"/>
+    <col min="720" max="720" width="10" style="9" customWidth="1"/>
+    <col min="721" max="721" width="9.140625" style="9" customWidth="1"/>
+    <col min="722" max="722" width="7.7109375" style="9" customWidth="1"/>
+    <col min="723" max="724" width="9.140625" style="9"/>
+    <col min="725" max="725" width="10.140625" style="9" customWidth="1"/>
+    <col min="726" max="729" width="9.140625" style="9"/>
+    <col min="730" max="730" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="731" max="734" width="9.140625" style="9"/>
+    <col min="735" max="735" width="11" style="9" customWidth="1"/>
+    <col min="736" max="739" width="9.140625" style="9"/>
+    <col min="740" max="740" width="10.5703125" style="9" customWidth="1"/>
+    <col min="741" max="744" width="9.140625" style="9"/>
+    <col min="745" max="745" width="9.7109375" style="9" customWidth="1"/>
+    <col min="746" max="746" width="10.140625" style="9" customWidth="1"/>
+    <col min="747" max="747" width="9.28515625" style="9" customWidth="1"/>
+    <col min="748" max="748" width="10.28515625" style="9" customWidth="1"/>
+    <col min="749" max="749" width="9.140625" style="9"/>
+    <col min="750" max="750" width="10.28515625" style="9" customWidth="1"/>
+    <col min="751" max="752" width="9.140625" style="9"/>
+    <col min="753" max="753" width="9.5703125" style="9" customWidth="1"/>
+    <col min="754" max="755" width="10.42578125" style="9" customWidth="1"/>
+    <col min="756" max="757" width="9.140625" style="9"/>
+    <col min="758" max="758" width="9.5703125" style="9" customWidth="1"/>
+    <col min="759" max="759" width="10.42578125" style="9" customWidth="1"/>
+    <col min="760" max="760" width="9.140625" style="9"/>
+    <col min="761" max="761" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="762" max="764" width="9.140625" style="9"/>
+    <col min="765" max="765" width="10" style="9" customWidth="1"/>
+    <col min="766" max="766" width="9.7109375" style="9" customWidth="1"/>
+    <col min="767" max="768" width="9.140625" style="9"/>
+    <col min="769" max="770" width="10.28515625" style="9" customWidth="1"/>
+    <col min="771" max="773" width="9.140625" style="9"/>
+    <col min="774" max="775" width="10.28515625" style="9" customWidth="1"/>
+    <col min="776" max="778" width="9.140625" style="9"/>
+    <col min="779" max="780" width="10.28515625" style="9" customWidth="1"/>
+    <col min="781" max="783" width="9.140625" style="9"/>
+    <col min="784" max="785" width="10.28515625" style="9" customWidth="1"/>
+    <col min="786" max="788" width="9.140625" style="9"/>
+    <col min="789" max="790" width="10.28515625" style="9" customWidth="1"/>
+    <col min="791" max="937" width="9.140625" style="9"/>
+    <col min="938" max="938" width="20" style="9" customWidth="1"/>
+    <col min="939" max="939" width="8.7109375" style="9" customWidth="1"/>
+    <col min="940" max="940" width="9.42578125" style="9" customWidth="1"/>
+    <col min="941" max="941" width="10" style="9" customWidth="1"/>
+    <col min="942" max="942" width="10.140625" style="9" customWidth="1"/>
+    <col min="943" max="943" width="8.85546875" style="9" customWidth="1"/>
+    <col min="944" max="944" width="9" style="9" customWidth="1"/>
+    <col min="945" max="945" width="9.7109375" style="9" customWidth="1"/>
+    <col min="946" max="946" width="9.85546875" style="9" customWidth="1"/>
+    <col min="947" max="947" width="9.5703125" style="9" customWidth="1"/>
+    <col min="948" max="948" width="8.42578125" style="9" customWidth="1"/>
+    <col min="949" max="949" width="8.5703125" style="9" customWidth="1"/>
+    <col min="950" max="951" width="9.5703125" style="9" customWidth="1"/>
+    <col min="952" max="952" width="9.42578125" style="9" customWidth="1"/>
+    <col min="953" max="953" width="7.140625" style="9" customWidth="1"/>
+    <col min="954" max="954" width="9.140625" style="9" customWidth="1"/>
+    <col min="955" max="955" width="9.42578125" style="9" customWidth="1"/>
+    <col min="956" max="956" width="9.85546875" style="9" customWidth="1"/>
+    <col min="957" max="957" width="10.42578125" style="9" customWidth="1"/>
+    <col min="958" max="958" width="7" style="9" customWidth="1"/>
+    <col min="959" max="959" width="9.42578125" style="9" customWidth="1"/>
+    <col min="960" max="960" width="9" style="9" customWidth="1"/>
+    <col min="961" max="961" width="9.85546875" style="9" customWidth="1"/>
+    <col min="962" max="962" width="9.5703125" style="9" customWidth="1"/>
+    <col min="963" max="963" width="7.28515625" style="9" customWidth="1"/>
+    <col min="964" max="964" width="8.85546875" style="9" customWidth="1"/>
+    <col min="965" max="965" width="10" style="9" customWidth="1"/>
+    <col min="966" max="966" width="10.42578125" style="9" customWidth="1"/>
+    <col min="967" max="967" width="9.5703125" style="9" customWidth="1"/>
+    <col min="968" max="968" width="8" style="9" customWidth="1"/>
+    <col min="969" max="969" width="8.42578125" style="9" customWidth="1"/>
+    <col min="970" max="970" width="9.140625" style="9" customWidth="1"/>
+    <col min="971" max="972" width="9.42578125" style="9" customWidth="1"/>
+    <col min="973" max="973" width="8" style="9" customWidth="1"/>
+    <col min="974" max="974" width="8.28515625" style="9" customWidth="1"/>
+    <col min="975" max="975" width="9.140625" style="9" customWidth="1"/>
+    <col min="976" max="976" width="10" style="9" customWidth="1"/>
+    <col min="977" max="977" width="9.140625" style="9" customWidth="1"/>
+    <col min="978" max="978" width="7.7109375" style="9" customWidth="1"/>
+    <col min="979" max="980" width="9.140625" style="9"/>
+    <col min="981" max="981" width="10.140625" style="9" customWidth="1"/>
+    <col min="982" max="985" width="9.140625" style="9"/>
+    <col min="986" max="986" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="987" max="990" width="9.140625" style="9"/>
+    <col min="991" max="991" width="11" style="9" customWidth="1"/>
+    <col min="992" max="995" width="9.140625" style="9"/>
+    <col min="996" max="996" width="10.5703125" style="9" customWidth="1"/>
+    <col min="997" max="1000" width="9.140625" style="9"/>
+    <col min="1001" max="1001" width="9.7109375" style="9" customWidth="1"/>
+    <col min="1002" max="1002" width="10.140625" style="9" customWidth="1"/>
+    <col min="1003" max="1003" width="9.28515625" style="9" customWidth="1"/>
+    <col min="1004" max="1004" width="10.28515625" style="9" customWidth="1"/>
+    <col min="1005" max="1005" width="9.140625" style="9"/>
+    <col min="1006" max="1006" width="10.28515625" style="9" customWidth="1"/>
+    <col min="1007" max="1008" width="9.140625" style="9"/>
+    <col min="1009" max="1009" width="9.5703125" style="9" customWidth="1"/>
+    <col min="1010" max="1011" width="10.42578125" style="9" customWidth="1"/>
+    <col min="1012" max="1013" width="9.140625" style="9"/>
+    <col min="1014" max="1014" width="9.5703125" style="9" customWidth="1"/>
+    <col min="1015" max="1015" width="10.42578125" style="9" customWidth="1"/>
+    <col min="1016" max="1016" width="9.140625" style="9"/>
+    <col min="1017" max="1017" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="1018" max="1020" width="9.140625" style="9"/>
+    <col min="1021" max="1021" width="10" style="9" customWidth="1"/>
+    <col min="1022" max="1022" width="9.7109375" style="9" customWidth="1"/>
+    <col min="1023" max="1024" width="9.140625" style="9"/>
+    <col min="1025" max="1026" width="10.28515625" style="9" customWidth="1"/>
+    <col min="1027" max="1029" width="9.140625" style="9"/>
+    <col min="1030" max="1031" width="10.28515625" style="9" customWidth="1"/>
+    <col min="1032" max="1034" width="9.140625" style="9"/>
+    <col min="1035" max="1036" width="10.28515625" style="9" customWidth="1"/>
+    <col min="1037" max="1039" width="9.140625" style="9"/>
+    <col min="1040" max="1041" width="10.28515625" style="9" customWidth="1"/>
+    <col min="1042" max="1044" width="9.140625" style="9"/>
+    <col min="1045" max="1046" width="10.28515625" style="9" customWidth="1"/>
+    <col min="1047" max="1193" width="9.140625" style="9"/>
+    <col min="1194" max="1194" width="20" style="9" customWidth="1"/>
+    <col min="1195" max="1195" width="8.7109375" style="9" customWidth="1"/>
+    <col min="1196" max="1196" width="9.42578125" style="9" customWidth="1"/>
+    <col min="1197" max="1197" width="10" style="9" customWidth="1"/>
+    <col min="1198" max="1198" width="10.140625" style="9" customWidth="1"/>
+    <col min="1199" max="1199" width="8.85546875" style="9" customWidth="1"/>
+    <col min="1200" max="1200" width="9" style="9" customWidth="1"/>
+    <col min="1201" max="1201" width="9.7109375" style="9" customWidth="1"/>
+    <col min="1202" max="1202" width="9.85546875" style="9" customWidth="1"/>
+    <col min="1203" max="1203" width="9.5703125" style="9" customWidth="1"/>
+    <col min="1204" max="1204" width="8.42578125" style="9" customWidth="1"/>
+    <col min="1205" max="1205" width="8.5703125" style="9" customWidth="1"/>
+    <col min="1206" max="1207" width="9.5703125" style="9" customWidth="1"/>
+    <col min="1208" max="1208" width="9.42578125" style="9" customWidth="1"/>
+    <col min="1209" max="1209" width="7.140625" style="9" customWidth="1"/>
+    <col min="1210" max="1210" width="9.140625" style="9" customWidth="1"/>
+    <col min="1211" max="1211" width="9.42578125" style="9" customWidth="1"/>
+    <col min="1212" max="1212" width="9.85546875" style="9" customWidth="1"/>
+    <col min="1213" max="1213" width="10.42578125" style="9" customWidth="1"/>
+    <col min="1214" max="1214" width="7" style="9" customWidth="1"/>
+    <col min="1215" max="1215" width="9.42578125" style="9" customWidth="1"/>
+    <col min="1216" max="1216" width="9" style="9" customWidth="1"/>
+    <col min="1217" max="1217" width="9.85546875" style="9" customWidth="1"/>
+    <col min="1218" max="1218" width="9.5703125" style="9" customWidth="1"/>
+    <col min="1219" max="1219" width="7.28515625" style="9" customWidth="1"/>
+    <col min="1220" max="1220" width="8.85546875" style="9" customWidth="1"/>
+    <col min="1221" max="1221" width="10" style="9" customWidth="1"/>
+    <col min="1222" max="1222" width="10.42578125" style="9" customWidth="1"/>
+    <col min="1223" max="1223" width="9.5703125" style="9" customWidth="1"/>
+    <col min="1224" max="1224" width="8" style="9" customWidth="1"/>
+    <col min="1225" max="1225" width="8.42578125" style="9" customWidth="1"/>
+    <col min="1226" max="1226" width="9.140625" style="9" customWidth="1"/>
+    <col min="1227" max="1228" width="9.42578125" style="9" customWidth="1"/>
+    <col min="1229" max="1229" width="8" style="9" customWidth="1"/>
+    <col min="1230" max="1230" width="8.28515625" style="9" customWidth="1"/>
+    <col min="1231" max="1231" width="9.140625" style="9" customWidth="1"/>
+    <col min="1232" max="1232" width="10" style="9" customWidth="1"/>
+    <col min="1233" max="1233" width="9.140625" style="9" customWidth="1"/>
+    <col min="1234" max="1234" width="7.7109375" style="9" customWidth="1"/>
+    <col min="1235" max="1236" width="9.140625" style="9"/>
+    <col min="1237" max="1237" width="10.140625" style="9" customWidth="1"/>
+    <col min="1238" max="1241" width="9.140625" style="9"/>
+    <col min="1242" max="1242" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="1243" max="1246" width="9.140625" style="9"/>
+    <col min="1247" max="1247" width="11" style="9" customWidth="1"/>
+    <col min="1248" max="1251" width="9.140625" style="9"/>
+    <col min="1252" max="1252" width="10.5703125" style="9" customWidth="1"/>
+    <col min="1253" max="1256" width="9.140625" style="9"/>
+    <col min="1257" max="1257" width="9.7109375" style="9" customWidth="1"/>
+    <col min="1258" max="1258" width="10.140625" style="9" customWidth="1"/>
+    <col min="1259" max="1259" width="9.28515625" style="9" customWidth="1"/>
+    <col min="1260" max="1260" width="10.28515625" style="9" customWidth="1"/>
+    <col min="1261" max="1261" width="9.140625" style="9"/>
+    <col min="1262" max="1262" width="10.28515625" style="9" customWidth="1"/>
+    <col min="1263" max="1264" width="9.140625" style="9"/>
+    <col min="1265" max="1265" width="9.5703125" style="9" customWidth="1"/>
+    <col min="1266" max="1267" width="10.42578125" style="9" customWidth="1"/>
+    <col min="1268" max="1269" width="9.140625" style="9"/>
+    <col min="1270" max="1270" width="9.5703125" style="9" customWidth="1"/>
+    <col min="1271" max="1271" width="10.42578125" style="9" customWidth="1"/>
+    <col min="1272" max="1272" width="9.140625" style="9"/>
+    <col min="1273" max="1273" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="1274" max="1276" width="9.140625" style="9"/>
+    <col min="1277" max="1277" width="10" style="9" customWidth="1"/>
+    <col min="1278" max="1278" width="9.7109375" style="9" customWidth="1"/>
+    <col min="1279" max="1280" width="9.140625" style="9"/>
+    <col min="1281" max="1282" width="10.28515625" style="9" customWidth="1"/>
+    <col min="1283" max="1285" width="9.140625" style="9"/>
+    <col min="1286" max="1287" width="10.28515625" style="9" customWidth="1"/>
+    <col min="1288" max="1290" width="9.140625" style="9"/>
+    <col min="1291" max="1292" width="10.28515625" style="9" customWidth="1"/>
+    <col min="1293" max="1295" width="9.140625" style="9"/>
+    <col min="1296" max="1297" width="10.28515625" style="9" customWidth="1"/>
+    <col min="1298" max="1300" width="9.140625" style="9"/>
+    <col min="1301" max="1302" width="10.28515625" style="9" customWidth="1"/>
+    <col min="1303" max="1449" width="9.140625" style="9"/>
+    <col min="1450" max="1450" width="20" style="9" customWidth="1"/>
+    <col min="1451" max="1451" width="8.7109375" style="9" customWidth="1"/>
+    <col min="1452" max="1452" width="9.42578125" style="9" customWidth="1"/>
+    <col min="1453" max="1453" width="10" style="9" customWidth="1"/>
+    <col min="1454" max="1454" width="10.140625" style="9" customWidth="1"/>
+    <col min="1455" max="1455" width="8.85546875" style="9" customWidth="1"/>
+    <col min="1456" max="1456" width="9" style="9" customWidth="1"/>
+    <col min="1457" max="1457" width="9.7109375" style="9" customWidth="1"/>
+    <col min="1458" max="1458" width="9.85546875" style="9" customWidth="1"/>
+    <col min="1459" max="1459" width="9.5703125" style="9" customWidth="1"/>
+    <col min="1460" max="1460" width="8.42578125" style="9" customWidth="1"/>
+    <col min="1461" max="1461" width="8.5703125" style="9" customWidth="1"/>
+    <col min="1462" max="1463" width="9.5703125" style="9" customWidth="1"/>
+    <col min="1464" max="1464" width="9.42578125" style="9" customWidth="1"/>
+    <col min="1465" max="1465" width="7.140625" style="9" customWidth="1"/>
+    <col min="1466" max="1466" width="9.140625" style="9" customWidth="1"/>
+    <col min="1467" max="1467" width="9.42578125" style="9" customWidth="1"/>
+    <col min="1468" max="1468" width="9.85546875" style="9" customWidth="1"/>
+    <col min="1469" max="1469" width="10.42578125" style="9" customWidth="1"/>
+    <col min="1470" max="1470" width="7" style="9" customWidth="1"/>
+    <col min="1471" max="1471" width="9.42578125" style="9" customWidth="1"/>
+    <col min="1472" max="1472" width="9" style="9" customWidth="1"/>
+    <col min="1473" max="1473" width="9.85546875" style="9" customWidth="1"/>
+    <col min="1474" max="1474" width="9.5703125" style="9" customWidth="1"/>
+    <col min="1475" max="1475" width="7.28515625" style="9" customWidth="1"/>
+    <col min="1476" max="1476" width="8.85546875" style="9" customWidth="1"/>
+    <col min="1477" max="1477" width="10" style="9" customWidth="1"/>
+    <col min="1478" max="1478" width="10.42578125" style="9" customWidth="1"/>
+    <col min="1479" max="1479" width="9.5703125" style="9" customWidth="1"/>
+    <col min="1480" max="1480" width="8" style="9" customWidth="1"/>
+    <col min="1481" max="1481" width="8.42578125" style="9" customWidth="1"/>
+    <col min="1482" max="1482" width="9.140625" style="9" customWidth="1"/>
+    <col min="1483" max="1484" width="9.42578125" style="9" customWidth="1"/>
+    <col min="1485" max="1485" width="8" style="9" customWidth="1"/>
+    <col min="1486" max="1486" width="8.28515625" style="9" customWidth="1"/>
+    <col min="1487" max="1487" width="9.140625" style="9" customWidth="1"/>
+    <col min="1488" max="1488" width="10" style="9" customWidth="1"/>
+    <col min="1489" max="1489" width="9.140625" style="9" customWidth="1"/>
+    <col min="1490" max="1490" width="7.7109375" style="9" customWidth="1"/>
+    <col min="1491" max="1492" width="9.140625" style="9"/>
+    <col min="1493" max="1493" width="10.140625" style="9" customWidth="1"/>
+    <col min="1494" max="1497" width="9.140625" style="9"/>
+    <col min="1498" max="1498" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="1499" max="1502" width="9.140625" style="9"/>
+    <col min="1503" max="1503" width="11" style="9" customWidth="1"/>
+    <col min="1504" max="1507" width="9.140625" style="9"/>
+    <col min="1508" max="1508" width="10.5703125" style="9" customWidth="1"/>
+    <col min="1509" max="1512" width="9.140625" style="9"/>
+    <col min="1513" max="1513" width="9.7109375" style="9" customWidth="1"/>
+    <col min="1514" max="1514" width="10.140625" style="9" customWidth="1"/>
+    <col min="1515" max="1515" width="9.28515625" style="9" customWidth="1"/>
+    <col min="1516" max="1516" width="10.28515625" style="9" customWidth="1"/>
+    <col min="1517" max="1517" width="9.140625" style="9"/>
+    <col min="1518" max="1518" width="10.28515625" style="9" customWidth="1"/>
+    <col min="1519" max="1520" width="9.140625" style="9"/>
+    <col min="1521" max="1521" width="9.5703125" style="9" customWidth="1"/>
+    <col min="1522" max="1523" width="10.42578125" style="9" customWidth="1"/>
+    <col min="1524" max="1525" width="9.140625" style="9"/>
+    <col min="1526" max="1526" width="9.5703125" style="9" customWidth="1"/>
+    <col min="1527" max="1527" width="10.42578125" style="9" customWidth="1"/>
+    <col min="1528" max="1528" width="9.140625" style="9"/>
+    <col min="1529" max="1529" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="1530" max="1532" width="9.140625" style="9"/>
+    <col min="1533" max="1533" width="10" style="9" customWidth="1"/>
+    <col min="1534" max="1534" width="9.7109375" style="9" customWidth="1"/>
+    <col min="1535" max="1536" width="9.140625" style="9"/>
+    <col min="1537" max="1538" width="10.28515625" style="9" customWidth="1"/>
+    <col min="1539" max="1541" width="9.140625" style="9"/>
+    <col min="1542" max="1543" width="10.28515625" style="9" customWidth="1"/>
+    <col min="1544" max="1546" width="9.140625" style="9"/>
+    <col min="1547" max="1548" width="10.28515625" style="9" customWidth="1"/>
+    <col min="1549" max="1551" width="9.140625" style="9"/>
+    <col min="1552" max="1553" width="10.28515625" style="9" customWidth="1"/>
+    <col min="1554" max="1556" width="9.140625" style="9"/>
+    <col min="1557" max="1558" width="10.28515625" style="9" customWidth="1"/>
+    <col min="1559" max="1705" width="9.140625" style="9"/>
+    <col min="1706" max="1706" width="20" style="9" customWidth="1"/>
+    <col min="1707" max="1707" width="8.7109375" style="9" customWidth="1"/>
+    <col min="1708" max="1708" width="9.42578125" style="9" customWidth="1"/>
+    <col min="1709" max="1709" width="10" style="9" customWidth="1"/>
+    <col min="1710" max="1710" width="10.140625" style="9" customWidth="1"/>
+    <col min="1711" max="1711" width="8.85546875" style="9" customWidth="1"/>
+    <col min="1712" max="1712" width="9" style="9" customWidth="1"/>
+    <col min="1713" max="1713" width="9.7109375" style="9" customWidth="1"/>
+    <col min="1714" max="1714" width="9.85546875" style="9" customWidth="1"/>
+    <col min="1715" max="1715" width="9.5703125" style="9" customWidth="1"/>
+    <col min="1716" max="1716" width="8.42578125" style="9" customWidth="1"/>
+    <col min="1717" max="1717" width="8.5703125" style="9" customWidth="1"/>
+    <col min="1718" max="1719" width="9.5703125" style="9" customWidth="1"/>
+    <col min="1720" max="1720" width="9.42578125" style="9" customWidth="1"/>
+    <col min="1721" max="1721" width="7.140625" style="9" customWidth="1"/>
+    <col min="1722" max="1722" width="9.140625" style="9" customWidth="1"/>
+    <col min="1723" max="1723" width="9.42578125" style="9" customWidth="1"/>
+    <col min="1724" max="1724" width="9.85546875" style="9" customWidth="1"/>
+    <col min="1725" max="1725" width="10.42578125" style="9" customWidth="1"/>
+    <col min="1726" max="1726" width="7" style="9" customWidth="1"/>
+    <col min="1727" max="1727" width="9.42578125" style="9" customWidth="1"/>
+    <col min="1728" max="1728" width="9" style="9" customWidth="1"/>
+    <col min="1729" max="1729" width="9.85546875" style="9" customWidth="1"/>
+    <col min="1730" max="1730" width="9.5703125" style="9" customWidth="1"/>
+    <col min="1731" max="1731" width="7.28515625" style="9" customWidth="1"/>
+    <col min="1732" max="1732" width="8.85546875" style="9" customWidth="1"/>
+    <col min="1733" max="1733" width="10" style="9" customWidth="1"/>
+    <col min="1734" max="1734" width="10.42578125" style="9" customWidth="1"/>
+    <col min="1735" max="1735" width="9.5703125" style="9" customWidth="1"/>
+    <col min="1736" max="1736" width="8" style="9" customWidth="1"/>
+    <col min="1737" max="1737" width="8.42578125" style="9" customWidth="1"/>
+    <col min="1738" max="1738" width="9.140625" style="9" customWidth="1"/>
+    <col min="1739" max="1740" width="9.42578125" style="9" customWidth="1"/>
+    <col min="1741" max="1741" width="8" style="9" customWidth="1"/>
+    <col min="1742" max="1742" width="8.28515625" style="9" customWidth="1"/>
+    <col min="1743" max="1743" width="9.140625" style="9" customWidth="1"/>
+    <col min="1744" max="1744" width="10" style="9" customWidth="1"/>
+    <col min="1745" max="1745" width="9.140625" style="9" customWidth="1"/>
+    <col min="1746" max="1746" width="7.7109375" style="9" customWidth="1"/>
+    <col min="1747" max="1748" width="9.140625" style="9"/>
+    <col min="1749" max="1749" width="10.140625" style="9" customWidth="1"/>
+    <col min="1750" max="1753" width="9.140625" style="9"/>
+    <col min="1754" max="1754" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="1755" max="1758" width="9.140625" style="9"/>
+    <col min="1759" max="1759" width="11" style="9" customWidth="1"/>
+    <col min="1760" max="1763" width="9.140625" style="9"/>
+    <col min="1764" max="1764" width="10.5703125" style="9" customWidth="1"/>
+    <col min="1765" max="1768" width="9.140625" style="9"/>
+    <col min="1769" max="1769" width="9.7109375" style="9" customWidth="1"/>
+    <col min="1770" max="1770" width="10.140625" style="9" customWidth="1"/>
+    <col min="1771" max="1771" width="9.28515625" style="9" customWidth="1"/>
+    <col min="1772" max="1772" width="10.28515625" style="9" customWidth="1"/>
+    <col min="1773" max="1773" width="9.140625" style="9"/>
+    <col min="1774" max="1774" width="10.28515625" style="9" customWidth="1"/>
+    <col min="1775" max="1776" width="9.140625" style="9"/>
+    <col min="1777" max="1777" width="9.5703125" style="9" customWidth="1"/>
+    <col min="1778" max="1779" width="10.42578125" style="9" customWidth="1"/>
+    <col min="1780" max="1781" width="9.140625" style="9"/>
+    <col min="1782" max="1782" width="9.5703125" style="9" customWidth="1"/>
+    <col min="1783" max="1783" width="10.42578125" style="9" customWidth="1"/>
+    <col min="1784" max="1784" width="9.140625" style="9"/>
+    <col min="1785" max="1785" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="1786" max="1788" width="9.140625" style="9"/>
+    <col min="1789" max="1789" width="10" style="9" customWidth="1"/>
+    <col min="1790" max="1790" width="9.7109375" style="9" customWidth="1"/>
+    <col min="1791" max="1792" width="9.140625" style="9"/>
+    <col min="1793" max="1794" width="10.28515625" style="9" customWidth="1"/>
+    <col min="1795" max="1797" width="9.140625" style="9"/>
+    <col min="1798" max="1799" width="10.28515625" style="9" customWidth="1"/>
+    <col min="1800" max="1802" width="9.140625" style="9"/>
+    <col min="1803" max="1804" width="10.28515625" style="9" customWidth="1"/>
+    <col min="1805" max="1807" width="9.140625" style="9"/>
+    <col min="1808" max="1809" width="10.28515625" style="9" customWidth="1"/>
+    <col min="1810" max="1812" width="9.140625" style="9"/>
+    <col min="1813" max="1814" width="10.28515625" style="9" customWidth="1"/>
+    <col min="1815" max="1961" width="9.140625" style="9"/>
+    <col min="1962" max="1962" width="20" style="9" customWidth="1"/>
+    <col min="1963" max="1963" width="8.7109375" style="9" customWidth="1"/>
+    <col min="1964" max="1964" width="9.42578125" style="9" customWidth="1"/>
+    <col min="1965" max="1965" width="10" style="9" customWidth="1"/>
+    <col min="1966" max="1966" width="10.140625" style="9" customWidth="1"/>
+    <col min="1967" max="1967" width="8.85546875" style="9" customWidth="1"/>
+    <col min="1968" max="1968" width="9" style="9" customWidth="1"/>
+    <col min="1969" max="1969" width="9.7109375" style="9" customWidth="1"/>
+    <col min="1970" max="1970" width="9.85546875" style="9" customWidth="1"/>
+    <col min="1971" max="1971" width="9.5703125" style="9" customWidth="1"/>
+    <col min="1972" max="1972" width="8.42578125" style="9" customWidth="1"/>
+    <col min="1973" max="1973" width="8.5703125" style="9" customWidth="1"/>
+    <col min="1974" max="1975" width="9.5703125" style="9" customWidth="1"/>
+    <col min="1976" max="1976" width="9.42578125" style="9" customWidth="1"/>
+    <col min="1977" max="1977" width="7.140625" style="9" customWidth="1"/>
+    <col min="1978" max="1978" width="9.140625" style="9" customWidth="1"/>
+    <col min="1979" max="1979" width="9.42578125" style="9" customWidth="1"/>
+    <col min="1980" max="1980" width="9.85546875" style="9" customWidth="1"/>
+    <col min="1981" max="1981" width="10.42578125" style="9" customWidth="1"/>
+    <col min="1982" max="1982" width="7" style="9" customWidth="1"/>
+    <col min="1983" max="1983" width="9.42578125" style="9" customWidth="1"/>
+    <col min="1984" max="1984" width="9" style="9" customWidth="1"/>
+    <col min="1985" max="1985" width="9.85546875" style="9" customWidth="1"/>
+    <col min="1986" max="1986" width="9.5703125" style="9" customWidth="1"/>
+    <col min="1987" max="1987" width="7.28515625" style="9" customWidth="1"/>
+    <col min="1988" max="1988" width="8.85546875" style="9" customWidth="1"/>
+    <col min="1989" max="1989" width="10" style="9" customWidth="1"/>
+    <col min="1990" max="1990" width="10.42578125" style="9" customWidth="1"/>
+    <col min="1991" max="1991" width="9.5703125" style="9" customWidth="1"/>
+    <col min="1992" max="1992" width="8" style="9" customWidth="1"/>
+    <col min="1993" max="1993" width="8.42578125" style="9" customWidth="1"/>
+    <col min="1994" max="1994" width="9.140625" style="9" customWidth="1"/>
+    <col min="1995" max="1996" width="9.42578125" style="9" customWidth="1"/>
+    <col min="1997" max="1997" width="8" style="9" customWidth="1"/>
+    <col min="1998" max="1998" width="8.28515625" style="9" customWidth="1"/>
+    <col min="1999" max="1999" width="9.140625" style="9" customWidth="1"/>
+    <col min="2000" max="2000" width="10" style="9" customWidth="1"/>
+    <col min="2001" max="2001" width="9.140625" style="9" customWidth="1"/>
+    <col min="2002" max="2002" width="7.7109375" style="9" customWidth="1"/>
+    <col min="2003" max="2004" width="9.140625" style="9"/>
+    <col min="2005" max="2005" width="10.140625" style="9" customWidth="1"/>
+    <col min="2006" max="2009" width="9.140625" style="9"/>
+    <col min="2010" max="2010" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="2011" max="2014" width="9.140625" style="9"/>
+    <col min="2015" max="2015" width="11" style="9" customWidth="1"/>
+    <col min="2016" max="2019" width="9.140625" style="9"/>
+    <col min="2020" max="2020" width="10.5703125" style="9" customWidth="1"/>
+    <col min="2021" max="2024" width="9.140625" style="9"/>
+    <col min="2025" max="2025" width="9.7109375" style="9" customWidth="1"/>
+    <col min="2026" max="2026" width="10.140625" style="9" customWidth="1"/>
+    <col min="2027" max="2027" width="9.28515625" style="9" customWidth="1"/>
+    <col min="2028" max="2028" width="10.28515625" style="9" customWidth="1"/>
+    <col min="2029" max="2029" width="9.140625" style="9"/>
+    <col min="2030" max="2030" width="10.28515625" style="9" customWidth="1"/>
+    <col min="2031" max="2032" width="9.140625" style="9"/>
+    <col min="2033" max="2033" width="9.5703125" style="9" customWidth="1"/>
+    <col min="2034" max="2035" width="10.42578125" style="9" customWidth="1"/>
+    <col min="2036" max="2037" width="9.140625" style="9"/>
+    <col min="2038" max="2038" width="9.5703125" style="9" customWidth="1"/>
+    <col min="2039" max="2039" width="10.42578125" style="9" customWidth="1"/>
+    <col min="2040" max="2040" width="9.140625" style="9"/>
+    <col min="2041" max="2041" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="2042" max="2044" width="9.140625" style="9"/>
+    <col min="2045" max="2045" width="10" style="9" customWidth="1"/>
+    <col min="2046" max="2046" width="9.7109375" style="9" customWidth="1"/>
+    <col min="2047" max="2048" width="9.140625" style="9"/>
+    <col min="2049" max="2050" width="10.28515625" style="9" customWidth="1"/>
+    <col min="2051" max="2053" width="9.140625" style="9"/>
+    <col min="2054" max="2055" width="10.28515625" style="9" customWidth="1"/>
+    <col min="2056" max="2058" width="9.140625" style="9"/>
+    <col min="2059" max="2060" width="10.28515625" style="9" customWidth="1"/>
+    <col min="2061" max="2063" width="9.140625" style="9"/>
+    <col min="2064" max="2065" width="10.28515625" style="9" customWidth="1"/>
+    <col min="2066" max="2068" width="9.140625" style="9"/>
+    <col min="2069" max="2070" width="10.28515625" style="9" customWidth="1"/>
+    <col min="2071" max="2217" width="9.140625" style="9"/>
+    <col min="2218" max="2218" width="20" style="9" customWidth="1"/>
+    <col min="2219" max="2219" width="8.7109375" style="9" customWidth="1"/>
+    <col min="2220" max="2220" width="9.42578125" style="9" customWidth="1"/>
+    <col min="2221" max="2221" width="10" style="9" customWidth="1"/>
+    <col min="2222" max="2222" width="10.140625" style="9" customWidth="1"/>
+    <col min="2223" max="2223" width="8.85546875" style="9" customWidth="1"/>
+    <col min="2224" max="2224" width="9" style="9" customWidth="1"/>
+    <col min="2225" max="2225" width="9.7109375" style="9" customWidth="1"/>
+    <col min="2226" max="2226" width="9.85546875" style="9" customWidth="1"/>
+    <col min="2227" max="2227" width="9.5703125" style="9" customWidth="1"/>
+    <col min="2228" max="2228" width="8.42578125" style="9" customWidth="1"/>
+    <col min="2229" max="2229" width="8.5703125" style="9" customWidth="1"/>
+    <col min="2230" max="2231" width="9.5703125" style="9" customWidth="1"/>
+    <col min="2232" max="2232" width="9.42578125" style="9" customWidth="1"/>
+    <col min="2233" max="2233" width="7.140625" style="9" customWidth="1"/>
+    <col min="2234" max="2234" width="9.140625" style="9" customWidth="1"/>
+    <col min="2235" max="2235" width="9.42578125" style="9" customWidth="1"/>
+    <col min="2236" max="2236" width="9.85546875" style="9" customWidth="1"/>
+    <col min="2237" max="2237" width="10.42578125" style="9" customWidth="1"/>
+    <col min="2238" max="2238" width="7" style="9" customWidth="1"/>
+    <col min="2239" max="2239" width="9.42578125" style="9" customWidth="1"/>
+    <col min="2240" max="2240" width="9" style="9" customWidth="1"/>
+    <col min="2241" max="2241" width="9.85546875" style="9" customWidth="1"/>
+    <col min="2242" max="2242" width="9.5703125" style="9" customWidth="1"/>
+    <col min="2243" max="2243" width="7.28515625" style="9" customWidth="1"/>
+    <col min="2244" max="2244" width="8.85546875" style="9" customWidth="1"/>
+    <col min="2245" max="2245" width="10" style="9" customWidth="1"/>
+    <col min="2246" max="2246" width="10.42578125" style="9" customWidth="1"/>
+    <col min="2247" max="2247" width="9.5703125" style="9" customWidth="1"/>
+    <col min="2248" max="2248" width="8" style="9" customWidth="1"/>
+    <col min="2249" max="2249" width="8.42578125" style="9" customWidth="1"/>
+    <col min="2250" max="2250" width="9.140625" style="9" customWidth="1"/>
+    <col min="2251" max="2252" width="9.42578125" style="9" customWidth="1"/>
+    <col min="2253" max="2253" width="8" style="9" customWidth="1"/>
+    <col min="2254" max="2254" width="8.28515625" style="9" customWidth="1"/>
+    <col min="2255" max="2255" width="9.140625" style="9" customWidth="1"/>
+    <col min="2256" max="2256" width="10" style="9" customWidth="1"/>
+    <col min="2257" max="2257" width="9.140625" style="9" customWidth="1"/>
+    <col min="2258" max="2258" width="7.7109375" style="9" customWidth="1"/>
+    <col min="2259" max="2260" width="9.140625" style="9"/>
+    <col min="2261" max="2261" width="10.140625" style="9" customWidth="1"/>
+    <col min="2262" max="2265" width="9.140625" style="9"/>
+    <col min="2266" max="2266" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="2267" max="2270" width="9.140625" style="9"/>
+    <col min="2271" max="2271" width="11" style="9" customWidth="1"/>
+    <col min="2272" max="2275" width="9.140625" style="9"/>
+    <col min="2276" max="2276" width="10.5703125" style="9" customWidth="1"/>
+    <col min="2277" max="2280" width="9.140625" style="9"/>
+    <col min="2281" max="2281" width="9.7109375" style="9" customWidth="1"/>
+    <col min="2282" max="2282" width="10.140625" style="9" customWidth="1"/>
+    <col min="2283" max="2283" width="9.28515625" style="9" customWidth="1"/>
+    <col min="2284" max="2284" width="10.28515625" style="9" customWidth="1"/>
+    <col min="2285" max="2285" width="9.140625" style="9"/>
+    <col min="2286" max="2286" width="10.28515625" style="9" customWidth="1"/>
+    <col min="2287" max="2288" width="9.140625" style="9"/>
+    <col min="2289" max="2289" width="9.5703125" style="9" customWidth="1"/>
+    <col min="2290" max="2291" width="10.42578125" style="9" customWidth="1"/>
+    <col min="2292" max="2293" width="9.140625" style="9"/>
+    <col min="2294" max="2294" width="9.5703125" style="9" customWidth="1"/>
+    <col min="2295" max="2295" width="10.42578125" style="9" customWidth="1"/>
+    <col min="2296" max="2296" width="9.140625" style="9"/>
+    <col min="2297" max="2297" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="2298" max="2300" width="9.140625" style="9"/>
+    <col min="2301" max="2301" width="10" style="9" customWidth="1"/>
+    <col min="2302" max="2302" width="9.7109375" style="9" customWidth="1"/>
+    <col min="2303" max="2304" width="9.140625" style="9"/>
+    <col min="2305" max="2306" width="10.28515625" style="9" customWidth="1"/>
+    <col min="2307" max="2309" width="9.140625" style="9"/>
+    <col min="2310" max="2311" width="10.28515625" style="9" customWidth="1"/>
+    <col min="2312" max="2314" width="9.140625" style="9"/>
+    <col min="2315" max="2316" width="10.28515625" style="9" customWidth="1"/>
+    <col min="2317" max="2319" width="9.140625" style="9"/>
+    <col min="2320" max="2321" width="10.28515625" style="9" customWidth="1"/>
+    <col min="2322" max="2324" width="9.140625" style="9"/>
+    <col min="2325" max="2326" width="10.28515625" style="9" customWidth="1"/>
+    <col min="2327" max="2473" width="9.140625" style="9"/>
+    <col min="2474" max="2474" width="20" style="9" customWidth="1"/>
+    <col min="2475" max="2475" width="8.7109375" style="9" customWidth="1"/>
+    <col min="2476" max="2476" width="9.42578125" style="9" customWidth="1"/>
+    <col min="2477" max="2477" width="10" style="9" customWidth="1"/>
+    <col min="2478" max="2478" width="10.140625" style="9" customWidth="1"/>
+    <col min="2479" max="2479" width="8.85546875" style="9" customWidth="1"/>
+    <col min="2480" max="2480" width="9" style="9" customWidth="1"/>
+    <col min="2481" max="2481" width="9.7109375" style="9" customWidth="1"/>
+    <col min="2482" max="2482" width="9.85546875" style="9" customWidth="1"/>
+    <col min="2483" max="2483" width="9.5703125" style="9" customWidth="1"/>
+    <col min="2484" max="2484" width="8.42578125" style="9" customWidth="1"/>
+    <col min="2485" max="2485" width="8.5703125" style="9" customWidth="1"/>
+    <col min="2486" max="2487" width="9.5703125" style="9" customWidth="1"/>
+    <col min="2488" max="2488" width="9.42578125" style="9" customWidth="1"/>
+    <col min="2489" max="2489" width="7.140625" style="9" customWidth="1"/>
+    <col min="2490" max="2490" width="9.140625" style="9" customWidth="1"/>
+    <col min="2491" max="2491" width="9.42578125" style="9" customWidth="1"/>
+    <col min="2492" max="2492" width="9.85546875" style="9" customWidth="1"/>
+    <col min="2493" max="2493" width="10.42578125" style="9" customWidth="1"/>
+    <col min="2494" max="2494" width="7" style="9" customWidth="1"/>
+    <col min="2495" max="2495" width="9.42578125" style="9" customWidth="1"/>
+    <col min="2496" max="2496" width="9" style="9" customWidth="1"/>
+    <col min="2497" max="2497" width="9.85546875" style="9" customWidth="1"/>
+    <col min="2498" max="2498" width="9.5703125" style="9" customWidth="1"/>
+    <col min="2499" max="2499" width="7.28515625" style="9" customWidth="1"/>
+    <col min="2500" max="2500" width="8.85546875" style="9" customWidth="1"/>
+    <col min="2501" max="2501" width="10" style="9" customWidth="1"/>
+    <col min="2502" max="2502" width="10.42578125" style="9" customWidth="1"/>
+    <col min="2503" max="2503" width="9.5703125" style="9" customWidth="1"/>
+    <col min="2504" max="2504" width="8" style="9" customWidth="1"/>
+    <col min="2505" max="2505" width="8.42578125" style="9" customWidth="1"/>
+    <col min="2506" max="2506" width="9.140625" style="9" customWidth="1"/>
+    <col min="2507" max="2508" width="9.42578125" style="9" customWidth="1"/>
+    <col min="2509" max="2509" width="8" style="9" customWidth="1"/>
+    <col min="2510" max="2510" width="8.28515625" style="9" customWidth="1"/>
+    <col min="2511" max="2511" width="9.140625" style="9" customWidth="1"/>
+    <col min="2512" max="2512" width="10" style="9" customWidth="1"/>
+    <col min="2513" max="2513" width="9.140625" style="9" customWidth="1"/>
+    <col min="2514" max="2514" width="7.7109375" style="9" customWidth="1"/>
+    <col min="2515" max="2516" width="9.140625" style="9"/>
+    <col min="2517" max="2517" width="10.140625" style="9" customWidth="1"/>
+    <col min="2518" max="2521" width="9.140625" style="9"/>
+    <col min="2522" max="2522" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="2523" max="2526" width="9.140625" style="9"/>
+    <col min="2527" max="2527" width="11" style="9" customWidth="1"/>
+    <col min="2528" max="2531" width="9.140625" style="9"/>
+    <col min="2532" max="2532" width="10.5703125" style="9" customWidth="1"/>
+    <col min="2533" max="2536" width="9.140625" style="9"/>
+    <col min="2537" max="2537" width="9.7109375" style="9" customWidth="1"/>
+    <col min="2538" max="2538" width="10.140625" style="9" customWidth="1"/>
+    <col min="2539" max="2539" width="9.28515625" style="9" customWidth="1"/>
+    <col min="2540" max="2540" width="10.28515625" style="9" customWidth="1"/>
+    <col min="2541" max="2541" width="9.140625" style="9"/>
+    <col min="2542" max="2542" width="10.28515625" style="9" customWidth="1"/>
+    <col min="2543" max="2544" width="9.140625" style="9"/>
+    <col min="2545" max="2545" width="9.5703125" style="9" customWidth="1"/>
+    <col min="2546" max="2547" width="10.42578125" style="9" customWidth="1"/>
+    <col min="2548" max="2549" width="9.140625" style="9"/>
+    <col min="2550" max="2550" width="9.5703125" style="9" customWidth="1"/>
+    <col min="2551" max="2551" width="10.42578125" style="9" customWidth="1"/>
+    <col min="2552" max="2552" width="9.140625" style="9"/>
+    <col min="2553" max="2553" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="2554" max="2556" width="9.140625" style="9"/>
+    <col min="2557" max="2557" width="10" style="9" customWidth="1"/>
+    <col min="2558" max="2558" width="9.7109375" style="9" customWidth="1"/>
+    <col min="2559" max="2560" width="9.140625" style="9"/>
+    <col min="2561" max="2562" width="10.28515625" style="9" customWidth="1"/>
+    <col min="2563" max="2565" width="9.140625" style="9"/>
+    <col min="2566" max="2567" width="10.28515625" style="9" customWidth="1"/>
+    <col min="2568" max="2570" width="9.140625" style="9"/>
+    <col min="2571" max="2572" width="10.28515625" style="9" customWidth="1"/>
+    <col min="2573" max="2575" width="9.140625" style="9"/>
+    <col min="2576" max="2577" width="10.28515625" style="9" customWidth="1"/>
+    <col min="2578" max="2580" width="9.140625" style="9"/>
+    <col min="2581" max="2582" width="10.28515625" style="9" customWidth="1"/>
+    <col min="2583" max="2729" width="9.140625" style="9"/>
+    <col min="2730" max="2730" width="20" style="9" customWidth="1"/>
+    <col min="2731" max="2731" width="8.7109375" style="9" customWidth="1"/>
+    <col min="2732" max="2732" width="9.42578125" style="9" customWidth="1"/>
+    <col min="2733" max="2733" width="10" style="9" customWidth="1"/>
+    <col min="2734" max="2734" width="10.140625" style="9" customWidth="1"/>
+    <col min="2735" max="2735" width="8.85546875" style="9" customWidth="1"/>
+    <col min="2736" max="2736" width="9" style="9" customWidth="1"/>
+    <col min="2737" max="2737" width="9.7109375" style="9" customWidth="1"/>
+    <col min="2738" max="2738" width="9.85546875" style="9" customWidth="1"/>
+    <col min="2739" max="2739" width="9.5703125" style="9" customWidth="1"/>
+    <col min="2740" max="2740" width="8.42578125" style="9" customWidth="1"/>
+    <col min="2741" max="2741" width="8.5703125" style="9" customWidth="1"/>
+    <col min="2742" max="2743" width="9.5703125" style="9" customWidth="1"/>
+    <col min="2744" max="2744" width="9.42578125" style="9" customWidth="1"/>
+    <col min="2745" max="2745" width="7.140625" style="9" customWidth="1"/>
+    <col min="2746" max="2746" width="9.140625" style="9" customWidth="1"/>
+    <col min="2747" max="2747" width="9.42578125" style="9" customWidth="1"/>
+    <col min="2748" max="2748" width="9.85546875" style="9" customWidth="1"/>
+    <col min="2749" max="2749" width="10.42578125" style="9" customWidth="1"/>
+    <col min="2750" max="2750" width="7" style="9" customWidth="1"/>
+    <col min="2751" max="2751" width="9.42578125" style="9" customWidth="1"/>
+    <col min="2752" max="2752" width="9" style="9" customWidth="1"/>
+    <col min="2753" max="2753" width="9.85546875" style="9" customWidth="1"/>
+    <col min="2754" max="2754" width="9.5703125" style="9" customWidth="1"/>
+    <col min="2755" max="2755" width="7.28515625" style="9" customWidth="1"/>
+    <col min="2756" max="2756" width="8.85546875" style="9" customWidth="1"/>
+    <col min="2757" max="2757" width="10" style="9" customWidth="1"/>
+    <col min="2758" max="2758" width="10.42578125" style="9" customWidth="1"/>
+    <col min="2759" max="2759" width="9.5703125" style="9" customWidth="1"/>
+    <col min="2760" max="2760" width="8" style="9" customWidth="1"/>
+    <col min="2761" max="2761" width="8.42578125" style="9" customWidth="1"/>
+    <col min="2762" max="2762" width="9.140625" style="9" customWidth="1"/>
+    <col min="2763" max="2764" width="9.42578125" style="9" customWidth="1"/>
+    <col min="2765" max="2765" width="8" style="9" customWidth="1"/>
+    <col min="2766" max="2766" width="8.28515625" style="9" customWidth="1"/>
+    <col min="2767" max="2767" width="9.140625" style="9" customWidth="1"/>
+    <col min="2768" max="2768" width="10" style="9" customWidth="1"/>
+    <col min="2769" max="2769" width="9.140625" style="9" customWidth="1"/>
+    <col min="2770" max="2770" width="7.7109375" style="9" customWidth="1"/>
+    <col min="2771" max="2772" width="9.140625" style="9"/>
+    <col min="2773" max="2773" width="10.140625" style="9" customWidth="1"/>
+    <col min="2774" max="2777" width="9.140625" style="9"/>
+    <col min="2778" max="2778" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="2779" max="2782" width="9.140625" style="9"/>
+    <col min="2783" max="2783" width="11" style="9" customWidth="1"/>
+    <col min="2784" max="2787" width="9.140625" style="9"/>
+    <col min="2788" max="2788" width="10.5703125" style="9" customWidth="1"/>
+    <col min="2789" max="2792" width="9.140625" style="9"/>
+    <col min="2793" max="2793" width="9.7109375" style="9" customWidth="1"/>
+    <col min="2794" max="2794" width="10.140625" style="9" customWidth="1"/>
+    <col min="2795" max="2795" width="9.28515625" style="9" customWidth="1"/>
+    <col min="2796" max="2796" width="10.28515625" style="9" customWidth="1"/>
+    <col min="2797" max="2797" width="9.140625" style="9"/>
+    <col min="2798" max="2798" width="10.28515625" style="9" customWidth="1"/>
+    <col min="2799" max="2800" width="9.140625" style="9"/>
+    <col min="2801" max="2801" width="9.5703125" style="9" customWidth="1"/>
+    <col min="2802" max="2803" width="10.42578125" style="9" customWidth="1"/>
+    <col min="2804" max="2805" width="9.140625" style="9"/>
+    <col min="2806" max="2806" width="9.5703125" style="9" customWidth="1"/>
+    <col min="2807" max="2807" width="10.42578125" style="9" customWidth="1"/>
+    <col min="2808" max="2808" width="9.140625" style="9"/>
+    <col min="2809" max="2809" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="2810" max="2812" width="9.140625" style="9"/>
+    <col min="2813" max="2813" width="10" style="9" customWidth="1"/>
+    <col min="2814" max="2814" width="9.7109375" style="9" customWidth="1"/>
+    <col min="2815" max="2816" width="9.140625" style="9"/>
+    <col min="2817" max="2818" width="10.28515625" style="9" customWidth="1"/>
+    <col min="2819" max="2821" width="9.140625" style="9"/>
+    <col min="2822" max="2823" width="10.28515625" style="9" customWidth="1"/>
+    <col min="2824" max="2826" width="9.140625" style="9"/>
+    <col min="2827" max="2828" width="10.28515625" style="9" customWidth="1"/>
+    <col min="2829" max="2831" width="9.140625" style="9"/>
+    <col min="2832" max="2833" width="10.28515625" style="9" customWidth="1"/>
+    <col min="2834" max="2836" width="9.140625" style="9"/>
+    <col min="2837" max="2838" width="10.28515625" style="9" customWidth="1"/>
+    <col min="2839" max="2985" width="9.140625" style="9"/>
+    <col min="2986" max="2986" width="20" style="9" customWidth="1"/>
+    <col min="2987" max="2987" width="8.7109375" style="9" customWidth="1"/>
+    <col min="2988" max="2988" width="9.42578125" style="9" customWidth="1"/>
+    <col min="2989" max="2989" width="10" style="9" customWidth="1"/>
+    <col min="2990" max="2990" width="10.140625" style="9" customWidth="1"/>
+    <col min="2991" max="2991" width="8.85546875" style="9" customWidth="1"/>
+    <col min="2992" max="2992" width="9" style="9" customWidth="1"/>
+    <col min="2993" max="2993" width="9.7109375" style="9" customWidth="1"/>
+    <col min="2994" max="2994" width="9.85546875" style="9" customWidth="1"/>
+    <col min="2995" max="2995" width="9.5703125" style="9" customWidth="1"/>
+    <col min="2996" max="2996" width="8.42578125" style="9" customWidth="1"/>
+    <col min="2997" max="2997" width="8.5703125" style="9" customWidth="1"/>
+    <col min="2998" max="2999" width="9.5703125" style="9" customWidth="1"/>
+    <col min="3000" max="3000" width="9.42578125" style="9" customWidth="1"/>
+    <col min="3001" max="3001" width="7.140625" style="9" customWidth="1"/>
+    <col min="3002" max="3002" width="9.140625" style="9" customWidth="1"/>
+    <col min="3003" max="3003" width="9.42578125" style="9" customWidth="1"/>
+    <col min="3004" max="3004" width="9.85546875" style="9" customWidth="1"/>
+    <col min="3005" max="3005" width="10.42578125" style="9" customWidth="1"/>
+    <col min="3006" max="3006" width="7" style="9" customWidth="1"/>
+    <col min="3007" max="3007" width="9.42578125" style="9" customWidth="1"/>
+    <col min="3008" max="3008" width="9" style="9" customWidth="1"/>
+    <col min="3009" max="3009" width="9.85546875" style="9" customWidth="1"/>
+    <col min="3010" max="3010" width="9.5703125" style="9" customWidth="1"/>
+    <col min="3011" max="3011" width="7.28515625" style="9" customWidth="1"/>
+    <col min="3012" max="3012" width="8.85546875" style="9" customWidth="1"/>
+    <col min="3013" max="3013" width="10" style="9" customWidth="1"/>
+    <col min="3014" max="3014" width="10.42578125" style="9" customWidth="1"/>
+    <col min="3015" max="3015" width="9.5703125" style="9" customWidth="1"/>
+    <col min="3016" max="3016" width="8" style="9" customWidth="1"/>
+    <col min="3017" max="3017" width="8.42578125" style="9" customWidth="1"/>
+    <col min="3018" max="3018" width="9.140625" style="9" customWidth="1"/>
+    <col min="3019" max="3020" width="9.42578125" style="9" customWidth="1"/>
+    <col min="3021" max="3021" width="8" style="9" customWidth="1"/>
+    <col min="3022" max="3022" width="8.28515625" style="9" customWidth="1"/>
+    <col min="3023" max="3023" width="9.140625" style="9" customWidth="1"/>
+    <col min="3024" max="3024" width="10" style="9" customWidth="1"/>
+    <col min="3025" max="3025" width="9.140625" style="9" customWidth="1"/>
+    <col min="3026" max="3026" width="7.7109375" style="9" customWidth="1"/>
+    <col min="3027" max="3028" width="9.140625" style="9"/>
+    <col min="3029" max="3029" width="10.140625" style="9" customWidth="1"/>
+    <col min="3030" max="3033" width="9.140625" style="9"/>
+    <col min="3034" max="3034" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="3035" max="3038" width="9.140625" style="9"/>
+    <col min="3039" max="3039" width="11" style="9" customWidth="1"/>
+    <col min="3040" max="3043" width="9.140625" style="9"/>
+    <col min="3044" max="3044" width="10.5703125" style="9" customWidth="1"/>
+    <col min="3045" max="3048" width="9.140625" style="9"/>
+    <col min="3049" max="3049" width="9.7109375" style="9" customWidth="1"/>
+    <col min="3050" max="3050" width="10.140625" style="9" customWidth="1"/>
+    <col min="3051" max="3051" width="9.28515625" style="9" customWidth="1"/>
+    <col min="3052" max="3052" width="10.28515625" style="9" customWidth="1"/>
+    <col min="3053" max="3053" width="9.140625" style="9"/>
+    <col min="3054" max="3054" width="10.28515625" style="9" customWidth="1"/>
+    <col min="3055" max="3056" width="9.140625" style="9"/>
+    <col min="3057" max="3057" width="9.5703125" style="9" customWidth="1"/>
+    <col min="3058" max="3059" width="10.42578125" style="9" customWidth="1"/>
+    <col min="3060" max="3061" width="9.140625" style="9"/>
+    <col min="3062" max="3062" width="9.5703125" style="9" customWidth="1"/>
+    <col min="3063" max="3063" width="10.42578125" style="9" customWidth="1"/>
+    <col min="3064" max="3064" width="9.140625" style="9"/>
+    <col min="3065" max="3065" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="3066" max="3068" width="9.140625" style="9"/>
+    <col min="3069" max="3069" width="10" style="9" customWidth="1"/>
+    <col min="3070" max="3070" width="9.7109375" style="9" customWidth="1"/>
+    <col min="3071" max="3072" width="9.140625" style="9"/>
+    <col min="3073" max="3074" width="10.28515625" style="9" customWidth="1"/>
+    <col min="3075" max="3077" width="9.140625" style="9"/>
+    <col min="3078" max="3079" width="10.28515625" style="9" customWidth="1"/>
+    <col min="3080" max="3082" width="9.140625" style="9"/>
+    <col min="3083" max="3084" width="10.28515625" style="9" customWidth="1"/>
+    <col min="3085" max="3087" width="9.140625" style="9"/>
+    <col min="3088" max="3089" width="10.28515625" style="9" customWidth="1"/>
+    <col min="3090" max="3092" width="9.140625" style="9"/>
+    <col min="3093" max="3094" width="10.28515625" style="9" customWidth="1"/>
+    <col min="3095" max="3241" width="9.140625" style="9"/>
+    <col min="3242" max="3242" width="20" style="9" customWidth="1"/>
+    <col min="3243" max="3243" width="8.7109375" style="9" customWidth="1"/>
+    <col min="3244" max="3244" width="9.42578125" style="9" customWidth="1"/>
+    <col min="3245" max="3245" width="10" style="9" customWidth="1"/>
+    <col min="3246" max="3246" width="10.140625" style="9" customWidth="1"/>
+    <col min="3247" max="3247" width="8.85546875" style="9" customWidth="1"/>
+    <col min="3248" max="3248" width="9" style="9" customWidth="1"/>
+    <col min="3249" max="3249" width="9.7109375" style="9" customWidth="1"/>
+    <col min="3250" max="3250" width="9.85546875" style="9" customWidth="1"/>
+    <col min="3251" max="3251" width="9.5703125" style="9" customWidth="1"/>
+    <col min="3252" max="3252" width="8.42578125" style="9" customWidth="1"/>
+    <col min="3253" max="3253" width="8.5703125" style="9" customWidth="1"/>
+    <col min="3254" max="3255" width="9.5703125" style="9" customWidth="1"/>
+    <col min="3256" max="3256" width="9.42578125" style="9" customWidth="1"/>
+    <col min="3257" max="3257" width="7.140625" style="9" customWidth="1"/>
+    <col min="3258" max="3258" width="9.140625" style="9" customWidth="1"/>
+    <col min="3259" max="3259" width="9.42578125" style="9" customWidth="1"/>
+    <col min="3260" max="3260" width="9.85546875" style="9" customWidth="1"/>
+    <col min="3261" max="3261" width="10.42578125" style="9" customWidth="1"/>
+    <col min="3262" max="3262" width="7" style="9" customWidth="1"/>
+    <col min="3263" max="3263" width="9.42578125" style="9" customWidth="1"/>
+    <col min="3264" max="3264" width="9" style="9" customWidth="1"/>
+    <col min="3265" max="3265" width="9.85546875" style="9" customWidth="1"/>
+    <col min="3266" max="3266" width="9.5703125" style="9" customWidth="1"/>
+    <col min="3267" max="3267" width="7.28515625" style="9" customWidth="1"/>
+    <col min="3268" max="3268" width="8.85546875" style="9" customWidth="1"/>
+    <col min="3269" max="3269" width="10" style="9" customWidth="1"/>
+    <col min="3270" max="3270" width="10.42578125" style="9" customWidth="1"/>
+    <col min="3271" max="3271" width="9.5703125" style="9" customWidth="1"/>
+    <col min="3272" max="3272" width="8" style="9" customWidth="1"/>
+    <col min="3273" max="3273" width="8.42578125" style="9" customWidth="1"/>
+    <col min="3274" max="3274" width="9.140625" style="9" customWidth="1"/>
+    <col min="3275" max="3276" width="9.42578125" style="9" customWidth="1"/>
+    <col min="3277" max="3277" width="8" style="9" customWidth="1"/>
+    <col min="3278" max="3278" width="8.28515625" style="9" customWidth="1"/>
+    <col min="3279" max="3279" width="9.140625" style="9" customWidth="1"/>
+    <col min="3280" max="3280" width="10" style="9" customWidth="1"/>
+    <col min="3281" max="3281" width="9.140625" style="9" customWidth="1"/>
+    <col min="3282" max="3282" width="7.7109375" style="9" customWidth="1"/>
+    <col min="3283" max="3284" width="9.140625" style="9"/>
+    <col min="3285" max="3285" width="10.140625" style="9" customWidth="1"/>
+    <col min="3286" max="3289" width="9.140625" style="9"/>
+    <col min="3290" max="3290" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="3291" max="3294" width="9.140625" style="9"/>
+    <col min="3295" max="3295" width="11" style="9" customWidth="1"/>
+    <col min="3296" max="3299" width="9.140625" style="9"/>
+    <col min="3300" max="3300" width="10.5703125" style="9" customWidth="1"/>
+    <col min="3301" max="3304" width="9.140625" style="9"/>
+    <col min="3305" max="3305" width="9.7109375" style="9" customWidth="1"/>
+    <col min="3306" max="3306" width="10.140625" style="9" customWidth="1"/>
+    <col min="3307" max="3307" width="9.28515625" style="9" customWidth="1"/>
+    <col min="3308" max="3308" width="10.28515625" style="9" customWidth="1"/>
+    <col min="3309" max="3309" width="9.140625" style="9"/>
+    <col min="3310" max="3310" width="10.28515625" style="9" customWidth="1"/>
+    <col min="3311" max="3312" width="9.140625" style="9"/>
+    <col min="3313" max="3313" width="9.5703125" style="9" customWidth="1"/>
+    <col min="3314" max="3315" width="10.42578125" style="9" customWidth="1"/>
+    <col min="3316" max="3317" width="9.140625" style="9"/>
+    <col min="3318" max="3318" width="9.5703125" style="9" customWidth="1"/>
+    <col min="3319" max="3319" width="10.42578125" style="9" customWidth="1"/>
+    <col min="3320" max="3320" width="9.140625" style="9"/>
+    <col min="3321" max="3321" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="3322" max="3324" width="9.140625" style="9"/>
+    <col min="3325" max="3325" width="10" style="9" customWidth="1"/>
+    <col min="3326" max="3326" width="9.7109375" style="9" customWidth="1"/>
+    <col min="3327" max="3328" width="9.140625" style="9"/>
+    <col min="3329" max="3330" width="10.28515625" style="9" customWidth="1"/>
+    <col min="3331" max="3333" width="9.140625" style="9"/>
+    <col min="3334" max="3335" width="10.28515625" style="9" customWidth="1"/>
+    <col min="3336" max="3338" width="9.140625" style="9"/>
+    <col min="3339" max="3340" width="10.28515625" style="9" customWidth="1"/>
+    <col min="3341" max="3343" width="9.140625" style="9"/>
+    <col min="3344" max="3345" width="10.28515625" style="9" customWidth="1"/>
+    <col min="3346" max="3348" width="9.140625" style="9"/>
+    <col min="3349" max="3350" width="10.28515625" style="9" customWidth="1"/>
+    <col min="3351" max="3497" width="9.140625" style="9"/>
+    <col min="3498" max="3498" width="20" style="9" customWidth="1"/>
+    <col min="3499" max="3499" width="8.7109375" style="9" customWidth="1"/>
+    <col min="3500" max="3500" width="9.42578125" style="9" customWidth="1"/>
+    <col min="3501" max="3501" width="10" style="9" customWidth="1"/>
+    <col min="3502" max="3502" width="10.140625" style="9" customWidth="1"/>
+    <col min="3503" max="3503" width="8.85546875" style="9" customWidth="1"/>
+    <col min="3504" max="3504" width="9" style="9" customWidth="1"/>
+    <col min="3505" max="3505" width="9.7109375" style="9" customWidth="1"/>
+    <col min="3506" max="3506" width="9.85546875" style="9" customWidth="1"/>
+    <col min="3507" max="3507" width="9.5703125" style="9" customWidth="1"/>
+    <col min="3508" max="3508" width="8.42578125" style="9" customWidth="1"/>
+    <col min="3509" max="3509" width="8.5703125" style="9" customWidth="1"/>
+    <col min="3510" max="3511" width="9.5703125" style="9" customWidth="1"/>
+    <col min="3512" max="3512" width="9.42578125" style="9" customWidth="1"/>
+    <col min="3513" max="3513" width="7.140625" style="9" customWidth="1"/>
+    <col min="3514" max="3514" width="9.140625" style="9" customWidth="1"/>
+    <col min="3515" max="3515" width="9.42578125" style="9" customWidth="1"/>
+    <col min="3516" max="3516" width="9.85546875" style="9" customWidth="1"/>
+    <col min="3517" max="3517" width="10.42578125" style="9" customWidth="1"/>
+    <col min="3518" max="3518" width="7" style="9" customWidth="1"/>
+    <col min="3519" max="3519" width="9.42578125" style="9" customWidth="1"/>
+    <col min="3520" max="3520" width="9" style="9" customWidth="1"/>
+    <col min="3521" max="3521" width="9.85546875" style="9" customWidth="1"/>
+    <col min="3522" max="3522" width="9.5703125" style="9" customWidth="1"/>
+    <col min="3523" max="3523" width="7.28515625" style="9" customWidth="1"/>
+    <col min="3524" max="3524" width="8.85546875" style="9" customWidth="1"/>
+    <col min="3525" max="3525" width="10" style="9" customWidth="1"/>
+    <col min="3526" max="3526" width="10.42578125" style="9" customWidth="1"/>
+    <col min="3527" max="3527" width="9.5703125" style="9" customWidth="1"/>
+    <col min="3528" max="3528" width="8" style="9" customWidth="1"/>
+    <col min="3529" max="3529" width="8.42578125" style="9" customWidth="1"/>
+    <col min="3530" max="3530" width="9.140625" style="9" customWidth="1"/>
+    <col min="3531" max="3532" width="9.42578125" style="9" customWidth="1"/>
+    <col min="3533" max="3533" width="8" style="9" customWidth="1"/>
+    <col min="3534" max="3534" width="8.28515625" style="9" customWidth="1"/>
+    <col min="3535" max="3535" width="9.140625" style="9" customWidth="1"/>
+    <col min="3536" max="3536" width="10" style="9" customWidth="1"/>
+    <col min="3537" max="3537" width="9.140625" style="9" customWidth="1"/>
+    <col min="3538" max="3538" width="7.7109375" style="9" customWidth="1"/>
+    <col min="3539" max="3540" width="9.140625" style="9"/>
+    <col min="3541" max="3541" width="10.140625" style="9" customWidth="1"/>
+    <col min="3542" max="3545" width="9.140625" style="9"/>
+    <col min="3546" max="3546" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="3547" max="3550" width="9.140625" style="9"/>
+    <col min="3551" max="3551" width="11" style="9" customWidth="1"/>
+    <col min="3552" max="3555" width="9.140625" style="9"/>
+    <col min="3556" max="3556" width="10.5703125" style="9" customWidth="1"/>
+    <col min="3557" max="3560" width="9.140625" style="9"/>
+    <col min="3561" max="3561" width="9.7109375" style="9" customWidth="1"/>
+    <col min="3562" max="3562" width="10.140625" style="9" customWidth="1"/>
+    <col min="3563" max="3563" width="9.28515625" style="9" customWidth="1"/>
+    <col min="3564" max="3564" width="10.28515625" style="9" customWidth="1"/>
+    <col min="3565" max="3565" width="9.140625" style="9"/>
+    <col min="3566" max="3566" width="10.28515625" style="9" customWidth="1"/>
+    <col min="3567" max="3568" width="9.140625" style="9"/>
+    <col min="3569" max="3569" width="9.5703125" style="9" customWidth="1"/>
+    <col min="3570" max="3571" width="10.42578125" style="9" customWidth="1"/>
+    <col min="3572" max="3573" width="9.140625" style="9"/>
+    <col min="3574" max="3574" width="9.5703125" style="9" customWidth="1"/>
+    <col min="3575" max="3575" width="10.42578125" style="9" customWidth="1"/>
+    <col min="3576" max="3576" width="9.140625" style="9"/>
+    <col min="3577" max="3577" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="3578" max="3580" width="9.140625" style="9"/>
+    <col min="3581" max="3581" width="10" style="9" customWidth="1"/>
+    <col min="3582" max="3582" width="9.7109375" style="9" customWidth="1"/>
+    <col min="3583" max="3584" width="9.140625" style="9"/>
+    <col min="3585" max="3586" width="10.28515625" style="9" customWidth="1"/>
+    <col min="3587" max="3589" width="9.140625" style="9"/>
+    <col min="3590" max="3591" width="10.28515625" style="9" customWidth="1"/>
+    <col min="3592" max="3594" width="9.140625" style="9"/>
+    <col min="3595" max="3596" width="10.28515625" style="9" customWidth="1"/>
+    <col min="3597" max="3599" width="9.140625" style="9"/>
+    <col min="3600" max="3601" width="10.28515625" style="9" customWidth="1"/>
+    <col min="3602" max="3604" width="9.140625" style="9"/>
+    <col min="3605" max="3606" width="10.28515625" style="9" customWidth="1"/>
+    <col min="3607" max="3753" width="9.140625" style="9"/>
+    <col min="3754" max="3754" width="20" style="9" customWidth="1"/>
+    <col min="3755" max="3755" width="8.7109375" style="9" customWidth="1"/>
+    <col min="3756" max="3756" width="9.42578125" style="9" customWidth="1"/>
+    <col min="3757" max="3757" width="10" style="9" customWidth="1"/>
+    <col min="3758" max="3758" width="10.140625" style="9" customWidth="1"/>
+    <col min="3759" max="3759" width="8.85546875" style="9" customWidth="1"/>
+    <col min="3760" max="3760" width="9" style="9" customWidth="1"/>
+    <col min="3761" max="3761" width="9.7109375" style="9" customWidth="1"/>
+    <col min="3762" max="3762" width="9.85546875" style="9" customWidth="1"/>
+    <col min="3763" max="3763" width="9.5703125" style="9" customWidth="1"/>
+    <col min="3764" max="3764" width="8.42578125" style="9" customWidth="1"/>
+    <col min="3765" max="3765" width="8.5703125" style="9" customWidth="1"/>
+    <col min="3766" max="3767" width="9.5703125" style="9" customWidth="1"/>
+    <col min="3768" max="3768" width="9.42578125" style="9" customWidth="1"/>
+    <col min="3769" max="3769" width="7.140625" style="9" customWidth="1"/>
+    <col min="3770" max="3770" width="9.140625" style="9" customWidth="1"/>
+    <col min="3771" max="3771" width="9.42578125" style="9" customWidth="1"/>
+    <col min="3772" max="3772" width="9.85546875" style="9" customWidth="1"/>
+    <col min="3773" max="3773" width="10.42578125" style="9" customWidth="1"/>
+    <col min="3774" max="3774" width="7" style="9" customWidth="1"/>
+    <col min="3775" max="3775" width="9.42578125" style="9" customWidth="1"/>
+    <col min="3776" max="3776" width="9" style="9" customWidth="1"/>
+    <col min="3777" max="3777" width="9.85546875" style="9" customWidth="1"/>
+    <col min="3778" max="3778" width="9.5703125" style="9" customWidth="1"/>
+    <col min="3779" max="3779" width="7.28515625" style="9" customWidth="1"/>
+    <col min="3780" max="3780" width="8.85546875" style="9" customWidth="1"/>
+    <col min="3781" max="3781" width="10" style="9" customWidth="1"/>
+    <col min="3782" max="3782" width="10.42578125" style="9" customWidth="1"/>
+    <col min="3783" max="3783" width="9.5703125" style="9" customWidth="1"/>
+    <col min="3784" max="3784" width="8" style="9" customWidth="1"/>
+    <col min="3785" max="3785" width="8.42578125" style="9" customWidth="1"/>
+    <col min="3786" max="3786" width="9.140625" style="9" customWidth="1"/>
+    <col min="3787" max="3788" width="9.42578125" style="9" customWidth="1"/>
+    <col min="3789" max="3789" width="8" style="9" customWidth="1"/>
+    <col min="3790" max="3790" width="8.28515625" style="9" customWidth="1"/>
+    <col min="3791" max="3791" width="9.140625" style="9" customWidth="1"/>
+    <col min="3792" max="3792" width="10" style="9" customWidth="1"/>
+    <col min="3793" max="3793" width="9.140625" style="9" customWidth="1"/>
+    <col min="3794" max="3794" width="7.7109375" style="9" customWidth="1"/>
+    <col min="3795" max="3796" width="9.140625" style="9"/>
+    <col min="3797" max="3797" width="10.140625" style="9" customWidth="1"/>
+    <col min="3798" max="3801" width="9.140625" style="9"/>
+    <col min="3802" max="3802" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="3803" max="3806" width="9.140625" style="9"/>
+    <col min="3807" max="3807" width="11" style="9" customWidth="1"/>
+    <col min="3808" max="3811" width="9.140625" style="9"/>
+    <col min="3812" max="3812" width="10.5703125" style="9" customWidth="1"/>
+    <col min="3813" max="3816" width="9.140625" style="9"/>
+    <col min="3817" max="3817" width="9.7109375" style="9" customWidth="1"/>
+    <col min="3818" max="3818" width="10.140625" style="9" customWidth="1"/>
+    <col min="3819" max="3819" width="9.28515625" style="9" customWidth="1"/>
+    <col min="3820" max="3820" width="10.28515625" style="9" customWidth="1"/>
+    <col min="3821" max="3821" width="9.140625" style="9"/>
+    <col min="3822" max="3822" width="10.28515625" style="9" customWidth="1"/>
+    <col min="3823" max="3824" width="9.140625" style="9"/>
+    <col min="3825" max="3825" width="9.5703125" style="9" customWidth="1"/>
+    <col min="3826" max="3827" width="10.42578125" style="9" customWidth="1"/>
+    <col min="3828" max="3829" width="9.140625" style="9"/>
+    <col min="3830" max="3830" width="9.5703125" style="9" customWidth="1"/>
+    <col min="3831" max="3831" width="10.42578125" style="9" customWidth="1"/>
+    <col min="3832" max="3832" width="9.140625" style="9"/>
+    <col min="3833" max="3833" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="3834" max="3836" width="9.140625" style="9"/>
+    <col min="3837" max="3837" width="10" style="9" customWidth="1"/>
+    <col min="3838" max="3838" width="9.7109375" style="9" customWidth="1"/>
+    <col min="3839" max="3840" width="9.140625" style="9"/>
+    <col min="3841" max="3842" width="10.28515625" style="9" customWidth="1"/>
+    <col min="3843" max="3845" width="9.140625" style="9"/>
+    <col min="3846" max="3847" width="10.28515625" style="9" customWidth="1"/>
+    <col min="3848" max="3850" width="9.140625" style="9"/>
+    <col min="3851" max="3852" width="10.28515625" style="9" customWidth="1"/>
+    <col min="3853" max="3855" width="9.140625" style="9"/>
+    <col min="3856" max="3857" width="10.28515625" style="9" customWidth="1"/>
+    <col min="3858" max="3860" width="9.140625" style="9"/>
+    <col min="3861" max="3862" width="10.28515625" style="9" customWidth="1"/>
+    <col min="3863" max="4009" width="9.140625" style="9"/>
+    <col min="4010" max="4010" width="20" style="9" customWidth="1"/>
+    <col min="4011" max="4011" width="8.7109375" style="9" customWidth="1"/>
+    <col min="4012" max="4012" width="9.42578125" style="9" customWidth="1"/>
+    <col min="4013" max="4013" width="10" style="9" customWidth="1"/>
+    <col min="4014" max="4014" width="10.140625" style="9" customWidth="1"/>
+    <col min="4015" max="4015" width="8.85546875" style="9" customWidth="1"/>
+    <col min="4016" max="4016" width="9" style="9" customWidth="1"/>
+    <col min="4017" max="4017" width="9.7109375" style="9" customWidth="1"/>
+    <col min="4018" max="4018" width="9.85546875" style="9" customWidth="1"/>
+    <col min="4019" max="4019" width="9.5703125" style="9" customWidth="1"/>
+    <col min="4020" max="4020" width="8.42578125" style="9" customWidth="1"/>
+    <col min="4021" max="4021" width="8.5703125" style="9" customWidth="1"/>
+    <col min="4022" max="4023" width="9.5703125" style="9" customWidth="1"/>
+    <col min="4024" max="4024" width="9.42578125" style="9" customWidth="1"/>
+    <col min="4025" max="4025" width="7.140625" style="9" customWidth="1"/>
+    <col min="4026" max="4026" width="9.140625" style="9" customWidth="1"/>
+    <col min="4027" max="4027" width="9.42578125" style="9" customWidth="1"/>
+    <col min="4028" max="4028" width="9.85546875" style="9" customWidth="1"/>
+    <col min="4029" max="4029" width="10.42578125" style="9" customWidth="1"/>
+    <col min="4030" max="4030" width="7" style="9" customWidth="1"/>
+    <col min="4031" max="4031" width="9.42578125" style="9" customWidth="1"/>
+    <col min="4032" max="4032" width="9" style="9" customWidth="1"/>
+    <col min="4033" max="4033" width="9.85546875" style="9" customWidth="1"/>
+    <col min="4034" max="4034" width="9.5703125" style="9" customWidth="1"/>
+    <col min="4035" max="4035" width="7.28515625" style="9" customWidth="1"/>
+    <col min="4036" max="4036" width="8.85546875" style="9" customWidth="1"/>
+    <col min="4037" max="4037" width="10" style="9" customWidth="1"/>
+    <col min="4038" max="4038" width="10.42578125" style="9" customWidth="1"/>
+    <col min="4039" max="4039" width="9.5703125" style="9" customWidth="1"/>
+    <col min="4040" max="4040" width="8" style="9" customWidth="1"/>
+    <col min="4041" max="4041" width="8.42578125" style="9" customWidth="1"/>
+    <col min="4042" max="4042" width="9.140625" style="9" customWidth="1"/>
+    <col min="4043" max="4044" width="9.42578125" style="9" customWidth="1"/>
+    <col min="4045" max="4045" width="8" style="9" customWidth="1"/>
+    <col min="4046" max="4046" width="8.28515625" style="9" customWidth="1"/>
+    <col min="4047" max="4047" width="9.140625" style="9" customWidth="1"/>
+    <col min="4048" max="4048" width="10" style="9" customWidth="1"/>
+    <col min="4049" max="4049" width="9.140625" style="9" customWidth="1"/>
+    <col min="4050" max="4050" width="7.7109375" style="9" customWidth="1"/>
+    <col min="4051" max="4052" width="9.140625" style="9"/>
+    <col min="4053" max="4053" width="10.140625" style="9" customWidth="1"/>
+    <col min="4054" max="4057" width="9.140625" style="9"/>
+    <col min="4058" max="4058" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="4059" max="4062" width="9.140625" style="9"/>
+    <col min="4063" max="4063" width="11" style="9" customWidth="1"/>
+    <col min="4064" max="4067" width="9.140625" style="9"/>
+    <col min="4068" max="4068" width="10.5703125" style="9" customWidth="1"/>
+    <col min="4069" max="4072" width="9.140625" style="9"/>
+    <col min="4073" max="4073" width="9.7109375" style="9" customWidth="1"/>
+    <col min="4074" max="4074" width="10.140625" style="9" customWidth="1"/>
+    <col min="4075" max="4075" width="9.28515625" style="9" customWidth="1"/>
+    <col min="4076" max="4076" width="10.28515625" style="9" customWidth="1"/>
+    <col min="4077" max="4077" width="9.140625" style="9"/>
+    <col min="4078" max="4078" width="10.28515625" style="9" customWidth="1"/>
+    <col min="4079" max="4080" width="9.140625" style="9"/>
+    <col min="4081" max="4081" width="9.5703125" style="9" customWidth="1"/>
+    <col min="4082" max="4083" width="10.42578125" style="9" customWidth="1"/>
+    <col min="4084" max="4085" width="9.140625" style="9"/>
+    <col min="4086" max="4086" width="9.5703125" style="9" customWidth="1"/>
+    <col min="4087" max="4087" width="10.42578125" style="9" customWidth="1"/>
+    <col min="4088" max="4088" width="9.140625" style="9"/>
+    <col min="4089" max="4089" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="4090" max="4092" width="9.140625" style="9"/>
+    <col min="4093" max="4093" width="10" style="9" customWidth="1"/>
+    <col min="4094" max="4094" width="9.7109375" style="9" customWidth="1"/>
+    <col min="4095" max="4096" width="9.140625" style="9"/>
+    <col min="4097" max="4098" width="10.28515625" style="9" customWidth="1"/>
+    <col min="4099" max="4101" width="9.140625" style="9"/>
+    <col min="4102" max="4103" width="10.28515625" style="9" customWidth="1"/>
+    <col min="4104" max="4106" width="9.140625" style="9"/>
+    <col min="4107" max="4108" width="10.28515625" style="9" customWidth="1"/>
+    <col min="4109" max="4111" width="9.140625" style="9"/>
+    <col min="4112" max="4113" width="10.28515625" style="9" customWidth="1"/>
+    <col min="4114" max="4116" width="9.140625" style="9"/>
+    <col min="4117" max="4118" width="10.28515625" style="9" customWidth="1"/>
+    <col min="4119" max="4265" width="9.140625" style="9"/>
+    <col min="4266" max="4266" width="20" style="9" customWidth="1"/>
+    <col min="4267" max="4267" width="8.7109375" style="9" customWidth="1"/>
+    <col min="4268" max="4268" width="9.42578125" style="9" customWidth="1"/>
+    <col min="4269" max="4269" width="10" style="9" customWidth="1"/>
+    <col min="4270" max="4270" width="10.140625" style="9" customWidth="1"/>
+    <col min="4271" max="4271" width="8.85546875" style="9" customWidth="1"/>
+    <col min="4272" max="4272" width="9" style="9" customWidth="1"/>
+    <col min="4273" max="4273" width="9.7109375" style="9" customWidth="1"/>
+    <col min="4274" max="4274" width="9.85546875" style="9" customWidth="1"/>
+    <col min="4275" max="4275" width="9.5703125" style="9" customWidth="1"/>
+    <col min="4276" max="4276" width="8.42578125" style="9" customWidth="1"/>
+    <col min="4277" max="4277" width="8.5703125" style="9" customWidth="1"/>
+    <col min="4278" max="4279" width="9.5703125" style="9" customWidth="1"/>
+    <col min="4280" max="4280" width="9.42578125" style="9" customWidth="1"/>
+    <col min="4281" max="4281" width="7.140625" style="9" customWidth="1"/>
+    <col min="4282" max="4282" width="9.140625" style="9" customWidth="1"/>
+    <col min="4283" max="4283" width="9.42578125" style="9" customWidth="1"/>
+    <col min="4284" max="4284" width="9.85546875" style="9" customWidth="1"/>
+    <col min="4285" max="4285" width="10.42578125" style="9" customWidth="1"/>
+    <col min="4286" max="4286" width="7" style="9" customWidth="1"/>
+    <col min="4287" max="4287" width="9.42578125" style="9" customWidth="1"/>
+    <col min="4288" max="4288" width="9" style="9" customWidth="1"/>
+    <col min="4289" max="4289" width="9.85546875" style="9" customWidth="1"/>
+    <col min="4290" max="4290" width="9.5703125" style="9" customWidth="1"/>
+    <col min="4291" max="4291" width="7.28515625" style="9" customWidth="1"/>
+    <col min="4292" max="4292" width="8.85546875" style="9" customWidth="1"/>
+    <col min="4293" max="4293" width="10" style="9" customWidth="1"/>
+    <col min="4294" max="4294" width="10.42578125" style="9" customWidth="1"/>
+    <col min="4295" max="4295" width="9.5703125" style="9" customWidth="1"/>
+    <col min="4296" max="4296" width="8" style="9" customWidth="1"/>
+    <col min="4297" max="4297" width="8.42578125" style="9" customWidth="1"/>
+    <col min="4298" max="4298" width="9.140625" style="9" customWidth="1"/>
+    <col min="4299" max="4300" width="9.42578125" style="9" customWidth="1"/>
+    <col min="4301" max="4301" width="8" style="9" customWidth="1"/>
+    <col min="4302" max="4302" width="8.28515625" style="9" customWidth="1"/>
+    <col min="4303" max="4303" width="9.140625" style="9" customWidth="1"/>
+    <col min="4304" max="4304" width="10" style="9" customWidth="1"/>
+    <col min="4305" max="4305" width="9.140625" style="9" customWidth="1"/>
+    <col min="4306" max="4306" width="7.7109375" style="9" customWidth="1"/>
+    <col min="4307" max="4308" width="9.140625" style="9"/>
+    <col min="4309" max="4309" width="10.140625" style="9" customWidth="1"/>
+    <col min="4310" max="4313" width="9.140625" style="9"/>
+    <col min="4314" max="4314" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="4315" max="4318" width="9.140625" style="9"/>
+    <col min="4319" max="4319" width="11" style="9" customWidth="1"/>
+    <col min="4320" max="4323" width="9.140625" style="9"/>
+    <col min="4324" max="4324" width="10.5703125" style="9" customWidth="1"/>
+    <col min="4325" max="4328" width="9.140625" style="9"/>
+    <col min="4329" max="4329" width="9.7109375" style="9" customWidth="1"/>
+    <col min="4330" max="4330" width="10.140625" style="9" customWidth="1"/>
+    <col min="4331" max="4331" width="9.28515625" style="9" customWidth="1"/>
+    <col min="4332" max="4332" width="10.28515625" style="9" customWidth="1"/>
+    <col min="4333" max="4333" width="9.140625" style="9"/>
+    <col min="4334" max="4334" width="10.28515625" style="9" customWidth="1"/>
+    <col min="4335" max="4336" width="9.140625" style="9"/>
+    <col min="4337" max="4337" width="9.5703125" style="9" customWidth="1"/>
+    <col min="4338" max="4339" width="10.42578125" style="9" customWidth="1"/>
+    <col min="4340" max="4341" width="9.140625" style="9"/>
+    <col min="4342" max="4342" width="9.5703125" style="9" customWidth="1"/>
+    <col min="4343" max="4343" width="10.42578125" style="9" customWidth="1"/>
+    <col min="4344" max="4344" width="9.140625" style="9"/>
+    <col min="4345" max="4345" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="4346" max="4348" width="9.140625" style="9"/>
+    <col min="4349" max="4349" width="10" style="9" customWidth="1"/>
+    <col min="4350" max="4350" width="9.7109375" style="9" customWidth="1"/>
+    <col min="4351" max="4352" width="9.140625" style="9"/>
+    <col min="4353" max="4354" width="10.28515625" style="9" customWidth="1"/>
+    <col min="4355" max="4357" width="9.140625" style="9"/>
+    <col min="4358" max="4359" width="10.28515625" style="9" customWidth="1"/>
+    <col min="4360" max="4362" width="9.140625" style="9"/>
+    <col min="4363" max="4364" width="10.28515625" style="9" customWidth="1"/>
+    <col min="4365" max="4367" width="9.140625" style="9"/>
+    <col min="4368" max="4369" width="10.28515625" style="9" customWidth="1"/>
+    <col min="4370" max="4372" width="9.140625" style="9"/>
+    <col min="4373" max="4374" width="10.28515625" style="9" customWidth="1"/>
+    <col min="4375" max="4521" width="9.140625" style="9"/>
+    <col min="4522" max="4522" width="20" style="9" customWidth="1"/>
+    <col min="4523" max="4523" width="8.7109375" style="9" customWidth="1"/>
+    <col min="4524" max="4524" width="9.42578125" style="9" customWidth="1"/>
+    <col min="4525" max="4525" width="10" style="9" customWidth="1"/>
+    <col min="4526" max="4526" width="10.140625" style="9" customWidth="1"/>
+    <col min="4527" max="4527" width="8.85546875" style="9" customWidth="1"/>
+    <col min="4528" max="4528" width="9" style="9" customWidth="1"/>
+    <col min="4529" max="4529" width="9.7109375" style="9" customWidth="1"/>
+    <col min="4530" max="4530" width="9.85546875" style="9" customWidth="1"/>
+    <col min="4531" max="4531" width="9.5703125" style="9" customWidth="1"/>
+    <col min="4532" max="4532" width="8.42578125" style="9" customWidth="1"/>
+    <col min="4533" max="4533" width="8.5703125" style="9" customWidth="1"/>
+    <col min="4534" max="4535" width="9.5703125" style="9" customWidth="1"/>
+    <col min="4536" max="4536" width="9.42578125" style="9" customWidth="1"/>
+    <col min="4537" max="4537" width="7.140625" style="9" customWidth="1"/>
+    <col min="4538" max="4538" width="9.140625" style="9" customWidth="1"/>
+    <col min="4539" max="4539" width="9.42578125" style="9" customWidth="1"/>
+    <col min="4540" max="4540" width="9.85546875" style="9" customWidth="1"/>
+    <col min="4541" max="4541" width="10.42578125" style="9" customWidth="1"/>
+    <col min="4542" max="4542" width="7" style="9" customWidth="1"/>
+    <col min="4543" max="4543" width="9.42578125" style="9" customWidth="1"/>
+    <col min="4544" max="4544" width="9" style="9" customWidth="1"/>
+    <col min="4545" max="4545" width="9.85546875" style="9" customWidth="1"/>
+    <col min="4546" max="4546" width="9.5703125" style="9" customWidth="1"/>
+    <col min="4547" max="4547" width="7.28515625" style="9" customWidth="1"/>
+    <col min="4548" max="4548" width="8.85546875" style="9" customWidth="1"/>
+    <col min="4549" max="4549" width="10" style="9" customWidth="1"/>
+    <col min="4550" max="4550" width="10.42578125" style="9" customWidth="1"/>
+    <col min="4551" max="4551" width="9.5703125" style="9" customWidth="1"/>
+    <col min="4552" max="4552" width="8" style="9" customWidth="1"/>
+    <col min="4553" max="4553" width="8.42578125" style="9" customWidth="1"/>
+    <col min="4554" max="4554" width="9.140625" style="9" customWidth="1"/>
+    <col min="4555" max="4556" width="9.42578125" style="9" customWidth="1"/>
+    <col min="4557" max="4557" width="8" style="9" customWidth="1"/>
+    <col min="4558" max="4558" width="8.28515625" style="9" customWidth="1"/>
+    <col min="4559" max="4559" width="9.140625" style="9" customWidth="1"/>
+    <col min="4560" max="4560" width="10" style="9" customWidth="1"/>
+    <col min="4561" max="4561" width="9.140625" style="9" customWidth="1"/>
+    <col min="4562" max="4562" width="7.7109375" style="9" customWidth="1"/>
+    <col min="4563" max="4564" width="9.140625" style="9"/>
+    <col min="4565" max="4565" width="10.140625" style="9" customWidth="1"/>
+    <col min="4566" max="4569" width="9.140625" style="9"/>
+    <col min="4570" max="4570" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="4571" max="4574" width="9.140625" style="9"/>
+    <col min="4575" max="4575" width="11" style="9" customWidth="1"/>
+    <col min="4576" max="4579" width="9.140625" style="9"/>
+    <col min="4580" max="4580" width="10.5703125" style="9" customWidth="1"/>
+    <col min="4581" max="4584" width="9.140625" style="9"/>
+    <col min="4585" max="4585" width="9.7109375" style="9" customWidth="1"/>
+    <col min="4586" max="4586" width="10.140625" style="9" customWidth="1"/>
+    <col min="4587" max="4587" width="9.28515625" style="9" customWidth="1"/>
+    <col min="4588" max="4588" width="10.28515625" style="9" customWidth="1"/>
+    <col min="4589" max="4589" width="9.140625" style="9"/>
+    <col min="4590" max="4590" width="10.28515625" style="9" customWidth="1"/>
+    <col min="4591" max="4592" width="9.140625" style="9"/>
+    <col min="4593" max="4593" width="9.5703125" style="9" customWidth="1"/>
+    <col min="4594" max="4595" width="10.42578125" style="9" customWidth="1"/>
+    <col min="4596" max="4597" width="9.140625" style="9"/>
+    <col min="4598" max="4598" width="9.5703125" style="9" customWidth="1"/>
+    <col min="4599" max="4599" width="10.42578125" style="9" customWidth="1"/>
+    <col min="4600" max="4600" width="9.140625" style="9"/>
+    <col min="4601" max="4601" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="4602" max="4604" width="9.140625" style="9"/>
+    <col min="4605" max="4605" width="10" style="9" customWidth="1"/>
+    <col min="4606" max="4606" width="9.7109375" style="9" customWidth="1"/>
+    <col min="4607" max="4608" width="9.140625" style="9"/>
+    <col min="4609" max="4610" width="10.28515625" style="9" customWidth="1"/>
+    <col min="4611" max="4613" width="9.140625" style="9"/>
+    <col min="4614" max="4615" width="10.28515625" style="9" customWidth="1"/>
+    <col min="4616" max="4618" width="9.140625" style="9"/>
+    <col min="4619" max="4620" width="10.28515625" style="9" customWidth="1"/>
+    <col min="4621" max="4623" width="9.140625" style="9"/>
+    <col min="4624" max="4625" width="10.28515625" style="9" customWidth="1"/>
+    <col min="4626" max="4628" width="9.140625" style="9"/>
+    <col min="4629" max="4630" width="10.28515625" style="9" customWidth="1"/>
+    <col min="4631" max="4777" width="9.140625" style="9"/>
+    <col min="4778" max="4778" width="20" style="9" customWidth="1"/>
+    <col min="4779" max="4779" width="8.7109375" style="9" customWidth="1"/>
+    <col min="4780" max="4780" width="9.42578125" style="9" customWidth="1"/>
+    <col min="4781" max="4781" width="10" style="9" customWidth="1"/>
+    <col min="4782" max="4782" width="10.140625" style="9" customWidth="1"/>
+    <col min="4783" max="4783" width="8.85546875" style="9" customWidth="1"/>
+    <col min="4784" max="4784" width="9" style="9" customWidth="1"/>
+    <col min="4785" max="4785" width="9.7109375" style="9" customWidth="1"/>
+    <col min="4786" max="4786" width="9.85546875" style="9" customWidth="1"/>
+    <col min="4787" max="4787" width="9.5703125" style="9" customWidth="1"/>
+    <col min="4788" max="4788" width="8.42578125" style="9" customWidth="1"/>
+    <col min="4789" max="4789" width="8.5703125" style="9" customWidth="1"/>
+    <col min="4790" max="4791" width="9.5703125" style="9" customWidth="1"/>
+    <col min="4792" max="4792" width="9.42578125" style="9" customWidth="1"/>
+    <col min="4793" max="4793" width="7.140625" style="9" customWidth="1"/>
+    <col min="4794" max="4794" width="9.140625" style="9" customWidth="1"/>
+    <col min="4795" max="4795" width="9.42578125" style="9" customWidth="1"/>
+    <col min="4796" max="4796" width="9.85546875" style="9" customWidth="1"/>
+    <col min="4797" max="4797" width="10.42578125" style="9" customWidth="1"/>
+    <col min="4798" max="4798" width="7" style="9" customWidth="1"/>
+    <col min="4799" max="4799" width="9.42578125" style="9" customWidth="1"/>
+    <col min="4800" max="4800" width="9" style="9" customWidth="1"/>
+    <col min="4801" max="4801" width="9.85546875" style="9" customWidth="1"/>
+    <col min="4802" max="4802" width="9.5703125" style="9" customWidth="1"/>
+    <col min="4803" max="4803" width="7.28515625" style="9" customWidth="1"/>
+    <col min="4804" max="4804" width="8.85546875" style="9" customWidth="1"/>
+    <col min="4805" max="4805" width="10" style="9" customWidth="1"/>
+    <col min="4806" max="4806" width="10.42578125" style="9" customWidth="1"/>
+    <col min="4807" max="4807" width="9.5703125" style="9" customWidth="1"/>
+    <col min="4808" max="4808" width="8" style="9" customWidth="1"/>
+    <col min="4809" max="4809" width="8.42578125" style="9" customWidth="1"/>
+    <col min="4810" max="4810" width="9.140625" style="9" customWidth="1"/>
+    <col min="4811" max="4812" width="9.42578125" style="9" customWidth="1"/>
+    <col min="4813" max="4813" width="8" style="9" customWidth="1"/>
+    <col min="4814" max="4814" width="8.28515625" style="9" customWidth="1"/>
+    <col min="4815" max="4815" width="9.140625" style="9" customWidth="1"/>
+    <col min="4816" max="4816" width="10" style="9" customWidth="1"/>
+    <col min="4817" max="4817" width="9.140625" style="9" customWidth="1"/>
+    <col min="4818" max="4818" width="7.7109375" style="9" customWidth="1"/>
+    <col min="4819" max="4820" width="9.140625" style="9"/>
+    <col min="4821" max="4821" width="10.140625" style="9" customWidth="1"/>
+    <col min="4822" max="4825" width="9.140625" style="9"/>
+    <col min="4826" max="4826" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="4827" max="4830" width="9.140625" style="9"/>
+    <col min="4831" max="4831" width="11" style="9" customWidth="1"/>
+    <col min="4832" max="4835" width="9.140625" style="9"/>
+    <col min="4836" max="4836" width="10.5703125" style="9" customWidth="1"/>
+    <col min="4837" max="4840" width="9.140625" style="9"/>
+    <col min="4841" max="4841" width="9.7109375" style="9" customWidth="1"/>
+    <col min="4842" max="4842" width="10.140625" style="9" customWidth="1"/>
+    <col min="4843" max="4843" width="9.28515625" style="9" customWidth="1"/>
+    <col min="4844" max="4844" width="10.28515625" style="9" customWidth="1"/>
+    <col min="4845" max="4845" width="9.140625" style="9"/>
+    <col min="4846" max="4846" width="10.28515625" style="9" customWidth="1"/>
+    <col min="4847" max="4848" width="9.140625" style="9"/>
+    <col min="4849" max="4849" width="9.5703125" style="9" customWidth="1"/>
+    <col min="4850" max="4851" width="10.42578125" style="9" customWidth="1"/>
+    <col min="4852" max="4853" width="9.140625" style="9"/>
+    <col min="4854" max="4854" width="9.5703125" style="9" customWidth="1"/>
+    <col min="4855" max="4855" width="10.42578125" style="9" customWidth="1"/>
+    <col min="4856" max="4856" width="9.140625" style="9"/>
+    <col min="4857" max="4857" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="4858" max="4860" width="9.140625" style="9"/>
+    <col min="4861" max="4861" width="10" style="9" customWidth="1"/>
+    <col min="4862" max="4862" width="9.7109375" style="9" customWidth="1"/>
+    <col min="4863" max="4864" width="9.140625" style="9"/>
+    <col min="4865" max="4866" width="10.28515625" style="9" customWidth="1"/>
+    <col min="4867" max="4869" width="9.140625" style="9"/>
+    <col min="4870" max="4871" width="10.28515625" style="9" customWidth="1"/>
+    <col min="4872" max="4874" width="9.140625" style="9"/>
+    <col min="4875" max="4876" width="10.28515625" style="9" customWidth="1"/>
+    <col min="4877" max="4879" width="9.140625" style="9"/>
+    <col min="4880" max="4881" width="10.28515625" style="9" customWidth="1"/>
+    <col min="4882" max="4884" width="9.140625" style="9"/>
+    <col min="4885" max="4886" width="10.28515625" style="9" customWidth="1"/>
+    <col min="4887" max="5033" width="9.140625" style="9"/>
+    <col min="5034" max="5034" width="20" style="9" customWidth="1"/>
+    <col min="5035" max="5035" width="8.7109375" style="9" customWidth="1"/>
+    <col min="5036" max="5036" width="9.42578125" style="9" customWidth="1"/>
+    <col min="5037" max="5037" width="10" style="9" customWidth="1"/>
+    <col min="5038" max="5038" width="10.140625" style="9" customWidth="1"/>
+    <col min="5039" max="5039" width="8.85546875" style="9" customWidth="1"/>
+    <col min="5040" max="5040" width="9" style="9" customWidth="1"/>
+    <col min="5041" max="5041" width="9.7109375" style="9" customWidth="1"/>
+    <col min="5042" max="5042" width="9.85546875" style="9" customWidth="1"/>
+    <col min="5043" max="5043" width="9.5703125" style="9" customWidth="1"/>
+    <col min="5044" max="5044" width="8.42578125" style="9" customWidth="1"/>
+    <col min="5045" max="5045" width="8.5703125" style="9" customWidth="1"/>
+    <col min="5046" max="5047" width="9.5703125" style="9" customWidth="1"/>
+    <col min="5048" max="5048" width="9.42578125" style="9" customWidth="1"/>
+    <col min="5049" max="5049" width="7.140625" style="9" customWidth="1"/>
+    <col min="5050" max="5050" width="9.140625" style="9" customWidth="1"/>
+    <col min="5051" max="5051" width="9.42578125" style="9" customWidth="1"/>
+    <col min="5052" max="5052" width="9.85546875" style="9" customWidth="1"/>
+    <col min="5053" max="5053" width="10.42578125" style="9" customWidth="1"/>
+    <col min="5054" max="5054" width="7" style="9" customWidth="1"/>
+    <col min="5055" max="5055" width="9.42578125" style="9" customWidth="1"/>
+    <col min="5056" max="5056" width="9" style="9" customWidth="1"/>
+    <col min="5057" max="5057" width="9.85546875" style="9" customWidth="1"/>
+    <col min="5058" max="5058" width="9.5703125" style="9" customWidth="1"/>
+    <col min="5059" max="5059" width="7.28515625" style="9" customWidth="1"/>
+    <col min="5060" max="5060" width="8.85546875" style="9" customWidth="1"/>
+    <col min="5061" max="5061" width="10" style="9" customWidth="1"/>
+    <col min="5062" max="5062" width="10.42578125" style="9" customWidth="1"/>
+    <col min="5063" max="5063" width="9.5703125" style="9" customWidth="1"/>
+    <col min="5064" max="5064" width="8" style="9" customWidth="1"/>
+    <col min="5065" max="5065" width="8.42578125" style="9" customWidth="1"/>
+    <col min="5066" max="5066" width="9.140625" style="9" customWidth="1"/>
+    <col min="5067" max="5068" width="9.42578125" style="9" customWidth="1"/>
+    <col min="5069" max="5069" width="8" style="9" customWidth="1"/>
+    <col min="5070" max="5070" width="8.28515625" style="9" customWidth="1"/>
+    <col min="5071" max="5071" width="9.140625" style="9" customWidth="1"/>
+    <col min="5072" max="5072" width="10" style="9" customWidth="1"/>
+    <col min="5073" max="5073" width="9.140625" style="9" customWidth="1"/>
+    <col min="5074" max="5074" width="7.7109375" style="9" customWidth="1"/>
+    <col min="5075" max="5076" width="9.140625" style="9"/>
+    <col min="5077" max="5077" width="10.140625" style="9" customWidth="1"/>
+    <col min="5078" max="5081" width="9.140625" style="9"/>
+    <col min="5082" max="5082" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="5083" max="5086" width="9.140625" style="9"/>
+    <col min="5087" max="5087" width="11" style="9" customWidth="1"/>
+    <col min="5088" max="5091" width="9.140625" style="9"/>
+    <col min="5092" max="5092" width="10.5703125" style="9" customWidth="1"/>
+    <col min="5093" max="5096" width="9.140625" style="9"/>
+    <col min="5097" max="5097" width="9.7109375" style="9" customWidth="1"/>
+    <col min="5098" max="5098" width="10.140625" style="9" customWidth="1"/>
+    <col min="5099" max="5099" width="9.28515625" style="9" customWidth="1"/>
+    <col min="5100" max="5100" width="10.28515625" style="9" customWidth="1"/>
+    <col min="5101" max="5101" width="9.140625" style="9"/>
+    <col min="5102" max="5102" width="10.28515625" style="9" customWidth="1"/>
+    <col min="5103" max="5104" width="9.140625" style="9"/>
+    <col min="5105" max="5105" width="9.5703125" style="9" customWidth="1"/>
+    <col min="5106" max="5107" width="10.42578125" style="9" customWidth="1"/>
+    <col min="5108" max="5109" width="9.140625" style="9"/>
+    <col min="5110" max="5110" width="9.5703125" style="9" customWidth="1"/>
+    <col min="5111" max="5111" width="10.42578125" style="9" customWidth="1"/>
+    <col min="5112" max="5112" width="9.140625" style="9"/>
+    <col min="5113" max="5113" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="5114" max="5116" width="9.140625" style="9"/>
+    <col min="5117" max="5117" width="10" style="9" customWidth="1"/>
+    <col min="5118" max="5118" width="9.7109375" style="9" customWidth="1"/>
+    <col min="5119" max="5120" width="9.140625" style="9"/>
+    <col min="5121" max="5122" width="10.28515625" style="9" customWidth="1"/>
+    <col min="5123" max="5125" width="9.140625" style="9"/>
+    <col min="5126" max="5127" width="10.28515625" style="9" customWidth="1"/>
+    <col min="5128" max="5130" width="9.140625" style="9"/>
+    <col min="5131" max="5132" width="10.28515625" style="9" customWidth="1"/>
+    <col min="5133" max="5135" width="9.140625" style="9"/>
+    <col min="5136" max="5137" width="10.28515625" style="9" customWidth="1"/>
+    <col min="5138" max="5140" width="9.140625" style="9"/>
+    <col min="5141" max="5142" width="10.28515625" style="9" customWidth="1"/>
+    <col min="5143" max="5289" width="9.140625" style="9"/>
+    <col min="5290" max="5290" width="20" style="9" customWidth="1"/>
+    <col min="5291" max="5291" width="8.7109375" style="9" customWidth="1"/>
+    <col min="5292" max="5292" width="9.42578125" style="9" customWidth="1"/>
+    <col min="5293" max="5293" width="10" style="9" customWidth="1"/>
+    <col min="5294" max="5294" width="10.140625" style="9" customWidth="1"/>
+    <col min="5295" max="5295" width="8.85546875" style="9" customWidth="1"/>
+    <col min="5296" max="5296" width="9" style="9" customWidth="1"/>
+    <col min="5297" max="5297" width="9.7109375" style="9" customWidth="1"/>
+    <col min="5298" max="5298" width="9.85546875" style="9" customWidth="1"/>
+    <col min="5299" max="5299" width="9.5703125" style="9" customWidth="1"/>
+    <col min="5300" max="5300" width="8.42578125" style="9" customWidth="1"/>
+    <col min="5301" max="5301" width="8.5703125" style="9" customWidth="1"/>
+    <col min="5302" max="5303" width="9.5703125" style="9" customWidth="1"/>
+    <col min="5304" max="5304" width="9.42578125" style="9" customWidth="1"/>
+    <col min="5305" max="5305" width="7.140625" style="9" customWidth="1"/>
+    <col min="5306" max="5306" width="9.140625" style="9" customWidth="1"/>
+    <col min="5307" max="5307" width="9.42578125" style="9" customWidth="1"/>
+    <col min="5308" max="5308" width="9.85546875" style="9" customWidth="1"/>
+    <col min="5309" max="5309" width="10.42578125" style="9" customWidth="1"/>
+    <col min="5310" max="5310" width="7" style="9" customWidth="1"/>
+    <col min="5311" max="5311" width="9.42578125" style="9" customWidth="1"/>
+    <col min="5312" max="5312" width="9" style="9" customWidth="1"/>
+    <col min="5313" max="5313" width="9.85546875" style="9" customWidth="1"/>
+    <col min="5314" max="5314" width="9.5703125" style="9" customWidth="1"/>
+    <col min="5315" max="5315" width="7.28515625" style="9" customWidth="1"/>
+    <col min="5316" max="5316" width="8.85546875" style="9" customWidth="1"/>
+    <col min="5317" max="5317" width="10" style="9" customWidth="1"/>
+    <col min="5318" max="5318" width="10.42578125" style="9" customWidth="1"/>
+    <col min="5319" max="5319" width="9.5703125" style="9" customWidth="1"/>
+    <col min="5320" max="5320" width="8" style="9" customWidth="1"/>
+    <col min="5321" max="5321" width="8.42578125" style="9" customWidth="1"/>
+    <col min="5322" max="5322" width="9.140625" style="9" customWidth="1"/>
+    <col min="5323" max="5324" width="9.42578125" style="9" customWidth="1"/>
+    <col min="5325" max="5325" width="8" style="9" customWidth="1"/>
+    <col min="5326" max="5326" width="8.28515625" style="9" customWidth="1"/>
+    <col min="5327" max="5327" width="9.140625" style="9" customWidth="1"/>
+    <col min="5328" max="5328" width="10" style="9" customWidth="1"/>
+    <col min="5329" max="5329" width="9.140625" style="9" customWidth="1"/>
+    <col min="5330" max="5330" width="7.7109375" style="9" customWidth="1"/>
+    <col min="5331" max="5332" width="9.140625" style="9"/>
+    <col min="5333" max="5333" width="10.140625" style="9" customWidth="1"/>
+    <col min="5334" max="5337" width="9.140625" style="9"/>
+    <col min="5338" max="5338" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="5339" max="5342" width="9.140625" style="9"/>
+    <col min="5343" max="5343" width="11" style="9" customWidth="1"/>
+    <col min="5344" max="5347" width="9.140625" style="9"/>
+    <col min="5348" max="5348" width="10.5703125" style="9" customWidth="1"/>
+    <col min="5349" max="5352" width="9.140625" style="9"/>
+    <col min="5353" max="5353" width="9.7109375" style="9" customWidth="1"/>
+    <col min="5354" max="5354" width="10.140625" style="9" customWidth="1"/>
+    <col min="5355" max="5355" width="9.28515625" style="9" customWidth="1"/>
+    <col min="5356" max="5356" width="10.28515625" style="9" customWidth="1"/>
+    <col min="5357" max="5357" width="9.140625" style="9"/>
+    <col min="5358" max="5358" width="10.28515625" style="9" customWidth="1"/>
+    <col min="5359" max="5360" width="9.140625" style="9"/>
+    <col min="5361" max="5361" width="9.5703125" style="9" customWidth="1"/>
+    <col min="5362" max="5363" width="10.42578125" style="9" customWidth="1"/>
+    <col min="5364" max="5365" width="9.140625" style="9"/>
+    <col min="5366" max="5366" width="9.5703125" style="9" customWidth="1"/>
+    <col min="5367" max="5367" width="10.42578125" style="9" customWidth="1"/>
+    <col min="5368" max="5368" width="9.140625" style="9"/>
+    <col min="5369" max="5369" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="5370" max="5372" width="9.140625" style="9"/>
+    <col min="5373" max="5373" width="10" style="9" customWidth="1"/>
+    <col min="5374" max="5374" width="9.7109375" style="9" customWidth="1"/>
+    <col min="5375" max="5376" width="9.140625" style="9"/>
+    <col min="5377" max="5378" width="10.28515625" style="9" customWidth="1"/>
+    <col min="5379" max="5381" width="9.140625" style="9"/>
+    <col min="5382" max="5383" width="10.28515625" style="9" customWidth="1"/>
+    <col min="5384" max="5386" width="9.140625" style="9"/>
+    <col min="5387" max="5388" width="10.28515625" style="9" customWidth="1"/>
+    <col min="5389" max="5391" width="9.140625" style="9"/>
+    <col min="5392" max="5393" width="10.28515625" style="9" customWidth="1"/>
+    <col min="5394" max="5396" width="9.140625" style="9"/>
+    <col min="5397" max="5398" width="10.28515625" style="9" customWidth="1"/>
+    <col min="5399" max="5545" width="9.140625" style="9"/>
+    <col min="5546" max="5546" width="20" style="9" customWidth="1"/>
+    <col min="5547" max="5547" width="8.7109375" style="9" customWidth="1"/>
+    <col min="5548" max="5548" width="9.42578125" style="9" customWidth="1"/>
+    <col min="5549" max="5549" width="10" style="9" customWidth="1"/>
+    <col min="5550" max="5550" width="10.140625" style="9" customWidth="1"/>
+    <col min="5551" max="5551" width="8.85546875" style="9" customWidth="1"/>
+    <col min="5552" max="5552" width="9" style="9" customWidth="1"/>
+    <col min="5553" max="5553" width="9.7109375" style="9" customWidth="1"/>
+    <col min="5554" max="5554" width="9.85546875" style="9" customWidth="1"/>
+    <col min="5555" max="5555" width="9.5703125" style="9" customWidth="1"/>
+    <col min="5556" max="5556" width="8.42578125" style="9" customWidth="1"/>
+    <col min="5557" max="5557" width="8.5703125" style="9" customWidth="1"/>
+    <col min="5558" max="5559" width="9.5703125" style="9" customWidth="1"/>
+    <col min="5560" max="5560" width="9.42578125" style="9" customWidth="1"/>
+    <col min="5561" max="5561" width="7.140625" style="9" customWidth="1"/>
+    <col min="5562" max="5562" width="9.140625" style="9" customWidth="1"/>
+    <col min="5563" max="5563" width="9.42578125" style="9" customWidth="1"/>
+    <col min="5564" max="5564" width="9.85546875" style="9" customWidth="1"/>
+    <col min="5565" max="5565" width="10.42578125" style="9" customWidth="1"/>
+    <col min="5566" max="5566" width="7" style="9" customWidth="1"/>
+    <col min="5567" max="5567" width="9.42578125" style="9" customWidth="1"/>
+    <col min="5568" max="5568" width="9" style="9" customWidth="1"/>
+    <col min="5569" max="5569" width="9.85546875" style="9" customWidth="1"/>
+    <col min="5570" max="5570" width="9.5703125" style="9" customWidth="1"/>
+    <col min="5571" max="5571" width="7.28515625" style="9" customWidth="1"/>
+    <col min="5572" max="5572" width="8.85546875" style="9" customWidth="1"/>
+    <col min="5573" max="5573" width="10" style="9" customWidth="1"/>
+    <col min="5574" max="5574" width="10.42578125" style="9" customWidth="1"/>
+    <col min="5575" max="5575" width="9.5703125" style="9" customWidth="1"/>
+    <col min="5576" max="5576" width="8" style="9" customWidth="1"/>
+    <col min="5577" max="5577" width="8.42578125" style="9" customWidth="1"/>
+    <col min="5578" max="5578" width="9.140625" style="9" customWidth="1"/>
+    <col min="5579" max="5580" width="9.42578125" style="9" customWidth="1"/>
+    <col min="5581" max="5581" width="8" style="9" customWidth="1"/>
+    <col min="5582" max="5582" width="8.28515625" style="9" customWidth="1"/>
+    <col min="5583" max="5583" width="9.140625" style="9" customWidth="1"/>
+    <col min="5584" max="5584" width="10" style="9" customWidth="1"/>
+    <col min="5585" max="5585" width="9.140625" style="9" customWidth="1"/>
+    <col min="5586" max="5586" width="7.7109375" style="9" customWidth="1"/>
+    <col min="5587" max="5588" width="9.140625" style="9"/>
+    <col min="5589" max="5589" width="10.140625" style="9" customWidth="1"/>
+    <col min="5590" max="5593" width="9.140625" style="9"/>
+    <col min="5594" max="5594" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="5595" max="5598" width="9.140625" style="9"/>
+    <col min="5599" max="5599" width="11" style="9" customWidth="1"/>
+    <col min="5600" max="5603" width="9.140625" style="9"/>
+    <col min="5604" max="5604" width="10.5703125" style="9" customWidth="1"/>
+    <col min="5605" max="5608" width="9.140625" style="9"/>
+    <col min="5609" max="5609" width="9.7109375" style="9" customWidth="1"/>
+    <col min="5610" max="5610" width="10.140625" style="9" customWidth="1"/>
+    <col min="5611" max="5611" width="9.28515625" style="9" customWidth="1"/>
+    <col min="5612" max="5612" width="10.28515625" style="9" customWidth="1"/>
+    <col min="5613" max="5613" width="9.140625" style="9"/>
+    <col min="5614" max="5614" width="10.28515625" style="9" customWidth="1"/>
+    <col min="5615" max="5616" width="9.140625" style="9"/>
+    <col min="5617" max="5617" width="9.5703125" style="9" customWidth="1"/>
+    <col min="5618" max="5619" width="10.42578125" style="9" customWidth="1"/>
+    <col min="5620" max="5621" width="9.140625" style="9"/>
+    <col min="5622" max="5622" width="9.5703125" style="9" customWidth="1"/>
+    <col min="5623" max="5623" width="10.42578125" style="9" customWidth="1"/>
+    <col min="5624" max="5624" width="9.140625" style="9"/>
+    <col min="5625" max="5625" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="5626" max="5628" width="9.140625" style="9"/>
+    <col min="5629" max="5629" width="10" style="9" customWidth="1"/>
+    <col min="5630" max="5630" width="9.7109375" style="9" customWidth="1"/>
+    <col min="5631" max="5632" width="9.140625" style="9"/>
+    <col min="5633" max="5634" width="10.28515625" style="9" customWidth="1"/>
+    <col min="5635" max="5637" width="9.140625" style="9"/>
+    <col min="5638" max="5639" width="10.28515625" style="9" customWidth="1"/>
+    <col min="5640" max="5642" width="9.140625" style="9"/>
+    <col min="5643" max="5644" width="10.28515625" style="9" customWidth="1"/>
+    <col min="5645" max="5647" width="9.140625" style="9"/>
+    <col min="5648" max="5649" width="10.28515625" style="9" customWidth="1"/>
+    <col min="5650" max="5652" width="9.140625" style="9"/>
+    <col min="5653" max="5654" width="10.28515625" style="9" customWidth="1"/>
+    <col min="5655" max="5801" width="9.140625" style="9"/>
+    <col min="5802" max="5802" width="20" style="9" customWidth="1"/>
+    <col min="5803" max="5803" width="8.7109375" style="9" customWidth="1"/>
+    <col min="5804" max="5804" width="9.42578125" style="9" customWidth="1"/>
+    <col min="5805" max="5805" width="10" style="9" customWidth="1"/>
+    <col min="5806" max="5806" width="10.140625" style="9" customWidth="1"/>
+    <col min="5807" max="5807" width="8.85546875" style="9" customWidth="1"/>
+    <col min="5808" max="5808" width="9" style="9" customWidth="1"/>
+    <col min="5809" max="5809" width="9.7109375" style="9" customWidth="1"/>
+    <col min="5810" max="5810" width="9.85546875" style="9" customWidth="1"/>
+    <col min="5811" max="5811" width="9.5703125" style="9" customWidth="1"/>
+    <col min="5812" max="5812" width="8.42578125" style="9" customWidth="1"/>
+    <col min="5813" max="5813" width="8.5703125" style="9" customWidth="1"/>
+    <col min="5814" max="5815" width="9.5703125" style="9" customWidth="1"/>
+    <col min="5816" max="5816" width="9.42578125" style="9" customWidth="1"/>
+    <col min="5817" max="5817" width="7.140625" style="9" customWidth="1"/>
+    <col min="5818" max="5818" width="9.140625" style="9" customWidth="1"/>
+    <col min="5819" max="5819" width="9.42578125" style="9" customWidth="1"/>
+    <col min="5820" max="5820" width="9.85546875" style="9" customWidth="1"/>
+    <col min="5821" max="5821" width="10.42578125" style="9" customWidth="1"/>
+    <col min="5822" max="5822" width="7" style="9" customWidth="1"/>
+    <col min="5823" max="5823" width="9.42578125" style="9" customWidth="1"/>
+    <col min="5824" max="5824" width="9" style="9" customWidth="1"/>
+    <col min="5825" max="5825" width="9.85546875" style="9" customWidth="1"/>
+    <col min="5826" max="5826" width="9.5703125" style="9" customWidth="1"/>
+    <col min="5827" max="5827" width="7.28515625" style="9" customWidth="1"/>
+    <col min="5828" max="5828" width="8.85546875" style="9" customWidth="1"/>
+    <col min="5829" max="5829" width="10" style="9" customWidth="1"/>
+    <col min="5830" max="5830" width="10.42578125" style="9" customWidth="1"/>
+    <col min="5831" max="5831" width="9.5703125" style="9" customWidth="1"/>
+    <col min="5832" max="5832" width="8" style="9" customWidth="1"/>
+    <col min="5833" max="5833" width="8.42578125" style="9" customWidth="1"/>
+    <col min="5834" max="5834" width="9.140625" style="9" customWidth="1"/>
+    <col min="5835" max="5836" width="9.42578125" style="9" customWidth="1"/>
+    <col min="5837" max="5837" width="8" style="9" customWidth="1"/>
+    <col min="5838" max="5838" width="8.28515625" style="9" customWidth="1"/>
+    <col min="5839" max="5839" width="9.140625" style="9" customWidth="1"/>
+    <col min="5840" max="5840" width="10" style="9" customWidth="1"/>
+    <col min="5841" max="5841" width="9.140625" style="9" customWidth="1"/>
+    <col min="5842" max="5842" width="7.7109375" style="9" customWidth="1"/>
+    <col min="5843" max="5844" width="9.140625" style="9"/>
+    <col min="5845" max="5845" width="10.140625" style="9" customWidth="1"/>
+    <col min="5846" max="5849" width="9.140625" style="9"/>
+    <col min="5850" max="5850" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="5851" max="5854" width="9.140625" style="9"/>
+    <col min="5855" max="5855" width="11" style="9" customWidth="1"/>
+    <col min="5856" max="5859" width="9.140625" style="9"/>
+    <col min="5860" max="5860" width="10.5703125" style="9" customWidth="1"/>
+    <col min="5861" max="5864" width="9.140625" style="9"/>
+    <col min="5865" max="5865" width="9.7109375" style="9" customWidth="1"/>
+    <col min="5866" max="5866" width="10.140625" style="9" customWidth="1"/>
+    <col min="5867" max="5867" width="9.28515625" style="9" customWidth="1"/>
+    <col min="5868" max="5868" width="10.28515625" style="9" customWidth="1"/>
+    <col min="5869" max="5869" width="9.140625" style="9"/>
+    <col min="5870" max="5870" width="10.28515625" style="9" customWidth="1"/>
+    <col min="5871" max="5872" width="9.140625" style="9"/>
+    <col min="5873" max="5873" width="9.5703125" style="9" customWidth="1"/>
+    <col min="5874" max="5875" width="10.42578125" style="9" customWidth="1"/>
+    <col min="5876" max="5877" width="9.140625" style="9"/>
+    <col min="5878" max="5878" width="9.5703125" style="9" customWidth="1"/>
+    <col min="5879" max="5879" width="10.42578125" style="9" customWidth="1"/>
+    <col min="5880" max="5880" width="9.140625" style="9"/>
+    <col min="5881" max="5881" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="5882" max="5884" width="9.140625" style="9"/>
+    <col min="5885" max="5885" width="10" style="9" customWidth="1"/>
+    <col min="5886" max="5886" width="9.7109375" style="9" customWidth="1"/>
+    <col min="5887" max="5888" width="9.140625" style="9"/>
+    <col min="5889" max="5890" width="10.28515625" style="9" customWidth="1"/>
+    <col min="5891" max="5893" width="9.140625" style="9"/>
+    <col min="5894" max="5895" width="10.28515625" style="9" customWidth="1"/>
+    <col min="5896" max="5898" width="9.140625" style="9"/>
+    <col min="5899" max="5900" width="10.28515625" style="9" customWidth="1"/>
+    <col min="5901" max="5903" width="9.140625" style="9"/>
+    <col min="5904" max="5905" width="10.28515625" style="9" customWidth="1"/>
+    <col min="5906" max="5908" width="9.140625" style="9"/>
+    <col min="5909" max="5910" width="10.28515625" style="9" customWidth="1"/>
+    <col min="5911" max="6057" width="9.140625" style="9"/>
+    <col min="6058" max="6058" width="20" style="9" customWidth="1"/>
+    <col min="6059" max="6059" width="8.7109375" style="9" customWidth="1"/>
+    <col min="6060" max="6060" width="9.42578125" style="9" customWidth="1"/>
+    <col min="6061" max="6061" width="10" style="9" customWidth="1"/>
+    <col min="6062" max="6062" width="10.140625" style="9" customWidth="1"/>
+    <col min="6063" max="6063" width="8.85546875" style="9" customWidth="1"/>
+    <col min="6064" max="6064" width="9" style="9" customWidth="1"/>
+    <col min="6065" max="6065" width="9.7109375" style="9" customWidth="1"/>
+    <col min="6066" max="6066" width="9.85546875" style="9" customWidth="1"/>
+    <col min="6067" max="6067" width="9.5703125" style="9" customWidth="1"/>
+    <col min="6068" max="6068" width="8.42578125" style="9" customWidth="1"/>
+    <col min="6069" max="6069" width="8.5703125" style="9" customWidth="1"/>
+    <col min="6070" max="6071" width="9.5703125" style="9" customWidth="1"/>
+    <col min="6072" max="6072" width="9.42578125" style="9" customWidth="1"/>
+    <col min="6073" max="6073" width="7.140625" style="9" customWidth="1"/>
+    <col min="6074" max="6074" width="9.140625" style="9" customWidth="1"/>
+    <col min="6075" max="6075" width="9.42578125" style="9" customWidth="1"/>
+    <col min="6076" max="6076" width="9.85546875" style="9" customWidth="1"/>
+    <col min="6077" max="6077" width="10.42578125" style="9" customWidth="1"/>
+    <col min="6078" max="6078" width="7" style="9" customWidth="1"/>
+    <col min="6079" max="6079" width="9.42578125" style="9" customWidth="1"/>
+    <col min="6080" max="6080" width="9" style="9" customWidth="1"/>
+    <col min="6081" max="6081" width="9.85546875" style="9" customWidth="1"/>
+    <col min="6082" max="6082" width="9.5703125" style="9" customWidth="1"/>
+    <col min="6083" max="6083" width="7.28515625" style="9" customWidth="1"/>
+    <col min="6084" max="6084" width="8.85546875" style="9" customWidth="1"/>
+    <col min="6085" max="6085" width="10" style="9" customWidth="1"/>
+    <col min="6086" max="6086" width="10.42578125" style="9" customWidth="1"/>
+    <col min="6087" max="6087" width="9.5703125" style="9" customWidth="1"/>
+    <col min="6088" max="6088" width="8" style="9" customWidth="1"/>
+    <col min="6089" max="6089" width="8.42578125" style="9" customWidth="1"/>
+    <col min="6090" max="6090" width="9.140625" style="9" customWidth="1"/>
+    <col min="6091" max="6092" width="9.42578125" style="9" customWidth="1"/>
+    <col min="6093" max="6093" width="8" style="9" customWidth="1"/>
+    <col min="6094" max="6094" width="8.28515625" style="9" customWidth="1"/>
+    <col min="6095" max="6095" width="9.140625" style="9" customWidth="1"/>
+    <col min="6096" max="6096" width="10" style="9" customWidth="1"/>
+    <col min="6097" max="6097" width="9.140625" style="9" customWidth="1"/>
+    <col min="6098" max="6098" width="7.7109375" style="9" customWidth="1"/>
+    <col min="6099" max="6100" width="9.140625" style="9"/>
+    <col min="6101" max="6101" width="10.140625" style="9" customWidth="1"/>
+    <col min="6102" max="6105" width="9.140625" style="9"/>
+    <col min="6106" max="6106" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="6107" max="6110" width="9.140625" style="9"/>
+    <col min="6111" max="6111" width="11" style="9" customWidth="1"/>
+    <col min="6112" max="6115" width="9.140625" style="9"/>
+    <col min="6116" max="6116" width="10.5703125" style="9" customWidth="1"/>
+    <col min="6117" max="6120" width="9.140625" style="9"/>
+    <col min="6121" max="6121" width="9.7109375" style="9" customWidth="1"/>
+    <col min="6122" max="6122" width="10.140625" style="9" customWidth="1"/>
+    <col min="6123" max="6123" width="9.28515625" style="9" customWidth="1"/>
+    <col min="6124" max="6124" width="10.28515625" style="9" customWidth="1"/>
+    <col min="6125" max="6125" width="9.140625" style="9"/>
+    <col min="6126" max="6126" width="10.28515625" style="9" customWidth="1"/>
+    <col min="6127" max="6128" width="9.140625" style="9"/>
+    <col min="6129" max="6129" width="9.5703125" style="9" customWidth="1"/>
+    <col min="6130" max="6131" width="10.42578125" style="9" customWidth="1"/>
+    <col min="6132" max="6133" width="9.140625" style="9"/>
+    <col min="6134" max="6134" width="9.5703125" style="9" customWidth="1"/>
+    <col min="6135" max="6135" width="10.42578125" style="9" customWidth="1"/>
+    <col min="6136" max="6136" width="9.140625" style="9"/>
+    <col min="6137" max="6137" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="6138" max="6140" width="9.140625" style="9"/>
+    <col min="6141" max="6141" width="10" style="9" customWidth="1"/>
+    <col min="6142" max="6142" width="9.7109375" style="9" customWidth="1"/>
+    <col min="6143" max="6144" width="9.140625" style="9"/>
+    <col min="6145" max="6146" width="10.28515625" style="9" customWidth="1"/>
+    <col min="6147" max="6149" width="9.140625" style="9"/>
+    <col min="6150" max="6151" width="10.28515625" style="9" customWidth="1"/>
+    <col min="6152" max="6154" width="9.140625" style="9"/>
+    <col min="6155" max="6156" width="10.28515625" style="9" customWidth="1"/>
+    <col min="6157" max="6159" width="9.140625" style="9"/>
+    <col min="6160" max="6161" width="10.28515625" style="9" customWidth="1"/>
+    <col min="6162" max="6164" width="9.140625" style="9"/>
+    <col min="6165" max="6166" width="10.28515625" style="9" customWidth="1"/>
+    <col min="6167" max="6313" width="9.140625" style="9"/>
+    <col min="6314" max="6314" width="20" style="9" customWidth="1"/>
+    <col min="6315" max="6315" width="8.7109375" style="9" customWidth="1"/>
+    <col min="6316" max="6316" width="9.42578125" style="9" customWidth="1"/>
+    <col min="6317" max="6317" width="10" style="9" customWidth="1"/>
+    <col min="6318" max="6318" width="10.140625" style="9" customWidth="1"/>
+    <col min="6319" max="6319" width="8.85546875" style="9" customWidth="1"/>
+    <col min="6320" max="6320" width="9" style="9" customWidth="1"/>
+    <col min="6321" max="6321" width="9.7109375" style="9" customWidth="1"/>
+    <col min="6322" max="6322" width="9.85546875" style="9" customWidth="1"/>
+    <col min="6323" max="6323" width="9.5703125" style="9" customWidth="1"/>
+    <col min="6324" max="6324" width="8.42578125" style="9" customWidth="1"/>
+    <col min="6325" max="6325" width="8.5703125" style="9" customWidth="1"/>
+    <col min="6326" max="6327" width="9.5703125" style="9" customWidth="1"/>
+    <col min="6328" max="6328" width="9.42578125" style="9" customWidth="1"/>
+    <col min="6329" max="6329" width="7.140625" style="9" customWidth="1"/>
+    <col min="6330" max="6330" width="9.140625" style="9" customWidth="1"/>
+    <col min="6331" max="6331" width="9.42578125" style="9" customWidth="1"/>
+    <col min="6332" max="6332" width="9.85546875" style="9" customWidth="1"/>
+    <col min="6333" max="6333" width="10.42578125" style="9" customWidth="1"/>
+    <col min="6334" max="6334" width="7" style="9" customWidth="1"/>
+    <col min="6335" max="6335" width="9.42578125" style="9" customWidth="1"/>
+    <col min="6336" max="6336" width="9" style="9" customWidth="1"/>
+    <col min="6337" max="6337" width="9.85546875" style="9" customWidth="1"/>
+    <col min="6338" max="6338" width="9.5703125" style="9" customWidth="1"/>
+    <col min="6339" max="6339" width="7.28515625" style="9" customWidth="1"/>
+    <col min="6340" max="6340" width="8.85546875" style="9" customWidth="1"/>
+    <col min="6341" max="6341" width="10" style="9" customWidth="1"/>
+    <col min="6342" max="6342" width="10.42578125" style="9" customWidth="1"/>
+    <col min="6343" max="6343" width="9.5703125" style="9" customWidth="1"/>
+    <col min="6344" max="6344" width="8" style="9" customWidth="1"/>
+    <col min="6345" max="6345" width="8.42578125" style="9" customWidth="1"/>
+    <col min="6346" max="6346" width="9.140625" style="9" customWidth="1"/>
+    <col min="6347" max="6348" width="9.42578125" style="9" customWidth="1"/>
+    <col min="6349" max="6349" width="8" style="9" customWidth="1"/>
+    <col min="6350" max="6350" width="8.28515625" style="9" customWidth="1"/>
+    <col min="6351" max="6351" width="9.140625" style="9" customWidth="1"/>
+    <col min="6352" max="6352" width="10" style="9" customWidth="1"/>
+    <col min="6353" max="6353" width="9.140625" style="9" customWidth="1"/>
+    <col min="6354" max="6354" width="7.7109375" style="9" customWidth="1"/>
+    <col min="6355" max="6356" width="9.140625" style="9"/>
+    <col min="6357" max="6357" width="10.140625" style="9" customWidth="1"/>
+    <col min="6358" max="6361" width="9.140625" style="9"/>
+    <col min="6362" max="6362" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="6363" max="6366" width="9.140625" style="9"/>
+    <col min="6367" max="6367" width="11" style="9" customWidth="1"/>
+    <col min="6368" max="6371" width="9.140625" style="9"/>
+    <col min="6372" max="6372" width="10.5703125" style="9" customWidth="1"/>
+    <col min="6373" max="6376" width="9.140625" style="9"/>
+    <col min="6377" max="6377" width="9.7109375" style="9" customWidth="1"/>
+    <col min="6378" max="6378" width="10.140625" style="9" customWidth="1"/>
+    <col min="6379" max="6379" width="9.28515625" style="9" customWidth="1"/>
+    <col min="6380" max="6380" width="10.28515625" style="9" customWidth="1"/>
+    <col min="6381" max="6381" width="9.140625" style="9"/>
+    <col min="6382" max="6382" width="10.28515625" style="9" customWidth="1"/>
+    <col min="6383" max="6384" width="9.140625" style="9"/>
+    <col min="6385" max="6385" width="9.5703125" style="9" customWidth="1"/>
+    <col min="6386" max="6387" width="10.42578125" style="9" customWidth="1"/>
+    <col min="6388" max="6389" width="9.140625" style="9"/>
+    <col min="6390" max="6390" width="9.5703125" style="9" customWidth="1"/>
+    <col min="6391" max="6391" width="10.42578125" style="9" customWidth="1"/>
+    <col min="6392" max="6392" width="9.140625" style="9"/>
+    <col min="6393" max="6393" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="6394" max="6396" width="9.140625" style="9"/>
+    <col min="6397" max="6397" width="10" style="9" customWidth="1"/>
+    <col min="6398" max="6398" width="9.7109375" style="9" customWidth="1"/>
+    <col min="6399" max="6400" width="9.140625" style="9"/>
+    <col min="6401" max="6402" width="10.28515625" style="9" customWidth="1"/>
+    <col min="6403" max="6405" width="9.140625" style="9"/>
+    <col min="6406" max="6407" width="10.28515625" style="9" customWidth="1"/>
+    <col min="6408" max="6410" width="9.140625" style="9"/>
+    <col min="6411" max="6412" width="10.28515625" style="9" customWidth="1"/>
+    <col min="6413" max="6415" width="9.140625" style="9"/>
+    <col min="6416" max="6417" width="10.28515625" style="9" customWidth="1"/>
+    <col min="6418" max="6420" width="9.140625" style="9"/>
+    <col min="6421" max="6422" width="10.28515625" style="9" customWidth="1"/>
+    <col min="6423" max="6569" width="9.140625" style="9"/>
+    <col min="6570" max="6570" width="20" style="9" customWidth="1"/>
+    <col min="6571" max="6571" width="8.7109375" style="9" customWidth="1"/>
+    <col min="6572" max="6572" width="9.42578125" style="9" customWidth="1"/>
+    <col min="6573" max="6573" width="10" style="9" customWidth="1"/>
+    <col min="6574" max="6574" width="10.140625" style="9" customWidth="1"/>
+    <col min="6575" max="6575" width="8.85546875" style="9" customWidth="1"/>
+    <col min="6576" max="6576" width="9" style="9" customWidth="1"/>
+    <col min="6577" max="6577" width="9.7109375" style="9" customWidth="1"/>
+    <col min="6578" max="6578" width="9.85546875" style="9" customWidth="1"/>
+    <col min="6579" max="6579" width="9.5703125" style="9" customWidth="1"/>
+    <col min="6580" max="6580" width="8.42578125" style="9" customWidth="1"/>
+    <col min="6581" max="6581" width="8.5703125" style="9" customWidth="1"/>
+    <col min="6582" max="6583" width="9.5703125" style="9" customWidth="1"/>
+    <col min="6584" max="6584" width="9.42578125" style="9" customWidth="1"/>
+    <col min="6585" max="6585" width="7.140625" style="9" customWidth="1"/>
+    <col min="6586" max="6586" width="9.140625" style="9" customWidth="1"/>
+    <col min="6587" max="6587" width="9.42578125" style="9" customWidth="1"/>
+    <col min="6588" max="6588" width="9.85546875" style="9" customWidth="1"/>
+    <col min="6589" max="6589" width="10.42578125" style="9" customWidth="1"/>
+    <col min="6590" max="6590" width="7" style="9" customWidth="1"/>
+    <col min="6591" max="6591" width="9.42578125" style="9" customWidth="1"/>
+    <col min="6592" max="6592" width="9" style="9" customWidth="1"/>
+    <col min="6593" max="6593" width="9.85546875" style="9" customWidth="1"/>
+    <col min="6594" max="6594" width="9.5703125" style="9" customWidth="1"/>
+    <col min="6595" max="6595" width="7.28515625" style="9" customWidth="1"/>
+    <col min="6596" max="6596" width="8.85546875" style="9" customWidth="1"/>
+    <col min="6597" max="6597" width="10" style="9" customWidth="1"/>
+    <col min="6598" max="6598" width="10.42578125" style="9" customWidth="1"/>
+    <col min="6599" max="6599" width="9.5703125" style="9" customWidth="1"/>
+    <col min="6600" max="6600" width="8" style="9" customWidth="1"/>
+    <col min="6601" max="6601" width="8.42578125" style="9" customWidth="1"/>
+    <col min="6602" max="6602" width="9.140625" style="9" customWidth="1"/>
+    <col min="6603" max="6604" width="9.42578125" style="9" customWidth="1"/>
+    <col min="6605" max="6605" width="8" style="9" customWidth="1"/>
+    <col min="6606" max="6606" width="8.28515625" style="9" customWidth="1"/>
+    <col min="6607" max="6607" width="9.140625" style="9" customWidth="1"/>
+    <col min="6608" max="6608" width="10" style="9" customWidth="1"/>
+    <col min="6609" max="6609" width="9.140625" style="9" customWidth="1"/>
+    <col min="6610" max="6610" width="7.7109375" style="9" customWidth="1"/>
+    <col min="6611" max="6612" width="9.140625" style="9"/>
+    <col min="6613" max="6613" width="10.140625" style="9" customWidth="1"/>
+    <col min="6614" max="6617" width="9.140625" style="9"/>
+    <col min="6618" max="6618" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="6619" max="6622" width="9.140625" style="9"/>
+    <col min="6623" max="6623" width="11" style="9" customWidth="1"/>
+    <col min="6624" max="6627" width="9.140625" style="9"/>
+    <col min="6628" max="6628" width="10.5703125" style="9" customWidth="1"/>
+    <col min="6629" max="6632" width="9.140625" style="9"/>
+    <col min="6633" max="6633" width="9.7109375" style="9" customWidth="1"/>
+    <col min="6634" max="6634" width="10.140625" style="9" customWidth="1"/>
+    <col min="6635" max="6635" width="9.28515625" style="9" customWidth="1"/>
+    <col min="6636" max="6636" width="10.28515625" style="9" customWidth="1"/>
+    <col min="6637" max="6637" width="9.140625" style="9"/>
+    <col min="6638" max="6638" width="10.28515625" style="9" customWidth="1"/>
+    <col min="6639" max="6640" width="9.140625" style="9"/>
+    <col min="6641" max="6641" width="9.5703125" style="9" customWidth="1"/>
+    <col min="6642" max="6643" width="10.42578125" style="9" customWidth="1"/>
+    <col min="6644" max="6645" width="9.140625" style="9"/>
+    <col min="6646" max="6646" width="9.5703125" style="9" customWidth="1"/>
+    <col min="6647" max="6647" width="10.42578125" style="9" customWidth="1"/>
+    <col min="6648" max="6648" width="9.140625" style="9"/>
+    <col min="6649" max="6649" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="6650" max="6652" width="9.140625" style="9"/>
+    <col min="6653" max="6653" width="10" style="9" customWidth="1"/>
+    <col min="6654" max="6654" width="9.7109375" style="9" customWidth="1"/>
+    <col min="6655" max="6656" width="9.140625" style="9"/>
+    <col min="6657" max="6658" width="10.28515625" style="9" customWidth="1"/>
+    <col min="6659" max="6661" width="9.140625" style="9"/>
+    <col min="6662" max="6663" width="10.28515625" style="9" customWidth="1"/>
+    <col min="6664" max="6666" width="9.140625" style="9"/>
+    <col min="6667" max="6668" width="10.28515625" style="9" customWidth="1"/>
+    <col min="6669" max="6671" width="9.140625" style="9"/>
+    <col min="6672" max="6673" width="10.28515625" style="9" customWidth="1"/>
+    <col min="6674" max="6676" width="9.140625" style="9"/>
+    <col min="6677" max="6678" width="10.28515625" style="9" customWidth="1"/>
+    <col min="6679" max="6825" width="9.140625" style="9"/>
+    <col min="6826" max="6826" width="20" style="9" customWidth="1"/>
+    <col min="6827" max="6827" width="8.7109375" style="9" customWidth="1"/>
+    <col min="6828" max="6828" width="9.42578125" style="9" customWidth="1"/>
+    <col min="6829" max="6829" width="10" style="9" customWidth="1"/>
+    <col min="6830" max="6830" width="10.140625" style="9" customWidth="1"/>
+    <col min="6831" max="6831" width="8.85546875" style="9" customWidth="1"/>
+    <col min="6832" max="6832" width="9" style="9" customWidth="1"/>
+    <col min="6833" max="6833" width="9.7109375" style="9" customWidth="1"/>
+    <col min="6834" max="6834" width="9.85546875" style="9" customWidth="1"/>
+    <col min="6835" max="6835" width="9.5703125" style="9" customWidth="1"/>
+    <col min="6836" max="6836" width="8.42578125" style="9" customWidth="1"/>
+    <col min="6837" max="6837" width="8.5703125" style="9" customWidth="1"/>
+    <col min="6838" max="6839" width="9.5703125" style="9" customWidth="1"/>
+    <col min="6840" max="6840" width="9.42578125" style="9" customWidth="1"/>
+    <col min="6841" max="6841" width="7.140625" style="9" customWidth="1"/>
+    <col min="6842" max="6842" width="9.140625" style="9" customWidth="1"/>
+    <col min="6843" max="6843" width="9.42578125" style="9" customWidth="1"/>
+    <col min="6844" max="6844" width="9.85546875" style="9" customWidth="1"/>
+    <col min="6845" max="6845" width="10.42578125" style="9" customWidth="1"/>
+    <col min="6846" max="6846" width="7" style="9" customWidth="1"/>
+    <col min="6847" max="6847" width="9.42578125" style="9" customWidth="1"/>
+    <col min="6848" max="6848" width="9" style="9" customWidth="1"/>
+    <col min="6849" max="6849" width="9.85546875" style="9" customWidth="1"/>
+    <col min="6850" max="6850" width="9.5703125" style="9" customWidth="1"/>
+    <col min="6851" max="6851" width="7.28515625" style="9" customWidth="1"/>
+    <col min="6852" max="6852" width="8.85546875" style="9" customWidth="1"/>
+    <col min="6853" max="6853" width="10" style="9" customWidth="1"/>
+    <col min="6854" max="6854" width="10.42578125" style="9" customWidth="1"/>
+    <col min="6855" max="6855" width="9.5703125" style="9" customWidth="1"/>
+    <col min="6856" max="6856" width="8" style="9" customWidth="1"/>
+    <col min="6857" max="6857" width="8.42578125" style="9" customWidth="1"/>
+    <col min="6858" max="6858" width="9.140625" style="9" customWidth="1"/>
+    <col min="6859" max="6860" width="9.42578125" style="9" customWidth="1"/>
+    <col min="6861" max="6861" width="8" style="9" customWidth="1"/>
+    <col min="6862" max="6862" width="8.28515625" style="9" customWidth="1"/>
+    <col min="6863" max="6863" width="9.140625" style="9" customWidth="1"/>
+    <col min="6864" max="6864" width="10" style="9" customWidth="1"/>
+    <col min="6865" max="6865" width="9.140625" style="9" customWidth="1"/>
+    <col min="6866" max="6866" width="7.7109375" style="9" customWidth="1"/>
+    <col min="6867" max="6868" width="9.140625" style="9"/>
+    <col min="6869" max="6869" width="10.140625" style="9" customWidth="1"/>
+    <col min="6870" max="6873" width="9.140625" style="9"/>
+    <col min="6874" max="6874" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="6875" max="6878" width="9.140625" style="9"/>
+    <col min="6879" max="6879" width="11" style="9" customWidth="1"/>
+    <col min="6880" max="6883" width="9.140625" style="9"/>
+    <col min="6884" max="6884" width="10.5703125" style="9" customWidth="1"/>
+    <col min="6885" max="6888" width="9.140625" style="9"/>
+    <col min="6889" max="6889" width="9.7109375" style="9" customWidth="1"/>
+    <col min="6890" max="6890" width="10.140625" style="9" customWidth="1"/>
+    <col min="6891" max="6891" width="9.28515625" style="9" customWidth="1"/>
+    <col min="6892" max="6892" width="10.28515625" style="9" customWidth="1"/>
+    <col min="6893" max="6893" width="9.140625" style="9"/>
+    <col min="6894" max="6894" width="10.28515625" style="9" customWidth="1"/>
+    <col min="6895" max="6896" width="9.140625" style="9"/>
+    <col min="6897" max="6897" width="9.5703125" style="9" customWidth="1"/>
+    <col min="6898" max="6899" width="10.42578125" style="9" customWidth="1"/>
+    <col min="6900" max="6901" width="9.140625" style="9"/>
+    <col min="6902" max="6902" width="9.5703125" style="9" customWidth="1"/>
+    <col min="6903" max="6903" width="10.42578125" style="9" customWidth="1"/>
+    <col min="6904" max="6904" width="9.140625" style="9"/>
+    <col min="6905" max="6905" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="6906" max="6908" width="9.140625" style="9"/>
+    <col min="6909" max="6909" width="10" style="9" customWidth="1"/>
+    <col min="6910" max="6910" width="9.7109375" style="9" customWidth="1"/>
+    <col min="6911" max="6912" width="9.140625" style="9"/>
+    <col min="6913" max="6914" width="10.28515625" style="9" customWidth="1"/>
+    <col min="6915" max="6917" width="9.140625" style="9"/>
+    <col min="6918" max="6919" width="10.28515625" style="9" customWidth="1"/>
+    <col min="6920" max="6922" width="9.140625" style="9"/>
+    <col min="6923" max="6924" width="10.28515625" style="9" customWidth="1"/>
+    <col min="6925" max="6927" width="9.140625" style="9"/>
+    <col min="6928" max="6929" width="10.28515625" style="9" customWidth="1"/>
+    <col min="6930" max="6932" width="9.140625" style="9"/>
+    <col min="6933" max="6934" width="10.28515625" style="9" customWidth="1"/>
+    <col min="6935" max="7081" width="9.140625" style="9"/>
+    <col min="7082" max="7082" width="20" style="9" customWidth="1"/>
+    <col min="7083" max="7083" width="8.7109375" style="9" customWidth="1"/>
+    <col min="7084" max="7084" width="9.42578125" style="9" customWidth="1"/>
+    <col min="7085" max="7085" width="10" style="9" customWidth="1"/>
+    <col min="7086" max="7086" width="10.140625" style="9" customWidth="1"/>
+    <col min="7087" max="7087" width="8.85546875" style="9" customWidth="1"/>
+    <col min="7088" max="7088" width="9" style="9" customWidth="1"/>
+    <col min="7089" max="7089" width="9.7109375" style="9" customWidth="1"/>
+    <col min="7090" max="7090" width="9.85546875" style="9" customWidth="1"/>
+    <col min="7091" max="7091" width="9.5703125" style="9" customWidth="1"/>
+    <col min="7092" max="7092" width="8.42578125" style="9" customWidth="1"/>
+    <col min="7093" max="7093" width="8.5703125" style="9" customWidth="1"/>
+    <col min="7094" max="7095" width="9.5703125" style="9" customWidth="1"/>
+    <col min="7096" max="7096" width="9.42578125" style="9" customWidth="1"/>
+    <col min="7097" max="7097" width="7.140625" style="9" customWidth="1"/>
+    <col min="7098" max="7098" width="9.140625" style="9" customWidth="1"/>
+    <col min="7099" max="7099" width="9.42578125" style="9" customWidth="1"/>
+    <col min="7100" max="7100" width="9.85546875" style="9" customWidth="1"/>
+    <col min="7101" max="7101" width="10.42578125" style="9" customWidth="1"/>
+    <col min="7102" max="7102" width="7" style="9" customWidth="1"/>
+    <col min="7103" max="7103" width="9.42578125" style="9" customWidth="1"/>
+    <col min="7104" max="7104" width="9" style="9" customWidth="1"/>
+    <col min="7105" max="7105" width="9.85546875" style="9" customWidth="1"/>
+    <col min="7106" max="7106" width="9.5703125" style="9" customWidth="1"/>
+    <col min="7107" max="7107" width="7.28515625" style="9" customWidth="1"/>
+    <col min="7108" max="7108" width="8.85546875" style="9" customWidth="1"/>
+    <col min="7109" max="7109" width="10" style="9" customWidth="1"/>
+    <col min="7110" max="7110" width="10.42578125" style="9" customWidth="1"/>
+    <col min="7111" max="7111" width="9.5703125" style="9" customWidth="1"/>
+    <col min="7112" max="7112" width="8" style="9" customWidth="1"/>
+    <col min="7113" max="7113" width="8.42578125" style="9" customWidth="1"/>
+    <col min="7114" max="7114" width="9.140625" style="9" customWidth="1"/>
+    <col min="7115" max="7116" width="9.42578125" style="9" customWidth="1"/>
+    <col min="7117" max="7117" width="8" style="9" customWidth="1"/>
+    <col min="7118" max="7118" width="8.28515625" style="9" customWidth="1"/>
+    <col min="7119" max="7119" width="9.140625" style="9" customWidth="1"/>
+    <col min="7120" max="7120" width="10" style="9" customWidth="1"/>
+    <col min="7121" max="7121" width="9.140625" style="9" customWidth="1"/>
+    <col min="7122" max="7122" width="7.7109375" style="9" customWidth="1"/>
+    <col min="7123" max="7124" width="9.140625" style="9"/>
+    <col min="7125" max="7125" width="10.140625" style="9" customWidth="1"/>
+    <col min="7126" max="7129" width="9.140625" style="9"/>
+    <col min="7130" max="7130" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="7131" max="7134" width="9.140625" style="9"/>
+    <col min="7135" max="7135" width="11" style="9" customWidth="1"/>
+    <col min="7136" max="7139" width="9.140625" style="9"/>
+    <col min="7140" max="7140" width="10.5703125" style="9" customWidth="1"/>
+    <col min="7141" max="7144" width="9.140625" style="9"/>
+    <col min="7145" max="7145" width="9.7109375" style="9" customWidth="1"/>
+    <col min="7146" max="7146" width="10.140625" style="9" customWidth="1"/>
+    <col min="7147" max="7147" width="9.28515625" style="9" customWidth="1"/>
+    <col min="7148" max="7148" width="10.28515625" style="9" customWidth="1"/>
+    <col min="7149" max="7149" width="9.140625" style="9"/>
+    <col min="7150" max="7150" width="10.28515625" style="9" customWidth="1"/>
+    <col min="7151" max="7152" width="9.140625" style="9"/>
+    <col min="7153" max="7153" width="9.5703125" style="9" customWidth="1"/>
+    <col min="7154" max="7155" width="10.42578125" style="9" customWidth="1"/>
+    <col min="7156" max="7157" width="9.140625" style="9"/>
+    <col min="7158" max="7158" width="9.5703125" style="9" customWidth="1"/>
+    <col min="7159" max="7159" width="10.42578125" style="9" customWidth="1"/>
+    <col min="7160" max="7160" width="9.140625" style="9"/>
+    <col min="7161" max="7161" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="7162" max="7164" width="9.140625" style="9"/>
+    <col min="7165" max="7165" width="10" style="9" customWidth="1"/>
+    <col min="7166" max="7166" width="9.7109375" style="9" customWidth="1"/>
+    <col min="7167" max="7168" width="9.140625" style="9"/>
+    <col min="7169" max="7170" width="10.28515625" style="9" customWidth="1"/>
+    <col min="7171" max="7173" width="9.140625" style="9"/>
+    <col min="7174" max="7175" width="10.28515625" style="9" customWidth="1"/>
+    <col min="7176" max="7178" width="9.140625" style="9"/>
+    <col min="7179" max="7180" width="10.28515625" style="9" customWidth="1"/>
+    <col min="7181" max="7183" width="9.140625" style="9"/>
+    <col min="7184" max="7185" width="10.28515625" style="9" customWidth="1"/>
+    <col min="7186" max="7188" width="9.140625" style="9"/>
+    <col min="7189" max="7190" width="10.28515625" style="9" customWidth="1"/>
+    <col min="7191" max="7337" width="9.140625" style="9"/>
+    <col min="7338" max="7338" width="20" style="9" customWidth="1"/>
+    <col min="7339" max="7339" width="8.7109375" style="9" customWidth="1"/>
+    <col min="7340" max="7340" width="9.42578125" style="9" customWidth="1"/>
+    <col min="7341" max="7341" width="10" style="9" customWidth="1"/>
+    <col min="7342" max="7342" width="10.140625" style="9" customWidth="1"/>
+    <col min="7343" max="7343" width="8.85546875" style="9" customWidth="1"/>
+    <col min="7344" max="7344" width="9" style="9" customWidth="1"/>
+    <col min="7345" max="7345" width="9.7109375" style="9" customWidth="1"/>
+    <col min="7346" max="7346" width="9.85546875" style="9" customWidth="1"/>
+    <col min="7347" max="7347" width="9.5703125" style="9" customWidth="1"/>
+    <col min="7348" max="7348" width="8.42578125" style="9" customWidth="1"/>
+    <col min="7349" max="7349" width="8.5703125" style="9" customWidth="1"/>
+    <col min="7350" max="7351" width="9.5703125" style="9" customWidth="1"/>
+    <col min="7352" max="7352" width="9.42578125" style="9" customWidth="1"/>
+    <col min="7353" max="7353" width="7.140625" style="9" customWidth="1"/>
+    <col min="7354" max="7354" width="9.140625" style="9" customWidth="1"/>
+    <col min="7355" max="7355" width="9.42578125" style="9" customWidth="1"/>
+    <col min="7356" max="7356" width="9.85546875" style="9" customWidth="1"/>
+    <col min="7357" max="7357" width="10.42578125" style="9" customWidth="1"/>
+    <col min="7358" max="7358" width="7" style="9" customWidth="1"/>
+    <col min="7359" max="7359" width="9.42578125" style="9" customWidth="1"/>
+    <col min="7360" max="7360" width="9" style="9" customWidth="1"/>
+    <col min="7361" max="7361" width="9.85546875" style="9" customWidth="1"/>
+    <col min="7362" max="7362" width="9.5703125" style="9" customWidth="1"/>
+    <col min="7363" max="7363" width="7.28515625" style="9" customWidth="1"/>
+    <col min="7364" max="7364" width="8.85546875" style="9" customWidth="1"/>
+    <col min="7365" max="7365" width="10" style="9" customWidth="1"/>
+    <col min="7366" max="7366" width="10.42578125" style="9" customWidth="1"/>
+    <col min="7367" max="7367" width="9.5703125" style="9" customWidth="1"/>
+    <col min="7368" max="7368" width="8" style="9" customWidth="1"/>
+    <col min="7369" max="7369" width="8.42578125" style="9" customWidth="1"/>
+    <col min="7370" max="7370" width="9.140625" style="9" customWidth="1"/>
+    <col min="7371" max="7372" width="9.42578125" style="9" customWidth="1"/>
+    <col min="7373" max="7373" width="8" style="9" customWidth="1"/>
+    <col min="7374" max="7374" width="8.28515625" style="9" customWidth="1"/>
+    <col min="7375" max="7375" width="9.140625" style="9" customWidth="1"/>
+    <col min="7376" max="7376" width="10" style="9" customWidth="1"/>
+    <col min="7377" max="7377" width="9.140625" style="9" customWidth="1"/>
+    <col min="7378" max="7378" width="7.7109375" style="9" customWidth="1"/>
+    <col min="7379" max="7380" width="9.140625" style="9"/>
+    <col min="7381" max="7381" width="10.140625" style="9" customWidth="1"/>
+    <col min="7382" max="7385" width="9.140625" style="9"/>
+    <col min="7386" max="7386" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="7387" max="7390" width="9.140625" style="9"/>
+    <col min="7391" max="7391" width="11" style="9" customWidth="1"/>
+    <col min="7392" max="7395" width="9.140625" style="9"/>
+    <col min="7396" max="7396" width="10.5703125" style="9" customWidth="1"/>
+    <col min="7397" max="7400" width="9.140625" style="9"/>
+    <col min="7401" max="7401" width="9.7109375" style="9" customWidth="1"/>
+    <col min="7402" max="7402" width="10.140625" style="9" customWidth="1"/>
+    <col min="7403" max="7403" width="9.28515625" style="9" customWidth="1"/>
+    <col min="7404" max="7404" width="10.28515625" style="9" customWidth="1"/>
+    <col min="7405" max="7405" width="9.140625" style="9"/>
+    <col min="7406" max="7406" width="10.28515625" style="9" customWidth="1"/>
+    <col min="7407" max="7408" width="9.140625" style="9"/>
+    <col min="7409" max="7409" width="9.5703125" style="9" customWidth="1"/>
+    <col min="7410" max="7411" width="10.42578125" style="9" customWidth="1"/>
+    <col min="7412" max="7413" width="9.140625" style="9"/>
+    <col min="7414" max="7414" width="9.5703125" style="9" customWidth="1"/>
+    <col min="7415" max="7415" width="10.42578125" style="9" customWidth="1"/>
+    <col min="7416" max="7416" width="9.140625" style="9"/>
+    <col min="7417" max="7417" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="7418" max="7420" width="9.140625" style="9"/>
+    <col min="7421" max="7421" width="10" style="9" customWidth="1"/>
+    <col min="7422" max="7422" width="9.7109375" style="9" customWidth="1"/>
+    <col min="7423" max="7424" width="9.140625" style="9"/>
+    <col min="7425" max="7426" width="10.28515625" style="9" customWidth="1"/>
+    <col min="7427" max="7429" width="9.140625" style="9"/>
+    <col min="7430" max="7431" width="10.28515625" style="9" customWidth="1"/>
+    <col min="7432" max="7434" width="9.140625" style="9"/>
+    <col min="7435" max="7436" width="10.28515625" style="9" customWidth="1"/>
+    <col min="7437" max="7439" width="9.140625" style="9"/>
+    <col min="7440" max="7441" width="10.28515625" style="9" customWidth="1"/>
+    <col min="7442" max="7444" width="9.140625" style="9"/>
+    <col min="7445" max="7446" width="10.28515625" style="9" customWidth="1"/>
+    <col min="7447" max="7593" width="9.140625" style="9"/>
+    <col min="7594" max="7594" width="20" style="9" customWidth="1"/>
+    <col min="7595" max="7595" width="8.7109375" style="9" customWidth="1"/>
+    <col min="7596" max="7596" width="9.42578125" style="9" customWidth="1"/>
+    <col min="7597" max="7597" width="10" style="9" customWidth="1"/>
+    <col min="7598" max="7598" width="10.140625" style="9" customWidth="1"/>
+    <col min="7599" max="7599" width="8.85546875" style="9" customWidth="1"/>
+    <col min="7600" max="7600" width="9" style="9" customWidth="1"/>
+    <col min="7601" max="7601" width="9.7109375" style="9" customWidth="1"/>
+    <col min="7602" max="7602" width="9.85546875" style="9" customWidth="1"/>
+    <col min="7603" max="7603" width="9.5703125" style="9" customWidth="1"/>
+    <col min="7604" max="7604" width="8.42578125" style="9" customWidth="1"/>
+    <col min="7605" max="7605" width="8.5703125" style="9" customWidth="1"/>
+    <col min="7606" max="7607" width="9.5703125" style="9" customWidth="1"/>
+    <col min="7608" max="7608" width="9.42578125" style="9" customWidth="1"/>
+    <col min="7609" max="7609" width="7.140625" style="9" customWidth="1"/>
+    <col min="7610" max="7610" width="9.140625" style="9" customWidth="1"/>
+    <col min="7611" max="7611" width="9.42578125" style="9" customWidth="1"/>
+    <col min="7612" max="7612" width="9.85546875" style="9" customWidth="1"/>
+    <col min="7613" max="7613" width="10.42578125" style="9" customWidth="1"/>
+    <col min="7614" max="7614" width="7" style="9" customWidth="1"/>
+    <col min="7615" max="7615" width="9.42578125" style="9" customWidth="1"/>
+    <col min="7616" max="7616" width="9" style="9" customWidth="1"/>
+    <col min="7617" max="7617" width="9.85546875" style="9" customWidth="1"/>
+    <col min="7618" max="7618" width="9.5703125" style="9" customWidth="1"/>
+    <col min="7619" max="7619" width="7.28515625" style="9" customWidth="1"/>
+    <col min="7620" max="7620" width="8.85546875" style="9" customWidth="1"/>
+    <col min="7621" max="7621" width="10" style="9" customWidth="1"/>
+    <col min="7622" max="7622" width="10.42578125" style="9" customWidth="1"/>
+    <col min="7623" max="7623" width="9.5703125" style="9" customWidth="1"/>
+    <col min="7624" max="7624" width="8" style="9" customWidth="1"/>
+    <col min="7625" max="7625" width="8.42578125" style="9" customWidth="1"/>
+    <col min="7626" max="7626" width="9.140625" style="9" customWidth="1"/>
+    <col min="7627" max="7628" width="9.42578125" style="9" customWidth="1"/>
+    <col min="7629" max="7629" width="8" style="9" customWidth="1"/>
+    <col min="7630" max="7630" width="8.28515625" style="9" customWidth="1"/>
+    <col min="7631" max="7631" width="9.140625" style="9" customWidth="1"/>
+    <col min="7632" max="7632" width="10" style="9" customWidth="1"/>
+    <col min="7633" max="7633" width="9.140625" style="9" customWidth="1"/>
+    <col min="7634" max="7634" width="7.7109375" style="9" customWidth="1"/>
+    <col min="7635" max="7636" width="9.140625" style="9"/>
+    <col min="7637" max="7637" width="10.140625" style="9" customWidth="1"/>
+    <col min="7638" max="7641" width="9.140625" style="9"/>
+    <col min="7642" max="7642" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="7643" max="7646" width="9.140625" style="9"/>
+    <col min="7647" max="7647" width="11" style="9" customWidth="1"/>
+    <col min="7648" max="7651" width="9.140625" style="9"/>
+    <col min="7652" max="7652" width="10.5703125" style="9" customWidth="1"/>
+    <col min="7653" max="7656" width="9.140625" style="9"/>
+    <col min="7657" max="7657" width="9.7109375" style="9" customWidth="1"/>
+    <col min="7658" max="7658" width="10.140625" style="9" customWidth="1"/>
+    <col min="7659" max="7659" width="9.28515625" style="9" customWidth="1"/>
+    <col min="7660" max="7660" width="10.28515625" style="9" customWidth="1"/>
+    <col min="7661" max="7661" width="9.140625" style="9"/>
+    <col min="7662" max="7662" width="10.28515625" style="9" customWidth="1"/>
+    <col min="7663" max="7664" width="9.140625" style="9"/>
+    <col min="7665" max="7665" width="9.5703125" style="9" customWidth="1"/>
+    <col min="7666" max="7667" width="10.42578125" style="9" customWidth="1"/>
+    <col min="7668" max="7669" width="9.140625" style="9"/>
+    <col min="7670" max="7670" width="9.5703125" style="9" customWidth="1"/>
+    <col min="7671" max="7671" width="10.42578125" style="9" customWidth="1"/>
+    <col min="7672" max="7672" width="9.140625" style="9"/>
+    <col min="7673" max="7673" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="7674" max="7676" width="9.140625" style="9"/>
+    <col min="7677" max="7677" width="10" style="9" customWidth="1"/>
+    <col min="7678" max="7678" width="9.7109375" style="9" customWidth="1"/>
+    <col min="7679" max="7680" width="9.140625" style="9"/>
+    <col min="7681" max="7682" width="10.28515625" style="9" customWidth="1"/>
+    <col min="7683" max="7685" width="9.140625" style="9"/>
+    <col min="7686" max="7687" width="10.28515625" style="9" customWidth="1"/>
+    <col min="7688" max="7690" width="9.140625" style="9"/>
+    <col min="7691" max="7692" width="10.28515625" style="9" customWidth="1"/>
+    <col min="7693" max="7695" width="9.140625" style="9"/>
+    <col min="7696" max="7697" width="10.28515625" style="9" customWidth="1"/>
+    <col min="7698" max="7700" width="9.140625" style="9"/>
+    <col min="7701" max="7702" width="10.28515625" style="9" customWidth="1"/>
+    <col min="7703" max="7849" width="9.140625" style="9"/>
+    <col min="7850" max="7850" width="20" style="9" customWidth="1"/>
+    <col min="7851" max="7851" width="8.7109375" style="9" customWidth="1"/>
+    <col min="7852" max="7852" width="9.42578125" style="9" customWidth="1"/>
+    <col min="7853" max="7853" width="10" style="9" customWidth="1"/>
+    <col min="7854" max="7854" width="10.140625" style="9" customWidth="1"/>
+    <col min="7855" max="7855" width="8.85546875" style="9" customWidth="1"/>
+    <col min="7856" max="7856" width="9" style="9" customWidth="1"/>
+    <col min="7857" max="7857" width="9.7109375" style="9" customWidth="1"/>
+    <col min="7858" max="7858" width="9.85546875" style="9" customWidth="1"/>
+    <col min="7859" max="7859" width="9.5703125" style="9" customWidth="1"/>
+    <col min="7860" max="7860" width="8.42578125" style="9" customWidth="1"/>
+    <col min="7861" max="7861" width="8.5703125" style="9" customWidth="1"/>
+    <col min="7862" max="7863" width="9.5703125" style="9" customWidth="1"/>
+    <col min="7864" max="7864" width="9.42578125" style="9" customWidth="1"/>
+    <col min="7865" max="7865" width="7.140625" style="9" customWidth="1"/>
+    <col min="7866" max="7866" width="9.140625" style="9" customWidth="1"/>
+    <col min="7867" max="7867" width="9.42578125" style="9" customWidth="1"/>
+    <col min="7868" max="7868" width="9.85546875" style="9" customWidth="1"/>
+    <col min="7869" max="7869" width="10.42578125" style="9" customWidth="1"/>
+    <col min="7870" max="7870" width="7" style="9" customWidth="1"/>
+    <col min="7871" max="7871" width="9.42578125" style="9" customWidth="1"/>
+    <col min="7872" max="7872" width="9" style="9" customWidth="1"/>
+    <col min="7873" max="7873" width="9.85546875" style="9" customWidth="1"/>
+    <col min="7874" max="7874" width="9.5703125" style="9" customWidth="1"/>
+    <col min="7875" max="7875" width="7.28515625" style="9" customWidth="1"/>
+    <col min="7876" max="7876" width="8.85546875" style="9" customWidth="1"/>
+    <col min="7877" max="7877" width="10" style="9" customWidth="1"/>
+    <col min="7878" max="7878" width="10.42578125" style="9" customWidth="1"/>
+    <col min="7879" max="7879" width="9.5703125" style="9" customWidth="1"/>
+    <col min="7880" max="7880" width="8" style="9" customWidth="1"/>
+    <col min="7881" max="7881" width="8.42578125" style="9" customWidth="1"/>
+    <col min="7882" max="7882" width="9.140625" style="9" customWidth="1"/>
+    <col min="7883" max="7884" width="9.42578125" style="9" customWidth="1"/>
+    <col min="7885" max="7885" width="8" style="9" customWidth="1"/>
+    <col min="7886" max="7886" width="8.28515625" style="9" customWidth="1"/>
+    <col min="7887" max="7887" width="9.140625" style="9" customWidth="1"/>
+    <col min="7888" max="7888" width="10" style="9" customWidth="1"/>
+    <col min="7889" max="7889" width="9.140625" style="9" customWidth="1"/>
+    <col min="7890" max="7890" width="7.7109375" style="9" customWidth="1"/>
+    <col min="7891" max="7892" width="9.140625" style="9"/>
+    <col min="7893" max="7893" width="10.140625" style="9" customWidth="1"/>
+    <col min="7894" max="7897" width="9.140625" style="9"/>
+    <col min="7898" max="7898" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="7899" max="7902" width="9.140625" style="9"/>
+    <col min="7903" max="7903" width="11" style="9" customWidth="1"/>
+    <col min="7904" max="7907" width="9.140625" style="9"/>
+    <col min="7908" max="7908" width="10.5703125" style="9" customWidth="1"/>
+    <col min="7909" max="7912" width="9.140625" style="9"/>
+    <col min="7913" max="7913" width="9.7109375" style="9" customWidth="1"/>
+    <col min="7914" max="7914" width="10.140625" style="9" customWidth="1"/>
+    <col min="7915" max="7915" width="9.28515625" style="9" customWidth="1"/>
+    <col min="7916" max="7916" width="10.28515625" style="9" customWidth="1"/>
+    <col min="7917" max="7917" width="9.140625" style="9"/>
+    <col min="7918" max="7918" width="10.28515625" style="9" customWidth="1"/>
+    <col min="7919" max="7920" width="9.140625" style="9"/>
+    <col min="7921" max="7921" width="9.5703125" style="9" customWidth="1"/>
+    <col min="7922" max="7923" width="10.42578125" style="9" customWidth="1"/>
+    <col min="7924" max="7925" width="9.140625" style="9"/>
+    <col min="7926" max="7926" width="9.5703125" style="9" customWidth="1"/>
+    <col min="7927" max="7927" width="10.42578125" style="9" customWidth="1"/>
+    <col min="7928" max="7928" width="9.140625" style="9"/>
+    <col min="7929" max="7929" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="7930" max="7932" width="9.140625" style="9"/>
+    <col min="7933" max="7933" width="10" style="9" customWidth="1"/>
+    <col min="7934" max="7934" width="9.7109375" style="9" customWidth="1"/>
+    <col min="7935" max="7936" width="9.140625" style="9"/>
+    <col min="7937" max="7938" width="10.28515625" style="9" customWidth="1"/>
+    <col min="7939" max="7941" width="9.140625" style="9"/>
+    <col min="7942" max="7943" width="10.28515625" style="9" customWidth="1"/>
+    <col min="7944" max="7946" width="9.140625" style="9"/>
+    <col min="7947" max="7948" width="10.28515625" style="9" customWidth="1"/>
+    <col min="7949" max="7951" width="9.140625" style="9"/>
+    <col min="7952" max="7953" width="10.28515625" style="9" customWidth="1"/>
+    <col min="7954" max="7956" width="9.140625" style="9"/>
+    <col min="7957" max="7958" width="10.28515625" style="9" customWidth="1"/>
+    <col min="7959" max="8105" width="9.140625" style="9"/>
+    <col min="8106" max="8106" width="20" style="9" customWidth="1"/>
+    <col min="8107" max="8107" width="8.7109375" style="9" customWidth="1"/>
+    <col min="8108" max="8108" width="9.42578125" style="9" customWidth="1"/>
+    <col min="8109" max="8109" width="10" style="9" customWidth="1"/>
+    <col min="8110" max="8110" width="10.140625" style="9" customWidth="1"/>
+    <col min="8111" max="8111" width="8.85546875" style="9" customWidth="1"/>
+    <col min="8112" max="8112" width="9" style="9" customWidth="1"/>
+    <col min="8113" max="8113" width="9.7109375" style="9" customWidth="1"/>
+    <col min="8114" max="8114" width="9.85546875" style="9" customWidth="1"/>
+    <col min="8115" max="8115" width="9.5703125" style="9" customWidth="1"/>
+    <col min="8116" max="8116" width="8.42578125" style="9" customWidth="1"/>
+    <col min="8117" max="8117" width="8.5703125" style="9" customWidth="1"/>
+    <col min="8118" max="8119" width="9.5703125" style="9" customWidth="1"/>
+    <col min="8120" max="8120" width="9.42578125" style="9" customWidth="1"/>
+    <col min="8121" max="8121" width="7.140625" style="9" customWidth="1"/>
+    <col min="8122" max="8122" width="9.140625" style="9" customWidth="1"/>
+    <col min="8123" max="8123" width="9.42578125" style="9" customWidth="1"/>
+    <col min="8124" max="8124" width="9.85546875" style="9" customWidth="1"/>
+    <col min="8125" max="8125" width="10.42578125" style="9" customWidth="1"/>
+    <col min="8126" max="8126" width="7" style="9" customWidth="1"/>
+    <col min="8127" max="8127" width="9.42578125" style="9" customWidth="1"/>
+    <col min="8128" max="8128" width="9" style="9" customWidth="1"/>
+    <col min="8129" max="8129" width="9.85546875" style="9" customWidth="1"/>
+    <col min="8130" max="8130" width="9.5703125" style="9" customWidth="1"/>
+    <col min="8131" max="8131" width="7.28515625" style="9" customWidth="1"/>
+    <col min="8132" max="8132" width="8.85546875" style="9" customWidth="1"/>
+    <col min="8133" max="8133" width="10" style="9" customWidth="1"/>
+    <col min="8134" max="8134" width="10.42578125" style="9" customWidth="1"/>
+    <col min="8135" max="8135" width="9.5703125" style="9" customWidth="1"/>
+    <col min="8136" max="8136" width="8" style="9" customWidth="1"/>
+    <col min="8137" max="8137" width="8.42578125" style="9" customWidth="1"/>
+    <col min="8138" max="8138" width="9.140625" style="9" customWidth="1"/>
+    <col min="8139" max="8140" width="9.42578125" style="9" customWidth="1"/>
+    <col min="8141" max="8141" width="8" style="9" customWidth="1"/>
+    <col min="8142" max="8142" width="8.28515625" style="9" customWidth="1"/>
+    <col min="8143" max="8143" width="9.140625" style="9" customWidth="1"/>
+    <col min="8144" max="8144" width="10" style="9" customWidth="1"/>
+    <col min="8145" max="8145" width="9.140625" style="9" customWidth="1"/>
+    <col min="8146" max="8146" width="7.7109375" style="9" customWidth="1"/>
+    <col min="8147" max="8148" width="9.140625" style="9"/>
+    <col min="8149" max="8149" width="10.140625" style="9" customWidth="1"/>
+    <col min="8150" max="8153" width="9.140625" style="9"/>
+    <col min="8154" max="8154" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="8155" max="8158" width="9.140625" style="9"/>
+    <col min="8159" max="8159" width="11" style="9" customWidth="1"/>
+    <col min="8160" max="8163" width="9.140625" style="9"/>
+    <col min="8164" max="8164" width="10.5703125" style="9" customWidth="1"/>
+    <col min="8165" max="8168" width="9.140625" style="9"/>
+    <col min="8169" max="8169" width="9.7109375" style="9" customWidth="1"/>
+    <col min="8170" max="8170" width="10.140625" style="9" customWidth="1"/>
+    <col min="8171" max="8171" width="9.28515625" style="9" customWidth="1"/>
+    <col min="8172" max="8172" width="10.28515625" style="9" customWidth="1"/>
+    <col min="8173" max="8173" width="9.140625" style="9"/>
+    <col min="8174" max="8174" width="10.28515625" style="9" customWidth="1"/>
+    <col min="8175" max="8176" width="9.140625" style="9"/>
+    <col min="8177" max="8177" width="9.5703125" style="9" customWidth="1"/>
+    <col min="8178" max="8179" width="10.42578125" style="9" customWidth="1"/>
+    <col min="8180" max="8181" width="9.140625" style="9"/>
+    <col min="8182" max="8182" width="9.5703125" style="9" customWidth="1"/>
+    <col min="8183" max="8183" width="10.42578125" style="9" customWidth="1"/>
+    <col min="8184" max="8184" width="9.140625" style="9"/>
+    <col min="8185" max="8185" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="8186" max="8188" width="9.140625" style="9"/>
+    <col min="8189" max="8189" width="10" style="9" customWidth="1"/>
+    <col min="8190" max="8190" width="9.7109375" style="9" customWidth="1"/>
+    <col min="8191" max="8192" width="9.140625" style="9"/>
+    <col min="8193" max="8194" width="10.28515625" style="9" customWidth="1"/>
+    <col min="8195" max="8197" width="9.140625" style="9"/>
+    <col min="8198" max="8199" width="10.28515625" style="9" customWidth="1"/>
+    <col min="8200" max="8202" width="9.140625" style="9"/>
+    <col min="8203" max="8204" width="10.28515625" style="9" customWidth="1"/>
+    <col min="8205" max="8207" width="9.140625" style="9"/>
+    <col min="8208" max="8209" width="10.28515625" style="9" customWidth="1"/>
+    <col min="8210" max="8212" width="9.140625" style="9"/>
+    <col min="8213" max="8214" width="10.28515625" style="9" customWidth="1"/>
+    <col min="8215" max="8361" width="9.140625" style="9"/>
+    <col min="8362" max="8362" width="20" style="9" customWidth="1"/>
+    <col min="8363" max="8363" width="8.7109375" style="9" customWidth="1"/>
+    <col min="8364" max="8364" width="9.42578125" style="9" customWidth="1"/>
+    <col min="8365" max="8365" width="10" style="9" customWidth="1"/>
+    <col min="8366" max="8366" width="10.140625" style="9" customWidth="1"/>
+    <col min="8367" max="8367" width="8.85546875" style="9" customWidth="1"/>
+    <col min="8368" max="8368" width="9" style="9" customWidth="1"/>
+    <col min="8369" max="8369" width="9.7109375" style="9" customWidth="1"/>
+    <col min="8370" max="8370" width="9.85546875" style="9" customWidth="1"/>
+    <col min="8371" max="8371" width="9.5703125" style="9" customWidth="1"/>
+    <col min="8372" max="8372" width="8.42578125" style="9" customWidth="1"/>
+    <col min="8373" max="8373" width="8.5703125" style="9" customWidth="1"/>
+    <col min="8374" max="8375" width="9.5703125" style="9" customWidth="1"/>
+    <col min="8376" max="8376" width="9.42578125" style="9" customWidth="1"/>
+    <col min="8377" max="8377" width="7.140625" style="9" customWidth="1"/>
+    <col min="8378" max="8378" width="9.140625" style="9" customWidth="1"/>
+    <col min="8379" max="8379" width="9.42578125" style="9" customWidth="1"/>
+    <col min="8380" max="8380" width="9.85546875" style="9" customWidth="1"/>
+    <col min="8381" max="8381" width="10.42578125" style="9" customWidth="1"/>
+    <col min="8382" max="8382" width="7" style="9" customWidth="1"/>
+    <col min="8383" max="8383" width="9.42578125" style="9" customWidth="1"/>
+    <col min="8384" max="8384" width="9" style="9" customWidth="1"/>
+    <col min="8385" max="8385" width="9.85546875" style="9" customWidth="1"/>
+    <col min="8386" max="8386" width="9.5703125" style="9" customWidth="1"/>
+    <col min="8387" max="8387" width="7.28515625" style="9" customWidth="1"/>
+    <col min="8388" max="8388" width="8.85546875" style="9" customWidth="1"/>
+    <col min="8389" max="8389" width="10" style="9" customWidth="1"/>
+    <col min="8390" max="8390" width="10.42578125" style="9" customWidth="1"/>
+    <col min="8391" max="8391" width="9.5703125" style="9" customWidth="1"/>
+    <col min="8392" max="8392" width="8" style="9" customWidth="1"/>
+    <col min="8393" max="8393" width="8.42578125" style="9" customWidth="1"/>
+    <col min="8394" max="8394" width="9.140625" style="9" customWidth="1"/>
+    <col min="8395" max="8396" width="9.42578125" style="9" customWidth="1"/>
+    <col min="8397" max="8397" width="8" style="9" customWidth="1"/>
+    <col min="8398" max="8398" width="8.28515625" style="9" customWidth="1"/>
+    <col min="8399" max="8399" width="9.140625" style="9" customWidth="1"/>
+    <col min="8400" max="8400" width="10" style="9" customWidth="1"/>
+    <col min="8401" max="8401" width="9.140625" style="9" customWidth="1"/>
+    <col min="8402" max="8402" width="7.7109375" style="9" customWidth="1"/>
+    <col min="8403" max="8404" width="9.140625" style="9"/>
+    <col min="8405" max="8405" width="10.140625" style="9" customWidth="1"/>
+    <col min="8406" max="8409" width="9.140625" style="9"/>
+    <col min="8410" max="8410" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="8411" max="8414" width="9.140625" style="9"/>
+    <col min="8415" max="8415" width="11" style="9" customWidth="1"/>
+    <col min="8416" max="8419" width="9.140625" style="9"/>
+    <col min="8420" max="8420" width="10.5703125" style="9" customWidth="1"/>
+    <col min="8421" max="8424" width="9.140625" style="9"/>
+    <col min="8425" max="8425" width="9.7109375" style="9" customWidth="1"/>
+    <col min="8426" max="8426" width="10.140625" style="9" customWidth="1"/>
+    <col min="8427" max="8427" width="9.28515625" style="9" customWidth="1"/>
+    <col min="8428" max="8428" width="10.28515625" style="9" customWidth="1"/>
+    <col min="8429" max="8429" width="9.140625" style="9"/>
+    <col min="8430" max="8430" width="10.28515625" style="9" customWidth="1"/>
+    <col min="8431" max="8432" width="9.140625" style="9"/>
+    <col min="8433" max="8433" width="9.5703125" style="9" customWidth="1"/>
+    <col min="8434" max="8435" width="10.42578125" style="9" customWidth="1"/>
+    <col min="8436" max="8437" width="9.140625" style="9"/>
+    <col min="8438" max="8438" width="9.5703125" style="9" customWidth="1"/>
+    <col min="8439" max="8439" width="10.42578125" style="9" customWidth="1"/>
+    <col min="8440" max="8440" width="9.140625" style="9"/>
+    <col min="8441" max="8441" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="8442" max="8444" width="9.140625" style="9"/>
+    <col min="8445" max="8445" width="10" style="9" customWidth="1"/>
+    <col min="8446" max="8446" width="9.7109375" style="9" customWidth="1"/>
+    <col min="8447" max="8448" width="9.140625" style="9"/>
+    <col min="8449" max="8450" width="10.28515625" style="9" customWidth="1"/>
+    <col min="8451" max="8453" width="9.140625" style="9"/>
+    <col min="8454" max="8455" width="10.28515625" style="9" customWidth="1"/>
+    <col min="8456" max="8458" width="9.140625" style="9"/>
+    <col min="8459" max="8460" width="10.28515625" style="9" customWidth="1"/>
+    <col min="8461" max="8463" width="9.140625" style="9"/>
+    <col min="8464" max="8465" width="10.28515625" style="9" customWidth="1"/>
+    <col min="8466" max="8468" width="9.140625" style="9"/>
+    <col min="8469" max="8470" width="10.28515625" style="9" customWidth="1"/>
+    <col min="8471" max="8617" width="9.140625" style="9"/>
+    <col min="8618" max="8618" width="20" style="9" customWidth="1"/>
+    <col min="8619" max="8619" width="8.7109375" style="9" customWidth="1"/>
+    <col min="8620" max="8620" width="9.42578125" style="9" customWidth="1"/>
+    <col min="8621" max="8621" width="10" style="9" customWidth="1"/>
+    <col min="8622" max="8622" width="10.140625" style="9" customWidth="1"/>
+    <col min="8623" max="8623" width="8.85546875" style="9" customWidth="1"/>
+    <col min="8624" max="8624" width="9" style="9" customWidth="1"/>
+    <col min="8625" max="8625" width="9.7109375" style="9" customWidth="1"/>
+    <col min="8626" max="8626" width="9.85546875" style="9" customWidth="1"/>
+    <col min="8627" max="8627" width="9.5703125" style="9" customWidth="1"/>
+    <col min="8628" max="8628" width="8.42578125" style="9" customWidth="1"/>
+    <col min="8629" max="8629" width="8.5703125" style="9" customWidth="1"/>
+    <col min="8630" max="8631" width="9.5703125" style="9" customWidth="1"/>
+    <col min="8632" max="8632" width="9.42578125" style="9" customWidth="1"/>
+    <col min="8633" max="8633" width="7.140625" style="9" customWidth="1"/>
+    <col min="8634" max="8634" width="9.140625" style="9" customWidth="1"/>
+    <col min="8635" max="8635" width="9.42578125" style="9" customWidth="1"/>
+    <col min="8636" max="8636" width="9.85546875" style="9" customWidth="1"/>
+    <col min="8637" max="8637" width="10.42578125" style="9" customWidth="1"/>
+    <col min="8638" max="8638" width="7" style="9" customWidth="1"/>
+    <col min="8639" max="8639" width="9.42578125" style="9" customWidth="1"/>
+    <col min="8640" max="8640" width="9" style="9" customWidth="1"/>
+    <col min="8641" max="8641" width="9.85546875" style="9" customWidth="1"/>
+    <col min="8642" max="8642" width="9.5703125" style="9" customWidth="1"/>
+    <col min="8643" max="8643" width="7.28515625" style="9" customWidth="1"/>
+    <col min="8644" max="8644" width="8.85546875" style="9" customWidth="1"/>
+    <col min="8645" max="8645" width="10" style="9" customWidth="1"/>
+    <col min="8646" max="8646" width="10.42578125" style="9" customWidth="1"/>
+    <col min="8647" max="8647" width="9.5703125" style="9" customWidth="1"/>
+    <col min="8648" max="8648" width="8" style="9" customWidth="1"/>
+    <col min="8649" max="8649" width="8.42578125" style="9" customWidth="1"/>
+    <col min="8650" max="8650" width="9.140625" style="9" customWidth="1"/>
+    <col min="8651" max="8652" width="9.42578125" style="9" customWidth="1"/>
+    <col min="8653" max="8653" width="8" style="9" customWidth="1"/>
+    <col min="8654" max="8654" width="8.28515625" style="9" customWidth="1"/>
+    <col min="8655" max="8655" width="9.140625" style="9" customWidth="1"/>
+    <col min="8656" max="8656" width="10" style="9" customWidth="1"/>
+    <col min="8657" max="8657" width="9.140625" style="9" customWidth="1"/>
+    <col min="8658" max="8658" width="7.7109375" style="9" customWidth="1"/>
+    <col min="8659" max="8660" width="9.140625" style="9"/>
+    <col min="8661" max="8661" width="10.140625" style="9" customWidth="1"/>
+    <col min="8662" max="8665" width="9.140625" style="9"/>
+    <col min="8666" max="8666" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="8667" max="8670" width="9.140625" style="9"/>
+    <col min="8671" max="8671" width="11" style="9" customWidth="1"/>
+    <col min="8672" max="8675" width="9.140625" style="9"/>
+    <col min="8676" max="8676" width="10.5703125" style="9" customWidth="1"/>
+    <col min="8677" max="8680" width="9.140625" style="9"/>
+    <col min="8681" max="8681" width="9.7109375" style="9" customWidth="1"/>
+    <col min="8682" max="8682" width="10.140625" style="9" customWidth="1"/>
+    <col min="8683" max="8683" width="9.28515625" style="9" customWidth="1"/>
+    <col min="8684" max="8684" width="10.28515625" style="9" customWidth="1"/>
+    <col min="8685" max="8685" width="9.140625" style="9"/>
+    <col min="8686" max="8686" width="10.28515625" style="9" customWidth="1"/>
+    <col min="8687" max="8688" width="9.140625" style="9"/>
+    <col min="8689" max="8689" width="9.5703125" style="9" customWidth="1"/>
+    <col min="8690" max="8691" width="10.42578125" style="9" customWidth="1"/>
+    <col min="8692" max="8693" width="9.140625" style="9"/>
+    <col min="8694" max="8694" width="9.5703125" style="9" customWidth="1"/>
+    <col min="8695" max="8695" width="10.42578125" style="9" customWidth="1"/>
+    <col min="8696" max="8696" width="9.140625" style="9"/>
+    <col min="8697" max="8697" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="8698" max="8700" width="9.140625" style="9"/>
+    <col min="8701" max="8701" width="10" style="9" customWidth="1"/>
+    <col min="8702" max="8702" width="9.7109375" style="9" customWidth="1"/>
+    <col min="8703" max="8704" width="9.140625" style="9"/>
+    <col min="8705" max="8706" width="10.28515625" style="9" customWidth="1"/>
+    <col min="8707" max="8709" width="9.140625" style="9"/>
+    <col min="8710" max="8711" width="10.28515625" style="9" customWidth="1"/>
+    <col min="8712" max="8714" width="9.140625" style="9"/>
+    <col min="8715" max="8716" width="10.28515625" style="9" customWidth="1"/>
+    <col min="8717" max="8719" width="9.140625" style="9"/>
+    <col min="8720" max="8721" width="10.28515625" style="9" customWidth="1"/>
+    <col min="8722" max="8724" width="9.140625" style="9"/>
+    <col min="8725" max="8726" width="10.28515625" style="9" customWidth="1"/>
+    <col min="8727" max="8873" width="9.140625" style="9"/>
+    <col min="8874" max="8874" width="20" style="9" customWidth="1"/>
+    <col min="8875" max="8875" width="8.7109375" style="9" customWidth="1"/>
+    <col min="8876" max="8876" width="9.42578125" style="9" customWidth="1"/>
+    <col min="8877" max="8877" width="10" style="9" customWidth="1"/>
+    <col min="8878" max="8878" width="10.140625" style="9" customWidth="1"/>
+    <col min="8879" max="8879" width="8.85546875" style="9" customWidth="1"/>
+    <col min="8880" max="8880" width="9" style="9" customWidth="1"/>
+    <col min="8881" max="8881" width="9.7109375" style="9" customWidth="1"/>
+    <col min="8882" max="8882" width="9.85546875" style="9" customWidth="1"/>
+    <col min="8883" max="8883" width="9.5703125" style="9" customWidth="1"/>
+    <col min="8884" max="8884" width="8.42578125" style="9" customWidth="1"/>
+    <col min="8885" max="8885" width="8.5703125" style="9" customWidth="1"/>
+    <col min="8886" max="8887" width="9.5703125" style="9" customWidth="1"/>
+    <col min="8888" max="8888" width="9.42578125" style="9" customWidth="1"/>
+    <col min="8889" max="8889" width="7.140625" style="9" customWidth="1"/>
+    <col min="8890" max="8890" width="9.140625" style="9" customWidth="1"/>
+    <col min="8891" max="8891" width="9.42578125" style="9" customWidth="1"/>
+    <col min="8892" max="8892" width="9.85546875" style="9" customWidth="1"/>
+    <col min="8893" max="8893" width="10.42578125" style="9" customWidth="1"/>
+    <col min="8894" max="8894" width="7" style="9" customWidth="1"/>
+    <col min="8895" max="8895" width="9.42578125" style="9" customWidth="1"/>
+    <col min="8896" max="8896" width="9" style="9" customWidth="1"/>
+    <col min="8897" max="8897" width="9.85546875" style="9" customWidth="1"/>
+    <col min="8898" max="8898" width="9.5703125" style="9" customWidth="1"/>
+    <col min="8899" max="8899" width="7.28515625" style="9" customWidth="1"/>
+    <col min="8900" max="8900" width="8.85546875" style="9" customWidth="1"/>
+    <col min="8901" max="8901" width="10" style="9" customWidth="1"/>
+    <col min="8902" max="8902" width="10.42578125" style="9" customWidth="1"/>
+    <col min="8903" max="8903" width="9.5703125" style="9" customWidth="1"/>
+    <col min="8904" max="8904" width="8" style="9" customWidth="1"/>
+    <col min="8905" max="8905" width="8.42578125" style="9" customWidth="1"/>
+    <col min="8906" max="8906" width="9.140625" style="9" customWidth="1"/>
+    <col min="8907" max="8908" width="9.42578125" style="9" customWidth="1"/>
+    <col min="8909" max="8909" width="8" style="9" customWidth="1"/>
+    <col min="8910" max="8910" width="8.28515625" style="9" customWidth="1"/>
+    <col min="8911" max="8911" width="9.140625" style="9" customWidth="1"/>
+    <col min="8912" max="8912" width="10" style="9" customWidth="1"/>
+    <col min="8913" max="8913" width="9.140625" style="9" customWidth="1"/>
+    <col min="8914" max="8914" width="7.7109375" style="9" customWidth="1"/>
+    <col min="8915" max="8916" width="9.140625" style="9"/>
+    <col min="8917" max="8917" width="10.140625" style="9" customWidth="1"/>
+    <col min="8918" max="8921" width="9.140625" style="9"/>
+    <col min="8922" max="8922" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="8923" max="8926" width="9.140625" style="9"/>
+    <col min="8927" max="8927" width="11" style="9" customWidth="1"/>
+    <col min="8928" max="8931" width="9.140625" style="9"/>
+    <col min="8932" max="8932" width="10.5703125" style="9" customWidth="1"/>
+    <col min="8933" max="8936" width="9.140625" style="9"/>
+    <col min="8937" max="8937" width="9.7109375" style="9" customWidth="1"/>
+    <col min="8938" max="8938" width="10.140625" style="9" customWidth="1"/>
+    <col min="8939" max="8939" width="9.28515625" style="9" customWidth="1"/>
+    <col min="8940" max="8940" width="10.28515625" style="9" customWidth="1"/>
+    <col min="8941" max="8941" width="9.140625" style="9"/>
+    <col min="8942" max="8942" width="10.28515625" style="9" customWidth="1"/>
+    <col min="8943" max="8944" width="9.140625" style="9"/>
+    <col min="8945" max="8945" width="9.5703125" style="9" customWidth="1"/>
+    <col min="8946" max="8947" width="10.42578125" style="9" customWidth="1"/>
+    <col min="8948" max="8949" width="9.140625" style="9"/>
+    <col min="8950" max="8950" width="9.5703125" style="9" customWidth="1"/>
+    <col min="8951" max="8951" width="10.42578125" style="9" customWidth="1"/>
+    <col min="8952" max="8952" width="9.140625" style="9"/>
+    <col min="8953" max="8953" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="8954" max="8956" width="9.140625" style="9"/>
+    <col min="8957" max="8957" width="10" style="9" customWidth="1"/>
+    <col min="8958" max="8958" width="9.7109375" style="9" customWidth="1"/>
+    <col min="8959" max="8960" width="9.140625" style="9"/>
+    <col min="8961" max="8962" width="10.28515625" style="9" customWidth="1"/>
+    <col min="8963" max="8965" width="9.140625" style="9"/>
+    <col min="8966" max="8967" width="10.28515625" style="9" customWidth="1"/>
+    <col min="8968" max="8970" width="9.140625" style="9"/>
+    <col min="8971" max="8972" width="10.28515625" style="9" customWidth="1"/>
+    <col min="8973" max="8975" width="9.140625" style="9"/>
+    <col min="8976" max="8977" width="10.28515625" style="9" customWidth="1"/>
+    <col min="8978" max="8980" width="9.140625" style="9"/>
+    <col min="8981" max="8982" width="10.28515625" style="9" customWidth="1"/>
+    <col min="8983" max="9129" width="9.140625" style="9"/>
+    <col min="9130" max="9130" width="20" style="9" customWidth="1"/>
+    <col min="9131" max="9131" width="8.7109375" style="9" customWidth="1"/>
+    <col min="9132" max="9132" width="9.42578125" style="9" customWidth="1"/>
+    <col min="9133" max="9133" width="10" style="9" customWidth="1"/>
+    <col min="9134" max="9134" width="10.140625" style="9" customWidth="1"/>
+    <col min="9135" max="9135" width="8.85546875" style="9" customWidth="1"/>
+    <col min="9136" max="9136" width="9" style="9" customWidth="1"/>
+    <col min="9137" max="9137" width="9.7109375" style="9" customWidth="1"/>
+    <col min="9138" max="9138" width="9.85546875" style="9" customWidth="1"/>
+    <col min="9139" max="9139" width="9.5703125" style="9" customWidth="1"/>
+    <col min="9140" max="9140" width="8.42578125" style="9" customWidth="1"/>
+    <col min="9141" max="9141" width="8.5703125" style="9" customWidth="1"/>
+    <col min="9142" max="9143" width="9.5703125" style="9" customWidth="1"/>
+    <col min="9144" max="9144" width="9.42578125" style="9" customWidth="1"/>
+    <col min="9145" max="9145" width="7.140625" style="9" customWidth="1"/>
+    <col min="9146" max="9146" width="9.140625" style="9" customWidth="1"/>
+    <col min="9147" max="9147" width="9.42578125" style="9" customWidth="1"/>
+    <col min="9148" max="9148" width="9.85546875" style="9" customWidth="1"/>
+    <col min="9149" max="9149" width="10.42578125" style="9" customWidth="1"/>
+    <col min="9150" max="9150" width="7" style="9" customWidth="1"/>
+    <col min="9151" max="9151" width="9.42578125" style="9" customWidth="1"/>
+    <col min="9152" max="9152" width="9" style="9" customWidth="1"/>
+    <col min="9153" max="9153" width="9.85546875" style="9" customWidth="1"/>
+    <col min="9154" max="9154" width="9.5703125" style="9" customWidth="1"/>
+    <col min="9155" max="9155" width="7.28515625" style="9" customWidth="1"/>
+    <col min="9156" max="9156" width="8.85546875" style="9" customWidth="1"/>
+    <col min="9157" max="9157" width="10" style="9" customWidth="1"/>
+    <col min="9158" max="9158" width="10.42578125" style="9" customWidth="1"/>
+    <col min="9159" max="9159" width="9.5703125" style="9" customWidth="1"/>
+    <col min="9160" max="9160" width="8" style="9" customWidth="1"/>
+    <col min="9161" max="9161" width="8.42578125" style="9" customWidth="1"/>
+    <col min="9162" max="9162" width="9.140625" style="9" customWidth="1"/>
+    <col min="9163" max="9164" width="9.42578125" style="9" customWidth="1"/>
+    <col min="9165" max="9165" width="8" style="9" customWidth="1"/>
+    <col min="9166" max="9166" width="8.28515625" style="9" customWidth="1"/>
+    <col min="9167" max="9167" width="9.140625" style="9" customWidth="1"/>
+    <col min="9168" max="9168" width="10" style="9" customWidth="1"/>
+    <col min="9169" max="9169" width="9.140625" style="9" customWidth="1"/>
+    <col min="9170" max="9170" width="7.7109375" style="9" customWidth="1"/>
+    <col min="9171" max="9172" width="9.140625" style="9"/>
+    <col min="9173" max="9173" width="10.140625" style="9" customWidth="1"/>
+    <col min="9174" max="9177" width="9.140625" style="9"/>
+    <col min="9178" max="9178" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="9179" max="9182" width="9.140625" style="9"/>
+    <col min="9183" max="9183" width="11" style="9" customWidth="1"/>
+    <col min="9184" max="9187" width="9.140625" style="9"/>
+    <col min="9188" max="9188" width="10.5703125" style="9" customWidth="1"/>
+    <col min="9189" max="9192" width="9.140625" style="9"/>
+    <col min="9193" max="9193" width="9.7109375" style="9" customWidth="1"/>
+    <col min="9194" max="9194" width="10.140625" style="9" customWidth="1"/>
+    <col min="9195" max="9195" width="9.28515625" style="9" customWidth="1"/>
+    <col min="9196" max="9196" width="10.28515625" style="9" customWidth="1"/>
+    <col min="9197" max="9197" width="9.140625" style="9"/>
+    <col min="9198" max="9198" width="10.28515625" style="9" customWidth="1"/>
+    <col min="9199" max="9200" width="9.140625" style="9"/>
+    <col min="9201" max="9201" width="9.5703125" style="9" customWidth="1"/>
+    <col min="9202" max="9203" width="10.42578125" style="9" customWidth="1"/>
+    <col min="9204" max="9205" width="9.140625" style="9"/>
+    <col min="9206" max="9206" width="9.5703125" style="9" customWidth="1"/>
+    <col min="9207" max="9207" width="10.42578125" style="9" customWidth="1"/>
+    <col min="9208" max="9208" width="9.140625" style="9"/>
+    <col min="9209" max="9209" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="9210" max="9212" width="9.140625" style="9"/>
+    <col min="9213" max="9213" width="10" style="9" customWidth="1"/>
+    <col min="9214" max="9214" width="9.7109375" style="9" customWidth="1"/>
+    <col min="9215" max="9216" width="9.140625" style="9"/>
+    <col min="9217" max="9218" width="10.28515625" style="9" customWidth="1"/>
+    <col min="9219" max="9221" width="9.140625" style="9"/>
+    <col min="9222" max="9223" width="10.28515625" style="9" customWidth="1"/>
+    <col min="9224" max="9226" width="9.140625" style="9"/>
+    <col min="9227" max="9228" width="10.28515625" style="9" customWidth="1"/>
+    <col min="9229" max="9231" width="9.140625" style="9"/>
+    <col min="9232" max="9233" width="10.28515625" style="9" customWidth="1"/>
+    <col min="9234" max="9236" width="9.140625" style="9"/>
+    <col min="9237" max="9238" width="10.28515625" style="9" customWidth="1"/>
+    <col min="9239" max="9385" width="9.140625" style="9"/>
+    <col min="9386" max="9386" width="20" style="9" customWidth="1"/>
+    <col min="9387" max="9387" width="8.7109375" style="9" customWidth="1"/>
+    <col min="9388" max="9388" width="9.42578125" style="9" customWidth="1"/>
+    <col min="9389" max="9389" width="10" style="9" customWidth="1"/>
+    <col min="9390" max="9390" width="10.140625" style="9" customWidth="1"/>
+    <col min="9391" max="9391" width="8.85546875" style="9" customWidth="1"/>
+    <col min="9392" max="9392" width="9" style="9" customWidth="1"/>
+    <col min="9393" max="9393" width="9.7109375" style="9" customWidth="1"/>
+    <col min="9394" max="9394" width="9.85546875" style="9" customWidth="1"/>
+    <col min="9395" max="9395" width="9.5703125" style="9" customWidth="1"/>
+    <col min="9396" max="9396" width="8.42578125" style="9" customWidth="1"/>
+    <col min="9397" max="9397" width="8.5703125" style="9" customWidth="1"/>
+    <col min="9398" max="9399" width="9.5703125" style="9" customWidth="1"/>
+    <col min="9400" max="9400" width="9.42578125" style="9" customWidth="1"/>
+    <col min="9401" max="9401" width="7.140625" style="9" customWidth="1"/>
+    <col min="9402" max="9402" width="9.140625" style="9" customWidth="1"/>
+    <col min="9403" max="9403" width="9.42578125" style="9" customWidth="1"/>
+    <col min="9404" max="9404" width="9.85546875" style="9" customWidth="1"/>
+    <col min="9405" max="9405" width="10.42578125" style="9" customWidth="1"/>
+    <col min="9406" max="9406" width="7" style="9" customWidth="1"/>
+    <col min="9407" max="9407" width="9.42578125" style="9" customWidth="1"/>
+    <col min="9408" max="9408" width="9" style="9" customWidth="1"/>
+    <col min="9409" max="9409" width="9.85546875" style="9" customWidth="1"/>
+    <col min="9410" max="9410" width="9.5703125" style="9" customWidth="1"/>
+    <col min="9411" max="9411" width="7.28515625" style="9" customWidth="1"/>
+    <col min="9412" max="9412" width="8.85546875" style="9" customWidth="1"/>
+    <col min="9413" max="9413" width="10" style="9" customWidth="1"/>
+    <col min="9414" max="9414" width="10.42578125" style="9" customWidth="1"/>
+    <col min="9415" max="9415" width="9.5703125" style="9" customWidth="1"/>
+    <col min="9416" max="9416" width="8" style="9" customWidth="1"/>
+    <col min="9417" max="9417" width="8.42578125" style="9" customWidth="1"/>
+    <col min="9418" max="9418" width="9.140625" style="9" customWidth="1"/>
+    <col min="9419" max="9420" width="9.42578125" style="9" customWidth="1"/>
+    <col min="9421" max="9421" width="8" style="9" customWidth="1"/>
+    <col min="9422" max="9422" width="8.28515625" style="9" customWidth="1"/>
+    <col min="9423" max="9423" width="9.140625" style="9" customWidth="1"/>
+    <col min="9424" max="9424" width="10" style="9" customWidth="1"/>
+    <col min="9425" max="9425" width="9.140625" style="9" customWidth="1"/>
+    <col min="9426" max="9426" width="7.7109375" style="9" customWidth="1"/>
+    <col min="9427" max="9428" width="9.140625" style="9"/>
+    <col min="9429" max="9429" width="10.140625" style="9" customWidth="1"/>
+    <col min="9430" max="9433" width="9.140625" style="9"/>
+    <col min="9434" max="9434" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="9435" max="9438" width="9.140625" style="9"/>
+    <col min="9439" max="9439" width="11" style="9" customWidth="1"/>
+    <col min="9440" max="9443" width="9.140625" style="9"/>
+    <col min="9444" max="9444" width="10.5703125" style="9" customWidth="1"/>
+    <col min="9445" max="9448" width="9.140625" style="9"/>
+    <col min="9449" max="9449" width="9.7109375" style="9" customWidth="1"/>
+    <col min="9450" max="9450" width="10.140625" style="9" customWidth="1"/>
+    <col min="9451" max="9451" width="9.28515625" style="9" customWidth="1"/>
+    <col min="9452" max="9452" width="10.28515625" style="9" customWidth="1"/>
+    <col min="9453" max="9453" width="9.140625" style="9"/>
+    <col min="9454" max="9454" width="10.28515625" style="9" customWidth="1"/>
+    <col min="9455" max="9456" width="9.140625" style="9"/>
+    <col min="9457" max="9457" width="9.5703125" style="9" customWidth="1"/>
+    <col min="9458" max="9459" width="10.42578125" style="9" customWidth="1"/>
+    <col min="9460" max="9461" width="9.140625" style="9"/>
+    <col min="9462" max="9462" width="9.5703125" style="9" customWidth="1"/>
+    <col min="9463" max="9463" width="10.42578125" style="9" customWidth="1"/>
+    <col min="9464" max="9464" width="9.140625" style="9"/>
+    <col min="9465" max="9465" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="9466" max="9468" width="9.140625" style="9"/>
+    <col min="9469" max="9469" width="10" style="9" customWidth="1"/>
+    <col min="9470" max="9470" width="9.7109375" style="9" customWidth="1"/>
+    <col min="9471" max="9472" width="9.140625" style="9"/>
+    <col min="9473" max="9474" width="10.28515625" style="9" customWidth="1"/>
+    <col min="9475" max="9477" width="9.140625" style="9"/>
+    <col min="9478" max="9479" width="10.28515625" style="9" customWidth="1"/>
+    <col min="9480" max="9482" width="9.140625" style="9"/>
+    <col min="9483" max="9484" width="10.28515625" style="9" customWidth="1"/>
+    <col min="9485" max="9487" width="9.140625" style="9"/>
+    <col min="9488" max="9489" width="10.28515625" style="9" customWidth="1"/>
+    <col min="9490" max="9492" width="9.140625" style="9"/>
+    <col min="9493" max="9494" width="10.28515625" style="9" customWidth="1"/>
+    <col min="9495" max="9641" width="9.140625" style="9"/>
+    <col min="9642" max="9642" width="20" style="9" customWidth="1"/>
+    <col min="9643" max="9643" width="8.7109375" style="9" customWidth="1"/>
+    <col min="9644" max="9644" width="9.42578125" style="9" customWidth="1"/>
+    <col min="9645" max="9645" width="10" style="9" customWidth="1"/>
+    <col min="9646" max="9646" width="10.140625" style="9" customWidth="1"/>
+    <col min="9647" max="9647" width="8.85546875" style="9" customWidth="1"/>
+    <col min="9648" max="9648" width="9" style="9" customWidth="1"/>
+    <col min="9649" max="9649" width="9.7109375" style="9" customWidth="1"/>
+    <col min="9650" max="9650" width="9.85546875" style="9" customWidth="1"/>
+    <col min="9651" max="9651" width="9.5703125" style="9" customWidth="1"/>
+    <col min="9652" max="9652" width="8.42578125" style="9" customWidth="1"/>
+    <col min="9653" max="9653" width="8.5703125" style="9" customWidth="1"/>
+    <col min="9654" max="9655" width="9.5703125" style="9" customWidth="1"/>
+    <col min="9656" max="9656" width="9.42578125" style="9" customWidth="1"/>
+    <col min="9657" max="9657" width="7.140625" style="9" customWidth="1"/>
+    <col min="9658" max="9658" width="9.140625" style="9" customWidth="1"/>
+    <col min="9659" max="9659" width="9.42578125" style="9" customWidth="1"/>
+    <col min="9660" max="9660" width="9.85546875" style="9" customWidth="1"/>
+    <col min="9661" max="9661" width="10.42578125" style="9" customWidth="1"/>
+    <col min="9662" max="9662" width="7" style="9" customWidth="1"/>
+    <col min="9663" max="9663" width="9.42578125" style="9" customWidth="1"/>
+    <col min="9664" max="9664" width="9" style="9" customWidth="1"/>
+    <col min="9665" max="9665" width="9.85546875" style="9" customWidth="1"/>
+    <col min="9666" max="9666" width="9.5703125" style="9" customWidth="1"/>
+    <col min="9667" max="9667" width="7.28515625" style="9" customWidth="1"/>
+    <col min="9668" max="9668" width="8.85546875" style="9" customWidth="1"/>
+    <col min="9669" max="9669" width="10" style="9" customWidth="1"/>
+    <col min="9670" max="9670" width="10.42578125" style="9" customWidth="1"/>
+    <col min="9671" max="9671" width="9.5703125" style="9" customWidth="1"/>
+    <col min="9672" max="9672" width="8" style="9" customWidth="1"/>
+    <col min="9673" max="9673" width="8.42578125" style="9" customWidth="1"/>
+    <col min="9674" max="9674" width="9.140625" style="9" customWidth="1"/>
+    <col min="9675" max="9676" width="9.42578125" style="9" customWidth="1"/>
+    <col min="9677" max="9677" width="8" style="9" customWidth="1"/>
+    <col min="9678" max="9678" width="8.28515625" style="9" customWidth="1"/>
+    <col min="9679" max="9679" width="9.140625" style="9" customWidth="1"/>
+    <col min="9680" max="9680" width="10" style="9" customWidth="1"/>
+    <col min="9681" max="9681" width="9.140625" style="9" customWidth="1"/>
+    <col min="9682" max="9682" width="7.7109375" style="9" customWidth="1"/>
+    <col min="9683" max="9684" width="9.140625" style="9"/>
+    <col min="9685" max="9685" width="10.140625" style="9" customWidth="1"/>
+    <col min="9686" max="9689" width="9.140625" style="9"/>
+    <col min="9690" max="9690" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="9691" max="9694" width="9.140625" style="9"/>
+    <col min="9695" max="9695" width="11" style="9" customWidth="1"/>
+    <col min="9696" max="9699" width="9.140625" style="9"/>
+    <col min="9700" max="9700" width="10.5703125" style="9" customWidth="1"/>
+    <col min="9701" max="9704" width="9.140625" style="9"/>
+    <col min="9705" max="9705" width="9.7109375" style="9" customWidth="1"/>
+    <col min="9706" max="9706" width="10.140625" style="9" customWidth="1"/>
+    <col min="9707" max="9707" width="9.28515625" style="9" customWidth="1"/>
+    <col min="9708" max="9708" width="10.28515625" style="9" customWidth="1"/>
+    <col min="9709" max="9709" width="9.140625" style="9"/>
+    <col min="9710" max="9710" width="10.28515625" style="9" customWidth="1"/>
+    <col min="9711" max="9712" width="9.140625" style="9"/>
+    <col min="9713" max="9713" width="9.5703125" style="9" customWidth="1"/>
+    <col min="9714" max="9715" width="10.42578125" style="9" customWidth="1"/>
+    <col min="9716" max="9717" width="9.140625" style="9"/>
+    <col min="9718" max="9718" width="9.5703125" style="9" customWidth="1"/>
+    <col min="9719" max="9719" width="10.42578125" style="9" customWidth="1"/>
+    <col min="9720" max="9720" width="9.140625" style="9"/>
+    <col min="9721" max="9721" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="9722" max="9724" width="9.140625" style="9"/>
+    <col min="9725" max="9725" width="10" style="9" customWidth="1"/>
+    <col min="9726" max="9726" width="9.7109375" style="9" customWidth="1"/>
+    <col min="9727" max="9728" width="9.140625" style="9"/>
+    <col min="9729" max="9730" width="10.28515625" style="9" customWidth="1"/>
+    <col min="9731" max="9733" width="9.140625" style="9"/>
+    <col min="9734" max="9735" width="10.28515625" style="9" customWidth="1"/>
+    <col min="9736" max="9738" width="9.140625" style="9"/>
+    <col min="9739" max="9740" width="10.28515625" style="9" customWidth="1"/>
+    <col min="9741" max="9743" width="9.140625" style="9"/>
+    <col min="9744" max="9745" width="10.28515625" style="9" customWidth="1"/>
+    <col min="9746" max="9748" width="9.140625" style="9"/>
+    <col min="9749" max="9750" width="10.28515625" style="9" customWidth="1"/>
+    <col min="9751" max="9897" width="9.140625" style="9"/>
+    <col min="9898" max="9898" width="20" style="9" customWidth="1"/>
+    <col min="9899" max="9899" width="8.7109375" style="9" customWidth="1"/>
+    <col min="9900" max="9900" width="9.42578125" style="9" customWidth="1"/>
+    <col min="9901" max="9901" width="10" style="9" customWidth="1"/>
+    <col min="9902" max="9902" width="10.140625" style="9" customWidth="1"/>
+    <col min="9903" max="9903" width="8.85546875" style="9" customWidth="1"/>
+    <col min="9904" max="9904" width="9" style="9" customWidth="1"/>
+    <col min="9905" max="9905" width="9.7109375" style="9" customWidth="1"/>
+    <col min="9906" max="9906" width="9.85546875" style="9" customWidth="1"/>
+    <col min="9907" max="9907" width="9.5703125" style="9" customWidth="1"/>
+    <col min="9908" max="9908" width="8.42578125" style="9" customWidth="1"/>
+    <col min="9909" max="9909" width="8.5703125" style="9" customWidth="1"/>
+    <col min="9910" max="9911" width="9.5703125" style="9" customWidth="1"/>
+    <col min="9912" max="9912" width="9.42578125" style="9" customWidth="1"/>
+    <col min="9913" max="9913" width="7.140625" style="9" customWidth="1"/>
+    <col min="9914" max="9914" width="9.140625" style="9" customWidth="1"/>
+    <col min="9915" max="9915" width="9.42578125" style="9" customWidth="1"/>
+    <col min="9916" max="9916" width="9.85546875" style="9" customWidth="1"/>
+    <col min="9917" max="9917" width="10.42578125" style="9" customWidth="1"/>
+    <col min="9918" max="9918" width="7" style="9" customWidth="1"/>
+    <col min="9919" max="9919" width="9.42578125" style="9" customWidth="1"/>
+    <col min="9920" max="9920" width="9" style="9" customWidth="1"/>
+    <col min="9921" max="9921" width="9.85546875" style="9" customWidth="1"/>
+    <col min="9922" max="9922" width="9.5703125" style="9" customWidth="1"/>
+    <col min="9923" max="9923" width="7.28515625" style="9" customWidth="1"/>
+    <col min="9924" max="9924" width="8.85546875" style="9" customWidth="1"/>
+    <col min="9925" max="9925" width="10" style="9" customWidth="1"/>
+    <col min="9926" max="9926" width="10.42578125" style="9" customWidth="1"/>
+    <col min="9927" max="9927" width="9.5703125" style="9" customWidth="1"/>
+    <col min="9928" max="9928" width="8" style="9" customWidth="1"/>
+    <col min="9929" max="9929" width="8.42578125" style="9" customWidth="1"/>
+    <col min="9930" max="9930" width="9.140625" style="9" customWidth="1"/>
+    <col min="9931" max="9932" width="9.42578125" style="9" customWidth="1"/>
+    <col min="9933" max="9933" width="8" style="9" customWidth="1"/>
+    <col min="9934" max="9934" width="8.28515625" style="9" customWidth="1"/>
+    <col min="9935" max="9935" width="9.140625" style="9" customWidth="1"/>
+    <col min="9936" max="9936" width="10" style="9" customWidth="1"/>
+    <col min="9937" max="9937" width="9.140625" style="9" customWidth="1"/>
+    <col min="9938" max="9938" width="7.7109375" style="9" customWidth="1"/>
+    <col min="9939" max="9940" width="9.140625" style="9"/>
+    <col min="9941" max="9941" width="10.140625" style="9" customWidth="1"/>
+    <col min="9942" max="9945" width="9.140625" style="9"/>
+    <col min="9946" max="9946" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="9947" max="9950" width="9.140625" style="9"/>
+    <col min="9951" max="9951" width="11" style="9" customWidth="1"/>
+    <col min="9952" max="9955" width="9.140625" style="9"/>
+    <col min="9956" max="9956" width="10.5703125" style="9" customWidth="1"/>
+    <col min="9957" max="9960" width="9.140625" style="9"/>
+    <col min="9961" max="9961" width="9.7109375" style="9" customWidth="1"/>
+    <col min="9962" max="9962" width="10.140625" style="9" customWidth="1"/>
+    <col min="9963" max="9963" width="9.28515625" style="9" customWidth="1"/>
+    <col min="9964" max="9964" width="10.28515625" style="9" customWidth="1"/>
+    <col min="9965" max="9965" width="9.140625" style="9"/>
+    <col min="9966" max="9966" width="10.28515625" style="9" customWidth="1"/>
+    <col min="9967" max="9968" width="9.140625" style="9"/>
+    <col min="9969" max="9969" width="9.5703125" style="9" customWidth="1"/>
+    <col min="9970" max="9971" width="10.42578125" style="9" customWidth="1"/>
+    <col min="9972" max="9973" width="9.140625" style="9"/>
+    <col min="9974" max="9974" width="9.5703125" style="9" customWidth="1"/>
+    <col min="9975" max="9975" width="10.42578125" style="9" customWidth="1"/>
+    <col min="9976" max="9976" width="9.140625" style="9"/>
+    <col min="9977" max="9977" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="9978" max="9980" width="9.140625" style="9"/>
+    <col min="9981" max="9981" width="10" style="9" customWidth="1"/>
+    <col min="9982" max="9982" width="9.7109375" style="9" customWidth="1"/>
+    <col min="9983" max="9984" width="9.140625" style="9"/>
+    <col min="9985" max="9986" width="10.28515625" style="9" customWidth="1"/>
+    <col min="9987" max="9989" width="9.140625" style="9"/>
+    <col min="9990" max="9991" width="10.28515625" style="9" customWidth="1"/>
+    <col min="9992" max="9994" width="9.140625" style="9"/>
+    <col min="9995" max="9996" width="10.28515625" style="9" customWidth="1"/>
+    <col min="9997" max="9999" width="9.140625" style="9"/>
+    <col min="10000" max="10001" width="10.28515625" style="9" customWidth="1"/>
+    <col min="10002" max="10004" width="9.140625" style="9"/>
+    <col min="10005" max="10006" width="10.28515625" style="9" customWidth="1"/>
+    <col min="10007" max="10153" width="9.140625" style="9"/>
+    <col min="10154" max="10154" width="20" style="9" customWidth="1"/>
+    <col min="10155" max="10155" width="8.7109375" style="9" customWidth="1"/>
+    <col min="10156" max="10156" width="9.42578125" style="9" customWidth="1"/>
+    <col min="10157" max="10157" width="10" style="9" customWidth="1"/>
+    <col min="10158" max="10158" width="10.140625" style="9" customWidth="1"/>
+    <col min="10159" max="10159" width="8.85546875" style="9" customWidth="1"/>
+    <col min="10160" max="10160" width="9" style="9" customWidth="1"/>
+    <col min="10161" max="10161" width="9.7109375" style="9" customWidth="1"/>
+    <col min="10162" max="10162" width="9.85546875" style="9" customWidth="1"/>
+    <col min="10163" max="10163" width="9.5703125" style="9" customWidth="1"/>
+    <col min="10164" max="10164" width="8.42578125" style="9" customWidth="1"/>
+    <col min="10165" max="10165" width="8.5703125" style="9" customWidth="1"/>
+    <col min="10166" max="10167" width="9.5703125" style="9" customWidth="1"/>
+    <col min="10168" max="10168" width="9.42578125" style="9" customWidth="1"/>
+    <col min="10169" max="10169" width="7.140625" style="9" customWidth="1"/>
+    <col min="10170" max="10170" width="9.140625" style="9" customWidth="1"/>
+    <col min="10171" max="10171" width="9.42578125" style="9" customWidth="1"/>
+    <col min="10172" max="10172" width="9.85546875" style="9" customWidth="1"/>
+    <col min="10173" max="10173" width="10.42578125" style="9" customWidth="1"/>
+    <col min="10174" max="10174" width="7" style="9" customWidth="1"/>
+    <col min="10175" max="10175" width="9.42578125" style="9" customWidth="1"/>
+    <col min="10176" max="10176" width="9" style="9" customWidth="1"/>
+    <col min="10177" max="10177" width="9.85546875" style="9" customWidth="1"/>
+    <col min="10178" max="10178" width="9.5703125" style="9" customWidth="1"/>
+    <col min="10179" max="10179" width="7.28515625" style="9" customWidth="1"/>
+    <col min="10180" max="10180" width="8.85546875" style="9" customWidth="1"/>
+    <col min="10181" max="10181" width="10" style="9" customWidth="1"/>
+    <col min="10182" max="10182" width="10.42578125" style="9" customWidth="1"/>
+    <col min="10183" max="10183" width="9.5703125" style="9" customWidth="1"/>
+    <col min="10184" max="10184" width="8" style="9" customWidth="1"/>
+    <col min="10185" max="10185" width="8.42578125" style="9" customWidth="1"/>
+    <col min="10186" max="10186" width="9.140625" style="9" customWidth="1"/>
+    <col min="10187" max="10188" width="9.42578125" style="9" customWidth="1"/>
+    <col min="10189" max="10189" width="8" style="9" customWidth="1"/>
+    <col min="10190" max="10190" width="8.28515625" style="9" customWidth="1"/>
+    <col min="10191" max="10191" width="9.140625" style="9" customWidth="1"/>
+    <col min="10192" max="10192" width="10" style="9" customWidth="1"/>
+    <col min="10193" max="10193" width="9.140625" style="9" customWidth="1"/>
+    <col min="10194" max="10194" width="7.7109375" style="9" customWidth="1"/>
+    <col min="10195" max="10196" width="9.140625" style="9"/>
+    <col min="10197" max="10197" width="10.140625" style="9" customWidth="1"/>
+    <col min="10198" max="10201" width="9.140625" style="9"/>
+    <col min="10202" max="10202" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="10203" max="10206" width="9.140625" style="9"/>
+    <col min="10207" max="10207" width="11" style="9" customWidth="1"/>
+    <col min="10208" max="10211" width="9.140625" style="9"/>
+    <col min="10212" max="10212" width="10.5703125" style="9" customWidth="1"/>
+    <col min="10213" max="10216" width="9.140625" style="9"/>
+    <col min="10217" max="10217" width="9.7109375" style="9" customWidth="1"/>
+    <col min="10218" max="10218" width="10.140625" style="9" customWidth="1"/>
+    <col min="10219" max="10219" width="9.28515625" style="9" customWidth="1"/>
+    <col min="10220" max="10220" width="10.28515625" style="9" customWidth="1"/>
+    <col min="10221" max="10221" width="9.140625" style="9"/>
+    <col min="10222" max="10222" width="10.28515625" style="9" customWidth="1"/>
+    <col min="10223" max="10224" width="9.140625" style="9"/>
+    <col min="10225" max="10225" width="9.5703125" style="9" customWidth="1"/>
+    <col min="10226" max="10227" width="10.42578125" style="9" customWidth="1"/>
+    <col min="10228" max="10229" width="9.140625" style="9"/>
+    <col min="10230" max="10230" width="9.5703125" style="9" customWidth="1"/>
+    <col min="10231" max="10231" width="10.42578125" style="9" customWidth="1"/>
+    <col min="10232" max="10232" width="9.140625" style="9"/>
+    <col min="10233" max="10233" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="10234" max="10236" width="9.140625" style="9"/>
+    <col min="10237" max="10237" width="10" style="9" customWidth="1"/>
+    <col min="10238" max="10238" width="9.7109375" style="9" customWidth="1"/>
+    <col min="10239" max="10240" width="9.140625" style="9"/>
+    <col min="10241" max="10242" width="10.28515625" style="9" customWidth="1"/>
+    <col min="10243" max="10245" width="9.140625" style="9"/>
+    <col min="10246" max="10247" width="10.28515625" style="9" customWidth="1"/>
+    <col min="10248" max="10250" width="9.140625" style="9"/>
+    <col min="10251" max="10252" width="10.28515625" style="9" customWidth="1"/>
+    <col min="10253" max="10255" width="9.140625" style="9"/>
+    <col min="10256" max="10257" width="10.28515625" style="9" customWidth="1"/>
+    <col min="10258" max="10260" width="9.140625" style="9"/>
+    <col min="10261" max="10262" width="10.28515625" style="9" customWidth="1"/>
+    <col min="10263" max="10409" width="9.140625" style="9"/>
+    <col min="10410" max="10410" width="20" style="9" customWidth="1"/>
+    <col min="10411" max="10411" width="8.7109375" style="9" customWidth="1"/>
+    <col min="10412" max="10412" width="9.42578125" style="9" customWidth="1"/>
+    <col min="10413" max="10413" width="10" style="9" customWidth="1"/>
+    <col min="10414" max="10414" width="10.140625" style="9" customWidth="1"/>
+    <col min="10415" max="10415" width="8.85546875" style="9" customWidth="1"/>
+    <col min="10416" max="10416" width="9" style="9" customWidth="1"/>
+    <col min="10417" max="10417" width="9.7109375" style="9" customWidth="1"/>
+    <col min="10418" max="10418" width="9.85546875" style="9" customWidth="1"/>
+    <col min="10419" max="10419" width="9.5703125" style="9" customWidth="1"/>
+    <col min="10420" max="10420" width="8.42578125" style="9" customWidth="1"/>
+    <col min="10421" max="10421" width="8.5703125" style="9" customWidth="1"/>
+    <col min="10422" max="10423" width="9.5703125" style="9" customWidth="1"/>
+    <col min="10424" max="10424" width="9.42578125" style="9" customWidth="1"/>
+    <col min="10425" max="10425" width="7.140625" style="9" customWidth="1"/>
+    <col min="10426" max="10426" width="9.140625" style="9" customWidth="1"/>
+    <col min="10427" max="10427" width="9.42578125" style="9" customWidth="1"/>
+    <col min="10428" max="10428" width="9.85546875" style="9" customWidth="1"/>
+    <col min="10429" max="10429" width="10.42578125" style="9" customWidth="1"/>
+    <col min="10430" max="10430" width="7" style="9" customWidth="1"/>
+    <col min="10431" max="10431" width="9.42578125" style="9" customWidth="1"/>
+    <col min="10432" max="10432" width="9" style="9" customWidth="1"/>
+    <col min="10433" max="10433" width="9.85546875" style="9" customWidth="1"/>
+    <col min="10434" max="10434" width="9.5703125" style="9" customWidth="1"/>
+    <col min="10435" max="10435" width="7.28515625" style="9" customWidth="1"/>
+    <col min="10436" max="10436" width="8.85546875" style="9" customWidth="1"/>
+    <col min="10437" max="10437" width="10" style="9" customWidth="1"/>
+    <col min="10438" max="10438" width="10.42578125" style="9" customWidth="1"/>
+    <col min="10439" max="10439" width="9.5703125" style="9" customWidth="1"/>
+    <col min="10440" max="10440" width="8" style="9" customWidth="1"/>
+    <col min="10441" max="10441" width="8.42578125" style="9" customWidth="1"/>
+    <col min="10442" max="10442" width="9.140625" style="9" customWidth="1"/>
+    <col min="10443" max="10444" width="9.42578125" style="9" customWidth="1"/>
+    <col min="10445" max="10445" width="8" style="9" customWidth="1"/>
+    <col min="10446" max="10446" width="8.28515625" style="9" customWidth="1"/>
+    <col min="10447" max="10447" width="9.140625" style="9" customWidth="1"/>
+    <col min="10448" max="10448" width="10" style="9" customWidth="1"/>
+    <col min="10449" max="10449" width="9.140625" style="9" customWidth="1"/>
+    <col min="10450" max="10450" width="7.7109375" style="9" customWidth="1"/>
+    <col min="10451" max="10452" width="9.140625" style="9"/>
+    <col min="10453" max="10453" width="10.140625" style="9" customWidth="1"/>
+    <col min="10454" max="10457" width="9.140625" style="9"/>
+    <col min="10458" max="10458" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="10459" max="10462" width="9.140625" style="9"/>
+    <col min="10463" max="10463" width="11" style="9" customWidth="1"/>
+    <col min="10464" max="10467" width="9.140625" style="9"/>
+    <col min="10468" max="10468" width="10.5703125" style="9" customWidth="1"/>
+    <col min="10469" max="10472" width="9.140625" style="9"/>
+    <col min="10473" max="10473" width="9.7109375" style="9" customWidth="1"/>
+    <col min="10474" max="10474" width="10.140625" style="9" customWidth="1"/>
+    <col min="10475" max="10475" width="9.28515625" style="9" customWidth="1"/>
+    <col min="10476" max="10476" width="10.28515625" style="9" customWidth="1"/>
+    <col min="10477" max="10477" width="9.140625" style="9"/>
+    <col min="10478" max="10478" width="10.28515625" style="9" customWidth="1"/>
+    <col min="10479" max="10480" width="9.140625" style="9"/>
+    <col min="10481" max="10481" width="9.5703125" style="9" customWidth="1"/>
+    <col min="10482" max="10483" width="10.42578125" style="9" customWidth="1"/>
+    <col min="10484" max="10485" width="9.140625" style="9"/>
+    <col min="10486" max="10486" width="9.5703125" style="9" customWidth="1"/>
+    <col min="10487" max="10487" width="10.42578125" style="9" customWidth="1"/>
+    <col min="10488" max="10488" width="9.140625" style="9"/>
+    <col min="10489" max="10489" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="10490" max="10492" width="9.140625" style="9"/>
+    <col min="10493" max="10493" width="10" style="9" customWidth="1"/>
+    <col min="10494" max="10494" width="9.7109375" style="9" customWidth="1"/>
+    <col min="10495" max="10496" width="9.140625" style="9"/>
+    <col min="10497" max="10498" width="10.28515625" style="9" customWidth="1"/>
+    <col min="10499" max="10501" width="9.140625" style="9"/>
+    <col min="10502" max="10503" width="10.28515625" style="9" customWidth="1"/>
+    <col min="10504" max="10506" width="9.140625" style="9"/>
+    <col min="10507" max="10508" width="10.28515625" style="9" customWidth="1"/>
+    <col min="10509" max="10511" width="9.140625" style="9"/>
+    <col min="10512" max="10513" width="10.28515625" style="9" customWidth="1"/>
+    <col min="10514" max="10516" width="9.140625" style="9"/>
+    <col min="10517" max="10518" width="10.28515625" style="9" customWidth="1"/>
+    <col min="10519" max="10665" width="9.140625" style="9"/>
+    <col min="10666" max="10666" width="20" style="9" customWidth="1"/>
+    <col min="10667" max="10667" width="8.7109375" style="9" customWidth="1"/>
+    <col min="10668" max="10668" width="9.42578125" style="9" customWidth="1"/>
+    <col min="10669" max="10669" width="10" style="9" customWidth="1"/>
+    <col min="10670" max="10670" width="10.140625" style="9" customWidth="1"/>
+    <col min="10671" max="10671" width="8.85546875" style="9" customWidth="1"/>
+    <col min="10672" max="10672" width="9" style="9" customWidth="1"/>
+    <col min="10673" max="10673" width="9.7109375" style="9" customWidth="1"/>
+    <col min="10674" max="10674" width="9.85546875" style="9" customWidth="1"/>
+    <col min="10675" max="10675" width="9.5703125" style="9" customWidth="1"/>
+    <col min="10676" max="10676" width="8.42578125" style="9" customWidth="1"/>
+    <col min="10677" max="10677" width="8.5703125" style="9" customWidth="1"/>
+    <col min="10678" max="10679" width="9.5703125" style="9" customWidth="1"/>
+    <col min="10680" max="10680" width="9.42578125" style="9" customWidth="1"/>
+    <col min="10681" max="10681" width="7.140625" style="9" customWidth="1"/>
+    <col min="10682" max="10682" width="9.140625" style="9" customWidth="1"/>
+    <col min="10683" max="10683" width="9.42578125" style="9" customWidth="1"/>
+    <col min="10684" max="10684" width="9.85546875" style="9" customWidth="1"/>
+    <col min="10685" max="10685" width="10.42578125" style="9" customWidth="1"/>
+    <col min="10686" max="10686" width="7" style="9" customWidth="1"/>
+    <col min="10687" max="10687" width="9.42578125" style="9" customWidth="1"/>
+    <col min="10688" max="10688" width="9" style="9" customWidth="1"/>
+    <col min="10689" max="10689" width="9.85546875" style="9" customWidth="1"/>
+    <col min="10690" max="10690" width="9.5703125" style="9" customWidth="1"/>
+    <col min="10691" max="10691" width="7.28515625" style="9" customWidth="1"/>
+    <col min="10692" max="10692" width="8.85546875" style="9" customWidth="1"/>
+    <col min="10693" max="10693" width="10" style="9" customWidth="1"/>
+    <col min="10694" max="10694" width="10.42578125" style="9" customWidth="1"/>
+    <col min="10695" max="10695" width="9.5703125" style="9" customWidth="1"/>
+    <col min="10696" max="10696" width="8" style="9" customWidth="1"/>
+    <col min="10697" max="10697" width="8.42578125" style="9" customWidth="1"/>
+    <col min="10698" max="10698" width="9.140625" style="9" customWidth="1"/>
+    <col min="10699" max="10700" width="9.42578125" style="9" customWidth="1"/>
+    <col min="10701" max="10701" width="8" style="9" customWidth="1"/>
+    <col min="10702" max="10702" width="8.28515625" style="9" customWidth="1"/>
+    <col min="10703" max="10703" width="9.140625" style="9" customWidth="1"/>
+    <col min="10704" max="10704" width="10" style="9" customWidth="1"/>
+    <col min="10705" max="10705" width="9.140625" style="9" customWidth="1"/>
+    <col min="10706" max="10706" width="7.7109375" style="9" customWidth="1"/>
+    <col min="10707" max="10708" width="9.140625" style="9"/>
+    <col min="10709" max="10709" width="10.140625" style="9" customWidth="1"/>
+    <col min="10710" max="10713" width="9.140625" style="9"/>
+    <col min="10714" max="10714" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="10715" max="10718" width="9.140625" style="9"/>
+    <col min="10719" max="10719" width="11" style="9" customWidth="1"/>
+    <col min="10720" max="10723" width="9.140625" style="9"/>
+    <col min="10724" max="10724" width="10.5703125" style="9" customWidth="1"/>
+    <col min="10725" max="10728" width="9.140625" style="9"/>
+    <col min="10729" max="10729" width="9.7109375" style="9" customWidth="1"/>
+    <col min="10730" max="10730" width="10.140625" style="9" customWidth="1"/>
+    <col min="10731" max="10731" width="9.28515625" style="9" customWidth="1"/>
+    <col min="10732" max="10732" width="10.28515625" style="9" customWidth="1"/>
+    <col min="10733" max="10733" width="9.140625" style="9"/>
+    <col min="10734" max="10734" width="10.28515625" style="9" customWidth="1"/>
+    <col min="10735" max="10736" width="9.140625" style="9"/>
+    <col min="10737" max="10737" width="9.5703125" style="9" customWidth="1"/>
+    <col min="10738" max="10739" width="10.42578125" style="9" customWidth="1"/>
+    <col min="10740" max="10741" width="9.140625" style="9"/>
+    <col min="10742" max="10742" width="9.5703125" style="9" customWidth="1"/>
+    <col min="10743" max="10743" width="10.42578125" style="9" customWidth="1"/>
+    <col min="10744" max="10744" width="9.140625" style="9"/>
+    <col min="10745" max="10745" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="10746" max="10748" width="9.140625" style="9"/>
+    <col min="10749" max="10749" width="10" style="9" customWidth="1"/>
+    <col min="10750" max="10750" width="9.7109375" style="9" customWidth="1"/>
+    <col min="10751" max="10752" width="9.140625" style="9"/>
+    <col min="10753" max="10754" width="10.28515625" style="9" customWidth="1"/>
+    <col min="10755" max="10757" width="9.140625" style="9"/>
+    <col min="10758" max="10759" width="10.28515625" style="9" customWidth="1"/>
+    <col min="10760" max="10762" width="9.140625" style="9"/>
+    <col min="10763" max="10764" width="10.28515625" style="9" customWidth="1"/>
+    <col min="10765" max="10767" width="9.140625" style="9"/>
+    <col min="10768" max="10769" width="10.28515625" style="9" customWidth="1"/>
+    <col min="10770" max="10772" width="9.140625" style="9"/>
+    <col min="10773" max="10774" width="10.28515625" style="9" customWidth="1"/>
+    <col min="10775" max="10921" width="9.140625" style="9"/>
+    <col min="10922" max="10922" width="20" style="9" customWidth="1"/>
+    <col min="10923" max="10923" width="8.7109375" style="9" customWidth="1"/>
+    <col min="10924" max="10924" width="9.42578125" style="9" customWidth="1"/>
+    <col min="10925" max="10925" width="10" style="9" customWidth="1"/>
+    <col min="10926" max="10926" width="10.140625" style="9" customWidth="1"/>
+    <col min="10927" max="10927" width="8.85546875" style="9" customWidth="1"/>
+    <col min="10928" max="10928" width="9" style="9" customWidth="1"/>
+    <col min="10929" max="10929" width="9.7109375" style="9" customWidth="1"/>
+    <col min="10930" max="10930" width="9.85546875" style="9" customWidth="1"/>
+    <col min="10931" max="10931" width="9.5703125" style="9" customWidth="1"/>
+    <col min="10932" max="10932" width="8.42578125" style="9" customWidth="1"/>
+    <col min="10933" max="10933" width="8.5703125" style="9" customWidth="1"/>
+    <col min="10934" max="10935" width="9.5703125" style="9" customWidth="1"/>
+    <col min="10936" max="10936" width="9.42578125" style="9" customWidth="1"/>
+    <col min="10937" max="10937" width="7.140625" style="9" customWidth="1"/>
+    <col min="10938" max="10938" width="9.140625" style="9" customWidth="1"/>
+    <col min="10939" max="10939" width="9.42578125" style="9" customWidth="1"/>
+    <col min="10940" max="10940" width="9.85546875" style="9" customWidth="1"/>
+    <col min="10941" max="10941" width="10.42578125" style="9" customWidth="1"/>
+    <col min="10942" max="10942" width="7" style="9" customWidth="1"/>
+    <col min="10943" max="10943" width="9.42578125" style="9" customWidth="1"/>
+    <col min="10944" max="10944" width="9" style="9" customWidth="1"/>
+    <col min="10945" max="10945" width="9.85546875" style="9" customWidth="1"/>
+    <col min="10946" max="10946" width="9.5703125" style="9" customWidth="1"/>
+    <col min="10947" max="10947" width="7.28515625" style="9" customWidth="1"/>
+    <col min="10948" max="10948" width="8.85546875" style="9" customWidth="1"/>
+    <col min="10949" max="10949" width="10" style="9" customWidth="1"/>
+    <col min="10950" max="10950" width="10.42578125" style="9" customWidth="1"/>
+    <col min="10951" max="10951" width="9.5703125" style="9" customWidth="1"/>
+    <col min="10952" max="10952" width="8" style="9" customWidth="1"/>
+    <col min="10953" max="10953" width="8.42578125" style="9" customWidth="1"/>
+    <col min="10954" max="10954" width="9.140625" style="9" customWidth="1"/>
+    <col min="10955" max="10956" width="9.42578125" style="9" customWidth="1"/>
+    <col min="10957" max="10957" width="8" style="9" customWidth="1"/>
+    <col min="10958" max="10958" width="8.28515625" style="9" customWidth="1"/>
+    <col min="10959" max="10959" width="9.140625" style="9" customWidth="1"/>
+    <col min="10960" max="10960" width="10" style="9" customWidth="1"/>
+    <col min="10961" max="10961" width="9.140625" style="9" customWidth="1"/>
+    <col min="10962" max="10962" width="7.7109375" style="9" customWidth="1"/>
+    <col min="10963" max="10964" width="9.140625" style="9"/>
+    <col min="10965" max="10965" width="10.140625" style="9" customWidth="1"/>
+    <col min="10966" max="10969" width="9.140625" style="9"/>
+    <col min="10970" max="10970" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="10971" max="10974" width="9.140625" style="9"/>
+    <col min="10975" max="10975" width="11" style="9" customWidth="1"/>
+    <col min="10976" max="10979" width="9.140625" style="9"/>
+    <col min="10980" max="10980" width="10.5703125" style="9" customWidth="1"/>
+    <col min="10981" max="10984" width="9.140625" style="9"/>
+    <col min="10985" max="10985" width="9.7109375" style="9" customWidth="1"/>
+    <col min="10986" max="10986" width="10.140625" style="9" customWidth="1"/>
+    <col min="10987" max="10987" width="9.28515625" style="9" customWidth="1"/>
+    <col min="10988" max="10988" width="10.28515625" style="9" customWidth="1"/>
+    <col min="10989" max="10989" width="9.140625" style="9"/>
+    <col min="10990" max="10990" width="10.28515625" style="9" customWidth="1"/>
+    <col min="10991" max="10992" width="9.140625" style="9"/>
+    <col min="10993" max="10993" width="9.5703125" style="9" customWidth="1"/>
+    <col min="10994" max="10995" width="10.42578125" style="9" customWidth="1"/>
+    <col min="10996" max="10997" width="9.140625" style="9"/>
+    <col min="10998" max="10998" width="9.5703125" style="9" customWidth="1"/>
+    <col min="10999" max="10999" width="10.42578125" style="9" customWidth="1"/>
+    <col min="11000" max="11000" width="9.140625" style="9"/>
+    <col min="11001" max="11001" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="11002" max="11004" width="9.140625" style="9"/>
+    <col min="11005" max="11005" width="10" style="9" customWidth="1"/>
+    <col min="11006" max="11006" width="9.7109375" style="9" customWidth="1"/>
+    <col min="11007" max="11008" width="9.140625" style="9"/>
+    <col min="11009" max="11010" width="10.28515625" style="9" customWidth="1"/>
+    <col min="11011" max="11013" width="9.140625" style="9"/>
+    <col min="11014" max="11015" width="10.28515625" style="9" customWidth="1"/>
+    <col min="11016" max="11018" width="9.140625" style="9"/>
+    <col min="11019" max="11020" width="10.28515625" style="9" customWidth="1"/>
+    <col min="11021" max="11023" width="9.140625" style="9"/>
+    <col min="11024" max="11025" width="10.28515625" style="9" customWidth="1"/>
+    <col min="11026" max="11028" width="9.140625" style="9"/>
+    <col min="11029" max="11030" width="10.28515625" style="9" customWidth="1"/>
+    <col min="11031" max="11177" width="9.140625" style="9"/>
+    <col min="11178" max="11178" width="20" style="9" customWidth="1"/>
+    <col min="11179" max="11179" width="8.7109375" style="9" customWidth="1"/>
+    <col min="11180" max="11180" width="9.42578125" style="9" customWidth="1"/>
+    <col min="11181" max="11181" width="10" style="9" customWidth="1"/>
+    <col min="11182" max="11182" width="10.140625" style="9" customWidth="1"/>
+    <col min="11183" max="11183" width="8.85546875" style="9" customWidth="1"/>
+    <col min="11184" max="11184" width="9" style="9" customWidth="1"/>
+    <col min="11185" max="11185" width="9.7109375" style="9" customWidth="1"/>
+    <col min="11186" max="11186" width="9.85546875" style="9" customWidth="1"/>
+    <col min="11187" max="11187" width="9.5703125" style="9" customWidth="1"/>
+    <col min="11188" max="11188" width="8.42578125" style="9" customWidth="1"/>
+    <col min="11189" max="11189" width="8.5703125" style="9" customWidth="1"/>
+    <col min="11190" max="11191" width="9.5703125" style="9" customWidth="1"/>
+    <col min="11192" max="11192" width="9.42578125" style="9" customWidth="1"/>
+    <col min="11193" max="11193" width="7.140625" style="9" customWidth="1"/>
+    <col min="11194" max="11194" width="9.140625" style="9" customWidth="1"/>
+    <col min="11195" max="11195" width="9.42578125" style="9" customWidth="1"/>
+    <col min="11196" max="11196" width="9.85546875" style="9" customWidth="1"/>
+    <col min="11197" max="11197" width="10.42578125" style="9" customWidth="1"/>
+    <col min="11198" max="11198" width="7" style="9" customWidth="1"/>
+    <col min="11199" max="11199" width="9.42578125" style="9" customWidth="1"/>
+    <col min="11200" max="11200" width="9" style="9" customWidth="1"/>
+    <col min="11201" max="11201" width="9.85546875" style="9" customWidth="1"/>
+    <col min="11202" max="11202" width="9.5703125" style="9" customWidth="1"/>
+    <col min="11203" max="11203" width="7.28515625" style="9" customWidth="1"/>
+    <col min="11204" max="11204" width="8.85546875" style="9" customWidth="1"/>
+    <col min="11205" max="11205" width="10" style="9" customWidth="1"/>
+    <col min="11206" max="11206" width="10.42578125" style="9" customWidth="1"/>
+    <col min="11207" max="11207" width="9.5703125" style="9" customWidth="1"/>
+    <col min="11208" max="11208" width="8" style="9" customWidth="1"/>
+    <col min="11209" max="11209" width="8.42578125" style="9" customWidth="1"/>
+    <col min="11210" max="11210" width="9.140625" style="9" customWidth="1"/>
+    <col min="11211" max="11212" width="9.42578125" style="9" customWidth="1"/>
+    <col min="11213" max="11213" width="8" style="9" customWidth="1"/>
+    <col min="11214" max="11214" width="8.28515625" style="9" customWidth="1"/>
+    <col min="11215" max="11215" width="9.140625" style="9" customWidth="1"/>
+    <col min="11216" max="11216" width="10" style="9" customWidth="1"/>
+    <col min="11217" max="11217" width="9.140625" style="9" customWidth="1"/>
+    <col min="11218" max="11218" width="7.7109375" style="9" customWidth="1"/>
+    <col min="11219" max="11220" width="9.140625" style="9"/>
+    <col min="11221" max="11221" width="10.140625" style="9" customWidth="1"/>
+    <col min="11222" max="11225" width="9.140625" style="9"/>
+    <col min="11226" max="11226" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="11227" max="11230" width="9.140625" style="9"/>
+    <col min="11231" max="11231" width="11" style="9" customWidth="1"/>
+    <col min="11232" max="11235" width="9.140625" style="9"/>
+    <col min="11236" max="11236" width="10.5703125" style="9" customWidth="1"/>
+    <col min="11237" max="11240" width="9.140625" style="9"/>
+    <col min="11241" max="11241" width="9.7109375" style="9" customWidth="1"/>
+    <col min="11242" max="11242" width="10.140625" style="9" customWidth="1"/>
+    <col min="11243" max="11243" width="9.28515625" style="9" customWidth="1"/>
+    <col min="11244" max="11244" width="10.28515625" style="9" customWidth="1"/>
+    <col min="11245" max="11245" width="9.140625" style="9"/>
+    <col min="11246" max="11246" width="10.28515625" style="9" customWidth="1"/>
+    <col min="11247" max="11248" width="9.140625" style="9"/>
+    <col min="11249" max="11249" width="9.5703125" style="9" customWidth="1"/>
+    <col min="11250" max="11251" width="10.42578125" style="9" customWidth="1"/>
+    <col min="11252" max="11253" width="9.140625" style="9"/>
+    <col min="11254" max="11254" width="9.5703125" style="9" customWidth="1"/>
+    <col min="11255" max="11255" width="10.42578125" style="9" customWidth="1"/>
+    <col min="11256" max="11256" width="9.140625" style="9"/>
+    <col min="11257" max="11257" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="11258" max="11260" width="9.140625" style="9"/>
+    <col min="11261" max="11261" width="10" style="9" customWidth="1"/>
+    <col min="11262" max="11262" width="9.7109375" style="9" customWidth="1"/>
+    <col min="11263" max="11264" width="9.140625" style="9"/>
+    <col min="11265" max="11266" width="10.28515625" style="9" customWidth="1"/>
+    <col min="11267" max="11269" width="9.140625" style="9"/>
+    <col min="11270" max="11271" width="10.28515625" style="9" customWidth="1"/>
+    <col min="11272" max="11274" width="9.140625" style="9"/>
+    <col min="11275" max="11276" width="10.28515625" style="9" customWidth="1"/>
+    <col min="11277" max="11279" width="9.140625" style="9"/>
+    <col min="11280" max="11281" width="10.28515625" style="9" customWidth="1"/>
+    <col min="11282" max="11284" width="9.140625" style="9"/>
+    <col min="11285" max="11286" width="10.28515625" style="9" customWidth="1"/>
+    <col min="11287" max="11433" width="9.140625" style="9"/>
+    <col min="11434" max="11434" width="20" style="9" customWidth="1"/>
+    <col min="11435" max="11435" width="8.7109375" style="9" customWidth="1"/>
+    <col min="11436" max="11436" width="9.42578125" style="9" customWidth="1"/>
+    <col min="11437" max="11437" width="10" style="9" customWidth="1"/>
+    <col min="11438" max="11438" width="10.140625" style="9" customWidth="1"/>
+    <col min="11439" max="11439" width="8.85546875" style="9" customWidth="1"/>
+    <col min="11440" max="11440" width="9" style="9" customWidth="1"/>
+    <col min="11441" max="11441" width="9.7109375" style="9" customWidth="1"/>
+    <col min="11442" max="11442" width="9.85546875" style="9" customWidth="1"/>
+    <col min="11443" max="11443" width="9.5703125" style="9" customWidth="1"/>
+    <col min="11444" max="11444" width="8.42578125" style="9" customWidth="1"/>
+    <col min="11445" max="11445" width="8.5703125" style="9" customWidth="1"/>
+    <col min="11446" max="11447" width="9.5703125" style="9" customWidth="1"/>
+    <col min="11448" max="11448" width="9.42578125" style="9" customWidth="1"/>
+    <col min="11449" max="11449" width="7.140625" style="9" customWidth="1"/>
+    <col min="11450" max="11450" width="9.140625" style="9" customWidth="1"/>
+    <col min="11451" max="11451" width="9.42578125" style="9" customWidth="1"/>
+    <col min="11452" max="11452" width="9.85546875" style="9" customWidth="1"/>
+    <col min="11453" max="11453" width="10.42578125" style="9" customWidth="1"/>
+    <col min="11454" max="11454" width="7" style="9" customWidth="1"/>
+    <col min="11455" max="11455" width="9.42578125" style="9" customWidth="1"/>
+    <col min="11456" max="11456" width="9" style="9" customWidth="1"/>
+    <col min="11457" max="11457" width="9.85546875" style="9" customWidth="1"/>
+    <col min="11458" max="11458" width="9.5703125" style="9" customWidth="1"/>
+    <col min="11459" max="11459" width="7.28515625" style="9" customWidth="1"/>
+    <col min="11460" max="11460" width="8.85546875" style="9" customWidth="1"/>
+    <col min="11461" max="11461" width="10" style="9" customWidth="1"/>
+    <col min="11462" max="11462" width="10.42578125" style="9" customWidth="1"/>
+    <col min="11463" max="11463" width="9.5703125" style="9" customWidth="1"/>
+    <col min="11464" max="11464" width="8" style="9" customWidth="1"/>
+    <col min="11465" max="11465" width="8.42578125" style="9" customWidth="1"/>
+    <col min="11466" max="11466" width="9.140625" style="9" customWidth="1"/>
+    <col min="11467" max="11468" width="9.42578125" style="9" customWidth="1"/>
+    <col min="11469" max="11469" width="8" style="9" customWidth="1"/>
+    <col min="11470" max="11470" width="8.28515625" style="9" customWidth="1"/>
+    <col min="11471" max="11471" width="9.140625" style="9" customWidth="1"/>
+    <col min="11472" max="11472" width="10" style="9" customWidth="1"/>
+    <col min="11473" max="11473" width="9.140625" style="9" customWidth="1"/>
+    <col min="11474" max="11474" width="7.7109375" style="9" customWidth="1"/>
+    <col min="11475" max="11476" width="9.140625" style="9"/>
+    <col min="11477" max="11477" width="10.140625" style="9" customWidth="1"/>
+    <col min="11478" max="11481" width="9.140625" style="9"/>
+    <col min="11482" max="11482" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="11483" max="11486" width="9.140625" style="9"/>
+    <col min="11487" max="11487" width="11" style="9" customWidth="1"/>
+    <col min="11488" max="11491" width="9.140625" style="9"/>
+    <col min="11492" max="11492" width="10.5703125" style="9" customWidth="1"/>
+    <col min="11493" max="11496" width="9.140625" style="9"/>
+    <col min="11497" max="11497" width="9.7109375" style="9" customWidth="1"/>
+    <col min="11498" max="11498" width="10.140625" style="9" customWidth="1"/>
+    <col min="11499" max="11499" width="9.28515625" style="9" customWidth="1"/>
+    <col min="11500" max="11500" width="10.28515625" style="9" customWidth="1"/>
+    <col min="11501" max="11501" width="9.140625" style="9"/>
+    <col min="11502" max="11502" width="10.28515625" style="9" customWidth="1"/>
+    <col min="11503" max="11504" width="9.140625" style="9"/>
+    <col min="11505" max="11505" width="9.5703125" style="9" customWidth="1"/>
+    <col min="11506" max="11507" width="10.42578125" style="9" customWidth="1"/>
+    <col min="11508" max="11509" width="9.140625" style="9"/>
+    <col min="11510" max="11510" width="9.5703125" style="9" customWidth="1"/>
+    <col min="11511" max="11511" width="10.42578125" style="9" customWidth="1"/>
+    <col min="11512" max="11512" width="9.140625" style="9"/>
+    <col min="11513" max="11513" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="11514" max="11516" width="9.140625" style="9"/>
+    <col min="11517" max="11517" width="10" style="9" customWidth="1"/>
+    <col min="11518" max="11518" width="9.7109375" style="9" customWidth="1"/>
+    <col min="11519" max="11520" width="9.140625" style="9"/>
+    <col min="11521" max="11522" width="10.28515625" style="9" customWidth="1"/>
+    <col min="11523" max="11525" width="9.140625" style="9"/>
+    <col min="11526" max="11527" width="10.28515625" style="9" customWidth="1"/>
+    <col min="11528" max="11530" width="9.140625" style="9"/>
+    <col min="11531" max="11532" width="10.28515625" style="9" customWidth="1"/>
+    <col min="11533" max="11535" width="9.140625" style="9"/>
+    <col min="11536" max="11537" width="10.28515625" style="9" customWidth="1"/>
+    <col min="11538" max="11540" width="9.140625" style="9"/>
+    <col min="11541" max="11542" width="10.28515625" style="9" customWidth="1"/>
+    <col min="11543" max="11689" width="9.140625" style="9"/>
+    <col min="11690" max="11690" width="20" style="9" customWidth="1"/>
+    <col min="11691" max="11691" width="8.7109375" style="9" customWidth="1"/>
+    <col min="11692" max="11692" width="9.42578125" style="9" customWidth="1"/>
+    <col min="11693" max="11693" width="10" style="9" customWidth="1"/>
+    <col min="11694" max="11694" width="10.140625" style="9" customWidth="1"/>
+    <col min="11695" max="11695" width="8.85546875" style="9" customWidth="1"/>
+    <col min="11696" max="11696" width="9" style="9" customWidth="1"/>
+    <col min="11697" max="11697" width="9.7109375" style="9" customWidth="1"/>
+    <col min="11698" max="11698" width="9.85546875" style="9" customWidth="1"/>
+    <col min="11699" max="11699" width="9.5703125" style="9" customWidth="1"/>
+    <col min="11700" max="11700" width="8.42578125" style="9" customWidth="1"/>
+    <col min="11701" max="11701" width="8.5703125" style="9" customWidth="1"/>
+    <col min="11702" max="11703" width="9.5703125" style="9" customWidth="1"/>
+    <col min="11704" max="11704" width="9.42578125" style="9" customWidth="1"/>
+    <col min="11705" max="11705" width="7.140625" style="9" customWidth="1"/>
+    <col min="11706" max="11706" width="9.140625" style="9" customWidth="1"/>
+    <col min="11707" max="11707" width="9.42578125" style="9" customWidth="1"/>
+    <col min="11708" max="11708" width="9.85546875" style="9" customWidth="1"/>
+    <col min="11709" max="11709" width="10.42578125" style="9" customWidth="1"/>
+    <col min="11710" max="11710" width="7" style="9" customWidth="1"/>
+    <col min="11711" max="11711" width="9.42578125" style="9" customWidth="1"/>
+    <col min="11712" max="11712" width="9" style="9" customWidth="1"/>
+    <col min="11713" max="11713" width="9.85546875" style="9" customWidth="1"/>
+    <col min="11714" max="11714" width="9.5703125" style="9" customWidth="1"/>
+    <col min="11715" max="11715" width="7.28515625" style="9" customWidth="1"/>
+    <col min="11716" max="11716" width="8.85546875" style="9" customWidth="1"/>
+    <col min="11717" max="11717" width="10" style="9" customWidth="1"/>
+    <col min="11718" max="11718" width="10.42578125" style="9" customWidth="1"/>
+    <col min="11719" max="11719" width="9.5703125" style="9" customWidth="1"/>
+    <col min="11720" max="11720" width="8" style="9" customWidth="1"/>
+    <col min="11721" max="11721" width="8.42578125" style="9" customWidth="1"/>
+    <col min="11722" max="11722" width="9.140625" style="9" customWidth="1"/>
+    <col min="11723" max="11724" width="9.42578125" style="9" customWidth="1"/>
+    <col min="11725" max="11725" width="8" style="9" customWidth="1"/>
+    <col min="11726" max="11726" width="8.28515625" style="9" customWidth="1"/>
+    <col min="11727" max="11727" width="9.140625" style="9" customWidth="1"/>
+    <col min="11728" max="11728" width="10" style="9" customWidth="1"/>
+    <col min="11729" max="11729" width="9.140625" style="9" customWidth="1"/>
+    <col min="11730" max="11730" width="7.7109375" style="9" customWidth="1"/>
+    <col min="11731" max="11732" width="9.140625" style="9"/>
+    <col min="11733" max="11733" width="10.140625" style="9" customWidth="1"/>
+    <col min="11734" max="11737" width="9.140625" style="9"/>
+    <col min="11738" max="11738" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="11739" max="11742" width="9.140625" style="9"/>
+    <col min="11743" max="11743" width="11" style="9" customWidth="1"/>
+    <col min="11744" max="11747" width="9.140625" style="9"/>
+    <col min="11748" max="11748" width="10.5703125" style="9" customWidth="1"/>
+    <col min="11749" max="11752" width="9.140625" style="9"/>
+    <col min="11753" max="11753" width="9.7109375" style="9" customWidth="1"/>
+    <col min="11754" max="11754" width="10.140625" style="9" customWidth="1"/>
+    <col min="11755" max="11755" width="9.28515625" style="9" customWidth="1"/>
+    <col min="11756" max="11756" width="10.28515625" style="9" customWidth="1"/>
+    <col min="11757" max="11757" width="9.140625" style="9"/>
+    <col min="11758" max="11758" width="10.28515625" style="9" customWidth="1"/>
+    <col min="11759" max="11760" width="9.140625" style="9"/>
+    <col min="11761" max="11761" width="9.5703125" style="9" customWidth="1"/>
+    <col min="11762" max="11763" width="10.42578125" style="9" customWidth="1"/>
+    <col min="11764" max="11765" width="9.140625" style="9"/>
+    <col min="11766" max="11766" width="9.5703125" style="9" customWidth="1"/>
+    <col min="11767" max="11767" width="10.42578125" style="9" customWidth="1"/>
+    <col min="11768" max="11768" width="9.140625" style="9"/>
+    <col min="11769" max="11769" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="11770" max="11772" width="9.140625" style="9"/>
+    <col min="11773" max="11773" width="10" style="9" customWidth="1"/>
+    <col min="11774" max="11774" width="9.7109375" style="9" customWidth="1"/>
+    <col min="11775" max="11776" width="9.140625" style="9"/>
+    <col min="11777" max="11778" width="10.28515625" style="9" customWidth="1"/>
+    <col min="11779" max="11781" width="9.140625" style="9"/>
+    <col min="11782" max="11783" width="10.28515625" style="9" customWidth="1"/>
+    <col min="11784" max="11786" width="9.140625" style="9"/>
+    <col min="11787" max="11788" width="10.28515625" style="9" customWidth="1"/>
+    <col min="11789" max="11791" width="9.140625" style="9"/>
+    <col min="11792" max="11793" width="10.28515625" style="9" customWidth="1"/>
+    <col min="11794" max="11796" width="9.140625" style="9"/>
+    <col min="11797" max="11798" width="10.28515625" style="9" customWidth="1"/>
+    <col min="11799" max="11945" width="9.140625" style="9"/>
+    <col min="11946" max="11946" width="20" style="9" customWidth="1"/>
+    <col min="11947" max="11947" width="8.7109375" style="9" customWidth="1"/>
+    <col min="11948" max="11948" width="9.42578125" style="9" customWidth="1"/>
+    <col min="11949" max="11949" width="10" style="9" customWidth="1"/>
+    <col min="11950" max="11950" width="10.140625" style="9" customWidth="1"/>
+    <col min="11951" max="11951" width="8.85546875" style="9" customWidth="1"/>
+    <col min="11952" max="11952" width="9" style="9" customWidth="1"/>
+    <col min="11953" max="11953" width="9.7109375" style="9" customWidth="1"/>
+    <col min="11954" max="11954" width="9.85546875" style="9" customWidth="1"/>
+    <col min="11955" max="11955" width="9.5703125" style="9" customWidth="1"/>
+    <col min="11956" max="11956" width="8.42578125" style="9" customWidth="1"/>
+    <col min="11957" max="11957" width="8.5703125" style="9" customWidth="1"/>
+    <col min="11958" max="11959" width="9.5703125" style="9" customWidth="1"/>
+    <col min="11960" max="11960" width="9.42578125" style="9" customWidth="1"/>
+    <col min="11961" max="11961" width="7.140625" style="9" customWidth="1"/>
+    <col min="11962" max="11962" width="9.140625" style="9" customWidth="1"/>
+    <col min="11963" max="11963" width="9.42578125" style="9" customWidth="1"/>
+    <col min="11964" max="11964" width="9.85546875" style="9" customWidth="1"/>
+    <col min="11965" max="11965" width="10.42578125" style="9" customWidth="1"/>
+    <col min="11966" max="11966" width="7" style="9" customWidth="1"/>
+    <col min="11967" max="11967" width="9.42578125" style="9" customWidth="1"/>
+    <col min="11968" max="11968" width="9" style="9" customWidth="1"/>
+    <col min="11969" max="11969" width="9.85546875" style="9" customWidth="1"/>
+    <col min="11970" max="11970" width="9.5703125" style="9" customWidth="1"/>
+    <col min="11971" max="11971" width="7.28515625" style="9" customWidth="1"/>
+    <col min="11972" max="11972" width="8.85546875" style="9" customWidth="1"/>
+    <col min="11973" max="11973" width="10" style="9" customWidth="1"/>
+    <col min="11974" max="11974" width="10.42578125" style="9" customWidth="1"/>
+    <col min="11975" max="11975" width="9.5703125" style="9" customWidth="1"/>
+    <col min="11976" max="11976" width="8" style="9" customWidth="1"/>
+    <col min="11977" max="11977" width="8.42578125" style="9" customWidth="1"/>
+    <col min="11978" max="11978" width="9.140625" style="9" customWidth="1"/>
+    <col min="11979" max="11980" width="9.42578125" style="9" customWidth="1"/>
+    <col min="11981" max="11981" width="8" style="9" customWidth="1"/>
+    <col min="11982" max="11982" width="8.28515625" style="9" customWidth="1"/>
+    <col min="11983" max="11983" width="9.140625" style="9" customWidth="1"/>
+    <col min="11984" max="11984" width="10" style="9" customWidth="1"/>
+    <col min="11985" max="11985" width="9.140625" style="9" customWidth="1"/>
+    <col min="11986" max="11986" width="7.7109375" style="9" customWidth="1"/>
+    <col min="11987" max="11988" width="9.140625" style="9"/>
+    <col min="11989" max="11989" width="10.140625" style="9" customWidth="1"/>
+    <col min="11990" max="11993" width="9.140625" style="9"/>
+    <col min="11994" max="11994" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="11995" max="11998" width="9.140625" style="9"/>
+    <col min="11999" max="11999" width="11" style="9" customWidth="1"/>
+    <col min="12000" max="12003" width="9.140625" style="9"/>
+    <col min="12004" max="12004" width="10.5703125" style="9" customWidth="1"/>
+    <col min="12005" max="12008" width="9.140625" style="9"/>
+    <col min="12009" max="12009" width="9.7109375" style="9" customWidth="1"/>
+    <col min="12010" max="12010" width="10.140625" style="9" customWidth="1"/>
+    <col min="12011" max="12011" width="9.28515625" style="9" customWidth="1"/>
+    <col min="12012" max="12012" width="10.28515625" style="9" customWidth="1"/>
+    <col min="12013" max="12013" width="9.140625" style="9"/>
+    <col min="12014" max="12014" width="10.28515625" style="9" customWidth="1"/>
+    <col min="12015" max="12016" width="9.140625" style="9"/>
+    <col min="12017" max="12017" width="9.5703125" style="9" customWidth="1"/>
+    <col min="12018" max="12019" width="10.42578125" style="9" customWidth="1"/>
+    <col min="12020" max="12021" width="9.140625" style="9"/>
+    <col min="12022" max="12022" width="9.5703125" style="9" customWidth="1"/>
+    <col min="12023" max="12023" width="10.42578125" style="9" customWidth="1"/>
+    <col min="12024" max="12024" width="9.140625" style="9"/>
+    <col min="12025" max="12025" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="12026" max="12028" width="9.140625" style="9"/>
+    <col min="12029" max="12029" width="10" style="9" customWidth="1"/>
+    <col min="12030" max="12030" width="9.7109375" style="9" customWidth="1"/>
+    <col min="12031" max="12032" width="9.140625" style="9"/>
+    <col min="12033" max="12034" width="10.28515625" style="9" customWidth="1"/>
+    <col min="12035" max="12037" width="9.140625" style="9"/>
+    <col min="12038" max="12039" width="10.28515625" style="9" customWidth="1"/>
+    <col min="12040" max="12042" width="9.140625" style="9"/>
+    <col min="12043" max="12044" width="10.28515625" style="9" customWidth="1"/>
+    <col min="12045" max="12047" width="9.140625" style="9"/>
+    <col min="12048" max="12049" width="10.28515625" style="9" customWidth="1"/>
+    <col min="12050" max="12052" width="9.140625" style="9"/>
+    <col min="12053" max="12054" width="10.28515625" style="9" customWidth="1"/>
+    <col min="12055" max="12201" width="9.140625" style="9"/>
+    <col min="12202" max="12202" width="20" style="9" customWidth="1"/>
+    <col min="12203" max="12203" width="8.7109375" style="9" customWidth="1"/>
+    <col min="12204" max="12204" width="9.42578125" style="9" customWidth="1"/>
+    <col min="12205" max="12205" width="10" style="9" customWidth="1"/>
+    <col min="12206" max="12206" width="10.140625" style="9" customWidth="1"/>
+    <col min="12207" max="12207" width="8.85546875" style="9" customWidth="1"/>
+    <col min="12208" max="12208" width="9" style="9" customWidth="1"/>
+    <col min="12209" max="12209" width="9.7109375" style="9" customWidth="1"/>
+    <col min="12210" max="12210" width="9.85546875" style="9" customWidth="1"/>
+    <col min="12211" max="12211" width="9.5703125" style="9" customWidth="1"/>
+    <col min="12212" max="12212" width="8.42578125" style="9" customWidth="1"/>
+    <col min="12213" max="12213" width="8.5703125" style="9" customWidth="1"/>
+    <col min="12214" max="12215" width="9.5703125" style="9" customWidth="1"/>
+    <col min="12216" max="12216" width="9.42578125" style="9" customWidth="1"/>
+    <col min="12217" max="12217" width="7.140625" style="9" customWidth="1"/>
+    <col min="12218" max="12218" width="9.140625" style="9" customWidth="1"/>
+    <col min="12219" max="12219" width="9.42578125" style="9" customWidth="1"/>
+    <col min="12220" max="12220" width="9.85546875" style="9" customWidth="1"/>
+    <col min="12221" max="12221" width="10.42578125" style="9" customWidth="1"/>
+    <col min="12222" max="12222" width="7" style="9" customWidth="1"/>
+    <col min="12223" max="12223" width="9.42578125" style="9" customWidth="1"/>
+    <col min="12224" max="12224" width="9" style="9" customWidth="1"/>
+    <col min="12225" max="12225" width="9.85546875" style="9" customWidth="1"/>
+    <col min="12226" max="12226" width="9.5703125" style="9" customWidth="1"/>
+    <col min="12227" max="12227" width="7.28515625" style="9" customWidth="1"/>
+    <col min="12228" max="12228" width="8.85546875" style="9" customWidth="1"/>
+    <col min="12229" max="12229" width="10" style="9" customWidth="1"/>
+    <col min="12230" max="12230" width="10.42578125" style="9" customWidth="1"/>
+    <col min="12231" max="12231" width="9.5703125" style="9" customWidth="1"/>
+    <col min="12232" max="12232" width="8" style="9" customWidth="1"/>
+    <col min="12233" max="12233" width="8.42578125" style="9" customWidth="1"/>
+    <col min="12234" max="12234" width="9.140625" style="9" customWidth="1"/>
+    <col min="12235" max="12236" width="9.42578125" style="9" customWidth="1"/>
+    <col min="12237" max="12237" width="8" style="9" customWidth="1"/>
+    <col min="12238" max="12238" width="8.28515625" style="9" customWidth="1"/>
+    <col min="12239" max="12239" width="9.140625" style="9" customWidth="1"/>
+    <col min="12240" max="12240" width="10" style="9" customWidth="1"/>
+    <col min="12241" max="12241" width="9.140625" style="9" customWidth="1"/>
+    <col min="12242" max="12242" width="7.7109375" style="9" customWidth="1"/>
+    <col min="12243" max="12244" width="9.140625" style="9"/>
+    <col min="12245" max="12245" width="10.140625" style="9" customWidth="1"/>
+    <col min="12246" max="12249" width="9.140625" style="9"/>
+    <col min="12250" max="12250" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="12251" max="12254" width="9.140625" style="9"/>
+    <col min="12255" max="12255" width="11" style="9" customWidth="1"/>
+    <col min="12256" max="12259" width="9.140625" style="9"/>
+    <col min="12260" max="12260" width="10.5703125" style="9" customWidth="1"/>
+    <col min="12261" max="12264" width="9.140625" style="9"/>
+    <col min="12265" max="12265" width="9.7109375" style="9" customWidth="1"/>
+    <col min="12266" max="12266" width="10.140625" style="9" customWidth="1"/>
+    <col min="12267" max="12267" width="9.28515625" style="9" customWidth="1"/>
+    <col min="12268" max="12268" width="10.28515625" style="9" customWidth="1"/>
+    <col min="12269" max="12269" width="9.140625" style="9"/>
+    <col min="12270" max="12270" width="10.28515625" style="9" customWidth="1"/>
+    <col min="12271" max="12272" width="9.140625" style="9"/>
+    <col min="12273" max="12273" width="9.5703125" style="9" customWidth="1"/>
+    <col min="12274" max="12275" width="10.42578125" style="9" customWidth="1"/>
+    <col min="12276" max="12277" width="9.140625" style="9"/>
+    <col min="12278" max="12278" width="9.5703125" style="9" customWidth="1"/>
+    <col min="12279" max="12279" width="10.42578125" style="9" customWidth="1"/>
+    <col min="12280" max="12280" width="9.140625" style="9"/>
+    <col min="12281" max="12281" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="12282" max="12284" width="9.140625" style="9"/>
+    <col min="12285" max="12285" width="10" style="9" customWidth="1"/>
+    <col min="12286" max="12286" width="9.7109375" style="9" customWidth="1"/>
+    <col min="12287" max="12288" width="9.140625" style="9"/>
+    <col min="12289" max="12290" width="10.28515625" style="9" customWidth="1"/>
+    <col min="12291" max="12293" width="9.140625" style="9"/>
+    <col min="12294" max="12295" width="10.28515625" style="9" customWidth="1"/>
+    <col min="12296" max="12298" width="9.140625" style="9"/>
+    <col min="12299" max="12300" width="10.28515625" style="9" customWidth="1"/>
+    <col min="12301" max="12303" width="9.140625" style="9"/>
+    <col min="12304" max="12305" width="10.28515625" style="9" customWidth="1"/>
+    <col min="12306" max="12308" width="9.140625" style="9"/>
+    <col min="12309" max="12310" width="10.28515625" style="9" customWidth="1"/>
+    <col min="12311" max="12457" width="9.140625" style="9"/>
+    <col min="12458" max="12458" width="20" style="9" customWidth="1"/>
+    <col min="12459" max="12459" width="8.7109375" style="9" customWidth="1"/>
+    <col min="12460" max="12460" width="9.42578125" style="9" customWidth="1"/>
+    <col min="12461" max="12461" width="10" style="9" customWidth="1"/>
+    <col min="12462" max="12462" width="10.140625" style="9" customWidth="1"/>
+    <col min="12463" max="12463" width="8.85546875" style="9" customWidth="1"/>
+    <col min="12464" max="12464" width="9" style="9" customWidth="1"/>
+    <col min="12465" max="12465" width="9.7109375" style="9" customWidth="1"/>
+    <col min="12466" max="12466" width="9.85546875" style="9" customWidth="1"/>
+    <col min="12467" max="12467" width="9.5703125" style="9" customWidth="1"/>
+    <col min="12468" max="12468" width="8.42578125" style="9" customWidth="1"/>
+    <col min="12469" max="12469" width="8.5703125" style="9" customWidth="1"/>
+    <col min="12470" max="12471" width="9.5703125" style="9" customWidth="1"/>
+    <col min="12472" max="12472" width="9.42578125" style="9" customWidth="1"/>
+    <col min="12473" max="12473" width="7.140625" style="9" customWidth="1"/>
+    <col min="12474" max="12474" width="9.140625" style="9" customWidth="1"/>
+    <col min="12475" max="12475" width="9.42578125" style="9" customWidth="1"/>
+    <col min="12476" max="12476" width="9.85546875" style="9" customWidth="1"/>
+    <col min="12477" max="12477" width="10.42578125" style="9" customWidth="1"/>
+    <col min="12478" max="12478" width="7" style="9" customWidth="1"/>
+    <col min="12479" max="12479" width="9.42578125" style="9" customWidth="1"/>
+    <col min="12480" max="12480" width="9" style="9" customWidth="1"/>
+    <col min="12481" max="12481" width="9.85546875" style="9" customWidth="1"/>
+    <col min="12482" max="12482" width="9.5703125" style="9" customWidth="1"/>
+    <col min="12483" max="12483" width="7.28515625" style="9" customWidth="1"/>
+    <col min="12484" max="12484" width="8.85546875" style="9" customWidth="1"/>
+    <col min="12485" max="12485" width="10" style="9" customWidth="1"/>
+    <col min="12486" max="12486" width="10.42578125" style="9" customWidth="1"/>
+    <col min="12487" max="12487" width="9.5703125" style="9" customWidth="1"/>
+    <col min="12488" max="12488" width="8" style="9" customWidth="1"/>
+    <col min="12489" max="12489" width="8.42578125" style="9" customWidth="1"/>
+    <col min="12490" max="12490" width="9.140625" style="9" customWidth="1"/>
+    <col min="12491" max="12492" width="9.42578125" style="9" customWidth="1"/>
+    <col min="12493" max="12493" width="8" style="9" customWidth="1"/>
+    <col min="12494" max="12494" width="8.28515625" style="9" customWidth="1"/>
+    <col min="12495" max="12495" width="9.140625" style="9" customWidth="1"/>
+    <col min="12496" max="12496" width="10" style="9" customWidth="1"/>
+    <col min="12497" max="12497" width="9.140625" style="9" customWidth="1"/>
+    <col min="12498" max="12498" width="7.7109375" style="9" customWidth="1"/>
+    <col min="12499" max="12500" width="9.140625" style="9"/>
+    <col min="12501" max="12501" width="10.140625" style="9" customWidth="1"/>
+    <col min="12502" max="12505" width="9.140625" style="9"/>
+    <col min="12506" max="12506" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="12507" max="12510" width="9.140625" style="9"/>
+    <col min="12511" max="12511" width="11" style="9" customWidth="1"/>
+    <col min="12512" max="12515" width="9.140625" style="9"/>
+    <col min="12516" max="12516" width="10.5703125" style="9" customWidth="1"/>
+    <col min="12517" max="12520" width="9.140625" style="9"/>
+    <col min="12521" max="12521" width="9.7109375" style="9" customWidth="1"/>
+    <col min="12522" max="12522" width="10.140625" style="9" customWidth="1"/>
+    <col min="12523" max="12523" width="9.28515625" style="9" customWidth="1"/>
+    <col min="12524" max="12524" width="10.28515625" style="9" customWidth="1"/>
+    <col min="12525" max="12525" width="9.140625" style="9"/>
+    <col min="12526" max="12526" width="10.28515625" style="9" customWidth="1"/>
+    <col min="12527" max="12528" width="9.140625" style="9"/>
+    <col min="12529" max="12529" width="9.5703125" style="9" customWidth="1"/>
+    <col min="12530" max="12531" width="10.42578125" style="9" customWidth="1"/>
+    <col min="12532" max="12533" width="9.140625" style="9"/>
+    <col min="12534" max="12534" width="9.5703125" style="9" customWidth="1"/>
+    <col min="12535" max="12535" width="10.42578125" style="9" customWidth="1"/>
+    <col min="12536" max="12536" width="9.140625" style="9"/>
+    <col min="12537" max="12537" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="12538" max="12540" width="9.140625" style="9"/>
+    <col min="12541" max="12541" width="10" style="9" customWidth="1"/>
+    <col min="12542" max="12542" width="9.7109375" style="9" customWidth="1"/>
+    <col min="12543" max="12544" width="9.140625" style="9"/>
+    <col min="12545" max="12546" width="10.28515625" style="9" customWidth="1"/>
+    <col min="12547" max="12549" width="9.140625" style="9"/>
+    <col min="12550" max="12551" width="10.28515625" style="9" customWidth="1"/>
+    <col min="12552" max="12554" width="9.140625" style="9"/>
+    <col min="12555" max="12556" width="10.28515625" style="9" customWidth="1"/>
+    <col min="12557" max="12559" width="9.140625" style="9"/>
+    <col min="12560" max="12561" width="10.28515625" style="9" customWidth="1"/>
+    <col min="12562" max="12564" width="9.140625" style="9"/>
+    <col min="12565" max="12566" width="10.28515625" style="9" customWidth="1"/>
+    <col min="12567" max="12713" width="9.140625" style="9"/>
+    <col min="12714" max="12714" width="20" style="9" customWidth="1"/>
+    <col min="12715" max="12715" width="8.7109375" style="9" customWidth="1"/>
+    <col min="12716" max="12716" width="9.42578125" style="9" customWidth="1"/>
+    <col min="12717" max="12717" width="10" style="9" customWidth="1"/>
+    <col min="12718" max="12718" width="10.140625" style="9" customWidth="1"/>
+    <col min="12719" max="12719" width="8.85546875" style="9" customWidth="1"/>
+    <col min="12720" max="12720" width="9" style="9" customWidth="1"/>
+    <col min="12721" max="12721" width="9.7109375" style="9" customWidth="1"/>
+    <col min="12722" max="12722" width="9.85546875" style="9" customWidth="1"/>
+    <col min="12723" max="12723" width="9.5703125" style="9" customWidth="1"/>
+    <col min="12724" max="12724" width="8.42578125" style="9" customWidth="1"/>
+    <col min="12725" max="12725" width="8.5703125" style="9" customWidth="1"/>
+    <col min="12726" max="12727" width="9.5703125" style="9" customWidth="1"/>
+    <col min="12728" max="12728" width="9.42578125" style="9" customWidth="1"/>
+    <col min="12729" max="12729" width="7.140625" style="9" customWidth="1"/>
+    <col min="12730" max="12730" width="9.140625" style="9" customWidth="1"/>
+    <col min="12731" max="12731" width="9.42578125" style="9" customWidth="1"/>
+    <col min="12732" max="12732" width="9.85546875" style="9" customWidth="1"/>
+    <col min="12733" max="12733" width="10.42578125" style="9" customWidth="1"/>
+    <col min="12734" max="12734" width="7" style="9" customWidth="1"/>
+    <col min="12735" max="12735" width="9.42578125" style="9" customWidth="1"/>
+    <col min="12736" max="12736" width="9" style="9" customWidth="1"/>
+    <col min="12737" max="12737" width="9.85546875" style="9" customWidth="1"/>
+    <col min="12738" max="12738" width="9.5703125" style="9" customWidth="1"/>
+    <col min="12739" max="12739" width="7.28515625" style="9" customWidth="1"/>
+    <col min="12740" max="12740" width="8.85546875" style="9" customWidth="1"/>
+    <col min="12741" max="12741" width="10" style="9" customWidth="1"/>
+    <col min="12742" max="12742" width="10.42578125" style="9" customWidth="1"/>
+    <col min="12743" max="12743" width="9.5703125" style="9" customWidth="1"/>
+    <col min="12744" max="12744" width="8" style="9" customWidth="1"/>
+    <col min="12745" max="12745" width="8.42578125" style="9" customWidth="1"/>
+    <col min="12746" max="12746" width="9.140625" style="9" customWidth="1"/>
+    <col min="12747" max="12748" width="9.42578125" style="9" customWidth="1"/>
+    <col min="12749" max="12749" width="8" style="9" customWidth="1"/>
+    <col min="12750" max="12750" width="8.28515625" style="9" customWidth="1"/>
+    <col min="12751" max="12751" width="9.140625" style="9" customWidth="1"/>
+    <col min="12752" max="12752" width="10" style="9" customWidth="1"/>
+    <col min="12753" max="12753" width="9.140625" style="9" customWidth="1"/>
+    <col min="12754" max="12754" width="7.7109375" style="9" customWidth="1"/>
+    <col min="12755" max="12756" width="9.140625" style="9"/>
+    <col min="12757" max="12757" width="10.140625" style="9" customWidth="1"/>
+    <col min="12758" max="12761" width="9.140625" style="9"/>
+    <col min="12762" max="12762" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="12763" max="12766" width="9.140625" style="9"/>
+    <col min="12767" max="12767" width="11" style="9" customWidth="1"/>
+    <col min="12768" max="12771" width="9.140625" style="9"/>
+    <col min="12772" max="12772" width="10.5703125" style="9" customWidth="1"/>
+    <col min="12773" max="12776" width="9.140625" style="9"/>
+    <col min="12777" max="12777" width="9.7109375" style="9" customWidth="1"/>
+    <col min="12778" max="12778" width="10.140625" style="9" customWidth="1"/>
+    <col min="12779" max="12779" width="9.28515625" style="9" customWidth="1"/>
+    <col min="12780" max="12780" width="10.28515625" style="9" customWidth="1"/>
+    <col min="12781" max="12781" width="9.140625" style="9"/>
+    <col min="12782" max="12782" width="10.28515625" style="9" customWidth="1"/>
+    <col min="12783" max="12784" width="9.140625" style="9"/>
+    <col min="12785" max="12785" width="9.5703125" style="9" customWidth="1"/>
+    <col min="12786" max="12787" width="10.42578125" style="9" customWidth="1"/>
+    <col min="12788" max="12789" width="9.140625" style="9"/>
+    <col min="12790" max="12790" width="9.5703125" style="9" customWidth="1"/>
+    <col min="12791" max="12791" width="10.42578125" style="9" customWidth="1"/>
+    <col min="12792" max="12792" width="9.140625" style="9"/>
+    <col min="12793" max="12793" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="12794" max="12796" width="9.140625" style="9"/>
+    <col min="12797" max="12797" width="10" style="9" customWidth="1"/>
+    <col min="12798" max="12798" width="9.7109375" style="9" customWidth="1"/>
+    <col min="12799" max="12800" width="9.140625" style="9"/>
+    <col min="12801" max="12802" width="10.28515625" style="9" customWidth="1"/>
+    <col min="12803" max="12805" width="9.140625" style="9"/>
+    <col min="12806" max="12807" width="10.28515625" style="9" customWidth="1"/>
+    <col min="12808" max="12810" width="9.140625" style="9"/>
+    <col min="12811" max="12812" width="10.28515625" style="9" customWidth="1"/>
+    <col min="12813" max="12815" width="9.140625" style="9"/>
+    <col min="12816" max="12817" width="10.28515625" style="9" customWidth="1"/>
+    <col min="12818" max="12820" width="9.140625" style="9"/>
+    <col min="12821" max="12822" width="10.28515625" style="9" customWidth="1"/>
+    <col min="12823" max="12969" width="9.140625" style="9"/>
+    <col min="12970" max="12970" width="20" style="9" customWidth="1"/>
+    <col min="12971" max="12971" width="8.7109375" style="9" customWidth="1"/>
+    <col min="12972" max="12972" width="9.42578125" style="9" customWidth="1"/>
+    <col min="12973" max="12973" width="10" style="9" customWidth="1"/>
+    <col min="12974" max="12974" width="10.140625" style="9" customWidth="1"/>
+    <col min="12975" max="12975" width="8.85546875" style="9" customWidth="1"/>
+    <col min="12976" max="12976" width="9" style="9" customWidth="1"/>
+    <col min="12977" max="12977" width="9.7109375" style="9" customWidth="1"/>
+    <col min="12978" max="12978" width="9.85546875" style="9" customWidth="1"/>
+    <col min="12979" max="12979" width="9.5703125" style="9" customWidth="1"/>
+    <col min="12980" max="12980" width="8.42578125" style="9" customWidth="1"/>
+    <col min="12981" max="12981" width="8.5703125" style="9" customWidth="1"/>
+    <col min="12982" max="12983" width="9.5703125" style="9" customWidth="1"/>
+    <col min="12984" max="12984" width="9.42578125" style="9" customWidth="1"/>
+    <col min="12985" max="12985" width="7.140625" style="9" customWidth="1"/>
+    <col min="12986" max="12986" width="9.140625" style="9" customWidth="1"/>
+    <col min="12987" max="12987" width="9.42578125" style="9" customWidth="1"/>
+    <col min="12988" max="12988" width="9.85546875" style="9" customWidth="1"/>
+    <col min="12989" max="12989" width="10.42578125" style="9" customWidth="1"/>
+    <col min="12990" max="12990" width="7" style="9" customWidth="1"/>
+    <col min="12991" max="12991" width="9.42578125" style="9" customWidth="1"/>
+    <col min="12992" max="12992" width="9" style="9" customWidth="1"/>
+    <col min="12993" max="12993" width="9.85546875" style="9" customWidth="1"/>
+    <col min="12994" max="12994" width="9.5703125" style="9" customWidth="1"/>
+    <col min="12995" max="12995" width="7.28515625" style="9" customWidth="1"/>
+    <col min="12996" max="12996" width="8.85546875" style="9" customWidth="1"/>
+    <col min="12997" max="12997" width="10" style="9" customWidth="1"/>
+    <col min="12998" max="12998" width="10.42578125" style="9" customWidth="1"/>
+    <col min="12999" max="12999" width="9.5703125" style="9" customWidth="1"/>
+    <col min="13000" max="13000" width="8" style="9" customWidth="1"/>
+    <col min="13001" max="13001" width="8.42578125" style="9" customWidth="1"/>
+    <col min="13002" max="13002" width="9.140625" style="9" customWidth="1"/>
+    <col min="13003" max="13004" width="9.42578125" style="9" customWidth="1"/>
+    <col min="13005" max="13005" width="8" style="9" customWidth="1"/>
+    <col min="13006" max="13006" width="8.28515625" style="9" customWidth="1"/>
+    <col min="13007" max="13007" width="9.140625" style="9" customWidth="1"/>
+    <col min="13008" max="13008" width="10" style="9" customWidth="1"/>
+    <col min="13009" max="13009" width="9.140625" style="9" customWidth="1"/>
+    <col min="13010" max="13010" width="7.7109375" style="9" customWidth="1"/>
+    <col min="13011" max="13012" width="9.140625" style="9"/>
+    <col min="13013" max="13013" width="10.140625" style="9" customWidth="1"/>
+    <col min="13014" max="13017" width="9.140625" style="9"/>
+    <col min="13018" max="13018" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="13019" max="13022" width="9.140625" style="9"/>
+    <col min="13023" max="13023" width="11" style="9" customWidth="1"/>
+    <col min="13024" max="13027" width="9.140625" style="9"/>
+    <col min="13028" max="13028" width="10.5703125" style="9" customWidth="1"/>
+    <col min="13029" max="13032" width="9.140625" style="9"/>
+    <col min="13033" max="13033" width="9.7109375" style="9" customWidth="1"/>
+    <col min="13034" max="13034" width="10.140625" style="9" customWidth="1"/>
+    <col min="13035" max="13035" width="9.28515625" style="9" customWidth="1"/>
+    <col min="13036" max="13036" width="10.28515625" style="9" customWidth="1"/>
+    <col min="13037" max="13037" width="9.140625" style="9"/>
+    <col min="13038" max="13038" width="10.28515625" style="9" customWidth="1"/>
+    <col min="13039" max="13040" width="9.140625" style="9"/>
+    <col min="13041" max="13041" width="9.5703125" style="9" customWidth="1"/>
+    <col min="13042" max="13043" width="10.42578125" style="9" customWidth="1"/>
+    <col min="13044" max="13045" width="9.140625" style="9"/>
+    <col min="13046" max="13046" width="9.5703125" style="9" customWidth="1"/>
+    <col min="13047" max="13047" width="10.42578125" style="9" customWidth="1"/>
+    <col min="13048" max="13048" width="9.140625" style="9"/>
+    <col min="13049" max="13049" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="13050" max="13052" width="9.140625" style="9"/>
+    <col min="13053" max="13053" width="10" style="9" customWidth="1"/>
+    <col min="13054" max="13054" width="9.7109375" style="9" customWidth="1"/>
+    <col min="13055" max="13056" width="9.140625" style="9"/>
+    <col min="13057" max="13058" width="10.28515625" style="9" customWidth="1"/>
+    <col min="13059" max="13061" width="9.140625" style="9"/>
+    <col min="13062" max="13063" width="10.28515625" style="9" customWidth="1"/>
+    <col min="13064" max="13066" width="9.140625" style="9"/>
+    <col min="13067" max="13068" width="10.28515625" style="9" customWidth="1"/>
+    <col min="13069" max="13071" width="9.140625" style="9"/>
+    <col min="13072" max="13073" width="10.28515625" style="9" customWidth="1"/>
+    <col min="13074" max="13076" width="9.140625" style="9"/>
+    <col min="13077" max="13078" width="10.28515625" style="9" customWidth="1"/>
+    <col min="13079" max="13225" width="9.140625" style="9"/>
+    <col min="13226" max="13226" width="20" style="9" customWidth="1"/>
+    <col min="13227" max="13227" width="8.7109375" style="9" customWidth="1"/>
+    <col min="13228" max="13228" width="9.42578125" style="9" customWidth="1"/>
+    <col min="13229" max="13229" width="10" style="9" customWidth="1"/>
+    <col min="13230" max="13230" width="10.140625" style="9" customWidth="1"/>
+    <col min="13231" max="13231" width="8.85546875" style="9" customWidth="1"/>
+    <col min="13232" max="13232" width="9" style="9" customWidth="1"/>
+    <col min="13233" max="13233" width="9.7109375" style="9" customWidth="1"/>
+    <col min="13234" max="13234" width="9.85546875" style="9" customWidth="1"/>
+    <col min="13235" max="13235" width="9.5703125" style="9" customWidth="1"/>
+    <col min="13236" max="13236" width="8.42578125" style="9" customWidth="1"/>
+    <col min="13237" max="13237" width="8.5703125" style="9" customWidth="1"/>
+    <col min="13238" max="13239" width="9.5703125" style="9" customWidth="1"/>
+    <col min="13240" max="13240" width="9.42578125" style="9" customWidth="1"/>
+    <col min="13241" max="13241" width="7.140625" style="9" customWidth="1"/>
+    <col min="13242" max="13242" width="9.140625" style="9" customWidth="1"/>
+    <col min="13243" max="13243" width="9.42578125" style="9" customWidth="1"/>
+    <col min="13244" max="13244" width="9.85546875" style="9" customWidth="1"/>
+    <col min="13245" max="13245" width="10.42578125" style="9" customWidth="1"/>
+    <col min="13246" max="13246" width="7" style="9" customWidth="1"/>
+    <col min="13247" max="13247" width="9.42578125" style="9" customWidth="1"/>
+    <col min="13248" max="13248" width="9" style="9" customWidth="1"/>
+    <col min="13249" max="13249" width="9.85546875" style="9" customWidth="1"/>
+    <col min="13250" max="13250" width="9.5703125" style="9" customWidth="1"/>
+    <col min="13251" max="13251" width="7.28515625" style="9" customWidth="1"/>
+    <col min="13252" max="13252" width="8.85546875" style="9" customWidth="1"/>
+    <col min="13253" max="13253" width="10" style="9" customWidth="1"/>
+    <col min="13254" max="13254" width="10.42578125" style="9" customWidth="1"/>
+    <col min="13255" max="13255" width="9.5703125" style="9" customWidth="1"/>
+    <col min="13256" max="13256" width="8" style="9" customWidth="1"/>
+    <col min="13257" max="13257" width="8.42578125" style="9" customWidth="1"/>
+    <col min="13258" max="13258" width="9.140625" style="9" customWidth="1"/>
+    <col min="13259" max="13260" width="9.42578125" style="9" customWidth="1"/>
+    <col min="13261" max="13261" width="8" style="9" customWidth="1"/>
+    <col min="13262" max="13262" width="8.28515625" style="9" customWidth="1"/>
+    <col min="13263" max="13263" width="9.140625" style="9" customWidth="1"/>
+    <col min="13264" max="13264" width="10" style="9" customWidth="1"/>
+    <col min="13265" max="13265" width="9.140625" style="9" customWidth="1"/>
+    <col min="13266" max="13266" width="7.7109375" style="9" customWidth="1"/>
+    <col min="13267" max="13268" width="9.140625" style="9"/>
+    <col min="13269" max="13269" width="10.140625" style="9" customWidth="1"/>
+    <col min="13270" max="13273" width="9.140625" style="9"/>
+    <col min="13274" max="13274" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="13275" max="13278" width="9.140625" style="9"/>
+    <col min="13279" max="13279" width="11" style="9" customWidth="1"/>
+    <col min="13280" max="13283" width="9.140625" style="9"/>
+    <col min="13284" max="13284" width="10.5703125" style="9" customWidth="1"/>
+    <col min="13285" max="13288" width="9.140625" style="9"/>
+    <col min="13289" max="13289" width="9.7109375" style="9" customWidth="1"/>
+    <col min="13290" max="13290" width="10.140625" style="9" customWidth="1"/>
+    <col min="13291" max="13291" width="9.28515625" style="9" customWidth="1"/>
+    <col min="13292" max="13292" width="10.28515625" style="9" customWidth="1"/>
+    <col min="13293" max="13293" width="9.140625" style="9"/>
+    <col min="13294" max="13294" width="10.28515625" style="9" customWidth="1"/>
+    <col min="13295" max="13296" width="9.140625" style="9"/>
+    <col min="13297" max="13297" width="9.5703125" style="9" customWidth="1"/>
+    <col min="13298" max="13299" width="10.42578125" style="9" customWidth="1"/>
+    <col min="13300" max="13301" width="9.140625" style="9"/>
+    <col min="13302" max="13302" width="9.5703125" style="9" customWidth="1"/>
+    <col min="13303" max="13303" width="10.42578125" style="9" customWidth="1"/>
+    <col min="13304" max="13304" width="9.140625" style="9"/>
+    <col min="13305" max="13305" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="13306" max="13308" width="9.140625" style="9"/>
+    <col min="13309" max="13309" width="10" style="9" customWidth="1"/>
+    <col min="13310" max="13310" width="9.7109375" style="9" customWidth="1"/>
+    <col min="13311" max="13312" width="9.140625" style="9"/>
+    <col min="13313" max="13314" width="10.28515625" style="9" customWidth="1"/>
+    <col min="13315" max="13317" width="9.140625" style="9"/>
+    <col min="13318" max="13319" width="10.28515625" style="9" customWidth="1"/>
+    <col min="13320" max="13322" width="9.140625" style="9"/>
+    <col min="13323" max="13324" width="10.28515625" style="9" customWidth="1"/>
+    <col min="13325" max="13327" width="9.140625" style="9"/>
+    <col min="13328" max="13329" width="10.28515625" style="9" customWidth="1"/>
+    <col min="13330" max="13332" width="9.140625" style="9"/>
+    <col min="13333" max="13334" width="10.28515625" style="9" customWidth="1"/>
+    <col min="13335" max="13481" width="9.140625" style="9"/>
+    <col min="13482" max="13482" width="20" style="9" customWidth="1"/>
+    <col min="13483" max="13483" width="8.7109375" style="9" customWidth="1"/>
+    <col min="13484" max="13484" width="9.42578125" style="9" customWidth="1"/>
+    <col min="13485" max="13485" width="10" style="9" customWidth="1"/>
+    <col min="13486" max="13486" width="10.140625" style="9" customWidth="1"/>
+    <col min="13487" max="13487" width="8.85546875" style="9" customWidth="1"/>
+    <col min="13488" max="13488" width="9" style="9" customWidth="1"/>
+    <col min="13489" max="13489" width="9.7109375" style="9" customWidth="1"/>
+    <col min="13490" max="13490" width="9.85546875" style="9" customWidth="1"/>
+    <col min="13491" max="13491" width="9.5703125" style="9" customWidth="1"/>
+    <col min="13492" max="13492" width="8.42578125" style="9" customWidth="1"/>
+    <col min="13493" max="13493" width="8.5703125" style="9" customWidth="1"/>
+    <col min="13494" max="13495" width="9.5703125" style="9" customWidth="1"/>
+    <col min="13496" max="13496" width="9.42578125" style="9" customWidth="1"/>
+    <col min="13497" max="13497" width="7.140625" style="9" customWidth="1"/>
+    <col min="13498" max="13498" width="9.140625" style="9" customWidth="1"/>
+    <col min="13499" max="13499" width="9.42578125" style="9" customWidth="1"/>
+    <col min="13500" max="13500" width="9.85546875" style="9" customWidth="1"/>
+    <col min="13501" max="13501" width="10.42578125" style="9" customWidth="1"/>
+    <col min="13502" max="13502" width="7" style="9" customWidth="1"/>
+    <col min="13503" max="13503" width="9.42578125" style="9" customWidth="1"/>
+    <col min="13504" max="13504" width="9" style="9" customWidth="1"/>
+    <col min="13505" max="13505" width="9.85546875" style="9" customWidth="1"/>
+    <col min="13506" max="13506" width="9.5703125" style="9" customWidth="1"/>
+    <col min="13507" max="13507" width="7.28515625" style="9" customWidth="1"/>
+    <col min="13508" max="13508" width="8.85546875" style="9" customWidth="1"/>
+    <col min="13509" max="13509" width="10" style="9" customWidth="1"/>
+    <col min="13510" max="13510" width="10.42578125" style="9" customWidth="1"/>
+    <col min="13511" max="13511" width="9.5703125" style="9" customWidth="1"/>
+    <col min="13512" max="13512" width="8" style="9" customWidth="1"/>
+    <col min="13513" max="13513" width="8.42578125" style="9" customWidth="1"/>
+    <col min="13514" max="13514" width="9.140625" style="9" customWidth="1"/>
+    <col min="13515" max="13516" width="9.42578125" style="9" customWidth="1"/>
+    <col min="13517" max="13517" width="8" style="9" customWidth="1"/>
+    <col min="13518" max="13518" width="8.28515625" style="9" customWidth="1"/>
+    <col min="13519" max="13519" width="9.140625" style="9" customWidth="1"/>
+    <col min="13520" max="13520" width="10" style="9" customWidth="1"/>
+    <col min="13521" max="13521" width="9.140625" style="9" customWidth="1"/>
+    <col min="13522" max="13522" width="7.7109375" style="9" customWidth="1"/>
+    <col min="13523" max="13524" width="9.140625" style="9"/>
+    <col min="13525" max="13525" width="10.140625" style="9" customWidth="1"/>
+    <col min="13526" max="13529" width="9.140625" style="9"/>
+    <col min="13530" max="13530" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="13531" max="13534" width="9.140625" style="9"/>
+    <col min="13535" max="13535" width="11" style="9" customWidth="1"/>
+    <col min="13536" max="13539" width="9.140625" style="9"/>
+    <col min="13540" max="13540" width="10.5703125" style="9" customWidth="1"/>
+    <col min="13541" max="13544" width="9.140625" style="9"/>
+    <col min="13545" max="13545" width="9.7109375" style="9" customWidth="1"/>
+    <col min="13546" max="13546" width="10.140625" style="9" customWidth="1"/>
+    <col min="13547" max="13547" width="9.28515625" style="9" customWidth="1"/>
+    <col min="13548" max="13548" width="10.28515625" style="9" customWidth="1"/>
+    <col min="13549" max="13549" width="9.140625" style="9"/>
+    <col min="13550" max="13550" width="10.28515625" style="9" customWidth="1"/>
+    <col min="13551" max="13552" width="9.140625" style="9"/>
+    <col min="13553" max="13553" width="9.5703125" style="9" customWidth="1"/>
+    <col min="13554" max="13555" width="10.42578125" style="9" customWidth="1"/>
+    <col min="13556" max="13557" width="9.140625" style="9"/>
+    <col min="13558" max="13558" width="9.5703125" style="9" customWidth="1"/>
+    <col min="13559" max="13559" width="10.42578125" style="9" customWidth="1"/>
+    <col min="13560" max="13560" width="9.140625" style="9"/>
+    <col min="13561" max="13561" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="13562" max="13564" width="9.140625" style="9"/>
+    <col min="13565" max="13565" width="10" style="9" customWidth="1"/>
+    <col min="13566" max="13566" width="9.7109375" style="9" customWidth="1"/>
+    <col min="13567" max="13568" width="9.140625" style="9"/>
+    <col min="13569" max="13570" width="10.28515625" style="9" customWidth="1"/>
+    <col min="13571" max="13573" width="9.140625" style="9"/>
+    <col min="13574" max="13575" width="10.28515625" style="9" customWidth="1"/>
+    <col min="13576" max="13578" width="9.140625" style="9"/>
+    <col min="13579" max="13580" width="10.28515625" style="9" customWidth="1"/>
+    <col min="13581" max="13583" width="9.140625" style="9"/>
+    <col min="13584" max="13585" width="10.28515625" style="9" customWidth="1"/>
+    <col min="13586" max="13588" width="9.140625" style="9"/>
+    <col min="13589" max="13590" width="10.28515625" style="9" customWidth="1"/>
+    <col min="13591" max="13737" width="9.140625" style="9"/>
+    <col min="13738" max="13738" width="20" style="9" customWidth="1"/>
+    <col min="13739" max="13739" width="8.7109375" style="9" customWidth="1"/>
+    <col min="13740" max="13740" width="9.42578125" style="9" customWidth="1"/>
+    <col min="13741" max="13741" width="10" style="9" customWidth="1"/>
+    <col min="13742" max="13742" width="10.140625" style="9" customWidth="1"/>
+    <col min="13743" max="13743" width="8.85546875" style="9" customWidth="1"/>
+    <col min="13744" max="13744" width="9" style="9" customWidth="1"/>
+    <col min="13745" max="13745" width="9.7109375" style="9" customWidth="1"/>
+    <col min="13746" max="13746" width="9.85546875" style="9" customWidth="1"/>
+    <col min="13747" max="13747" width="9.5703125" style="9" customWidth="1"/>
+    <col min="13748" max="13748" width="8.42578125" style="9" customWidth="1"/>
+    <col min="13749" max="13749" width="8.5703125" style="9" customWidth="1"/>
+    <col min="13750" max="13751" width="9.5703125" style="9" customWidth="1"/>
+    <col min="13752" max="13752" width="9.42578125" style="9" customWidth="1"/>
+    <col min="13753" max="13753" width="7.140625" style="9" customWidth="1"/>
+    <col min="13754" max="13754" width="9.140625" style="9" customWidth="1"/>
+    <col min="13755" max="13755" width="9.42578125" style="9" customWidth="1"/>
+    <col min="13756" max="13756" width="9.85546875" style="9" customWidth="1"/>
+    <col min="13757" max="13757" width="10.42578125" style="9" customWidth="1"/>
+    <col min="13758" max="13758" width="7" style="9" customWidth="1"/>
+    <col min="13759" max="13759" width="9.42578125" style="9" customWidth="1"/>
+    <col min="13760" max="13760" width="9" style="9" customWidth="1"/>
+    <col min="13761" max="13761" width="9.85546875" style="9" customWidth="1"/>
+    <col min="13762" max="13762" width="9.5703125" style="9" customWidth="1"/>
+    <col min="13763" max="13763" width="7.28515625" style="9" customWidth="1"/>
+    <col min="13764" max="13764" width="8.85546875" style="9" customWidth="1"/>
+    <col min="13765" max="13765" width="10" style="9" customWidth="1"/>
+    <col min="13766" max="13766" width="10.42578125" style="9" customWidth="1"/>
+    <col min="13767" max="13767" width="9.5703125" style="9" customWidth="1"/>
+    <col min="13768" max="13768" width="8" style="9" customWidth="1"/>
+    <col min="13769" max="13769" width="8.42578125" style="9" customWidth="1"/>
+    <col min="13770" max="13770" width="9.140625" style="9" customWidth="1"/>
+    <col min="13771" max="13772" width="9.42578125" style="9" customWidth="1"/>
+    <col min="13773" max="13773" width="8" style="9" customWidth="1"/>
+    <col min="13774" max="13774" width="8.28515625" style="9" customWidth="1"/>
+    <col min="13775" max="13775" width="9.140625" style="9" customWidth="1"/>
+    <col min="13776" max="13776" width="10" style="9" customWidth="1"/>
+    <col min="13777" max="13777" width="9.140625" style="9" customWidth="1"/>
+    <col min="13778" max="13778" width="7.7109375" style="9" customWidth="1"/>
+    <col min="13779" max="13780" width="9.140625" style="9"/>
+    <col min="13781" max="13781" width="10.140625" style="9" customWidth="1"/>
+    <col min="13782" max="13785" width="9.140625" style="9"/>
+    <col min="13786" max="13786" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="13787" max="13790" width="9.140625" style="9"/>
+    <col min="13791" max="13791" width="11" style="9" customWidth="1"/>
+    <col min="13792" max="13795" width="9.140625" style="9"/>
+    <col min="13796" max="13796" width="10.5703125" style="9" customWidth="1"/>
+    <col min="13797" max="13800" width="9.140625" style="9"/>
+    <col min="13801" max="13801" width="9.7109375" style="9" customWidth="1"/>
+    <col min="13802" max="13802" width="10.140625" style="9" customWidth="1"/>
+    <col min="13803" max="13803" width="9.28515625" style="9" customWidth="1"/>
+    <col min="13804" max="13804" width="10.28515625" style="9" customWidth="1"/>
+    <col min="13805" max="13805" width="9.140625" style="9"/>
+    <col min="13806" max="13806" width="10.28515625" style="9" customWidth="1"/>
+    <col min="13807" max="13808" width="9.140625" style="9"/>
+    <col min="13809" max="13809" width="9.5703125" style="9" customWidth="1"/>
+    <col min="13810" max="13811" width="10.42578125" style="9" customWidth="1"/>
+    <col min="13812" max="13813" width="9.140625" style="9"/>
+    <col min="13814" max="13814" width="9.5703125" style="9" customWidth="1"/>
+    <col min="13815" max="13815" width="10.42578125" style="9" customWidth="1"/>
+    <col min="13816" max="13816" width="9.140625" style="9"/>
+    <col min="13817" max="13817" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="13818" max="13820" width="9.140625" style="9"/>
+    <col min="13821" max="13821" width="10" style="9" customWidth="1"/>
+    <col min="13822" max="13822" width="9.7109375" style="9" customWidth="1"/>
+    <col min="13823" max="13824" width="9.140625" style="9"/>
+    <col min="13825" max="13826" width="10.28515625" style="9" customWidth="1"/>
+    <col min="13827" max="13829" width="9.140625" style="9"/>
+    <col min="13830" max="13831" width="10.28515625" style="9" customWidth="1"/>
+    <col min="13832" max="13834" width="9.140625" style="9"/>
+    <col min="13835" max="13836" width="10.28515625" style="9" customWidth="1"/>
+    <col min="13837" max="13839" width="9.140625" style="9"/>
+    <col min="13840" max="13841" width="10.28515625" style="9" customWidth="1"/>
+    <col min="13842" max="13844" width="9.140625" style="9"/>
+    <col min="13845" max="13846" width="10.28515625" style="9" customWidth="1"/>
+    <col min="13847" max="13993" width="9.140625" style="9"/>
+    <col min="13994" max="13994" width="20" style="9" customWidth="1"/>
+    <col min="13995" max="13995" width="8.7109375" style="9" customWidth="1"/>
+    <col min="13996" max="13996" width="9.42578125" style="9" customWidth="1"/>
+    <col min="13997" max="13997" width="10" style="9" customWidth="1"/>
+    <col min="13998" max="13998" width="10.140625" style="9" customWidth="1"/>
+    <col min="13999" max="13999" width="8.85546875" style="9" customWidth="1"/>
+    <col min="14000" max="14000" width="9" style="9" customWidth="1"/>
+    <col min="14001" max="14001" width="9.7109375" style="9" customWidth="1"/>
+    <col min="14002" max="14002" width="9.85546875" style="9" customWidth="1"/>
+    <col min="14003" max="14003" width="9.5703125" style="9" customWidth="1"/>
+    <col min="14004" max="14004" width="8.42578125" style="9" customWidth="1"/>
+    <col min="14005" max="14005" width="8.5703125" style="9" customWidth="1"/>
+    <col min="14006" max="14007" width="9.5703125" style="9" customWidth="1"/>
+    <col min="14008" max="14008" width="9.42578125" style="9" customWidth="1"/>
+    <col min="14009" max="14009" width="7.140625" style="9" customWidth="1"/>
+    <col min="14010" max="14010" width="9.140625" style="9" customWidth="1"/>
+    <col min="14011" max="14011" width="9.42578125" style="9" customWidth="1"/>
+    <col min="14012" max="14012" width="9.85546875" style="9" customWidth="1"/>
+    <col min="14013" max="14013" width="10.42578125" style="9" customWidth="1"/>
+    <col min="14014" max="14014" width="7" style="9" customWidth="1"/>
+    <col min="14015" max="14015" width="9.42578125" style="9" customWidth="1"/>
+    <col min="14016" max="14016" width="9" style="9" customWidth="1"/>
+    <col min="14017" max="14017" width="9.85546875" style="9" customWidth="1"/>
+    <col min="14018" max="14018" width="9.5703125" style="9" customWidth="1"/>
+    <col min="14019" max="14019" width="7.28515625" style="9" customWidth="1"/>
+    <col min="14020" max="14020" width="8.85546875" style="9" customWidth="1"/>
+    <col min="14021" max="14021" width="10" style="9" customWidth="1"/>
+    <col min="14022" max="14022" width="10.42578125" style="9" customWidth="1"/>
+    <col min="14023" max="14023" width="9.5703125" style="9" customWidth="1"/>
+    <col min="14024" max="14024" width="8" style="9" customWidth="1"/>
+    <col min="14025" max="14025" width="8.42578125" style="9" customWidth="1"/>
+    <col min="14026" max="14026" width="9.140625" style="9" customWidth="1"/>
+    <col min="14027" max="14028" width="9.42578125" style="9" customWidth="1"/>
+    <col min="14029" max="14029" width="8" style="9" customWidth="1"/>
+    <col min="14030" max="14030" width="8.28515625" style="9" customWidth="1"/>
+    <col min="14031" max="14031" width="9.140625" style="9" customWidth="1"/>
+    <col min="14032" max="14032" width="10" style="9" customWidth="1"/>
+    <col min="14033" max="14033" width="9.140625" style="9" customWidth="1"/>
+    <col min="14034" max="14034" width="7.7109375" style="9" customWidth="1"/>
+    <col min="14035" max="14036" width="9.140625" style="9"/>
+    <col min="14037" max="14037" width="10.140625" style="9" customWidth="1"/>
+    <col min="14038" max="14041" width="9.140625" style="9"/>
+    <col min="14042" max="14042" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="14043" max="14046" width="9.140625" style="9"/>
+    <col min="14047" max="14047" width="11" style="9" customWidth="1"/>
+    <col min="14048" max="14051" width="9.140625" style="9"/>
+    <col min="14052" max="14052" width="10.5703125" style="9" customWidth="1"/>
+    <col min="14053" max="14056" width="9.140625" style="9"/>
+    <col min="14057" max="14057" width="9.7109375" style="9" customWidth="1"/>
+    <col min="14058" max="14058" width="10.140625" style="9" customWidth="1"/>
+    <col min="14059" max="14059" width="9.28515625" style="9" customWidth="1"/>
+    <col min="14060" max="14060" width="10.28515625" style="9" customWidth="1"/>
+    <col min="14061" max="14061" width="9.140625" style="9"/>
+    <col min="14062" max="14062" width="10.28515625" style="9" customWidth="1"/>
+    <col min="14063" max="14064" width="9.140625" style="9"/>
+    <col min="14065" max="14065" width="9.5703125" style="9" customWidth="1"/>
+    <col min="14066" max="14067" width="10.42578125" style="9" customWidth="1"/>
+    <col min="14068" max="14069" width="9.140625" style="9"/>
+    <col min="14070" max="14070" width="9.5703125" style="9" customWidth="1"/>
+    <col min="14071" max="14071" width="10.42578125" style="9" customWidth="1"/>
+    <col min="14072" max="14072" width="9.140625" style="9"/>
+    <col min="14073" max="14073" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="14074" max="14076" width="9.140625" style="9"/>
+    <col min="14077" max="14077" width="10" style="9" customWidth="1"/>
+    <col min="14078" max="14078" width="9.7109375" style="9" customWidth="1"/>
+    <col min="14079" max="14080" width="9.140625" style="9"/>
+    <col min="14081" max="14082" width="10.28515625" style="9" customWidth="1"/>
+    <col min="14083" max="14085" width="9.140625" style="9"/>
+    <col min="14086" max="14087" width="10.28515625" style="9" customWidth="1"/>
+    <col min="14088" max="14090" width="9.140625" style="9"/>
+    <col min="14091" max="14092" width="10.28515625" style="9" customWidth="1"/>
+    <col min="14093" max="14095" width="9.140625" style="9"/>
+    <col min="14096" max="14097" width="10.28515625" style="9" customWidth="1"/>
+    <col min="14098" max="14100" width="9.140625" style="9"/>
+    <col min="14101" max="14102" width="10.28515625" style="9" customWidth="1"/>
+    <col min="14103" max="14249" width="9.140625" style="9"/>
+    <col min="14250" max="14250" width="20" style="9" customWidth="1"/>
+    <col min="14251" max="14251" width="8.7109375" style="9" customWidth="1"/>
+    <col min="14252" max="14252" width="9.42578125" style="9" customWidth="1"/>
+    <col min="14253" max="14253" width="10" style="9" customWidth="1"/>
+    <col min="14254" max="14254" width="10.140625" style="9" customWidth="1"/>
+    <col min="14255" max="14255" width="8.85546875" style="9" customWidth="1"/>
+    <col min="14256" max="14256" width="9" style="9" customWidth="1"/>
+    <col min="14257" max="14257" width="9.7109375" style="9" customWidth="1"/>
+    <col min="14258" max="14258" width="9.85546875" style="9" customWidth="1"/>
+    <col min="14259" max="14259" width="9.5703125" style="9" customWidth="1"/>
+    <col min="14260" max="14260" width="8.42578125" style="9" customWidth="1"/>
+    <col min="14261" max="14261" width="8.5703125" style="9" customWidth="1"/>
+    <col min="14262" max="14263" width="9.5703125" style="9" customWidth="1"/>
+    <col min="14264" max="14264" width="9.42578125" style="9" customWidth="1"/>
+    <col min="14265" max="14265" width="7.140625" style="9" customWidth="1"/>
+    <col min="14266" max="14266" width="9.140625" style="9" customWidth="1"/>
+    <col min="14267" max="14267" width="9.42578125" style="9" customWidth="1"/>
+    <col min="14268" max="14268" width="9.85546875" style="9" customWidth="1"/>
+    <col min="14269" max="14269" width="10.42578125" style="9" customWidth="1"/>
+    <col min="14270" max="14270" width="7" style="9" customWidth="1"/>
+    <col min="14271" max="14271" width="9.42578125" style="9" customWidth="1"/>
+    <col min="14272" max="14272" width="9" style="9" customWidth="1"/>
+    <col min="14273" max="14273" width="9.85546875" style="9" customWidth="1"/>
+    <col min="14274" max="14274" width="9.5703125" style="9" customWidth="1"/>
+    <col min="14275" max="14275" width="7.28515625" style="9" customWidth="1"/>
+    <col min="14276" max="14276" width="8.85546875" style="9" customWidth="1"/>
+    <col min="14277" max="14277" width="10" style="9" customWidth="1"/>
+    <col min="14278" max="14278" width="10.42578125" style="9" customWidth="1"/>
+    <col min="14279" max="14279" width="9.5703125" style="9" customWidth="1"/>
+    <col min="14280" max="14280" width="8" style="9" customWidth="1"/>
+    <col min="14281" max="14281" width="8.42578125" style="9" customWidth="1"/>
+    <col min="14282" max="14282" width="9.140625" style="9" customWidth="1"/>
+    <col min="14283" max="14284" width="9.42578125" style="9" customWidth="1"/>
+    <col min="14285" max="14285" width="8" style="9" customWidth="1"/>
+    <col min="14286" max="14286" width="8.28515625" style="9" customWidth="1"/>
+    <col min="14287" max="14287" width="9.140625" style="9" customWidth="1"/>
+    <col min="14288" max="14288" width="10" style="9" customWidth="1"/>
+    <col min="14289" max="14289" width="9.140625" style="9" customWidth="1"/>
+    <col min="14290" max="14290" width="7.7109375" style="9" customWidth="1"/>
+    <col min="14291" max="14292" width="9.140625" style="9"/>
+    <col min="14293" max="14293" width="10.140625" style="9" customWidth="1"/>
+    <col min="14294" max="14297" width="9.140625" style="9"/>
+    <col min="14298" max="14298" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="14299" max="14302" width="9.140625" style="9"/>
+    <col min="14303" max="14303" width="11" style="9" customWidth="1"/>
+    <col min="14304" max="14307" width="9.140625" style="9"/>
+    <col min="14308" max="14308" width="10.5703125" style="9" customWidth="1"/>
+    <col min="14309" max="14312" width="9.140625" style="9"/>
+    <col min="14313" max="14313" width="9.7109375" style="9" customWidth="1"/>
+    <col min="14314" max="14314" width="10.140625" style="9" customWidth="1"/>
+    <col min="14315" max="14315" width="9.28515625" style="9" customWidth="1"/>
+    <col min="14316" max="14316" width="10.28515625" style="9" customWidth="1"/>
+    <col min="14317" max="14317" width="9.140625" style="9"/>
+    <col min="14318" max="14318" width="10.28515625" style="9" customWidth="1"/>
+    <col min="14319" max="14320" width="9.140625" style="9"/>
+    <col min="14321" max="14321" width="9.5703125" style="9" customWidth="1"/>
+    <col min="14322" max="14323" width="10.42578125" style="9" customWidth="1"/>
+    <col min="14324" max="14325" width="9.140625" style="9"/>
+    <col min="14326" max="14326" width="9.5703125" style="9" customWidth="1"/>
+    <col min="14327" max="14327" width="10.42578125" style="9" customWidth="1"/>
+    <col min="14328" max="14328" width="9.140625" style="9"/>
+    <col min="14329" max="14329" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="14330" max="14332" width="9.140625" style="9"/>
+    <col min="14333" max="14333" width="10" style="9" customWidth="1"/>
+    <col min="14334" max="14334" width="9.7109375" style="9" customWidth="1"/>
+    <col min="14335" max="14336" width="9.140625" style="9"/>
+    <col min="14337" max="14338" width="10.28515625" style="9" customWidth="1"/>
+    <col min="14339" max="14341" width="9.140625" style="9"/>
+    <col min="14342" max="14343" width="10.28515625" style="9" customWidth="1"/>
+    <col min="14344" max="14346" width="9.140625" style="9"/>
+    <col min="14347" max="14348" width="10.28515625" style="9" customWidth="1"/>
+    <col min="14349" max="14351" width="9.140625" style="9"/>
+    <col min="14352" max="14353" width="10.28515625" style="9" customWidth="1"/>
+    <col min="14354" max="14356" width="9.140625" style="9"/>
+    <col min="14357" max="14358" width="10.28515625" style="9" customWidth="1"/>
+    <col min="14359" max="14505" width="9.140625" style="9"/>
+    <col min="14506" max="14506" width="20" style="9" customWidth="1"/>
+    <col min="14507" max="14507" width="8.7109375" style="9" customWidth="1"/>
+    <col min="14508" max="14508" width="9.42578125" style="9" customWidth="1"/>
+    <col min="14509" max="14509" width="10" style="9" customWidth="1"/>
+    <col min="14510" max="14510" width="10.140625" style="9" customWidth="1"/>
+    <col min="14511" max="14511" width="8.85546875" style="9" customWidth="1"/>
+    <col min="14512" max="14512" width="9" style="9" customWidth="1"/>
+    <col min="14513" max="14513" width="9.7109375" style="9" customWidth="1"/>
+    <col min="14514" max="14514" width="9.85546875" style="9" customWidth="1"/>
+    <col min="14515" max="14515" width="9.5703125" style="9" customWidth="1"/>
+    <col min="14516" max="14516" width="8.42578125" style="9" customWidth="1"/>
+    <col min="14517" max="14517" width="8.5703125" style="9" customWidth="1"/>
+    <col min="14518" max="14519" width="9.5703125" style="9" customWidth="1"/>
+    <col min="14520" max="14520" width="9.42578125" style="9" customWidth="1"/>
+    <col min="14521" max="14521" width="7.140625" style="9" customWidth="1"/>
+    <col min="14522" max="14522" width="9.140625" style="9" customWidth="1"/>
+    <col min="14523" max="14523" width="9.42578125" style="9" customWidth="1"/>
+    <col min="14524" max="14524" width="9.85546875" style="9" customWidth="1"/>
+    <col min="14525" max="14525" width="10.42578125" style="9" customWidth="1"/>
+    <col min="14526" max="14526" width="7" style="9" customWidth="1"/>
+    <col min="14527" max="14527" width="9.42578125" style="9" customWidth="1"/>
+    <col min="14528" max="14528" width="9" style="9" customWidth="1"/>
+    <col min="14529" max="14529" width="9.85546875" style="9" customWidth="1"/>
+    <col min="14530" max="14530" width="9.5703125" style="9" customWidth="1"/>
+    <col min="14531" max="14531" width="7.28515625" style="9" customWidth="1"/>
+    <col min="14532" max="14532" width="8.85546875" style="9" customWidth="1"/>
+    <col min="14533" max="14533" width="10" style="9" customWidth="1"/>
+    <col min="14534" max="14534" width="10.42578125" style="9" customWidth="1"/>
+    <col min="14535" max="14535" width="9.5703125" style="9" customWidth="1"/>
+    <col min="14536" max="14536" width="8" style="9" customWidth="1"/>
+    <col min="14537" max="14537" width="8.42578125" style="9" customWidth="1"/>
+    <col min="14538" max="14538" width="9.140625" style="9" customWidth="1"/>
+    <col min="14539" max="14540" width="9.42578125" style="9" customWidth="1"/>
+    <col min="14541" max="14541" width="8" style="9" customWidth="1"/>
+    <col min="14542" max="14542" width="8.28515625" style="9" customWidth="1"/>
+    <col min="14543" max="14543" width="9.140625" style="9" customWidth="1"/>
+    <col min="14544" max="14544" width="10" style="9" customWidth="1"/>
+    <col min="14545" max="14545" width="9.140625" style="9" customWidth="1"/>
+    <col min="14546" max="14546" width="7.7109375" style="9" customWidth="1"/>
+    <col min="14547" max="14548" width="9.140625" style="9"/>
+    <col min="14549" max="14549" width="10.140625" style="9" customWidth="1"/>
+    <col min="14550" max="14553" width="9.140625" style="9"/>
+    <col min="14554" max="14554" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="14555" max="14558" width="9.140625" style="9"/>
+    <col min="14559" max="14559" width="11" style="9" customWidth="1"/>
+    <col min="14560" max="14563" width="9.140625" style="9"/>
+    <col min="14564" max="14564" width="10.5703125" style="9" customWidth="1"/>
+    <col min="14565" max="14568" width="9.140625" style="9"/>
+    <col min="14569" max="14569" width="9.7109375" style="9" customWidth="1"/>
+    <col min="14570" max="14570" width="10.140625" style="9" customWidth="1"/>
+    <col min="14571" max="14571" width="9.28515625" style="9" customWidth="1"/>
+    <col min="14572" max="14572" width="10.28515625" style="9" customWidth="1"/>
+    <col min="14573" max="14573" width="9.140625" style="9"/>
+    <col min="14574" max="14574" width="10.28515625" style="9" customWidth="1"/>
+    <col min="14575" max="14576" width="9.140625" style="9"/>
+    <col min="14577" max="14577" width="9.5703125" style="9" customWidth="1"/>
+    <col min="14578" max="14579" width="10.42578125" style="9" customWidth="1"/>
+    <col min="14580" max="14581" width="9.140625" style="9"/>
+    <col min="14582" max="14582" width="9.5703125" style="9" customWidth="1"/>
+    <col min="14583" max="14583" width="10.42578125" style="9" customWidth="1"/>
+    <col min="14584" max="14584" width="9.140625" style="9"/>
+    <col min="14585" max="14585" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="14586" max="14588" width="9.140625" style="9"/>
+    <col min="14589" max="14589" width="10" style="9" customWidth="1"/>
+    <col min="14590" max="14590" width="9.7109375" style="9" customWidth="1"/>
+    <col min="14591" max="14592" width="9.140625" style="9"/>
+    <col min="14593" max="14594" width="10.28515625" style="9" customWidth="1"/>
+    <col min="14595" max="14597" width="9.140625" style="9"/>
+    <col min="14598" max="14599" width="10.28515625" style="9" customWidth="1"/>
+    <col min="14600" max="14602" width="9.140625" style="9"/>
+    <col min="14603" max="14604" width="10.28515625" style="9" customWidth="1"/>
+    <col min="14605" max="14607" width="9.140625" style="9"/>
+    <col min="14608" max="14609" width="10.28515625" style="9" customWidth="1"/>
+    <col min="14610" max="14612" width="9.140625" style="9"/>
+    <col min="14613" max="14614" width="10.28515625" style="9" customWidth="1"/>
+    <col min="14615" max="14761" width="9.140625" style="9"/>
+    <col min="14762" max="14762" width="20" style="9" customWidth="1"/>
+    <col min="14763" max="14763" width="8.7109375" style="9" customWidth="1"/>
+    <col min="14764" max="14764" width="9.42578125" style="9" customWidth="1"/>
+    <col min="14765" max="14765" width="10" style="9" customWidth="1"/>
+    <col min="14766" max="14766" width="10.140625" style="9" customWidth="1"/>
+    <col min="14767" max="14767" width="8.85546875" style="9" customWidth="1"/>
+    <col min="14768" max="14768" width="9" style="9" customWidth="1"/>
+    <col min="14769" max="14769" width="9.7109375" style="9" customWidth="1"/>
+    <col min="14770" max="14770" width="9.85546875" style="9" customWidth="1"/>
+    <col min="14771" max="14771" width="9.5703125" style="9" customWidth="1"/>
+    <col min="14772" max="14772" width="8.42578125" style="9" customWidth="1"/>
+    <col min="14773" max="14773" width="8.5703125" style="9" customWidth="1"/>
+    <col min="14774" max="14775" width="9.5703125" style="9" customWidth="1"/>
+    <col min="14776" max="14776" width="9.42578125" style="9" customWidth="1"/>
+    <col min="14777" max="14777" width="7.140625" style="9" customWidth="1"/>
+    <col min="14778" max="14778" width="9.140625" style="9" customWidth="1"/>
+    <col min="14779" max="14779" width="9.42578125" style="9" customWidth="1"/>
+    <col min="14780" max="14780" width="9.85546875" style="9" customWidth="1"/>
+    <col min="14781" max="14781" width="10.42578125" style="9" customWidth="1"/>
+    <col min="14782" max="14782" width="7" style="9" customWidth="1"/>
+    <col min="14783" max="14783" width="9.42578125" style="9" customWidth="1"/>
+    <col min="14784" max="14784" width="9" style="9" customWidth="1"/>
+    <col min="14785" max="14785" width="9.85546875" style="9" customWidth="1"/>
+    <col min="14786" max="14786" width="9.5703125" style="9" customWidth="1"/>
+    <col min="14787" max="14787" width="7.28515625" style="9" customWidth="1"/>
+    <col min="14788" max="14788" width="8.85546875" style="9" customWidth="1"/>
+    <col min="14789" max="14789" width="10" style="9" customWidth="1"/>
+    <col min="14790" max="14790" width="10.42578125" style="9" customWidth="1"/>
+    <col min="14791" max="14791" width="9.5703125" style="9" customWidth="1"/>
+    <col min="14792" max="14792" width="8" style="9" customWidth="1"/>
+    <col min="14793" max="14793" width="8.42578125" style="9" customWidth="1"/>
+    <col min="14794" max="14794" width="9.140625" style="9" customWidth="1"/>
+    <col min="14795" max="14796" width="9.42578125" style="9" customWidth="1"/>
+    <col min="14797" max="14797" width="8" style="9" customWidth="1"/>
+    <col min="14798" max="14798" width="8.28515625" style="9" customWidth="1"/>
+    <col min="14799" max="14799" width="9.140625" style="9" customWidth="1"/>
+    <col min="14800" max="14800" width="10" style="9" customWidth="1"/>
+    <col min="14801" max="14801" width="9.140625" style="9" customWidth="1"/>
+    <col min="14802" max="14802" width="7.7109375" style="9" customWidth="1"/>
+    <col min="14803" max="14804" width="9.140625" style="9"/>
+    <col min="14805" max="14805" width="10.140625" style="9" customWidth="1"/>
+    <col min="14806" max="14809" width="9.140625" style="9"/>
+    <col min="14810" max="14810" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="14811" max="14814" width="9.140625" style="9"/>
+    <col min="14815" max="14815" width="11" style="9" customWidth="1"/>
+    <col min="14816" max="14819" width="9.140625" style="9"/>
+    <col min="14820" max="14820" width="10.5703125" style="9" customWidth="1"/>
+    <col min="14821" max="14824" width="9.140625" style="9"/>
+    <col min="14825" max="14825" width="9.7109375" style="9" customWidth="1"/>
+    <col min="14826" max="14826" width="10.140625" style="9" customWidth="1"/>
+    <col min="14827" max="14827" width="9.28515625" style="9" customWidth="1"/>
+    <col min="14828" max="14828" width="10.28515625" style="9" customWidth="1"/>
+    <col min="14829" max="14829" width="9.140625" style="9"/>
+    <col min="14830" max="14830" width="10.28515625" style="9" customWidth="1"/>
+    <col min="14831" max="14832" width="9.140625" style="9"/>
+    <col min="14833" max="14833" width="9.5703125" style="9" customWidth="1"/>
+    <col min="14834" max="14835" width="10.42578125" style="9" customWidth="1"/>
+    <col min="14836" max="14837" width="9.140625" style="9"/>
+    <col min="14838" max="14838" width="9.5703125" style="9" customWidth="1"/>
+    <col min="14839" max="14839" width="10.42578125" style="9" customWidth="1"/>
+    <col min="14840" max="14840" width="9.140625" style="9"/>
+    <col min="14841" max="14841" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="14842" max="14844" width="9.140625" style="9"/>
+    <col min="14845" max="14845" width="10" style="9" customWidth="1"/>
+    <col min="14846" max="14846" width="9.7109375" style="9" customWidth="1"/>
+    <col min="14847" max="14848" width="9.140625" style="9"/>
+    <col min="14849" max="14850" width="10.28515625" style="9" customWidth="1"/>
+    <col min="14851" max="14853" width="9.140625" style="9"/>
+    <col min="14854" max="14855" width="10.28515625" style="9" customWidth="1"/>
+    <col min="14856" max="14858" width="9.140625" style="9"/>
+    <col min="14859" max="14860" width="10.28515625" style="9" customWidth="1"/>
+    <col min="14861" max="14863" width="9.140625" style="9"/>
+    <col min="14864" max="14865" width="10.28515625" style="9" customWidth="1"/>
+    <col min="14866" max="14868" width="9.140625" style="9"/>
+    <col min="14869" max="14870" width="10.28515625" style="9" customWidth="1"/>
+    <col min="14871" max="15017" width="9.140625" style="9"/>
+    <col min="15018" max="15018" width="20" style="9" customWidth="1"/>
+    <col min="15019" max="15019" width="8.7109375" style="9" customWidth="1"/>
+    <col min="15020" max="15020" width="9.42578125" style="9" customWidth="1"/>
+    <col min="15021" max="15021" width="10" style="9" customWidth="1"/>
+    <col min="15022" max="15022" width="10.140625" style="9" customWidth="1"/>
+    <col min="15023" max="15023" width="8.85546875" style="9" customWidth="1"/>
+    <col min="15024" max="15024" width="9" style="9" customWidth="1"/>
+    <col min="15025" max="15025" width="9.7109375" style="9" customWidth="1"/>
+    <col min="15026" max="15026" width="9.85546875" style="9" customWidth="1"/>
+    <col min="15027" max="15027" width="9.5703125" style="9" customWidth="1"/>
+    <col min="15028" max="15028" width="8.42578125" style="9" customWidth="1"/>
+    <col min="15029" max="15029" width="8.5703125" style="9" customWidth="1"/>
+    <col min="15030" max="15031" width="9.5703125" style="9" customWidth="1"/>
+    <col min="15032" max="15032" width="9.42578125" style="9" customWidth="1"/>
+    <col min="15033" max="15033" width="7.140625" style="9" customWidth="1"/>
+    <col min="15034" max="15034" width="9.140625" style="9" customWidth="1"/>
+    <col min="15035" max="15035" width="9.42578125" style="9" customWidth="1"/>
+    <col min="15036" max="15036" width="9.85546875" style="9" customWidth="1"/>
+    <col min="15037" max="15037" width="10.42578125" style="9" customWidth="1"/>
+    <col min="15038" max="15038" width="7" style="9" customWidth="1"/>
+    <col min="15039" max="15039" width="9.42578125" style="9" customWidth="1"/>
+    <col min="15040" max="15040" width="9" style="9" customWidth="1"/>
+    <col min="15041" max="15041" width="9.85546875" style="9" customWidth="1"/>
+    <col min="15042" max="15042" width="9.5703125" style="9" customWidth="1"/>
+    <col min="15043" max="15043" width="7.28515625" style="9" customWidth="1"/>
+    <col min="15044" max="15044" width="8.85546875" style="9" customWidth="1"/>
+    <col min="15045" max="15045" width="10" style="9" customWidth="1"/>
+    <col min="15046" max="15046" width="10.42578125" style="9" customWidth="1"/>
+    <col min="15047" max="15047" width="9.5703125" style="9" customWidth="1"/>
+    <col min="15048" max="15048" width="8" style="9" customWidth="1"/>
+    <col min="15049" max="15049" width="8.42578125" style="9" customWidth="1"/>
+    <col min="15050" max="15050" width="9.140625" style="9" customWidth="1"/>
+    <col min="15051" max="15052" width="9.42578125" style="9" customWidth="1"/>
+    <col min="15053" max="15053" width="8" style="9" customWidth="1"/>
+    <col min="15054" max="15054" width="8.28515625" style="9" customWidth="1"/>
+    <col min="15055" max="15055" width="9.140625" style="9" customWidth="1"/>
+    <col min="15056" max="15056" width="10" style="9" customWidth="1"/>
+    <col min="15057" max="15057" width="9.140625" style="9" customWidth="1"/>
+    <col min="15058" max="15058" width="7.7109375" style="9" customWidth="1"/>
+    <col min="15059" max="15060" width="9.140625" style="9"/>
+    <col min="15061" max="15061" width="10.140625" style="9" customWidth="1"/>
+    <col min="15062" max="15065" width="9.140625" style="9"/>
+    <col min="15066" max="15066" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="15067" max="15070" width="9.140625" style="9"/>
+    <col min="15071" max="15071" width="11" style="9" customWidth="1"/>
+    <col min="15072" max="15075" width="9.140625" style="9"/>
+    <col min="15076" max="15076" width="10.5703125" style="9" customWidth="1"/>
+    <col min="15077" max="15080" width="9.140625" style="9"/>
+    <col min="15081" max="15081" width="9.7109375" style="9" customWidth="1"/>
+    <col min="15082" max="15082" width="10.140625" style="9" customWidth="1"/>
+    <col min="15083" max="15083" width="9.28515625" style="9" customWidth="1"/>
+    <col min="15084" max="15084" width="10.28515625" style="9" customWidth="1"/>
+    <col min="15085" max="15085" width="9.140625" style="9"/>
+    <col min="15086" max="15086" width="10.28515625" style="9" customWidth="1"/>
+    <col min="15087" max="15088" width="9.140625" style="9"/>
+    <col min="15089" max="15089" width="9.5703125" style="9" customWidth="1"/>
+    <col min="15090" max="15091" width="10.42578125" style="9" customWidth="1"/>
+    <col min="15092" max="15093" width="9.140625" style="9"/>
+    <col min="15094" max="15094" width="9.5703125" style="9" customWidth="1"/>
+    <col min="15095" max="15095" width="10.42578125" style="9" customWidth="1"/>
+    <col min="15096" max="15096" width="9.140625" style="9"/>
+    <col min="15097" max="15097" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="15098" max="15100" width="9.140625" style="9"/>
+    <col min="15101" max="15101" width="10" style="9" customWidth="1"/>
+    <col min="15102" max="15102" width="9.7109375" style="9" customWidth="1"/>
+    <col min="15103" max="15104" width="9.140625" style="9"/>
+    <col min="15105" max="15106" width="10.28515625" style="9" customWidth="1"/>
+    <col min="15107" max="15109" width="9.140625" style="9"/>
+    <col min="15110" max="15111" width="10.28515625" style="9" customWidth="1"/>
+    <col min="15112" max="15114" width="9.140625" style="9"/>
+    <col min="15115" max="15116" width="10.28515625" style="9" customWidth="1"/>
+    <col min="15117" max="15119" width="9.140625" style="9"/>
+    <col min="15120" max="15121" width="10.28515625" style="9" customWidth="1"/>
+    <col min="15122" max="15124" width="9.140625" style="9"/>
+    <col min="15125" max="15126" width="10.28515625" style="9" customWidth="1"/>
+    <col min="15127" max="15273" width="9.140625" style="9"/>
+    <col min="15274" max="15274" width="20" style="9" customWidth="1"/>
+    <col min="15275" max="15275" width="8.7109375" style="9" customWidth="1"/>
+    <col min="15276" max="15276" width="9.42578125" style="9" customWidth="1"/>
+    <col min="15277" max="15277" width="10" style="9" customWidth="1"/>
+    <col min="15278" max="15278" width="10.140625" style="9" customWidth="1"/>
+    <col min="15279" max="15279" width="8.85546875" style="9" customWidth="1"/>
+    <col min="15280" max="15280" width="9" style="9" customWidth="1"/>
+    <col min="15281" max="15281" width="9.7109375" style="9" customWidth="1"/>
+    <col min="15282" max="15282" width="9.85546875" style="9" customWidth="1"/>
+    <col min="15283" max="15283" width="9.5703125" style="9" customWidth="1"/>
+    <col min="15284" max="15284" width="8.42578125" style="9" customWidth="1"/>
+    <col min="15285" max="15285" width="8.5703125" style="9" customWidth="1"/>
+    <col min="15286" max="15287" width="9.5703125" style="9" customWidth="1"/>
+    <col min="15288" max="15288" width="9.42578125" style="9" customWidth="1"/>
+    <col min="15289" max="15289" width="7.140625" style="9" customWidth="1"/>
+    <col min="15290" max="15290" width="9.140625" style="9" customWidth="1"/>
+    <col min="15291" max="15291" width="9.42578125" style="9" customWidth="1"/>
+    <col min="15292" max="15292" width="9.85546875" style="9" customWidth="1"/>
+    <col min="15293" max="15293" width="10.42578125" style="9" customWidth="1"/>
+    <col min="15294" max="15294" width="7" style="9" customWidth="1"/>
+    <col min="15295" max="15295" width="9.42578125" style="9" customWidth="1"/>
+    <col min="15296" max="15296" width="9" style="9" customWidth="1"/>
+    <col min="15297" max="15297" width="9.85546875" style="9" customWidth="1"/>
+    <col min="15298" max="15298" width="9.5703125" style="9" customWidth="1"/>
+    <col min="15299" max="15299" width="7.28515625" style="9" customWidth="1"/>
+    <col min="15300" max="15300" width="8.85546875" style="9" customWidth="1"/>
+    <col min="15301" max="15301" width="10" style="9" customWidth="1"/>
+    <col min="15302" max="15302" width="10.42578125" style="9" customWidth="1"/>
+    <col min="15303" max="15303" width="9.5703125" style="9" customWidth="1"/>
+    <col min="15304" max="15304" width="8" style="9" customWidth="1"/>
+    <col min="15305" max="15305" width="8.42578125" style="9" customWidth="1"/>
+    <col min="15306" max="15306" width="9.140625" style="9" customWidth="1"/>
+    <col min="15307" max="15308" width="9.42578125" style="9" customWidth="1"/>
+    <col min="15309" max="15309" width="8" style="9" customWidth="1"/>
+    <col min="15310" max="15310" width="8.28515625" style="9" customWidth="1"/>
+    <col min="15311" max="15311" width="9.140625" style="9" customWidth="1"/>
+    <col min="15312" max="15312" width="10" style="9" customWidth="1"/>
+    <col min="15313" max="15313" width="9.140625" style="9" customWidth="1"/>
+    <col min="15314" max="15314" width="7.7109375" style="9" customWidth="1"/>
+    <col min="15315" max="15316" width="9.140625" style="9"/>
+    <col min="15317" max="15317" width="10.140625" style="9" customWidth="1"/>
+    <col min="15318" max="15321" width="9.140625" style="9"/>
+    <col min="15322" max="15322" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="15323" max="15326" width="9.140625" style="9"/>
+    <col min="15327" max="15327" width="11" style="9" customWidth="1"/>
+    <col min="15328" max="15331" width="9.140625" style="9"/>
+    <col min="15332" max="15332" width="10.5703125" style="9" customWidth="1"/>
+    <col min="15333" max="15336" width="9.140625" style="9"/>
+    <col min="15337" max="15337" width="9.7109375" style="9" customWidth="1"/>
+    <col min="15338" max="15338" width="10.140625" style="9" customWidth="1"/>
+    <col min="15339" max="15339" width="9.28515625" style="9" customWidth="1"/>
+    <col min="15340" max="15340" width="10.28515625" style="9" customWidth="1"/>
+    <col min="15341" max="15341" width="9.140625" style="9"/>
+    <col min="15342" max="15342" width="10.28515625" style="9" customWidth="1"/>
+    <col min="15343" max="15344" width="9.140625" style="9"/>
+    <col min="15345" max="15345" width="9.5703125" style="9" customWidth="1"/>
+    <col min="15346" max="15347" width="10.42578125" style="9" customWidth="1"/>
+    <col min="15348" max="15349" width="9.140625" style="9"/>
+    <col min="15350" max="15350" width="9.5703125" style="9" customWidth="1"/>
+    <col min="15351" max="15351" width="10.42578125" style="9" customWidth="1"/>
+    <col min="15352" max="15352" width="9.140625" style="9"/>
+    <col min="15353" max="15353" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="15354" max="15356" width="9.140625" style="9"/>
+    <col min="15357" max="15357" width="10" style="9" customWidth="1"/>
+    <col min="15358" max="15358" width="9.7109375" style="9" customWidth="1"/>
+    <col min="15359" max="15360" width="9.140625" style="9"/>
+    <col min="15361" max="15362" width="10.28515625" style="9" customWidth="1"/>
+    <col min="15363" max="15365" width="9.140625" style="9"/>
+    <col min="15366" max="15367" width="10.28515625" style="9" customWidth="1"/>
+    <col min="15368" max="15370" width="9.140625" style="9"/>
+    <col min="15371" max="15372" width="10.28515625" style="9" customWidth="1"/>
+    <col min="15373" max="15375" width="9.140625" style="9"/>
+    <col min="15376" max="15377" width="10.28515625" style="9" customWidth="1"/>
+    <col min="15378" max="15380" width="9.140625" style="9"/>
+    <col min="15381" max="15382" width="10.28515625" style="9" customWidth="1"/>
+    <col min="15383" max="15529" width="9.140625" style="9"/>
+    <col min="15530" max="15530" width="20" style="9" customWidth="1"/>
+    <col min="15531" max="15531" width="8.7109375" style="9" customWidth="1"/>
+    <col min="15532" max="15532" width="9.42578125" style="9" customWidth="1"/>
+    <col min="15533" max="15533" width="10" style="9" customWidth="1"/>
+    <col min="15534" max="15534" width="10.140625" style="9" customWidth="1"/>
+    <col min="15535" max="15535" width="8.85546875" style="9" customWidth="1"/>
+    <col min="15536" max="15536" width="9" style="9" customWidth="1"/>
+    <col min="15537" max="15537" width="9.7109375" style="9" customWidth="1"/>
+    <col min="15538" max="15538" width="9.85546875" style="9" customWidth="1"/>
+    <col min="15539" max="15539" width="9.5703125" style="9" customWidth="1"/>
+    <col min="15540" max="15540" width="8.42578125" style="9" customWidth="1"/>
+    <col min="15541" max="15541" width="8.5703125" style="9" customWidth="1"/>
+    <col min="15542" max="15543" width="9.5703125" style="9" customWidth="1"/>
+    <col min="15544" max="15544" width="9.42578125" style="9" customWidth="1"/>
+    <col min="15545" max="15545" width="7.140625" style="9" customWidth="1"/>
+    <col min="15546" max="15546" width="9.140625" style="9" customWidth="1"/>
+    <col min="15547" max="15547" width="9.42578125" style="9" customWidth="1"/>
+    <col min="15548" max="15548" width="9.85546875" style="9" customWidth="1"/>
+    <col min="15549" max="15549" width="10.42578125" style="9" customWidth="1"/>
+    <col min="15550" max="15550" width="7" style="9" customWidth="1"/>
+    <col min="15551" max="15551" width="9.42578125" style="9" customWidth="1"/>
+    <col min="15552" max="15552" width="9" style="9" customWidth="1"/>
+    <col min="15553" max="15553" width="9.85546875" style="9" customWidth="1"/>
+    <col min="15554" max="15554" width="9.5703125" style="9" customWidth="1"/>
+    <col min="15555" max="15555" width="7.28515625" style="9" customWidth="1"/>
+    <col min="15556" max="15556" width="8.85546875" style="9" customWidth="1"/>
+    <col min="15557" max="15557" width="10" style="9" customWidth="1"/>
+    <col min="15558" max="15558" width="10.42578125" style="9" customWidth="1"/>
+    <col min="15559" max="15559" width="9.5703125" style="9" customWidth="1"/>
+    <col min="15560" max="15560" width="8" style="9" customWidth="1"/>
+    <col min="15561" max="15561" width="8.42578125" style="9" customWidth="1"/>
+    <col min="15562" max="15562" width="9.140625" style="9" customWidth="1"/>
+    <col min="15563" max="15564" width="9.42578125" style="9" customWidth="1"/>
+    <col min="15565" max="15565" width="8" style="9" customWidth="1"/>
+    <col min="15566" max="15566" width="8.28515625" style="9" customWidth="1"/>
+    <col min="15567" max="15567" width="9.140625" style="9" customWidth="1"/>
+    <col min="15568" max="15568" width="10" style="9" customWidth="1"/>
+    <col min="15569" max="15569" width="9.140625" style="9" customWidth="1"/>
+    <col min="15570" max="15570" width="7.7109375" style="9" customWidth="1"/>
+    <col min="15571" max="15572" width="9.140625" style="9"/>
+    <col min="15573" max="15573" width="10.140625" style="9" customWidth="1"/>
+    <col min="15574" max="15577" width="9.140625" style="9"/>
+    <col min="15578" max="15578" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="15579" max="15582" width="9.140625" style="9"/>
+    <col min="15583" max="15583" width="11" style="9" customWidth="1"/>
+    <col min="15584" max="15587" width="9.140625" style="9"/>
+    <col min="15588" max="15588" width="10.5703125" style="9" customWidth="1"/>
+    <col min="15589" max="15592" width="9.140625" style="9"/>
+    <col min="15593" max="15593" width="9.7109375" style="9" customWidth="1"/>
+    <col min="15594" max="15594" width="10.140625" style="9" customWidth="1"/>
+    <col min="15595" max="15595" width="9.28515625" style="9" customWidth="1"/>
+    <col min="15596" max="15596" width="10.28515625" style="9" customWidth="1"/>
+    <col min="15597" max="15597" width="9.140625" style="9"/>
+    <col min="15598" max="15598" width="10.28515625" style="9" customWidth="1"/>
+    <col min="15599" max="15600" width="9.140625" style="9"/>
+    <col min="15601" max="15601" width="9.5703125" style="9" customWidth="1"/>
+    <col min="15602" max="15603" width="10.42578125" style="9" customWidth="1"/>
+    <col min="15604" max="15605" width="9.140625" style="9"/>
+    <col min="15606" max="15606" width="9.5703125" style="9" customWidth="1"/>
+    <col min="15607" max="15607" width="10.42578125" style="9" customWidth="1"/>
+    <col min="15608" max="15608" width="9.140625" style="9"/>
+    <col min="15609" max="15609" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="15610" max="15612" width="9.140625" style="9"/>
+    <col min="15613" max="15613" width="10" style="9" customWidth="1"/>
+    <col min="15614" max="15614" width="9.7109375" style="9" customWidth="1"/>
+    <col min="15615" max="15616" width="9.140625" style="9"/>
+    <col min="15617" max="15618" width="10.28515625" style="9" customWidth="1"/>
+    <col min="15619" max="15621" width="9.140625" style="9"/>
+    <col min="15622" max="15623" width="10.28515625" style="9" customWidth="1"/>
+    <col min="15624" max="15626" width="9.140625" style="9"/>
+    <col min="15627" max="15628" width="10.28515625" style="9" customWidth="1"/>
+    <col min="15629" max="15631" width="9.140625" style="9"/>
+    <col min="15632" max="15633" width="10.28515625" style="9" customWidth="1"/>
+    <col min="15634" max="15636" width="9.140625" style="9"/>
+    <col min="15637" max="15638" width="10.28515625" style="9" customWidth="1"/>
+    <col min="15639" max="15785" width="9.140625" style="9"/>
+    <col min="15786" max="15786" width="20" style="9" customWidth="1"/>
+    <col min="15787" max="15787" width="8.7109375" style="9" customWidth="1"/>
+    <col min="15788" max="15788" width="9.42578125" style="9" customWidth="1"/>
+    <col min="15789" max="15789" width="10" style="9" customWidth="1"/>
+    <col min="15790" max="15790" width="10.140625" style="9" customWidth="1"/>
+    <col min="15791" max="15791" width="8.85546875" style="9" customWidth="1"/>
+    <col min="15792" max="15792" width="9" style="9" customWidth="1"/>
+    <col min="15793" max="15793" width="9.7109375" style="9" customWidth="1"/>
+    <col min="15794" max="15794" width="9.85546875" style="9" customWidth="1"/>
+    <col min="15795" max="15795" width="9.5703125" style="9" customWidth="1"/>
+    <col min="15796" max="15796" width="8.42578125" style="9" customWidth="1"/>
+    <col min="15797" max="15797" width="8.5703125" style="9" customWidth="1"/>
+    <col min="15798" max="15799" width="9.5703125" style="9" customWidth="1"/>
+    <col min="15800" max="15800" width="9.42578125" style="9" customWidth="1"/>
+    <col min="15801" max="15801" width="7.140625" style="9" customWidth="1"/>
+    <col min="15802" max="15802" width="9.140625" style="9" customWidth="1"/>
+    <col min="15803" max="15803" width="9.42578125" style="9" customWidth="1"/>
+    <col min="15804" max="15804" width="9.85546875" style="9" customWidth="1"/>
+    <col min="15805" max="15805" width="10.42578125" style="9" customWidth="1"/>
+    <col min="15806" max="15806" width="7" style="9" customWidth="1"/>
+    <col min="15807" max="15807" width="9.42578125" style="9" customWidth="1"/>
+    <col min="15808" max="15808" width="9" style="9" customWidth="1"/>
+    <col min="15809" max="15809" width="9.85546875" style="9" customWidth="1"/>
+    <col min="15810" max="15810" width="9.5703125" style="9" customWidth="1"/>
+    <col min="15811" max="15811" width="7.28515625" style="9" customWidth="1"/>
+    <col min="15812" max="15812" width="8.85546875" style="9" customWidth="1"/>
+    <col min="15813" max="15813" width="10" style="9" customWidth="1"/>
+    <col min="15814" max="15814" width="10.42578125" style="9" customWidth="1"/>
+    <col min="15815" max="15815" width="9.5703125" style="9" customWidth="1"/>
+    <col min="15816" max="15816" width="8" style="9" customWidth="1"/>
+    <col min="15817" max="15817" width="8.42578125" style="9" customWidth="1"/>
+    <col min="15818" max="15818" width="9.140625" style="9" customWidth="1"/>
+    <col min="15819" max="15820" width="9.42578125" style="9" customWidth="1"/>
+    <col min="15821" max="15821" width="8" style="9" customWidth="1"/>
+    <col min="15822" max="15822" width="8.28515625" style="9" customWidth="1"/>
+    <col min="15823" max="15823" width="9.140625" style="9" customWidth="1"/>
+    <col min="15824" max="15824" width="10" style="9" customWidth="1"/>
+    <col min="15825" max="15825" width="9.140625" style="9" customWidth="1"/>
+    <col min="15826" max="15826" width="7.7109375" style="9" customWidth="1"/>
+    <col min="15827" max="15828" width="9.140625" style="9"/>
+    <col min="15829" max="15829" width="10.140625" style="9" customWidth="1"/>
+    <col min="15830" max="15833" width="9.140625" style="9"/>
+    <col min="15834" max="15834" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="15835" max="15838" width="9.140625" style="9"/>
+    <col min="15839" max="15839" width="11" style="9" customWidth="1"/>
+    <col min="15840" max="15843" width="9.140625" style="9"/>
+    <col min="15844" max="15844" width="10.5703125" style="9" customWidth="1"/>
+    <col min="15845" max="15848" width="9.140625" style="9"/>
+    <col min="15849" max="15849" width="9.7109375" style="9" customWidth="1"/>
+    <col min="15850" max="15850" width="10.140625" style="9" customWidth="1"/>
+    <col min="15851" max="15851" width="9.28515625" style="9" customWidth="1"/>
+    <col min="15852" max="15852" width="10.28515625" style="9" customWidth="1"/>
+    <col min="15853" max="15853" width="9.140625" style="9"/>
+    <col min="15854" max="15854" width="10.28515625" style="9" customWidth="1"/>
+    <col min="15855" max="15856" width="9.140625" style="9"/>
+    <col min="15857" max="15857" width="9.5703125" style="9" customWidth="1"/>
+    <col min="15858" max="15859" width="10.42578125" style="9" customWidth="1"/>
+    <col min="15860" max="15861" width="9.140625" style="9"/>
+    <col min="15862" max="15862" width="9.5703125" style="9" customWidth="1"/>
+    <col min="15863" max="15863" width="10.42578125" style="9" customWidth="1"/>
+    <col min="15864" max="15864" width="9.140625" style="9"/>
+    <col min="15865" max="15865" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="15866" max="15868" width="9.140625" style="9"/>
+    <col min="15869" max="15869" width="10" style="9" customWidth="1"/>
+    <col min="15870" max="15870" width="9.7109375" style="9" customWidth="1"/>
+    <col min="15871" max="15872" width="9.140625" style="9"/>
+    <col min="15873" max="15874" width="10.28515625" style="9" customWidth="1"/>
+    <col min="15875" max="15877" width="9.140625" style="9"/>
+    <col min="15878" max="15879" width="10.28515625" style="9" customWidth="1"/>
+    <col min="15880" max="15882" width="9.140625" style="9"/>
+    <col min="15883" max="15884" width="10.28515625" style="9" customWidth="1"/>
+    <col min="15885" max="15887" width="9.140625" style="9"/>
+    <col min="15888" max="15889" width="10.28515625" style="9" customWidth="1"/>
+    <col min="15890" max="15892" width="9.140625" style="9"/>
+    <col min="15893" max="15894" width="10.28515625" style="9" customWidth="1"/>
+    <col min="15895" max="16041" width="9.140625" style="9"/>
+    <col min="16042" max="16042" width="20" style="9" customWidth="1"/>
+    <col min="16043" max="16043" width="8.7109375" style="9" customWidth="1"/>
+    <col min="16044" max="16044" width="9.42578125" style="9" customWidth="1"/>
+    <col min="16045" max="16045" width="10" style="9" customWidth="1"/>
+    <col min="16046" max="16046" width="10.140625" style="9" customWidth="1"/>
+    <col min="16047" max="16047" width="8.85546875" style="9" customWidth="1"/>
+    <col min="16048" max="16048" width="9" style="9" customWidth="1"/>
+    <col min="16049" max="16049" width="9.7109375" style="9" customWidth="1"/>
+    <col min="16050" max="16050" width="9.85546875" style="9" customWidth="1"/>
+    <col min="16051" max="16051" width="9.5703125" style="9" customWidth="1"/>
+    <col min="16052" max="16052" width="8.42578125" style="9" customWidth="1"/>
+    <col min="16053" max="16053" width="8.5703125" style="9" customWidth="1"/>
+    <col min="16054" max="16055" width="9.5703125" style="9" customWidth="1"/>
+    <col min="16056" max="16056" width="9.42578125" style="9" customWidth="1"/>
+    <col min="16057" max="16057" width="7.140625" style="9" customWidth="1"/>
+    <col min="16058" max="16058" width="9.140625" style="9" customWidth="1"/>
+    <col min="16059" max="16059" width="9.42578125" style="9" customWidth="1"/>
+    <col min="16060" max="16060" width="9.85546875" style="9" customWidth="1"/>
+    <col min="16061" max="16061" width="10.42578125" style="9" customWidth="1"/>
+    <col min="16062" max="16062" width="7" style="9" customWidth="1"/>
+    <col min="16063" max="16063" width="9.42578125" style="9" customWidth="1"/>
+    <col min="16064" max="16064" width="9" style="9" customWidth="1"/>
+    <col min="16065" max="16065" width="9.85546875" style="9" customWidth="1"/>
+    <col min="16066" max="16066" width="9.5703125" style="9" customWidth="1"/>
+    <col min="16067" max="16067" width="7.28515625" style="9" customWidth="1"/>
+    <col min="16068" max="16068" width="8.85546875" style="9" customWidth="1"/>
+    <col min="16069" max="16069" width="10" style="9" customWidth="1"/>
+    <col min="16070" max="16070" width="10.42578125" style="9" customWidth="1"/>
+    <col min="16071" max="16071" width="9.5703125" style="9" customWidth="1"/>
+    <col min="16072" max="16072" width="8" style="9" customWidth="1"/>
+    <col min="16073" max="16073" width="8.42578125" style="9" customWidth="1"/>
+    <col min="16074" max="16074" width="9.140625" style="9" customWidth="1"/>
+    <col min="16075" max="16076" width="9.42578125" style="9" customWidth="1"/>
+    <col min="16077" max="16077" width="8" style="9" customWidth="1"/>
+    <col min="16078" max="16078" width="8.28515625" style="9" customWidth="1"/>
+    <col min="16079" max="16079" width="9.140625" style="9" customWidth="1"/>
+    <col min="16080" max="16080" width="10" style="9" customWidth="1"/>
+    <col min="16081" max="16081" width="9.140625" style="9" customWidth="1"/>
+    <col min="16082" max="16082" width="7.7109375" style="9" customWidth="1"/>
+    <col min="16083" max="16084" width="9.140625" style="9"/>
+    <col min="16085" max="16085" width="10.140625" style="9" customWidth="1"/>
+    <col min="16086" max="16089" width="9.140625" style="9"/>
+    <col min="16090" max="16090" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="16091" max="16094" width="9.140625" style="9"/>
+    <col min="16095" max="16095" width="11" style="9" customWidth="1"/>
+    <col min="16096" max="16099" width="9.140625" style="9"/>
+    <col min="16100" max="16100" width="10.5703125" style="9" customWidth="1"/>
+    <col min="16101" max="16104" width="9.140625" style="9"/>
+    <col min="16105" max="16105" width="9.7109375" style="9" customWidth="1"/>
+    <col min="16106" max="16106" width="10.140625" style="9" customWidth="1"/>
+    <col min="16107" max="16107" width="9.28515625" style="9" customWidth="1"/>
+    <col min="16108" max="16108" width="10.28515625" style="9" customWidth="1"/>
+    <col min="16109" max="16109" width="9.140625" style="9"/>
+    <col min="16110" max="16110" width="10.28515625" style="9" customWidth="1"/>
+    <col min="16111" max="16112" width="9.140625" style="9"/>
+    <col min="16113" max="16113" width="9.5703125" style="9" customWidth="1"/>
+    <col min="16114" max="16115" width="10.42578125" style="9" customWidth="1"/>
+    <col min="16116" max="16117" width="9.140625" style="9"/>
+    <col min="16118" max="16118" width="9.5703125" style="9" customWidth="1"/>
+    <col min="16119" max="16119" width="10.42578125" style="9" customWidth="1"/>
+    <col min="16120" max="16120" width="9.140625" style="9"/>
+    <col min="16121" max="16121" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="16122" max="16124" width="9.140625" style="9"/>
+    <col min="16125" max="16125" width="10" style="9" customWidth="1"/>
+    <col min="16126" max="16126" width="9.7109375" style="9" customWidth="1"/>
+    <col min="16127" max="16128" width="9.140625" style="9"/>
+    <col min="16129" max="16130" width="10.28515625" style="9" customWidth="1"/>
+    <col min="16131" max="16133" width="9.140625" style="9"/>
+    <col min="16134" max="16135" width="10.28515625" style="9" customWidth="1"/>
+    <col min="16136" max="16138" width="9.140625" style="9"/>
+    <col min="16139" max="16140" width="10.28515625" style="9" customWidth="1"/>
+    <col min="16141" max="16143" width="9.140625" style="9"/>
+    <col min="16144" max="16145" width="10.28515625" style="9" customWidth="1"/>
+    <col min="16146" max="16148" width="9.140625" style="9"/>
+    <col min="16149" max="16150" width="10.28515625" style="9" customWidth="1"/>
+    <col min="16151" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="1:29" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="77" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="V1" s="3"/>
+      <c r="AA1" s="3"/>
+    </row>
+    <row r="2" spans="1:29" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="V2" s="3"/>
+      <c r="AA2" s="3"/>
+    </row>
+    <row r="3" spans="1:29" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="77"/>
+      <c r="C3" s="77"/>
+      <c r="D3" s="77"/>
+      <c r="E3" s="77"/>
+      <c r="F3" s="77"/>
+      <c r="G3" s="77"/>
+      <c r="H3" s="77"/>
+      <c r="I3" s="77"/>
+      <c r="J3" s="77"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="5"/>
+      <c r="N3" s="5"/>
+      <c r="O3" s="5"/>
+      <c r="P3" s="5"/>
+      <c r="Q3" s="5"/>
+      <c r="R3" s="5"/>
+      <c r="S3" s="5"/>
+      <c r="T3" s="5"/>
+      <c r="U3" s="5"/>
+      <c r="V3" s="5"/>
+      <c r="W3" s="5"/>
+      <c r="X3" s="5"/>
+      <c r="AA3" s="7"/>
+      <c r="AB3" s="8"/>
+      <c r="AC3" s="8"/>
+    </row>
+    <row r="4" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C4" s="10"/>
+      <c r="F4" s="11"/>
+      <c r="I4" s="12"/>
+      <c r="K4" s="13"/>
+      <c r="L4" s="13"/>
+      <c r="M4" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="N4" s="14"/>
+      <c r="R4" s="15"/>
+      <c r="S4" s="15"/>
+      <c r="W4" s="15"/>
+      <c r="X4" s="15"/>
+      <c r="AB4" s="76"/>
+      <c r="AC4" s="76"/>
+    </row>
+    <row r="5" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="17"/>
+      <c r="B5" s="18">
+        <v>2014</v>
+      </c>
+      <c r="C5" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" s="19">
+        <v>2016</v>
+      </c>
+      <c r="E5" s="19">
+        <v>2017</v>
+      </c>
+      <c r="F5" s="19">
+        <v>2018</v>
+      </c>
+      <c r="G5" s="19">
+        <v>2019</v>
+      </c>
+      <c r="H5" s="19">
+        <v>2020</v>
+      </c>
+      <c r="I5" s="19">
+        <v>2021</v>
+      </c>
+      <c r="J5" s="20">
+        <v>2022</v>
+      </c>
+      <c r="K5" s="21">
+        <v>2023</v>
+      </c>
+      <c r="L5" s="21">
+        <v>2024</v>
+      </c>
+      <c r="M5" s="21">
+        <v>2025</v>
+      </c>
+      <c r="N5" s="22"/>
+      <c r="O5" s="22"/>
+      <c r="P5" s="22"/>
+      <c r="Q5" s="22"/>
+      <c r="R5" s="22"/>
+      <c r="S5" s="22"/>
+      <c r="T5" s="22"/>
+      <c r="U5" s="22"/>
+      <c r="V5" s="22"/>
+      <c r="W5" s="22"/>
+      <c r="X5" s="22"/>
+      <c r="Y5" s="22"/>
+      <c r="AA5" s="9"/>
+    </row>
+    <row r="6" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" s="24">
+        <v>519960</v>
+      </c>
+      <c r="C6" s="25">
+        <v>510263</v>
+      </c>
+      <c r="D6" s="25">
+        <v>519161</v>
+      </c>
+      <c r="E6" s="26">
+        <v>517098</v>
+      </c>
+      <c r="F6" s="26">
+        <v>512692</v>
+      </c>
+      <c r="G6" s="26">
+        <v>508907</v>
+      </c>
+      <c r="H6" s="26">
+        <v>490469</v>
+      </c>
+      <c r="I6" s="26">
+        <v>499298</v>
+      </c>
+      <c r="J6" s="27">
+        <v>477033</v>
+      </c>
+      <c r="K6" s="28">
+        <v>472143</v>
+      </c>
+      <c r="L6" s="28">
+        <v>460912</v>
+      </c>
+      <c r="M6" s="69">
+        <v>451703</v>
+      </c>
+      <c r="N6" s="29"/>
+      <c r="O6" s="29"/>
+      <c r="P6" s="30"/>
+      <c r="Q6" s="30"/>
+      <c r="R6" s="30"/>
+      <c r="S6" s="30"/>
+      <c r="T6" s="30"/>
+      <c r="U6" s="30"/>
+      <c r="V6" s="30"/>
+      <c r="W6" s="30"/>
+      <c r="X6" s="30"/>
+      <c r="Y6" s="30"/>
+      <c r="Z6" s="30"/>
+      <c r="AA6" s="30"/>
+      <c r="AB6" s="30"/>
+      <c r="AC6" s="30"/>
+    </row>
+    <row r="7" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="32">
+        <v>133355</v>
+      </c>
+      <c r="C7" s="32">
+        <v>129157</v>
+      </c>
+      <c r="D7" s="32">
+        <v>134963</v>
+      </c>
+      <c r="E7" s="32">
+        <v>132368</v>
+      </c>
+      <c r="F7" s="32">
+        <v>135354</v>
+      </c>
+      <c r="G7" s="32">
+        <v>137662</v>
+      </c>
+      <c r="H7" s="32">
+        <v>144833</v>
+      </c>
+      <c r="I7" s="32">
+        <v>147874</v>
+      </c>
+      <c r="J7" s="28">
+        <v>151948</v>
+      </c>
+      <c r="K7" s="28">
+        <v>153894</v>
+      </c>
+      <c r="L7" s="28">
+        <v>152376</v>
+      </c>
+      <c r="M7" s="70">
+        <v>152603</v>
+      </c>
+      <c r="N7" s="29"/>
+      <c r="O7" s="29"/>
+      <c r="P7" s="30"/>
+      <c r="Q7" s="30"/>
+      <c r="R7" s="30"/>
+      <c r="S7" s="30"/>
+      <c r="T7" s="30"/>
+      <c r="U7" s="30"/>
+      <c r="V7" s="30"/>
+      <c r="W7" s="30"/>
+      <c r="X7" s="30"/>
+      <c r="Y7" s="30"/>
+      <c r="Z7" s="30"/>
+      <c r="AA7" s="30"/>
+      <c r="AB7" s="30"/>
+      <c r="AC7" s="30"/>
+    </row>
+    <row r="8" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="31" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="2"/>
-[...60 lines deleted...]
-      <c r="L4" s="14" t="s">
+      <c r="B8" s="32">
+        <v>22201</v>
+      </c>
+      <c r="C8" s="32">
+        <v>22931</v>
+      </c>
+      <c r="D8" s="32">
+        <v>23531</v>
+      </c>
+      <c r="E8" s="32">
+        <v>24954</v>
+      </c>
+      <c r="F8" s="32">
+        <v>23165</v>
+      </c>
+      <c r="G8" s="32">
+        <v>21694</v>
+      </c>
+      <c r="H8" s="32">
+        <v>20057</v>
+      </c>
+      <c r="I8" s="32">
+        <v>19857</v>
+      </c>
+      <c r="J8" s="28">
+        <v>19218</v>
+      </c>
+      <c r="K8" s="28">
+        <v>18565</v>
+      </c>
+      <c r="L8" s="28">
+        <v>18376</v>
+      </c>
+      <c r="M8" s="70">
+        <v>16498</v>
+      </c>
+      <c r="N8" s="29"/>
+      <c r="O8" s="29"/>
+      <c r="P8" s="30"/>
+      <c r="Q8" s="30"/>
+      <c r="R8" s="30"/>
+      <c r="S8" s="30"/>
+      <c r="T8" s="30"/>
+      <c r="U8" s="30"/>
+      <c r="V8" s="30"/>
+      <c r="W8" s="30"/>
+      <c r="X8" s="30"/>
+      <c r="Y8" s="30"/>
+      <c r="Z8" s="30"/>
+      <c r="AA8" s="30"/>
+      <c r="AB8" s="30"/>
+      <c r="AC8" s="30"/>
+    </row>
+    <row r="9" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="32">
+        <v>24863</v>
+      </c>
+      <c r="C9" s="32">
+        <v>25461</v>
+      </c>
+      <c r="D9" s="32">
+        <v>24215</v>
+      </c>
+      <c r="E9" s="32">
+        <v>24188</v>
+      </c>
+      <c r="F9" s="32">
+        <v>23307</v>
+      </c>
+      <c r="G9" s="32">
+        <v>23583</v>
+      </c>
+      <c r="H9" s="32">
+        <v>22367</v>
+      </c>
+      <c r="I9" s="32">
+        <v>22399</v>
+      </c>
+      <c r="J9" s="28">
+        <v>19742</v>
+      </c>
+      <c r="K9" s="28">
+        <v>19508</v>
+      </c>
+      <c r="L9" s="28">
+        <v>18767</v>
+      </c>
+      <c r="M9" s="70">
+        <v>19884</v>
+      </c>
+      <c r="N9" s="29"/>
+      <c r="O9" s="29"/>
+      <c r="P9" s="30"/>
+      <c r="Q9" s="30"/>
+      <c r="R9" s="30"/>
+      <c r="S9" s="30"/>
+      <c r="T9" s="30"/>
+      <c r="U9" s="30"/>
+      <c r="V9" s="30"/>
+      <c r="W9" s="30"/>
+      <c r="X9" s="30"/>
+      <c r="Y9" s="30"/>
+      <c r="Z9" s="30"/>
+      <c r="AA9" s="30"/>
+      <c r="AB9" s="30"/>
+      <c r="AC9" s="30"/>
+    </row>
+    <row r="10" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="32">
+        <v>75399</v>
+      </c>
+      <c r="C10" s="32">
+        <v>75200</v>
+      </c>
+      <c r="D10" s="32">
+        <v>77163</v>
+      </c>
+      <c r="E10" s="32">
+        <v>74631</v>
+      </c>
+      <c r="F10" s="32">
+        <v>74330</v>
+      </c>
+      <c r="G10" s="32">
+        <v>73294</v>
+      </c>
+      <c r="H10" s="32">
+        <v>72024</v>
+      </c>
+      <c r="I10" s="32">
+        <v>76310</v>
+      </c>
+      <c r="J10" s="28">
+        <v>72620</v>
+      </c>
+      <c r="K10" s="28">
+        <v>71725</v>
+      </c>
+      <c r="L10" s="28">
+        <v>70238</v>
+      </c>
+      <c r="M10" s="70">
+        <v>65817</v>
+      </c>
+      <c r="N10" s="29"/>
+      <c r="O10" s="29"/>
+      <c r="P10" s="30"/>
+      <c r="Q10" s="30"/>
+      <c r="R10" s="30"/>
+      <c r="S10" s="30"/>
+      <c r="T10" s="30"/>
+      <c r="U10" s="30"/>
+      <c r="V10" s="30"/>
+      <c r="W10" s="30"/>
+      <c r="X10" s="30"/>
+      <c r="Y10" s="30"/>
+      <c r="Z10" s="30"/>
+      <c r="AA10" s="30"/>
+      <c r="AB10" s="30"/>
+      <c r="AC10" s="30"/>
+    </row>
+    <row r="11" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="33">
+        <v>9059</v>
+      </c>
+      <c r="C11" s="32">
+        <v>7753</v>
+      </c>
+      <c r="D11" s="32">
+        <v>7948</v>
+      </c>
+      <c r="E11" s="32">
+        <v>8199</v>
+      </c>
+      <c r="F11" s="32">
+        <v>8096</v>
+      </c>
+      <c r="G11" s="32">
+        <v>7504</v>
+      </c>
+      <c r="H11" s="32">
+        <v>7287</v>
+      </c>
+      <c r="I11" s="32">
+        <v>7608</v>
+      </c>
+      <c r="J11" s="28">
+        <v>7295</v>
+      </c>
+      <c r="K11" s="28">
+        <v>8853</v>
+      </c>
+      <c r="L11" s="28">
+        <v>7661</v>
+      </c>
+      <c r="M11" s="70">
+        <v>7855</v>
+      </c>
+      <c r="N11" s="29"/>
+      <c r="O11" s="29"/>
+      <c r="P11" s="30"/>
+      <c r="Q11" s="30"/>
+      <c r="R11" s="30"/>
+      <c r="S11" s="30"/>
+      <c r="T11" s="30"/>
+      <c r="U11" s="30"/>
+      <c r="V11" s="30"/>
+      <c r="W11" s="30"/>
+      <c r="X11" s="30"/>
+      <c r="Y11" s="30"/>
+      <c r="Z11" s="30"/>
+      <c r="AA11" s="30"/>
+      <c r="AB11" s="30"/>
+      <c r="AC11" s="30"/>
+    </row>
+    <row r="12" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="33">
+        <v>9075</v>
+      </c>
+      <c r="C12" s="32">
+        <v>9255</v>
+      </c>
+      <c r="D12" s="32">
+        <v>9592</v>
+      </c>
+      <c r="E12" s="32">
+        <v>9693</v>
+      </c>
+      <c r="F12" s="32">
+        <v>8690</v>
+      </c>
+      <c r="G12" s="32">
+        <v>8361</v>
+      </c>
+      <c r="H12" s="32">
+        <v>8057</v>
+      </c>
+      <c r="I12" s="32">
+        <v>8357</v>
+      </c>
+      <c r="J12" s="28">
+        <v>6228</v>
+      </c>
+      <c r="K12" s="28">
+        <v>5955</v>
+      </c>
+      <c r="L12" s="28">
+        <v>4993</v>
+      </c>
+      <c r="M12" s="70">
+        <v>5535</v>
+      </c>
+      <c r="N12" s="29"/>
+      <c r="O12" s="29"/>
+      <c r="P12" s="30"/>
+      <c r="Q12" s="30"/>
+      <c r="R12" s="30"/>
+      <c r="S12" s="30"/>
+      <c r="T12" s="30"/>
+      <c r="U12" s="30"/>
+      <c r="V12" s="30"/>
+      <c r="W12" s="30"/>
+      <c r="X12" s="30"/>
+      <c r="Y12" s="30"/>
+      <c r="Z12" s="30"/>
+      <c r="AA12" s="30"/>
+      <c r="AB12" s="30"/>
+      <c r="AC12" s="30"/>
+    </row>
+    <row r="13" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="33">
+        <v>26285</v>
+      </c>
+      <c r="C13" s="32">
+        <v>26368</v>
+      </c>
+      <c r="D13" s="32">
+        <v>27045</v>
+      </c>
+      <c r="E13" s="32">
+        <v>27571</v>
+      </c>
+      <c r="F13" s="32">
+        <v>24555</v>
+      </c>
+      <c r="G13" s="32">
+        <v>24111</v>
+      </c>
+      <c r="H13" s="32">
+        <v>21814</v>
+      </c>
+      <c r="I13" s="32">
+        <v>20396</v>
+      </c>
+      <c r="J13" s="28">
+        <v>17711</v>
+      </c>
+      <c r="K13" s="28">
+        <v>17011</v>
+      </c>
+      <c r="L13" s="28">
+        <v>15674</v>
+      </c>
+      <c r="M13" s="70">
+        <v>16280</v>
+      </c>
+      <c r="N13" s="29"/>
+      <c r="O13" s="29"/>
+      <c r="P13" s="30"/>
+      <c r="Q13" s="30"/>
+      <c r="R13" s="30"/>
+      <c r="S13" s="30"/>
+      <c r="T13" s="30"/>
+      <c r="U13" s="30"/>
+      <c r="V13" s="30"/>
+      <c r="W13" s="30"/>
+      <c r="X13" s="30"/>
+      <c r="Y13" s="30"/>
+      <c r="Z13" s="30"/>
+      <c r="AA13" s="30"/>
+      <c r="AB13" s="30"/>
+      <c r="AC13" s="30"/>
+    </row>
+    <row r="14" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="33">
+        <v>11935</v>
+      </c>
+      <c r="C14" s="32">
+        <v>12207</v>
+      </c>
+      <c r="D14" s="32">
+        <v>12889</v>
+      </c>
+      <c r="E14" s="32">
+        <v>12589</v>
+      </c>
+      <c r="F14" s="32">
+        <v>11817</v>
+      </c>
+      <c r="G14" s="32">
+        <v>11607</v>
+      </c>
+      <c r="H14" s="32">
+        <v>10379</v>
+      </c>
+      <c r="I14" s="32">
+        <v>10214</v>
+      </c>
+      <c r="J14" s="28">
+        <v>9668</v>
+      </c>
+      <c r="K14" s="28">
+        <v>9528</v>
+      </c>
+      <c r="L14" s="28">
+        <v>9033</v>
+      </c>
+      <c r="M14" s="70">
+        <v>8404</v>
+      </c>
+      <c r="N14" s="29"/>
+      <c r="O14" s="29"/>
+      <c r="P14" s="30"/>
+      <c r="Q14" s="30"/>
+      <c r="R14" s="30"/>
+      <c r="S14" s="30"/>
+      <c r="T14" s="30"/>
+      <c r="U14" s="30"/>
+      <c r="V14" s="30"/>
+      <c r="W14" s="30"/>
+      <c r="X14" s="30"/>
+      <c r="Y14" s="30"/>
+      <c r="Z14" s="30"/>
+      <c r="AA14" s="30"/>
+      <c r="AB14" s="30"/>
+      <c r="AC14" s="30"/>
+    </row>
+    <row r="15" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="32">
+        <v>7542</v>
+      </c>
+      <c r="C15" s="32">
+        <v>6517</v>
+      </c>
+      <c r="D15" s="32">
+        <v>6017</v>
+      </c>
+      <c r="E15" s="32">
+        <v>6522</v>
+      </c>
+      <c r="F15" s="32">
+        <v>5919</v>
+      </c>
+      <c r="G15" s="32">
+        <v>5662</v>
+      </c>
+      <c r="H15" s="32">
+        <v>6766</v>
+      </c>
+      <c r="I15" s="32">
+        <v>7503</v>
+      </c>
+      <c r="J15" s="28">
+        <v>6286</v>
+      </c>
+      <c r="K15" s="28">
+        <v>6444</v>
+      </c>
+      <c r="L15" s="28">
+        <v>6651</v>
+      </c>
+      <c r="M15" s="70">
+        <v>5156</v>
+      </c>
+      <c r="N15" s="29"/>
+      <c r="O15" s="29"/>
+      <c r="P15" s="30"/>
+      <c r="Q15" s="30"/>
+      <c r="R15" s="30"/>
+      <c r="S15" s="30"/>
+      <c r="T15" s="30"/>
+      <c r="U15" s="30"/>
+      <c r="V15" s="30"/>
+      <c r="W15" s="30"/>
+      <c r="X15" s="30"/>
+      <c r="Y15" s="30"/>
+      <c r="Z15" s="30"/>
+      <c r="AA15" s="30"/>
+      <c r="AB15" s="30"/>
+      <c r="AC15" s="30"/>
+    </row>
+    <row r="16" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="32">
+        <v>30900</v>
+      </c>
+      <c r="C16" s="32">
+        <v>30986</v>
+      </c>
+      <c r="D16" s="32">
+        <v>30678</v>
+      </c>
+      <c r="E16" s="32">
+        <v>27319</v>
+      </c>
+      <c r="F16" s="32">
+        <v>30104</v>
+      </c>
+      <c r="G16" s="32">
+        <v>30125</v>
+      </c>
+      <c r="H16" s="32">
+        <v>27959</v>
+      </c>
+      <c r="I16" s="32">
+        <v>29396</v>
+      </c>
+      <c r="J16" s="28">
+        <v>25139</v>
+      </c>
+      <c r="K16" s="28">
+        <v>24639</v>
+      </c>
+      <c r="L16" s="28">
+        <v>23531</v>
+      </c>
+      <c r="M16" s="70">
+        <v>21207</v>
+      </c>
+      <c r="N16" s="29"/>
+      <c r="O16" s="29"/>
+      <c r="P16" s="30"/>
+      <c r="Q16" s="30"/>
+      <c r="R16" s="30"/>
+      <c r="S16" s="30"/>
+      <c r="T16" s="30"/>
+      <c r="U16" s="30"/>
+      <c r="V16" s="30"/>
+      <c r="W16" s="30"/>
+      <c r="X16" s="30"/>
+      <c r="Y16" s="30"/>
+      <c r="Z16" s="30"/>
+      <c r="AA16" s="30"/>
+      <c r="AB16" s="30"/>
+      <c r="AC16" s="30"/>
+    </row>
+    <row r="17" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="32">
+        <v>8706</v>
+      </c>
+      <c r="C17" s="32">
+        <v>8422</v>
+      </c>
+      <c r="D17" s="32">
+        <v>8351</v>
+      </c>
+      <c r="E17" s="32">
+        <v>8726</v>
+      </c>
+      <c r="F17" s="32">
+        <v>8587</v>
+      </c>
+      <c r="G17" s="32">
+        <v>8613</v>
+      </c>
+      <c r="H17" s="32">
+        <v>8038</v>
+      </c>
+      <c r="I17" s="32">
+        <v>8270</v>
+      </c>
+      <c r="J17" s="28">
+        <v>7850</v>
+      </c>
+      <c r="K17" s="28">
+        <v>6972</v>
+      </c>
+      <c r="L17" s="28">
+        <v>6813</v>
+      </c>
+      <c r="M17" s="70">
+        <v>6979</v>
+      </c>
+      <c r="N17" s="29"/>
+      <c r="O17" s="29"/>
+      <c r="P17" s="30"/>
+      <c r="Q17" s="30"/>
+      <c r="R17" s="30"/>
+      <c r="S17" s="30"/>
+      <c r="T17" s="30"/>
+      <c r="U17" s="30"/>
+      <c r="V17" s="30"/>
+      <c r="W17" s="30"/>
+      <c r="X17" s="30"/>
+      <c r="Y17" s="30"/>
+      <c r="Z17" s="30"/>
+      <c r="AA17" s="30"/>
+      <c r="AB17" s="30"/>
+      <c r="AC17" s="30"/>
+    </row>
+    <row r="18" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="32">
+        <v>17428</v>
+      </c>
+      <c r="C18" s="32">
+        <v>17204</v>
+      </c>
+      <c r="D18" s="32">
+        <v>17057</v>
+      </c>
+      <c r="E18" s="32">
+        <v>17614</v>
+      </c>
+      <c r="F18" s="32">
+        <v>17260</v>
+      </c>
+      <c r="G18" s="32">
+        <v>17403</v>
+      </c>
+      <c r="H18" s="32">
+        <v>15549</v>
+      </c>
+      <c r="I18" s="32">
+        <v>14714</v>
+      </c>
+      <c r="J18" s="28">
+        <v>15419</v>
+      </c>
+      <c r="K18" s="28">
+        <v>16264</v>
+      </c>
+      <c r="L18" s="28">
+        <v>13551</v>
+      </c>
+      <c r="M18" s="70">
+        <v>13475</v>
+      </c>
+      <c r="N18" s="29"/>
+      <c r="O18" s="29"/>
+      <c r="P18" s="30"/>
+      <c r="Q18" s="30"/>
+      <c r="R18" s="30"/>
+      <c r="S18" s="30"/>
+      <c r="T18" s="30"/>
+      <c r="U18" s="30"/>
+      <c r="V18" s="30"/>
+      <c r="W18" s="30"/>
+      <c r="X18" s="30"/>
+      <c r="Y18" s="30"/>
+      <c r="Z18" s="30"/>
+      <c r="AA18" s="30"/>
+      <c r="AB18" s="30"/>
+      <c r="AC18" s="30"/>
+    </row>
+    <row r="19" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="32">
+        <v>16259</v>
+      </c>
+      <c r="C19" s="32">
+        <v>15811</v>
+      </c>
+      <c r="D19" s="32">
+        <v>15865</v>
+      </c>
+      <c r="E19" s="32">
+        <v>16446</v>
+      </c>
+      <c r="F19" s="32">
+        <v>16486</v>
+      </c>
+      <c r="G19" s="32">
+        <v>17221</v>
+      </c>
+      <c r="H19" s="32">
+        <v>14608</v>
+      </c>
+      <c r="I19" s="32">
+        <v>13709</v>
+      </c>
+      <c r="J19" s="28">
+        <v>12724</v>
+      </c>
+      <c r="K19" s="28">
+        <v>11800</v>
+      </c>
+      <c r="L19" s="28">
+        <v>10233</v>
+      </c>
+      <c r="M19" s="70">
+        <v>11366</v>
+      </c>
+      <c r="N19" s="29"/>
+      <c r="O19" s="29"/>
+      <c r="P19" s="30"/>
+      <c r="Q19" s="30"/>
+      <c r="R19" s="30"/>
+      <c r="S19" s="30"/>
+      <c r="T19" s="30"/>
+      <c r="U19" s="30"/>
+      <c r="V19" s="30"/>
+      <c r="W19" s="30"/>
+      <c r="X19" s="30"/>
+      <c r="Y19" s="30"/>
+      <c r="Z19" s="30"/>
+      <c r="AA19" s="30"/>
+      <c r="AB19" s="30"/>
+      <c r="AC19" s="30"/>
+    </row>
+    <row r="20" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="B20" s="32">
+        <v>40685</v>
+      </c>
+      <c r="C20" s="32">
+        <v>41341</v>
+      </c>
+      <c r="D20" s="32">
+        <v>41954</v>
+      </c>
+      <c r="E20" s="32">
+        <v>40339</v>
+      </c>
+      <c r="F20" s="32">
+        <v>41965</v>
+      </c>
+      <c r="G20" s="32">
+        <v>41928</v>
+      </c>
+      <c r="H20" s="32">
+        <v>39363</v>
+      </c>
+      <c r="I20" s="32">
+        <v>44528</v>
+      </c>
+      <c r="J20" s="28">
+        <v>41826</v>
+      </c>
+      <c r="K20" s="28">
+        <v>38260</v>
+      </c>
+      <c r="L20" s="28">
+        <v>41038</v>
+      </c>
+      <c r="M20" s="70">
+        <v>38821</v>
+      </c>
+      <c r="N20" s="29"/>
+      <c r="O20" s="29"/>
+      <c r="P20" s="30"/>
+      <c r="Q20" s="30"/>
+      <c r="R20" s="30"/>
+      <c r="S20" s="30"/>
+      <c r="T20" s="30"/>
+      <c r="U20" s="30"/>
+      <c r="V20" s="30"/>
+      <c r="W20" s="30"/>
+      <c r="X20" s="30"/>
+      <c r="Y20" s="30"/>
+      <c r="Z20" s="30"/>
+      <c r="AA20" s="30"/>
+      <c r="AB20" s="30"/>
+      <c r="AC20" s="30"/>
+    </row>
+    <row r="21" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="B21" s="32">
+        <v>18050</v>
+      </c>
+      <c r="C21" s="32">
+        <v>17363</v>
+      </c>
+      <c r="D21" s="32">
+        <v>17465</v>
+      </c>
+      <c r="E21" s="32">
+        <v>17213</v>
+      </c>
+      <c r="F21" s="32">
+        <v>16826</v>
+      </c>
+      <c r="G21" s="32">
+        <v>16919</v>
+      </c>
+      <c r="H21" s="32">
+        <v>15468</v>
+      </c>
+      <c r="I21" s="32">
+        <v>13785</v>
+      </c>
+      <c r="J21" s="28">
+        <v>11827</v>
+      </c>
+      <c r="K21" s="28">
+        <v>11245</v>
+      </c>
+      <c r="L21" s="28">
+        <v>12268</v>
+      </c>
+      <c r="M21" s="70">
+        <v>11273</v>
+      </c>
+      <c r="N21" s="29"/>
+      <c r="O21" s="29"/>
+      <c r="P21" s="30"/>
+      <c r="Q21" s="30"/>
+      <c r="R21" s="30"/>
+      <c r="S21" s="30"/>
+      <c r="T21" s="30"/>
+      <c r="U21" s="30"/>
+      <c r="V21" s="30"/>
+      <c r="W21" s="30"/>
+      <c r="X21" s="30"/>
+      <c r="Y21" s="30"/>
+      <c r="Z21" s="30"/>
+      <c r="AA21" s="30"/>
+      <c r="AB21" s="30"/>
+      <c r="AC21" s="30"/>
+    </row>
+    <row r="22" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="B22" s="32">
+        <v>6882</v>
+      </c>
+      <c r="C22" s="32">
+        <v>7059</v>
+      </c>
+      <c r="D22" s="32">
+        <v>7071</v>
+      </c>
+      <c r="E22" s="32">
+        <v>7298</v>
+      </c>
+      <c r="F22" s="32">
+        <v>6738</v>
+      </c>
+      <c r="G22" s="32">
+        <v>6396</v>
+      </c>
+      <c r="H22" s="32">
+        <v>5430</v>
+      </c>
+      <c r="I22" s="32">
+        <v>5372</v>
+      </c>
+      <c r="J22" s="28">
+        <v>4848</v>
+      </c>
+      <c r="K22" s="28">
+        <v>4979</v>
+      </c>
+      <c r="L22" s="28">
+        <v>5072</v>
+      </c>
+      <c r="M22" s="70">
+        <v>4986</v>
+      </c>
+      <c r="N22" s="29"/>
+      <c r="O22" s="29"/>
+      <c r="P22" s="30"/>
+      <c r="Q22" s="30"/>
+      <c r="R22" s="30"/>
+      <c r="S22" s="30"/>
+      <c r="T22" s="30"/>
+      <c r="U22" s="30"/>
+      <c r="V22" s="30"/>
+      <c r="W22" s="30"/>
+      <c r="X22" s="30"/>
+      <c r="Y22" s="30"/>
+      <c r="Z22" s="30"/>
+      <c r="AA22" s="30"/>
+      <c r="AB22" s="30"/>
+      <c r="AC22" s="30"/>
+    </row>
+    <row r="23" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="B23" s="32">
+        <v>13694</v>
+      </c>
+      <c r="C23" s="32">
+        <v>12976</v>
+      </c>
+      <c r="D23" s="32">
+        <v>13324</v>
+      </c>
+      <c r="E23" s="32">
+        <v>13819</v>
+      </c>
+      <c r="F23" s="32">
+        <v>14346</v>
+      </c>
+      <c r="G23" s="32">
+        <v>14399</v>
+      </c>
+      <c r="H23" s="32">
+        <v>12138</v>
+      </c>
+      <c r="I23" s="32">
+        <v>11318</v>
+      </c>
+      <c r="J23" s="28">
+        <v>10478</v>
+      </c>
+      <c r="K23" s="28">
+        <v>11453</v>
+      </c>
+      <c r="L23" s="28">
+        <v>10987</v>
+      </c>
+      <c r="M23" s="70">
+        <v>10136</v>
+      </c>
+      <c r="N23" s="29"/>
+      <c r="O23" s="29"/>
+      <c r="P23" s="30"/>
+      <c r="Q23" s="30"/>
+      <c r="R23" s="30"/>
+      <c r="S23" s="30"/>
+      <c r="T23" s="30"/>
+      <c r="U23" s="30"/>
+      <c r="V23" s="30"/>
+      <c r="W23" s="30"/>
+      <c r="X23" s="30"/>
+      <c r="Y23" s="30"/>
+      <c r="Z23" s="30"/>
+      <c r="AA23" s="30"/>
+      <c r="AB23" s="30"/>
+      <c r="AC23" s="30"/>
+    </row>
+    <row r="24" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B24" s="32">
+        <v>16209</v>
+      </c>
+      <c r="C24" s="32">
+        <v>15429</v>
+      </c>
+      <c r="D24" s="32">
+        <v>15163</v>
+      </c>
+      <c r="E24" s="32">
+        <v>16058</v>
+      </c>
+      <c r="F24" s="32">
+        <v>15055</v>
+      </c>
+      <c r="G24" s="32">
+        <v>14358</v>
+      </c>
+      <c r="H24" s="32">
+        <v>13447</v>
+      </c>
+      <c r="I24" s="32">
+        <v>13235</v>
+      </c>
+      <c r="J24" s="28">
+        <v>13649</v>
+      </c>
+      <c r="K24" s="28">
+        <v>11960</v>
+      </c>
+      <c r="L24" s="28">
+        <v>11357</v>
+      </c>
+      <c r="M24" s="70">
+        <v>11518</v>
+      </c>
+      <c r="N24" s="29"/>
+      <c r="O24" s="29"/>
+      <c r="P24" s="30"/>
+      <c r="Q24" s="30"/>
+      <c r="R24" s="30"/>
+      <c r="S24" s="30"/>
+      <c r="T24" s="30"/>
+      <c r="U24" s="30"/>
+      <c r="V24" s="30"/>
+      <c r="W24" s="30"/>
+      <c r="X24" s="30"/>
+      <c r="Y24" s="30"/>
+      <c r="Z24" s="30"/>
+      <c r="AA24" s="30"/>
+      <c r="AB24" s="30"/>
+      <c r="AC24" s="30"/>
+    </row>
+    <row r="25" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="B25" s="32">
+        <v>14479</v>
+      </c>
+      <c r="C25" s="32">
+        <v>12365</v>
+      </c>
+      <c r="D25" s="32">
+        <v>13504</v>
+      </c>
+      <c r="E25" s="32">
+        <v>14772</v>
+      </c>
+      <c r="F25" s="32">
+        <v>13659</v>
+      </c>
+      <c r="G25" s="32">
+        <v>13191</v>
+      </c>
+      <c r="H25" s="32">
+        <v>11921</v>
+      </c>
+      <c r="I25" s="32">
+        <v>11340</v>
+      </c>
+      <c r="J25" s="28">
+        <v>9161</v>
+      </c>
+      <c r="K25" s="28">
+        <v>9203</v>
+      </c>
+      <c r="L25" s="28">
+        <v>8018</v>
+      </c>
+      <c r="M25" s="70">
+        <v>8442</v>
+      </c>
+      <c r="N25" s="29"/>
+      <c r="O25" s="29"/>
+      <c r="P25" s="30"/>
+      <c r="Q25" s="30"/>
+      <c r="R25" s="30"/>
+      <c r="S25" s="30"/>
+      <c r="T25" s="30"/>
+      <c r="U25" s="30"/>
+      <c r="V25" s="30"/>
+      <c r="W25" s="30"/>
+      <c r="X25" s="30"/>
+      <c r="Y25" s="30"/>
+      <c r="Z25" s="30"/>
+      <c r="AA25" s="30"/>
+      <c r="AB25" s="30"/>
+      <c r="AC25" s="30"/>
+    </row>
+    <row r="26" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="35" t="s">
+        <v>22</v>
+      </c>
+      <c r="B26" s="36">
+        <v>16954</v>
+      </c>
+      <c r="C26" s="36">
+        <v>16458</v>
+      </c>
+      <c r="D26" s="36">
+        <v>15366</v>
+      </c>
+      <c r="E26" s="36">
+        <v>16779</v>
+      </c>
+      <c r="F26" s="36">
+        <v>16433</v>
+      </c>
+      <c r="G26" s="36">
+        <v>14876</v>
+      </c>
+      <c r="H26" s="36">
+        <v>12964</v>
+      </c>
+      <c r="I26" s="36">
+        <v>13113</v>
+      </c>
+      <c r="J26" s="37">
+        <v>13396</v>
+      </c>
+      <c r="K26" s="37">
+        <v>13885</v>
+      </c>
+      <c r="L26" s="37">
+        <v>14275</v>
+      </c>
+      <c r="M26" s="71">
+        <v>15468</v>
+      </c>
+      <c r="N26" s="29"/>
+      <c r="O26" s="29"/>
+      <c r="P26" s="30"/>
+      <c r="Q26" s="30"/>
+      <c r="R26" s="30"/>
+      <c r="S26" s="30"/>
+      <c r="T26" s="30"/>
+      <c r="U26" s="30"/>
+      <c r="V26" s="30"/>
+      <c r="W26" s="30"/>
+      <c r="X26" s="30"/>
+      <c r="Y26" s="30"/>
+      <c r="Z26" s="30"/>
+      <c r="AA26" s="30"/>
+      <c r="AB26" s="30"/>
+      <c r="AC26" s="30"/>
+    </row>
+    <row r="27" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="38"/>
+      <c r="B27" s="30"/>
+      <c r="C27" s="30"/>
+      <c r="D27" s="30"/>
+      <c r="E27" s="30"/>
+      <c r="F27" s="30"/>
+      <c r="G27" s="30"/>
+      <c r="H27" s="30"/>
+      <c r="I27" s="30"/>
+      <c r="J27" s="30"/>
+      <c r="K27" s="30"/>
+      <c r="L27" s="30"/>
+      <c r="M27" s="30"/>
+      <c r="N27" s="30"/>
+      <c r="O27" s="30"/>
+      <c r="P27" s="30"/>
+      <c r="Q27" s="30"/>
+      <c r="R27" s="30"/>
+      <c r="S27" s="30"/>
+      <c r="T27" s="30"/>
+      <c r="U27" s="30"/>
+      <c r="V27" s="30"/>
+      <c r="W27" s="30"/>
+      <c r="X27" s="30"/>
+      <c r="Y27" s="30"/>
+      <c r="Z27" s="30"/>
+      <c r="AA27" s="30"/>
+      <c r="AB27" s="30"/>
+      <c r="AC27" s="30"/>
+    </row>
+    <row r="28" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="77" t="s">
+        <v>2</v>
+      </c>
+      <c r="B28" s="77"/>
+      <c r="C28" s="77"/>
+      <c r="D28" s="77"/>
+      <c r="E28" s="77"/>
+      <c r="F28" s="77"/>
+      <c r="G28" s="77"/>
+      <c r="H28" s="77"/>
+      <c r="I28" s="77"/>
+      <c r="J28" s="77"/>
+      <c r="K28" s="30"/>
+      <c r="L28" s="30"/>
+      <c r="M28" s="30"/>
+      <c r="N28" s="30"/>
+      <c r="O28" s="30"/>
+      <c r="P28" s="30"/>
+      <c r="Q28" s="30"/>
+      <c r="R28" s="30"/>
+      <c r="S28" s="30"/>
+      <c r="T28" s="30"/>
+      <c r="U28" s="30"/>
+      <c r="V28" s="39"/>
+      <c r="W28" s="30"/>
+      <c r="X28" s="30"/>
+      <c r="Y28" s="30"/>
+      <c r="Z28" s="30"/>
+      <c r="AA28" s="39"/>
+      <c r="AB28" s="30"/>
+      <c r="AC28" s="30"/>
+    </row>
+    <row r="29" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C29" s="10"/>
+      <c r="F29" s="11"/>
+      <c r="I29" s="12"/>
+      <c r="K29" s="13"/>
+      <c r="L29" s="13"/>
+      <c r="M29" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="M4" s="15"/>
-[...10 lines deleted...]
-      <c r="B5" s="20">
+      <c r="N29" s="30"/>
+      <c r="O29" s="30"/>
+      <c r="P29" s="30"/>
+      <c r="Q29" s="30"/>
+      <c r="R29" s="30"/>
+      <c r="S29" s="30"/>
+      <c r="T29" s="30"/>
+      <c r="U29" s="30"/>
+      <c r="V29" s="40"/>
+      <c r="W29" s="30"/>
+      <c r="X29" s="30"/>
+      <c r="Y29" s="30"/>
+      <c r="Z29" s="30"/>
+      <c r="AA29" s="40"/>
+      <c r="AB29" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC29" s="30"/>
+    </row>
+    <row r="30" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="17"/>
+      <c r="B30" s="18">
         <v>2014</v>
       </c>
-      <c r="C5" s="21" t="s">
+      <c r="C30" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="D5" s="21">
+      <c r="D30" s="19">
         <v>2016</v>
       </c>
-      <c r="E5" s="21">
+      <c r="E30" s="19">
         <v>2017</v>
       </c>
-      <c r="F5" s="21">
+      <c r="F30" s="19">
         <v>2018</v>
       </c>
-      <c r="G5" s="21">
+      <c r="G30" s="19">
         <v>2019</v>
       </c>
-      <c r="H5" s="21">
+      <c r="H30" s="19">
         <v>2020</v>
       </c>
-      <c r="I5" s="21">
+      <c r="I30" s="19">
         <v>2021</v>
       </c>
-      <c r="J5" s="22">
+      <c r="J30" s="20">
         <v>2022</v>
       </c>
-      <c r="K5" s="23">
+      <c r="K30" s="20">
         <v>2023</v>
       </c>
-      <c r="L5" s="23">
+      <c r="L30" s="20">
         <v>2024</v>
       </c>
-      <c r="M5" s="24"/>
-[...15 lines deleted...]
-      <c r="A6" s="25" t="s">
+      <c r="M30" s="21">
+        <v>2025</v>
+      </c>
+      <c r="V30" s="9"/>
+      <c r="AA30" s="9"/>
+    </row>
+    <row r="31" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="B6" s="26">
-[...51 lines deleted...]
-      <c r="A7" s="33" t="s">
+      <c r="B31" s="26">
+        <v>493855</v>
+      </c>
+      <c r="C31" s="26">
+        <v>484195</v>
+      </c>
+      <c r="D31" s="26">
+        <v>493508</v>
+      </c>
+      <c r="E31" s="26">
+        <v>492082</v>
+      </c>
+      <c r="F31" s="26">
+        <v>488166</v>
+      </c>
+      <c r="G31" s="26">
+        <v>484786</v>
+      </c>
+      <c r="H31" s="26">
+        <v>466331</v>
+      </c>
+      <c r="I31" s="26">
+        <v>475216</v>
+      </c>
+      <c r="J31" s="26">
+        <v>453848</v>
+      </c>
+      <c r="K31" s="26">
+        <v>449548</v>
+      </c>
+      <c r="L31" s="26">
+        <v>439308</v>
+      </c>
+      <c r="M31" s="69">
+        <v>430714</v>
+      </c>
+      <c r="V31" s="9"/>
+      <c r="AA31" s="9"/>
+    </row>
+    <row r="32" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="31" t="s">
         <v>32</v>
       </c>
-      <c r="B7" s="34">
-[...51 lines deleted...]
-      <c r="A8" s="33" t="s">
+      <c r="B32" s="32">
+        <v>125089</v>
+      </c>
+      <c r="C32" s="32">
+        <v>121381</v>
+      </c>
+      <c r="D32" s="32">
+        <v>126961</v>
+      </c>
+      <c r="E32" s="32">
+        <v>125056</v>
+      </c>
+      <c r="F32" s="32">
+        <v>128454</v>
+      </c>
+      <c r="G32" s="32">
+        <v>130493</v>
+      </c>
+      <c r="H32" s="32">
+        <v>137306</v>
+      </c>
+      <c r="I32" s="32">
+        <v>140412</v>
+      </c>
+      <c r="J32" s="32">
+        <v>144428</v>
+      </c>
+      <c r="K32" s="32">
+        <v>146301</v>
+      </c>
+      <c r="L32" s="41">
+        <v>144983</v>
+      </c>
+      <c r="M32" s="70">
+        <v>145302</v>
+      </c>
+      <c r="N32" s="30"/>
+      <c r="O32" s="30"/>
+      <c r="P32" s="30"/>
+      <c r="Q32" s="30"/>
+      <c r="R32" s="30"/>
+      <c r="S32" s="30"/>
+      <c r="T32" s="30"/>
+      <c r="U32" s="30"/>
+      <c r="V32" s="30"/>
+      <c r="W32" s="30"/>
+      <c r="X32" s="30"/>
+      <c r="Y32" s="30"/>
+      <c r="Z32" s="30"/>
+      <c r="AA32" s="30"/>
+      <c r="AB32" s="30"/>
+      <c r="AC32" s="30"/>
+    </row>
+    <row r="33" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B33" s="32">
+        <v>20802</v>
+      </c>
+      <c r="C33" s="32">
+        <v>21670</v>
+      </c>
+      <c r="D33" s="32">
+        <v>22421</v>
+      </c>
+      <c r="E33" s="32">
+        <v>23664</v>
+      </c>
+      <c r="F33" s="32">
+        <v>21873</v>
+      </c>
+      <c r="G33" s="32">
+        <v>20624</v>
+      </c>
+      <c r="H33" s="32">
+        <v>18977</v>
+      </c>
+      <c r="I33" s="32">
+        <v>18940</v>
+      </c>
+      <c r="J33" s="32">
+        <v>18274</v>
+      </c>
+      <c r="K33" s="32">
+        <v>17673</v>
+      </c>
+      <c r="L33" s="41">
+        <v>17470</v>
+      </c>
+      <c r="M33" s="70">
+        <v>15690</v>
+      </c>
+      <c r="N33" s="30"/>
+      <c r="O33" s="30"/>
+      <c r="P33" s="30"/>
+      <c r="Q33" s="30"/>
+      <c r="R33" s="30"/>
+      <c r="S33" s="30"/>
+      <c r="T33" s="30"/>
+      <c r="U33" s="30"/>
+      <c r="V33" s="30"/>
+      <c r="W33" s="30"/>
+      <c r="X33" s="30"/>
+      <c r="Y33" s="30"/>
+      <c r="Z33" s="30"/>
+      <c r="AA33" s="30"/>
+      <c r="AB33" s="30"/>
+      <c r="AC33" s="30"/>
+    </row>
+    <row r="34" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="31" t="s">
         <v>34</v>
       </c>
-      <c r="B8" s="34">
-[...51 lines deleted...]
-      <c r="A9" s="33" t="s">
+      <c r="B34" s="32">
+        <v>23363</v>
+      </c>
+      <c r="C34" s="32">
+        <v>24109</v>
+      </c>
+      <c r="D34" s="32">
+        <v>22884</v>
+      </c>
+      <c r="E34" s="32">
+        <v>22911</v>
+      </c>
+      <c r="F34" s="32">
+        <v>22113</v>
+      </c>
+      <c r="G34" s="32">
+        <v>22407</v>
+      </c>
+      <c r="H34" s="32">
+        <v>21267</v>
+      </c>
+      <c r="I34" s="32">
+        <v>21288</v>
+      </c>
+      <c r="J34" s="32">
+        <v>18776</v>
+      </c>
+      <c r="K34" s="32">
+        <v>18576</v>
+      </c>
+      <c r="L34" s="41">
+        <v>17899</v>
+      </c>
+      <c r="M34" s="70">
+        <v>19006</v>
+      </c>
+      <c r="N34" s="30"/>
+      <c r="O34" s="30"/>
+      <c r="P34" s="30"/>
+      <c r="Q34" s="30"/>
+      <c r="R34" s="30"/>
+      <c r="S34" s="30"/>
+      <c r="T34" s="30"/>
+      <c r="U34" s="30"/>
+      <c r="V34" s="30"/>
+      <c r="W34" s="30"/>
+      <c r="X34" s="30"/>
+      <c r="Y34" s="30"/>
+      <c r="Z34" s="30"/>
+      <c r="AA34" s="30"/>
+      <c r="AB34" s="30"/>
+      <c r="AC34" s="30"/>
+    </row>
+    <row r="35" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="B9" s="34">
-[...51 lines deleted...]
-      <c r="A10" s="33" t="s">
+      <c r="B35" s="32">
+        <v>71233</v>
+      </c>
+      <c r="C35" s="32">
+        <v>71190</v>
+      </c>
+      <c r="D35" s="32">
+        <v>73227</v>
+      </c>
+      <c r="E35" s="32">
+        <v>70902</v>
+      </c>
+      <c r="F35" s="32">
+        <v>70425</v>
+      </c>
+      <c r="G35" s="32">
+        <v>69567</v>
+      </c>
+      <c r="H35" s="32">
+        <v>68132</v>
+      </c>
+      <c r="I35" s="32">
+        <v>72544</v>
+      </c>
+      <c r="J35" s="32">
+        <v>68977</v>
+      </c>
+      <c r="K35" s="32">
+        <v>68334</v>
+      </c>
+      <c r="L35" s="41">
+        <v>67023</v>
+      </c>
+      <c r="M35" s="70">
+        <v>62753</v>
+      </c>
+      <c r="N35" s="30"/>
+      <c r="O35" s="30"/>
+      <c r="P35" s="30"/>
+      <c r="Q35" s="30"/>
+      <c r="R35" s="30"/>
+      <c r="S35" s="30"/>
+      <c r="T35" s="30"/>
+      <c r="U35" s="30"/>
+      <c r="V35" s="30"/>
+      <c r="W35" s="30"/>
+      <c r="X35" s="30"/>
+      <c r="Y35" s="30"/>
+      <c r="Z35" s="30"/>
+      <c r="AA35" s="30"/>
+      <c r="AB35" s="30"/>
+      <c r="AC35" s="30"/>
+    </row>
+    <row r="36" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="B36" s="32">
+        <v>8709</v>
+      </c>
+      <c r="C36" s="32">
+        <v>7414</v>
+      </c>
+      <c r="D36" s="32">
+        <v>7618</v>
+      </c>
+      <c r="E36" s="32">
+        <v>7845</v>
+      </c>
+      <c r="F36" s="32">
+        <v>7732</v>
+      </c>
+      <c r="G36" s="32">
+        <v>7182</v>
+      </c>
+      <c r="H36" s="32">
+        <v>6971</v>
+      </c>
+      <c r="I36" s="32">
+        <v>7249</v>
+      </c>
+      <c r="J36" s="32">
+        <v>6959</v>
+      </c>
+      <c r="K36" s="32">
+        <v>8458</v>
+      </c>
+      <c r="L36" s="41">
+        <v>7327</v>
+      </c>
+      <c r="M36" s="70">
+        <v>7510</v>
+      </c>
+      <c r="N36" s="30"/>
+      <c r="O36" s="30"/>
+      <c r="P36" s="30"/>
+      <c r="Q36" s="30"/>
+      <c r="R36" s="30"/>
+      <c r="S36" s="30"/>
+      <c r="T36" s="30"/>
+      <c r="U36" s="30"/>
+      <c r="V36" s="30"/>
+      <c r="W36" s="30"/>
+      <c r="X36" s="30"/>
+      <c r="Y36" s="30"/>
+      <c r="Z36" s="30"/>
+      <c r="AA36" s="30"/>
+      <c r="AB36" s="30"/>
+      <c r="AC36" s="30"/>
+    </row>
+    <row r="37" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B37" s="32">
+        <v>8701</v>
+      </c>
+      <c r="C37" s="32">
+        <v>8852</v>
+      </c>
+      <c r="D37" s="32">
+        <v>9171</v>
+      </c>
+      <c r="E37" s="32">
+        <v>9262</v>
+      </c>
+      <c r="F37" s="32">
+        <v>8312</v>
+      </c>
+      <c r="G37" s="32">
+        <v>7993</v>
+      </c>
+      <c r="H37" s="32">
+        <v>7676</v>
+      </c>
+      <c r="I37" s="32">
+        <v>7955</v>
+      </c>
+      <c r="J37" s="32">
+        <v>5937</v>
+      </c>
+      <c r="K37" s="32">
+        <v>5676</v>
+      </c>
+      <c r="L37" s="41">
+        <v>4770</v>
+      </c>
+      <c r="M37" s="70">
+        <v>5287</v>
+      </c>
+      <c r="N37" s="30"/>
+      <c r="O37" s="30"/>
+      <c r="P37" s="30"/>
+      <c r="Q37" s="30"/>
+      <c r="R37" s="30"/>
+      <c r="S37" s="30"/>
+      <c r="T37" s="30"/>
+      <c r="U37" s="30"/>
+      <c r="V37" s="30"/>
+      <c r="W37" s="30"/>
+      <c r="X37" s="30"/>
+      <c r="Y37" s="30"/>
+      <c r="Z37" s="30"/>
+      <c r="AA37" s="30"/>
+      <c r="AB37" s="30"/>
+      <c r="AC37" s="30"/>
+    </row>
+    <row r="38" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="B38" s="32">
+        <v>25170</v>
+      </c>
+      <c r="C38" s="32">
+        <v>25222</v>
+      </c>
+      <c r="D38" s="32">
+        <v>25908</v>
+      </c>
+      <c r="E38" s="32">
+        <v>26351</v>
+      </c>
+      <c r="F38" s="32">
+        <v>23504</v>
+      </c>
+      <c r="G38" s="32">
+        <v>23106</v>
+      </c>
+      <c r="H38" s="32">
+        <v>20853</v>
+      </c>
+      <c r="I38" s="32">
+        <v>19410</v>
+      </c>
+      <c r="J38" s="32">
+        <v>16910</v>
+      </c>
+      <c r="K38" s="32">
+        <v>16231</v>
+      </c>
+      <c r="L38" s="41">
+        <v>14952</v>
+      </c>
+      <c r="M38" s="70">
+        <v>15568</v>
+      </c>
+      <c r="N38" s="30"/>
+      <c r="O38" s="30"/>
+      <c r="P38" s="30"/>
+      <c r="Q38" s="30"/>
+      <c r="R38" s="30"/>
+      <c r="S38" s="30"/>
+      <c r="T38" s="30"/>
+      <c r="U38" s="30"/>
+      <c r="V38" s="30"/>
+      <c r="W38" s="30"/>
+      <c r="X38" s="30"/>
+      <c r="Y38" s="30"/>
+      <c r="Z38" s="30"/>
+      <c r="AA38" s="30"/>
+      <c r="AB38" s="30"/>
+      <c r="AC38" s="30"/>
+    </row>
+    <row r="39" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="B39" s="32">
+        <v>11498</v>
+      </c>
+      <c r="C39" s="32">
+        <v>11709</v>
+      </c>
+      <c r="D39" s="32">
+        <v>12353</v>
+      </c>
+      <c r="E39" s="32">
+        <v>12075</v>
+      </c>
+      <c r="F39" s="32">
+        <v>11305</v>
+      </c>
+      <c r="G39" s="32">
+        <v>11107</v>
+      </c>
+      <c r="H39" s="32">
+        <v>9902</v>
+      </c>
+      <c r="I39" s="32">
+        <v>9739</v>
+      </c>
+      <c r="J39" s="32">
+        <v>9218</v>
+      </c>
+      <c r="K39" s="32">
+        <v>9081</v>
+      </c>
+      <c r="L39" s="41">
+        <v>8629</v>
+      </c>
+      <c r="M39" s="70">
+        <v>8011</v>
+      </c>
+      <c r="N39" s="30"/>
+      <c r="O39" s="30"/>
+      <c r="P39" s="30"/>
+      <c r="Q39" s="30"/>
+      <c r="R39" s="30"/>
+      <c r="S39" s="30"/>
+      <c r="T39" s="30"/>
+      <c r="U39" s="30"/>
+      <c r="V39" s="30"/>
+      <c r="W39" s="30"/>
+      <c r="X39" s="30"/>
+      <c r="Y39" s="30"/>
+      <c r="Z39" s="30"/>
+      <c r="AA39" s="30"/>
+      <c r="AB39" s="30"/>
+      <c r="AC39" s="30"/>
+    </row>
+    <row r="40" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="34" t="s">
         <v>36</v>
       </c>
-      <c r="B10" s="34">
-[...51 lines deleted...]
-      <c r="A11" s="33" t="s">
+      <c r="B40" s="32">
+        <v>7257</v>
+      </c>
+      <c r="C40" s="32">
+        <v>6241</v>
+      </c>
+      <c r="D40" s="32">
+        <v>5750</v>
+      </c>
+      <c r="E40" s="32">
+        <v>6223</v>
+      </c>
+      <c r="F40" s="32">
+        <v>5655</v>
+      </c>
+      <c r="G40" s="32">
+        <v>5424</v>
+      </c>
+      <c r="H40" s="32">
+        <v>6451</v>
+      </c>
+      <c r="I40" s="32">
+        <v>7164</v>
+      </c>
+      <c r="J40" s="32">
+        <v>5997</v>
+      </c>
+      <c r="K40" s="32">
+        <v>6156</v>
+      </c>
+      <c r="L40" s="41">
+        <v>6341</v>
+      </c>
+      <c r="M40" s="70">
+        <v>4929</v>
+      </c>
+      <c r="N40" s="30"/>
+      <c r="O40" s="30"/>
+      <c r="P40" s="30"/>
+      <c r="Q40" s="30"/>
+      <c r="R40" s="30"/>
+      <c r="S40" s="30"/>
+      <c r="T40" s="30"/>
+      <c r="U40" s="30"/>
+      <c r="V40" s="30"/>
+      <c r="W40" s="30"/>
+      <c r="X40" s="30"/>
+      <c r="Y40" s="30"/>
+      <c r="Z40" s="30"/>
+      <c r="AA40" s="30"/>
+      <c r="AB40" s="30"/>
+      <c r="AC40" s="30"/>
+    </row>
+    <row r="41" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="B41" s="32">
+        <v>29170</v>
+      </c>
+      <c r="C41" s="32">
+        <v>29178</v>
+      </c>
+      <c r="D41" s="32">
+        <v>29172</v>
+      </c>
+      <c r="E41" s="32">
+        <v>25969</v>
+      </c>
+      <c r="F41" s="32">
+        <v>28683</v>
+      </c>
+      <c r="G41" s="32">
+        <v>28642</v>
+      </c>
+      <c r="H41" s="32">
+        <v>26623</v>
+      </c>
+      <c r="I41" s="32">
+        <v>28066</v>
+      </c>
+      <c r="J41" s="32">
+        <v>23891</v>
+      </c>
+      <c r="K41" s="32">
+        <v>23467</v>
+      </c>
+      <c r="L41" s="41">
+        <v>22449</v>
+      </c>
+      <c r="M41" s="70">
+        <v>20241</v>
+      </c>
+      <c r="N41" s="30"/>
+      <c r="O41" s="30"/>
+      <c r="P41" s="30"/>
+      <c r="Q41" s="30"/>
+      <c r="R41" s="30"/>
+      <c r="S41" s="30"/>
+      <c r="T41" s="30"/>
+      <c r="U41" s="30"/>
+      <c r="V41" s="30"/>
+      <c r="W41" s="30"/>
+      <c r="X41" s="30"/>
+      <c r="Y41" s="30"/>
+      <c r="Z41" s="30"/>
+      <c r="AA41" s="30"/>
+      <c r="AB41" s="30"/>
+      <c r="AC41" s="30"/>
+    </row>
+    <row r="42" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="B42" s="32">
+        <v>8370</v>
+      </c>
+      <c r="C42" s="32">
+        <v>8059</v>
+      </c>
+      <c r="D42" s="32">
+        <v>7986</v>
+      </c>
+      <c r="E42" s="32">
+        <v>8363</v>
+      </c>
+      <c r="F42" s="32">
+        <v>8212</v>
+      </c>
+      <c r="G42" s="32">
+        <v>8254</v>
+      </c>
+      <c r="H42" s="32">
+        <v>7663</v>
+      </c>
+      <c r="I42" s="32">
+        <v>7888</v>
+      </c>
+      <c r="J42" s="32">
+        <v>7481</v>
+      </c>
+      <c r="K42" s="32">
+        <v>6643</v>
+      </c>
+      <c r="L42" s="41">
+        <v>6509</v>
+      </c>
+      <c r="M42" s="70">
+        <v>6669</v>
+      </c>
+      <c r="N42" s="30"/>
+      <c r="O42" s="30"/>
+      <c r="P42" s="30"/>
+      <c r="Q42" s="30"/>
+      <c r="R42" s="30"/>
+      <c r="S42" s="30"/>
+      <c r="T42" s="30"/>
+      <c r="U42" s="30"/>
+      <c r="V42" s="30"/>
+      <c r="W42" s="30"/>
+      <c r="X42" s="30"/>
+      <c r="Y42" s="30"/>
+      <c r="Z42" s="30"/>
+      <c r="AA42" s="30"/>
+      <c r="AB42" s="30"/>
+      <c r="AC42" s="30"/>
+    </row>
+    <row r="43" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="B43" s="32">
+        <v>16828</v>
+      </c>
+      <c r="C43" s="32">
+        <v>16484</v>
+      </c>
+      <c r="D43" s="32">
+        <v>16340</v>
+      </c>
+      <c r="E43" s="32">
+        <v>16823</v>
+      </c>
+      <c r="F43" s="32">
+        <v>16527</v>
+      </c>
+      <c r="G43" s="32">
+        <v>16680</v>
+      </c>
+      <c r="H43" s="32">
+        <v>14862</v>
+      </c>
+      <c r="I43" s="32">
+        <v>14037</v>
+      </c>
+      <c r="J43" s="32">
+        <v>14702</v>
+      </c>
+      <c r="K43" s="32">
+        <v>15503</v>
+      </c>
+      <c r="L43" s="41">
+        <v>12924</v>
+      </c>
+      <c r="M43" s="70">
+        <v>12862</v>
+      </c>
+      <c r="N43" s="30"/>
+      <c r="O43" s="30"/>
+      <c r="P43" s="30"/>
+      <c r="Q43" s="30"/>
+      <c r="R43" s="30"/>
+      <c r="S43" s="30"/>
+      <c r="T43" s="30"/>
+      <c r="U43" s="30"/>
+      <c r="V43" s="30"/>
+      <c r="W43" s="30"/>
+      <c r="X43" s="30"/>
+      <c r="Y43" s="30"/>
+      <c r="Z43" s="30"/>
+      <c r="AA43" s="30"/>
+      <c r="AB43" s="30"/>
+      <c r="AC43" s="30"/>
+    </row>
+    <row r="44" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B44" s="32">
+        <v>15711</v>
+      </c>
+      <c r="C44" s="32">
+        <v>15131</v>
+      </c>
+      <c r="D44" s="32">
+        <v>15203</v>
+      </c>
+      <c r="E44" s="32">
+        <v>15726</v>
+      </c>
+      <c r="F44" s="32">
+        <v>15750</v>
+      </c>
+      <c r="G44" s="32">
+        <v>16504</v>
+      </c>
+      <c r="H44" s="32">
+        <v>13958</v>
+      </c>
+      <c r="I44" s="32">
+        <v>13078</v>
+      </c>
+      <c r="J44" s="32">
+        <v>12131</v>
+      </c>
+      <c r="K44" s="32">
+        <v>11245</v>
+      </c>
+      <c r="L44" s="41">
+        <v>9739</v>
+      </c>
+      <c r="M44" s="70">
+        <v>10863</v>
+      </c>
+      <c r="N44" s="30"/>
+      <c r="O44" s="30"/>
+      <c r="P44" s="30"/>
+      <c r="Q44" s="30"/>
+      <c r="R44" s="30"/>
+      <c r="S44" s="30"/>
+      <c r="T44" s="30"/>
+      <c r="U44" s="30"/>
+      <c r="V44" s="30"/>
+      <c r="W44" s="30"/>
+      <c r="X44" s="30"/>
+      <c r="Y44" s="30"/>
+      <c r="Z44" s="30"/>
+      <c r="AA44" s="30"/>
+      <c r="AB44" s="30"/>
+      <c r="AC44" s="30"/>
+    </row>
+    <row r="45" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="B45" s="32">
+        <v>38894</v>
+      </c>
+      <c r="C45" s="32">
+        <v>39613</v>
+      </c>
+      <c r="D45" s="32">
+        <v>40190</v>
+      </c>
+      <c r="E45" s="32">
+        <v>38661</v>
+      </c>
+      <c r="F45" s="32">
+        <v>40175</v>
+      </c>
+      <c r="G45" s="32">
+        <v>40173</v>
+      </c>
+      <c r="H45" s="32">
+        <v>37650</v>
+      </c>
+      <c r="I45" s="32">
+        <v>42476</v>
+      </c>
+      <c r="J45" s="32">
+        <v>39795</v>
+      </c>
+      <c r="K45" s="32">
+        <v>36405</v>
+      </c>
+      <c r="L45" s="41">
+        <v>39163</v>
+      </c>
+      <c r="M45" s="70">
+        <v>36974</v>
+      </c>
+      <c r="N45" s="30"/>
+      <c r="O45" s="30"/>
+      <c r="P45" s="30"/>
+      <c r="Q45" s="30"/>
+      <c r="R45" s="30"/>
+      <c r="S45" s="30"/>
+      <c r="T45" s="30"/>
+      <c r="U45" s="30"/>
+      <c r="V45" s="30"/>
+      <c r="W45" s="30"/>
+      <c r="X45" s="30"/>
+      <c r="Y45" s="30"/>
+      <c r="Z45" s="30"/>
+      <c r="AA45" s="30"/>
+      <c r="AB45" s="30"/>
+      <c r="AC45" s="30"/>
+    </row>
+    <row r="46" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="B46" s="32">
+        <v>17346</v>
+      </c>
+      <c r="C46" s="32">
+        <v>16663</v>
+      </c>
+      <c r="D46" s="32">
+        <v>16708</v>
+      </c>
+      <c r="E46" s="32">
+        <v>16482</v>
+      </c>
+      <c r="F46" s="32">
+        <v>16098</v>
+      </c>
+      <c r="G46" s="32">
+        <v>16179</v>
+      </c>
+      <c r="H46" s="32">
+        <v>14749</v>
+      </c>
+      <c r="I46" s="32">
+        <v>13156</v>
+      </c>
+      <c r="J46" s="32">
+        <v>11274</v>
+      </c>
+      <c r="K46" s="32">
+        <v>10719</v>
+      </c>
+      <c r="L46" s="41">
+        <v>11707</v>
+      </c>
+      <c r="M46" s="70">
+        <v>10764</v>
+      </c>
+      <c r="N46" s="30"/>
+      <c r="O46" s="30"/>
+      <c r="P46" s="30"/>
+      <c r="Q46" s="30"/>
+      <c r="R46" s="30"/>
+      <c r="S46" s="30"/>
+      <c r="T46" s="30"/>
+      <c r="U46" s="30"/>
+      <c r="V46" s="30"/>
+      <c r="W46" s="30"/>
+      <c r="X46" s="30"/>
+      <c r="Y46" s="30"/>
+      <c r="Z46" s="30"/>
+      <c r="AA46" s="30"/>
+      <c r="AB46" s="30"/>
+      <c r="AC46" s="30"/>
+    </row>
+    <row r="47" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="B47" s="32">
+        <v>6603</v>
+      </c>
+      <c r="C47" s="32">
+        <v>6759</v>
+      </c>
+      <c r="D47" s="32">
+        <v>6769</v>
+      </c>
+      <c r="E47" s="32">
+        <v>6995</v>
+      </c>
+      <c r="F47" s="32">
+        <v>6436</v>
+      </c>
+      <c r="G47" s="32">
+        <v>6120</v>
+      </c>
+      <c r="H47" s="32">
+        <v>5173</v>
+      </c>
+      <c r="I47" s="32">
+        <v>5114</v>
+      </c>
+      <c r="J47" s="32">
+        <v>4621</v>
+      </c>
+      <c r="K47" s="32">
+        <v>4749</v>
+      </c>
+      <c r="L47" s="41">
+        <v>4833</v>
+      </c>
+      <c r="M47" s="70">
+        <v>4758</v>
+      </c>
+      <c r="N47" s="30"/>
+      <c r="O47" s="30"/>
+      <c r="P47" s="30"/>
+      <c r="Q47" s="30"/>
+      <c r="R47" s="30"/>
+      <c r="S47" s="30"/>
+      <c r="T47" s="30"/>
+      <c r="U47" s="30"/>
+      <c r="V47" s="30"/>
+      <c r="W47" s="30"/>
+      <c r="X47" s="30"/>
+      <c r="Y47" s="30"/>
+      <c r="Z47" s="30"/>
+      <c r="AA47" s="30"/>
+      <c r="AB47" s="30"/>
+      <c r="AC47" s="30"/>
+    </row>
+    <row r="48" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="B48" s="32">
+        <v>13203</v>
+      </c>
+      <c r="C48" s="32">
+        <v>12424</v>
+      </c>
+      <c r="D48" s="32">
+        <v>12733</v>
+      </c>
+      <c r="E48" s="32">
+        <v>13217</v>
+      </c>
+      <c r="F48" s="32">
+        <v>13708</v>
+      </c>
+      <c r="G48" s="32">
+        <v>13761</v>
+      </c>
+      <c r="H48" s="32">
+        <v>11595</v>
+      </c>
+      <c r="I48" s="32">
+        <v>10790</v>
+      </c>
+      <c r="J48" s="32">
+        <v>9987</v>
+      </c>
+      <c r="K48" s="32">
+        <v>10917</v>
+      </c>
+      <c r="L48" s="41">
+        <v>10482</v>
+      </c>
+      <c r="M48" s="70">
+        <v>9671</v>
+      </c>
+      <c r="N48" s="30"/>
+      <c r="O48" s="30"/>
+      <c r="P48" s="30"/>
+      <c r="Q48" s="30"/>
+      <c r="R48" s="30"/>
+      <c r="S48" s="30"/>
+      <c r="T48" s="30"/>
+      <c r="U48" s="30"/>
+      <c r="V48" s="30"/>
+      <c r="W48" s="30"/>
+      <c r="X48" s="30"/>
+      <c r="Y48" s="30"/>
+      <c r="Z48" s="30"/>
+      <c r="AA48" s="30"/>
+      <c r="AB48" s="30"/>
+      <c r="AC48" s="30"/>
+    </row>
+    <row r="49" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B49" s="32">
+        <v>15635</v>
+      </c>
+      <c r="C49" s="32">
+        <v>14757</v>
+      </c>
+      <c r="D49" s="32">
+        <v>14520</v>
+      </c>
+      <c r="E49" s="32">
+        <v>15378</v>
+      </c>
+      <c r="F49" s="32">
+        <v>14407</v>
+      </c>
+      <c r="G49" s="32">
+        <v>13762</v>
+      </c>
+      <c r="H49" s="32">
+        <v>12800</v>
+      </c>
+      <c r="I49" s="32">
+        <v>12614</v>
+      </c>
+      <c r="J49" s="32">
+        <v>12998</v>
+      </c>
+      <c r="K49" s="32">
+        <v>11406</v>
+      </c>
+      <c r="L49" s="41">
+        <v>10851</v>
+      </c>
+      <c r="M49" s="70">
+        <v>11008</v>
+      </c>
+      <c r="N49" s="30"/>
+      <c r="O49" s="30"/>
+      <c r="P49" s="30"/>
+      <c r="Q49" s="30"/>
+      <c r="R49" s="30"/>
+      <c r="S49" s="30"/>
+      <c r="T49" s="30"/>
+      <c r="U49" s="30"/>
+      <c r="V49" s="30"/>
+      <c r="W49" s="30"/>
+      <c r="X49" s="30"/>
+      <c r="Y49" s="30"/>
+      <c r="Z49" s="30"/>
+      <c r="AA49" s="30"/>
+      <c r="AB49" s="30"/>
+      <c r="AC49" s="30"/>
+    </row>
+    <row r="50" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="B50" s="32">
+        <v>13942</v>
+      </c>
+      <c r="C50" s="32">
+        <v>11706</v>
+      </c>
+      <c r="D50" s="32">
+        <v>12908</v>
+      </c>
+      <c r="E50" s="32">
+        <v>14118</v>
+      </c>
+      <c r="F50" s="32">
+        <v>13061</v>
+      </c>
+      <c r="G50" s="32">
+        <v>12612</v>
+      </c>
+      <c r="H50" s="32">
+        <v>11370</v>
+      </c>
+      <c r="I50" s="32">
+        <v>10816</v>
+      </c>
+      <c r="J50" s="32">
+        <v>8731</v>
+      </c>
+      <c r="K50" s="32">
+        <v>8777</v>
+      </c>
+      <c r="L50" s="41">
+        <v>7650</v>
+      </c>
+      <c r="M50" s="70">
+        <v>8068</v>
+      </c>
+      <c r="N50" s="30"/>
+      <c r="O50" s="30"/>
+      <c r="P50" s="30"/>
+      <c r="Q50" s="30"/>
+      <c r="R50" s="30"/>
+      <c r="S50" s="30"/>
+      <c r="T50" s="30"/>
+      <c r="U50" s="30"/>
+      <c r="V50" s="30"/>
+      <c r="W50" s="30"/>
+      <c r="X50" s="30"/>
+      <c r="Y50" s="30"/>
+      <c r="Z50" s="30"/>
+      <c r="AA50" s="30"/>
+      <c r="AB50" s="30"/>
+      <c r="AC50" s="30"/>
+    </row>
+    <row r="51" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="35" t="s">
+        <v>22</v>
+      </c>
+      <c r="B51" s="36">
+        <v>16331</v>
+      </c>
+      <c r="C51" s="36">
+        <v>15633</v>
+      </c>
+      <c r="D51" s="36">
+        <v>14686</v>
+      </c>
+      <c r="E51" s="36">
+        <v>16061</v>
+      </c>
+      <c r="F51" s="36">
+        <v>15736</v>
+      </c>
+      <c r="G51" s="36">
+        <v>14196</v>
+      </c>
+      <c r="H51" s="36">
+        <v>12353</v>
+      </c>
+      <c r="I51" s="36">
+        <v>12480</v>
+      </c>
+      <c r="J51" s="36">
+        <v>12761</v>
+      </c>
+      <c r="K51" s="36">
+        <v>13231</v>
+      </c>
+      <c r="L51" s="36">
+        <v>13607</v>
+      </c>
+      <c r="M51" s="71">
+        <v>14780</v>
+      </c>
+      <c r="N51" s="30"/>
+      <c r="O51" s="30"/>
+      <c r="P51" s="30"/>
+      <c r="Q51" s="30"/>
+      <c r="R51" s="30"/>
+      <c r="S51" s="30"/>
+      <c r="T51" s="30"/>
+      <c r="U51" s="30"/>
+      <c r="V51" s="30"/>
+      <c r="W51" s="30"/>
+      <c r="X51" s="30"/>
+      <c r="Y51" s="30"/>
+      <c r="Z51" s="30"/>
+      <c r="AA51" s="30"/>
+      <c r="AB51" s="30"/>
+      <c r="AC51" s="30"/>
+    </row>
+    <row r="52" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="38"/>
+      <c r="B52" s="30"/>
+      <c r="C52" s="30"/>
+      <c r="D52" s="30"/>
+      <c r="E52" s="30"/>
+      <c r="F52" s="30"/>
+      <c r="G52" s="30"/>
+      <c r="H52" s="30"/>
+      <c r="I52" s="30"/>
+      <c r="J52" s="30"/>
+      <c r="K52" s="30"/>
+      <c r="L52" s="30"/>
+      <c r="M52" s="30"/>
+      <c r="N52" s="30"/>
+      <c r="O52" s="30"/>
+      <c r="P52" s="30"/>
+      <c r="Q52" s="30"/>
+      <c r="R52" s="30"/>
+      <c r="S52" s="30"/>
+      <c r="T52" s="30"/>
+      <c r="U52" s="30"/>
+      <c r="V52" s="30"/>
+      <c r="W52" s="30"/>
+      <c r="X52" s="30"/>
+      <c r="Y52" s="30"/>
+      <c r="Z52" s="30"/>
+      <c r="AA52" s="30"/>
+      <c r="AB52" s="30"/>
+      <c r="AC52" s="30"/>
+    </row>
+    <row r="53" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="77" t="s">
+        <v>3</v>
+      </c>
+      <c r="B53" s="77"/>
+      <c r="C53" s="77"/>
+      <c r="D53" s="77"/>
+      <c r="E53" s="77"/>
+      <c r="F53" s="77"/>
+      <c r="G53" s="77"/>
+      <c r="H53" s="77"/>
+      <c r="I53" s="77"/>
+      <c r="J53" s="77"/>
+      <c r="K53" s="30"/>
+      <c r="L53" s="30"/>
+      <c r="M53" s="30"/>
+      <c r="N53" s="30"/>
+      <c r="O53" s="30"/>
+      <c r="P53" s="30"/>
+      <c r="Q53" s="30"/>
+      <c r="R53" s="30"/>
+      <c r="S53" s="30"/>
+      <c r="T53" s="30"/>
+      <c r="U53" s="30"/>
+      <c r="V53" s="30"/>
+      <c r="W53" s="30"/>
+      <c r="X53" s="30"/>
+      <c r="Y53" s="30"/>
+      <c r="Z53" s="30"/>
+      <c r="AA53" s="30"/>
+      <c r="AB53" s="30"/>
+      <c r="AC53" s="30"/>
+    </row>
+    <row r="54" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="42"/>
+      <c r="B54" s="42"/>
+      <c r="C54" s="43"/>
+      <c r="D54" s="42"/>
+      <c r="E54" s="42"/>
+      <c r="F54" s="44"/>
+      <c r="G54" s="44"/>
+      <c r="H54" s="44"/>
+      <c r="I54" s="44"/>
+      <c r="J54" s="45"/>
+      <c r="K54" s="13"/>
+      <c r="L54" s="13"/>
+      <c r="M54" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="N54" s="30"/>
+      <c r="O54" s="30"/>
+      <c r="P54" s="30"/>
+      <c r="Q54" s="30"/>
+      <c r="R54" s="30"/>
+      <c r="S54" s="30"/>
+      <c r="T54" s="30"/>
+      <c r="U54" s="30"/>
+      <c r="V54" s="30"/>
+      <c r="W54" s="30"/>
+      <c r="X54" s="30"/>
+      <c r="Y54" s="30"/>
+      <c r="Z54" s="30"/>
+      <c r="AA54" s="30"/>
+      <c r="AB54" s="30"/>
+      <c r="AC54" s="30"/>
+    </row>
+    <row r="55" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="46"/>
+      <c r="B55" s="18">
+        <v>2014</v>
+      </c>
+      <c r="C55" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="D55" s="19">
+        <v>2016</v>
+      </c>
+      <c r="E55" s="19">
+        <v>2017</v>
+      </c>
+      <c r="F55" s="19">
+        <v>2018</v>
+      </c>
+      <c r="G55" s="19">
+        <v>2019</v>
+      </c>
+      <c r="H55" s="19">
+        <v>2020</v>
+      </c>
+      <c r="I55" s="19">
+        <v>2021</v>
+      </c>
+      <c r="J55" s="20">
+        <v>2022</v>
+      </c>
+      <c r="K55" s="21">
+        <v>2023</v>
+      </c>
+      <c r="L55" s="21">
+        <v>2024</v>
+      </c>
+      <c r="M55" s="21">
+        <v>2025</v>
+      </c>
+      <c r="N55" s="30"/>
+      <c r="O55" s="30"/>
+      <c r="P55" s="30"/>
+      <c r="Q55" s="30"/>
+      <c r="R55" s="30"/>
+      <c r="S55" s="30"/>
+      <c r="T55" s="30"/>
+      <c r="U55" s="30"/>
+      <c r="V55" s="30"/>
+      <c r="W55" s="30"/>
+      <c r="X55" s="30"/>
+      <c r="Y55" s="30"/>
+      <c r="Z55" s="30"/>
+      <c r="AA55" s="30"/>
+      <c r="AB55" s="30"/>
+      <c r="AC55" s="30"/>
+    </row>
+    <row r="56" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="B56" s="25">
+        <v>320511</v>
+      </c>
+      <c r="C56" s="25">
+        <v>321174</v>
+      </c>
+      <c r="D56" s="25">
+        <v>324432</v>
+      </c>
+      <c r="E56" s="26">
+        <v>331428</v>
+      </c>
+      <c r="F56" s="26">
+        <v>331580</v>
+      </c>
+      <c r="G56" s="26">
+        <v>331273</v>
+      </c>
+      <c r="H56" s="26">
+        <v>331913</v>
+      </c>
+      <c r="I56" s="26">
+        <v>332691</v>
+      </c>
+      <c r="J56" s="27">
+        <v>321729</v>
+      </c>
+      <c r="K56" s="28">
+        <v>328768</v>
+      </c>
+      <c r="L56" s="28">
+        <v>328873</v>
+      </c>
+      <c r="M56" s="69">
+        <v>328949</v>
+      </c>
+      <c r="N56" s="30"/>
+      <c r="O56" s="30"/>
+      <c r="P56" s="30"/>
+      <c r="Q56" s="30"/>
+      <c r="R56" s="30"/>
+      <c r="S56" s="30"/>
+      <c r="T56" s="30"/>
+      <c r="U56" s="30"/>
+      <c r="V56" s="30"/>
+      <c r="W56" s="30"/>
+      <c r="X56" s="30"/>
+      <c r="Y56" s="30"/>
+      <c r="Z56" s="30"/>
+      <c r="AA56" s="30"/>
+      <c r="AB56" s="30"/>
+      <c r="AC56" s="30"/>
+    </row>
+    <row r="57" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="B57" s="47">
+        <v>91960</v>
+      </c>
+      <c r="C57" s="47">
+        <v>93611</v>
+      </c>
+      <c r="D57" s="47">
+        <v>91976</v>
+      </c>
+      <c r="E57" s="32">
+        <v>87690</v>
+      </c>
+      <c r="F57" s="32">
+        <v>89593</v>
+      </c>
+      <c r="G57" s="32">
+        <v>89550</v>
+      </c>
+      <c r="H57" s="32">
+        <v>100524</v>
+      </c>
+      <c r="I57" s="32">
+        <v>101282</v>
+      </c>
+      <c r="J57" s="28">
+        <v>104369</v>
+      </c>
+      <c r="K57" s="28">
+        <v>105587</v>
+      </c>
+      <c r="L57" s="28">
+        <v>108287</v>
+      </c>
+      <c r="M57" s="70">
+        <v>112887</v>
+      </c>
+      <c r="N57" s="30"/>
+      <c r="O57" s="30"/>
+      <c r="P57" s="30"/>
+      <c r="Q57" s="30"/>
+      <c r="R57" s="30"/>
+      <c r="S57" s="30"/>
+      <c r="T57" s="30"/>
+      <c r="U57" s="30"/>
+      <c r="V57" s="30"/>
+      <c r="W57" s="30"/>
+      <c r="X57" s="30"/>
+      <c r="Y57" s="30"/>
+      <c r="Z57" s="30"/>
+      <c r="AA57" s="30"/>
+      <c r="AB57" s="30"/>
+      <c r="AC57" s="30"/>
+    </row>
+    <row r="58" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B58" s="32">
+        <v>14046</v>
+      </c>
+      <c r="C58" s="32">
+        <v>13293</v>
+      </c>
+      <c r="D58" s="32">
+        <v>14624</v>
+      </c>
+      <c r="E58" s="32">
+        <v>17673</v>
+      </c>
+      <c r="F58" s="32">
+        <v>15333</v>
+      </c>
+      <c r="G58" s="32">
+        <v>16098</v>
+      </c>
+      <c r="H58" s="32">
+        <v>13675</v>
+      </c>
+      <c r="I58" s="32">
+        <v>11775</v>
+      </c>
+      <c r="J58" s="28">
+        <v>11653</v>
+      </c>
+      <c r="K58" s="28">
+        <v>14020</v>
+      </c>
+      <c r="L58" s="28">
+        <v>14924</v>
+      </c>
+      <c r="M58" s="70">
+        <v>13636</v>
+      </c>
+      <c r="N58" s="30"/>
+      <c r="O58" s="30"/>
+      <c r="P58" s="30"/>
+      <c r="Q58" s="30"/>
+      <c r="R58" s="30"/>
+      <c r="S58" s="30"/>
+      <c r="T58" s="30"/>
+      <c r="U58" s="30"/>
+      <c r="V58" s="30"/>
+      <c r="W58" s="30"/>
+      <c r="X58" s="30"/>
+      <c r="Y58" s="30"/>
+      <c r="Z58" s="30"/>
+      <c r="AA58" s="30"/>
+      <c r="AB58" s="30"/>
+      <c r="AC58" s="30"/>
+    </row>
+    <row r="59" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B59" s="32">
+        <v>18054</v>
+      </c>
+      <c r="C59" s="32">
+        <v>17052</v>
+      </c>
+      <c r="D59" s="32">
+        <v>17986</v>
+      </c>
+      <c r="E59" s="32">
+        <v>18112</v>
+      </c>
+      <c r="F59" s="32">
+        <v>17210</v>
+      </c>
+      <c r="G59" s="32">
+        <v>17479</v>
+      </c>
+      <c r="H59" s="32">
+        <v>16882</v>
+      </c>
+      <c r="I59" s="32">
+        <v>17059</v>
+      </c>
+      <c r="J59" s="28">
+        <v>15720</v>
+      </c>
+      <c r="K59" s="28">
+        <v>14897</v>
+      </c>
+      <c r="L59" s="28">
+        <v>14397</v>
+      </c>
+      <c r="M59" s="70">
+        <v>14242</v>
+      </c>
+      <c r="N59" s="30"/>
+      <c r="O59" s="30"/>
+      <c r="P59" s="30"/>
+      <c r="Q59" s="30"/>
+      <c r="R59" s="30"/>
+      <c r="S59" s="30"/>
+      <c r="T59" s="30"/>
+      <c r="U59" s="30"/>
+      <c r="V59" s="30"/>
+      <c r="W59" s="30"/>
+      <c r="X59" s="30"/>
+      <c r="Y59" s="30"/>
+      <c r="Z59" s="30"/>
+      <c r="AA59" s="30"/>
+      <c r="AB59" s="30"/>
+      <c r="AC59" s="30"/>
+    </row>
+    <row r="60" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="B60" s="32">
+        <v>53709</v>
+      </c>
+      <c r="C60" s="32">
+        <v>54214</v>
+      </c>
+      <c r="D60" s="32">
+        <v>54886</v>
+      </c>
+      <c r="E60" s="32">
+        <v>51810</v>
+      </c>
+      <c r="F60" s="32">
+        <v>52449</v>
+      </c>
+      <c r="G60" s="32">
+        <v>52783</v>
+      </c>
+      <c r="H60" s="32">
+        <v>52607</v>
+      </c>
+      <c r="I60" s="32">
+        <v>52867</v>
+      </c>
+      <c r="J60" s="28">
+        <v>48560</v>
+      </c>
+      <c r="K60" s="28">
+        <v>49777</v>
+      </c>
+      <c r="L60" s="28">
+        <v>49401</v>
+      </c>
+      <c r="M60" s="70">
+        <v>46710</v>
+      </c>
+      <c r="N60" s="30"/>
+      <c r="O60" s="30"/>
+      <c r="P60" s="30"/>
+      <c r="Q60" s="30"/>
+      <c r="R60" s="30"/>
+      <c r="S60" s="30"/>
+      <c r="T60" s="30"/>
+      <c r="U60" s="30"/>
+      <c r="V60" s="30"/>
+      <c r="W60" s="30"/>
+      <c r="X60" s="30"/>
+      <c r="Y60" s="30"/>
+      <c r="Z60" s="30"/>
+      <c r="AA60" s="30"/>
+      <c r="AB60" s="30"/>
+      <c r="AC60" s="30"/>
+    </row>
+    <row r="61" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="35">
-[...11 lines deleted...]
-      <c r="F11" s="34">
+      <c r="B61" s="32">
+        <v>5650</v>
+      </c>
+      <c r="C61" s="32">
+        <v>4828</v>
+      </c>
+      <c r="D61" s="32">
+        <v>5861</v>
+      </c>
+      <c r="E61" s="32">
+        <v>5760</v>
+      </c>
+      <c r="F61" s="32">
+        <v>5921</v>
+      </c>
+      <c r="G61" s="32">
+        <v>5800</v>
+      </c>
+      <c r="H61" s="32">
+        <v>5722</v>
+      </c>
+      <c r="I61" s="32">
+        <v>5972</v>
+      </c>
+      <c r="J61" s="28">
+        <v>5513</v>
+      </c>
+      <c r="K61" s="28">
+        <v>6479</v>
+      </c>
+      <c r="L61" s="28">
+        <v>6119</v>
+      </c>
+      <c r="M61" s="70">
+        <v>6344</v>
+      </c>
+      <c r="N61" s="30"/>
+      <c r="O61" s="30"/>
+      <c r="P61" s="30"/>
+      <c r="Q61" s="30"/>
+      <c r="R61" s="30"/>
+      <c r="S61" s="30"/>
+      <c r="T61" s="30"/>
+      <c r="U61" s="30"/>
+      <c r="V61" s="30"/>
+      <c r="W61" s="30"/>
+      <c r="X61" s="30"/>
+      <c r="Y61" s="30"/>
+      <c r="Z61" s="30"/>
+      <c r="AA61" s="30"/>
+      <c r="AB61" s="30"/>
+      <c r="AC61" s="30"/>
+    </row>
+    <row r="62" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B62" s="32">
+        <v>4077</v>
+      </c>
+      <c r="C62" s="32">
+        <v>4286</v>
+      </c>
+      <c r="D62" s="32">
+        <v>4745</v>
+      </c>
+      <c r="E62" s="32">
+        <v>4283</v>
+      </c>
+      <c r="F62" s="32">
+        <v>3876</v>
+      </c>
+      <c r="G62" s="32">
+        <v>3366</v>
+      </c>
+      <c r="H62" s="32">
+        <v>3486</v>
+      </c>
+      <c r="I62" s="32">
+        <v>3662</v>
+      </c>
+      <c r="J62" s="28">
+        <v>2784</v>
+      </c>
+      <c r="K62" s="28">
+        <v>2889</v>
+      </c>
+      <c r="L62" s="28">
+        <v>2465</v>
+      </c>
+      <c r="M62" s="70">
+        <v>3811</v>
+      </c>
+      <c r="N62" s="30"/>
+      <c r="O62" s="30"/>
+      <c r="P62" s="30"/>
+      <c r="Q62" s="30"/>
+      <c r="R62" s="30"/>
+      <c r="S62" s="30"/>
+      <c r="T62" s="30"/>
+      <c r="U62" s="30"/>
+      <c r="V62" s="30"/>
+      <c r="W62" s="30"/>
+      <c r="X62" s="30"/>
+      <c r="Y62" s="30"/>
+      <c r="Z62" s="30"/>
+      <c r="AA62" s="30"/>
+      <c r="AB62" s="30"/>
+      <c r="AC62" s="30"/>
+    </row>
+    <row r="63" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="B63" s="32">
+        <v>10050</v>
+      </c>
+      <c r="C63" s="32">
+        <v>11754</v>
+      </c>
+      <c r="D63" s="32">
+        <v>13166</v>
+      </c>
+      <c r="E63" s="32">
+        <v>15206</v>
+      </c>
+      <c r="F63" s="32">
+        <v>15452</v>
+      </c>
+      <c r="G63" s="32">
+        <v>14825</v>
+      </c>
+      <c r="H63" s="32">
+        <v>13946</v>
+      </c>
+      <c r="I63" s="32">
+        <v>12775</v>
+      </c>
+      <c r="J63" s="28">
+        <v>11352</v>
+      </c>
+      <c r="K63" s="28">
+        <v>12200</v>
+      </c>
+      <c r="L63" s="28">
+        <v>10977</v>
+      </c>
+      <c r="M63" s="70">
+        <v>11580</v>
+      </c>
+      <c r="N63" s="30"/>
+      <c r="O63" s="30"/>
+      <c r="P63" s="30"/>
+      <c r="Q63" s="30"/>
+      <c r="R63" s="30"/>
+      <c r="S63" s="30"/>
+      <c r="T63" s="30"/>
+      <c r="U63" s="30"/>
+      <c r="V63" s="30"/>
+      <c r="W63" s="30"/>
+      <c r="X63" s="30"/>
+      <c r="Y63" s="30"/>
+      <c r="Z63" s="30"/>
+      <c r="AA63" s="30"/>
+      <c r="AB63" s="30"/>
+      <c r="AC63" s="30"/>
+    </row>
+    <row r="64" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="B64" s="32">
+        <v>7900</v>
+      </c>
+      <c r="C64" s="32">
+        <v>7184</v>
+      </c>
+      <c r="D64" s="32">
+        <v>7764</v>
+      </c>
+      <c r="E64" s="32">
+        <v>7915</v>
+      </c>
+      <c r="F64" s="32">
+        <v>7549</v>
+      </c>
+      <c r="G64" s="32">
+        <v>7292</v>
+      </c>
+      <c r="H64" s="32">
+        <v>6859</v>
+      </c>
+      <c r="I64" s="32">
+        <v>6798</v>
+      </c>
+      <c r="J64" s="28">
+        <v>6310</v>
+      </c>
+      <c r="K64" s="28">
+        <v>6742</v>
+      </c>
+      <c r="L64" s="28">
+        <v>6739</v>
+      </c>
+      <c r="M64" s="70">
+        <v>6167</v>
+      </c>
+      <c r="N64" s="30"/>
+      <c r="O64" s="30"/>
+      <c r="P64" s="30"/>
+      <c r="Q64" s="30"/>
+      <c r="R64" s="30"/>
+      <c r="S64" s="30"/>
+      <c r="T64" s="30"/>
+      <c r="U64" s="30"/>
+      <c r="V64" s="30"/>
+      <c r="W64" s="30"/>
+      <c r="X64" s="30"/>
+      <c r="Y64" s="30"/>
+      <c r="Z64" s="30"/>
+      <c r="AA64" s="30"/>
+      <c r="AB64" s="30"/>
+      <c r="AC64" s="30"/>
+    </row>
+    <row r="65" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="B65" s="32">
+        <v>4599</v>
+      </c>
+      <c r="C65" s="32">
+        <v>3281</v>
+      </c>
+      <c r="D65" s="32">
+        <v>3416</v>
+      </c>
+      <c r="E65" s="32">
+        <v>4028</v>
+      </c>
+      <c r="F65" s="32">
+        <v>3763</v>
+      </c>
+      <c r="G65" s="32">
+        <v>3411</v>
+      </c>
+      <c r="H65" s="32">
+        <v>3915</v>
+      </c>
+      <c r="I65" s="32">
+        <v>4434</v>
+      </c>
+      <c r="J65" s="28">
+        <v>3857</v>
+      </c>
+      <c r="K65" s="28">
+        <v>3853</v>
+      </c>
+      <c r="L65" s="28">
+        <v>4339</v>
+      </c>
+      <c r="M65" s="70">
+        <v>3183</v>
+      </c>
+      <c r="N65" s="30"/>
+      <c r="O65" s="30"/>
+      <c r="P65" s="30"/>
+      <c r="Q65" s="30"/>
+      <c r="R65" s="30"/>
+      <c r="S65" s="30"/>
+      <c r="T65" s="30"/>
+      <c r="U65" s="30"/>
+      <c r="V65" s="30"/>
+      <c r="W65" s="30"/>
+      <c r="X65" s="30"/>
+      <c r="Y65" s="30"/>
+      <c r="Z65" s="30"/>
+      <c r="AA65" s="30"/>
+      <c r="AB65" s="30"/>
+      <c r="AC65" s="30"/>
+    </row>
+    <row r="66" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="B66" s="32">
+        <v>19624</v>
+      </c>
+      <c r="C66" s="32">
+        <v>19530</v>
+      </c>
+      <c r="D66" s="32">
+        <v>19075</v>
+      </c>
+      <c r="E66" s="32">
+        <v>18705</v>
+      </c>
+      <c r="F66" s="32">
+        <v>19981</v>
+      </c>
+      <c r="G66" s="32">
+        <v>19937</v>
+      </c>
+      <c r="H66" s="32">
+        <v>18000</v>
+      </c>
+      <c r="I66" s="32">
+        <v>20190</v>
+      </c>
+      <c r="J66" s="28">
+        <v>17854</v>
+      </c>
+      <c r="K66" s="28">
+        <v>19304</v>
+      </c>
+      <c r="L66" s="28">
+        <v>18920</v>
+      </c>
+      <c r="M66" s="70">
+        <v>17412</v>
+      </c>
+      <c r="N66" s="30"/>
+      <c r="O66" s="30"/>
+      <c r="P66" s="30"/>
+      <c r="Q66" s="30"/>
+      <c r="R66" s="30"/>
+      <c r="S66" s="30"/>
+      <c r="T66" s="30"/>
+      <c r="U66" s="30"/>
+      <c r="V66" s="30"/>
+      <c r="W66" s="30"/>
+      <c r="X66" s="30"/>
+      <c r="Y66" s="30"/>
+      <c r="Z66" s="30"/>
+      <c r="AA66" s="30"/>
+      <c r="AB66" s="30"/>
+      <c r="AC66" s="30"/>
+    </row>
+    <row r="67" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="B67" s="32">
+        <v>5618</v>
+      </c>
+      <c r="C67" s="32">
+        <v>5254</v>
+      </c>
+      <c r="D67" s="32">
+        <v>5255</v>
+      </c>
+      <c r="E67" s="32">
+        <v>6179</v>
+      </c>
+      <c r="F67" s="32">
+        <v>5923</v>
+      </c>
+      <c r="G67" s="32">
+        <v>6060</v>
+      </c>
+      <c r="H67" s="32">
+        <v>5134</v>
+      </c>
+      <c r="I67" s="32">
+        <v>4913</v>
+      </c>
+      <c r="J67" s="28">
+        <v>5122</v>
+      </c>
+      <c r="K67" s="28">
+        <v>4444</v>
+      </c>
+      <c r="L67" s="28">
+        <v>4557</v>
+      </c>
+      <c r="M67" s="70">
+        <v>4712</v>
+      </c>
+      <c r="N67" s="30"/>
+      <c r="O67" s="30"/>
+      <c r="P67" s="30"/>
+      <c r="Q67" s="30"/>
+      <c r="R67" s="30"/>
+      <c r="S67" s="30"/>
+      <c r="T67" s="30"/>
+      <c r="U67" s="30"/>
+      <c r="V67" s="30"/>
+      <c r="W67" s="30"/>
+      <c r="X67" s="30"/>
+      <c r="Y67" s="30"/>
+      <c r="Z67" s="30"/>
+      <c r="AA67" s="30"/>
+      <c r="AB67" s="30"/>
+      <c r="AC67" s="30"/>
+    </row>
+    <row r="68" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="B68" s="32">
+        <v>9393</v>
+      </c>
+      <c r="C68" s="32">
+        <v>9597</v>
+      </c>
+      <c r="D68" s="32">
+        <v>9976</v>
+      </c>
+      <c r="E68" s="32">
+        <v>10741</v>
+      </c>
+      <c r="F68" s="32">
+        <v>10758</v>
+      </c>
+      <c r="G68" s="32">
+        <v>10519</v>
+      </c>
+      <c r="H68" s="32">
+        <v>10118</v>
+      </c>
+      <c r="I68" s="32">
+        <v>10440</v>
+      </c>
+      <c r="J68" s="28">
+        <v>10348</v>
+      </c>
+      <c r="K68" s="28">
+        <v>10772</v>
+      </c>
+      <c r="L68" s="28">
+        <v>9172</v>
+      </c>
+      <c r="M68" s="70">
+        <v>9458</v>
+      </c>
+      <c r="N68" s="30"/>
+      <c r="O68" s="30"/>
+      <c r="P68" s="30"/>
+      <c r="Q68" s="30"/>
+      <c r="R68" s="30"/>
+      <c r="S68" s="30"/>
+      <c r="T68" s="30"/>
+      <c r="U68" s="30"/>
+      <c r="V68" s="30"/>
+      <c r="W68" s="30"/>
+      <c r="X68" s="30"/>
+      <c r="Y68" s="30"/>
+      <c r="Z68" s="30"/>
+      <c r="AA68" s="30"/>
+      <c r="AB68" s="30"/>
+      <c r="AC68" s="30"/>
+    </row>
+    <row r="69" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B69" s="32">
+        <v>9273</v>
+      </c>
+      <c r="C69" s="32">
+        <v>9382</v>
+      </c>
+      <c r="D69" s="32">
+        <v>7791</v>
+      </c>
+      <c r="E69" s="32">
+        <v>7890</v>
+      </c>
+      <c r="F69" s="32">
+        <v>9338</v>
+      </c>
+      <c r="G69" s="32">
+        <v>9831</v>
+      </c>
+      <c r="H69" s="32">
+        <v>9653</v>
+      </c>
+      <c r="I69" s="32">
+        <v>9512</v>
+      </c>
+      <c r="J69" s="28">
+        <v>8529</v>
+      </c>
+      <c r="K69" s="28">
+        <v>7913</v>
+      </c>
+      <c r="L69" s="28">
+        <v>7922</v>
+      </c>
+      <c r="M69" s="70">
+        <v>9265</v>
+      </c>
+      <c r="N69" s="30"/>
+      <c r="O69" s="30"/>
+      <c r="P69" s="30"/>
+      <c r="Q69" s="30"/>
+      <c r="R69" s="30"/>
+      <c r="S69" s="30"/>
+      <c r="T69" s="30"/>
+      <c r="U69" s="30"/>
+      <c r="V69" s="30"/>
+      <c r="W69" s="30"/>
+      <c r="X69" s="30"/>
+      <c r="Y69" s="30"/>
+      <c r="Z69" s="30"/>
+      <c r="AA69" s="30"/>
+      <c r="AB69" s="30"/>
+      <c r="AC69" s="30"/>
+    </row>
+    <row r="70" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="B70" s="32">
+        <v>16763</v>
+      </c>
+      <c r="C70" s="32">
+        <v>18963</v>
+      </c>
+      <c r="D70" s="32">
+        <v>21137</v>
+      </c>
+      <c r="E70" s="32">
+        <v>25302</v>
+      </c>
+      <c r="F70" s="32">
+        <v>25295</v>
+      </c>
+      <c r="G70" s="32">
+        <v>24800</v>
+      </c>
+      <c r="H70" s="32">
+        <v>25267</v>
+      </c>
+      <c r="I70" s="32">
+        <v>25115</v>
+      </c>
+      <c r="J70" s="28">
+        <v>26136</v>
+      </c>
+      <c r="K70" s="28">
+        <v>25906</v>
+      </c>
+      <c r="L70" s="28">
+        <v>27780</v>
+      </c>
+      <c r="M70" s="70">
+        <v>26937</v>
+      </c>
+      <c r="N70" s="30"/>
+      <c r="O70" s="30"/>
+      <c r="P70" s="30"/>
+      <c r="Q70" s="30"/>
+      <c r="R70" s="30"/>
+      <c r="S70" s="30"/>
+      <c r="T70" s="30"/>
+      <c r="U70" s="30"/>
+      <c r="V70" s="30"/>
+      <c r="W70" s="30"/>
+      <c r="X70" s="30"/>
+      <c r="Y70" s="30"/>
+      <c r="Z70" s="30"/>
+      <c r="AA70" s="30"/>
+      <c r="AB70" s="30"/>
+      <c r="AC70" s="30"/>
+    </row>
+    <row r="71" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="B71" s="32">
+        <v>9165</v>
+      </c>
+      <c r="C71" s="32">
+        <v>9486</v>
+      </c>
+      <c r="D71" s="32">
         <v>8096</v>
       </c>
-      <c r="G11" s="34">
-[...36 lines deleted...]
-      <c r="A12" s="33" t="s">
+      <c r="E71" s="32">
+        <v>8469</v>
+      </c>
+      <c r="F71" s="32">
+        <v>9503</v>
+      </c>
+      <c r="G71" s="32">
+        <v>10284</v>
+      </c>
+      <c r="H71" s="32">
+        <v>8927</v>
+      </c>
+      <c r="I71" s="32">
+        <v>8675</v>
+      </c>
+      <c r="J71" s="28">
+        <v>7902</v>
+      </c>
+      <c r="K71" s="28">
+        <v>7984</v>
+      </c>
+      <c r="L71" s="28">
+        <v>8239</v>
+      </c>
+      <c r="M71" s="70">
+        <v>7990</v>
+      </c>
+      <c r="N71" s="30"/>
+      <c r="O71" s="30"/>
+      <c r="P71" s="30"/>
+      <c r="Q71" s="30"/>
+      <c r="R71" s="30"/>
+      <c r="S71" s="30"/>
+      <c r="T71" s="30"/>
+      <c r="U71" s="30"/>
+      <c r="V71" s="30"/>
+      <c r="W71" s="30"/>
+      <c r="X71" s="30"/>
+      <c r="Y71" s="30"/>
+      <c r="Z71" s="30"/>
+      <c r="AA71" s="30"/>
+      <c r="AB71" s="30"/>
+      <c r="AC71" s="30"/>
+    </row>
+    <row r="72" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="B72" s="32">
+        <v>4077</v>
+      </c>
+      <c r="C72" s="32">
+        <v>4083</v>
+      </c>
+      <c r="D72" s="32">
+        <v>4236</v>
+      </c>
+      <c r="E72" s="32">
+        <v>4716</v>
+      </c>
+      <c r="F72" s="32">
+        <v>4191</v>
+      </c>
+      <c r="G72" s="32">
+        <v>3849</v>
+      </c>
+      <c r="H72" s="32">
+        <v>3699</v>
+      </c>
+      <c r="I72" s="32">
+        <v>3635</v>
+      </c>
+      <c r="J72" s="28">
+        <v>3308</v>
+      </c>
+      <c r="K72" s="28">
+        <v>3317</v>
+      </c>
+      <c r="L72" s="28">
+        <v>3363</v>
+      </c>
+      <c r="M72" s="70">
+        <v>3517</v>
+      </c>
+      <c r="N72" s="30"/>
+      <c r="O72" s="30"/>
+      <c r="P72" s="30"/>
+      <c r="Q72" s="30"/>
+      <c r="R72" s="30"/>
+      <c r="S72" s="30"/>
+      <c r="T72" s="30"/>
+      <c r="U72" s="30"/>
+      <c r="V72" s="30"/>
+      <c r="W72" s="30"/>
+      <c r="X72" s="30"/>
+      <c r="Y72" s="30"/>
+      <c r="Z72" s="30"/>
+      <c r="AA72" s="30"/>
+      <c r="AB72" s="30"/>
+      <c r="AC72" s="30"/>
+    </row>
+    <row r="73" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="B73" s="32">
+        <v>8221</v>
+      </c>
+      <c r="C73" s="32">
+        <v>8063</v>
+      </c>
+      <c r="D73" s="32">
+        <v>8002</v>
+      </c>
+      <c r="E73" s="32">
+        <v>8095</v>
+      </c>
+      <c r="F73" s="32">
+        <v>7246</v>
+      </c>
+      <c r="G73" s="32">
+        <v>7424</v>
+      </c>
+      <c r="H73" s="32">
+        <v>7012</v>
+      </c>
+      <c r="I73" s="32">
+        <v>7106</v>
+      </c>
+      <c r="J73" s="28">
+        <v>6458</v>
+      </c>
+      <c r="K73" s="28">
+        <v>7855</v>
+      </c>
+      <c r="L73" s="28">
+        <v>7566</v>
+      </c>
+      <c r="M73" s="70">
+        <v>7537</v>
+      </c>
+      <c r="N73" s="30"/>
+      <c r="O73" s="30"/>
+      <c r="P73" s="30"/>
+      <c r="Q73" s="30"/>
+      <c r="R73" s="30"/>
+      <c r="S73" s="30"/>
+      <c r="T73" s="30"/>
+      <c r="U73" s="30"/>
+      <c r="V73" s="30"/>
+      <c r="W73" s="30"/>
+      <c r="X73" s="30"/>
+      <c r="Y73" s="30"/>
+      <c r="Z73" s="30"/>
+      <c r="AA73" s="30"/>
+      <c r="AB73" s="30"/>
+      <c r="AC73" s="30"/>
+    </row>
+    <row r="74" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B74" s="32">
+        <v>9252</v>
+      </c>
+      <c r="C74" s="32">
+        <v>9388</v>
+      </c>
+      <c r="D74" s="32">
+        <v>9066</v>
+      </c>
+      <c r="E74" s="32">
+        <v>9775</v>
+      </c>
+      <c r="F74" s="32">
+        <v>9390</v>
+      </c>
+      <c r="G74" s="32">
+        <v>8880</v>
+      </c>
+      <c r="H74" s="32">
+        <v>8860</v>
+      </c>
+      <c r="I74" s="32">
+        <v>8814</v>
+      </c>
+      <c r="J74" s="28">
+        <v>9625</v>
+      </c>
+      <c r="K74" s="28">
+        <v>8484</v>
+      </c>
+      <c r="L74" s="28">
+        <v>8368</v>
+      </c>
+      <c r="M74" s="70">
+        <v>8714</v>
+      </c>
+      <c r="N74" s="30"/>
+      <c r="O74" s="30"/>
+      <c r="P74" s="30"/>
+      <c r="Q74" s="30"/>
+      <c r="R74" s="30"/>
+      <c r="S74" s="30"/>
+      <c r="T74" s="30"/>
+      <c r="U74" s="30"/>
+      <c r="V74" s="30"/>
+      <c r="W74" s="30"/>
+      <c r="X74" s="30"/>
+      <c r="Y74" s="30"/>
+      <c r="Z74" s="30"/>
+      <c r="AA74" s="30"/>
+      <c r="AB74" s="30"/>
+      <c r="AC74" s="30"/>
+    </row>
+    <row r="75" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="B75" s="32">
+        <v>9117</v>
+      </c>
+      <c r="C75" s="32">
+        <v>8198</v>
+      </c>
+      <c r="D75" s="32">
+        <v>8573</v>
+      </c>
+      <c r="E75" s="32">
+        <v>9355</v>
+      </c>
+      <c r="F75" s="32">
+        <v>8990</v>
+      </c>
+      <c r="G75" s="32">
+        <v>8561</v>
+      </c>
+      <c r="H75" s="32">
+        <v>8327</v>
+      </c>
+      <c r="I75" s="32">
+        <v>8076</v>
+      </c>
+      <c r="J75" s="28">
+        <v>6534</v>
+      </c>
+      <c r="K75" s="28">
+        <v>7344</v>
+      </c>
+      <c r="L75" s="28">
+        <v>6357</v>
+      </c>
+      <c r="M75" s="70">
+        <v>6638</v>
+      </c>
+      <c r="N75" s="30"/>
+      <c r="O75" s="30"/>
+      <c r="P75" s="30"/>
+      <c r="Q75" s="30"/>
+      <c r="R75" s="30"/>
+      <c r="S75" s="30"/>
+      <c r="T75" s="30"/>
+      <c r="U75" s="30"/>
+      <c r="V75" s="30"/>
+      <c r="W75" s="30"/>
+      <c r="X75" s="30"/>
+      <c r="Y75" s="30"/>
+      <c r="Z75" s="30"/>
+      <c r="AA75" s="30"/>
+      <c r="AB75" s="30"/>
+      <c r="AC75" s="30"/>
+    </row>
+    <row r="76" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="35" t="s">
+        <v>22</v>
+      </c>
+      <c r="B76" s="36">
+        <v>9963</v>
+      </c>
+      <c r="C76" s="36">
+        <v>9727</v>
+      </c>
+      <c r="D76" s="36">
+        <v>8801</v>
+      </c>
+      <c r="E76" s="36">
+        <v>9724</v>
+      </c>
+      <c r="F76" s="36">
+        <v>9819</v>
+      </c>
+      <c r="G76" s="36">
+        <v>10524</v>
+      </c>
+      <c r="H76" s="36">
+        <v>9300</v>
+      </c>
+      <c r="I76" s="36">
+        <v>9591</v>
+      </c>
+      <c r="J76" s="37">
+        <v>9795</v>
+      </c>
+      <c r="K76" s="37">
+        <v>9001</v>
+      </c>
+      <c r="L76" s="37">
+        <v>8981</v>
+      </c>
+      <c r="M76" s="71">
+        <v>8209</v>
+      </c>
+      <c r="N76" s="30"/>
+      <c r="O76" s="30"/>
+      <c r="P76" s="30"/>
+      <c r="Q76" s="30"/>
+      <c r="R76" s="30"/>
+      <c r="S76" s="30"/>
+      <c r="T76" s="30"/>
+      <c r="U76" s="30"/>
+      <c r="V76" s="30"/>
+      <c r="W76" s="30"/>
+      <c r="X76" s="30"/>
+      <c r="Y76" s="30"/>
+      <c r="Z76" s="30"/>
+      <c r="AA76" s="30"/>
+      <c r="AB76" s="30"/>
+      <c r="AC76" s="30"/>
+    </row>
+    <row r="77" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="48"/>
+      <c r="B77" s="48"/>
+      <c r="C77" s="48"/>
+      <c r="D77" s="48"/>
+      <c r="E77" s="48"/>
+      <c r="F77" s="48"/>
+      <c r="G77" s="48"/>
+      <c r="H77" s="48"/>
+      <c r="I77" s="48"/>
+      <c r="J77" s="48"/>
+      <c r="K77" s="30"/>
+      <c r="L77" s="30"/>
+      <c r="M77" s="30"/>
+      <c r="N77" s="30"/>
+      <c r="O77" s="30"/>
+      <c r="P77" s="30"/>
+      <c r="Q77" s="30"/>
+      <c r="R77" s="30"/>
+      <c r="S77" s="30"/>
+      <c r="T77" s="30"/>
+      <c r="U77" s="30"/>
+      <c r="V77" s="30"/>
+      <c r="W77" s="30"/>
+      <c r="X77" s="30"/>
+      <c r="Y77" s="30"/>
+      <c r="Z77" s="30"/>
+      <c r="AA77" s="30"/>
+      <c r="AB77" s="30"/>
+      <c r="AC77" s="30"/>
+    </row>
+    <row r="78" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="B78" s="77"/>
+      <c r="C78" s="77"/>
+      <c r="D78" s="77"/>
+      <c r="E78" s="77"/>
+      <c r="F78" s="77"/>
+      <c r="G78" s="77"/>
+      <c r="H78" s="77"/>
+      <c r="I78" s="77"/>
+      <c r="J78" s="77"/>
+      <c r="K78" s="30"/>
+      <c r="L78" s="30"/>
+      <c r="M78" s="30"/>
+      <c r="N78" s="30"/>
+      <c r="O78" s="30"/>
+      <c r="P78" s="30"/>
+      <c r="Q78" s="30"/>
+      <c r="R78" s="30"/>
+      <c r="S78" s="30"/>
+      <c r="T78" s="30"/>
+      <c r="U78" s="30"/>
+      <c r="V78" s="30"/>
+      <c r="W78" s="30"/>
+      <c r="X78" s="30"/>
+      <c r="Y78" s="30"/>
+      <c r="Z78" s="30"/>
+      <c r="AA78" s="30"/>
+      <c r="AB78" s="30"/>
+      <c r="AC78" s="30"/>
+    </row>
+    <row r="79" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B79" s="42"/>
+      <c r="C79" s="43"/>
+      <c r="D79" s="42"/>
+      <c r="E79" s="42"/>
+      <c r="F79" s="44"/>
+      <c r="G79" s="44"/>
+      <c r="H79" s="44"/>
+      <c r="I79" s="44"/>
+      <c r="J79" s="45"/>
+      <c r="K79" s="13"/>
+      <c r="L79" s="13"/>
+      <c r="M79" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="N79" s="30"/>
+      <c r="O79" s="30"/>
+      <c r="P79" s="30"/>
+      <c r="Q79" s="30"/>
+      <c r="R79" s="30"/>
+      <c r="S79" s="30"/>
+      <c r="T79" s="30"/>
+      <c r="U79" s="30"/>
+      <c r="V79" s="30"/>
+      <c r="W79" s="30"/>
+      <c r="X79" s="30"/>
+      <c r="Y79" s="30"/>
+      <c r="Z79" s="30"/>
+      <c r="AA79" s="30"/>
+      <c r="AB79" s="30"/>
+      <c r="AC79" s="30"/>
+    </row>
+    <row r="80" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="17"/>
+      <c r="B80" s="18">
+        <v>2014</v>
+      </c>
+      <c r="C80" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="D80" s="19">
+        <v>2016</v>
+      </c>
+      <c r="E80" s="19">
+        <v>2017</v>
+      </c>
+      <c r="F80" s="19">
+        <v>2018</v>
+      </c>
+      <c r="G80" s="19">
+        <v>2019</v>
+      </c>
+      <c r="H80" s="19">
+        <v>2020</v>
+      </c>
+      <c r="I80" s="19">
+        <v>2021</v>
+      </c>
+      <c r="J80" s="20">
+        <v>2022</v>
+      </c>
+      <c r="K80" s="20">
+        <v>2023</v>
+      </c>
+      <c r="L80" s="21">
+        <v>2024</v>
+      </c>
+      <c r="M80" s="21">
+        <v>2025</v>
+      </c>
+      <c r="N80" s="30"/>
+      <c r="O80" s="30"/>
+      <c r="P80" s="30"/>
+      <c r="Q80" s="30"/>
+      <c r="R80" s="30"/>
+      <c r="S80" s="30"/>
+      <c r="T80" s="30"/>
+      <c r="U80" s="30"/>
+      <c r="V80" s="30"/>
+      <c r="W80" s="30"/>
+      <c r="X80" s="30"/>
+      <c r="Y80" s="30"/>
+      <c r="Z80" s="30"/>
+      <c r="AA80" s="30"/>
+      <c r="AB80" s="30"/>
+      <c r="AC80" s="30"/>
+    </row>
+    <row r="81" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="B81" s="26">
+        <v>173344</v>
+      </c>
+      <c r="C81" s="26">
+        <v>163021</v>
+      </c>
+      <c r="D81" s="26">
+        <v>169076</v>
+      </c>
+      <c r="E81" s="26">
+        <v>160654</v>
+      </c>
+      <c r="F81" s="26">
+        <v>156586</v>
+      </c>
+      <c r="G81" s="26">
+        <v>153513</v>
+      </c>
+      <c r="H81" s="26">
+        <v>134418</v>
+      </c>
+      <c r="I81" s="26">
+        <v>142525</v>
+      </c>
+      <c r="J81" s="26">
+        <v>132119</v>
+      </c>
+      <c r="K81" s="26">
+        <v>120780</v>
+      </c>
+      <c r="L81" s="26">
+        <v>110435</v>
+      </c>
+      <c r="M81" s="69">
+        <v>101765</v>
+      </c>
+      <c r="N81" s="30"/>
+      <c r="O81" s="30"/>
+      <c r="P81" s="30"/>
+      <c r="Q81" s="30"/>
+      <c r="R81" s="30"/>
+      <c r="S81" s="30"/>
+      <c r="T81" s="30"/>
+      <c r="U81" s="30"/>
+      <c r="V81" s="30"/>
+      <c r="W81" s="30"/>
+      <c r="X81" s="30"/>
+      <c r="Y81" s="30"/>
+      <c r="Z81" s="30"/>
+      <c r="AA81" s="30"/>
+      <c r="AB81" s="30"/>
+      <c r="AC81" s="30"/>
+    </row>
+    <row r="82" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="B82" s="32">
+        <v>33129</v>
+      </c>
+      <c r="C82" s="32">
+        <v>27770</v>
+      </c>
+      <c r="D82" s="32">
+        <v>34985</v>
+      </c>
+      <c r="E82" s="32">
+        <v>37366</v>
+      </c>
+      <c r="F82" s="32">
+        <v>38861</v>
+      </c>
+      <c r="G82" s="32">
+        <v>40943</v>
+      </c>
+      <c r="H82" s="32">
+        <v>36782</v>
+      </c>
+      <c r="I82" s="32">
+        <v>39130</v>
+      </c>
+      <c r="J82" s="32">
+        <v>40059</v>
+      </c>
+      <c r="K82" s="32">
+        <v>40714</v>
+      </c>
+      <c r="L82" s="41">
+        <v>36696</v>
+      </c>
+      <c r="M82" s="70">
+        <v>32415</v>
+      </c>
+      <c r="N82" s="30"/>
+      <c r="O82" s="30"/>
+      <c r="P82" s="30"/>
+      <c r="Q82" s="30"/>
+      <c r="R82" s="30"/>
+      <c r="S82" s="30"/>
+      <c r="T82" s="30"/>
+      <c r="U82" s="30"/>
+      <c r="V82" s="30"/>
+      <c r="W82" s="30"/>
+      <c r="X82" s="30"/>
+      <c r="Y82" s="30"/>
+      <c r="Z82" s="30"/>
+      <c r="AA82" s="30"/>
+      <c r="AB82" s="30"/>
+      <c r="AC82" s="30"/>
+    </row>
+    <row r="83" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B83" s="32">
+        <v>6756</v>
+      </c>
+      <c r="C83" s="32">
+        <v>8377</v>
+      </c>
+      <c r="D83" s="32">
+        <v>7797</v>
+      </c>
+      <c r="E83" s="32">
+        <v>5991</v>
+      </c>
+      <c r="F83" s="32">
+        <v>6540</v>
+      </c>
+      <c r="G83" s="32">
+        <v>4526</v>
+      </c>
+      <c r="H83" s="32">
+        <v>5302</v>
+      </c>
+      <c r="I83" s="32">
+        <v>7165</v>
+      </c>
+      <c r="J83" s="32">
+        <v>6621</v>
+      </c>
+      <c r="K83" s="32">
+        <v>3653</v>
+      </c>
+      <c r="L83" s="41">
+        <v>2546</v>
+      </c>
+      <c r="M83" s="70">
+        <v>2054</v>
+      </c>
+      <c r="N83" s="30"/>
+      <c r="O83" s="30"/>
+      <c r="P83" s="30"/>
+      <c r="Q83" s="30"/>
+      <c r="R83" s="30"/>
+      <c r="S83" s="30"/>
+      <c r="T83" s="30"/>
+      <c r="U83" s="30"/>
+      <c r="V83" s="30"/>
+      <c r="W83" s="30"/>
+      <c r="X83" s="30"/>
+      <c r="Y83" s="30"/>
+      <c r="Z83" s="30"/>
+      <c r="AA83" s="30"/>
+      <c r="AB83" s="30"/>
+      <c r="AC83" s="30"/>
+    </row>
+    <row r="84" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B84" s="32">
+        <v>5309</v>
+      </c>
+      <c r="C84" s="32">
+        <v>7057</v>
+      </c>
+      <c r="D84" s="32">
+        <v>4898</v>
+      </c>
+      <c r="E84" s="32">
+        <v>4799</v>
+      </c>
+      <c r="F84" s="32">
+        <v>4903</v>
+      </c>
+      <c r="G84" s="32">
+        <v>4928</v>
+      </c>
+      <c r="H84" s="32">
+        <v>4385</v>
+      </c>
+      <c r="I84" s="32">
+        <v>4229</v>
+      </c>
+      <c r="J84" s="32">
+        <v>3056</v>
+      </c>
+      <c r="K84" s="32">
+        <v>3679</v>
+      </c>
+      <c r="L84" s="41">
+        <v>3502</v>
+      </c>
+      <c r="M84" s="70">
+        <v>4764</v>
+      </c>
+      <c r="N84" s="30"/>
+      <c r="O84" s="30"/>
+      <c r="P84" s="30"/>
+      <c r="Q84" s="30"/>
+      <c r="R84" s="30"/>
+      <c r="S84" s="30"/>
+      <c r="T84" s="30"/>
+      <c r="U84" s="30"/>
+      <c r="V84" s="30"/>
+      <c r="W84" s="30"/>
+      <c r="X84" s="30"/>
+      <c r="Y84" s="30"/>
+      <c r="Z84" s="30"/>
+      <c r="AA84" s="30"/>
+      <c r="AB84" s="30"/>
+      <c r="AC84" s="30"/>
+    </row>
+    <row r="85" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="B85" s="32">
+        <v>17524</v>
+      </c>
+      <c r="C85" s="32">
+        <v>16976</v>
+      </c>
+      <c r="D85" s="32">
+        <v>18341</v>
+      </c>
+      <c r="E85" s="32">
+        <v>19092</v>
+      </c>
+      <c r="F85" s="32">
+        <v>17976</v>
+      </c>
+      <c r="G85" s="32">
+        <v>16784</v>
+      </c>
+      <c r="H85" s="32">
+        <v>15525</v>
+      </c>
+      <c r="I85" s="32">
+        <v>19677</v>
+      </c>
+      <c r="J85" s="32">
+        <v>20417</v>
+      </c>
+      <c r="K85" s="32">
+        <v>18557</v>
+      </c>
+      <c r="L85" s="41">
+        <v>17622</v>
+      </c>
+      <c r="M85" s="70">
+        <v>16043</v>
+      </c>
+      <c r="N85" s="30"/>
+      <c r="O85" s="30"/>
+      <c r="P85" s="30"/>
+      <c r="Q85" s="30"/>
+      <c r="R85" s="30"/>
+      <c r="S85" s="30"/>
+      <c r="T85" s="30"/>
+      <c r="U85" s="30"/>
+      <c r="V85" s="30"/>
+      <c r="W85" s="30"/>
+      <c r="X85" s="30"/>
+      <c r="Y85" s="30"/>
+      <c r="Z85" s="30"/>
+      <c r="AA85" s="30"/>
+      <c r="AB85" s="30"/>
+      <c r="AC85" s="30"/>
+    </row>
+    <row r="86" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="B86" s="32">
+        <v>3059</v>
+      </c>
+      <c r="C86" s="32">
+        <v>2586</v>
+      </c>
+      <c r="D86" s="32">
+        <v>1757</v>
+      </c>
+      <c r="E86" s="32">
+        <v>2085</v>
+      </c>
+      <c r="F86" s="32">
+        <v>1811</v>
+      </c>
+      <c r="G86" s="32">
+        <v>1382</v>
+      </c>
+      <c r="H86" s="32">
+        <v>1249</v>
+      </c>
+      <c r="I86" s="32">
+        <v>1277</v>
+      </c>
+      <c r="J86" s="32">
+        <v>1446</v>
+      </c>
+      <c r="K86" s="32">
+        <v>1979</v>
+      </c>
+      <c r="L86" s="41">
+        <v>1208</v>
+      </c>
+      <c r="M86" s="70">
+        <v>1166</v>
+      </c>
+      <c r="N86" s="30"/>
+      <c r="O86" s="30"/>
+      <c r="P86" s="30"/>
+      <c r="Q86" s="30"/>
+      <c r="R86" s="30"/>
+      <c r="S86" s="30"/>
+      <c r="T86" s="30"/>
+      <c r="U86" s="30"/>
+      <c r="V86" s="30"/>
+      <c r="W86" s="30"/>
+      <c r="X86" s="30"/>
+      <c r="Y86" s="30"/>
+      <c r="Z86" s="30"/>
+      <c r="AA86" s="30"/>
+      <c r="AB86" s="30"/>
+      <c r="AC86" s="30"/>
+    </row>
+    <row r="87" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="35">
-[...51 lines deleted...]
-      <c r="A13" s="33" t="s">
+      <c r="B87" s="32">
+        <v>4624</v>
+      </c>
+      <c r="C87" s="32">
+        <v>4566</v>
+      </c>
+      <c r="D87" s="32">
+        <v>4426</v>
+      </c>
+      <c r="E87" s="32">
+        <v>4979</v>
+      </c>
+      <c r="F87" s="32">
+        <v>4436</v>
+      </c>
+      <c r="G87" s="32">
+        <v>4627</v>
+      </c>
+      <c r="H87" s="32">
+        <v>4190</v>
+      </c>
+      <c r="I87" s="32">
+        <v>4293</v>
+      </c>
+      <c r="J87" s="32">
+        <v>3153</v>
+      </c>
+      <c r="K87" s="32">
+        <v>2787</v>
+      </c>
+      <c r="L87" s="41">
+        <v>2305</v>
+      </c>
+      <c r="M87" s="70">
+        <v>1476</v>
+      </c>
+      <c r="N87" s="30"/>
+      <c r="O87" s="30"/>
+      <c r="P87" s="30"/>
+      <c r="Q87" s="30"/>
+      <c r="R87" s="30"/>
+      <c r="S87" s="30"/>
+      <c r="T87" s="30"/>
+      <c r="U87" s="30"/>
+      <c r="V87" s="30"/>
+      <c r="W87" s="30"/>
+      <c r="X87" s="30"/>
+      <c r="Y87" s="30"/>
+      <c r="Z87" s="30"/>
+      <c r="AA87" s="30"/>
+      <c r="AB87" s="30"/>
+      <c r="AC87" s="30"/>
+    </row>
+    <row r="88" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="35">
-[...51 lines deleted...]
-      <c r="A14" s="33" t="s">
+      <c r="B88" s="32">
+        <v>15120</v>
+      </c>
+      <c r="C88" s="32">
+        <v>13468</v>
+      </c>
+      <c r="D88" s="32">
+        <v>12742</v>
+      </c>
+      <c r="E88" s="32">
+        <v>11145</v>
+      </c>
+      <c r="F88" s="32">
+        <v>8052</v>
+      </c>
+      <c r="G88" s="32">
+        <v>8281</v>
+      </c>
+      <c r="H88" s="32">
+        <v>6907</v>
+      </c>
+      <c r="I88" s="32">
+        <v>6635</v>
+      </c>
+      <c r="J88" s="32">
+        <v>5558</v>
+      </c>
+      <c r="K88" s="32">
+        <v>4031</v>
+      </c>
+      <c r="L88" s="41">
+        <v>3975</v>
+      </c>
+      <c r="M88" s="70">
+        <v>3988</v>
+      </c>
+      <c r="N88" s="30"/>
+      <c r="O88" s="30"/>
+      <c r="P88" s="30"/>
+      <c r="Q88" s="30"/>
+      <c r="R88" s="30"/>
+      <c r="S88" s="30"/>
+      <c r="T88" s="30"/>
+      <c r="U88" s="30"/>
+      <c r="V88" s="30"/>
+      <c r="W88" s="30"/>
+      <c r="X88" s="30"/>
+      <c r="Y88" s="30"/>
+      <c r="Z88" s="30"/>
+      <c r="AA88" s="30"/>
+      <c r="AB88" s="30"/>
+      <c r="AC88" s="30"/>
+    </row>
+    <row r="89" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="35">
-[...106 lines deleted...]
-      <c r="A16" s="33" t="s">
+      <c r="B89" s="32">
+        <v>3598</v>
+      </c>
+      <c r="C89" s="32">
+        <v>4525</v>
+      </c>
+      <c r="D89" s="32">
+        <v>4589</v>
+      </c>
+      <c r="E89" s="32">
+        <v>4160</v>
+      </c>
+      <c r="F89" s="32">
+        <v>3756</v>
+      </c>
+      <c r="G89" s="32">
+        <v>3815</v>
+      </c>
+      <c r="H89" s="32">
+        <v>3043</v>
+      </c>
+      <c r="I89" s="32">
+        <v>2941</v>
+      </c>
+      <c r="J89" s="32">
+        <v>2908</v>
+      </c>
+      <c r="K89" s="32">
+        <v>2339</v>
+      </c>
+      <c r="L89" s="41">
+        <v>1890</v>
+      </c>
+      <c r="M89" s="70">
+        <v>1844</v>
+      </c>
+      <c r="N89" s="30"/>
+      <c r="O89" s="30"/>
+      <c r="P89" s="30"/>
+      <c r="Q89" s="30"/>
+      <c r="R89" s="30"/>
+      <c r="S89" s="30"/>
+      <c r="T89" s="30"/>
+      <c r="U89" s="30"/>
+      <c r="V89" s="30"/>
+      <c r="W89" s="30"/>
+      <c r="X89" s="30"/>
+      <c r="Y89" s="30"/>
+      <c r="Z89" s="30"/>
+      <c r="AA89" s="30"/>
+      <c r="AB89" s="30"/>
+      <c r="AC89" s="30"/>
+    </row>
+    <row r="90" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="B90" s="32">
+        <v>2658</v>
+      </c>
+      <c r="C90" s="32">
+        <v>2960</v>
+      </c>
+      <c r="D90" s="32">
+        <v>2334</v>
+      </c>
+      <c r="E90" s="32">
+        <v>2195</v>
+      </c>
+      <c r="F90" s="32">
+        <v>1892</v>
+      </c>
+      <c r="G90" s="32">
+        <v>2013</v>
+      </c>
+      <c r="H90" s="32">
+        <v>2536</v>
+      </c>
+      <c r="I90" s="32">
+        <v>2730</v>
+      </c>
+      <c r="J90" s="32">
+        <v>2140</v>
+      </c>
+      <c r="K90" s="32">
+        <v>2303</v>
+      </c>
+      <c r="L90" s="41">
+        <v>2002</v>
+      </c>
+      <c r="M90" s="70">
+        <v>1746</v>
+      </c>
+      <c r="N90" s="30"/>
+      <c r="O90" s="30"/>
+      <c r="P90" s="30"/>
+      <c r="Q90" s="30"/>
+      <c r="R90" s="30"/>
+      <c r="S90" s="30"/>
+      <c r="T90" s="30"/>
+      <c r="U90" s="30"/>
+      <c r="V90" s="30"/>
+      <c r="W90" s="30"/>
+      <c r="X90" s="30"/>
+      <c r="Y90" s="30"/>
+      <c r="Z90" s="30"/>
+      <c r="AA90" s="30"/>
+      <c r="AB90" s="30"/>
+      <c r="AC90" s="30"/>
+    </row>
+    <row r="91" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="B16" s="34">
-[...51 lines deleted...]
-      <c r="A17" s="33" t="s">
+      <c r="B91" s="32">
+        <v>9546</v>
+      </c>
+      <c r="C91" s="32">
+        <v>9648</v>
+      </c>
+      <c r="D91" s="32">
+        <v>10097</v>
+      </c>
+      <c r="E91" s="32">
+        <v>7264</v>
+      </c>
+      <c r="F91" s="32">
+        <v>8702</v>
+      </c>
+      <c r="G91" s="32">
+        <v>8705</v>
+      </c>
+      <c r="H91" s="32">
+        <v>8623</v>
+      </c>
+      <c r="I91" s="32">
+        <v>7876</v>
+      </c>
+      <c r="J91" s="32">
+        <v>6037</v>
+      </c>
+      <c r="K91" s="32">
+        <v>4163</v>
+      </c>
+      <c r="L91" s="41">
+        <v>3529</v>
+      </c>
+      <c r="M91" s="70">
+        <v>2829</v>
+      </c>
+      <c r="N91" s="30"/>
+      <c r="O91" s="30"/>
+      <c r="P91" s="30"/>
+      <c r="Q91" s="30"/>
+      <c r="R91" s="30"/>
+      <c r="S91" s="30"/>
+      <c r="T91" s="30"/>
+      <c r="U91" s="30"/>
+      <c r="V91" s="30"/>
+      <c r="W91" s="30"/>
+      <c r="X91" s="30"/>
+      <c r="Y91" s="30"/>
+      <c r="Z91" s="30"/>
+      <c r="AA91" s="30"/>
+      <c r="AB91" s="30"/>
+      <c r="AC91" s="30"/>
+    </row>
+    <row r="92" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="34">
-[...51 lines deleted...]
-      <c r="A18" s="33" t="s">
+      <c r="B92" s="32">
+        <v>2752</v>
+      </c>
+      <c r="C92" s="32">
+        <v>2805</v>
+      </c>
+      <c r="D92" s="32">
+        <v>2731</v>
+      </c>
+      <c r="E92" s="32">
+        <v>2184</v>
+      </c>
+      <c r="F92" s="32">
+        <v>2289</v>
+      </c>
+      <c r="G92" s="32">
+        <v>2194</v>
+      </c>
+      <c r="H92" s="32">
+        <v>2529</v>
+      </c>
+      <c r="I92" s="32">
+        <v>2975</v>
+      </c>
+      <c r="J92" s="32">
+        <v>2359</v>
+      </c>
+      <c r="K92" s="32">
+        <v>2199</v>
+      </c>
+      <c r="L92" s="41">
+        <v>1952</v>
+      </c>
+      <c r="M92" s="70">
+        <v>1957</v>
+      </c>
+      <c r="N92" s="30"/>
+      <c r="O92" s="30"/>
+      <c r="P92" s="30"/>
+      <c r="Q92" s="30"/>
+      <c r="R92" s="30"/>
+      <c r="S92" s="30"/>
+      <c r="T92" s="30"/>
+      <c r="U92" s="30"/>
+      <c r="V92" s="30"/>
+      <c r="W92" s="30"/>
+      <c r="X92" s="30"/>
+      <c r="Y92" s="30"/>
+      <c r="Z92" s="30"/>
+      <c r="AA92" s="30"/>
+      <c r="AB92" s="30"/>
+      <c r="AC92" s="30"/>
+    </row>
+    <row r="93" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="34">
-[...51 lines deleted...]
-      <c r="A19" s="33" t="s">
+      <c r="B93" s="32">
+        <v>7435</v>
+      </c>
+      <c r="C93" s="32">
+        <v>6887</v>
+      </c>
+      <c r="D93" s="32">
+        <v>6364</v>
+      </c>
+      <c r="E93" s="32">
+        <v>6082</v>
+      </c>
+      <c r="F93" s="32">
+        <v>5769</v>
+      </c>
+      <c r="G93" s="32">
+        <v>6161</v>
+      </c>
+      <c r="H93" s="32">
+        <v>4744</v>
+      </c>
+      <c r="I93" s="32">
+        <v>3597</v>
+      </c>
+      <c r="J93" s="32">
+        <v>4354</v>
+      </c>
+      <c r="K93" s="32">
+        <v>4731</v>
+      </c>
+      <c r="L93" s="41">
+        <v>3752</v>
+      </c>
+      <c r="M93" s="70">
+        <v>3404</v>
+      </c>
+      <c r="N93" s="30"/>
+      <c r="O93" s="30"/>
+      <c r="P93" s="30"/>
+      <c r="Q93" s="30"/>
+      <c r="R93" s="30"/>
+      <c r="S93" s="30"/>
+      <c r="T93" s="30"/>
+      <c r="U93" s="30"/>
+      <c r="V93" s="30"/>
+      <c r="W93" s="30"/>
+      <c r="X93" s="30"/>
+      <c r="Y93" s="30"/>
+      <c r="Z93" s="30"/>
+      <c r="AA93" s="30"/>
+      <c r="AB93" s="30"/>
+      <c r="AC93" s="30"/>
+    </row>
+    <row r="94" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="34">
-[...51 lines deleted...]
-      <c r="A20" s="33" t="s">
+      <c r="B94" s="32">
+        <v>6438</v>
+      </c>
+      <c r="C94" s="32">
+        <v>5749</v>
+      </c>
+      <c r="D94" s="32">
+        <v>7412</v>
+      </c>
+      <c r="E94" s="32">
+        <v>7836</v>
+      </c>
+      <c r="F94" s="32">
+        <v>6412</v>
+      </c>
+      <c r="G94" s="32">
+        <v>6673</v>
+      </c>
+      <c r="H94" s="32">
+        <v>4305</v>
+      </c>
+      <c r="I94" s="32">
+        <v>3566</v>
+      </c>
+      <c r="J94" s="32">
+        <v>3602</v>
+      </c>
+      <c r="K94" s="32">
+        <v>3332</v>
+      </c>
+      <c r="L94" s="41">
+        <v>1817</v>
+      </c>
+      <c r="M94" s="70">
+        <v>1598</v>
+      </c>
+      <c r="N94" s="30"/>
+      <c r="O94" s="30"/>
+      <c r="P94" s="30"/>
+      <c r="Q94" s="30"/>
+      <c r="R94" s="30"/>
+      <c r="S94" s="30"/>
+      <c r="T94" s="30"/>
+      <c r="U94" s="30"/>
+      <c r="V94" s="30"/>
+      <c r="W94" s="30"/>
+      <c r="X94" s="30"/>
+      <c r="Y94" s="30"/>
+      <c r="Z94" s="30"/>
+      <c r="AA94" s="30"/>
+      <c r="AB94" s="30"/>
+      <c r="AC94" s="30"/>
+    </row>
+    <row r="95" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="B20" s="34">
-[...51 lines deleted...]
-      <c r="A21" s="33" t="s">
+      <c r="B95" s="32">
+        <v>22131</v>
+      </c>
+      <c r="C95" s="32">
+        <v>20650</v>
+      </c>
+      <c r="D95" s="32">
+        <v>19053</v>
+      </c>
+      <c r="E95" s="32">
+        <v>13359</v>
+      </c>
+      <c r="F95" s="32">
+        <v>14880</v>
+      </c>
+      <c r="G95" s="32">
+        <v>15373</v>
+      </c>
+      <c r="H95" s="32">
+        <v>12383</v>
+      </c>
+      <c r="I95" s="32">
+        <v>17361</v>
+      </c>
+      <c r="J95" s="32">
+        <v>13659</v>
+      </c>
+      <c r="K95" s="32">
+        <v>10499</v>
+      </c>
+      <c r="L95" s="41">
+        <v>11383</v>
+      </c>
+      <c r="M95" s="70">
+        <v>10037</v>
+      </c>
+      <c r="N95" s="30"/>
+      <c r="O95" s="30"/>
+      <c r="P95" s="30"/>
+      <c r="Q95" s="30"/>
+      <c r="R95" s="30"/>
+      <c r="S95" s="30"/>
+      <c r="T95" s="30"/>
+      <c r="U95" s="30"/>
+      <c r="V95" s="30"/>
+      <c r="W95" s="30"/>
+      <c r="X95" s="30"/>
+      <c r="Y95" s="30"/>
+      <c r="Z95" s="30"/>
+      <c r="AA95" s="30"/>
+      <c r="AB95" s="30"/>
+      <c r="AC95" s="30"/>
+    </row>
+    <row r="96" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="34">
-[...51 lines deleted...]
-      <c r="A22" s="33" t="s">
+      <c r="B96" s="32">
+        <v>8181</v>
+      </c>
+      <c r="C96" s="32">
+        <v>7177</v>
+      </c>
+      <c r="D96" s="32">
+        <v>8612</v>
+      </c>
+      <c r="E96" s="32">
+        <v>8013</v>
+      </c>
+      <c r="F96" s="32">
+        <v>6595</v>
+      </c>
+      <c r="G96" s="32">
+        <v>5895</v>
+      </c>
+      <c r="H96" s="32">
+        <v>5822</v>
+      </c>
+      <c r="I96" s="32">
+        <v>4481</v>
+      </c>
+      <c r="J96" s="32">
+        <v>3372</v>
+      </c>
+      <c r="K96" s="32">
+        <v>2735</v>
+      </c>
+      <c r="L96" s="41">
+        <v>3468</v>
+      </c>
+      <c r="M96" s="70">
+        <v>2774</v>
+      </c>
+      <c r="N96" s="30"/>
+      <c r="O96" s="30"/>
+      <c r="P96" s="30"/>
+      <c r="Q96" s="30"/>
+      <c r="R96" s="30"/>
+      <c r="S96" s="30"/>
+      <c r="T96" s="30"/>
+      <c r="U96" s="30"/>
+      <c r="V96" s="30"/>
+      <c r="W96" s="30"/>
+      <c r="X96" s="30"/>
+      <c r="Y96" s="30"/>
+      <c r="Z96" s="30"/>
+      <c r="AA96" s="30"/>
+      <c r="AB96" s="30"/>
+      <c r="AC96" s="30"/>
+    </row>
+    <row r="97" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="B22" s="34">
-[...51 lines deleted...]
-      <c r="A23" s="33" t="s">
+      <c r="B97" s="32">
+        <v>2526</v>
+      </c>
+      <c r="C97" s="32">
+        <v>2676</v>
+      </c>
+      <c r="D97" s="32">
+        <v>2533</v>
+      </c>
+      <c r="E97" s="32">
+        <v>2279</v>
+      </c>
+      <c r="F97" s="32">
+        <v>2245</v>
+      </c>
+      <c r="G97" s="32">
+        <v>2271</v>
+      </c>
+      <c r="H97" s="32">
+        <v>1474</v>
+      </c>
+      <c r="I97" s="32">
+        <v>1479</v>
+      </c>
+      <c r="J97" s="32">
+        <v>1313</v>
+      </c>
+      <c r="K97" s="32">
+        <v>1432</v>
+      </c>
+      <c r="L97" s="41">
+        <v>1470</v>
+      </c>
+      <c r="M97" s="70">
+        <v>1241</v>
+      </c>
+      <c r="N97" s="30"/>
+      <c r="O97" s="30"/>
+      <c r="P97" s="30"/>
+      <c r="Q97" s="30"/>
+      <c r="R97" s="30"/>
+      <c r="S97" s="30"/>
+      <c r="T97" s="30"/>
+      <c r="U97" s="30"/>
+      <c r="V97" s="30"/>
+      <c r="W97" s="30"/>
+      <c r="X97" s="30"/>
+      <c r="Y97" s="30"/>
+      <c r="Z97" s="30"/>
+      <c r="AA97" s="30"/>
+      <c r="AB97" s="30"/>
+      <c r="AC97" s="30"/>
+    </row>
+    <row r="98" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="B23" s="34">
-[...51 lines deleted...]
-      <c r="A24" s="33" t="s">
+      <c r="B98" s="32">
+        <v>4982</v>
+      </c>
+      <c r="C98" s="32">
+        <v>4361</v>
+      </c>
+      <c r="D98" s="32">
+        <v>4731</v>
+      </c>
+      <c r="E98" s="32">
+        <v>5122</v>
+      </c>
+      <c r="F98" s="32">
+        <v>6462</v>
+      </c>
+      <c r="G98" s="32">
+        <v>6337</v>
+      </c>
+      <c r="H98" s="32">
+        <v>4583</v>
+      </c>
+      <c r="I98" s="32">
+        <v>3684</v>
+      </c>
+      <c r="J98" s="32">
+        <v>3529</v>
+      </c>
+      <c r="K98" s="32">
+        <v>3062</v>
+      </c>
+      <c r="L98" s="41">
+        <v>2916</v>
+      </c>
+      <c r="M98" s="70">
+        <v>2134</v>
+      </c>
+      <c r="N98" s="30"/>
+      <c r="O98" s="30"/>
+      <c r="P98" s="30"/>
+      <c r="Q98" s="30"/>
+      <c r="R98" s="30"/>
+      <c r="S98" s="30"/>
+      <c r="T98" s="30"/>
+      <c r="U98" s="30"/>
+      <c r="V98" s="30"/>
+      <c r="W98" s="30"/>
+      <c r="X98" s="30"/>
+      <c r="Y98" s="30"/>
+      <c r="Z98" s="30"/>
+      <c r="AA98" s="30"/>
+      <c r="AB98" s="30"/>
+      <c r="AC98" s="30"/>
+    </row>
+    <row r="99" spans="1:29" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="B24" s="34">
-[...51 lines deleted...]
-      <c r="A25" s="33" t="s">
+      <c r="B99" s="32">
+        <v>6383</v>
+      </c>
+      <c r="C99" s="32">
+        <v>5369</v>
+      </c>
+      <c r="D99" s="32">
+        <v>5454</v>
+      </c>
+      <c r="E99" s="32">
+        <v>5603</v>
+      </c>
+      <c r="F99" s="32">
+        <v>5017</v>
+      </c>
+      <c r="G99" s="32">
+        <v>4882</v>
+      </c>
+      <c r="H99" s="32">
+        <v>3940</v>
+      </c>
+      <c r="I99" s="32">
+        <v>3800</v>
+      </c>
+      <c r="J99" s="32">
+        <v>3373</v>
+      </c>
+      <c r="K99" s="32">
+        <v>2922</v>
+      </c>
+      <c r="L99" s="41">
+        <v>2483</v>
+      </c>
+      <c r="M99" s="70">
+        <v>2294</v>
+      </c>
+      <c r="N99" s="49"/>
+      <c r="O99" s="49"/>
+      <c r="P99" s="49"/>
+      <c r="Q99" s="49"/>
+      <c r="R99" s="49"/>
+      <c r="S99" s="49"/>
+      <c r="T99" s="49"/>
+      <c r="U99" s="49"/>
+      <c r="V99" s="39"/>
+      <c r="W99" s="49"/>
+      <c r="X99" s="49"/>
+      <c r="Y99" s="49"/>
+      <c r="Z99" s="49"/>
+      <c r="AA99" s="39"/>
+      <c r="AB99" s="49"/>
+      <c r="AC99" s="49"/>
+    </row>
+    <row r="100" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="B25" s="34">
-[...51 lines deleted...]
-      <c r="A26" s="37" t="s">
+      <c r="B100" s="32">
+        <v>4825</v>
+      </c>
+      <c r="C100" s="32">
+        <v>3508</v>
+      </c>
+      <c r="D100" s="32">
+        <v>4335</v>
+      </c>
+      <c r="E100" s="32">
+        <v>4763</v>
+      </c>
+      <c r="F100" s="32">
+        <v>4071</v>
+      </c>
+      <c r="G100" s="32">
+        <v>4051</v>
+      </c>
+      <c r="H100" s="32">
+        <v>3043</v>
+      </c>
+      <c r="I100" s="32">
+        <v>2740</v>
+      </c>
+      <c r="J100" s="32">
+        <v>2197</v>
+      </c>
+      <c r="K100" s="32">
+        <v>1433</v>
+      </c>
+      <c r="L100" s="41">
+        <v>1293</v>
+      </c>
+      <c r="M100" s="70">
+        <v>1430</v>
+      </c>
+      <c r="N100" s="30"/>
+      <c r="O100" s="30"/>
+      <c r="P100" s="30"/>
+      <c r="Q100" s="30"/>
+      <c r="R100" s="30"/>
+      <c r="S100" s="30"/>
+      <c r="T100" s="30"/>
+      <c r="U100" s="30"/>
+      <c r="V100" s="40"/>
+      <c r="W100" s="30"/>
+      <c r="X100" s="30"/>
+      <c r="Y100" s="30"/>
+      <c r="Z100" s="30"/>
+      <c r="AA100" s="40"/>
+      <c r="AB100" s="30"/>
+      <c r="AC100" s="30"/>
+    </row>
+    <row r="101" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="35" t="s">
         <v>22</v>
       </c>
-      <c r="B26" s="38">
-[...119 lines deleted...]
-      <c r="L29" s="14" t="s">
+      <c r="B101" s="36">
+        <v>6368</v>
+      </c>
+      <c r="C101" s="36">
+        <v>5906</v>
+      </c>
+      <c r="D101" s="36">
+        <v>5885</v>
+      </c>
+      <c r="E101" s="36">
+        <v>6337</v>
+      </c>
+      <c r="F101" s="36">
+        <v>5917</v>
+      </c>
+      <c r="G101" s="36">
+        <v>3672</v>
+      </c>
+      <c r="H101" s="36">
+        <v>3053</v>
+      </c>
+      <c r="I101" s="36">
+        <v>2889</v>
+      </c>
+      <c r="J101" s="36">
+        <v>2966</v>
+      </c>
+      <c r="K101" s="36">
+        <v>4230</v>
+      </c>
+      <c r="L101" s="36">
+        <v>4626</v>
+      </c>
+      <c r="M101" s="71">
+        <v>6571</v>
+      </c>
+      <c r="N101" s="30"/>
+      <c r="O101" s="30"/>
+      <c r="P101" s="30"/>
+      <c r="Q101" s="30"/>
+      <c r="R101" s="30"/>
+      <c r="S101" s="30"/>
+      <c r="T101" s="30"/>
+      <c r="U101" s="30"/>
+      <c r="V101" s="40"/>
+      <c r="W101" s="30"/>
+      <c r="X101" s="30"/>
+      <c r="Y101" s="30"/>
+      <c r="Z101" s="30"/>
+      <c r="AA101" s="40"/>
+      <c r="AB101" s="30"/>
+      <c r="AC101" s="30"/>
+    </row>
+    <row r="102" spans="1:29" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="50"/>
+      <c r="B102" s="79"/>
+      <c r="C102" s="79"/>
+      <c r="D102" s="51"/>
+      <c r="F102" s="52"/>
+      <c r="G102" s="52"/>
+      <c r="H102" s="52"/>
+      <c r="I102" s="52"/>
+      <c r="J102" s="52"/>
+      <c r="K102" s="52"/>
+      <c r="L102" s="52"/>
+      <c r="M102" s="52"/>
+      <c r="N102" s="52"/>
+      <c r="O102" s="52"/>
+      <c r="P102" s="52"/>
+      <c r="Q102" s="52"/>
+      <c r="R102" s="52"/>
+      <c r="S102" s="52"/>
+      <c r="T102" s="52"/>
+      <c r="U102" s="52"/>
+      <c r="V102" s="53"/>
+      <c r="W102" s="52"/>
+      <c r="X102" s="52"/>
+      <c r="Y102" s="52"/>
+      <c r="Z102" s="52"/>
+      <c r="AA102" s="53"/>
+      <c r="AB102" s="52"/>
+      <c r="AC102" s="52"/>
+    </row>
+    <row r="103" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="77" t="s">
+        <v>5</v>
+      </c>
+      <c r="B103" s="77"/>
+      <c r="C103" s="77"/>
+      <c r="D103" s="77"/>
+      <c r="E103" s="77"/>
+      <c r="F103" s="77"/>
+      <c r="G103" s="77"/>
+      <c r="H103" s="77"/>
+      <c r="I103" s="77"/>
+      <c r="J103" s="77"/>
+      <c r="K103" s="30"/>
+      <c r="L103" s="30"/>
+      <c r="M103" s="30"/>
+      <c r="N103" s="30"/>
+      <c r="O103" s="30"/>
+      <c r="P103" s="30"/>
+      <c r="Q103" s="30"/>
+      <c r="R103" s="30"/>
+      <c r="S103" s="30"/>
+      <c r="T103" s="30"/>
+      <c r="U103" s="30"/>
+      <c r="V103" s="40"/>
+      <c r="W103" s="30"/>
+      <c r="X103" s="30"/>
+      <c r="Y103" s="30"/>
+      <c r="Z103" s="30"/>
+      <c r="AA103" s="40"/>
+      <c r="AB103" s="30"/>
+      <c r="AC103" s="30"/>
+    </row>
+    <row r="104" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B104" s="42"/>
+      <c r="C104" s="43"/>
+      <c r="D104" s="42"/>
+      <c r="E104" s="42"/>
+      <c r="F104" s="44"/>
+      <c r="G104" s="44"/>
+      <c r="H104" s="44"/>
+      <c r="I104" s="44"/>
+      <c r="J104" s="45"/>
+      <c r="K104" s="13"/>
+      <c r="L104" s="13"/>
+      <c r="M104" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="M29" s="32"/>
-[...21 lines deleted...]
-      <c r="B30" s="20">
+      <c r="N104" s="30"/>
+      <c r="O104" s="30"/>
+      <c r="P104" s="30"/>
+      <c r="Q104" s="30"/>
+      <c r="R104" s="30"/>
+      <c r="S104" s="30"/>
+      <c r="T104" s="30"/>
+      <c r="U104" s="30"/>
+      <c r="V104" s="40"/>
+      <c r="W104" s="30"/>
+      <c r="X104" s="30"/>
+      <c r="Y104" s="30"/>
+      <c r="Z104" s="30"/>
+      <c r="AA104" s="40"/>
+      <c r="AB104" s="30"/>
+      <c r="AC104" s="30"/>
+    </row>
+    <row r="105" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="17"/>
+      <c r="B105" s="18">
         <v>2014</v>
       </c>
-      <c r="C30" s="21" t="s">
+      <c r="C105" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="D30" s="21">
+      <c r="D105" s="19">
         <v>2016</v>
       </c>
-      <c r="E30" s="21">
+      <c r="E105" s="19">
         <v>2017</v>
       </c>
-      <c r="F30" s="21">
+      <c r="F105" s="19">
         <v>2018</v>
       </c>
-      <c r="G30" s="21">
+      <c r="G105" s="19">
         <v>2019</v>
       </c>
-      <c r="H30" s="21">
+      <c r="H105" s="19">
         <v>2020</v>
       </c>
-      <c r="I30" s="21">
+      <c r="I105" s="19">
         <v>2021</v>
       </c>
-      <c r="J30" s="22">
+      <c r="J105" s="20">
         <v>2022</v>
       </c>
-      <c r="K30" s="22">
+      <c r="K105" s="20">
         <v>2023</v>
       </c>
-      <c r="L30" s="22">
+      <c r="L105" s="21">
         <v>2024</v>
       </c>
-      <c r="V30" s="10"/>
-[...3 lines deleted...]
-      <c r="A31" s="25" t="s">
+      <c r="M105" s="21">
+        <v>2025</v>
+      </c>
+      <c r="N105" s="30"/>
+      <c r="O105" s="30"/>
+      <c r="P105" s="30"/>
+      <c r="Q105" s="30"/>
+      <c r="R105" s="30"/>
+      <c r="S105" s="30"/>
+      <c r="T105" s="30"/>
+      <c r="U105" s="30"/>
+      <c r="V105" s="40"/>
+      <c r="W105" s="30"/>
+      <c r="X105" s="30"/>
+      <c r="Y105" s="30"/>
+      <c r="Z105" s="30"/>
+      <c r="AA105" s="40"/>
+      <c r="AB105" s="30"/>
+      <c r="AC105" s="30"/>
+    </row>
+    <row r="106" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="B31" s="28">
-[...36 lines deleted...]
-      <c r="A32" s="33" t="s">
+      <c r="B106" s="25">
+        <v>26105</v>
+      </c>
+      <c r="C106" s="25">
+        <v>26068</v>
+      </c>
+      <c r="D106" s="26">
+        <v>25653</v>
+      </c>
+      <c r="E106" s="26">
+        <v>25016</v>
+      </c>
+      <c r="F106" s="26">
+        <v>24526</v>
+      </c>
+      <c r="G106" s="26">
+        <v>24121</v>
+      </c>
+      <c r="H106" s="26">
+        <v>24138</v>
+      </c>
+      <c r="I106" s="26">
+        <v>24082</v>
+      </c>
+      <c r="J106" s="27">
+        <v>23185</v>
+      </c>
+      <c r="K106" s="27">
+        <v>22595</v>
+      </c>
+      <c r="L106" s="27">
+        <v>21604</v>
+      </c>
+      <c r="M106" s="69">
+        <v>20989</v>
+      </c>
+      <c r="N106" s="30"/>
+      <c r="O106" s="30"/>
+      <c r="P106" s="30"/>
+      <c r="Q106" s="30"/>
+      <c r="R106" s="30"/>
+      <c r="S106" s="30"/>
+      <c r="T106" s="30"/>
+      <c r="U106" s="30"/>
+      <c r="V106" s="40"/>
+      <c r="W106" s="30"/>
+      <c r="X106" s="30"/>
+      <c r="Y106" s="30"/>
+      <c r="Z106" s="30"/>
+      <c r="AA106" s="40"/>
+      <c r="AB106" s="30"/>
+      <c r="AC106" s="30"/>
+    </row>
+    <row r="107" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="31" t="s">
         <v>32</v>
       </c>
-      <c r="B32" s="34">
-[...51 lines deleted...]
-      <c r="A33" s="33" t="s">
+      <c r="B107" s="32">
+        <v>8266</v>
+      </c>
+      <c r="C107" s="32">
+        <v>7776</v>
+      </c>
+      <c r="D107" s="32">
+        <v>8002</v>
+      </c>
+      <c r="E107" s="32">
+        <v>7312</v>
+      </c>
+      <c r="F107" s="32">
+        <v>6900</v>
+      </c>
+      <c r="G107" s="32">
+        <v>7169</v>
+      </c>
+      <c r="H107" s="32">
+        <v>7527</v>
+      </c>
+      <c r="I107" s="32">
+        <v>7462</v>
+      </c>
+      <c r="J107" s="28">
+        <v>7520</v>
+      </c>
+      <c r="K107" s="28">
+        <v>7593</v>
+      </c>
+      <c r="L107" s="54">
+        <v>7393</v>
+      </c>
+      <c r="M107" s="70">
+        <v>7301</v>
+      </c>
+      <c r="N107" s="30"/>
+      <c r="O107" s="30"/>
+      <c r="P107" s="30"/>
+      <c r="Q107" s="30"/>
+      <c r="R107" s="30"/>
+      <c r="S107" s="30"/>
+      <c r="T107" s="30"/>
+      <c r="U107" s="30"/>
+      <c r="V107" s="40"/>
+      <c r="W107" s="30"/>
+      <c r="X107" s="30"/>
+      <c r="Y107" s="30"/>
+      <c r="Z107" s="30"/>
+      <c r="AA107" s="40"/>
+      <c r="AB107" s="30"/>
+      <c r="AC107" s="30"/>
+    </row>
+    <row r="108" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B108" s="32">
+        <v>1399</v>
+      </c>
+      <c r="C108" s="32">
+        <v>1261</v>
+      </c>
+      <c r="D108" s="32">
+        <v>1110</v>
+      </c>
+      <c r="E108" s="32">
+        <v>1290</v>
+      </c>
+      <c r="F108" s="32">
+        <v>1292</v>
+      </c>
+      <c r="G108" s="32">
+        <v>1070</v>
+      </c>
+      <c r="H108" s="32">
+        <v>1080</v>
+      </c>
+      <c r="I108" s="55">
+        <v>917</v>
+      </c>
+      <c r="J108" s="28">
+        <v>944</v>
+      </c>
+      <c r="K108" s="28">
+        <v>892</v>
+      </c>
+      <c r="L108" s="54">
+        <v>906</v>
+      </c>
+      <c r="M108" s="70">
+        <v>808</v>
+      </c>
+      <c r="N108" s="30"/>
+      <c r="O108" s="30"/>
+      <c r="P108" s="30"/>
+      <c r="Q108" s="30"/>
+      <c r="R108" s="30"/>
+      <c r="S108" s="30"/>
+      <c r="T108" s="30"/>
+      <c r="U108" s="30"/>
+      <c r="V108" s="40"/>
+      <c r="W108" s="30"/>
+      <c r="X108" s="30"/>
+      <c r="Y108" s="30"/>
+      <c r="Z108" s="30"/>
+      <c r="AA108" s="40"/>
+      <c r="AB108" s="30"/>
+      <c r="AC108" s="30"/>
+    </row>
+    <row r="109" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="31" t="s">
         <v>34</v>
       </c>
-      <c r="B33" s="34">
-[...51 lines deleted...]
-      <c r="A34" s="33" t="s">
+      <c r="B109" s="32">
+        <v>1500</v>
+      </c>
+      <c r="C109" s="32">
+        <v>1352</v>
+      </c>
+      <c r="D109" s="32">
+        <v>1331</v>
+      </c>
+      <c r="E109" s="32">
+        <v>1277</v>
+      </c>
+      <c r="F109" s="32">
+        <v>1194</v>
+      </c>
+      <c r="G109" s="32">
+        <v>1176</v>
+      </c>
+      <c r="H109" s="32">
+        <v>1100</v>
+      </c>
+      <c r="I109" s="32">
+        <v>1111</v>
+      </c>
+      <c r="J109" s="28">
+        <v>966</v>
+      </c>
+      <c r="K109" s="28">
+        <v>932</v>
+      </c>
+      <c r="L109" s="54">
+        <v>868</v>
+      </c>
+      <c r="M109" s="70">
+        <v>878</v>
+      </c>
+      <c r="N109" s="30"/>
+      <c r="O109" s="30"/>
+      <c r="P109" s="30"/>
+      <c r="Q109" s="30"/>
+      <c r="R109" s="30"/>
+      <c r="S109" s="30"/>
+      <c r="T109" s="30"/>
+      <c r="U109" s="30"/>
+      <c r="V109" s="40"/>
+      <c r="W109" s="30"/>
+      <c r="X109" s="30"/>
+      <c r="Y109" s="30"/>
+      <c r="Z109" s="30"/>
+      <c r="AA109" s="40"/>
+      <c r="AB109" s="30"/>
+      <c r="AC109" s="30"/>
+    </row>
+    <row r="110" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="B34" s="34">
-[...51 lines deleted...]
-      <c r="A35" s="33" t="s">
+      <c r="B110" s="32">
+        <v>4166</v>
+      </c>
+      <c r="C110" s="32">
+        <v>4010</v>
+      </c>
+      <c r="D110" s="32">
+        <v>3936</v>
+      </c>
+      <c r="E110" s="32">
+        <v>3729</v>
+      </c>
+      <c r="F110" s="32">
+        <v>3905</v>
+      </c>
+      <c r="G110" s="32">
+        <v>3727</v>
+      </c>
+      <c r="H110" s="32">
+        <v>3892</v>
+      </c>
+      <c r="I110" s="32">
+        <v>3766</v>
+      </c>
+      <c r="J110" s="28">
+        <v>3643</v>
+      </c>
+      <c r="K110" s="28">
+        <v>3391</v>
+      </c>
+      <c r="L110" s="54">
+        <v>3215</v>
+      </c>
+      <c r="M110" s="70">
+        <v>3064</v>
+      </c>
+      <c r="N110" s="30"/>
+      <c r="O110" s="30"/>
+      <c r="P110" s="30"/>
+      <c r="Q110" s="30"/>
+      <c r="R110" s="30"/>
+      <c r="S110" s="30"/>
+      <c r="T110" s="30"/>
+      <c r="U110" s="30"/>
+      <c r="V110" s="40"/>
+      <c r="W110" s="30"/>
+      <c r="X110" s="30"/>
+      <c r="Y110" s="30"/>
+      <c r="Z110" s="30"/>
+      <c r="AA110" s="40"/>
+      <c r="AB110" s="30"/>
+      <c r="AC110" s="30"/>
+    </row>
+    <row r="111" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="B111" s="55">
+        <v>350</v>
+      </c>
+      <c r="C111" s="55">
+        <v>339</v>
+      </c>
+      <c r="D111" s="55">
+        <v>330</v>
+      </c>
+      <c r="E111" s="55">
+        <v>354</v>
+      </c>
+      <c r="F111" s="55">
+        <v>364</v>
+      </c>
+      <c r="G111" s="55">
+        <v>322</v>
+      </c>
+      <c r="H111" s="55">
+        <v>316</v>
+      </c>
+      <c r="I111" s="55">
+        <v>359</v>
+      </c>
+      <c r="J111" s="28">
+        <v>336</v>
+      </c>
+      <c r="K111" s="28">
+        <v>395</v>
+      </c>
+      <c r="L111" s="54">
+        <v>334</v>
+      </c>
+      <c r="M111" s="70">
+        <v>345</v>
+      </c>
+      <c r="N111" s="30"/>
+      <c r="O111" s="30"/>
+      <c r="P111" s="30"/>
+      <c r="Q111" s="30"/>
+      <c r="R111" s="30"/>
+      <c r="S111" s="30"/>
+      <c r="T111" s="30"/>
+      <c r="U111" s="30"/>
+      <c r="V111" s="40"/>
+      <c r="W111" s="30"/>
+      <c r="X111" s="30"/>
+      <c r="Y111" s="30"/>
+      <c r="Z111" s="30"/>
+      <c r="AA111" s="40"/>
+      <c r="AB111" s="30"/>
+      <c r="AC111" s="30"/>
+    </row>
+    <row r="112" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B112" s="55">
+        <v>374</v>
+      </c>
+      <c r="C112" s="55">
+        <v>403</v>
+      </c>
+      <c r="D112" s="55">
+        <v>421</v>
+      </c>
+      <c r="E112" s="55">
+        <v>431</v>
+      </c>
+      <c r="F112" s="55">
+        <v>378</v>
+      </c>
+      <c r="G112" s="55">
+        <v>368</v>
+      </c>
+      <c r="H112" s="55">
+        <v>381</v>
+      </c>
+      <c r="I112" s="55">
+        <v>402</v>
+      </c>
+      <c r="J112" s="28">
+        <v>291</v>
+      </c>
+      <c r="K112" s="28">
+        <v>279</v>
+      </c>
+      <c r="L112" s="54">
+        <v>223</v>
+      </c>
+      <c r="M112" s="70">
+        <v>248</v>
+      </c>
+      <c r="N112" s="30"/>
+      <c r="O112" s="30"/>
+      <c r="P112" s="30"/>
+      <c r="Q112" s="30"/>
+      <c r="R112" s="30"/>
+      <c r="S112" s="30"/>
+      <c r="T112" s="30"/>
+      <c r="U112" s="30"/>
+      <c r="V112" s="40"/>
+      <c r="W112" s="30"/>
+      <c r="X112" s="30"/>
+      <c r="Y112" s="30"/>
+      <c r="Z112" s="30"/>
+      <c r="AA112" s="40"/>
+      <c r="AB112" s="30"/>
+      <c r="AC112" s="30"/>
+    </row>
+    <row r="113" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="B113" s="32">
+        <v>1115</v>
+      </c>
+      <c r="C113" s="32">
+        <v>1146</v>
+      </c>
+      <c r="D113" s="32">
+        <v>1137</v>
+      </c>
+      <c r="E113" s="32">
+        <v>1220</v>
+      </c>
+      <c r="F113" s="32">
+        <v>1051</v>
+      </c>
+      <c r="G113" s="32">
+        <v>1005</v>
+      </c>
+      <c r="H113" s="55">
+        <v>961</v>
+      </c>
+      <c r="I113" s="55">
+        <v>986</v>
+      </c>
+      <c r="J113" s="28">
+        <v>801</v>
+      </c>
+      <c r="K113" s="28">
+        <v>780</v>
+      </c>
+      <c r="L113" s="54">
+        <v>722</v>
+      </c>
+      <c r="M113" s="70">
+        <v>712</v>
+      </c>
+      <c r="N113" s="30"/>
+      <c r="O113" s="30"/>
+      <c r="P113" s="30"/>
+      <c r="Q113" s="30"/>
+      <c r="R113" s="30"/>
+      <c r="S113" s="30"/>
+      <c r="T113" s="30"/>
+      <c r="U113" s="30"/>
+      <c r="V113" s="40"/>
+      <c r="W113" s="30"/>
+      <c r="X113" s="30"/>
+      <c r="Y113" s="30"/>
+      <c r="Z113" s="30"/>
+      <c r="AA113" s="40"/>
+      <c r="AB113" s="30"/>
+      <c r="AC113" s="30"/>
+    </row>
+    <row r="114" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="B114" s="55">
+        <v>437</v>
+      </c>
+      <c r="C114" s="55">
+        <v>498</v>
+      </c>
+      <c r="D114" s="55">
+        <v>536</v>
+      </c>
+      <c r="E114" s="55">
+        <v>514</v>
+      </c>
+      <c r="F114" s="55">
+        <v>512</v>
+      </c>
+      <c r="G114" s="55">
+        <v>500</v>
+      </c>
+      <c r="H114" s="55">
+        <v>477</v>
+      </c>
+      <c r="I114" s="55">
+        <v>475</v>
+      </c>
+      <c r="J114" s="28">
+        <v>450</v>
+      </c>
+      <c r="K114" s="28">
+        <v>447</v>
+      </c>
+      <c r="L114" s="54">
+        <v>404</v>
+      </c>
+      <c r="M114" s="70">
+        <v>393</v>
+      </c>
+      <c r="N114" s="30"/>
+      <c r="O114" s="30"/>
+      <c r="P114" s="30"/>
+      <c r="Q114" s="30"/>
+      <c r="R114" s="30"/>
+      <c r="S114" s="30"/>
+      <c r="T114" s="30"/>
+      <c r="U114" s="30"/>
+      <c r="V114" s="40"/>
+      <c r="W114" s="30"/>
+      <c r="X114" s="30"/>
+      <c r="Y114" s="30"/>
+      <c r="Z114" s="30"/>
+      <c r="AA114" s="40"/>
+      <c r="AB114" s="30"/>
+      <c r="AC114" s="30"/>
+    </row>
+    <row r="115" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="34" t="s">
         <v>36</v>
       </c>
-      <c r="B35" s="34">
-[...326 lines deleted...]
-      <c r="A41" s="33" t="s">
+      <c r="B115" s="55">
+        <v>285</v>
+      </c>
+      <c r="C115" s="55">
+        <v>276</v>
+      </c>
+      <c r="D115" s="55">
+        <v>267</v>
+      </c>
+      <c r="E115" s="55">
+        <v>299</v>
+      </c>
+      <c r="F115" s="55">
+        <v>264</v>
+      </c>
+      <c r="G115" s="55">
+        <v>238</v>
+      </c>
+      <c r="H115" s="55">
+        <v>315</v>
+      </c>
+      <c r="I115" s="55">
+        <v>339</v>
+      </c>
+      <c r="J115" s="28">
+        <v>289</v>
+      </c>
+      <c r="K115" s="28">
+        <v>288</v>
+      </c>
+      <c r="L115" s="54">
+        <v>310</v>
+      </c>
+      <c r="M115" s="70">
+        <v>227</v>
+      </c>
+      <c r="N115" s="30"/>
+      <c r="O115" s="30"/>
+      <c r="P115" s="30"/>
+      <c r="Q115" s="30"/>
+      <c r="R115" s="30"/>
+      <c r="S115" s="30"/>
+      <c r="T115" s="30"/>
+      <c r="U115" s="30"/>
+      <c r="V115" s="40"/>
+      <c r="W115" s="30"/>
+      <c r="X115" s="30"/>
+      <c r="Y115" s="30"/>
+      <c r="Z115" s="30"/>
+      <c r="AA115" s="40"/>
+      <c r="AB115" s="30"/>
+      <c r="AC115" s="30"/>
+    </row>
+    <row r="116" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="B41" s="34">
-[...51 lines deleted...]
-      <c r="A42" s="33" t="s">
+      <c r="B116" s="32">
+        <v>1730</v>
+      </c>
+      <c r="C116" s="32">
+        <v>1808</v>
+      </c>
+      <c r="D116" s="32">
+        <v>1506</v>
+      </c>
+      <c r="E116" s="32">
+        <v>1350</v>
+      </c>
+      <c r="F116" s="32">
+        <v>1421</v>
+      </c>
+      <c r="G116" s="32">
+        <v>1483</v>
+      </c>
+      <c r="H116" s="32">
+        <v>1336</v>
+      </c>
+      <c r="I116" s="32">
+        <v>1330</v>
+      </c>
+      <c r="J116" s="28">
+        <v>1248</v>
+      </c>
+      <c r="K116" s="28">
+        <v>1172</v>
+      </c>
+      <c r="L116" s="54">
+        <v>1082</v>
+      </c>
+      <c r="M116" s="70">
+        <v>966</v>
+      </c>
+      <c r="N116" s="30"/>
+      <c r="O116" s="30"/>
+      <c r="P116" s="30"/>
+      <c r="Q116" s="30"/>
+      <c r="R116" s="30"/>
+      <c r="S116" s="30"/>
+      <c r="T116" s="30"/>
+      <c r="U116" s="30"/>
+      <c r="V116" s="40"/>
+      <c r="W116" s="30"/>
+      <c r="X116" s="30"/>
+      <c r="Y116" s="30"/>
+      <c r="Z116" s="30"/>
+      <c r="AA116" s="40"/>
+      <c r="AB116" s="30"/>
+      <c r="AC116" s="30"/>
+    </row>
+    <row r="117" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="B42" s="34">
-[...51 lines deleted...]
-      <c r="A43" s="33" t="s">
+      <c r="B117" s="55">
+        <v>336</v>
+      </c>
+      <c r="C117" s="55">
+        <v>363</v>
+      </c>
+      <c r="D117" s="55">
+        <v>365</v>
+      </c>
+      <c r="E117" s="55">
+        <v>363</v>
+      </c>
+      <c r="F117" s="55">
+        <v>375</v>
+      </c>
+      <c r="G117" s="55">
+        <v>359</v>
+      </c>
+      <c r="H117" s="55">
+        <v>375</v>
+      </c>
+      <c r="I117" s="55">
+        <v>382</v>
+      </c>
+      <c r="J117" s="28">
+        <v>369</v>
+      </c>
+      <c r="K117" s="28">
+        <v>329</v>
+      </c>
+      <c r="L117" s="54">
+        <v>304</v>
+      </c>
+      <c r="M117" s="70">
+        <v>310</v>
+      </c>
+      <c r="N117" s="30"/>
+      <c r="O117" s="30"/>
+      <c r="P117" s="30"/>
+      <c r="Q117" s="30"/>
+      <c r="R117" s="30"/>
+      <c r="S117" s="30"/>
+      <c r="T117" s="30"/>
+      <c r="U117" s="30"/>
+      <c r="V117" s="40"/>
+      <c r="W117" s="30"/>
+      <c r="X117" s="30"/>
+      <c r="Y117" s="30"/>
+      <c r="Z117" s="30"/>
+      <c r="AA117" s="40"/>
+      <c r="AB117" s="30"/>
+      <c r="AC117" s="30"/>
+    </row>
+    <row r="118" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="B43" s="34">
-[...51 lines deleted...]
-      <c r="A44" s="33" t="s">
+      <c r="B118" s="55">
+        <v>600</v>
+      </c>
+      <c r="C118" s="55">
+        <v>720</v>
+      </c>
+      <c r="D118" s="55">
+        <v>717</v>
+      </c>
+      <c r="E118" s="55">
+        <v>791</v>
+      </c>
+      <c r="F118" s="55">
+        <v>733</v>
+      </c>
+      <c r="G118" s="55">
+        <v>723</v>
+      </c>
+      <c r="H118" s="55">
+        <v>687</v>
+      </c>
+      <c r="I118" s="55">
+        <v>677</v>
+      </c>
+      <c r="J118" s="28">
+        <v>717</v>
+      </c>
+      <c r="K118" s="28">
+        <v>761</v>
+      </c>
+      <c r="L118" s="54">
+        <v>627</v>
+      </c>
+      <c r="M118" s="70">
+        <v>613</v>
+      </c>
+      <c r="N118" s="30"/>
+      <c r="O118" s="30"/>
+      <c r="P118" s="30"/>
+      <c r="Q118" s="30"/>
+      <c r="R118" s="30"/>
+      <c r="S118" s="30"/>
+      <c r="T118" s="30"/>
+      <c r="U118" s="30"/>
+      <c r="V118" s="40"/>
+      <c r="W118" s="30"/>
+      <c r="X118" s="30"/>
+      <c r="Y118" s="30"/>
+      <c r="Z118" s="30"/>
+      <c r="AA118" s="40"/>
+      <c r="AB118" s="30"/>
+      <c r="AC118" s="30"/>
+    </row>
+    <row r="119" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="B44" s="34">
-[...51 lines deleted...]
-      <c r="A45" s="33" t="s">
+      <c r="B119" s="55">
+        <v>548</v>
+      </c>
+      <c r="C119" s="55">
+        <v>680</v>
+      </c>
+      <c r="D119" s="55">
+        <v>662</v>
+      </c>
+      <c r="E119" s="55">
+        <v>720</v>
+      </c>
+      <c r="F119" s="55">
+        <v>736</v>
+      </c>
+      <c r="G119" s="55">
+        <v>717</v>
+      </c>
+      <c r="H119" s="55">
+        <v>650</v>
+      </c>
+      <c r="I119" s="55">
+        <v>631</v>
+      </c>
+      <c r="J119" s="28">
+        <v>593</v>
+      </c>
+      <c r="K119" s="28">
+        <v>555</v>
+      </c>
+      <c r="L119" s="54">
+        <v>494</v>
+      </c>
+      <c r="M119" s="70">
+        <v>503</v>
+      </c>
+      <c r="N119" s="30"/>
+      <c r="O119" s="30"/>
+      <c r="P119" s="30"/>
+      <c r="Q119" s="30"/>
+      <c r="R119" s="30"/>
+      <c r="S119" s="30"/>
+      <c r="T119" s="30"/>
+      <c r="U119" s="30"/>
+      <c r="V119" s="40"/>
+      <c r="W119" s="30"/>
+      <c r="X119" s="30"/>
+      <c r="Y119" s="30"/>
+      <c r="Z119" s="30"/>
+      <c r="AA119" s="40"/>
+      <c r="AB119" s="30"/>
+      <c r="AC119" s="30"/>
+    </row>
+    <row r="120" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="B45" s="34">
-[...51 lines deleted...]
-      <c r="A46" s="33" t="s">
+      <c r="B120" s="32">
+        <v>1791</v>
+      </c>
+      <c r="C120" s="32">
+        <v>1728</v>
+      </c>
+      <c r="D120" s="32">
+        <v>1764</v>
+      </c>
+      <c r="E120" s="32">
+        <v>1678</v>
+      </c>
+      <c r="F120" s="32">
+        <v>1790</v>
+      </c>
+      <c r="G120" s="32">
+        <v>1755</v>
+      </c>
+      <c r="H120" s="32">
+        <v>1713</v>
+      </c>
+      <c r="I120" s="32">
+        <v>2052</v>
+      </c>
+      <c r="J120" s="28">
+        <v>2031</v>
+      </c>
+      <c r="K120" s="28">
+        <v>1855</v>
+      </c>
+      <c r="L120" s="54">
+        <v>1875</v>
+      </c>
+      <c r="M120" s="70">
+        <v>1847</v>
+      </c>
+      <c r="N120" s="30"/>
+      <c r="O120" s="30"/>
+      <c r="P120" s="30"/>
+      <c r="Q120" s="30"/>
+      <c r="R120" s="30"/>
+      <c r="S120" s="30"/>
+      <c r="T120" s="30"/>
+      <c r="U120" s="30"/>
+      <c r="V120" s="40"/>
+      <c r="W120" s="30"/>
+      <c r="X120" s="30"/>
+      <c r="Y120" s="30"/>
+      <c r="Z120" s="30"/>
+      <c r="AA120" s="40"/>
+      <c r="AB120" s="30"/>
+      <c r="AC120" s="30"/>
+    </row>
+    <row r="121" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="B46" s="34">
-[...51 lines deleted...]
-      <c r="A47" s="33" t="s">
+      <c r="B121" s="55">
+        <v>704</v>
+      </c>
+      <c r="C121" s="55">
+        <v>700</v>
+      </c>
+      <c r="D121" s="55">
+        <v>757</v>
+      </c>
+      <c r="E121" s="55">
+        <v>731</v>
+      </c>
+      <c r="F121" s="55">
+        <v>728</v>
+      </c>
+      <c r="G121" s="55">
+        <v>740</v>
+      </c>
+      <c r="H121" s="55">
+        <v>719</v>
+      </c>
+      <c r="I121" s="55">
+        <v>629</v>
+      </c>
+      <c r="J121" s="28">
+        <v>553</v>
+      </c>
+      <c r="K121" s="28">
+        <v>526</v>
+      </c>
+      <c r="L121" s="54">
+        <v>561</v>
+      </c>
+      <c r="M121" s="70">
+        <v>509</v>
+      </c>
+      <c r="N121" s="30"/>
+      <c r="O121" s="30"/>
+      <c r="P121" s="30"/>
+      <c r="Q121" s="30"/>
+      <c r="R121" s="30"/>
+      <c r="S121" s="30"/>
+      <c r="T121" s="30"/>
+      <c r="U121" s="30"/>
+      <c r="V121" s="40"/>
+      <c r="W121" s="30"/>
+      <c r="X121" s="30"/>
+      <c r="Y121" s="30"/>
+      <c r="Z121" s="30"/>
+      <c r="AA121" s="40"/>
+      <c r="AB121" s="30"/>
+      <c r="AC121" s="30"/>
+    </row>
+    <row r="122" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="B47" s="34">
-[...51 lines deleted...]
-      <c r="A48" s="33" t="s">
+      <c r="B122" s="55">
+        <v>279</v>
+      </c>
+      <c r="C122" s="55">
+        <v>300</v>
+      </c>
+      <c r="D122" s="55">
+        <v>302</v>
+      </c>
+      <c r="E122" s="55">
+        <v>303</v>
+      </c>
+      <c r="F122" s="55">
+        <v>302</v>
+      </c>
+      <c r="G122" s="55">
+        <v>276</v>
+      </c>
+      <c r="H122" s="55">
+        <v>257</v>
+      </c>
+      <c r="I122" s="55">
+        <v>258</v>
+      </c>
+      <c r="J122" s="28">
+        <v>227</v>
+      </c>
+      <c r="K122" s="28">
+        <v>230</v>
+      </c>
+      <c r="L122" s="54">
+        <v>239</v>
+      </c>
+      <c r="M122" s="70">
+        <v>228</v>
+      </c>
+      <c r="N122" s="30"/>
+      <c r="O122" s="30"/>
+      <c r="P122" s="30"/>
+      <c r="Q122" s="30"/>
+      <c r="R122" s="30"/>
+      <c r="S122" s="30"/>
+      <c r="T122" s="30"/>
+      <c r="U122" s="30"/>
+      <c r="V122" s="40"/>
+      <c r="W122" s="30"/>
+      <c r="X122" s="30"/>
+      <c r="Y122" s="30"/>
+      <c r="Z122" s="30"/>
+      <c r="AA122" s="40"/>
+      <c r="AB122" s="30"/>
+      <c r="AC122" s="30"/>
+    </row>
+    <row r="123" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="B48" s="34">
-[...51 lines deleted...]
-      <c r="A49" s="33" t="s">
+      <c r="B123" s="55">
+        <v>491</v>
+      </c>
+      <c r="C123" s="55">
+        <v>552</v>
+      </c>
+      <c r="D123" s="55">
+        <v>591</v>
+      </c>
+      <c r="E123" s="55">
+        <v>602</v>
+      </c>
+      <c r="F123" s="55">
+        <v>638</v>
+      </c>
+      <c r="G123" s="55">
+        <v>638</v>
+      </c>
+      <c r="H123" s="55">
+        <v>543</v>
+      </c>
+      <c r="I123" s="55">
+        <v>528</v>
+      </c>
+      <c r="J123" s="28">
+        <v>491</v>
+      </c>
+      <c r="K123" s="28">
+        <v>536</v>
+      </c>
+      <c r="L123" s="54">
+        <v>505</v>
+      </c>
+      <c r="M123" s="70">
+        <v>465</v>
+      </c>
+      <c r="N123" s="30"/>
+      <c r="O123" s="30"/>
+      <c r="P123" s="30"/>
+      <c r="Q123" s="30"/>
+      <c r="R123" s="30"/>
+      <c r="S123" s="30"/>
+      <c r="T123" s="30"/>
+      <c r="U123" s="30"/>
+      <c r="V123" s="40"/>
+      <c r="W123" s="30"/>
+      <c r="X123" s="30"/>
+      <c r="Y123" s="30"/>
+      <c r="Z123" s="30"/>
+      <c r="AA123" s="40"/>
+      <c r="AB123" s="30"/>
+      <c r="AC123" s="30"/>
+    </row>
+    <row r="124" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="B49" s="34">
-[...51 lines deleted...]
-      <c r="A50" s="33" t="s">
+      <c r="B124" s="55">
+        <v>574</v>
+      </c>
+      <c r="C124" s="55">
+        <v>672</v>
+      </c>
+      <c r="D124" s="55">
+        <v>643</v>
+      </c>
+      <c r="E124" s="55">
+        <v>680</v>
+      </c>
+      <c r="F124" s="55">
+        <v>648</v>
+      </c>
+      <c r="G124" s="55">
+        <v>596</v>
+      </c>
+      <c r="H124" s="55">
+        <v>647</v>
+      </c>
+      <c r="I124" s="55">
+        <v>621</v>
+      </c>
+      <c r="J124" s="28">
+        <v>651</v>
+      </c>
+      <c r="K124" s="28">
+        <v>554</v>
+      </c>
+      <c r="L124" s="54">
+        <v>506</v>
+      </c>
+      <c r="M124" s="70">
+        <v>510</v>
+      </c>
+      <c r="N124" s="30"/>
+      <c r="O124" s="30"/>
+      <c r="P124" s="30"/>
+      <c r="Q124" s="30"/>
+      <c r="R124" s="30"/>
+      <c r="S124" s="30"/>
+      <c r="T124" s="30"/>
+      <c r="U124" s="30"/>
+      <c r="V124" s="40"/>
+      <c r="W124" s="30"/>
+      <c r="X124" s="30"/>
+      <c r="Y124" s="30"/>
+      <c r="Z124" s="30"/>
+      <c r="AA124" s="40"/>
+      <c r="AB124" s="30"/>
+      <c r="AC124" s="30"/>
+    </row>
+    <row r="125" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="B50" s="34">
-[...51 lines deleted...]
-      <c r="A51" s="37" t="s">
+      <c r="B125" s="55">
+        <v>537</v>
+      </c>
+      <c r="C125" s="55">
+        <v>659</v>
+      </c>
+      <c r="D125" s="55">
+        <v>596</v>
+      </c>
+      <c r="E125" s="55">
+        <v>654</v>
+      </c>
+      <c r="F125" s="55">
+        <v>598</v>
+      </c>
+      <c r="G125" s="55">
+        <v>579</v>
+      </c>
+      <c r="H125" s="55">
+        <v>551</v>
+      </c>
+      <c r="I125" s="55">
+        <v>524</v>
+      </c>
+      <c r="J125" s="28">
+        <v>430</v>
+      </c>
+      <c r="K125" s="28">
+        <v>426</v>
+      </c>
+      <c r="L125" s="54">
+        <v>368</v>
+      </c>
+      <c r="M125" s="70">
+        <v>374</v>
+      </c>
+      <c r="N125" s="30"/>
+      <c r="O125" s="30"/>
+      <c r="P125" s="30"/>
+      <c r="Q125" s="30"/>
+      <c r="R125" s="30"/>
+      <c r="S125" s="30"/>
+      <c r="T125" s="30"/>
+      <c r="U125" s="30"/>
+      <c r="V125" s="40"/>
+      <c r="W125" s="30"/>
+      <c r="X125" s="30"/>
+      <c r="Y125" s="30"/>
+      <c r="Z125" s="30"/>
+      <c r="AA125" s="40"/>
+      <c r="AB125" s="30"/>
+      <c r="AC125" s="30"/>
+    </row>
+    <row r="126" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="35" t="s">
         <v>22</v>
       </c>
-      <c r="B51" s="38">
-[...149 lines deleted...]
-      <c r="B55" s="20">
+      <c r="B126" s="56">
+        <v>623</v>
+      </c>
+      <c r="C126" s="56">
+        <v>825</v>
+      </c>
+      <c r="D126" s="56">
+        <v>680</v>
+      </c>
+      <c r="E126" s="56">
+        <v>718</v>
+      </c>
+      <c r="F126" s="56">
+        <v>697</v>
+      </c>
+      <c r="G126" s="56">
+        <v>680</v>
+      </c>
+      <c r="H126" s="56">
+        <v>611</v>
+      </c>
+      <c r="I126" s="56">
+        <v>633</v>
+      </c>
+      <c r="J126" s="37">
+        <v>635</v>
+      </c>
+      <c r="K126" s="37">
+        <v>654</v>
+      </c>
+      <c r="L126" s="37">
+        <v>668</v>
+      </c>
+      <c r="M126" s="71">
+        <v>688</v>
+      </c>
+      <c r="N126" s="30"/>
+      <c r="O126" s="30"/>
+      <c r="P126" s="30"/>
+      <c r="Q126" s="30"/>
+      <c r="R126" s="30"/>
+      <c r="S126" s="30"/>
+      <c r="T126" s="30"/>
+      <c r="U126" s="30"/>
+      <c r="V126" s="40"/>
+      <c r="W126" s="30"/>
+      <c r="X126" s="30"/>
+      <c r="Y126" s="30"/>
+      <c r="Z126" s="30"/>
+      <c r="AA126" s="40"/>
+      <c r="AB126" s="30"/>
+      <c r="AC126" s="30"/>
+    </row>
+    <row r="127" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="57"/>
+      <c r="B127" s="57"/>
+      <c r="C127" s="57"/>
+      <c r="D127" s="57"/>
+      <c r="E127" s="57"/>
+      <c r="F127" s="57"/>
+      <c r="G127" s="57"/>
+      <c r="H127" s="57"/>
+      <c r="I127" s="57"/>
+      <c r="J127" s="57"/>
+      <c r="K127" s="30"/>
+      <c r="L127" s="30"/>
+      <c r="M127" s="30"/>
+      <c r="N127" s="30"/>
+      <c r="O127" s="30"/>
+      <c r="P127" s="30"/>
+      <c r="Q127" s="30"/>
+      <c r="R127" s="30"/>
+      <c r="S127" s="30"/>
+      <c r="T127" s="30"/>
+      <c r="U127" s="30"/>
+      <c r="V127" s="40"/>
+      <c r="W127" s="30"/>
+      <c r="X127" s="30"/>
+      <c r="Y127" s="30"/>
+      <c r="Z127" s="30"/>
+      <c r="AA127" s="40"/>
+      <c r="AB127" s="30"/>
+      <c r="AC127" s="30"/>
+    </row>
+    <row r="128" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="77" t="s">
+        <v>6</v>
+      </c>
+      <c r="B128" s="77"/>
+      <c r="C128" s="77"/>
+      <c r="D128" s="77"/>
+      <c r="E128" s="77"/>
+      <c r="F128" s="77"/>
+      <c r="G128" s="77"/>
+      <c r="H128" s="77"/>
+      <c r="I128" s="77"/>
+      <c r="J128" s="77"/>
+      <c r="K128" s="30"/>
+      <c r="L128" s="30"/>
+      <c r="M128" s="30"/>
+      <c r="N128" s="30"/>
+      <c r="O128" s="30"/>
+      <c r="P128" s="30"/>
+      <c r="Q128" s="30"/>
+      <c r="R128" s="30"/>
+      <c r="S128" s="30"/>
+      <c r="T128" s="30"/>
+      <c r="U128" s="30"/>
+      <c r="V128" s="40"/>
+      <c r="W128" s="30"/>
+      <c r="X128" s="30"/>
+      <c r="Y128" s="30"/>
+      <c r="Z128" s="30"/>
+      <c r="AA128" s="40"/>
+      <c r="AB128" s="30"/>
+      <c r="AC128" s="30"/>
+    </row>
+    <row r="129" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="42"/>
+      <c r="B129" s="42"/>
+      <c r="C129" s="43"/>
+      <c r="D129" s="42"/>
+      <c r="E129" s="42"/>
+      <c r="F129" s="44"/>
+      <c r="G129" s="44"/>
+      <c r="H129" s="44"/>
+      <c r="I129" s="44"/>
+      <c r="J129" s="13"/>
+      <c r="L129" s="13"/>
+      <c r="M129" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="N129" s="30"/>
+      <c r="O129" s="30"/>
+      <c r="P129" s="30"/>
+      <c r="Q129" s="30"/>
+      <c r="R129" s="30"/>
+      <c r="S129" s="30"/>
+      <c r="T129" s="30"/>
+      <c r="U129" s="30"/>
+      <c r="V129" s="40"/>
+      <c r="W129" s="30"/>
+      <c r="X129" s="30"/>
+      <c r="Y129" s="30"/>
+      <c r="Z129" s="30"/>
+      <c r="AA129" s="40"/>
+      <c r="AB129" s="30"/>
+      <c r="AC129" s="30"/>
+    </row>
+    <row r="130" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="46"/>
+      <c r="B130" s="18">
         <v>2014</v>
       </c>
-      <c r="C55" s="21" t="s">
+      <c r="C130" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="D55" s="21">
+      <c r="D130" s="19">
         <v>2016</v>
       </c>
-      <c r="E55" s="21">
+      <c r="E130" s="19">
         <v>2017</v>
       </c>
-      <c r="F55" s="21">
+      <c r="F130" s="19">
         <v>2018</v>
       </c>
-      <c r="G55" s="21">
+      <c r="G130" s="19">
         <v>2019</v>
       </c>
-      <c r="H55" s="21">
+      <c r="H130" s="19">
         <v>2020</v>
       </c>
-      <c r="I55" s="21">
+      <c r="I130" s="19">
         <v>2021</v>
       </c>
-      <c r="J55" s="22">
+      <c r="J130" s="20">
         <v>2022</v>
       </c>
-      <c r="K55" s="23">
+      <c r="K130" s="21">
         <v>2023</v>
       </c>
-      <c r="L55" s="23">
+      <c r="L130" s="21">
         <v>2024</v>
       </c>
-      <c r="M55" s="32"/>
-[...18 lines deleted...]
-      <c r="A56" s="25" t="s">
+      <c r="M130" s="21">
+        <v>2025</v>
+      </c>
+      <c r="N130" s="30"/>
+      <c r="O130" s="30"/>
+      <c r="P130" s="30"/>
+      <c r="Q130" s="30"/>
+      <c r="R130" s="30"/>
+      <c r="S130" s="30"/>
+      <c r="T130" s="30"/>
+      <c r="U130" s="30"/>
+      <c r="V130" s="40"/>
+      <c r="W130" s="30"/>
+      <c r="X130" s="30"/>
+      <c r="Y130" s="30"/>
+      <c r="Z130" s="30"/>
+      <c r="AA130" s="40"/>
+      <c r="AB130" s="30"/>
+      <c r="AC130" s="30"/>
+    </row>
+    <row r="131" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="B56" s="27">
-[...51 lines deleted...]
-      <c r="A57" s="33" t="s">
+      <c r="B131" s="58">
+        <v>5</v>
+      </c>
+      <c r="C131" s="58">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="D131" s="59">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E131" s="59">
+        <v>4.8</v>
+      </c>
+      <c r="F131" s="59">
+        <v>4.8</v>
+      </c>
+      <c r="G131" s="59">
+        <v>4.7</v>
+      </c>
+      <c r="H131" s="59">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="I131" s="59">
+        <v>4.8</v>
+      </c>
+      <c r="J131" s="60">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="K131" s="60">
+        <v>4.8</v>
+      </c>
+      <c r="L131" s="60">
+        <v>4.7</v>
+      </c>
+      <c r="M131" s="72">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="N131" s="30"/>
+      <c r="O131" s="30"/>
+      <c r="P131" s="30"/>
+      <c r="Q131" s="30"/>
+      <c r="R131" s="30"/>
+      <c r="S131" s="30"/>
+      <c r="T131" s="30"/>
+      <c r="U131" s="30"/>
+      <c r="V131" s="40"/>
+      <c r="W131" s="30"/>
+      <c r="X131" s="30"/>
+      <c r="Y131" s="30"/>
+      <c r="Z131" s="30"/>
+      <c r="AA131" s="40"/>
+      <c r="AB131" s="30"/>
+      <c r="AC131" s="30"/>
+    </row>
+    <row r="132" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="31" t="s">
         <v>32</v>
       </c>
-      <c r="B57" s="49">
-[...2430 lines deleted...]
-      <c r="A103" s="2" t="s">
+      <c r="B132" s="61">
+        <v>6.2</v>
+      </c>
+      <c r="C132" s="61">
+        <v>6</v>
+      </c>
+      <c r="D132" s="61">
+        <v>5.9</v>
+      </c>
+      <c r="E132" s="61">
+        <v>5.5</v>
+      </c>
+      <c r="F132" s="61">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="G132" s="61">
+        <v>5.2</v>
+      </c>
+      <c r="H132" s="61">
+        <v>5.2</v>
+      </c>
+      <c r="I132" s="61">
         <v>5</v>
       </c>
-      <c r="B103" s="2"/>
-[...1427 lines deleted...]
-      <c r="D131" s="62">
+      <c r="J132" s="62">
         <v>4.9000000000000004</v>
       </c>
-      <c r="E131" s="62">
-[...72 lines deleted...]
-      <c r="K132" s="65">
+      <c r="K132" s="62">
         <v>4.9000000000000004</v>
       </c>
       <c r="L132" s="1">
         <v>4.9000000000000004</v>
       </c>
-      <c r="M132" s="32"/>
-[...21 lines deleted...]
-      <c r="B133" s="64">
+      <c r="M132" s="73">
+        <v>4.8</v>
+      </c>
+      <c r="N132" s="30"/>
+      <c r="O132" s="30"/>
+      <c r="P132" s="30"/>
+      <c r="Q132" s="30"/>
+      <c r="R132" s="30"/>
+      <c r="S132" s="30"/>
+      <c r="T132" s="30"/>
+      <c r="U132" s="30"/>
+      <c r="V132" s="40"/>
+      <c r="W132" s="30"/>
+      <c r="X132" s="30"/>
+      <c r="Y132" s="30"/>
+      <c r="Z132" s="30"/>
+      <c r="AA132" s="40"/>
+      <c r="AB132" s="30"/>
+      <c r="AC132" s="30"/>
+    </row>
+    <row r="133" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B133" s="61">
         <v>6.3</v>
       </c>
-      <c r="C133" s="64">
+      <c r="C133" s="61">
         <v>5.5</v>
       </c>
-      <c r="D133" s="64">
+      <c r="D133" s="61">
         <v>4.7</v>
       </c>
-      <c r="E133" s="64">
+      <c r="E133" s="61">
         <v>5.2</v>
       </c>
-      <c r="F133" s="64">
+      <c r="F133" s="61">
         <v>5.6</v>
       </c>
-      <c r="G133" s="64">
+      <c r="G133" s="61">
         <v>4.9000000000000004</v>
       </c>
-      <c r="H133" s="64">
+      <c r="H133" s="61">
         <v>5.4</v>
       </c>
-      <c r="I133" s="64">
+      <c r="I133" s="61">
         <v>4.5999999999999996</v>
       </c>
-      <c r="J133" s="65">
+      <c r="J133" s="62">
         <v>4.9000000000000004</v>
       </c>
-      <c r="K133" s="65">
+      <c r="K133" s="62">
         <v>4.8</v>
       </c>
       <c r="L133" s="1">
         <v>4.9000000000000004</v>
       </c>
-      <c r="M133" s="32"/>
-[...21 lines deleted...]
-      <c r="B134" s="64">
+      <c r="M133" s="73">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="N133" s="30"/>
+      <c r="O133" s="30"/>
+      <c r="P133" s="30"/>
+      <c r="Q133" s="30"/>
+      <c r="R133" s="30"/>
+      <c r="S133" s="30"/>
+      <c r="T133" s="30"/>
+      <c r="U133" s="30"/>
+      <c r="V133" s="40"/>
+      <c r="W133" s="30"/>
+      <c r="X133" s="30"/>
+      <c r="Y133" s="30"/>
+      <c r="Z133" s="30"/>
+      <c r="AA133" s="40"/>
+      <c r="AB133" s="30"/>
+      <c r="AC133" s="30"/>
+    </row>
+    <row r="134" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B134" s="61">
         <v>6</v>
       </c>
-      <c r="C134" s="64">
+      <c r="C134" s="61">
         <v>5.3</v>
       </c>
-      <c r="D134" s="64">
+      <c r="D134" s="61">
         <v>5.5</v>
       </c>
-      <c r="E134" s="64">
+      <c r="E134" s="61">
         <v>5.3</v>
       </c>
-      <c r="F134" s="64">
+      <c r="F134" s="61">
         <v>5.0999999999999996</v>
       </c>
-      <c r="G134" s="64">
+      <c r="G134" s="61">
         <v>5</v>
       </c>
-      <c r="H134" s="64">
+      <c r="H134" s="61">
         <v>4.9000000000000004</v>
       </c>
-      <c r="I134" s="64">
+      <c r="I134" s="61">
         <v>5</v>
       </c>
-      <c r="J134" s="65">
+      <c r="J134" s="62">
         <v>4.9000000000000004</v>
       </c>
-      <c r="K134" s="65">
+      <c r="K134" s="62">
         <v>4.8</v>
       </c>
       <c r="L134" s="1">
         <v>4.5999999999999996</v>
       </c>
-      <c r="M134" s="32"/>
-[...21 lines deleted...]
-      <c r="B135" s="64">
+      <c r="M134" s="73">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="N134" s="30"/>
+      <c r="O134" s="30"/>
+      <c r="P134" s="30"/>
+      <c r="Q134" s="30"/>
+      <c r="R134" s="30"/>
+      <c r="S134" s="30"/>
+      <c r="T134" s="30"/>
+      <c r="U134" s="30"/>
+      <c r="V134" s="40"/>
+      <c r="W134" s="30"/>
+      <c r="X134" s="30"/>
+      <c r="Y134" s="30"/>
+      <c r="Z134" s="30"/>
+      <c r="AA134" s="40"/>
+      <c r="AB134" s="30"/>
+      <c r="AC134" s="30"/>
+    </row>
+    <row r="135" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="B135" s="61">
         <v>5.5</v>
       </c>
-      <c r="C135" s="64">
+      <c r="C135" s="61">
         <v>5.3</v>
       </c>
-      <c r="D135" s="64">
+      <c r="D135" s="61">
         <v>5.0999999999999996</v>
       </c>
-      <c r="E135" s="64">
+      <c r="E135" s="61">
         <v>5</v>
       </c>
-      <c r="F135" s="64">
+      <c r="F135" s="61">
         <v>5.3</v>
       </c>
-      <c r="G135" s="64">
+      <c r="G135" s="61">
         <v>5.0999999999999996</v>
       </c>
-      <c r="H135" s="64">
+      <c r="H135" s="61">
         <v>5.4</v>
       </c>
-      <c r="I135" s="64">
+      <c r="I135" s="61">
         <v>4.9000000000000004</v>
       </c>
-      <c r="J135" s="65">
+      <c r="J135" s="62">
         <v>5</v>
       </c>
-      <c r="K135" s="65">
+      <c r="K135" s="62">
         <v>4.7</v>
       </c>
       <c r="L135" s="1">
         <v>4.5999999999999996</v>
       </c>
-      <c r="M135" s="32"/>
-[...18 lines deleted...]
-      <c r="A136" s="33" t="s">
+      <c r="M135" s="73">
+        <v>4.7</v>
+      </c>
+      <c r="N135" s="30"/>
+      <c r="O135" s="30"/>
+      <c r="P135" s="30"/>
+      <c r="Q135" s="30"/>
+      <c r="R135" s="30"/>
+      <c r="S135" s="30"/>
+      <c r="T135" s="30"/>
+      <c r="U135" s="30"/>
+      <c r="V135" s="40"/>
+      <c r="W135" s="30"/>
+      <c r="X135" s="30"/>
+      <c r="Y135" s="30"/>
+      <c r="Z135" s="30"/>
+      <c r="AA135" s="40"/>
+      <c r="AB135" s="30"/>
+      <c r="AC135" s="30"/>
+    </row>
+    <row r="136" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="B136" s="64">
+      <c r="B136" s="61">
         <v>3.9</v>
       </c>
-      <c r="C136" s="64">
+      <c r="C136" s="61">
         <v>4.4000000000000004</v>
       </c>
-      <c r="D136" s="64">
+      <c r="D136" s="61">
         <v>4.2</v>
       </c>
-      <c r="E136" s="64">
+      <c r="E136" s="61">
         <v>4.3</v>
       </c>
-      <c r="F136" s="64">
+      <c r="F136" s="61">
         <v>4.5</v>
       </c>
-      <c r="G136" s="64">
+      <c r="G136" s="61">
         <v>4.3</v>
       </c>
-      <c r="H136" s="64">
+      <c r="H136" s="61">
         <v>4.3</v>
       </c>
-      <c r="I136" s="64">
+      <c r="I136" s="61">
         <v>4.7</v>
       </c>
-      <c r="J136" s="65">
+      <c r="J136" s="62">
         <v>4.5999999999999996</v>
       </c>
-      <c r="K136" s="65">
+      <c r="K136" s="62">
         <v>4.5</v>
       </c>
       <c r="L136" s="1">
         <v>4.4000000000000004</v>
       </c>
-      <c r="M136" s="32"/>
-[...18 lines deleted...]
-      <c r="A137" s="33" t="s">
+      <c r="M136" s="73">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="N136" s="30"/>
+      <c r="O136" s="30"/>
+      <c r="P136" s="30"/>
+      <c r="Q136" s="30"/>
+      <c r="R136" s="30"/>
+      <c r="S136" s="30"/>
+      <c r="T136" s="30"/>
+      <c r="U136" s="30"/>
+      <c r="V136" s="40"/>
+      <c r="W136" s="30"/>
+      <c r="X136" s="30"/>
+      <c r="Y136" s="30"/>
+      <c r="Z136" s="30"/>
+      <c r="AA136" s="40"/>
+      <c r="AB136" s="30"/>
+      <c r="AC136" s="30"/>
+    </row>
+    <row r="137" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="B137" s="64">
+      <c r="B137" s="61">
         <v>4.0999999999999996</v>
       </c>
-      <c r="C137" s="64">
+      <c r="C137" s="61">
         <v>4.4000000000000004</v>
       </c>
-      <c r="D137" s="64">
+      <c r="D137" s="61">
         <v>4.4000000000000004</v>
       </c>
-      <c r="E137" s="64">
+      <c r="E137" s="61">
         <v>4.4000000000000004</v>
       </c>
-      <c r="F137" s="64">
+      <c r="F137" s="61">
         <v>4.3</v>
       </c>
-      <c r="G137" s="64">
+      <c r="G137" s="61">
         <v>4.4000000000000004</v>
       </c>
-      <c r="H137" s="64">
+      <c r="H137" s="61">
         <v>4.7</v>
       </c>
-      <c r="I137" s="64">
+      <c r="I137" s="61">
         <v>4.8</v>
       </c>
-      <c r="J137" s="65">
+      <c r="J137" s="62">
         <v>4.7</v>
       </c>
-      <c r="K137" s="65">
+      <c r="K137" s="62">
         <v>4.7</v>
       </c>
       <c r="L137" s="1">
         <v>4.5</v>
       </c>
-      <c r="M137" s="32"/>
-[...18 lines deleted...]
-      <c r="A138" s="33" t="s">
+      <c r="M137" s="73">
+        <v>4.5</v>
+      </c>
+      <c r="N137" s="30"/>
+      <c r="O137" s="30"/>
+      <c r="P137" s="30"/>
+      <c r="Q137" s="30"/>
+      <c r="R137" s="30"/>
+      <c r="S137" s="30"/>
+      <c r="T137" s="30"/>
+      <c r="U137" s="30"/>
+      <c r="V137" s="40"/>
+      <c r="W137" s="30"/>
+      <c r="X137" s="30"/>
+      <c r="Y137" s="30"/>
+      <c r="Z137" s="30"/>
+      <c r="AA137" s="40"/>
+      <c r="AB137" s="30"/>
+      <c r="AC137" s="30"/>
+    </row>
+    <row r="138" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="B138" s="64">
+      <c r="B138" s="61">
         <v>4.2</v>
       </c>
-      <c r="C138" s="64">
+      <c r="C138" s="61">
         <v>4.3</v>
       </c>
-      <c r="D138" s="64">
+      <c r="D138" s="61">
         <v>4.2</v>
       </c>
-      <c r="E138" s="64">
+      <c r="E138" s="61">
         <v>4.4000000000000004</v>
       </c>
-      <c r="F138" s="64">
+      <c r="F138" s="61">
         <v>4.3</v>
       </c>
-      <c r="G138" s="64">
+      <c r="G138" s="61">
         <v>4.2</v>
       </c>
-      <c r="H138" s="64">
+      <c r="H138" s="61">
         <v>4.4000000000000004</v>
       </c>
-      <c r="I138" s="64">
+      <c r="I138" s="61">
         <v>4.8</v>
       </c>
-      <c r="J138" s="65">
+      <c r="J138" s="62">
         <v>4.5</v>
       </c>
-      <c r="K138" s="65">
+      <c r="K138" s="62">
         <v>4.5999999999999996</v>
       </c>
       <c r="L138" s="1">
         <v>4.5999999999999996</v>
       </c>
-      <c r="M138" s="32"/>
-[...18 lines deleted...]
-      <c r="A139" s="33" t="s">
+      <c r="M138" s="73">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="N138" s="30"/>
+      <c r="O138" s="30"/>
+      <c r="P138" s="30"/>
+      <c r="Q138" s="30"/>
+      <c r="R138" s="30"/>
+      <c r="S138" s="30"/>
+      <c r="T138" s="30"/>
+      <c r="U138" s="30"/>
+      <c r="V138" s="40"/>
+      <c r="W138" s="30"/>
+      <c r="X138" s="30"/>
+      <c r="Y138" s="30"/>
+      <c r="Z138" s="30"/>
+      <c r="AA138" s="40"/>
+      <c r="AB138" s="30"/>
+      <c r="AC138" s="30"/>
+    </row>
+    <row r="139" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="B139" s="64">
+      <c r="B139" s="61">
         <v>3.7</v>
       </c>
-      <c r="C139" s="64">
+      <c r="C139" s="61">
         <v>4.0999999999999996</v>
       </c>
-      <c r="D139" s="64">
+      <c r="D139" s="61">
         <v>4.2</v>
       </c>
-      <c r="E139" s="64">
+      <c r="E139" s="61">
         <v>4.0999999999999996</v>
       </c>
-      <c r="F139" s="64">
+      <c r="F139" s="61">
         <v>4.3</v>
       </c>
-      <c r="G139" s="64">
+      <c r="G139" s="61">
         <v>4.3</v>
       </c>
-      <c r="H139" s="64">
+      <c r="H139" s="61">
         <v>4.5999999999999996</v>
       </c>
-      <c r="I139" s="64">
+      <c r="I139" s="61">
         <v>4.7</v>
       </c>
-      <c r="J139" s="65">
+      <c r="J139" s="62">
         <v>4.7</v>
       </c>
-      <c r="K139" s="65">
+      <c r="K139" s="62">
         <v>4.7</v>
       </c>
       <c r="L139" s="1">
         <v>4.5</v>
       </c>
-      <c r="M139" s="32"/>
-[...21 lines deleted...]
-      <c r="B140" s="64">
+      <c r="M139" s="73">
+        <v>4.7</v>
+      </c>
+      <c r="N139" s="30"/>
+      <c r="O139" s="30"/>
+      <c r="P139" s="30"/>
+      <c r="Q139" s="30"/>
+      <c r="R139" s="30"/>
+      <c r="S139" s="30"/>
+      <c r="T139" s="30"/>
+      <c r="U139" s="30"/>
+      <c r="V139" s="40"/>
+      <c r="W139" s="30"/>
+      <c r="X139" s="30"/>
+      <c r="Y139" s="30"/>
+      <c r="Z139" s="30"/>
+      <c r="AA139" s="40"/>
+      <c r="AB139" s="30"/>
+      <c r="AC139" s="30"/>
+    </row>
+    <row r="140" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="B140" s="61">
         <v>3.8</v>
       </c>
-      <c r="C140" s="64">
+      <c r="C140" s="61">
         <v>4.2</v>
       </c>
-      <c r="D140" s="64">
+      <c r="D140" s="61">
         <v>4.4000000000000004</v>
       </c>
-      <c r="E140" s="64">
+      <c r="E140" s="61">
         <v>4.5999999999999996</v>
       </c>
-      <c r="F140" s="64">
+      <c r="F140" s="61">
         <v>4.5</v>
       </c>
-      <c r="G140" s="64">
+      <c r="G140" s="61">
         <v>4.2</v>
       </c>
-      <c r="H140" s="64">
+      <c r="H140" s="61">
         <v>4.7</v>
       </c>
-      <c r="I140" s="64">
+      <c r="I140" s="61">
         <v>4.5</v>
       </c>
-      <c r="J140" s="65">
+      <c r="J140" s="62">
         <v>4.5999999999999996</v>
       </c>
-      <c r="K140" s="65">
+      <c r="K140" s="62">
         <v>4.5</v>
       </c>
       <c r="L140" s="1">
         <v>4.7</v>
       </c>
-      <c r="M140" s="32"/>
-[...18 lines deleted...]
-      <c r="A141" s="33" t="s">
+      <c r="M140" s="73">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="N140" s="30"/>
+      <c r="O140" s="30"/>
+      <c r="P140" s="30"/>
+      <c r="Q140" s="30"/>
+      <c r="R140" s="30"/>
+      <c r="S140" s="30"/>
+      <c r="T140" s="30"/>
+      <c r="U140" s="30"/>
+      <c r="V140" s="40"/>
+      <c r="W140" s="30"/>
+      <c r="X140" s="30"/>
+      <c r="Y140" s="30"/>
+      <c r="Z140" s="30"/>
+      <c r="AA140" s="40"/>
+      <c r="AB140" s="30"/>
+      <c r="AC140" s="30"/>
+    </row>
+    <row r="141" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="B141" s="64">
+      <c r="B141" s="61">
         <v>5.6</v>
       </c>
-      <c r="C141" s="64">
+      <c r="C141" s="61">
         <v>5.8</v>
       </c>
-      <c r="D141" s="64">
+      <c r="D141" s="61">
         <v>4.9000000000000004</v>
       </c>
-      <c r="E141" s="64">
+      <c r="E141" s="61">
         <v>4.9000000000000004</v>
       </c>
-      <c r="F141" s="64">
+      <c r="F141" s="61">
         <v>4.7</v>
       </c>
-      <c r="G141" s="64">
+      <c r="G141" s="61">
         <v>4.9000000000000004</v>
       </c>
-      <c r="H141" s="64">
+      <c r="H141" s="61">
         <v>4.8</v>
       </c>
-      <c r="I141" s="64">
+      <c r="I141" s="61">
         <v>4.5</v>
       </c>
-      <c r="J141" s="65">
+      <c r="J141" s="62">
         <v>5</v>
       </c>
-      <c r="K141" s="65">
+      <c r="K141" s="62">
         <v>4.8</v>
       </c>
       <c r="L141" s="1">
         <v>4.5999999999999996</v>
       </c>
-      <c r="M141" s="32"/>
-[...18 lines deleted...]
-      <c r="A142" s="33" t="s">
+      <c r="M141" s="73">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="N141" s="30"/>
+      <c r="O141" s="30"/>
+      <c r="P141" s="30"/>
+      <c r="Q141" s="30"/>
+      <c r="R141" s="30"/>
+      <c r="S141" s="30"/>
+      <c r="T141" s="30"/>
+      <c r="U141" s="30"/>
+      <c r="V141" s="40"/>
+      <c r="W141" s="30"/>
+      <c r="X141" s="30"/>
+      <c r="Y141" s="30"/>
+      <c r="Z141" s="30"/>
+      <c r="AA141" s="40"/>
+      <c r="AB141" s="30"/>
+      <c r="AC141" s="30"/>
+    </row>
+    <row r="142" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="B142" s="64">
+      <c r="B142" s="61">
         <v>3.9</v>
       </c>
-      <c r="C142" s="64">
+      <c r="C142" s="61">
         <v>4.3</v>
       </c>
-      <c r="D142" s="64">
+      <c r="D142" s="61">
         <v>4.4000000000000004</v>
       </c>
-      <c r="E142" s="64">
+      <c r="E142" s="61">
         <v>4.2</v>
       </c>
-      <c r="F142" s="64">
+      <c r="F142" s="61">
         <v>4.4000000000000004</v>
       </c>
-      <c r="G142" s="64">
+      <c r="G142" s="61">
         <v>4.2</v>
       </c>
-      <c r="H142" s="64">
+      <c r="H142" s="61">
         <v>4.7</v>
       </c>
-      <c r="I142" s="64">
+      <c r="I142" s="61">
         <v>4.5999999999999996</v>
       </c>
-      <c r="J142" s="65">
+      <c r="J142" s="62">
         <v>4.7</v>
       </c>
-      <c r="K142" s="65">
+      <c r="K142" s="62">
         <v>4.7</v>
       </c>
       <c r="L142" s="1">
         <v>4.5</v>
       </c>
-      <c r="M142" s="32"/>
-[...18 lines deleted...]
-      <c r="A143" s="33" t="s">
+      <c r="M142" s="73">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="N142" s="30"/>
+      <c r="O142" s="30"/>
+      <c r="P142" s="30"/>
+      <c r="Q142" s="30"/>
+      <c r="R142" s="30"/>
+      <c r="S142" s="30"/>
+      <c r="T142" s="30"/>
+      <c r="U142" s="30"/>
+      <c r="V142" s="40"/>
+      <c r="W142" s="30"/>
+      <c r="X142" s="30"/>
+      <c r="Y142" s="30"/>
+      <c r="Z142" s="30"/>
+      <c r="AA142" s="40"/>
+      <c r="AB142" s="30"/>
+      <c r="AC142" s="30"/>
+    </row>
+    <row r="143" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="B143" s="64">
+      <c r="B143" s="61">
         <v>3.4</v>
       </c>
-      <c r="C143" s="64">
+      <c r="C143" s="61">
         <v>4.2</v>
       </c>
-      <c r="D143" s="64">
+      <c r="D143" s="61">
         <v>4.2</v>
       </c>
-      <c r="E143" s="64">
+      <c r="E143" s="61">
         <v>4.5</v>
       </c>
-      <c r="F143" s="64">
+      <c r="F143" s="61">
         <v>4.2</v>
       </c>
-      <c r="G143" s="64">
+      <c r="G143" s="61">
         <v>4.2</v>
       </c>
-      <c r="H143" s="64">
+      <c r="H143" s="61">
         <v>4.4000000000000004</v>
       </c>
-      <c r="I143" s="64">
+      <c r="I143" s="61">
         <v>4.5999999999999996</v>
       </c>
-      <c r="J143" s="65">
+      <c r="J143" s="62">
         <v>4.7</v>
       </c>
-      <c r="K143" s="65">
+      <c r="K143" s="62">
         <v>4.7</v>
       </c>
       <c r="L143" s="1">
         <v>4.5999999999999996</v>
       </c>
-      <c r="M143" s="32"/>
-[...18 lines deleted...]
-      <c r="A144" s="33" t="s">
+      <c r="M143" s="73">
+        <v>4.5</v>
+      </c>
+      <c r="N143" s="30"/>
+      <c r="O143" s="30"/>
+      <c r="P143" s="30"/>
+      <c r="Q143" s="30"/>
+      <c r="R143" s="30"/>
+      <c r="S143" s="30"/>
+      <c r="T143" s="30"/>
+      <c r="U143" s="30"/>
+      <c r="V143" s="40"/>
+      <c r="W143" s="30"/>
+      <c r="X143" s="30"/>
+      <c r="Y143" s="30"/>
+      <c r="Z143" s="30"/>
+      <c r="AA143" s="40"/>
+      <c r="AB143" s="30"/>
+      <c r="AC143" s="30"/>
+    </row>
+    <row r="144" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="B144" s="64">
+      <c r="B144" s="61">
         <v>3.4</v>
       </c>
-      <c r="C144" s="64">
+      <c r="C144" s="61">
         <v>4.3</v>
       </c>
-      <c r="D144" s="64">
+      <c r="D144" s="61">
         <v>4.2</v>
       </c>
-      <c r="E144" s="64">
+      <c r="E144" s="61">
         <v>4.4000000000000004</v>
       </c>
-      <c r="F144" s="64">
+      <c r="F144" s="61">
         <v>4.5</v>
       </c>
-      <c r="G144" s="64">
+      <c r="G144" s="61">
         <v>4.2</v>
       </c>
-      <c r="H144" s="64">
+      <c r="H144" s="61">
         <v>4.4000000000000004</v>
       </c>
-      <c r="I144" s="64">
+      <c r="I144" s="61">
         <v>4.5999999999999996</v>
       </c>
-      <c r="J144" s="65">
+      <c r="J144" s="62">
         <v>4.7</v>
       </c>
-      <c r="K144" s="65">
+      <c r="K144" s="62">
         <v>4.7</v>
       </c>
       <c r="L144" s="1">
         <v>4.8</v>
       </c>
-      <c r="M144" s="32"/>
-[...18 lines deleted...]
-      <c r="A145" s="33" t="s">
+      <c r="M144" s="73">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="N144" s="30"/>
+      <c r="O144" s="30"/>
+      <c r="P144" s="30"/>
+      <c r="Q144" s="30"/>
+      <c r="R144" s="30"/>
+      <c r="S144" s="30"/>
+      <c r="T144" s="30"/>
+      <c r="U144" s="30"/>
+      <c r="V144" s="40"/>
+      <c r="W144" s="30"/>
+      <c r="X144" s="30"/>
+      <c r="Y144" s="30"/>
+      <c r="Z144" s="30"/>
+      <c r="AA144" s="40"/>
+      <c r="AB144" s="30"/>
+      <c r="AC144" s="30"/>
+    </row>
+    <row r="145" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="B145" s="64">
+      <c r="B145" s="61">
         <v>4.4000000000000004</v>
       </c>
-      <c r="C145" s="64">
+      <c r="C145" s="61">
         <v>4.2</v>
       </c>
-      <c r="D145" s="64">
+      <c r="D145" s="61">
         <v>4.2</v>
       </c>
-      <c r="E145" s="64">
+      <c r="E145" s="61">
         <v>4.2</v>
       </c>
-      <c r="F145" s="64">
+      <c r="F145" s="61">
         <v>4.3</v>
       </c>
-      <c r="G145" s="64">
+      <c r="G145" s="61">
         <v>4.2</v>
       </c>
-      <c r="H145" s="64">
+      <c r="H145" s="61">
         <v>4.4000000000000004</v>
       </c>
-      <c r="I145" s="64">
+      <c r="I145" s="61">
         <v>4.5999999999999996</v>
       </c>
-      <c r="J145" s="65">
+      <c r="J145" s="62">
         <v>4.9000000000000004</v>
       </c>
-      <c r="K145" s="65">
+      <c r="K145" s="62">
         <v>4.8</v>
       </c>
       <c r="L145" s="1">
         <v>4.5999999999999996</v>
       </c>
-      <c r="M145" s="32"/>
-[...18 lines deleted...]
-      <c r="A146" s="33" t="s">
+      <c r="M145" s="73">
+        <v>4.8</v>
+      </c>
+      <c r="N145" s="30"/>
+      <c r="O145" s="30"/>
+      <c r="P145" s="30"/>
+      <c r="Q145" s="30"/>
+      <c r="R145" s="30"/>
+      <c r="S145" s="30"/>
+      <c r="T145" s="30"/>
+      <c r="U145" s="30"/>
+      <c r="V145" s="40"/>
+      <c r="W145" s="30"/>
+      <c r="X145" s="30"/>
+      <c r="Y145" s="30"/>
+      <c r="Z145" s="30"/>
+      <c r="AA145" s="40"/>
+      <c r="AB145" s="30"/>
+      <c r="AC145" s="30"/>
+    </row>
+    <row r="146" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="B146" s="64">
+      <c r="B146" s="61">
         <v>3.9</v>
       </c>
-      <c r="C146" s="64">
+      <c r="C146" s="61">
         <v>4</v>
       </c>
-      <c r="D146" s="64">
+      <c r="D146" s="61">
         <v>4.3</v>
       </c>
-      <c r="E146" s="64">
+      <c r="E146" s="61">
         <v>4.2</v>
       </c>
-      <c r="F146" s="64">
+      <c r="F146" s="61">
         <v>4.3</v>
       </c>
-      <c r="G146" s="64">
+      <c r="G146" s="61">
         <v>4.4000000000000004</v>
       </c>
-      <c r="H146" s="64">
+      <c r="H146" s="61">
         <v>4.5999999999999996</v>
       </c>
-      <c r="I146" s="64">
+      <c r="I146" s="61">
         <v>4.5999999999999996</v>
       </c>
-      <c r="J146" s="65">
+      <c r="J146" s="62">
         <v>4.7</v>
       </c>
-      <c r="K146" s="65">
+      <c r="K146" s="62">
         <v>4.7</v>
       </c>
       <c r="L146" s="1">
         <v>4.5999999999999996</v>
       </c>
-      <c r="M146" s="32"/>
-[...18 lines deleted...]
-      <c r="A147" s="33" t="s">
+      <c r="M146" s="73">
+        <v>4.5</v>
+      </c>
+      <c r="N146" s="30"/>
+      <c r="O146" s="30"/>
+      <c r="P146" s="30"/>
+      <c r="Q146" s="30"/>
+      <c r="R146" s="30"/>
+      <c r="S146" s="30"/>
+      <c r="T146" s="30"/>
+      <c r="U146" s="30"/>
+      <c r="V146" s="40"/>
+      <c r="W146" s="30"/>
+      <c r="X146" s="30"/>
+      <c r="Y146" s="30"/>
+      <c r="Z146" s="30"/>
+      <c r="AA146" s="40"/>
+      <c r="AB146" s="30"/>
+      <c r="AC146" s="30"/>
+    </row>
+    <row r="147" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="B147" s="64">
+      <c r="B147" s="61">
         <v>4.0999999999999996</v>
       </c>
-      <c r="C147" s="64">
+      <c r="C147" s="61">
         <v>4.2</v>
       </c>
-      <c r="D147" s="64">
+      <c r="D147" s="61">
         <v>4.3</v>
       </c>
-      <c r="E147" s="64">
+      <c r="E147" s="61">
         <v>4.2</v>
       </c>
-      <c r="F147" s="64">
+      <c r="F147" s="61">
         <v>4.5</v>
       </c>
-      <c r="G147" s="64">
+      <c r="G147" s="61">
         <v>4.3</v>
       </c>
-      <c r="H147" s="64">
+      <c r="H147" s="61">
         <v>4.7</v>
       </c>
-      <c r="I147" s="64">
+      <c r="I147" s="61">
         <v>4.8</v>
       </c>
-      <c r="J147" s="65">
+      <c r="J147" s="62">
         <v>4.7</v>
       </c>
-      <c r="K147" s="65">
+      <c r="K147" s="62">
         <v>4.5999999999999996</v>
       </c>
       <c r="L147" s="1">
         <v>4.7</v>
       </c>
-      <c r="M147" s="32"/>
-[...18 lines deleted...]
-      <c r="A148" s="33" t="s">
+      <c r="M147" s="73">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="N147" s="30"/>
+      <c r="O147" s="30"/>
+      <c r="P147" s="30"/>
+      <c r="Q147" s="30"/>
+      <c r="R147" s="30"/>
+      <c r="S147" s="30"/>
+      <c r="T147" s="30"/>
+      <c r="U147" s="30"/>
+      <c r="V147" s="40"/>
+      <c r="W147" s="30"/>
+      <c r="X147" s="30"/>
+      <c r="Y147" s="30"/>
+      <c r="Z147" s="30"/>
+      <c r="AA147" s="40"/>
+      <c r="AB147" s="30"/>
+      <c r="AC147" s="30"/>
+    </row>
+    <row r="148" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="B148" s="64">
+      <c r="B148" s="61">
         <v>3.6</v>
       </c>
-      <c r="C148" s="64">
+      <c r="C148" s="61">
         <v>4.3</v>
       </c>
-      <c r="D148" s="64">
+      <c r="D148" s="61">
         <v>4.4000000000000004</v>
       </c>
-      <c r="E148" s="64">
+      <c r="E148" s="61">
         <v>4.4000000000000004</v>
       </c>
-      <c r="F148" s="64">
+      <c r="F148" s="61">
         <v>4.4000000000000004</v>
       </c>
-      <c r="G148" s="64">
+      <c r="G148" s="61">
         <v>4.4000000000000004</v>
       </c>
-      <c r="H148" s="64">
+      <c r="H148" s="61">
         <v>4.5</v>
       </c>
-      <c r="I148" s="64">
+      <c r="I148" s="61">
         <v>4.7</v>
       </c>
-      <c r="J148" s="65">
+      <c r="J148" s="62">
         <v>4.7</v>
       </c>
-      <c r="K148" s="65">
+      <c r="K148" s="62">
         <v>4.7</v>
       </c>
       <c r="L148" s="1">
         <v>4.5999999999999996</v>
       </c>
-      <c r="M148" s="32"/>
-[...18 lines deleted...]
-      <c r="A149" s="33" t="s">
+      <c r="M148" s="73">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="N148" s="30"/>
+      <c r="O148" s="30"/>
+      <c r="P148" s="30"/>
+      <c r="Q148" s="30"/>
+      <c r="R148" s="30"/>
+      <c r="S148" s="30"/>
+      <c r="T148" s="30"/>
+      <c r="U148" s="30"/>
+      <c r="V148" s="40"/>
+      <c r="W148" s="30"/>
+      <c r="X148" s="30"/>
+      <c r="Y148" s="30"/>
+      <c r="Z148" s="30"/>
+      <c r="AA148" s="40"/>
+      <c r="AB148" s="30"/>
+      <c r="AC148" s="30"/>
+    </row>
+    <row r="149" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="B149" s="64">
+      <c r="B149" s="61">
         <v>3.5</v>
       </c>
-      <c r="C149" s="64">
+      <c r="C149" s="61">
         <v>4.4000000000000004</v>
       </c>
-      <c r="D149" s="64">
+      <c r="D149" s="61">
         <v>4.2</v>
       </c>
-      <c r="E149" s="64">
+      <c r="E149" s="61">
         <v>4.2</v>
       </c>
-      <c r="F149" s="64">
+      <c r="F149" s="61">
         <v>4.3</v>
       </c>
-      <c r="G149" s="64">
+      <c r="G149" s="61">
         <v>4.2</v>
       </c>
-      <c r="H149" s="64">
+      <c r="H149" s="61">
         <v>4.8</v>
       </c>
-      <c r="I149" s="64">
+      <c r="I149" s="61">
         <v>4.7</v>
       </c>
-      <c r="J149" s="65">
+      <c r="J149" s="62">
         <v>4.8</v>
       </c>
-      <c r="K149" s="65">
+      <c r="K149" s="62">
         <v>4.5999999999999996</v>
       </c>
       <c r="L149" s="1">
         <v>4.5</v>
       </c>
-      <c r="M149" s="32"/>
-[...18 lines deleted...]
-      <c r="A150" s="33" t="s">
+      <c r="M149" s="73">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="N149" s="30"/>
+      <c r="O149" s="30"/>
+      <c r="P149" s="30"/>
+      <c r="Q149" s="30"/>
+      <c r="R149" s="30"/>
+      <c r="S149" s="30"/>
+      <c r="T149" s="30"/>
+      <c r="U149" s="30"/>
+      <c r="V149" s="40"/>
+      <c r="W149" s="30"/>
+      <c r="X149" s="30"/>
+      <c r="Y149" s="30"/>
+      <c r="Z149" s="30"/>
+      <c r="AA149" s="40"/>
+      <c r="AB149" s="30"/>
+      <c r="AC149" s="30"/>
+    </row>
+    <row r="150" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="B150" s="64">
+      <c r="B150" s="61">
         <v>3.7</v>
       </c>
-      <c r="C150" s="64">
+      <c r="C150" s="61">
         <v>5.3</v>
       </c>
-      <c r="D150" s="64">
+      <c r="D150" s="61">
         <v>4.4000000000000004</v>
       </c>
-      <c r="E150" s="64">
+      <c r="E150" s="61">
         <v>4.4000000000000004</v>
       </c>
-      <c r="F150" s="64">
+      <c r="F150" s="61">
         <v>4.4000000000000004</v>
       </c>
-      <c r="G150" s="64">
+      <c r="G150" s="61">
         <v>4.4000000000000004</v>
       </c>
-      <c r="H150" s="64">
+      <c r="H150" s="61">
         <v>4.5999999999999996</v>
       </c>
-      <c r="I150" s="64">
+      <c r="I150" s="61">
         <v>4.5999999999999996</v>
       </c>
-      <c r="J150" s="65">
+      <c r="J150" s="62">
         <v>4.7</v>
       </c>
-      <c r="K150" s="65">
+      <c r="K150" s="62">
         <v>4.5999999999999996</v>
       </c>
       <c r="L150" s="1">
         <v>4.5999999999999996</v>
       </c>
-      <c r="M150" s="32"/>
-[...18 lines deleted...]
-      <c r="A151" s="37" t="s">
+      <c r="M150" s="73">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="N150" s="30"/>
+      <c r="O150" s="30"/>
+      <c r="P150" s="30"/>
+      <c r="Q150" s="30"/>
+      <c r="R150" s="30"/>
+      <c r="S150" s="30"/>
+      <c r="T150" s="30"/>
+      <c r="U150" s="30"/>
+      <c r="V150" s="40"/>
+      <c r="W150" s="30"/>
+      <c r="X150" s="30"/>
+      <c r="Y150" s="30"/>
+      <c r="Z150" s="30"/>
+      <c r="AA150" s="40"/>
+      <c r="AB150" s="30"/>
+      <c r="AC150" s="30"/>
+    </row>
+    <row r="151" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="35" t="s">
         <v>22</v>
       </c>
-      <c r="B151" s="66">
+      <c r="B151" s="63">
         <v>3.7</v>
       </c>
-      <c r="C151" s="66">
+      <c r="C151" s="63">
         <v>5</v>
       </c>
-      <c r="D151" s="66">
+      <c r="D151" s="63">
         <v>4.4000000000000004</v>
       </c>
-      <c r="E151" s="66">
+      <c r="E151" s="63">
         <v>4.3</v>
       </c>
-      <c r="F151" s="66">
+      <c r="F151" s="63">
         <v>4.2</v>
       </c>
-      <c r="G151" s="66">
+      <c r="G151" s="63">
         <v>4.5999999999999996</v>
       </c>
-      <c r="H151" s="66">
+      <c r="H151" s="63">
         <v>4.7</v>
       </c>
-      <c r="I151" s="66">
+      <c r="I151" s="63">
         <v>4.8</v>
       </c>
-      <c r="J151" s="67">
+      <c r="J151" s="64">
         <v>4.7</v>
       </c>
-      <c r="K151" s="67">
+      <c r="K151" s="64">
         <v>4.7</v>
       </c>
-      <c r="L151" s="67">
+      <c r="L151" s="64">
         <v>4.7</v>
       </c>
-      <c r="M151" s="32"/>
-[...49 lines deleted...]
-      <c r="A153" s="69" t="s">
+      <c r="M151" s="74">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="N151" s="30"/>
+      <c r="O151" s="30"/>
+      <c r="P151" s="30"/>
+      <c r="Q151" s="30"/>
+      <c r="R151" s="30"/>
+      <c r="S151" s="30"/>
+      <c r="T151" s="30"/>
+      <c r="U151" s="30"/>
+      <c r="V151" s="40"/>
+      <c r="W151" s="30"/>
+      <c r="X151" s="30"/>
+      <c r="Y151" s="30"/>
+      <c r="Z151" s="30"/>
+      <c r="AA151" s="40"/>
+      <c r="AB151" s="30"/>
+      <c r="AC151" s="30"/>
+    </row>
+    <row r="152" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="65"/>
+      <c r="B152" s="65"/>
+      <c r="C152" s="65"/>
+      <c r="D152" s="65"/>
+      <c r="E152" s="65"/>
+      <c r="F152" s="65"/>
+      <c r="G152" s="65"/>
+      <c r="H152" s="65"/>
+      <c r="I152" s="65"/>
+      <c r="J152" s="65"/>
+      <c r="K152" s="44"/>
+      <c r="L152" s="30"/>
+      <c r="M152" s="30"/>
+      <c r="N152" s="30"/>
+      <c r="O152" s="30"/>
+      <c r="P152" s="30"/>
+      <c r="Q152" s="30"/>
+      <c r="R152" s="30"/>
+      <c r="S152" s="30"/>
+      <c r="T152" s="30"/>
+      <c r="U152" s="30"/>
+      <c r="V152" s="40"/>
+      <c r="W152" s="30"/>
+      <c r="X152" s="30"/>
+      <c r="Y152" s="30"/>
+      <c r="Z152" s="30"/>
+      <c r="AA152" s="40"/>
+      <c r="AB152" s="30"/>
+      <c r="AC152" s="30"/>
+    </row>
+    <row r="153" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="78" t="s">
         <v>27</v>
       </c>
-      <c r="B153" s="69"/>
-[...40 lines deleted...]
-      <c r="L154" s="14" t="s">
+      <c r="B153" s="78"/>
+      <c r="C153" s="78"/>
+      <c r="D153" s="78"/>
+      <c r="E153" s="78"/>
+      <c r="F153" s="78"/>
+      <c r="G153" s="78"/>
+      <c r="H153" s="78"/>
+      <c r="I153" s="78"/>
+      <c r="J153" s="78"/>
+      <c r="K153" s="44"/>
+      <c r="L153" s="30"/>
+      <c r="M153" s="30"/>
+      <c r="N153" s="30"/>
+      <c r="O153" s="30"/>
+      <c r="P153" s="30"/>
+      <c r="Q153" s="30"/>
+      <c r="R153" s="30"/>
+      <c r="S153" s="30"/>
+      <c r="T153" s="30"/>
+      <c r="U153" s="30"/>
+      <c r="V153" s="40"/>
+      <c r="W153" s="30"/>
+      <c r="X153" s="30"/>
+      <c r="Y153" s="30"/>
+      <c r="Z153" s="30"/>
+      <c r="AA153" s="40"/>
+      <c r="AB153" s="30"/>
+      <c r="AC153" s="30"/>
+    </row>
+    <row r="154" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="42"/>
+      <c r="B154" s="42"/>
+      <c r="C154" s="43"/>
+      <c r="D154" s="42"/>
+      <c r="E154" s="42"/>
+      <c r="F154" s="44"/>
+      <c r="G154" s="44"/>
+      <c r="H154" s="44"/>
+      <c r="I154" s="44"/>
+      <c r="J154" s="13"/>
+      <c r="K154" s="13"/>
+      <c r="L154" s="13"/>
+      <c r="M154" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="M154" s="32"/>
-[...19 lines deleted...]
-      <c r="B155" s="20">
+      <c r="N154" s="30"/>
+      <c r="O154" s="30"/>
+      <c r="P154" s="30"/>
+      <c r="Q154" s="30"/>
+      <c r="R154" s="30"/>
+      <c r="S154" s="30"/>
+      <c r="T154" s="30"/>
+      <c r="U154" s="30"/>
+      <c r="V154" s="40"/>
+      <c r="W154" s="30"/>
+      <c r="X154" s="30"/>
+      <c r="Y154" s="30"/>
+      <c r="Z154" s="30"/>
+      <c r="AA154" s="40"/>
+      <c r="AB154" s="30"/>
+      <c r="AC154" s="30"/>
+    </row>
+    <row r="155" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="46"/>
+      <c r="B155" s="18">
         <v>2014</v>
       </c>
-      <c r="C155" s="21" t="s">
+      <c r="C155" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="D155" s="21">
+      <c r="D155" s="19">
         <v>2016</v>
       </c>
-      <c r="E155" s="21">
+      <c r="E155" s="19">
         <v>2017</v>
       </c>
-      <c r="F155" s="21">
+      <c r="F155" s="19">
         <v>2018</v>
       </c>
-      <c r="G155" s="21">
+      <c r="G155" s="19">
         <v>2019</v>
       </c>
-      <c r="H155" s="21">
+      <c r="H155" s="19">
         <v>2020</v>
       </c>
-      <c r="I155" s="21">
+      <c r="I155" s="19">
         <v>2021</v>
       </c>
-      <c r="J155" s="22">
+      <c r="J155" s="20">
         <v>2022</v>
       </c>
-      <c r="K155" s="23" t="s">
+      <c r="K155" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="L155" s="23">
+      <c r="L155" s="21">
         <v>2024</v>
       </c>
-      <c r="M155" s="32"/>
-[...18 lines deleted...]
-      <c r="A156" s="25" t="s">
+      <c r="M155" s="21">
+        <v>2025</v>
+      </c>
+      <c r="N155" s="30"/>
+      <c r="O155" s="30"/>
+      <c r="P155" s="30"/>
+      <c r="Q155" s="30"/>
+      <c r="R155" s="30"/>
+      <c r="S155" s="30"/>
+      <c r="T155" s="30"/>
+      <c r="U155" s="30"/>
+      <c r="V155" s="40"/>
+      <c r="W155" s="30"/>
+      <c r="X155" s="30"/>
+      <c r="Y155" s="30"/>
+      <c r="Z155" s="30"/>
+      <c r="AA155" s="40"/>
+      <c r="AB155" s="30"/>
+      <c r="AC155" s="30"/>
+    </row>
+    <row r="156" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="B156" s="62">
+      <c r="B156" s="59">
         <v>3.6</v>
       </c>
-      <c r="C156" s="70">
+      <c r="C156" s="66">
         <v>3.3</v>
       </c>
-      <c r="D156" s="62">
+      <c r="D156" s="59">
         <v>3.2</v>
       </c>
-      <c r="E156" s="62">
+      <c r="E156" s="59">
         <v>3</v>
       </c>
-      <c r="F156" s="62">
+      <c r="F156" s="59">
         <v>3.1</v>
       </c>
-      <c r="G156" s="62">
+      <c r="G156" s="59">
         <v>3.3</v>
       </c>
-      <c r="H156" s="62">
+      <c r="H156" s="59">
         <v>3.2</v>
       </c>
-      <c r="I156" s="62">
+      <c r="I156" s="59">
         <v>3</v>
       </c>
-      <c r="J156" s="63">
+      <c r="J156" s="60">
         <v>2.8</v>
       </c>
-      <c r="K156" s="63">
+      <c r="K156" s="60">
         <v>3.1</v>
       </c>
-      <c r="L156" s="63">
+      <c r="L156" s="60">
         <v>2.8</v>
       </c>
-      <c r="M156" s="32"/>
-[...18 lines deleted...]
-      <c r="A157" s="33" t="s">
+      <c r="M156" s="72">
+        <v>2.4</v>
+      </c>
+      <c r="N156" s="30"/>
+      <c r="O156" s="30"/>
+      <c r="P156" s="30"/>
+      <c r="Q156" s="30"/>
+      <c r="R156" s="30"/>
+      <c r="S156" s="30"/>
+      <c r="T156" s="30"/>
+      <c r="U156" s="30"/>
+      <c r="V156" s="40"/>
+      <c r="W156" s="30"/>
+      <c r="X156" s="30"/>
+      <c r="Y156" s="30"/>
+      <c r="Z156" s="30"/>
+      <c r="AA156" s="40"/>
+      <c r="AB156" s="30"/>
+      <c r="AC156" s="30"/>
+    </row>
+    <row r="157" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="31" t="s">
         <v>32</v>
       </c>
-      <c r="B157" s="64">
+      <c r="B157" s="61">
         <v>2.8</v>
       </c>
-      <c r="C157" s="58">
+      <c r="C157" s="55">
         <v>2.7</v>
       </c>
-      <c r="D157" s="64">
+      <c r="D157" s="61">
         <v>3.7</v>
       </c>
-      <c r="E157" s="64">
+      <c r="E157" s="61">
         <v>3.3</v>
       </c>
-      <c r="F157" s="64">
+      <c r="F157" s="61">
         <v>2.5</v>
       </c>
-      <c r="G157" s="64">
+      <c r="G157" s="61">
         <v>3.1</v>
       </c>
-      <c r="H157" s="64">
+      <c r="H157" s="61">
         <v>1.9</v>
       </c>
-      <c r="I157" s="64">
+      <c r="I157" s="61">
         <v>2.9</v>
       </c>
-      <c r="J157" s="65">
+      <c r="J157" s="62">
         <v>2.2999999999999998</v>
       </c>
-      <c r="K157" s="65">
+      <c r="K157" s="62">
         <v>2.9</v>
       </c>
       <c r="L157" s="1">
         <v>3</v>
       </c>
-      <c r="M157" s="32"/>
-[...21 lines deleted...]
-      <c r="B158" s="64">
+      <c r="M157" s="73">
+        <v>2.8</v>
+      </c>
+      <c r="N157" s="30"/>
+      <c r="O157" s="30"/>
+      <c r="P157" s="30"/>
+      <c r="Q157" s="30"/>
+      <c r="R157" s="30"/>
+      <c r="S157" s="30"/>
+      <c r="T157" s="30"/>
+      <c r="U157" s="30"/>
+      <c r="V157" s="40"/>
+      <c r="W157" s="30"/>
+      <c r="X157" s="30"/>
+      <c r="Y157" s="30"/>
+      <c r="Z157" s="30"/>
+      <c r="AA157" s="40"/>
+      <c r="AB157" s="30"/>
+      <c r="AC157" s="30"/>
+    </row>
+    <row r="158" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B158" s="61">
         <v>3.4</v>
       </c>
-      <c r="C158" s="58">
+      <c r="C158" s="55">
         <v>2.1</v>
       </c>
-      <c r="D158" s="64">
+      <c r="D158" s="61">
         <v>1.9</v>
       </c>
-      <c r="E158" s="64">
+      <c r="E158" s="61">
         <v>1.2</v>
       </c>
-      <c r="F158" s="64">
+      <c r="F158" s="61">
         <v>2.8</v>
       </c>
-      <c r="G158" s="64">
+      <c r="G158" s="61">
         <v>3.4</v>
       </c>
-      <c r="H158" s="64">
+      <c r="H158" s="61">
         <v>5</v>
       </c>
-      <c r="I158" s="64">
+      <c r="I158" s="61">
         <v>1.9</v>
       </c>
-      <c r="J158" s="65">
+      <c r="J158" s="62">
         <v>2.6</v>
       </c>
-      <c r="K158" s="65">
+      <c r="K158" s="62">
         <v>2.7</v>
       </c>
       <c r="L158" s="1">
         <v>2.5</v>
       </c>
-      <c r="M158" s="32"/>
-[...21 lines deleted...]
-      <c r="B159" s="64">
+      <c r="M158" s="73">
+        <v>3.2</v>
+      </c>
+      <c r="N158" s="30"/>
+      <c r="O158" s="30"/>
+      <c r="P158" s="30"/>
+      <c r="Q158" s="30"/>
+      <c r="R158" s="30"/>
+      <c r="S158" s="30"/>
+      <c r="T158" s="30"/>
+      <c r="U158" s="30"/>
+      <c r="V158" s="40"/>
+      <c r="W158" s="30"/>
+      <c r="X158" s="30"/>
+      <c r="Y158" s="30"/>
+      <c r="Z158" s="30"/>
+      <c r="AA158" s="40"/>
+      <c r="AB158" s="30"/>
+      <c r="AC158" s="30"/>
+    </row>
+    <row r="159" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B159" s="61">
         <v>3</v>
       </c>
-      <c r="C159" s="58">
+      <c r="C159" s="55">
         <v>3.7</v>
       </c>
-      <c r="D159" s="64">
+      <c r="D159" s="61">
         <v>3.4</v>
       </c>
-      <c r="E159" s="64">
+      <c r="E159" s="61">
         <v>3</v>
       </c>
-      <c r="F159" s="64">
+      <c r="F159" s="61">
         <v>4.5</v>
       </c>
-      <c r="G159" s="64">
+      <c r="G159" s="61">
         <v>3.7</v>
       </c>
-      <c r="H159" s="64">
+      <c r="H159" s="61">
         <v>4.9000000000000004</v>
       </c>
-      <c r="I159" s="64">
+      <c r="I159" s="61">
         <v>2.1</v>
       </c>
-      <c r="J159" s="65">
+      <c r="J159" s="62">
         <v>3.2</v>
       </c>
-      <c r="K159" s="65">
+      <c r="K159" s="62">
         <v>4.7</v>
       </c>
       <c r="L159" s="1">
         <v>4.0999999999999996</v>
       </c>
-      <c r="M159" s="32"/>
-[...21 lines deleted...]
-      <c r="B160" s="64">
+      <c r="M159" s="73">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="N159" s="30"/>
+      <c r="O159" s="30"/>
+      <c r="P159" s="30"/>
+      <c r="Q159" s="30"/>
+      <c r="R159" s="30"/>
+      <c r="S159" s="30"/>
+      <c r="T159" s="30"/>
+      <c r="U159" s="30"/>
+      <c r="V159" s="40"/>
+      <c r="W159" s="30"/>
+      <c r="X159" s="30"/>
+      <c r="Y159" s="30"/>
+      <c r="Z159" s="30"/>
+      <c r="AA159" s="40"/>
+      <c r="AB159" s="30"/>
+      <c r="AC159" s="30"/>
+    </row>
+    <row r="160" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="B160" s="61">
         <v>4.7</v>
       </c>
-      <c r="C160" s="58">
+      <c r="C160" s="55">
         <v>3.3</v>
       </c>
-      <c r="D160" s="64">
+      <c r="D160" s="61">
         <v>3.5</v>
       </c>
-      <c r="E160" s="64">
+      <c r="E160" s="61">
         <v>3.2</v>
       </c>
-      <c r="F160" s="64">
+      <c r="F160" s="61">
         <v>4.4000000000000004</v>
       </c>
-      <c r="G160" s="64">
+      <c r="G160" s="61">
         <v>3.3</v>
       </c>
-      <c r="H160" s="64">
+      <c r="H160" s="61">
         <v>4.7</v>
       </c>
-      <c r="I160" s="64">
+      <c r="I160" s="61">
         <v>3.8</v>
       </c>
-      <c r="J160" s="65">
+      <c r="J160" s="62">
         <v>4.3</v>
       </c>
-      <c r="K160" s="65">
+      <c r="K160" s="62">
         <v>3.1</v>
       </c>
       <c r="L160" s="1">
         <v>1.7</v>
       </c>
-      <c r="M160" s="32"/>
-[...18 lines deleted...]
-      <c r="A161" s="33" t="s">
+      <c r="M160" s="73">
+        <v>2.1</v>
+      </c>
+      <c r="N160" s="30"/>
+      <c r="O160" s="30"/>
+      <c r="P160" s="30"/>
+      <c r="Q160" s="30"/>
+      <c r="R160" s="30"/>
+      <c r="S160" s="30"/>
+      <c r="T160" s="30"/>
+      <c r="U160" s="30"/>
+      <c r="V160" s="40"/>
+      <c r="W160" s="30"/>
+      <c r="X160" s="30"/>
+      <c r="Y160" s="30"/>
+      <c r="Z160" s="30"/>
+      <c r="AA160" s="40"/>
+      <c r="AB160" s="30"/>
+      <c r="AC160" s="30"/>
+    </row>
+    <row r="161" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="B161" s="64">
+      <c r="B161" s="61">
         <v>3.1</v>
       </c>
-      <c r="C161" s="58">
+      <c r="C161" s="55">
         <v>3.1</v>
       </c>
-      <c r="D161" s="64">
+      <c r="D161" s="61">
         <v>3</v>
       </c>
-      <c r="E161" s="64">
+      <c r="E161" s="61">
         <v>2.6</v>
       </c>
-      <c r="F161" s="64">
+      <c r="F161" s="61">
         <v>2.7</v>
       </c>
-      <c r="G161" s="64">
+      <c r="G161" s="61">
         <v>2</v>
       </c>
-      <c r="H161" s="64">
+      <c r="H161" s="61">
         <v>3.5</v>
       </c>
-      <c r="I161" s="64">
+      <c r="I161" s="61">
         <v>2.7</v>
       </c>
-      <c r="J161" s="65">
+      <c r="J161" s="62">
         <v>2.2999999999999998</v>
       </c>
-      <c r="K161" s="65">
+      <c r="K161" s="62">
         <v>2.9</v>
       </c>
       <c r="L161" s="1">
         <v>4.7</v>
       </c>
-      <c r="M161" s="32"/>
-[...18 lines deleted...]
-      <c r="A162" s="33" t="s">
+      <c r="M161" s="73">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="N161" s="30"/>
+      <c r="O161" s="30"/>
+      <c r="P161" s="30"/>
+      <c r="Q161" s="30"/>
+      <c r="R161" s="30"/>
+      <c r="S161" s="30"/>
+      <c r="T161" s="30"/>
+      <c r="U161" s="30"/>
+      <c r="V161" s="40"/>
+      <c r="W161" s="30"/>
+      <c r="X161" s="30"/>
+      <c r="Y161" s="30"/>
+      <c r="Z161" s="30"/>
+      <c r="AA161" s="40"/>
+      <c r="AB161" s="30"/>
+      <c r="AC161" s="30"/>
+    </row>
+    <row r="162" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="B162" s="64">
+      <c r="B162" s="61">
         <v>2.7</v>
       </c>
-      <c r="C162" s="58">
+      <c r="C162" s="55">
         <v>2.4</v>
       </c>
-      <c r="D162" s="64">
+      <c r="D162" s="61">
         <v>3.1</v>
       </c>
-      <c r="E162" s="64">
+      <c r="E162" s="61">
         <v>3.1</v>
       </c>
-      <c r="F162" s="64">
+      <c r="F162" s="61">
         <v>2.7</v>
       </c>
-      <c r="G162" s="64">
+      <c r="G162" s="61">
         <v>3</v>
       </c>
-      <c r="H162" s="64">
+      <c r="H162" s="61">
         <v>3.7</v>
       </c>
-      <c r="I162" s="64">
+      <c r="I162" s="61">
         <v>2.7</v>
       </c>
-      <c r="J162" s="65">
+      <c r="J162" s="62">
         <v>2.6</v>
       </c>
-      <c r="K162" s="65">
+      <c r="K162" s="62">
         <v>4.5999999999999996</v>
       </c>
       <c r="L162" s="1">
         <v>3.3</v>
       </c>
-      <c r="M162" s="32"/>
-[...18 lines deleted...]
-      <c r="A163" s="33" t="s">
+      <c r="M162" s="73">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="N162" s="30"/>
+      <c r="O162" s="30"/>
+      <c r="P162" s="30"/>
+      <c r="Q162" s="30"/>
+      <c r="R162" s="30"/>
+      <c r="S162" s="30"/>
+      <c r="T162" s="30"/>
+      <c r="U162" s="30"/>
+      <c r="V162" s="40"/>
+      <c r="W162" s="30"/>
+      <c r="X162" s="30"/>
+      <c r="Y162" s="30"/>
+      <c r="Z162" s="30"/>
+      <c r="AA162" s="40"/>
+      <c r="AB162" s="30"/>
+      <c r="AC162" s="30"/>
+    </row>
+    <row r="163" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="B163" s="64">
+      <c r="B163" s="61">
         <v>3.7</v>
       </c>
-      <c r="C163" s="58">
+      <c r="C163" s="55">
         <v>3.7</v>
       </c>
-      <c r="D163" s="64">
+      <c r="D163" s="61">
         <v>3</v>
       </c>
-      <c r="E163" s="64">
+      <c r="E163" s="61">
         <v>3.4</v>
       </c>
-      <c r="F163" s="64">
+      <c r="F163" s="61">
         <v>2.2000000000000002</v>
       </c>
-      <c r="G163" s="64">
+      <c r="G163" s="61">
         <v>2.2000000000000002</v>
       </c>
-      <c r="H163" s="64">
+      <c r="H163" s="61">
         <v>4.4000000000000004</v>
       </c>
-      <c r="I163" s="64">
+      <c r="I163" s="61">
         <v>2.7</v>
       </c>
-      <c r="J163" s="65">
+      <c r="J163" s="62">
         <v>2.8</v>
       </c>
-      <c r="K163" s="65">
+      <c r="K163" s="62">
         <v>1.8</v>
       </c>
       <c r="L163" s="1">
         <v>1.9</v>
       </c>
-      <c r="M163" s="32"/>
-[...18 lines deleted...]
-      <c r="A164" s="33" t="s">
+      <c r="M163" s="73">
+        <v>2.4</v>
+      </c>
+      <c r="N163" s="30"/>
+      <c r="O163" s="30"/>
+      <c r="P163" s="30"/>
+      <c r="Q163" s="30"/>
+      <c r="R163" s="30"/>
+      <c r="S163" s="30"/>
+      <c r="T163" s="30"/>
+      <c r="U163" s="30"/>
+      <c r="V163" s="40"/>
+      <c r="W163" s="30"/>
+      <c r="X163" s="30"/>
+      <c r="Y163" s="30"/>
+      <c r="Z163" s="30"/>
+      <c r="AA163" s="40"/>
+      <c r="AB163" s="30"/>
+      <c r="AC163" s="30"/>
+    </row>
+    <row r="164" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="B164" s="64">
+      <c r="B164" s="61">
         <v>4</v>
       </c>
-      <c r="C164" s="58">
+      <c r="C164" s="55">
         <v>4.0999999999999996</v>
       </c>
-      <c r="D164" s="64">
+      <c r="D164" s="61">
         <v>2.9</v>
       </c>
-      <c r="E164" s="64">
+      <c r="E164" s="61">
         <v>2.8</v>
       </c>
-      <c r="F164" s="64">
+      <c r="F164" s="61">
         <v>2.7</v>
       </c>
-      <c r="G164" s="64">
+      <c r="G164" s="61">
         <v>5</v>
       </c>
-      <c r="H164" s="64">
+      <c r="H164" s="61">
         <v>5</v>
       </c>
-      <c r="I164" s="64">
+      <c r="I164" s="61">
         <v>2.6</v>
       </c>
-      <c r="J164" s="65">
+      <c r="J164" s="62">
         <v>3.9</v>
       </c>
-      <c r="K164" s="65">
+      <c r="K164" s="62">
         <v>3.1</v>
       </c>
       <c r="L164" s="1">
         <v>2.9</v>
       </c>
-      <c r="M164" s="32"/>
-[...21 lines deleted...]
-      <c r="B165" s="64">
+      <c r="M164" s="75">
+        <v>2</v>
+      </c>
+      <c r="N164" s="30"/>
+      <c r="O164" s="30"/>
+      <c r="P164" s="30"/>
+      <c r="Q164" s="30"/>
+      <c r="R164" s="30"/>
+      <c r="S164" s="30"/>
+      <c r="T164" s="30"/>
+      <c r="U164" s="30"/>
+      <c r="V164" s="40"/>
+      <c r="W164" s="30"/>
+      <c r="X164" s="30"/>
+      <c r="Y164" s="30"/>
+      <c r="Z164" s="30"/>
+      <c r="AA164" s="40"/>
+      <c r="AB164" s="30"/>
+      <c r="AC164" s="30"/>
+    </row>
+    <row r="165" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="B165" s="61">
         <v>3</v>
       </c>
-      <c r="C165" s="58">
+      <c r="C165" s="55">
         <v>3.6</v>
       </c>
-      <c r="D165" s="64">
+      <c r="D165" s="61">
         <v>3.1</v>
       </c>
-      <c r="E165" s="64">
+      <c r="E165" s="61">
         <v>3.6</v>
       </c>
-      <c r="F165" s="64">
+      <c r="F165" s="61">
         <v>2.6</v>
       </c>
-      <c r="G165" s="64">
+      <c r="G165" s="61">
         <v>3.9</v>
       </c>
-      <c r="H165" s="64">
+      <c r="H165" s="61">
         <v>2.5</v>
       </c>
-      <c r="I165" s="64">
+      <c r="I165" s="61">
         <v>2</v>
       </c>
-      <c r="J165" s="65">
+      <c r="J165" s="62">
         <v>2.2000000000000002</v>
       </c>
-      <c r="K165" s="65">
+      <c r="K165" s="62">
         <v>2.2999999999999998</v>
       </c>
       <c r="L165" s="1">
         <v>1.6</v>
       </c>
-      <c r="M165" s="32"/>
-[...18 lines deleted...]
-      <c r="A166" s="33" t="s">
+      <c r="M165" s="73">
+        <v>1.4</v>
+      </c>
+      <c r="N165" s="30"/>
+      <c r="O165" s="30"/>
+      <c r="P165" s="30"/>
+      <c r="Q165" s="30"/>
+      <c r="R165" s="30"/>
+      <c r="S165" s="30"/>
+      <c r="T165" s="30"/>
+      <c r="U165" s="30"/>
+      <c r="V165" s="40"/>
+      <c r="W165" s="30"/>
+      <c r="X165" s="30"/>
+      <c r="Y165" s="30"/>
+      <c r="Z165" s="30"/>
+      <c r="AA165" s="40"/>
+      <c r="AB165" s="30"/>
+      <c r="AC165" s="30"/>
+    </row>
+    <row r="166" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="B166" s="64">
+      <c r="B166" s="61">
         <v>4.0999999999999996</v>
       </c>
-      <c r="C166" s="58">
+      <c r="C166" s="55">
         <v>3.9</v>
       </c>
-      <c r="D166" s="64">
+      <c r="D166" s="61">
         <v>2.2999999999999998</v>
       </c>
-      <c r="E166" s="64">
+      <c r="E166" s="61">
         <v>1.9</v>
       </c>
-      <c r="F166" s="64">
+      <c r="F166" s="61">
         <v>2.1</v>
       </c>
-      <c r="G166" s="64">
+      <c r="G166" s="61">
         <v>1.6</v>
       </c>
-      <c r="H166" s="64">
+      <c r="H166" s="61">
         <v>4.4000000000000004</v>
       </c>
-      <c r="I166" s="64">
+      <c r="I166" s="61">
         <v>2.2000000000000002</v>
       </c>
-      <c r="J166" s="65">
+      <c r="J166" s="62">
         <v>2.8</v>
       </c>
-      <c r="K166" s="65">
+      <c r="K166" s="62">
         <v>4.5</v>
       </c>
       <c r="L166" s="1">
         <v>3.5</v>
       </c>
-      <c r="M166" s="32"/>
-[...18 lines deleted...]
-      <c r="A167" s="33" t="s">
+      <c r="M166" s="73">
+        <v>2.1</v>
+      </c>
+      <c r="N166" s="30"/>
+      <c r="O166" s="30"/>
+      <c r="P166" s="30"/>
+      <c r="Q166" s="30"/>
+      <c r="R166" s="30"/>
+      <c r="S166" s="30"/>
+      <c r="T166" s="30"/>
+      <c r="U166" s="30"/>
+      <c r="V166" s="40"/>
+      <c r="W166" s="30"/>
+      <c r="X166" s="30"/>
+      <c r="Y166" s="30"/>
+      <c r="Z166" s="30"/>
+      <c r="AA166" s="40"/>
+      <c r="AB166" s="30"/>
+      <c r="AC166" s="30"/>
+    </row>
+    <row r="167" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="B167" s="64">
+      <c r="B167" s="61">
         <v>4.7</v>
       </c>
-      <c r="C167" s="58">
+      <c r="C167" s="55">
         <v>3.6</v>
       </c>
-      <c r="D167" s="64">
+      <c r="D167" s="61">
         <v>2.8</v>
       </c>
-      <c r="E167" s="64">
+      <c r="E167" s="61">
         <v>3.6</v>
       </c>
-      <c r="F167" s="64">
+      <c r="F167" s="61">
         <v>2.2999999999999998</v>
       </c>
-      <c r="G167" s="64">
+      <c r="G167" s="61">
         <v>3.6</v>
       </c>
-      <c r="H167" s="64">
+      <c r="H167" s="61">
         <v>5.2</v>
       </c>
-      <c r="I167" s="64">
+      <c r="I167" s="61">
         <v>2.8</v>
       </c>
-      <c r="J167" s="65">
+      <c r="J167" s="62">
         <v>3.9</v>
       </c>
-      <c r="K167" s="65">
+      <c r="K167" s="62">
         <v>4.5999999999999996</v>
       </c>
       <c r="L167" s="1">
         <v>3.6</v>
       </c>
-      <c r="M167" s="32"/>
-[...18 lines deleted...]
-      <c r="A168" s="33" t="s">
+      <c r="M167" s="73">
+        <v>4.5</v>
+      </c>
+      <c r="N167" s="30"/>
+      <c r="O167" s="30"/>
+      <c r="P167" s="30"/>
+      <c r="Q167" s="30"/>
+      <c r="R167" s="30"/>
+      <c r="S167" s="30"/>
+      <c r="T167" s="30"/>
+      <c r="U167" s="30"/>
+      <c r="V167" s="40"/>
+      <c r="W167" s="30"/>
+      <c r="X167" s="30"/>
+      <c r="Y167" s="30"/>
+      <c r="Z167" s="30"/>
+      <c r="AA167" s="40"/>
+      <c r="AB167" s="30"/>
+      <c r="AC167" s="30"/>
+    </row>
+    <row r="168" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="B168" s="64">
+      <c r="B168" s="61">
         <v>3</v>
       </c>
-      <c r="C168" s="58">
+      <c r="C168" s="55">
         <v>4.8</v>
       </c>
-      <c r="D168" s="64">
+      <c r="D168" s="61">
         <v>2.7</v>
       </c>
-      <c r="E168" s="64">
+      <c r="E168" s="61">
         <v>3.8</v>
       </c>
-      <c r="F168" s="64">
+      <c r="F168" s="61">
         <v>3</v>
       </c>
-      <c r="G168" s="64">
+      <c r="G168" s="61">
         <v>3.5</v>
       </c>
-      <c r="H168" s="64">
+      <c r="H168" s="61">
         <v>4.3</v>
       </c>
-      <c r="I168" s="64">
+      <c r="I168" s="61">
         <v>5</v>
       </c>
-      <c r="J168" s="65">
+      <c r="J168" s="62">
         <v>2.2000000000000002</v>
       </c>
-      <c r="K168" s="65">
+      <c r="K168" s="62">
         <v>2.6</v>
       </c>
       <c r="L168" s="1">
         <v>3.3</v>
       </c>
-      <c r="M168" s="32"/>
-[...18 lines deleted...]
-      <c r="A169" s="33" t="s">
+      <c r="M168" s="73">
+        <v>1.5</v>
+      </c>
+      <c r="N168" s="30"/>
+      <c r="O168" s="30"/>
+      <c r="P168" s="30"/>
+      <c r="Q168" s="30"/>
+      <c r="R168" s="30"/>
+      <c r="S168" s="30"/>
+      <c r="T168" s="30"/>
+      <c r="U168" s="30"/>
+      <c r="V168" s="40"/>
+      <c r="W168" s="30"/>
+      <c r="X168" s="30"/>
+      <c r="Y168" s="30"/>
+      <c r="Z168" s="30"/>
+      <c r="AA168" s="40"/>
+      <c r="AB168" s="30"/>
+      <c r="AC168" s="30"/>
+    </row>
+    <row r="169" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="B169" s="64">
+      <c r="B169" s="61">
         <v>2.5</v>
       </c>
-      <c r="C169" s="58">
+      <c r="C169" s="55">
         <v>3.3</v>
       </c>
-      <c r="D169" s="64">
+      <c r="D169" s="61">
         <v>3.2</v>
       </c>
-      <c r="E169" s="64">
+      <c r="E169" s="61">
         <v>3.2</v>
       </c>
-      <c r="F169" s="64">
+      <c r="F169" s="61">
         <v>2.2000000000000002</v>
       </c>
-      <c r="G169" s="64">
+      <c r="G169" s="61">
         <v>4.2</v>
       </c>
-      <c r="H169" s="64">
+      <c r="H169" s="61">
         <v>2.4</v>
       </c>
-      <c r="I169" s="64">
+      <c r="I169" s="61">
         <v>2.8</v>
       </c>
-      <c r="J169" s="65">
+      <c r="J169" s="62">
         <v>2.4</v>
       </c>
-      <c r="K169" s="65">
+      <c r="K169" s="62">
         <v>4.3</v>
       </c>
       <c r="L169" s="1">
         <v>1.9</v>
       </c>
-      <c r="M169" s="32"/>
-[...18 lines deleted...]
-      <c r="A170" s="33" t="s">
+      <c r="M169" s="73">
+        <v>0.6</v>
+      </c>
+      <c r="N169" s="30"/>
+      <c r="O169" s="30"/>
+      <c r="P169" s="30"/>
+      <c r="Q169" s="30"/>
+      <c r="R169" s="30"/>
+      <c r="S169" s="30"/>
+      <c r="T169" s="30"/>
+      <c r="U169" s="30"/>
+      <c r="V169" s="40"/>
+      <c r="W169" s="30"/>
+      <c r="X169" s="30"/>
+      <c r="Y169" s="30"/>
+      <c r="Z169" s="30"/>
+      <c r="AA169" s="40"/>
+      <c r="AB169" s="30"/>
+      <c r="AC169" s="30"/>
+    </row>
+    <row r="170" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="B170" s="64">
+      <c r="B170" s="61">
         <v>4.7</v>
       </c>
-      <c r="C170" s="58">
+      <c r="C170" s="55">
         <v>3.5</v>
       </c>
-      <c r="D170" s="64">
+      <c r="D170" s="61">
         <v>3.6</v>
       </c>
-      <c r="E170" s="64">
+      <c r="E170" s="61">
         <v>3.6</v>
       </c>
-      <c r="F170" s="64">
+      <c r="F170" s="61">
         <v>4.0999999999999996</v>
       </c>
-      <c r="G170" s="64">
+      <c r="G170" s="61">
         <v>4.4000000000000004</v>
       </c>
-      <c r="H170" s="64">
+      <c r="H170" s="61">
         <v>1.6</v>
       </c>
-      <c r="I170" s="64">
+      <c r="I170" s="61">
         <v>3</v>
       </c>
-      <c r="J170" s="65">
+      <c r="J170" s="62">
         <v>3</v>
       </c>
-      <c r="K170" s="65">
+      <c r="K170" s="62">
         <v>3.8</v>
       </c>
       <c r="L170" s="1">
         <v>3.2</v>
       </c>
-      <c r="M170" s="32"/>
-[...18 lines deleted...]
-      <c r="A171" s="33" t="s">
+      <c r="M170" s="73">
+        <v>2.8</v>
+      </c>
+      <c r="N170" s="30"/>
+      <c r="O170" s="30"/>
+      <c r="P170" s="30"/>
+      <c r="Q170" s="30"/>
+      <c r="R170" s="30"/>
+      <c r="S170" s="30"/>
+      <c r="T170" s="30"/>
+      <c r="U170" s="30"/>
+      <c r="V170" s="40"/>
+      <c r="W170" s="30"/>
+      <c r="X170" s="30"/>
+      <c r="Y170" s="30"/>
+      <c r="Z170" s="30"/>
+      <c r="AA170" s="40"/>
+      <c r="AB170" s="30"/>
+      <c r="AC170" s="30"/>
+    </row>
+    <row r="171" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="B171" s="64">
+      <c r="B171" s="61">
         <v>4.2</v>
       </c>
-      <c r="C171" s="58">
+      <c r="C171" s="55">
         <v>3.8</v>
       </c>
-      <c r="D171" s="64">
+      <c r="D171" s="61">
         <v>2.8</v>
       </c>
-      <c r="E171" s="64">
+      <c r="E171" s="61">
         <v>3</v>
       </c>
-      <c r="F171" s="64">
+      <c r="F171" s="61">
         <v>3</v>
       </c>
-      <c r="G171" s="64">
+      <c r="G171" s="61">
         <v>4</v>
       </c>
-      <c r="H171" s="64">
+      <c r="H171" s="61">
         <v>5</v>
       </c>
-      <c r="I171" s="64">
+      <c r="I171" s="61">
         <v>3.5</v>
       </c>
-      <c r="J171" s="65">
+      <c r="J171" s="62">
         <v>4.0999999999999996</v>
       </c>
-      <c r="K171" s="65">
+      <c r="K171" s="62">
         <v>1.9</v>
       </c>
       <c r="L171" s="1">
         <v>3.3</v>
       </c>
-      <c r="M171" s="32"/>
-[...18 lines deleted...]
-      <c r="A172" s="33" t="s">
+      <c r="M171" s="73">
+        <v>1.8</v>
+      </c>
+      <c r="N171" s="30"/>
+      <c r="O171" s="30"/>
+      <c r="P171" s="30"/>
+      <c r="Q171" s="30"/>
+      <c r="R171" s="30"/>
+      <c r="S171" s="30"/>
+      <c r="T171" s="30"/>
+      <c r="U171" s="30"/>
+      <c r="V171" s="40"/>
+      <c r="W171" s="30"/>
+      <c r="X171" s="30"/>
+      <c r="Y171" s="30"/>
+      <c r="Z171" s="30"/>
+      <c r="AA171" s="40"/>
+      <c r="AB171" s="30"/>
+      <c r="AC171" s="30"/>
+    </row>
+    <row r="172" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="B172" s="64">
+      <c r="B172" s="61">
         <v>4.5</v>
       </c>
-      <c r="C172" s="58">
+      <c r="C172" s="55">
         <v>3.5</v>
       </c>
-      <c r="D172" s="64">
+      <c r="D172" s="61">
         <v>3.1</v>
       </c>
-      <c r="E172" s="64">
+      <c r="E172" s="61">
         <v>2.9</v>
       </c>
-      <c r="F172" s="64">
+      <c r="F172" s="61">
         <v>3.5</v>
       </c>
-      <c r="G172" s="64">
+      <c r="G172" s="61">
         <v>2.9</v>
       </c>
-      <c r="H172" s="64">
+      <c r="H172" s="61">
         <v>4.8</v>
       </c>
-      <c r="I172" s="64">
+      <c r="I172" s="61">
         <v>3.2</v>
       </c>
-      <c r="J172" s="65">
+      <c r="J172" s="62">
         <v>5</v>
       </c>
-      <c r="K172" s="65">
+      <c r="K172" s="62">
         <v>2.2999999999999998</v>
       </c>
       <c r="L172" s="1">
         <v>2.9</v>
       </c>
-      <c r="M172" s="32"/>
-[...18 lines deleted...]
-      <c r="A173" s="33" t="s">
+      <c r="M172" s="73">
+        <v>1.9</v>
+      </c>
+      <c r="N172" s="30"/>
+      <c r="O172" s="30"/>
+      <c r="P172" s="30"/>
+      <c r="Q172" s="30"/>
+      <c r="R172" s="30"/>
+      <c r="S172" s="30"/>
+      <c r="T172" s="30"/>
+      <c r="U172" s="30"/>
+      <c r="V172" s="40"/>
+      <c r="W172" s="30"/>
+      <c r="X172" s="30"/>
+      <c r="Y172" s="30"/>
+      <c r="Z172" s="30"/>
+      <c r="AA172" s="40"/>
+      <c r="AB172" s="30"/>
+      <c r="AC172" s="30"/>
+    </row>
+    <row r="173" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="B173" s="64">
+      <c r="B173" s="61">
         <v>4.5</v>
       </c>
-      <c r="C173" s="58">
+      <c r="C173" s="55">
         <v>3.5</v>
       </c>
-      <c r="D173" s="64">
+      <c r="D173" s="61">
         <v>3.9</v>
       </c>
-      <c r="E173" s="64">
+      <c r="E173" s="61">
         <v>2.8</v>
       </c>
-      <c r="F173" s="64">
+      <c r="F173" s="61">
         <v>3.6</v>
       </c>
-      <c r="G173" s="64">
+      <c r="G173" s="61">
         <v>2.9</v>
       </c>
-      <c r="H173" s="64">
+      <c r="H173" s="61">
         <v>3.3</v>
       </c>
-      <c r="I173" s="64">
+      <c r="I173" s="61">
         <v>2.7</v>
       </c>
-      <c r="J173" s="65">
+      <c r="J173" s="62">
         <v>3</v>
       </c>
-      <c r="K173" s="65">
+      <c r="K173" s="62">
         <v>1.5</v>
       </c>
       <c r="L173" s="1">
         <v>2.7</v>
       </c>
-      <c r="M173" s="32"/>
-[...18 lines deleted...]
-      <c r="A174" s="33" t="s">
+      <c r="M173" s="73">
+        <v>1.4</v>
+      </c>
+      <c r="N173" s="30"/>
+      <c r="O173" s="30"/>
+      <c r="P173" s="30"/>
+      <c r="Q173" s="30"/>
+      <c r="R173" s="30"/>
+      <c r="S173" s="30"/>
+      <c r="T173" s="30"/>
+      <c r="U173" s="30"/>
+      <c r="V173" s="40"/>
+      <c r="W173" s="30"/>
+      <c r="X173" s="30"/>
+      <c r="Y173" s="30"/>
+      <c r="Z173" s="30"/>
+      <c r="AA173" s="40"/>
+      <c r="AB173" s="30"/>
+      <c r="AC173" s="30"/>
+    </row>
+    <row r="174" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="B174" s="64">
+      <c r="B174" s="61">
         <v>3.1</v>
       </c>
-      <c r="C174" s="58">
+      <c r="C174" s="55">
         <v>4.3</v>
       </c>
-      <c r="D174" s="64">
+      <c r="D174" s="61">
         <v>2.8</v>
       </c>
-      <c r="E174" s="64">
+      <c r="E174" s="61">
         <v>2.2999999999999998</v>
       </c>
-      <c r="F174" s="64">
+      <c r="F174" s="61">
         <v>3.9</v>
       </c>
-      <c r="G174" s="64">
+      <c r="G174" s="61">
         <v>6.5</v>
       </c>
-      <c r="H174" s="64">
+      <c r="H174" s="61">
         <v>4.4000000000000004</v>
       </c>
-      <c r="I174" s="64">
+      <c r="I174" s="61">
         <v>3.8</v>
       </c>
-      <c r="J174" s="65">
+      <c r="J174" s="62">
         <v>3.3</v>
       </c>
-      <c r="K174" s="65">
+      <c r="K174" s="62">
         <v>2.6</v>
       </c>
       <c r="L174" s="1">
         <v>5</v>
       </c>
-      <c r="M174" s="32"/>
-[...18 lines deleted...]
-      <c r="A175" s="33" t="s">
+      <c r="M174" s="73">
+        <v>2.4</v>
+      </c>
+      <c r="N174" s="30"/>
+      <c r="O174" s="30"/>
+      <c r="P174" s="30"/>
+      <c r="Q174" s="30"/>
+      <c r="R174" s="30"/>
+      <c r="S174" s="30"/>
+      <c r="T174" s="30"/>
+      <c r="U174" s="30"/>
+      <c r="V174" s="40"/>
+      <c r="W174" s="30"/>
+      <c r="X174" s="30"/>
+      <c r="Y174" s="30"/>
+      <c r="Z174" s="30"/>
+      <c r="AA174" s="40"/>
+      <c r="AB174" s="30"/>
+      <c r="AC174" s="30"/>
+    </row>
+    <row r="175" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="B175" s="64">
+      <c r="B175" s="61">
         <v>4.0999999999999996</v>
       </c>
-      <c r="C175" s="58">
+      <c r="C175" s="55">
         <v>4.7</v>
       </c>
-      <c r="D175" s="64">
+      <c r="D175" s="61">
         <v>3.2</v>
       </c>
-      <c r="E175" s="64">
+      <c r="E175" s="61">
         <v>3.8</v>
       </c>
-      <c r="F175" s="64">
+      <c r="F175" s="61">
         <v>3.5</v>
       </c>
-      <c r="G175" s="64">
+      <c r="G175" s="61">
         <v>3.2</v>
       </c>
-      <c r="H175" s="64">
+      <c r="H175" s="61">
         <v>3.4</v>
       </c>
-      <c r="I175" s="64">
+      <c r="I175" s="61">
         <v>3.9</v>
       </c>
-      <c r="J175" s="65">
+      <c r="J175" s="62">
         <v>1.3</v>
       </c>
-      <c r="K175" s="65">
+      <c r="K175" s="62">
         <v>0.9</v>
       </c>
       <c r="L175" s="1">
         <v>2</v>
       </c>
-      <c r="M175" s="32"/>
-[...18 lines deleted...]
-      <c r="A176" s="37" t="s">
+      <c r="M175" s="75">
+        <v>2</v>
+      </c>
+      <c r="N175" s="30"/>
+      <c r="O175" s="30"/>
+      <c r="P175" s="30"/>
+      <c r="Q175" s="30"/>
+      <c r="R175" s="30"/>
+      <c r="S175" s="30"/>
+      <c r="T175" s="30"/>
+      <c r="U175" s="30"/>
+      <c r="V175" s="40"/>
+      <c r="W175" s="30"/>
+      <c r="X175" s="30"/>
+      <c r="Y175" s="30"/>
+      <c r="Z175" s="30"/>
+      <c r="AA175" s="40"/>
+      <c r="AB175" s="30"/>
+      <c r="AC175" s="30"/>
+    </row>
+    <row r="176" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="35" t="s">
         <v>22</v>
       </c>
-      <c r="B176" s="66">
+      <c r="B176" s="63">
         <v>3.7</v>
       </c>
-      <c r="C176" s="59">
+      <c r="C176" s="56">
         <v>4.9000000000000004</v>
       </c>
-      <c r="D176" s="66">
+      <c r="D176" s="63">
         <v>3.9</v>
       </c>
-      <c r="E176" s="66">
+      <c r="E176" s="63">
         <v>2.8</v>
       </c>
-      <c r="F176" s="66">
+      <c r="F176" s="63">
         <v>3.2</v>
       </c>
-      <c r="G176" s="66">
+      <c r="G176" s="63">
         <v>2.9</v>
       </c>
-      <c r="H176" s="66">
+      <c r="H176" s="63">
         <v>2.9</v>
       </c>
-      <c r="I176" s="66">
+      <c r="I176" s="63">
         <v>2.6</v>
       </c>
-      <c r="J176" s="67">
+      <c r="J176" s="64">
         <v>2.9</v>
       </c>
-      <c r="K176" s="67">
+      <c r="K176" s="64">
         <v>2.9</v>
       </c>
-      <c r="L176" s="67">
+      <c r="L176" s="64">
         <v>1.7</v>
       </c>
-      <c r="M176" s="32"/>
-[...49 lines deleted...]
-      <c r="A178" s="69" t="s">
+      <c r="M176" s="74">
+        <v>2.8</v>
+      </c>
+      <c r="N176" s="30"/>
+      <c r="O176" s="30"/>
+      <c r="P176" s="30"/>
+      <c r="Q176" s="30"/>
+      <c r="R176" s="30"/>
+      <c r="S176" s="30"/>
+      <c r="T176" s="30"/>
+      <c r="U176" s="30"/>
+      <c r="V176" s="40"/>
+      <c r="W176" s="30"/>
+      <c r="X176" s="30"/>
+      <c r="Y176" s="30"/>
+      <c r="Z176" s="30"/>
+      <c r="AA176" s="40"/>
+      <c r="AB176" s="30"/>
+      <c r="AC176" s="30"/>
+    </row>
+    <row r="177" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="65"/>
+      <c r="B177" s="65"/>
+      <c r="C177" s="65"/>
+      <c r="D177" s="65"/>
+      <c r="E177" s="65"/>
+      <c r="F177" s="65"/>
+      <c r="G177" s="65"/>
+      <c r="H177" s="65"/>
+      <c r="I177" s="65"/>
+      <c r="J177" s="65"/>
+      <c r="K177" s="44"/>
+      <c r="L177" s="30"/>
+      <c r="M177" s="30"/>
+      <c r="N177" s="30"/>
+      <c r="O177" s="30"/>
+      <c r="P177" s="30"/>
+      <c r="Q177" s="30"/>
+      <c r="R177" s="30"/>
+      <c r="S177" s="30"/>
+      <c r="T177" s="30"/>
+      <c r="U177" s="30"/>
+      <c r="V177" s="40"/>
+      <c r="W177" s="30"/>
+      <c r="X177" s="30"/>
+      <c r="Y177" s="30"/>
+      <c r="Z177" s="30"/>
+      <c r="AA177" s="40"/>
+      <c r="AB177" s="30"/>
+      <c r="AC177" s="30"/>
+    </row>
+    <row r="178" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="78" t="s">
         <v>7</v>
       </c>
-      <c r="B178" s="69"/>
-[...40 lines deleted...]
-      <c r="L179" s="14" t="s">
+      <c r="B178" s="78"/>
+      <c r="C178" s="78"/>
+      <c r="D178" s="78"/>
+      <c r="E178" s="78"/>
+      <c r="F178" s="78"/>
+      <c r="G178" s="78"/>
+      <c r="H178" s="78"/>
+      <c r="I178" s="78"/>
+      <c r="J178" s="78"/>
+      <c r="K178" s="44"/>
+      <c r="L178" s="30"/>
+      <c r="M178" s="30"/>
+      <c r="N178" s="30"/>
+      <c r="O178" s="30"/>
+      <c r="P178" s="30"/>
+      <c r="Q178" s="30"/>
+      <c r="R178" s="30"/>
+      <c r="S178" s="30"/>
+      <c r="T178" s="30"/>
+      <c r="U178" s="30"/>
+      <c r="V178" s="40"/>
+      <c r="W178" s="30"/>
+      <c r="X178" s="30"/>
+      <c r="Y178" s="30"/>
+      <c r="Z178" s="30"/>
+      <c r="AA178" s="40"/>
+      <c r="AB178" s="30"/>
+      <c r="AC178" s="30"/>
+    </row>
+    <row r="179" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="42"/>
+      <c r="B179" s="42"/>
+      <c r="C179" s="43"/>
+      <c r="D179" s="42"/>
+      <c r="E179" s="42"/>
+      <c r="F179" s="44"/>
+      <c r="G179" s="44"/>
+      <c r="H179" s="44"/>
+      <c r="I179" s="44"/>
+      <c r="J179" s="45"/>
+      <c r="K179" s="13"/>
+      <c r="L179" s="13"/>
+      <c r="M179" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="M179" s="32"/>
-[...19 lines deleted...]
-      <c r="B180" s="20">
+      <c r="N179" s="30"/>
+      <c r="O179" s="30"/>
+      <c r="P179" s="30"/>
+      <c r="Q179" s="30"/>
+      <c r="R179" s="30"/>
+      <c r="S179" s="30"/>
+      <c r="T179" s="30"/>
+      <c r="U179" s="30"/>
+      <c r="V179" s="40"/>
+      <c r="W179" s="30"/>
+      <c r="X179" s="30"/>
+      <c r="Y179" s="30"/>
+      <c r="Z179" s="30"/>
+      <c r="AA179" s="40"/>
+      <c r="AB179" s="30"/>
+      <c r="AC179" s="30"/>
+    </row>
+    <row r="180" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="46"/>
+      <c r="B180" s="18">
         <v>2014</v>
       </c>
-      <c r="C180" s="21" t="s">
+      <c r="C180" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="D180" s="21">
+      <c r="D180" s="19">
         <v>2016</v>
       </c>
-      <c r="E180" s="21">
+      <c r="E180" s="19">
         <v>2017</v>
       </c>
-      <c r="F180" s="21">
+      <c r="F180" s="19">
         <v>2018</v>
       </c>
-      <c r="G180" s="21">
+      <c r="G180" s="19">
         <v>2019</v>
       </c>
-      <c r="H180" s="21">
+      <c r="H180" s="19">
         <v>2020</v>
       </c>
-      <c r="I180" s="21">
+      <c r="I180" s="19">
         <v>2021</v>
       </c>
-      <c r="J180" s="22">
+      <c r="J180" s="20">
         <v>2022</v>
       </c>
-      <c r="K180" s="23">
+      <c r="K180" s="21">
         <v>2023</v>
       </c>
-      <c r="L180" s="23">
+      <c r="L180" s="21">
         <v>2024</v>
       </c>
-      <c r="M180" s="32"/>
-[...18 lines deleted...]
-      <c r="A181" s="25" t="s">
+      <c r="M180" s="21">
+        <v>2025</v>
+      </c>
+      <c r="N180" s="30"/>
+      <c r="O180" s="30"/>
+      <c r="P180" s="30"/>
+      <c r="Q180" s="30"/>
+      <c r="R180" s="30"/>
+      <c r="S180" s="30"/>
+      <c r="T180" s="30"/>
+      <c r="U180" s="30"/>
+      <c r="V180" s="40"/>
+      <c r="W180" s="30"/>
+      <c r="X180" s="30"/>
+      <c r="Y180" s="30"/>
+      <c r="Z180" s="30"/>
+      <c r="AA180" s="40"/>
+      <c r="AB180" s="30"/>
+      <c r="AC180" s="30"/>
+    </row>
+    <row r="181" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="B181" s="27">
+      <c r="B181" s="25">
         <v>192880</v>
       </c>
-      <c r="C181" s="27">
+      <c r="C181" s="25">
         <v>196857</v>
       </c>
-      <c r="D181" s="28">
+      <c r="D181" s="26">
         <v>185699</v>
       </c>
-      <c r="E181" s="28">
+      <c r="E181" s="26">
         <v>184964</v>
       </c>
-      <c r="F181" s="28">
+      <c r="F181" s="26">
         <v>186729</v>
       </c>
-      <c r="G181" s="28">
+      <c r="G181" s="26">
         <v>188282</v>
       </c>
-      <c r="H181" s="28">
+      <c r="H181" s="26">
         <v>199696</v>
       </c>
-      <c r="I181" s="28">
+      <c r="I181" s="26">
         <v>190615</v>
       </c>
-      <c r="J181" s="29">
+      <c r="J181" s="27">
         <v>182092</v>
       </c>
-      <c r="K181" s="29">
+      <c r="K181" s="27">
         <v>182046</v>
       </c>
-      <c r="L181" s="29">
+      <c r="L181" s="27">
         <v>195377</v>
       </c>
-      <c r="M181" s="32"/>
-[...18 lines deleted...]
-      <c r="A182" s="33" t="s">
+      <c r="M181" s="69">
+        <v>203499</v>
+      </c>
+      <c r="N181" s="30"/>
+      <c r="O181" s="30"/>
+      <c r="P181" s="30"/>
+      <c r="Q181" s="30"/>
+      <c r="R181" s="30"/>
+      <c r="S181" s="30"/>
+      <c r="T181" s="30"/>
+      <c r="U181" s="30"/>
+      <c r="V181" s="40"/>
+      <c r="W181" s="30"/>
+      <c r="X181" s="30"/>
+      <c r="Y181" s="30"/>
+      <c r="Z181" s="30"/>
+      <c r="AA181" s="40"/>
+      <c r="AB181" s="30"/>
+      <c r="AC181" s="30"/>
+    </row>
+    <row r="182" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="31" t="s">
         <v>32</v>
       </c>
-      <c r="B182" s="34">
+      <c r="B182" s="32">
         <v>48677</v>
       </c>
-      <c r="C182" s="34">
+      <c r="C182" s="32">
         <v>54289</v>
       </c>
-      <c r="D182" s="34">
+      <c r="D182" s="32">
         <v>52066</v>
       </c>
-      <c r="E182" s="34">
+      <c r="E182" s="32">
         <v>55634</v>
       </c>
-      <c r="F182" s="34">
+      <c r="F182" s="32">
         <v>56132</v>
       </c>
-      <c r="G182" s="34">
+      <c r="G182" s="32">
         <v>55093</v>
       </c>
-      <c r="H182" s="34">
+      <c r="H182" s="32">
         <v>51331</v>
       </c>
-      <c r="I182" s="34">
+      <c r="I182" s="32">
         <v>50032</v>
       </c>
-      <c r="J182" s="30">
+      <c r="J182" s="28">
         <v>52846</v>
       </c>
-      <c r="K182" s="30">
+      <c r="K182" s="28">
         <v>53925</v>
       </c>
-      <c r="L182" s="57">
+      <c r="L182" s="54">
         <v>58899</v>
       </c>
-      <c r="M182" s="32"/>
-[...18 lines deleted...]
-      <c r="A183" s="33" t="s">
+      <c r="M182" s="70">
+        <v>62824</v>
+      </c>
+      <c r="N182" s="30"/>
+      <c r="O182" s="30"/>
+      <c r="P182" s="30"/>
+      <c r="Q182" s="30"/>
+      <c r="R182" s="30"/>
+      <c r="S182" s="30"/>
+      <c r="T182" s="30"/>
+      <c r="U182" s="30"/>
+      <c r="V182" s="40"/>
+      <c r="W182" s="30"/>
+      <c r="X182" s="30"/>
+      <c r="Y182" s="30"/>
+      <c r="Z182" s="30"/>
+      <c r="AA182" s="40"/>
+      <c r="AB182" s="30"/>
+      <c r="AC182" s="30"/>
+    </row>
+    <row r="183" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B183" s="32">
+        <v>8712</v>
+      </c>
+      <c r="C183" s="32">
+        <v>7994</v>
+      </c>
+      <c r="D183" s="32">
+        <v>7762</v>
+      </c>
+      <c r="E183" s="32">
+        <v>5507</v>
+      </c>
+      <c r="F183" s="32">
+        <v>6922</v>
+      </c>
+      <c r="G183" s="32">
+        <v>8449</v>
+      </c>
+      <c r="H183" s="32">
+        <v>9223</v>
+      </c>
+      <c r="I183" s="32">
+        <v>8474</v>
+      </c>
+      <c r="J183" s="28">
+        <v>8470</v>
+      </c>
+      <c r="K183" s="28">
+        <v>8354</v>
+      </c>
+      <c r="L183" s="54">
+        <v>8565</v>
+      </c>
+      <c r="M183" s="70">
+        <v>10031</v>
+      </c>
+      <c r="N183" s="30"/>
+      <c r="O183" s="30"/>
+      <c r="P183" s="30"/>
+      <c r="Q183" s="30"/>
+      <c r="R183" s="30"/>
+      <c r="S183" s="30"/>
+      <c r="T183" s="30"/>
+      <c r="U183" s="30"/>
+      <c r="V183" s="40"/>
+      <c r="W183" s="30"/>
+      <c r="X183" s="30"/>
+      <c r="Y183" s="30"/>
+      <c r="Z183" s="30"/>
+      <c r="AA183" s="40"/>
+      <c r="AB183" s="30"/>
+      <c r="AC183" s="30"/>
+    </row>
+    <row r="184" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="31" t="s">
         <v>34</v>
       </c>
-      <c r="B183" s="34">
-[...51 lines deleted...]
-      <c r="A184" s="33" t="s">
+      <c r="B184" s="32">
+        <v>10032</v>
+      </c>
+      <c r="C184" s="32">
+        <v>9307</v>
+      </c>
+      <c r="D184" s="32">
+        <v>10432</v>
+      </c>
+      <c r="E184" s="32">
+        <v>10204</v>
+      </c>
+      <c r="F184" s="32">
+        <v>10810</v>
+      </c>
+      <c r="G184" s="32">
+        <v>10472</v>
+      </c>
+      <c r="H184" s="32">
+        <v>11552</v>
+      </c>
+      <c r="I184" s="32">
+        <v>11826</v>
+      </c>
+      <c r="J184" s="28">
+        <v>9605</v>
+      </c>
+      <c r="K184" s="28">
+        <v>9027</v>
+      </c>
+      <c r="L184" s="54">
+        <v>9503</v>
+      </c>
+      <c r="M184" s="70">
+        <v>8664</v>
+      </c>
+      <c r="N184" s="30"/>
+      <c r="O184" s="30"/>
+      <c r="P184" s="30"/>
+      <c r="Q184" s="30"/>
+      <c r="R184" s="30"/>
+      <c r="S184" s="30"/>
+      <c r="T184" s="30"/>
+      <c r="U184" s="30"/>
+      <c r="V184" s="40"/>
+      <c r="W184" s="30"/>
+      <c r="X184" s="30"/>
+      <c r="Y184" s="30"/>
+      <c r="Z184" s="30"/>
+      <c r="AA184" s="40"/>
+      <c r="AB184" s="30"/>
+      <c r="AC184" s="30"/>
+    </row>
+    <row r="185" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="B184" s="34">
-[...51 lines deleted...]
-      <c r="A185" s="33" t="s">
+      <c r="B185" s="32">
+        <v>30445</v>
+      </c>
+      <c r="C185" s="32">
+        <v>30679</v>
+      </c>
+      <c r="D185" s="32">
+        <v>28814</v>
+      </c>
+      <c r="E185" s="32">
+        <v>30702</v>
+      </c>
+      <c r="F185" s="32">
+        <v>30653</v>
+      </c>
+      <c r="G185" s="32">
+        <v>31632</v>
+      </c>
+      <c r="H185" s="32">
+        <v>32371</v>
+      </c>
+      <c r="I185" s="32">
+        <v>27788</v>
+      </c>
+      <c r="J185" s="28">
+        <v>26365</v>
+      </c>
+      <c r="K185" s="28">
+        <v>26849</v>
+      </c>
+      <c r="L185" s="54">
+        <v>29226</v>
+      </c>
+      <c r="M185" s="70">
+        <v>33741</v>
+      </c>
+      <c r="N185" s="30"/>
+      <c r="O185" s="30"/>
+      <c r="P185" s="30"/>
+      <c r="Q185" s="30"/>
+      <c r="R185" s="30"/>
+      <c r="S185" s="30"/>
+      <c r="T185" s="30"/>
+      <c r="U185" s="30"/>
+      <c r="V185" s="40"/>
+      <c r="W185" s="30"/>
+      <c r="X185" s="30"/>
+      <c r="Y185" s="30"/>
+      <c r="Z185" s="30"/>
+      <c r="AA185" s="40"/>
+      <c r="AB185" s="30"/>
+      <c r="AC185" s="30"/>
+    </row>
+    <row r="186" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A186" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="B186" s="32">
+        <v>3502</v>
+      </c>
+      <c r="C186" s="32">
+        <v>2997</v>
+      </c>
+      <c r="D186" s="32">
+        <v>3263</v>
+      </c>
+      <c r="E186" s="32">
+        <v>3190</v>
+      </c>
+      <c r="F186" s="32">
+        <v>3451</v>
+      </c>
+      <c r="G186" s="32">
+        <v>3331</v>
+      </c>
+      <c r="H186" s="32">
+        <v>3550</v>
+      </c>
+      <c r="I186" s="32">
+        <v>3090</v>
+      </c>
+      <c r="J186" s="28">
+        <v>2730</v>
+      </c>
+      <c r="K186" s="28">
+        <v>1234</v>
+      </c>
+      <c r="L186" s="54">
+        <v>1905</v>
+      </c>
+      <c r="M186" s="70">
+        <v>1718</v>
+      </c>
+      <c r="N186" s="30"/>
+      <c r="O186" s="30"/>
+      <c r="P186" s="30"/>
+      <c r="Q186" s="30"/>
+      <c r="R186" s="30"/>
+      <c r="S186" s="30"/>
+      <c r="T186" s="30"/>
+      <c r="U186" s="30"/>
+      <c r="V186" s="40"/>
+      <c r="W186" s="30"/>
+      <c r="X186" s="30"/>
+      <c r="Y186" s="30"/>
+      <c r="Z186" s="30"/>
+      <c r="AA186" s="40"/>
+      <c r="AB186" s="30"/>
+      <c r="AC186" s="30"/>
+    </row>
+    <row r="187" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B187" s="32">
+        <v>2782</v>
+      </c>
+      <c r="C187" s="32">
+        <v>2786</v>
+      </c>
+      <c r="D187" s="32">
+        <v>2539</v>
+      </c>
+      <c r="E187" s="32">
+        <v>2090</v>
+      </c>
+      <c r="F187" s="32">
+        <v>2978</v>
+      </c>
+      <c r="G187" s="32">
+        <v>3252</v>
+      </c>
+      <c r="H187" s="32">
+        <v>3333</v>
+      </c>
+      <c r="I187" s="32">
+        <v>3433</v>
+      </c>
+      <c r="J187" s="28">
+        <v>3347</v>
+      </c>
+      <c r="K187" s="28">
+        <v>3374</v>
+      </c>
+      <c r="L187" s="54">
+        <v>4081</v>
+      </c>
+      <c r="M187" s="70">
+        <v>3388</v>
+      </c>
+      <c r="N187" s="30"/>
+      <c r="O187" s="30"/>
+      <c r="P187" s="30"/>
+      <c r="Q187" s="30"/>
+      <c r="R187" s="30"/>
+      <c r="S187" s="30"/>
+      <c r="T187" s="30"/>
+      <c r="U187" s="30"/>
+      <c r="V187" s="40"/>
+      <c r="W187" s="30"/>
+      <c r="X187" s="30"/>
+      <c r="Y187" s="30"/>
+      <c r="Z187" s="30"/>
+      <c r="AA187" s="40"/>
+      <c r="AB187" s="30"/>
+      <c r="AC187" s="30"/>
+    </row>
+    <row r="188" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="B188" s="32">
+        <v>9875</v>
+      </c>
+      <c r="C188" s="32">
+        <v>9871</v>
+      </c>
+      <c r="D188" s="32">
+        <v>8730</v>
+      </c>
+      <c r="E188" s="32">
+        <v>7363</v>
+      </c>
+      <c r="F188" s="32">
+        <v>9479</v>
+      </c>
+      <c r="G188" s="32">
+        <v>9302</v>
+      </c>
+      <c r="H188" s="32">
+        <v>10700</v>
+      </c>
+      <c r="I188" s="32">
+        <v>12390</v>
+      </c>
+      <c r="J188" s="28">
+        <v>10394</v>
+      </c>
+      <c r="K188" s="28">
+        <v>10018</v>
+      </c>
+      <c r="L188" s="54">
+        <v>11580</v>
+      </c>
+      <c r="M188" s="70">
+        <v>10170</v>
+      </c>
+      <c r="N188" s="30"/>
+      <c r="O188" s="30"/>
+      <c r="P188" s="30"/>
+      <c r="Q188" s="30"/>
+      <c r="R188" s="30"/>
+      <c r="S188" s="30"/>
+      <c r="T188" s="30"/>
+      <c r="U188" s="30"/>
+      <c r="V188" s="40"/>
+      <c r="W188" s="30"/>
+      <c r="X188" s="30"/>
+      <c r="Y188" s="30"/>
+      <c r="Z188" s="30"/>
+      <c r="AA188" s="40"/>
+      <c r="AB188" s="30"/>
+      <c r="AC188" s="30"/>
+    </row>
+    <row r="189" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="B189" s="32">
+        <v>4058</v>
+      </c>
+      <c r="C189" s="32">
+        <v>3920</v>
+      </c>
+      <c r="D189" s="32">
+        <v>2882</v>
+      </c>
+      <c r="E189" s="32">
+        <v>2668</v>
+      </c>
+      <c r="F189" s="32">
+        <v>3595</v>
+      </c>
+      <c r="G189" s="32">
+        <v>3139</v>
+      </c>
+      <c r="H189" s="32">
+        <v>4097</v>
+      </c>
+      <c r="I189" s="32">
+        <v>4419</v>
+      </c>
+      <c r="J189" s="28">
+        <v>3859</v>
+      </c>
+      <c r="K189" s="28">
+        <v>3796</v>
+      </c>
+      <c r="L189" s="54">
+        <v>4150</v>
+      </c>
+      <c r="M189" s="70">
+        <v>4412</v>
+      </c>
+      <c r="N189" s="30"/>
+      <c r="O189" s="30"/>
+      <c r="P189" s="30"/>
+      <c r="Q189" s="30"/>
+      <c r="R189" s="30"/>
+      <c r="S189" s="30"/>
+      <c r="T189" s="30"/>
+      <c r="U189" s="30"/>
+      <c r="V189" s="40"/>
+      <c r="W189" s="30"/>
+      <c r="X189" s="30"/>
+      <c r="Y189" s="30"/>
+      <c r="Z189" s="30"/>
+      <c r="AA189" s="40"/>
+      <c r="AB189" s="30"/>
+      <c r="AC189" s="30"/>
+    </row>
+    <row r="190" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="34" t="s">
         <v>36</v>
       </c>
-      <c r="B185" s="34">
-[...274 lines deleted...]
-      <c r="B190" s="34">
+      <c r="B190" s="32">
         <v>2578</v>
       </c>
-      <c r="C190" s="34">
+      <c r="C190" s="32">
         <v>2459</v>
       </c>
-      <c r="D190" s="34">
+      <c r="D190" s="32">
         <v>2323</v>
       </c>
-      <c r="E190" s="34">
+      <c r="E190" s="32">
         <v>2457</v>
       </c>
-      <c r="F190" s="34">
+      <c r="F190" s="32">
         <v>2981</v>
       </c>
-      <c r="G190" s="34">
+      <c r="G190" s="32">
         <v>3001</v>
       </c>
-      <c r="H190" s="34">
+      <c r="H190" s="32">
         <v>2199</v>
       </c>
-      <c r="I190" s="34">
+      <c r="I190" s="32">
         <v>1494</v>
       </c>
-      <c r="J190" s="30">
+      <c r="J190" s="28">
         <v>1455</v>
       </c>
-      <c r="K190" s="30">
+      <c r="K190" s="28">
         <v>1229</v>
       </c>
-      <c r="L190" s="57">
+      <c r="L190" s="54">
         <v>937</v>
       </c>
-      <c r="M190" s="32"/>
-[...18 lines deleted...]
-      <c r="A191" s="33" t="s">
+      <c r="M190" s="70">
+        <v>1836</v>
+      </c>
+      <c r="N190" s="30"/>
+      <c r="O190" s="30"/>
+      <c r="P190" s="30"/>
+      <c r="Q190" s="30"/>
+      <c r="R190" s="30"/>
+      <c r="S190" s="30"/>
+      <c r="T190" s="30"/>
+      <c r="U190" s="30"/>
+      <c r="V190" s="40"/>
+      <c r="W190" s="30"/>
+      <c r="X190" s="30"/>
+      <c r="Y190" s="30"/>
+      <c r="Z190" s="30"/>
+      <c r="AA190" s="40"/>
+      <c r="AB190" s="30"/>
+      <c r="AC190" s="30"/>
+    </row>
+    <row r="191" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="B191" s="34">
+      <c r="B191" s="32">
         <v>11665</v>
       </c>
-      <c r="C191" s="34">
+      <c r="C191" s="32">
         <v>10772</v>
       </c>
-      <c r="D191" s="34">
+      <c r="D191" s="32">
         <v>11240</v>
       </c>
-      <c r="E191" s="34">
+      <c r="E191" s="32">
         <v>13449</v>
       </c>
-      <c r="F191" s="34">
+      <c r="F191" s="32">
         <v>10096</v>
       </c>
-      <c r="G191" s="34">
+      <c r="G191" s="32">
         <v>10530</v>
       </c>
-      <c r="H191" s="34">
+      <c r="H191" s="32">
         <v>11695</v>
       </c>
-      <c r="I191" s="34">
+      <c r="I191" s="32">
         <v>9203</v>
       </c>
-      <c r="J191" s="30">
+      <c r="J191" s="28">
         <v>10140</v>
       </c>
-      <c r="K191" s="30">
+      <c r="K191" s="28">
         <v>10398</v>
       </c>
-      <c r="L191" s="57">
+      <c r="L191" s="54">
         <v>11503</v>
       </c>
-      <c r="M191" s="32"/>
-[...18 lines deleted...]
-      <c r="A192" s="33" t="s">
+      <c r="M191" s="70">
+        <v>12759</v>
+      </c>
+      <c r="N191" s="30"/>
+      <c r="O191" s="30"/>
+      <c r="P191" s="30"/>
+      <c r="Q191" s="30"/>
+      <c r="R191" s="30"/>
+      <c r="S191" s="30"/>
+      <c r="T191" s="30"/>
+      <c r="U191" s="30"/>
+      <c r="V191" s="40"/>
+      <c r="W191" s="30"/>
+      <c r="X191" s="30"/>
+      <c r="Y191" s="30"/>
+      <c r="Z191" s="30"/>
+      <c r="AA191" s="40"/>
+      <c r="AB191" s="30"/>
+      <c r="AC191" s="30"/>
+    </row>
+    <row r="192" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="B192" s="34">
+      <c r="B192" s="32">
         <v>2809</v>
       </c>
-      <c r="C192" s="34">
+      <c r="C192" s="32">
         <v>2579</v>
       </c>
-      <c r="D192" s="34">
+      <c r="D192" s="32">
         <v>2628</v>
       </c>
-      <c r="E192" s="34">
+      <c r="E192" s="32">
         <v>1866</v>
       </c>
-      <c r="F192" s="34">
+      <c r="F192" s="32">
         <v>1657</v>
       </c>
-      <c r="G192" s="34">
+      <c r="G192" s="32">
         <v>1420</v>
       </c>
-      <c r="H192" s="34">
+      <c r="H192" s="32">
         <v>1331</v>
       </c>
-      <c r="I192" s="34">
+      <c r="I192" s="32">
         <v>1265</v>
       </c>
-      <c r="J192" s="30">
+      <c r="J192" s="28">
         <v>1041</v>
       </c>
-      <c r="K192" s="30">
+      <c r="K192" s="28">
         <v>1322</v>
       </c>
-      <c r="L192" s="57">
+      <c r="L192" s="54">
         <v>1523</v>
       </c>
-      <c r="M192" s="32"/>
-[...18 lines deleted...]
-      <c r="A193" s="33" t="s">
+      <c r="M192" s="70">
+        <v>1220</v>
+      </c>
+      <c r="N192" s="30"/>
+      <c r="O192" s="30"/>
+      <c r="P192" s="30"/>
+      <c r="Q192" s="30"/>
+      <c r="R192" s="30"/>
+      <c r="S192" s="30"/>
+      <c r="T192" s="30"/>
+      <c r="U192" s="30"/>
+      <c r="V192" s="40"/>
+      <c r="W192" s="30"/>
+      <c r="X192" s="30"/>
+      <c r="Y192" s="30"/>
+      <c r="Z192" s="30"/>
+      <c r="AA192" s="40"/>
+      <c r="AB192" s="30"/>
+      <c r="AC192" s="30"/>
+    </row>
+    <row r="193" spans="1:162" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="B193" s="34">
+      <c r="B193" s="32">
         <v>6110</v>
       </c>
-      <c r="C193" s="34">
+      <c r="C193" s="32">
         <v>5986</v>
       </c>
-      <c r="D193" s="34">
+      <c r="D193" s="32">
         <v>5728</v>
       </c>
-      <c r="E193" s="34">
+      <c r="E193" s="32">
         <v>5524</v>
       </c>
-      <c r="F193" s="34">
+      <c r="F193" s="32">
         <v>5531</v>
       </c>
-      <c r="G193" s="34">
+      <c r="G193" s="32">
         <v>5301</v>
       </c>
-      <c r="H193" s="34">
+      <c r="H193" s="32">
         <v>6246</v>
       </c>
-      <c r="I193" s="34">
+      <c r="I193" s="32">
         <v>6914</v>
       </c>
-      <c r="J193" s="30">
+      <c r="J193" s="28">
         <v>4923</v>
       </c>
-      <c r="K193" s="30">
+      <c r="K193" s="28">
         <v>3936</v>
       </c>
-      <c r="L193" s="57">
+      <c r="L193" s="54">
         <v>5321</v>
       </c>
-      <c r="M193" s="32"/>
-[...18 lines deleted...]
-      <c r="A194" s="33" t="s">
+      <c r="M193" s="70">
+        <v>6181</v>
+      </c>
+      <c r="N193" s="30"/>
+      <c r="O193" s="30"/>
+      <c r="P193" s="30"/>
+      <c r="Q193" s="30"/>
+      <c r="R193" s="30"/>
+      <c r="S193" s="30"/>
+      <c r="T193" s="30"/>
+      <c r="U193" s="30"/>
+      <c r="V193" s="40"/>
+      <c r="W193" s="30"/>
+      <c r="X193" s="30"/>
+      <c r="Y193" s="30"/>
+      <c r="Z193" s="30"/>
+      <c r="AA193" s="40"/>
+      <c r="AB193" s="30"/>
+      <c r="AC193" s="30"/>
+    </row>
+    <row r="194" spans="1:162" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A194" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="B194" s="34">
+      <c r="B194" s="32">
         <v>5770</v>
       </c>
-      <c r="C194" s="34">
+      <c r="C194" s="32">
         <v>5867</v>
       </c>
-      <c r="D194" s="34">
+      <c r="D194" s="32">
         <v>5198</v>
       </c>
-      <c r="E194" s="34">
+      <c r="E194" s="32">
         <v>4290</v>
       </c>
-      <c r="F194" s="34">
+      <c r="F194" s="32">
         <v>3678</v>
       </c>
-      <c r="G194" s="34">
+      <c r="G194" s="32">
         <v>3071</v>
       </c>
-      <c r="H194" s="34">
+      <c r="H194" s="32">
         <v>5063</v>
       </c>
-      <c r="I194" s="34">
+      <c r="I194" s="32">
         <v>5705</v>
       </c>
-      <c r="J194" s="30">
+      <c r="J194" s="28">
         <v>3626</v>
       </c>
-      <c r="K194" s="30">
+      <c r="K194" s="28">
         <v>4091</v>
       </c>
-      <c r="L194" s="57">
+      <c r="L194" s="54">
         <v>5285</v>
       </c>
-      <c r="M194" s="32"/>
-[...18 lines deleted...]
-      <c r="A195" s="33" t="s">
+      <c r="M194" s="70">
+        <v>4008</v>
+      </c>
+      <c r="N194" s="30"/>
+      <c r="O194" s="30"/>
+      <c r="P194" s="30"/>
+      <c r="Q194" s="30"/>
+      <c r="R194" s="30"/>
+      <c r="S194" s="30"/>
+      <c r="T194" s="30"/>
+      <c r="U194" s="30"/>
+      <c r="V194" s="40"/>
+      <c r="W194" s="30"/>
+      <c r="X194" s="30"/>
+      <c r="Y194" s="30"/>
+      <c r="Z194" s="30"/>
+      <c r="AA194" s="40"/>
+      <c r="AB194" s="30"/>
+      <c r="AC194" s="30"/>
+    </row>
+    <row r="195" spans="1:162" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="B195" s="34">
+      <c r="B195" s="32">
         <v>15437</v>
       </c>
-      <c r="C195" s="34">
+      <c r="C195" s="32">
         <v>15594</v>
       </c>
-      <c r="D195" s="34">
+      <c r="D195" s="32">
         <v>14231</v>
       </c>
-      <c r="E195" s="34">
+      <c r="E195" s="32">
         <v>15276</v>
       </c>
-      <c r="F195" s="34">
+      <c r="F195" s="32">
         <v>14544</v>
       </c>
-      <c r="G195" s="34">
+      <c r="G195" s="32">
         <v>14800</v>
       </c>
-      <c r="H195" s="34">
+      <c r="H195" s="32">
         <v>16773</v>
       </c>
-      <c r="I195" s="34">
+      <c r="I195" s="32">
         <v>12559</v>
       </c>
-      <c r="J195" s="30">
+      <c r="J195" s="28">
         <v>15747</v>
       </c>
-      <c r="K195" s="30">
+      <c r="K195" s="28">
         <v>18698</v>
       </c>
-      <c r="L195" s="57">
+      <c r="L195" s="54">
         <v>16688</v>
       </c>
-      <c r="M195" s="32"/>
-[...18 lines deleted...]
-      <c r="A196" s="33" t="s">
+      <c r="M195" s="70">
+        <v>19034</v>
+      </c>
+      <c r="N195" s="30"/>
+      <c r="O195" s="30"/>
+      <c r="P195" s="30"/>
+      <c r="Q195" s="30"/>
+      <c r="R195" s="30"/>
+      <c r="S195" s="30"/>
+      <c r="T195" s="30"/>
+      <c r="U195" s="30"/>
+      <c r="V195" s="40"/>
+      <c r="W195" s="30"/>
+      <c r="X195" s="30"/>
+      <c r="Y195" s="30"/>
+      <c r="Z195" s="30"/>
+      <c r="AA195" s="40"/>
+      <c r="AB195" s="30"/>
+      <c r="AC195" s="30"/>
+    </row>
+    <row r="196" spans="1:162" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="B196" s="34">
+      <c r="B196" s="32">
         <v>6328</v>
       </c>
-      <c r="C196" s="34">
+      <c r="C196" s="32">
         <v>6461</v>
       </c>
-      <c r="D196" s="34">
+      <c r="D196" s="32">
         <v>5900</v>
       </c>
-      <c r="E196" s="34">
+      <c r="E196" s="32">
         <v>6038</v>
       </c>
-      <c r="F196" s="34">
+      <c r="F196" s="32">
         <v>5720</v>
       </c>
-      <c r="G196" s="34">
+      <c r="G196" s="32">
         <v>5471</v>
       </c>
-      <c r="H196" s="34">
+      <c r="H196" s="32">
         <v>5959</v>
       </c>
-      <c r="I196" s="34">
+      <c r="I196" s="32">
         <v>7719</v>
       </c>
-      <c r="J196" s="30">
+      <c r="J196" s="28">
         <v>6341</v>
       </c>
-      <c r="K196" s="30">
+      <c r="K196" s="28">
         <v>6664</v>
       </c>
-      <c r="L196" s="57">
+      <c r="L196" s="54">
         <v>5503</v>
       </c>
-      <c r="M196" s="32"/>
-[...18 lines deleted...]
-      <c r="A197" s="33" t="s">
+      <c r="M196" s="70">
+        <v>6130</v>
+      </c>
+      <c r="N196" s="30"/>
+      <c r="O196" s="30"/>
+      <c r="P196" s="30"/>
+      <c r="Q196" s="30"/>
+      <c r="R196" s="30"/>
+      <c r="S196" s="30"/>
+      <c r="T196" s="30"/>
+      <c r="U196" s="30"/>
+      <c r="V196" s="40"/>
+      <c r="W196" s="30"/>
+      <c r="X196" s="30"/>
+      <c r="Y196" s="30"/>
+      <c r="Z196" s="30"/>
+      <c r="AA196" s="40"/>
+      <c r="AB196" s="30"/>
+      <c r="AC196" s="30"/>
+    </row>
+    <row r="197" spans="1:162" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A197" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="B197" s="34">
+      <c r="B197" s="32">
         <v>2553</v>
       </c>
-      <c r="C197" s="34">
+      <c r="C197" s="32">
         <v>2494</v>
       </c>
-      <c r="D197" s="34">
+      <c r="D197" s="32">
         <v>1900</v>
       </c>
-      <c r="E197" s="34">
+      <c r="E197" s="32">
         <v>1723</v>
       </c>
-      <c r="F197" s="34">
+      <c r="F197" s="32">
         <v>1841</v>
       </c>
-      <c r="G197" s="34">
+      <c r="G197" s="32">
         <v>2029</v>
       </c>
-      <c r="H197" s="34">
+      <c r="H197" s="32">
         <v>2584</v>
       </c>
-      <c r="I197" s="34">
+      <c r="I197" s="32">
         <v>2624</v>
       </c>
-      <c r="J197" s="30">
+      <c r="J197" s="28">
         <v>2270</v>
       </c>
-      <c r="K197" s="30">
+      <c r="K197" s="28">
         <v>1730</v>
       </c>
-      <c r="L197" s="57">
+      <c r="L197" s="54">
         <v>1779</v>
       </c>
-      <c r="M197" s="32"/>
-[...18 lines deleted...]
-      <c r="A198" s="33" t="s">
+      <c r="M197" s="70">
+        <v>1386</v>
+      </c>
+      <c r="N197" s="30"/>
+      <c r="O197" s="30"/>
+      <c r="P197" s="30"/>
+      <c r="Q197" s="30"/>
+      <c r="R197" s="30"/>
+      <c r="S197" s="30"/>
+      <c r="T197" s="30"/>
+      <c r="U197" s="30"/>
+      <c r="V197" s="40"/>
+      <c r="W197" s="30"/>
+      <c r="X197" s="30"/>
+      <c r="Y197" s="30"/>
+      <c r="Z197" s="30"/>
+      <c r="AA197" s="40"/>
+      <c r="AB197" s="30"/>
+      <c r="AC197" s="30"/>
+    </row>
+    <row r="198" spans="1:162" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="B198" s="34">
+      <c r="B198" s="32">
         <v>4931</v>
       </c>
-      <c r="C198" s="34">
+      <c r="C198" s="32">
         <v>5046</v>
       </c>
-      <c r="D198" s="34">
+      <c r="D198" s="32">
         <v>4721</v>
       </c>
-      <c r="E198" s="34">
+      <c r="E198" s="32">
         <v>3717</v>
       </c>
-      <c r="F198" s="34">
+      <c r="F198" s="32">
         <v>2833</v>
       </c>
-      <c r="G198" s="34">
+      <c r="G198" s="32">
         <v>2436</v>
       </c>
-      <c r="H198" s="34">
+      <c r="H198" s="32">
         <v>3918</v>
       </c>
-      <c r="I198" s="34">
+      <c r="I198" s="32">
         <v>4092</v>
       </c>
-      <c r="J198" s="30">
+      <c r="J198" s="28">
         <v>3843</v>
       </c>
-      <c r="K198" s="30">
+      <c r="K198" s="28">
         <v>2641</v>
       </c>
-      <c r="L198" s="57">
+      <c r="L198" s="54">
         <v>2966</v>
       </c>
-      <c r="M198" s="32"/>
-[...18 lines deleted...]
-      <c r="A199" s="33" t="s">
+      <c r="M198" s="70">
+        <v>3248</v>
+      </c>
+      <c r="N198" s="30"/>
+      <c r="O198" s="30"/>
+      <c r="P198" s="30"/>
+      <c r="Q198" s="30"/>
+      <c r="R198" s="30"/>
+      <c r="S198" s="30"/>
+      <c r="T198" s="30"/>
+      <c r="U198" s="30"/>
+      <c r="V198" s="40"/>
+      <c r="W198" s="30"/>
+      <c r="X198" s="30"/>
+      <c r="Y198" s="30"/>
+      <c r="Z198" s="30"/>
+      <c r="AA198" s="40"/>
+      <c r="AB198" s="30"/>
+      <c r="AC198" s="30"/>
+    </row>
+    <row r="199" spans="1:162" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A199" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="B199" s="34">
+      <c r="B199" s="32">
         <v>5698</v>
       </c>
-      <c r="C199" s="34">
+      <c r="C199" s="32">
         <v>6073</v>
       </c>
-      <c r="D199" s="34">
+      <c r="D199" s="32">
         <v>5092</v>
       </c>
-      <c r="E199" s="34">
+      <c r="E199" s="32">
         <v>4754</v>
       </c>
-      <c r="F199" s="34">
+      <c r="F199" s="32">
         <v>5406</v>
       </c>
-      <c r="G199" s="34">
+      <c r="G199" s="32">
         <v>4968</v>
       </c>
-      <c r="H199" s="34">
+      <c r="H199" s="32">
         <v>5608</v>
       </c>
-      <c r="I199" s="34">
+      <c r="I199" s="32">
         <v>5674</v>
       </c>
-      <c r="J199" s="30">
+      <c r="J199" s="28">
         <v>5115</v>
       </c>
-      <c r="K199" s="30">
+      <c r="K199" s="28">
         <v>6016</v>
       </c>
-      <c r="L199" s="57">
+      <c r="L199" s="54">
         <v>6852</v>
       </c>
-      <c r="M199" s="32"/>
-[...18 lines deleted...]
-      <c r="A200" s="33" t="s">
+      <c r="M199" s="70">
+        <v>6218</v>
+      </c>
+      <c r="N199" s="30"/>
+      <c r="O199" s="30"/>
+      <c r="P199" s="30"/>
+      <c r="Q199" s="30"/>
+      <c r="R199" s="30"/>
+      <c r="S199" s="30"/>
+      <c r="T199" s="30"/>
+      <c r="U199" s="30"/>
+      <c r="V199" s="40"/>
+      <c r="W199" s="30"/>
+      <c r="X199" s="30"/>
+      <c r="Y199" s="30"/>
+      <c r="Z199" s="30"/>
+      <c r="AA199" s="40"/>
+      <c r="AB199" s="30"/>
+      <c r="AC199" s="30"/>
+    </row>
+    <row r="200" spans="1:162" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A200" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="B200" s="34">
+      <c r="B200" s="32">
         <v>5007</v>
       </c>
-      <c r="C200" s="34">
+      <c r="C200" s="32">
         <v>6099</v>
       </c>
-      <c r="D200" s="34">
+      <c r="D200" s="32">
         <v>5112</v>
       </c>
-      <c r="E200" s="34">
+      <c r="E200" s="32">
         <v>3975</v>
       </c>
-      <c r="F200" s="34">
+      <c r="F200" s="32">
         <v>4159</v>
       </c>
-      <c r="G200" s="34">
+      <c r="G200" s="32">
         <v>4310</v>
       </c>
-      <c r="H200" s="34">
+      <c r="H200" s="32">
         <v>5291</v>
       </c>
-      <c r="I200" s="34">
+      <c r="I200" s="32">
         <v>5282</v>
       </c>
-      <c r="J200" s="30">
+      <c r="J200" s="28">
         <v>3442</v>
       </c>
-      <c r="K200" s="30">
+      <c r="K200" s="28">
         <v>3428</v>
       </c>
-      <c r="L200" s="57">
+      <c r="L200" s="54">
         <v>4082</v>
       </c>
-      <c r="M200" s="32"/>
-[...18 lines deleted...]
-      <c r="A201" s="37" t="s">
+      <c r="M200" s="70">
+        <v>3086</v>
+      </c>
+      <c r="N200" s="30"/>
+      <c r="O200" s="30"/>
+      <c r="P200" s="30"/>
+      <c r="Q200" s="30"/>
+      <c r="R200" s="30"/>
+      <c r="S200" s="30"/>
+      <c r="T200" s="30"/>
+      <c r="U200" s="30"/>
+      <c r="V200" s="40"/>
+      <c r="W200" s="30"/>
+      <c r="X200" s="30"/>
+      <c r="Y200" s="30"/>
+      <c r="Z200" s="30"/>
+      <c r="AA200" s="40"/>
+      <c r="AB200" s="30"/>
+      <c r="AC200" s="30"/>
+    </row>
+    <row r="201" spans="1:162" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="35" t="s">
         <v>22</v>
       </c>
-      <c r="B201" s="38">
+      <c r="B201" s="36">
         <v>5911</v>
       </c>
-      <c r="C201" s="38">
+      <c r="C201" s="36">
         <v>5584</v>
       </c>
-      <c r="D201" s="38">
+      <c r="D201" s="36">
         <v>5138</v>
       </c>
-      <c r="E201" s="38">
+      <c r="E201" s="36">
         <v>4537</v>
       </c>
-      <c r="F201" s="38">
+      <c r="F201" s="36">
         <v>4263</v>
       </c>
-      <c r="G201" s="38">
+      <c r="G201" s="36">
         <v>6275</v>
       </c>
-      <c r="H201" s="38">
+      <c r="H201" s="36">
         <v>6872</v>
       </c>
-      <c r="I201" s="38">
+      <c r="I201" s="36">
         <v>6632</v>
       </c>
-      <c r="J201" s="39">
+      <c r="J201" s="37">
         <v>6533</v>
       </c>
-      <c r="K201" s="39">
+      <c r="K201" s="37">
         <v>5316</v>
       </c>
-      <c r="L201" s="39">
+      <c r="L201" s="37">
         <v>5029</v>
       </c>
-      <c r="M201" s="32"/>
-[...15 lines deleted...]
-      <c r="AC201" s="32"/>
+      <c r="M201" s="71">
+        <v>3445</v>
+      </c>
+      <c r="N201" s="30"/>
+      <c r="O201" s="30"/>
+      <c r="P201" s="30"/>
+      <c r="Q201" s="30"/>
+      <c r="R201" s="30"/>
+      <c r="S201" s="30"/>
+      <c r="T201" s="30"/>
+      <c r="U201" s="30"/>
+      <c r="V201" s="40"/>
+      <c r="W201" s="30"/>
+      <c r="X201" s="30"/>
+      <c r="Y201" s="30"/>
+      <c r="Z201" s="30"/>
+      <c r="AA201" s="40"/>
+      <c r="AB201" s="30"/>
+      <c r="AC201" s="30"/>
     </row>
     <row r="202" spans="1:162" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A202" s="71" t="s">
+      <c r="A202" s="67" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="203" spans="1:162" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A203" s="71" t="s">
+      <c r="A203" s="67" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="204" spans="1:162" x14ac:dyDescent="0.2">
-      <c r="A204" s="71" t="s">
+      <c r="A204" s="67" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="206" spans="1:162" x14ac:dyDescent="0.2">
-      <c r="A206" s="72"/>
-[...17 lines deleted...]
-      <c r="FF206" s="72"/>
+      <c r="A206" s="68"/>
+      <c r="D206" s="68"/>
+      <c r="AH206" s="68"/>
+      <c r="AP206" s="68"/>
+      <c r="AX206" s="68"/>
+      <c r="BF206" s="68"/>
+      <c r="BN206" s="68"/>
+      <c r="BV206" s="68"/>
+      <c r="CD206" s="68"/>
+      <c r="CL206" s="68"/>
+      <c r="CT206" s="68"/>
+      <c r="DB206" s="68"/>
+      <c r="DJ206" s="68"/>
+      <c r="DR206" s="68"/>
+      <c r="DZ206" s="68"/>
+      <c r="EH206" s="68"/>
+      <c r="EP206" s="68"/>
+      <c r="EX206" s="68"/>
+      <c r="FF206" s="68"/>
     </row>
     <row r="208" spans="1:162" x14ac:dyDescent="0.2">
-      <c r="A208" s="32"/>
+      <c r="A208" s="30"/>
     </row>
     <row r="209" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A209" s="32"/>
+      <c r="A209" s="30"/>
     </row>
     <row r="210" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A210" s="32"/>
+      <c r="A210" s="30"/>
     </row>
     <row r="211" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A211" s="32"/>
+      <c r="A211" s="30"/>
     </row>
     <row r="212" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A212" s="32"/>
+      <c r="A212" s="30"/>
     </row>
     <row r="213" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A213" s="32"/>
+      <c r="A213" s="30"/>
     </row>
     <row r="214" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A214" s="32"/>
+      <c r="A214" s="30"/>
     </row>
     <row r="215" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A215" s="32"/>
+      <c r="A215" s="30"/>
     </row>
     <row r="216" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A216" s="32"/>
+      <c r="A216" s="30"/>
     </row>
     <row r="217" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A217" s="32"/>
+      <c r="A217" s="30"/>
     </row>
     <row r="218" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A218" s="32"/>
+      <c r="A218" s="30"/>
     </row>
     <row r="219" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A219" s="32"/>
+      <c r="A219" s="30"/>
     </row>
     <row r="220" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A220" s="32"/>
+      <c r="A220" s="30"/>
     </row>
     <row r="221" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A221" s="32"/>
+      <c r="A221" s="30"/>
     </row>
     <row r="222" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A222" s="32"/>
+      <c r="A222" s="30"/>
     </row>
     <row r="223" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A223" s="32"/>
+      <c r="A223" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="AB4:AC4"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A153:J153"/>
     <mergeCell ref="A178:J178"/>
     <mergeCell ref="A53:J53"/>
     <mergeCell ref="A78:J78"/>
     <mergeCell ref="B102:C102"/>
     <mergeCell ref="A103:J103"/>
     <mergeCell ref="A128:J128"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A28:J28"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>