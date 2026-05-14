--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -14,83 +14,83 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\ДОКУМЕНТЫ РОЗА\НОМЕНКЛАТУРА ДЕЛ\12-10\ДИНАМИКА МСП и ОФ 2023\ДИНАМИЧЕСКИЕ РЯДЫ МСП\динамика мсп по районам\квартал\выпуск вэд\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="475" yWindow="82" windowWidth="15202" windowHeight="9211"/>
   </bookViews>
   <sheets>
     <sheet name="2022-2025" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Toc128541095" localSheetId="0">'2022-2025'!#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2025'!$A$1:$F$323</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2025'!$A$1:$F$345</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B109" i="1" l="1"/>
   <c r="B108" i="1"/>
   <c r="B107" i="1"/>
   <c r="B106" i="1"/>
   <c r="B105" i="1"/>
   <c r="B104" i="1"/>
   <c r="B103" i="1"/>
   <c r="B102" i="1"/>
   <c r="B101" i="1"/>
   <c r="B100" i="1"/>
   <c r="B99" i="1"/>
   <c r="B98" i="1"/>
   <c r="B97" i="1"/>
   <c r="B96" i="1"/>
   <c r="B95" i="1"/>
   <c r="B94" i="1"/>
   <c r="B93" i="1"/>
   <c r="B92" i="1"/>
   <c r="B91" i="1"/>
   <c r="B90" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="650" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="691" uniqueCount="50">
   <si>
     <t>- </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>соның ішінде</t>
   </si>
   <si>
     <t>шағын кәсіпкерліктегі заңды тұлғалар</t>
   </si>
   <si>
     <t>орта кәсіпкерліктегі заңды тұлғалар</t>
   </si>
   <si>
     <t>дара кәсіпкерлер</t>
   </si>
   <si>
     <t>шаруа немесе фермер қожалықтары</t>
   </si>
   <si>
@@ -194,50 +194,53 @@
   </si>
   <si>
     <t xml:space="preserve">2024 жылғы қаңтар-қыркүйек </t>
   </si>
   <si>
     <t xml:space="preserve">2024 жылғы қаңтар-желтоқсан </t>
   </si>
   <si>
     <t xml:space="preserve">2025 жылғы қаңтар-наурыз </t>
   </si>
   <si>
     <t xml:space="preserve">2025 жылғы қаңтар-маусым </t>
   </si>
   <si>
     <t>Тау-кен өндіру өнеркәсібі және карьерлерді қазу</t>
   </si>
   <si>
     <t>Электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау</t>
   </si>
   <si>
     <t>Сумен жабдықтау; су бұру; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет</t>
   </si>
   <si>
     <t xml:space="preserve">2025 жылғы қаңтар-қыркүйек </t>
   </si>
+  <si>
+    <t xml:space="preserve">2025 жылғы қаңтар-желтоқсан </t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
@@ -337,51 +340,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
@@ -423,90 +426,102 @@
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -778,123 +793,123 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L323"/>
+  <dimension ref="A1:L344"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A297" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="J309" sqref="J309"/>
+      <pane ySplit="4" topLeftCell="A324" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="Q328" sqref="Q328"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="13.6" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26" style="2" customWidth="1"/>
     <col min="2" max="2" width="15.75" style="2" customWidth="1"/>
     <col min="3" max="6" width="19" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A1" s="33" t="s">
+      <c r="A1" s="40" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="33"/>
-[...3 lines deleted...]
-      <c r="F1" s="33"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A2" s="34" t="s">
+      <c r="A2" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="34"/>
-[...3 lines deleted...]
-      <c r="F2" s="34"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A3" s="35"/>
-      <c r="B3" s="36" t="s">
+      <c r="A3" s="42"/>
+      <c r="B3" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="37" t="s">
+      <c r="C3" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="37"/>
-[...1 lines deleted...]
-      <c r="F3" s="37"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
     </row>
     <row r="4" spans="1:12" ht="21.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="35"/>
-      <c r="B4" s="36"/>
+      <c r="A4" s="42"/>
+      <c r="B4" s="43"/>
       <c r="C4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A5" s="40" t="s">
+      <c r="A5" s="39" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="40"/>
-[...3 lines deleted...]
-      <c r="F5" s="40"/>
+      <c r="B5" s="39"/>
+      <c r="C5" s="39"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="39"/>
+      <c r="F5" s="39"/>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A6" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5">
         <v>89696</v>
       </c>
       <c r="C6" s="5">
         <v>57414</v>
       </c>
       <c r="D6" s="5">
         <v>17599</v>
       </c>
       <c r="E6" s="5">
         <v>13356</v>
       </c>
       <c r="F6" s="5">
         <v>1327</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
@@ -1359,58 +1374,58 @@
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
     </row>
     <row r="25" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="5">
         <v>2074</v>
       </c>
       <c r="C25" s="7">
         <v>440</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="5">
         <v>1634</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="3"/>
     </row>
     <row r="26" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A26" s="40" t="s">
+      <c r="A26" s="39" t="s">
         <v>32</v>
       </c>
-      <c r="B26" s="40"/>
-[...3 lines deleted...]
-      <c r="F26" s="40"/>
+      <c r="B26" s="39"/>
+      <c r="C26" s="39"/>
+      <c r="D26" s="39"/>
+      <c r="E26" s="39"/>
+      <c r="F26" s="39"/>
       <c r="G26" s="3"/>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A27" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="11">
         <v>232461</v>
       </c>
       <c r="C27" s="11">
         <v>157815</v>
       </c>
       <c r="D27" s="11">
         <v>36701</v>
       </c>
       <c r="E27" s="11">
         <v>34807</v>
       </c>
       <c r="F27" s="11">
         <v>3138</v>
       </c>
       <c r="G27" s="3"/>
     </row>
     <row r="28" spans="1:12" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A28" s="6" t="s">
@@ -1795,58 +1810,58 @@
       </c>
       <c r="G45" s="3"/>
     </row>
     <row r="46" spans="1:12" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A46" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B46" s="11">
         <v>6094</v>
       </c>
       <c r="C46" s="12">
         <v>780</v>
       </c>
       <c r="D46" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E46" s="11">
         <v>5314</v>
       </c>
       <c r="F46" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G46" s="3"/>
     </row>
     <row r="47" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A47" s="40" t="s">
+      <c r="A47" s="39" t="s">
         <v>33</v>
       </c>
-      <c r="B47" s="40"/>
-[...3 lines deleted...]
-      <c r="F47" s="40"/>
+      <c r="B47" s="39"/>
+      <c r="C47" s="39"/>
+      <c r="D47" s="39"/>
+      <c r="E47" s="39"/>
+      <c r="F47" s="39"/>
       <c r="G47" s="3"/>
     </row>
     <row r="48" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A48" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B48" s="11">
         <v>429059</v>
       </c>
       <c r="C48" s="11">
         <v>286657</v>
       </c>
       <c r="D48" s="11">
         <v>60562</v>
       </c>
       <c r="E48" s="11">
         <v>54922</v>
       </c>
       <c r="F48" s="11">
         <v>26918</v>
       </c>
       <c r="G48" s="3"/>
     </row>
     <row r="49" spans="1:7" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A49" s="6" t="s">
@@ -2226,58 +2241,58 @@
       </c>
       <c r="G66" s="3"/>
     </row>
     <row r="67" spans="1:7" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A67" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B67" s="11">
         <v>10084</v>
       </c>
       <c r="C67" s="12">
         <v>997</v>
       </c>
       <c r="D67" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E67" s="11">
         <v>9087</v>
       </c>
       <c r="F67" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G67" s="3"/>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A68" s="40" t="s">
+      <c r="A68" s="39" t="s">
         <v>34</v>
       </c>
-      <c r="B68" s="40"/>
-[...3 lines deleted...]
-      <c r="F68" s="40"/>
+      <c r="B68" s="39"/>
+      <c r="C68" s="39"/>
+      <c r="D68" s="39"/>
+      <c r="E68" s="39"/>
+      <c r="F68" s="39"/>
       <c r="G68" s="3"/>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A69" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B69" s="11">
         <v>645195</v>
       </c>
       <c r="C69" s="11">
         <v>440508</v>
       </c>
       <c r="D69" s="11">
         <v>88466</v>
       </c>
       <c r="E69" s="11">
         <v>77836</v>
       </c>
       <c r="F69" s="11">
         <v>38385</v>
       </c>
       <c r="G69" s="3"/>
     </row>
     <row r="70" spans="1:7" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A70" s="6" t="s">
@@ -2657,58 +2672,58 @@
       </c>
       <c r="G87" s="3"/>
     </row>
     <row r="88" spans="1:7" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A88" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B88" s="11">
         <v>13942</v>
       </c>
       <c r="C88" s="11">
         <v>1438</v>
       </c>
       <c r="D88" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E88" s="11">
         <v>12504</v>
       </c>
       <c r="F88" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G88" s="3"/>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A89" s="31" t="s">
+      <c r="A89" s="35" t="s">
         <v>35</v>
       </c>
-      <c r="B89" s="32"/>
-[...3 lines deleted...]
-      <c r="F89" s="32"/>
+      <c r="B89" s="36"/>
+      <c r="C89" s="36"/>
+      <c r="D89" s="36"/>
+      <c r="E89" s="36"/>
+      <c r="F89" s="36"/>
       <c r="G89" s="3"/>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A90" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B90" s="11">
         <f>C90+D90+E90+F90</f>
         <v>120882</v>
       </c>
       <c r="C90" s="14">
         <v>62696</v>
       </c>
       <c r="D90" s="14">
         <v>22749</v>
       </c>
       <c r="E90" s="14">
         <v>33774</v>
       </c>
       <c r="F90" s="14">
         <v>1663</v>
       </c>
       <c r="G90" s="3"/>
     </row>
     <row r="91" spans="1:7" ht="21.75" x14ac:dyDescent="0.25">
@@ -3104,58 +3119,58 @@
       <c r="G108" s="3"/>
     </row>
     <row r="109" spans="1:7" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A109" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B109" s="19">
         <f>C109+E109</f>
         <v>4643</v>
       </c>
       <c r="C109" s="20">
         <v>195</v>
       </c>
       <c r="D109" s="21" t="s">
         <v>1</v>
       </c>
       <c r="E109" s="20">
         <v>4448</v>
       </c>
       <c r="F109" s="22" t="s">
         <v>1</v>
       </c>
       <c r="G109" s="3"/>
     </row>
     <row r="110" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A110" s="31" t="s">
+      <c r="A110" s="35" t="s">
         <v>36</v>
       </c>
-      <c r="B110" s="32"/>
-[...3 lines deleted...]
-      <c r="F110" s="32"/>
+      <c r="B110" s="36"/>
+      <c r="C110" s="36"/>
+      <c r="D110" s="36"/>
+      <c r="E110" s="36"/>
+      <c r="F110" s="36"/>
       <c r="G110" s="3"/>
     </row>
     <row r="111" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A111" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B111" s="14">
         <v>300577</v>
       </c>
       <c r="C111" s="14">
         <v>171992</v>
       </c>
       <c r="D111" s="14">
         <v>53380</v>
       </c>
       <c r="E111" s="14">
         <v>71239</v>
       </c>
       <c r="F111" s="14">
         <v>3966</v>
       </c>
       <c r="G111" s="3"/>
     </row>
     <row r="112" spans="1:7" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A112" s="6" t="s">
@@ -3535,58 +3550,58 @@
       </c>
       <c r="G129" s="3"/>
     </row>
     <row r="130" spans="1:7" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A130" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B130" s="24">
         <v>10271</v>
       </c>
       <c r="C130" s="24">
         <v>539</v>
       </c>
       <c r="D130" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E130" s="24">
         <v>9732</v>
       </c>
       <c r="F130" s="23" t="s">
         <v>1</v>
       </c>
       <c r="G130" s="3"/>
     </row>
     <row r="131" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A131" s="31" t="s">
+      <c r="A131" s="35" t="s">
         <v>37</v>
       </c>
-      <c r="B131" s="32"/>
-[...3 lines deleted...]
-      <c r="F131" s="32"/>
+      <c r="B131" s="36"/>
+      <c r="C131" s="36"/>
+      <c r="D131" s="36"/>
+      <c r="E131" s="36"/>
+      <c r="F131" s="36"/>
       <c r="G131" s="3"/>
     </row>
     <row r="132" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A132" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B132" s="14">
         <v>540449</v>
       </c>
       <c r="C132" s="14">
         <v>309728</v>
       </c>
       <c r="D132" s="14">
         <v>89955</v>
       </c>
       <c r="E132" s="14">
         <v>99939</v>
       </c>
       <c r="F132" s="14">
         <v>40827</v>
       </c>
       <c r="G132" s="3"/>
     </row>
     <row r="133" spans="1:7" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A133" s="6" t="s">
@@ -3966,58 +3981,58 @@
       </c>
       <c r="G150" s="3"/>
     </row>
     <row r="151" spans="1:7" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A151" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B151" s="20">
         <v>15043</v>
       </c>
       <c r="C151" s="20">
         <v>845</v>
       </c>
       <c r="D151" s="21" t="s">
         <v>1</v>
       </c>
       <c r="E151" s="20">
         <v>14198</v>
       </c>
       <c r="F151" s="25" t="s">
         <v>1</v>
       </c>
       <c r="G151" s="3"/>
     </row>
     <row r="152" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A152" s="31" t="s">
+      <c r="A152" s="35" t="s">
         <v>38</v>
       </c>
-      <c r="B152" s="32"/>
-[...3 lines deleted...]
-      <c r="F152" s="32"/>
+      <c r="B152" s="36"/>
+      <c r="C152" s="36"/>
+      <c r="D152" s="36"/>
+      <c r="E152" s="36"/>
+      <c r="F152" s="36"/>
       <c r="G152" s="3"/>
     </row>
     <row r="153" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A153" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B153" s="11">
         <v>783273</v>
       </c>
       <c r="C153" s="11">
         <v>449941</v>
       </c>
       <c r="D153" s="11">
         <v>132229</v>
       </c>
       <c r="E153" s="11">
         <v>141440</v>
       </c>
       <c r="F153" s="11">
         <v>59663</v>
       </c>
       <c r="G153" s="3"/>
     </row>
     <row r="154" spans="1:7" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A154" s="6" t="s">
@@ -4397,58 +4412,58 @@
       </c>
       <c r="G171" s="3"/>
     </row>
     <row r="172" spans="1:7" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A172" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B172" s="19">
         <v>22305</v>
       </c>
       <c r="C172" s="19">
         <v>1269</v>
       </c>
       <c r="D172" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E172" s="19">
         <v>21036</v>
       </c>
       <c r="F172" s="22" t="s">
         <v>1</v>
       </c>
       <c r="G172" s="3"/>
     </row>
     <row r="173" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A173" s="31" t="s">
+      <c r="A173" s="35" t="s">
         <v>39</v>
       </c>
-      <c r="B173" s="32"/>
-[...3 lines deleted...]
-      <c r="F173" s="32"/>
+      <c r="B173" s="36"/>
+      <c r="C173" s="36"/>
+      <c r="D173" s="36"/>
+      <c r="E173" s="36"/>
+      <c r="F173" s="36"/>
       <c r="G173" s="3"/>
     </row>
     <row r="174" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A174" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B174" s="11">
         <v>204207</v>
       </c>
       <c r="C174" s="14">
         <v>85401</v>
       </c>
       <c r="D174" s="14">
         <v>27702</v>
       </c>
       <c r="E174" s="14">
         <v>89324</v>
       </c>
       <c r="F174" s="14">
         <v>1780</v>
       </c>
       <c r="G174" s="3"/>
     </row>
     <row r="175" spans="1:7" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A175" s="6" t="s">
@@ -4828,58 +4843,58 @@
       </c>
       <c r="G192" s="3"/>
     </row>
     <row r="193" spans="1:7" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A193" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B193" s="19">
         <v>12797</v>
       </c>
       <c r="C193" s="20">
         <v>568</v>
       </c>
       <c r="D193" s="21" t="s">
         <v>1</v>
       </c>
       <c r="E193" s="20">
         <v>12229</v>
       </c>
       <c r="F193" s="21" t="s">
         <v>1</v>
       </c>
       <c r="G193" s="3"/>
     </row>
     <row r="194" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A194" s="31" t="s">
+      <c r="A194" s="35" t="s">
         <v>40</v>
       </c>
-      <c r="B194" s="32"/>
-[...3 lines deleted...]
-      <c r="F194" s="32"/>
+      <c r="B194" s="36"/>
+      <c r="C194" s="36"/>
+      <c r="D194" s="36"/>
+      <c r="E194" s="36"/>
+      <c r="F194" s="36"/>
       <c r="G194" s="3"/>
     </row>
     <row r="195" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A195" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B195" s="14">
         <v>432945</v>
       </c>
       <c r="C195" s="14">
         <v>200300</v>
       </c>
       <c r="D195" s="14">
         <v>76632</v>
       </c>
       <c r="E195" s="14">
         <v>152516</v>
       </c>
       <c r="F195" s="14">
         <v>3496</v>
       </c>
       <c r="G195" s="3"/>
     </row>
     <row r="196" spans="1:7" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A196" s="6" t="s">
@@ -5257,58 +5272,58 @@
       </c>
       <c r="G213" s="3"/>
     </row>
     <row r="214" spans="1:7" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A214" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B214" s="20">
         <v>22881</v>
       </c>
       <c r="C214" s="20">
         <v>1716</v>
       </c>
       <c r="D214" s="21" t="s">
         <v>1</v>
       </c>
       <c r="E214" s="20">
         <v>21164</v>
       </c>
       <c r="F214" s="21" t="s">
         <v>1</v>
       </c>
       <c r="G214" s="3"/>
     </row>
     <row r="215" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A215" s="31" t="s">
+      <c r="A215" s="35" t="s">
         <v>41</v>
       </c>
-      <c r="B215" s="32"/>
-[...3 lines deleted...]
-      <c r="F215" s="32"/>
+      <c r="B215" s="36"/>
+      <c r="C215" s="36"/>
+      <c r="D215" s="36"/>
+      <c r="E215" s="36"/>
+      <c r="F215" s="36"/>
       <c r="G215" s="3"/>
     </row>
     <row r="216" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A216" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B216" s="14">
         <v>756560</v>
       </c>
       <c r="C216" s="14">
         <v>379002</v>
       </c>
       <c r="D216" s="14">
         <v>122869</v>
       </c>
       <c r="E216" s="14">
         <v>212730</v>
       </c>
       <c r="F216" s="14">
         <v>41960</v>
       </c>
       <c r="G216" s="3"/>
     </row>
     <row r="217" spans="1:7" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A217" s="6" t="s">
@@ -5686,58 +5701,58 @@
       </c>
       <c r="G234" s="3"/>
     </row>
     <row r="235" spans="1:7" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A235" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B235" s="20">
         <v>30150</v>
       </c>
       <c r="C235" s="20">
         <v>2180</v>
       </c>
       <c r="D235" s="21" t="s">
         <v>1</v>
       </c>
       <c r="E235" s="20">
         <v>27970</v>
       </c>
       <c r="F235" s="21" t="s">
         <v>1</v>
       </c>
       <c r="G235" s="3"/>
     </row>
     <row r="236" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A236" s="31" t="s">
+      <c r="A236" s="35" t="s">
         <v>42</v>
       </c>
-      <c r="B236" s="32"/>
-[...3 lines deleted...]
-      <c r="F236" s="32"/>
+      <c r="B236" s="36"/>
+      <c r="C236" s="36"/>
+      <c r="D236" s="36"/>
+      <c r="E236" s="36"/>
+      <c r="F236" s="36"/>
       <c r="G236" s="3"/>
     </row>
     <row r="237" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A237" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B237" s="14">
         <v>1058821</v>
       </c>
       <c r="C237" s="14">
         <v>550988</v>
       </c>
       <c r="D237" s="14">
         <v>175288</v>
       </c>
       <c r="E237" s="14">
         <v>268567</v>
       </c>
       <c r="F237" s="14">
         <v>63978</v>
       </c>
       <c r="G237" s="3"/>
     </row>
     <row r="238" spans="1:7" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A238" s="6" t="s">
@@ -6115,58 +6130,58 @@
       </c>
       <c r="G255" s="3"/>
     </row>
     <row r="256" spans="1:7" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A256" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B256" s="20">
         <v>37593</v>
       </c>
       <c r="C256" s="20">
         <v>2790</v>
       </c>
       <c r="D256" s="21" t="s">
         <v>1</v>
       </c>
       <c r="E256" s="20">
         <v>34803</v>
       </c>
       <c r="F256" s="21" t="s">
         <v>1</v>
       </c>
       <c r="G256" s="3"/>
     </row>
     <row r="257" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A257" s="31" t="s">
+      <c r="A257" s="35" t="s">
         <v>43</v>
       </c>
-      <c r="B257" s="32"/>
-[...3 lines deleted...]
-      <c r="F257" s="32"/>
+      <c r="B257" s="36"/>
+      <c r="C257" s="36"/>
+      <c r="D257" s="36"/>
+      <c r="E257" s="36"/>
+      <c r="F257" s="36"/>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A258" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B258" s="14">
         <v>265686</v>
       </c>
       <c r="C258" s="14">
         <v>105599</v>
       </c>
       <c r="D258" s="14">
         <v>32971</v>
       </c>
       <c r="E258" s="14">
         <v>125470</v>
       </c>
       <c r="F258" s="14">
         <v>1646</v>
       </c>
     </row>
     <row r="259" spans="1:6" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A259" s="6" t="s">
         <v>10</v>
       </c>
@@ -6526,58 +6541,58 @@
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:6" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A277" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B277" s="20">
         <v>13120</v>
       </c>
       <c r="C277" s="20">
         <v>537</v>
       </c>
       <c r="D277" s="21" t="s">
         <v>1</v>
       </c>
       <c r="E277" s="20">
         <v>12583</v>
       </c>
       <c r="F277" s="21" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:6" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="279" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A279" s="31" t="s">
+      <c r="A279" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="B279" s="32"/>
-[...3 lines deleted...]
-      <c r="F279" s="32"/>
+      <c r="B279" s="36"/>
+      <c r="C279" s="36"/>
+      <c r="D279" s="36"/>
+      <c r="E279" s="36"/>
+      <c r="F279" s="36"/>
     </row>
     <row r="280" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A280" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B280" s="14">
         <v>608524</v>
       </c>
       <c r="C280" s="14">
         <v>259474</v>
       </c>
       <c r="D280" s="14">
         <v>76940</v>
       </c>
       <c r="E280" s="14">
         <v>268264</v>
       </c>
       <c r="F280" s="14">
         <v>3846</v>
       </c>
     </row>
     <row r="281" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A281" s="27" t="s">
         <v>10</v>
       </c>
@@ -6936,507 +6951,916 @@
       <c r="F298" s="16" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A299" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B299" s="20">
         <v>30005</v>
       </c>
       <c r="C299" s="20">
         <v>1107</v>
       </c>
       <c r="D299" s="21" t="s">
         <v>1</v>
       </c>
       <c r="E299" s="20">
         <v>28898</v>
       </c>
       <c r="F299" s="21" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A300" s="31" t="s">
+      <c r="A300" s="35" t="s">
         <v>48</v>
       </c>
-      <c r="B300" s="32"/>
-[...3 lines deleted...]
-      <c r="F300" s="32"/>
+      <c r="B300" s="36"/>
+      <c r="C300" s="36"/>
+      <c r="D300" s="36"/>
+      <c r="E300" s="36"/>
+      <c r="F300" s="36"/>
     </row>
     <row r="301" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A301" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="B301" s="41">
+      <c r="B301" s="31">
         <v>1085974</v>
       </c>
       <c r="C301" s="14">
         <v>482867</v>
       </c>
       <c r="D301" s="14">
         <v>125972</v>
       </c>
-      <c r="E301" s="41">
+      <c r="E301" s="31">
         <v>431608</v>
       </c>
-      <c r="F301" s="41">
+      <c r="F301" s="31">
         <v>45527</v>
       </c>
     </row>
     <row r="302" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A302" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="B302" s="41">
+      <c r="B302" s="31">
         <v>120063</v>
       </c>
       <c r="C302" s="14">
         <v>3127</v>
       </c>
       <c r="D302" s="14">
         <v>4823</v>
       </c>
-      <c r="E302" s="41">
+      <c r="E302" s="31">
         <v>66588</v>
       </c>
-      <c r="F302" s="41">
+      <c r="F302" s="31">
         <v>45527</v>
       </c>
     </row>
     <row r="303" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A303" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="B303" s="41">
+      <c r="B303" s="31">
         <v>289778</v>
       </c>
       <c r="C303" s="14">
         <v>236722</v>
       </c>
       <c r="D303" s="14">
         <v>26966</v>
       </c>
-      <c r="E303" s="41">
+      <c r="E303" s="31">
         <v>26091</v>
       </c>
-      <c r="F303" s="41" t="s">
+      <c r="F303" s="31" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A304" s="28" t="s">
         <v>45</v>
       </c>
-      <c r="B304" s="41">
+      <c r="B304" s="31">
         <v>214061</v>
       </c>
       <c r="C304" s="14">
         <v>196439</v>
       </c>
       <c r="D304" s="14">
         <v>17483</v>
       </c>
-      <c r="E304" s="41">
+      <c r="E304" s="31">
         <v>140</v>
       </c>
-      <c r="F304" s="42" t="s">
+      <c r="F304" s="32" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A305" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="B305" s="41">
+      <c r="B305" s="31">
         <v>69195</v>
       </c>
       <c r="C305" s="14">
         <v>34554</v>
       </c>
       <c r="D305" s="14">
         <v>9189</v>
       </c>
-      <c r="E305" s="41">
+      <c r="E305" s="31">
         <v>25452</v>
       </c>
-      <c r="F305" s="42" t="s">
+      <c r="F305" s="32" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:6" ht="33.299999999999997" x14ac:dyDescent="0.25">
       <c r="A306" s="28" t="s">
         <v>46</v>
       </c>
-      <c r="B306" s="41">
+      <c r="B306" s="31">
         <v>1241</v>
       </c>
       <c r="C306" s="14">
         <v>1052</v>
       </c>
       <c r="D306" s="14">
         <v>10</v>
       </c>
-      <c r="E306" s="41">
+      <c r="E306" s="31">
         <v>179</v>
       </c>
-      <c r="F306" s="42" t="s">
+      <c r="F306" s="32" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:6" ht="44.15" x14ac:dyDescent="0.25">
       <c r="A307" s="29" t="s">
         <v>47</v>
       </c>
-      <c r="B307" s="41">
+      <c r="B307" s="31">
         <v>5281</v>
       </c>
       <c r="C307" s="14">
         <v>4677</v>
       </c>
       <c r="D307" s="14">
         <v>284</v>
       </c>
-      <c r="E307" s="41">
+      <c r="E307" s="31">
         <v>320</v>
       </c>
-      <c r="F307" s="42" t="s">
+      <c r="F307" s="32" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A308" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B308" s="41">
+      <c r="B308" s="31">
         <v>133922</v>
       </c>
       <c r="C308" s="14">
         <v>74859</v>
       </c>
       <c r="D308" s="14">
         <v>46712</v>
       </c>
-      <c r="E308" s="41">
+      <c r="E308" s="31">
         <v>12351</v>
       </c>
-      <c r="F308" s="42" t="s">
+      <c r="F308" s="32" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:6" ht="33.299999999999997" x14ac:dyDescent="0.25">
       <c r="A309" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B309" s="41">
+      <c r="B309" s="31">
         <v>308492</v>
       </c>
       <c r="C309" s="14">
         <v>95500</v>
       </c>
       <c r="D309" s="14">
         <v>14322</v>
       </c>
-      <c r="E309" s="41">
+      <c r="E309" s="31">
         <v>198669</v>
       </c>
-      <c r="F309" s="42" t="s">
+      <c r="F309" s="32" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A310" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="B310" s="41">
+      <c r="B310" s="31">
         <v>49832</v>
       </c>
       <c r="C310" s="14">
         <v>10924</v>
       </c>
       <c r="D310" s="14">
         <v>9738</v>
       </c>
-      <c r="E310" s="41">
+      <c r="E310" s="31">
         <v>29170</v>
       </c>
-      <c r="F310" s="42" t="s">
+      <c r="F310" s="32" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A311" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="B311" s="41">
+      <c r="B311" s="31">
         <v>25787</v>
       </c>
       <c r="C311" s="14">
         <v>8919</v>
       </c>
       <c r="D311" s="14">
         <v>2308</v>
       </c>
-      <c r="E311" s="41">
+      <c r="E311" s="31">
         <v>14560</v>
       </c>
-      <c r="F311" s="42" t="s">
+      <c r="F311" s="32" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A312" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="B312" s="41">
+      <c r="B312" s="31">
         <v>15225</v>
       </c>
       <c r="C312" s="14">
         <v>2104</v>
       </c>
       <c r="D312" s="14">
         <v>8435</v>
       </c>
-      <c r="E312" s="41">
+      <c r="E312" s="31">
         <v>4686</v>
       </c>
-      <c r="F312" s="42" t="s">
+      <c r="F312" s="32" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A313" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="B313" s="41">
+      <c r="B313" s="31">
         <v>562</v>
       </c>
       <c r="C313" s="14">
         <v>471</v>
       </c>
       <c r="D313" s="14">
         <v>39</v>
       </c>
-      <c r="E313" s="41">
+      <c r="E313" s="31">
         <v>52</v>
       </c>
-      <c r="F313" s="42" t="s">
+      <c r="F313" s="32" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A314" s="27" t="s">
         <v>22</v>
       </c>
-      <c r="B314" s="41">
+      <c r="B314" s="31">
         <v>19939</v>
       </c>
       <c r="C314" s="14">
         <v>6414</v>
       </c>
       <c r="D314" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="E314" s="41">
+      <c r="E314" s="31">
         <v>13525</v>
       </c>
-      <c r="F314" s="42" t="s">
+      <c r="F314" s="32" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A315" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="B315" s="41">
+      <c r="B315" s="31">
         <v>20855</v>
       </c>
       <c r="C315" s="14">
         <v>14724</v>
       </c>
       <c r="D315" s="14">
         <v>3765</v>
       </c>
-      <c r="E315" s="41">
+      <c r="E315" s="31">
         <v>2366</v>
       </c>
-      <c r="F315" s="42" t="s">
+      <c r="F315" s="32" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A316" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="B316" s="41">
+      <c r="B316" s="31">
         <v>16552</v>
       </c>
       <c r="C316" s="14">
         <v>4880</v>
       </c>
       <c r="D316" s="14">
         <v>2253</v>
       </c>
-      <c r="E316" s="41">
+      <c r="E316" s="31">
         <v>9419</v>
       </c>
-      <c r="F316" s="42" t="s">
+      <c r="F316" s="32" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A317" s="27" t="s">
         <v>25</v>
       </c>
-      <c r="B317" s="41">
+      <c r="B317" s="31">
         <v>19779</v>
       </c>
       <c r="C317" s="14">
         <v>12567</v>
       </c>
       <c r="D317" s="14">
         <v>4299</v>
       </c>
-      <c r="E317" s="41">
+      <c r="E317" s="31">
         <v>2913</v>
       </c>
-      <c r="F317" s="42" t="s">
+      <c r="F317" s="32" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A318" s="27" t="s">
         <v>26</v>
       </c>
-      <c r="B318" s="41">
+      <c r="B318" s="31">
         <v>13871</v>
       </c>
       <c r="C318" s="14">
         <v>9718</v>
       </c>
       <c r="D318" s="14">
         <v>2312</v>
       </c>
-      <c r="E318" s="41">
+      <c r="E318" s="31">
         <v>1841</v>
       </c>
-      <c r="F318" s="42" t="s">
+      <c r="F318" s="32" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A319" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="B319" s="41">
+      <c r="B319" s="31">
         <v>2724</v>
       </c>
       <c r="C319" s="14">
         <v>252</v>
       </c>
       <c r="D319" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="E319" s="41">
+      <c r="E319" s="31">
         <v>2472</v>
       </c>
-      <c r="F319" s="42" t="s">
+      <c r="F319" s="32" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A320" s="30" t="s">
         <v>28</v>
       </c>
-      <c r="B320" s="43">
+      <c r="B320" s="33">
         <v>48593</v>
       </c>
       <c r="C320" s="20">
         <v>1686</v>
       </c>
       <c r="D320" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="E320" s="43">
+      <c r="E320" s="33">
         <v>46905</v>
       </c>
-      <c r="F320" s="44" t="s">
+      <c r="F320" s="34" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A321" s="38" t="s">
+      <c r="A321" s="35" t="s">
+        <v>49</v>
+      </c>
+      <c r="B321" s="36"/>
+      <c r="C321" s="36"/>
+      <c r="D321" s="36"/>
+      <c r="E321" s="36"/>
+      <c r="F321" s="36"/>
+    </row>
+    <row r="322" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A322" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="B322" s="45">
+        <v>1576530</v>
+      </c>
+      <c r="C322" s="45">
+        <v>704649</v>
+      </c>
+      <c r="D322" s="45">
+        <v>183808</v>
+      </c>
+      <c r="E322" s="45">
+        <v>625724</v>
+      </c>
+      <c r="F322" s="45">
+        <v>62349</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A323" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="B323" s="45">
+        <v>166170</v>
+      </c>
+      <c r="C323" s="45">
+        <v>6390</v>
+      </c>
+      <c r="D323" s="45">
+        <v>7567</v>
+      </c>
+      <c r="E323" s="45">
+        <v>89864</v>
+      </c>
+      <c r="F323" s="45">
+        <v>62349</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A324" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="B324" s="45">
+        <v>453841</v>
+      </c>
+      <c r="C324" s="45">
+        <v>379409</v>
+      </c>
+      <c r="D324" s="45">
+        <v>40702</v>
+      </c>
+      <c r="E324" s="45">
+        <v>33730</v>
+      </c>
+      <c r="F324" s="45"/>
+    </row>
+    <row r="325" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A325" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B325" s="45">
+        <v>342852</v>
+      </c>
+      <c r="C325" s="45">
+        <v>317527</v>
+      </c>
+      <c r="D325" s="45">
+        <v>25094</v>
+      </c>
+      <c r="E325" s="45">
+        <v>231</v>
+      </c>
+      <c r="F325" s="46" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="326" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A326" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="B326" s="45">
+        <v>94633</v>
+      </c>
+      <c r="C326" s="45">
+        <v>47350</v>
+      </c>
+      <c r="D326" s="45">
+        <v>14519</v>
+      </c>
+      <c r="E326" s="45">
+        <v>32764</v>
+      </c>
+      <c r="F326" s="46" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6" ht="33.299999999999997" x14ac:dyDescent="0.25">
+      <c r="A327" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="B327" s="45">
+        <v>8821</v>
+      </c>
+      <c r="C327" s="45">
+        <v>8627</v>
+      </c>
+      <c r="D327" s="45">
+        <v>13</v>
+      </c>
+      <c r="E327" s="45">
+        <v>180</v>
+      </c>
+      <c r="F327" s="46" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="328" spans="1:6" ht="44.15" x14ac:dyDescent="0.25">
+      <c r="A328" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="B328" s="45">
+        <v>7536</v>
+      </c>
+      <c r="C328" s="45">
+        <v>5905</v>
+      </c>
+      <c r="D328" s="45">
+        <v>1076</v>
+      </c>
+      <c r="E328" s="45">
+        <v>555</v>
+      </c>
+      <c r="F328" s="46" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="329" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A329" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="B329" s="45">
+        <v>191632</v>
+      </c>
+      <c r="C329" s="45">
+        <v>104841</v>
+      </c>
+      <c r="D329" s="45">
+        <v>70494</v>
+      </c>
+      <c r="E329" s="45">
+        <v>16297</v>
+      </c>
+      <c r="F329" s="46" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="330" spans="1:6" ht="33.299999999999997" x14ac:dyDescent="0.25">
+      <c r="A330" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="B330" s="45">
+        <v>403939</v>
+      </c>
+      <c r="C330" s="45">
+        <v>112170</v>
+      </c>
+      <c r="D330" s="45">
+        <v>16728</v>
+      </c>
+      <c r="E330" s="45">
+        <v>275041</v>
+      </c>
+      <c r="F330" s="46" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A331" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="B331" s="45">
+        <v>94742</v>
+      </c>
+      <c r="C331" s="45">
+        <v>15356</v>
+      </c>
+      <c r="D331" s="45">
+        <v>13399</v>
+      </c>
+      <c r="E331" s="45">
+        <v>65987</v>
+      </c>
+      <c r="F331" s="46" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="332" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A332" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="B332" s="45">
+        <v>38666</v>
+      </c>
+      <c r="C332" s="45">
+        <v>12645</v>
+      </c>
+      <c r="D332" s="45">
+        <v>3225</v>
+      </c>
+      <c r="E332" s="45">
+        <v>22796</v>
+      </c>
+      <c r="F332" s="46" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="333" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A333" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="B333" s="45">
+        <v>23626</v>
+      </c>
+      <c r="C333" s="45">
+        <v>3816</v>
+      </c>
+      <c r="D333" s="45">
+        <v>14363</v>
+      </c>
+      <c r="E333" s="45">
+        <v>5447</v>
+      </c>
+      <c r="F333" s="46" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A334" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B334" s="45">
+        <v>811</v>
+      </c>
+      <c r="C334" s="45">
+        <v>694</v>
+      </c>
+      <c r="D334" s="45">
+        <v>61</v>
+      </c>
+      <c r="E334" s="45">
+        <v>56</v>
+      </c>
+      <c r="F334" s="46" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="335" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A335" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="B335" s="45">
+        <v>25515</v>
+      </c>
+      <c r="C335" s="45">
+        <v>8900</v>
+      </c>
+      <c r="D335" s="46" t="s">
+        <v>1</v>
+      </c>
+      <c r="E335" s="45">
+        <v>16615</v>
+      </c>
+      <c r="F335" s="46" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="336" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A336" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B336" s="45">
+        <v>29731</v>
+      </c>
+      <c r="C336" s="45">
+        <v>21097</v>
+      </c>
+      <c r="D336" s="45">
+        <v>5194</v>
+      </c>
+      <c r="E336" s="45">
+        <v>3440</v>
+      </c>
+      <c r="F336" s="46" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="337" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A337" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="B337" s="45">
+        <v>22459</v>
+      </c>
+      <c r="C337" s="45">
+        <v>6648</v>
+      </c>
+      <c r="D337" s="45">
+        <v>3063</v>
+      </c>
+      <c r="E337" s="45">
+        <v>12747</v>
+      </c>
+      <c r="F337" s="46" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="338" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A338" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="B338" s="45">
+        <v>26626</v>
+      </c>
+      <c r="C338" s="45">
+        <v>15936</v>
+      </c>
+      <c r="D338" s="45">
+        <v>5825</v>
+      </c>
+      <c r="E338" s="45">
+        <v>4865</v>
+      </c>
+      <c r="F338" s="46" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="339" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A339" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="B339" s="45">
+        <v>19918</v>
+      </c>
+      <c r="C339" s="45">
+        <v>14231</v>
+      </c>
+      <c r="D339" s="45">
+        <v>3187</v>
+      </c>
+      <c r="E339" s="45">
+        <v>2500</v>
+      </c>
+      <c r="F339" s="46" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="340" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A340" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="B340" s="45">
+        <v>3638</v>
+      </c>
+      <c r="C340" s="45">
+        <v>314</v>
+      </c>
+      <c r="D340" s="46" t="s">
+        <v>1</v>
+      </c>
+      <c r="E340" s="45">
+        <v>3324</v>
+      </c>
+      <c r="F340" s="46" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="341" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A341" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="B341" s="47">
+        <v>75215</v>
+      </c>
+      <c r="C341" s="47">
+        <v>2202</v>
+      </c>
+      <c r="D341" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E341" s="47">
+        <v>73015</v>
+      </c>
+      <c r="F341" s="48" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="342" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A342" s="37" t="s">
         <v>29</v>
       </c>
-      <c r="B321" s="38"/>
-[...19 lines deleted...]
-      <c r="F323" s="39"/>
+      <c r="B342" s="37"/>
+      <c r="C342" s="37"/>
+      <c r="D342" s="37"/>
+      <c r="E342" s="37"/>
+      <c r="F342" s="37"/>
+    </row>
+    <row r="343" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A343" s="38"/>
+      <c r="B343" s="38"/>
+      <c r="C343" s="38"/>
+      <c r="D343" s="38"/>
+      <c r="E343" s="38"/>
+      <c r="F343" s="38"/>
+    </row>
+    <row r="344" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A344" s="38"/>
+      <c r="B344" s="38"/>
+      <c r="C344" s="38"/>
+      <c r="D344" s="38"/>
+      <c r="E344" s="38"/>
+      <c r="F344" s="38"/>
     </row>
   </sheetData>
-  <mergeCells count="21">
+  <mergeCells count="22">
+    <mergeCell ref="A321:F321"/>
+    <mergeCell ref="A342:F344"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
     <mergeCell ref="A300:F300"/>
-    <mergeCell ref="A321:F323"/>
     <mergeCell ref="A215:F215"/>
     <mergeCell ref="A47:F47"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A26:F26"/>
     <mergeCell ref="A68:F68"/>
     <mergeCell ref="A89:F89"/>
     <mergeCell ref="A110:F110"/>
     <mergeCell ref="A131:F131"/>
     <mergeCell ref="A152:F152"/>
     <mergeCell ref="A173:F173"/>
     <mergeCell ref="A194:F194"/>
     <mergeCell ref="A236:F236"/>
     <mergeCell ref="A279:F279"/>
-    <mergeCell ref="A1:F1"/>
-[...3 lines deleted...]
-    <mergeCell ref="C3:F3"/>
     <mergeCell ref="A257:F257"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="73" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>